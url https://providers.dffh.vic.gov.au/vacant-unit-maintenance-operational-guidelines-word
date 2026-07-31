--- v0 (2026-03-15)
+++ v1 (2026-07-31)
@@ -11,61 +11,62 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4739B500" w14:textId="7A086E5C" w:rsidR="00056EC4" w:rsidRDefault="00A01FB1" w:rsidP="00056EC4">
+    <w:p w14:paraId="4739B500" w14:textId="1F8BBBB7" w:rsidR="00056EC4" w:rsidRDefault="00A01FB1" w:rsidP="00511AE6">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="21966DC4" wp14:editId="33DF6721">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7562850" cy="10158730"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 2" descr="Victoria State Government Families, Fairness and Housing"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -79,53 +80,50 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7562850" cy="10158730"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00C51979">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9299" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9299"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AD784C" w14:paraId="18FF4B0B" w14:textId="77777777" w:rsidTr="00431F42">
         <w:trPr>
           <w:cantSplit/>
@@ -138,532 +136,357 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="30E6956D" w14:textId="2FA8EC57" w:rsidR="00AD784C" w:rsidRPr="00431F42" w:rsidRDefault="00BF7596" w:rsidP="00431F42">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Vacant </w:t>
             </w:r>
             <w:r w:rsidR="00EE1BBA">
               <w:t xml:space="preserve">Unit Maintenance Operational Guidelines </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD784C" w14:paraId="246F9CB0" w14:textId="77777777" w:rsidTr="00431F42">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="14EEB3AC" w14:textId="0C89C72F" w:rsidR="00386109" w:rsidRPr="00A1389F" w:rsidRDefault="007276B2" w:rsidP="00C12B05">
+          <w:p w14:paraId="14EEB3AC" w14:textId="73DDFA46" w:rsidR="00386109" w:rsidRPr="00A1389F" w:rsidRDefault="009A1337" w:rsidP="00C12B05">
             <w:pPr>
               <w:pStyle w:val="Documentsubtitle"/>
             </w:pPr>
             <w:r>
-              <w:t>March</w:t>
+              <w:t>Ju</w:t>
+            </w:r>
+            <w:r w:rsidR="00706693">
+              <w:t>ly</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D311C3">
-              <w:t xml:space="preserve"> 2026</w:t>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00430393" w14:paraId="2AE57792" w14:textId="77777777" w:rsidTr="00431F42">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68DABF30" w14:textId="77777777" w:rsidR="00430393" w:rsidRDefault="001A6272" w:rsidP="00430393">
             <w:pPr>
               <w:pStyle w:val="Bannermarking"/>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-            </w:r>
+            <w:fldSimple w:instr="FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT">
+              <w:r>
+                <w:t>OFFICIAL</w:t>
+              </w:r>
+            </w:fldSimple>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36665FAE" w14:textId="77777777" w:rsidR="00FE4081" w:rsidRDefault="00FE4081" w:rsidP="00FE4081">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B4B7FED" w14:textId="5A778641" w:rsidR="00FE4081" w:rsidRPr="00FE4081" w:rsidRDefault="00FE4081" w:rsidP="00FE4081">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:sectPr w:rsidR="00FE4081" w:rsidRPr="00FE4081" w:rsidSect="00F15144">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="3969" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C2632DE" w14:textId="0CB0EA31" w:rsidR="00CF230C" w:rsidRDefault="00CF230C">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="280E4EDD" w14:textId="18994CD1" w:rsidR="005E0905" w:rsidRPr="00E83EE5" w:rsidRDefault="005E0905" w:rsidP="005B25CE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc159340408"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc181781613"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235799818"/>
+      <w:r w:rsidRPr="00E83EE5">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">More </w:t>
+      </w:r>
+      <w:r w:rsidR="005B25CE">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83EE5">
+        <w:t>nformation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="47F44967" w14:textId="33C078AD" w:rsidR="005E0905" w:rsidRPr="00E83EE5" w:rsidRDefault="005E0905" w:rsidP="005E0905">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83EE5">
+        <w:t xml:space="preserve">To find out about housing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066628F">
+        <w:t xml:space="preserve">options visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Housing</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-      </w:pPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066628F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83EE5">
+        <w:t xml:space="preserve">or contact your local </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="0066628F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Housing Office</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005B25CE">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00E83EE5">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...67 lines deleted...]
-    <w:p w14:paraId="7059F254" w14:textId="77777777" w:rsidR="000D2ABA" w:rsidRDefault="000D2ABA" w:rsidP="00431F42">
+    <w:p w14:paraId="01B0DB73" w14:textId="77777777" w:rsidR="005E0905" w:rsidRPr="00E83EE5" w:rsidRDefault="005E0905" w:rsidP="005B25CE">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-      </w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="8160"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83EE5">
+        <w:t xml:space="preserve">To receive this publication in an accessible format contact </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00E83EE5">
+          <w:rPr>
+            <w:color w:val="004C97"/>
+            <w:u w:val="dotted"/>
+          </w:rPr>
+          <w:t>Homes Victoria</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E83EE5">
+        <w:t xml:space="preserve"> enquiries@homes.vic.gov.au.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DF74E2" w14:textId="77777777" w:rsidR="005E0905" w:rsidRPr="00E83EE5" w:rsidRDefault="005E0905" w:rsidP="005B25CE">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83EE5">
+        <w:t>This guideline contains some links to internal resources which will not be accessible for external parties reading this document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F940574" w14:textId="77777777" w:rsidR="005E0905" w:rsidRPr="00E83EE5" w:rsidRDefault="005E0905" w:rsidP="005B25CE">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83EE5">
+        <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA20D94" w14:textId="77777777" w:rsidR="005E0905" w:rsidRPr="00E83EE5" w:rsidRDefault="005E0905" w:rsidP="005B25CE">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="182A1F62">
+        <w:t xml:space="preserve">© State of Victoria, Department of Families, Fairness and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7D43">
+        <w:t xml:space="preserve">Housing, </w:t>
+      </w:r>
       <w:r>
-        <w:br w:type="page"/>
+        <w:t>July</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7D43">
+        <w:t xml:space="preserve"> 2026.</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...312 lines deleted...]
-    <w:p w14:paraId="0A182FBD" w14:textId="328F7B3D" w:rsidR="0008204A" w:rsidRPr="0008204A" w:rsidRDefault="0008204A" w:rsidP="0008204A">
+    <w:p w14:paraId="4FEFC9D2" w14:textId="77777777" w:rsidR="005E0905" w:rsidRPr="00E83EE5" w:rsidRDefault="005E0905" w:rsidP="005B25CE">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="0066628F">
+        <w:t xml:space="preserve">ISBN: 978-1-76171-204-3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066628F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(pdf/online/MS word</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7D43">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1E5C13" w14:textId="77777777" w:rsidR="005E0905" w:rsidRPr="0066628F" w:rsidRDefault="005E0905" w:rsidP="005B25CE">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0066628F">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Available on the on </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="0066628F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>Services Providers</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="0066628F">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A182FBD" w14:textId="3E9AC313" w:rsidR="0008204A" w:rsidRPr="0008204A" w:rsidRDefault="0008204A" w:rsidP="0008204A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0008204A">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F56DEB1" w14:textId="6140A162" w:rsidR="00F00A95" w:rsidRDefault="008115B4" w:rsidP="00562811">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc224119160"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235799819"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Revision history</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="54A152F0" w14:textId="429D0E8C" w:rsidR="00D311C3" w:rsidRPr="004751D7" w:rsidRDefault="00D311C3" w:rsidP="00D311C3">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
         <w:t>Chapter 2: Vacant Unit Maintenance v1.2</w:t>
       </w:r>
       <w:r w:rsidR="00BE4AF1">
         <w:t xml:space="preserve"> – Retired </w:t>
       </w:r>
       <w:r w:rsidR="008B219D">
         <w:t>December 2024</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9299" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="988"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1984"/>
@@ -905,51 +728,51 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D330DDD" w14:textId="6BDD41B1" w:rsidR="00D311C3" w:rsidRDefault="00D311C3" w:rsidP="00D311C3">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
         <w:t>Vacant unit guide v2.0</w:t>
       </w:r>
       <w:r w:rsidR="008B219D">
         <w:t xml:space="preserve"> – Retired December 2024</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9299" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="988"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="4201"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D311C3" w:rsidRPr="008115B4" w14:paraId="023D492D" w14:textId="77777777" w:rsidTr="00F06236">
+      <w:tr w:rsidR="00D311C3" w:rsidRPr="008115B4" w14:paraId="023D492D" w14:textId="77777777" w:rsidTr="002C1FE3">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AA7D17E" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="201547"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="201547"/>
               </w:rPr>
               <w:t>Version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -994,51 +817,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4201" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A4272DD" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="201547"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="201547"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D311C3" w:rsidRPr="008115B4" w14:paraId="59A1601B" w14:textId="77777777" w:rsidTr="002D73D3">
+      <w:tr w:rsidR="00D311C3" w:rsidRPr="008115B4" w14:paraId="59A1601B" w14:textId="77777777" w:rsidTr="002C1FE3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="042D025E" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="001B163C" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="001B163C">
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DC07A69" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="001B163C" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="001B163C">
               <w:t>First publication</w:t>
             </w:r>
           </w:p>
@@ -1048,51 +871,51 @@
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C24E9B2" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="001B163C" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="001B163C">
               <w:t>29 March 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4201" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F26413B" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="008115B4">
               <w:t>Date of issue.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D311C3" w:rsidRPr="008115B4" w14:paraId="0B2C60BE" w14:textId="77777777" w:rsidTr="002D73D3">
+      <w:tr w:rsidR="00D311C3" w:rsidRPr="008115B4" w14:paraId="0B2C60BE" w14:textId="77777777" w:rsidTr="002C1FE3">
         <w:trPr>
           <w:trHeight w:val="756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EF0C653" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="001B163C" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="001B163C">
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15F521D1" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="001B163C" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="001B163C">
@@ -1148,53 +971,53 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="40880289" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRDefault="00D311C3" w:rsidP="00D311C3">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vacant Unit Maintenance Operational Guidelines </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9299" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="988"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="4201"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D311C3" w:rsidRPr="008115B4" w14:paraId="665FA4E4" w14:textId="77777777" w:rsidTr="00F06236">
+      <w:tr w:rsidR="00D311C3" w:rsidRPr="008115B4" w14:paraId="665FA4E4" w14:textId="77777777" w:rsidTr="002973DA">
         <w:trPr>
-          <w:trHeight w:val="495"/>
+          <w:trHeight w:val="419"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CD60D5F" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="008115B4">
               <w:t>Version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7ACBD9EA" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="008115B4">
               <w:t>Amended section</w:t>
@@ -1206,51 +1029,51 @@
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7973CF21" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="008115B4">
               <w:t>Effective</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4201" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6ADE1F32" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="00E65A0A" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="008115B4">
               <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D311C3" w:rsidRPr="008115B4" w14:paraId="6FA86895" w14:textId="77777777" w:rsidTr="00E06191">
+      <w:tr w:rsidR="00D311C3" w:rsidRPr="008115B4" w14:paraId="6FA86895" w14:textId="77777777" w:rsidTr="002973DA">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E45B609" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53657719" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
@@ -1316,51 +1139,51 @@
             <w:r>
               <w:t>Updates from previous versions:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7256B2C8" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00752321">
               <w:t>emoval of guidance that standard vacant unit works include safety and compliance checks.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0315A004" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>New sections have been introduced to provide updated and comprehensive guidance on vacant unit maintenance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D311C3" w:rsidRPr="00337EAF" w14:paraId="423CA02E" w14:textId="77777777" w:rsidTr="00E06191">
+      <w:tr w:rsidR="00D311C3" w:rsidRPr="00337EAF" w14:paraId="423CA02E" w14:textId="77777777" w:rsidTr="002973DA">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AC0FFA3" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="00337EAF" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00337EAF">
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="491BE329" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="00337EAF" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00337EAF">
@@ -1381,51 +1204,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4201" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DAF99ED" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="00337EAF" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00337EAF">
               <w:t>Expanded guidance on the management and application of reletting restrictions, including detailed oversight and approval procedures.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74B0EB37" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="00337EAF" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00337EAF">
               <w:t>Integrated standalone section 6.5 Upgrade Referral Requests into the reordered Reletting Restrictions section, which has been moved from section 4.1 to section 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D311C3" w:rsidRPr="00337EAF" w14:paraId="4E754924" w14:textId="77777777" w:rsidTr="00E06191">
+      <w:tr w:rsidR="00D311C3" w:rsidRPr="00337EAF" w14:paraId="4E754924" w14:textId="77777777" w:rsidTr="002973DA">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AD9E0A6" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="00337EAF" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7275209A" w14:textId="1BB084D8" w:rsidR="002C53AD" w:rsidRPr="00A75108" w:rsidRDefault="009E63BD" w:rsidP="007625A1">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -1520,120 +1343,110 @@
             </w:r>
             <w:r w:rsidR="00FF7422" w:rsidRPr="00A8010E">
               <w:t xml:space="preserve"> under</w:t>
             </w:r>
             <w:r w:rsidRPr="00A8010E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FF7422" w:rsidRPr="00A8010E">
               <w:t xml:space="preserve">Section 10 Referral guide and assessment: Asset Management Branch </w:t>
             </w:r>
             <w:r w:rsidRPr="00A8010E">
               <w:t xml:space="preserve">(now Section </w:t>
             </w:r>
             <w:r w:rsidR="00FF7422" w:rsidRPr="00A8010E">
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00A8010E">
               <w:t>.1).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EE4EFE1" w14:textId="03CA5B62" w:rsidR="00F452FA" w:rsidRPr="003F56FD" w:rsidRDefault="00F452FA" w:rsidP="00F452FA">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="003F56FD">
-              <w:t xml:space="preserve">Section 5.4 CSHS Manager oversight and approval of referrals to Asset Management </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> been renamed CSHS Manager oversight and approval and relocated under Section </w:t>
+              <w:t xml:space="preserve">Section 5.4 CSHS Manager oversight and approval of referrals to Asset Management has been renamed CSHS Manager oversight and approval and relocated under Section </w:t>
             </w:r>
             <w:r w:rsidR="00EE1192" w:rsidRPr="003F56FD">
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="003F56FD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EB4098" w:rsidRPr="003F56FD">
               <w:t>Referral guide and assessment: Asset Management Branch</w:t>
             </w:r>
             <w:r w:rsidRPr="003F56FD">
               <w:t xml:space="preserve"> (now Section </w:t>
             </w:r>
             <w:r w:rsidR="00BF32F0" w:rsidRPr="003F56FD">
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="003F56FD">
               <w:t>.2).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BB69574" w14:textId="44C10418" w:rsidR="00D85136" w:rsidRDefault="00D85136" w:rsidP="00F452FA">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00D85136">
               <w:t xml:space="preserve">Section 6 Goods left behind has been removed, as it solely redirected </w:t>
             </w:r>
             <w:r w:rsidR="00EE44B0">
               <w:t>staff</w:t>
             </w:r>
             <w:r w:rsidRPr="00D85136">
               <w:t xml:space="preserve"> to the Goods Left Behind Operational Guidelines for instruction. Removing it streamlines the document and avoids unnecessary cross</w:t>
             </w:r>
             <w:r w:rsidRPr="00D85136">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
             <w:r w:rsidRPr="00D85136">
               <w:t>referencing.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="782E7CD2" w14:textId="36144B19" w:rsidR="00F452FA" w:rsidRDefault="00F452FA" w:rsidP="00F452FA">
+          <w:p w14:paraId="782E7CD2" w14:textId="1850457B" w:rsidR="00F452FA" w:rsidRDefault="00F452FA" w:rsidP="00F452FA">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>Section 9 Vacant unit referrals to Asset Management</w:t>
             </w:r>
             <w:r w:rsidR="00017245">
               <w:t xml:space="preserve"> Branch</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004E5B77">
+              <w:t>have</w:t>
+            </w:r>
             <w:r>
               <w:t xml:space="preserve"> been introduced.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A776C11" w14:textId="58E1E0AE" w:rsidR="00F452FA" w:rsidRDefault="00F452FA" w:rsidP="00F452FA">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>Section 10 Referral guide and assessment: Asset Management Branch has been introduced.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04D04288" w14:textId="7B6FB81B" w:rsidR="00F452FA" w:rsidRDefault="00F452FA" w:rsidP="00F452FA">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Tables have been </w:t>
             </w:r>
             <w:r w:rsidR="00857034">
               <w:t>introduced</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> throughout the document to improve clarity and usability.</w:t>
             </w:r>
@@ -1647,2658 +1460,2775 @@
             </w:r>
             <w:r w:rsidRPr="00062558">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
             <w:r w:rsidRPr="00062558">
               <w:t>in Tenancy Condition Reports has been relocated to become a subsection under Vacant unit handback inspection (now Section 7.1).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48DC8208" w14:textId="710B016D" w:rsidR="00225EC1" w:rsidRPr="00337EAF" w:rsidRDefault="00225EC1" w:rsidP="00225EC1">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00225EC1">
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">As a result of the amendments to Section 5 and subsequent sections, the document’s section numbering has been updated, as detailed </w:t>
             </w:r>
             <w:r w:rsidR="008076A5">
               <w:t>above.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00DE18FF" w:rsidRPr="00337EAF" w14:paraId="58F5A3B4" w14:textId="77777777" w:rsidTr="002973DA">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="331A9F90" w14:textId="0754CCEF" w:rsidR="00DE18FF" w:rsidRDefault="00DE18FF" w:rsidP="00DE18FF">
+            <w:pPr>
+              <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42C44364" w14:textId="718C6149" w:rsidR="00631DF3" w:rsidRDefault="00631DF3" w:rsidP="00631DF3">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5.1 Closing reletting restrictions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E5A31CF" w14:textId="3115D15A" w:rsidR="00631DF3" w:rsidRDefault="00631DF3" w:rsidP="00631DF3">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5.2 HiiP tenancy task list</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E4260C3" w14:textId="77777777" w:rsidR="00631DF3" w:rsidRDefault="00631DF3" w:rsidP="00631DF3">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5.3 General manager oversight</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="258FFF40" w14:textId="5512584B" w:rsidR="008C1BBD" w:rsidRDefault="008C1BBD" w:rsidP="00631DF3">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6 Vacant unit work</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65FE3B5E" w14:textId="6A94656C" w:rsidR="0048683E" w:rsidRPr="0048683E" w:rsidRDefault="0048683E" w:rsidP="0048683E">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">8 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048683E">
+              <w:t xml:space="preserve">Guide to vacant unit checks </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6672B60C" w14:textId="77777777" w:rsidR="00631DF3" w:rsidRDefault="00631DF3" w:rsidP="00631DF3">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9 Vacant unit referrals to Asset Management Branch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F1F92BC" w14:textId="53695928" w:rsidR="00631DF3" w:rsidRDefault="00631DF3" w:rsidP="00631DF3">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED166B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Reletting restrictions applied by Asset Management Branch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F6834FA" w14:textId="379D437E" w:rsidR="00DE18FF" w:rsidRDefault="00631DF3" w:rsidP="00631DF3">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10.4</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED166B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Vacancy durations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC5103E" w14:textId="3C99FB33" w:rsidR="00DE18FF" w:rsidRDefault="007B38FC" w:rsidP="00DE18FF">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>July</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE18FF">
+              <w:t xml:space="preserve"> 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4201" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="247FC383" w14:textId="317D1958" w:rsidR="00483417" w:rsidRDefault="002E19AA" w:rsidP="002E19AA">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Updated</w:t>
+            </w:r>
+            <w:r w:rsidR="00483417">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06BB9E54" w14:textId="06CE854E" w:rsidR="00052B4B" w:rsidRPr="00052B4B" w:rsidRDefault="00052B4B" w:rsidP="00052B4B">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Section 4.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00052B4B">
+              <w:t>Contractor extension requests</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> to improve readability.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="051D2F4B" w14:textId="51BC9567" w:rsidR="002E19AA" w:rsidRDefault="002E19AA" w:rsidP="003F723A">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Sections 5.1 and 5.2 to reflect automatic closure of reletting restrictions in HiiP, including staff responsibilities.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BAC024C" w14:textId="423E09A7" w:rsidR="002E19AA" w:rsidRDefault="002E19AA" w:rsidP="003F723A">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Section 5.3 to clarify manager oversight of reletting restrictions</w:t>
+            </w:r>
+            <w:r w:rsidR="00F97188">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="640B749F" w14:textId="41B68F49" w:rsidR="0048683E" w:rsidRDefault="00632DC9" w:rsidP="003F723A">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Section 6 and 8 to provide</w:t>
+            </w:r>
+            <w:r w:rsidR="0077172D">
+              <w:t xml:space="preserve"> information and guides </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB1FCA">
+              <w:t xml:space="preserve">regarding </w:t>
+            </w:r>
+            <w:r w:rsidR="0077172D">
+              <w:t>minimum rental standards.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20E10457" w14:textId="1CEA247F" w:rsidR="002E19AA" w:rsidRDefault="002E19AA" w:rsidP="003F723A">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Sections 9 and 9.1 to clarify the Asset Management Branch’s roles and responsibilities.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56573909" w14:textId="77777777" w:rsidR="00043461" w:rsidRDefault="002E19AA" w:rsidP="003F723A">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Section 10.4 to link vacancy durations to reletting restrictions and </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB1FCA">
+              <w:t xml:space="preserve">specify </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">which restrictions close automatically and </w:t>
+            </w:r>
+            <w:r w:rsidR="00316A79">
+              <w:t xml:space="preserve">those requiring </w:t>
+            </w:r>
+            <w:r>
+              <w:t>manual</w:t>
+            </w:r>
+            <w:r w:rsidR="004E5B77">
+              <w:t xml:space="preserve"> intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="520D07EB" w14:textId="02D47729" w:rsidR="00BF70D2" w:rsidRDefault="00BF70D2" w:rsidP="00BF70D2">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2108DBDF" w14:textId="77777777" w:rsidR="00547F70" w:rsidRDefault="00547F70" w:rsidP="008115B4">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4F6ED7A1" w14:textId="77777777" w:rsidR="00547F70" w:rsidRDefault="00547F70" w:rsidP="008115B4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C6F2F24" w14:textId="77777777" w:rsidR="00547F70" w:rsidRDefault="00547F70" w:rsidP="008115B4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:sectPr w:rsidR="00547F70" w:rsidSect="00F15144">
           <w:headerReference w:type="even" r:id="rId20"/>
           <w:headerReference w:type="default" r:id="rId21"/>
           <w:footerReference w:type="even" r:id="rId22"/>
           <w:footerReference w:type="default" r:id="rId23"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CE06297" w14:textId="77777777" w:rsidR="00547F70" w:rsidRPr="00B57329" w:rsidRDefault="00547F70" w:rsidP="00547F70">
+    <w:p w14:paraId="2CE06297" w14:textId="77777777" w:rsidR="00547F70" w:rsidRPr="00B57329" w:rsidRDefault="00547F70" w:rsidP="00E73F3B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_Toc224119161"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc235799820"/>
       <w:r w:rsidRPr="00B57329">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="05FE1C29" w14:textId="4C5243BE" w:rsidR="00F17779" w:rsidRDefault="00547F70">
+    <w:p w14:paraId="353CE4D0" w14:textId="063B68D9" w:rsidR="005B25CE" w:rsidRDefault="00547F70">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TOC \h \z \t "Heading 1,1,Heading 2,2" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc235799818" w:history="1">
+        <w:r w:rsidR="005B25CE" w:rsidRPr="0025757A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>More information</w:t>
+        </w:r>
+        <w:r w:rsidR="005B25CE">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="005B25CE">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="005B25CE">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799818 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="005B25CE">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="005B25CE">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="005B25CE">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="005B25CE">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7C22DF78" w14:textId="071AC135" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:r w:rsidR="00F17779" w:rsidRPr="00635341">
+      <w:hyperlink w:anchor="_Toc235799819" w:history="1">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00F17779">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F17779" w:rsidRPr="00635341">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Revision history</w:t>
         </w:r>
-        <w:r w:rsidR="00F17779">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F17779">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F17779">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224119160 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799819 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F17779">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F17779">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F17779">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00F17779">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="008B0353" w14:textId="424D3F3B" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+    <w:p w14:paraId="60E4029E" w14:textId="5345CE36" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224119161" w:history="1">
-        <w:r w:rsidRPr="00635341">
+      <w:hyperlink w:anchor="_Toc235799820" w:history="1">
+        <w:r w:rsidRPr="0025757A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Contents</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224119161 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799820 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="26454356" w14:textId="2BE0141B" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235799821" w:history="1">
+        <w:r w:rsidRPr="0025757A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0025757A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Overview</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799821 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="700B43FE" w14:textId="4111D6FB" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+    <w:p w14:paraId="4A350F36" w14:textId="3EE0E3A7" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224119162" w:history="1">
-        <w:r w:rsidRPr="00635341">
+      <w:hyperlink w:anchor="_Toc235799822" w:history="1">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00635341">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Overview</w:t>
+          <w:t>Safety and inspection requirements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224119162 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799822 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="709563B4" w14:textId="578307F8" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235799823" w:history="1">
+        <w:r w:rsidRPr="0025757A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0025757A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Properties presenting a risk of contamination</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799823 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B3C53FE" w14:textId="67426AE2" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+    <w:p w14:paraId="2E1EEF78" w14:textId="1776CEDB" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224119163" w:history="1">
-        <w:r w:rsidRPr="00635341">
+      <w:hyperlink w:anchor="_Toc235799824" w:history="1">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00635341">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Safety and inspection requirements</w:t>
+          <w:t>Target timeframes for vacant unit maintenance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224119163 \h </w:instrText>
-[...81 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224119164 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799824 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48E6DE1F" w14:textId="1852AD75" w:rsidR="00F17779" w:rsidRDefault="00F17779">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="73D5AAD4" w14:textId="12FD9F90" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224119165" w:history="1">
-        <w:r w:rsidRPr="00635341">
+      <w:hyperlink w:anchor="_Toc235799825" w:history="1">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00635341">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Target timeframes for vacant unit maintenance</w:t>
+          <w:t>Contractor extension requests</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224119165 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799825 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="670777DB" w14:textId="561AF424" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235799826" w:history="1">
+        <w:r w:rsidRPr="0025757A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0025757A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Reletting restrictions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799826 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BE41930" w14:textId="2A335498" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+    <w:p w14:paraId="248DFBAE" w14:textId="32C82940" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224119166" w:history="1">
-        <w:r w:rsidRPr="00635341">
+      <w:hyperlink w:anchor="_Toc235799827" w:history="1">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>4.1</w:t>
+          <w:t>6.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00635341">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Contractor extension requests</w:t>
+          <w:t>Reletting restriction management in HiiP</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224119166 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799827 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58A71CAE" w14:textId="735D0BF2" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+    <w:p w14:paraId="75FD03FF" w14:textId="043F3876" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224119167" w:history="1">
-        <w:r w:rsidRPr="00635341">
+      <w:hyperlink w:anchor="_Toc235799828" w:history="1">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>4.2</w:t>
+          <w:t>6.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00635341">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Impacts of delays and liquidated damages</w:t>
+          <w:t>General manager oversight of reletting restrictions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224119167 \h </w:instrText>
-[...165 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224119169 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799828 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72DE4B40" w14:textId="4C3159D9" w:rsidR="00F17779" w:rsidRDefault="00F17779">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="068F39E9" w14:textId="41E4110E" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224119170" w:history="1">
-        <w:r w:rsidRPr="00635341">
+      <w:hyperlink w:anchor="_Toc235799829" w:history="1">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>5.1</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00635341">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>General manager oversight</w:t>
+          <w:t>Vacant unit work</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224119170 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799829 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54F9D7F3" w14:textId="61A76106" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+    <w:p w14:paraId="3FAD6541" w14:textId="723CE35F" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224119171" w:history="1">
-        <w:r w:rsidRPr="00635341">
+      <w:hyperlink w:anchor="_Toc235799830" w:history="1">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>5.2</w:t>
+          <w:t>7.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00635341">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>HiiP tenancy task list</w:t>
+          <w:t>Minimum rental standards</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224119171 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799830 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7A123EA2" w14:textId="002F52AE" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235799831" w:history="1">
+        <w:r w:rsidRPr="0025757A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0025757A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Mandatory lock changes</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799831 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FDE6F4E" w14:textId="17581D35" w:rsidR="00F17779" w:rsidRDefault="00F17779">
-[...83 lines deleted...]
-    <w:p w14:paraId="6360B7A2" w14:textId="08026050" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+    <w:p w14:paraId="28F9CCC2" w14:textId="7E498AFA" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224119173" w:history="1">
-        <w:r w:rsidRPr="00635341">
+      <w:hyperlink w:anchor="_Toc235799832" w:history="1">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>6.1</w:t>
+          <w:t>7.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00635341">
-[...163 lines deleted...]
-        <w:r w:rsidRPr="00635341">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Standard work</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224119175 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799832 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="679ABFE4" w14:textId="4F90BF0E" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+    <w:p w14:paraId="1230E45A" w14:textId="602B49B1" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224119176" w:history="1">
-        <w:r w:rsidRPr="00635341">
+      <w:hyperlink w:anchor="_Toc235799833" w:history="1">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>6.4</w:t>
+          <w:t>7.4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00635341">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Additional work</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224119176 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799833 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36C07FA5" w14:textId="012454E4" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+    <w:p w14:paraId="78B51B2C" w14:textId="3E2E0B80" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224119177" w:history="1">
-        <w:r w:rsidRPr="00635341">
+      <w:hyperlink w:anchor="_Toc235799834" w:history="1">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00635341">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Vacant unit handback inspections</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224119177 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799834 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11EDB369" w14:textId="52B7265B" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+    <w:p w14:paraId="56E055F4" w14:textId="3CCD9F4B" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224119178" w:history="1">
-        <w:r w:rsidRPr="00635341">
+      <w:hyperlink w:anchor="_Toc235799835" w:history="1">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>7.1</w:t>
+          <w:t>8.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00635341">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Tenancy Condition Reports</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224119178 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799835 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67088E25" w14:textId="6461D31D" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+    <w:p w14:paraId="774E4BED" w14:textId="34234340" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224119179" w:history="1">
-        <w:r w:rsidRPr="00635341">
+      <w:hyperlink w:anchor="_Toc235799836" w:history="1">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00635341">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Guide to vacant unit checks</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224119179 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799836 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E421AD3" w14:textId="777845B8" w:rsidR="00F17779" w:rsidRDefault="00F17779">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="11C3BE95" w14:textId="3A46C17F" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224119180" w:history="1">
-        <w:r w:rsidRPr="00635341">
+      <w:hyperlink w:anchor="_Toc235799837" w:history="1">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Minimum rental standards</w:t>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0025757A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Vacant unit referrals to Homes Victoria</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224119180 \h </w:instrText>
-[...61 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224119181 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799837 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3AAB2460" w14:textId="45B6EBBF" w:rsidR="00F17779" w:rsidRDefault="00F17779">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="1D731ACB" w14:textId="2D2F1A64" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224119182" w:history="1">
-        <w:r w:rsidRPr="00635341">
+      <w:hyperlink w:anchor="_Toc235799838" w:history="1">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00635341">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Vacant unit referrals to Asset Management Branch</w:t>
+          <w:t>Reletting restrictions applied by Homes Victoria</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224119182 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799838 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="529F495F" w14:textId="3CAD4C97" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+    <w:p w14:paraId="63D7AE38" w14:textId="3B63B3D4" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224119183" w:history="1">
-        <w:r w:rsidRPr="00635341">
+      <w:hyperlink w:anchor="_Toc235799839" w:history="1">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00635341">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Referral guide and assessment - Asset Management Branch</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224119183 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799839 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="64437754" w14:textId="63B8A60F" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235799840" w:history="1">
+        <w:r w:rsidRPr="0025757A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Asset intent</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799840 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0B45BB51" w14:textId="2872F54B" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235799841" w:history="1">
+        <w:r w:rsidRPr="0025757A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Condition based referral check</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799841 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43CE9AD4" w14:textId="033F88C1" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+    <w:p w14:paraId="0D2FD830" w14:textId="71835F7D" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224119184" w:history="1">
-[...124 lines deleted...]
-        <w:r w:rsidRPr="00635341">
+      <w:hyperlink w:anchor="_Toc235799842" w:history="1">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Asset intent descriptions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224119186 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799842 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>27</w:t>
+          <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3EAC62F0" w14:textId="7D764DA3" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+    <w:p w14:paraId="7F856108" w14:textId="2A9614B2" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224119187" w:history="1">
-        <w:r w:rsidRPr="00635341">
+      <w:hyperlink w:anchor="_Toc235799843" w:history="1">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>10.1</w:t>
+          <w:t>11.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00635341">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Pre referral requirements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224119187 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799843 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>28</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3AE86791" w14:textId="7DC5F65F" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235799844" w:history="1">
+        <w:r w:rsidRPr="0025757A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>11.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0025757A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>CSHS Manager oversight and approval</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799844 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>29</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="765C7597" w14:textId="4EDEA861" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+    <w:p w14:paraId="00DA02AA" w14:textId="6D077292" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224119188" w:history="1">
-        <w:r w:rsidRPr="00635341">
+      <w:hyperlink w:anchor="_Toc235799845" w:history="1">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>10.2</w:t>
+          <w:t>11.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00635341">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CSHS Manager oversight and approval</w:t>
+          <w:t>Reletting restrictions and vacancy management</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224119188 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799845 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>30</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54180AFB" w14:textId="29A8E5CC" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+    <w:p w14:paraId="46A4F731" w14:textId="4B1F075F" w:rsidR="005B25CE" w:rsidRDefault="005B25CE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224119189" w:history="1">
-        <w:r w:rsidRPr="00635341">
+      <w:hyperlink w:anchor="_Toc235799846" w:history="1">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>10.3</w:t>
+          <w:t>11.4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00635341">
-[...81 lines deleted...]
-        <w:r w:rsidRPr="00635341">
+        <w:r w:rsidRPr="0025757A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Vacancy durations</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224119190 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235799846 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>31</w:t>
+          <w:t>30</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="01909B7B" w14:textId="3568D733" w:rsidR="00547F70" w:rsidRDefault="00547F70" w:rsidP="00547F70">
-[...1 lines deleted...]
-        <w:pStyle w:val="Body"/>
+    <w:p w14:paraId="650DB67F" w14:textId="41ABFEEC" w:rsidR="00E30876" w:rsidRDefault="00547F70" w:rsidP="00E30876">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidR="00E30876">
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3BC68303" w14:textId="2AF6A9AC" w:rsidR="00547F70" w:rsidRPr="00547F70" w:rsidRDefault="00547F70" w:rsidP="00547F70">
-[...16 lines deleted...]
-    <w:p w14:paraId="43287790" w14:textId="6A5310FB" w:rsidR="00EE29AD" w:rsidRPr="00A71CE4" w:rsidRDefault="00CC459D" w:rsidP="00562811">
+    <w:p w14:paraId="43287790" w14:textId="17A9D115" w:rsidR="00EE29AD" w:rsidRPr="00A71CE4" w:rsidRDefault="00CC459D" w:rsidP="00E30876">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0"/>
-[...2 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc235799821"/>
+      <w:r w:rsidRPr="000E5722">
         <w:lastRenderedPageBreak/>
         <w:t>Overview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="2EA3BCDA" w14:textId="77777777" w:rsidR="00CC459D" w:rsidRDefault="00CC459D" w:rsidP="00CC459D">
+    <w:p w14:paraId="2EA3BCDA" w14:textId="2DDC0BE6" w:rsidR="00CC459D" w:rsidRDefault="00CC459D" w:rsidP="00CC459D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00621BE9">
         <w:t>Vacant unit maintenance refers</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> to the routine tasks and checks performed to ensure a rental property is clean, safe, functional, and ready for a new renter after the previous renter has moved out. This process helps maintain the property’s condition, address any wear and tear, and comply with legal standards before re-letting. The key objectives are to:</w:t>
+        <w:t xml:space="preserve"> to the routine tasks and checks performed to ensure a rental property is clean, safe, functional, and ready for a new renter after the previous renter has moved out.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5125B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The objectives </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4327F">
+        <w:t xml:space="preserve">of vacant unit maintenance </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A90B516" w14:textId="12BCB3EB" w:rsidR="00CC459D" w:rsidRDefault="00D311C3" w:rsidP="00CC459D">
+    <w:p w14:paraId="5A90B516" w14:textId="0F494FCE" w:rsidR="00CC459D" w:rsidRDefault="00D4327F" w:rsidP="00CC459D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t>e</w:t>
+        <w:t xml:space="preserve">keep </w:t>
       </w:r>
       <w:r w:rsidR="00CC459D">
-        <w:t>nsure the property remains in a suitable and compliant condition while unoccupied.</w:t>
+        <w:t xml:space="preserve">the property in a suitable and compliant condition while </w:t>
+      </w:r>
+      <w:r w:rsidR="007E500F">
+        <w:t xml:space="preserve">it is </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC459D">
+        <w:t>unoccupied</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7FE82D" w14:textId="0F20129B" w:rsidR="00CC459D" w:rsidRDefault="00D311C3" w:rsidP="00CC459D">
+    <w:p w14:paraId="7C7FE82D" w14:textId="2074F091" w:rsidR="00CC459D" w:rsidRDefault="00D311C3" w:rsidP="00CC459D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00CC459D">
-        <w:t>repare the unit to meet the functional and safety needs of the next renter.</w:t>
+        <w:t>repare the unit to meet the functional and safety needs of the next renter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66AC7592" w14:textId="5C767802" w:rsidR="00CC459D" w:rsidRDefault="00D311C3" w:rsidP="00CC459D">
+    <w:p w14:paraId="66AC7592" w14:textId="3BA81665" w:rsidR="00CC459D" w:rsidRDefault="0013338E" w:rsidP="00CC459D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t>e</w:t>
+        <w:t>mai</w:t>
+      </w:r>
+      <w:r w:rsidR="003A3286">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tain</w:t>
       </w:r>
       <w:r w:rsidR="00CC459D">
-        <w:t>nsure the unit adheres to all safety, health, and minimum rental standards.</w:t>
+        <w:t xml:space="preserve"> the unit </w:t>
+      </w:r>
+      <w:r w:rsidR="000D44D2">
+        <w:t xml:space="preserve">so it meets </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC459D">
+        <w:t>all safety, health, and minimum rental standards.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62E20B10" w14:textId="2A8AF64C" w:rsidR="00CC459D" w:rsidRDefault="004D0DE5" w:rsidP="00CC459D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc224119163"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235799822"/>
       <w:r w:rsidRPr="004D0DE5">
         <w:t xml:space="preserve">Safety and </w:t>
       </w:r>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="004D0DE5">
         <w:t xml:space="preserve">nspection </w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="004D0DE5">
         <w:t>equirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="284A1AA9" w14:textId="4F8524E0" w:rsidR="00A75108" w:rsidRDefault="00A75108" w:rsidP="00CC459D">
+    <w:p w14:paraId="284A1AA9" w14:textId="034D28B7" w:rsidR="00A75108" w:rsidRDefault="00A75108" w:rsidP="00CC459D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00A75108">
-        <w:t>When conducting vacant unit inspections, staff must take appropriate precautions to protect their safety and minimise exposure to potential hazards. The following table outlines safety requirements that apply when inspecting vacant units:</w:t>
+        <w:t>When conducting vacant unit inspections, staff must take appropriate precautions to protect their safety and minimise exposure to potential hazards. The following table outlines safety requirements that apply when inspecting vacant units</w:t>
+      </w:r>
+      <w:r w:rsidR="00250EC9">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7214EB5B" w14:textId="5EB84B6E" w:rsidR="00A75108" w:rsidRDefault="00A75108" w:rsidP="00A75108">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table 1: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75108">
         <w:t>Safety requirements for vacant unit inspections</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="6599"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A75108" w14:paraId="037DC871" w14:textId="77777777" w:rsidTr="00F06236">
         <w:trPr>
@@ -4346,212 +4276,230 @@
             <w:r w:rsidRPr="00A75108">
               <w:t>nsafe conditions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="692B2BE9" w14:textId="77777777" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Do not enter or proceed with the vacant unit inspection if:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3840697B" w14:textId="77777777" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>the property poses any immediate threat to health or safety</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A1B5360" w14:textId="77777777" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+          <w:p w14:paraId="1A1B5360" w14:textId="3C6A5071" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
-              <w:t>illegal occupants are identified.</w:t>
+              <w:t>illegal occupants are identified</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="255A4C7D" w14:textId="77777777" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>unsafe conditions are observed such as:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14351D3F" w14:textId="77777777" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r>
               <w:t>unstable flooring</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54AFB873" w14:textId="77777777" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+          <w:p w14:paraId="54AFB873" w14:textId="3CC85656" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">severe structural damage, or </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="74440750" w14:textId="77777777" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+              <w:t xml:space="preserve">severe structural damage </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74440750" w14:textId="48685C75" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">the presence of hazardous materials like asbestos. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="70D98BB5" w14:textId="77777777" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+              <w:t xml:space="preserve">hazardous materials like asbestos </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70D98BB5" w14:textId="405D8481" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">cluttered or obstructed pathways make it unsafe to move around. </w:t>
+              <w:t xml:space="preserve">cluttered or obstructed pathways. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64D1A480" w14:textId="77777777" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>there are signs of contamination:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59A0A52E" w14:textId="77777777" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r>
               <w:t>methamphetamine pipes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02EDB805" w14:textId="77777777" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r>
               <w:t>other drug paraphernalia, or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74B95747" w14:textId="77777777" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+          <w:p w14:paraId="74B95747" w14:textId="0FEC2334" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">evidence of pests etc. </w:t>
+              <w:t xml:space="preserve">evidence of pests </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA1C1D">
+              <w:t>and so on</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="318E99DD" w14:textId="034B692A" w:rsidR="002C53AD" w:rsidRPr="00A75108" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Refer to </w:t>
             </w:r>
             <w:hyperlink w:anchor="_Properties_presenting_a" w:history="1">
               <w:r w:rsidRPr="002C53AD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Section 3.1 Properties presenting a risk of contamination</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> for more information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C53AD" w14:paraId="0A002753" w14:textId="77777777" w:rsidTr="00A75108">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B75C8F8" w14:textId="78B2BCB8" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00A75108">
               <w:t>Pre</w:t>
             </w:r>
             <w:r w:rsidRPr="00A75108">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
             <w:r w:rsidRPr="00A75108">
               <w:t>entry risk check</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70ABCDB9" w14:textId="31B0BB10" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+          <w:p w14:paraId="70ABCDB9" w14:textId="65765466" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00A75108">
-              <w:t>Assess the exterior and surroundings for hazards before entering (e.g. animals, damage, unsecured items, signs of illegal activity).</w:t>
+              <w:t>Assess the exterior and surroundings for hazards before entering (</w:t>
+            </w:r>
+            <w:r w:rsidR="0054050C">
+              <w:t>for example,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A75108">
+              <w:t xml:space="preserve"> animals, damage, unsecured items, signs of illegal activity).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C53AD" w14:paraId="5C6FE56D" w14:textId="77777777" w:rsidTr="00A75108">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E434B89" w14:textId="33399282" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00A75108">
               <w:t>Announce entry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66B58303" w14:textId="69E125EB" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+          <w:p w14:paraId="66B58303" w14:textId="54E66ABD" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00A75108">
-              <w:t>Knock and clearly announce entry to alert anyone inside and assess immediate risks before fully entering (e.g. animals, persons present, hazards).</w:t>
+              <w:t>Knock and clearly announce entry to alert anyone inside and assess immediate risks before fully entering (</w:t>
+            </w:r>
+            <w:r w:rsidR="0054050C">
+              <w:t>for example,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A75108">
+              <w:t xml:space="preserve"> animals, persons present, hazards).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C53AD" w14:paraId="1E15FA79" w14:textId="77777777" w:rsidTr="00A75108">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="558EE34E" w14:textId="075D8F14" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00A75108">
               <w:t>Time spent inside</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65B2F961" w14:textId="00A16AA0" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
@@ -4619,75 +4567,74 @@
             <w:r>
               <w:t>sturdy footwear</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="344F0216" w14:textId="1148C364" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>shoe covers</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="560FC827" w14:textId="58D06D0C" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>gloves</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="367E68EB" w14:textId="0DF51900" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
+              <w:t xml:space="preserve">masks, and </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CF776C7" w14:textId="62955215" w:rsidR="002C53AD" w:rsidRPr="00A75108" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">masks, and </w:t>
-[...6 lines deleted...]
-            <w:r>
               <w:t>eye protection, where necessary.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C53AD" w14:paraId="5A721B06" w14:textId="77777777" w:rsidTr="00A75108">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73985126" w14:textId="4E8ABE2A" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="002C53AD">
-              <w:lastRenderedPageBreak/>
               <w:t>Avoid placing personal items</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="356E103F" w14:textId="566AE484" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Do not place personal items, such as folders, handbags, car keys, on furniture, fixtures, or surfaces to prevent contamination from dust, allergens, or other potential hazards in the property.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C53AD" w14:paraId="7A9EA803" w14:textId="77777777" w:rsidTr="00A75108">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30CD5088" w14:textId="21BF83B6" w:rsidR="002C53AD" w:rsidRPr="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
@@ -4711,56 +4658,115 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C53AD" w14:paraId="4DA02EE6" w14:textId="77777777" w:rsidTr="00A75108">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DC64EA3" w14:textId="26D6C556" w:rsidR="002C53AD" w:rsidRPr="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidRPr="002C53AD">
               <w:t>acant unit checks guide</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC3B268" w14:textId="6A6AB8BE" w:rsidR="002C53AD" w:rsidRPr="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+          <w:p w14:paraId="6BC3B268" w14:textId="6E7F2E1B" w:rsidR="002C53AD" w:rsidRPr="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
-              <w:t>Refer to Section 9 Guide to Vacant Unit Checks to assist in supporting compliance with minimal rental standards during inspections.</w:t>
+              <w:t xml:space="preserve">Refer to </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_Guide_to_Mandatory" w:history="1">
+              <w:r w:rsidRPr="0013432E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Section </w:t>
+              </w:r>
+              <w:r w:rsidR="00064C85" w:rsidRPr="0013432E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>8</w:t>
+              </w:r>
+              <w:r w:rsidRPr="0013432E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Guide to </w:t>
+              </w:r>
+              <w:r w:rsidR="00FA040D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>v</w:t>
+              </w:r>
+              <w:r w:rsidRPr="0013432E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">acant </w:t>
+              </w:r>
+              <w:r w:rsidR="00FA040D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>u</w:t>
+              </w:r>
+              <w:r w:rsidRPr="0013432E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">nit </w:t>
+              </w:r>
+              <w:r w:rsidR="00FA040D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>c</w:t>
+              </w:r>
+              <w:r w:rsidRPr="0013432E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>hecks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> to assist in supporting compliance with minimal rental standards during inspections.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C53AD" w14:paraId="6E898200" w14:textId="77777777" w:rsidTr="00A75108">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="174E572F" w14:textId="3DB01D8D" w:rsidR="002C53AD" w:rsidRPr="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="002C53AD">
               <w:t>rinted room identifiers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
@@ -4781,89 +4787,95 @@
           </w:tcPr>
           <w:p w14:paraId="1F6EC7F3" w14:textId="1F489CF1" w:rsidR="002C53AD" w:rsidRPr="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="002C53AD">
               <w:t>Document findings thoroughly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77F96F45" w14:textId="4D98FDB3" w:rsidR="002C53AD" w:rsidRPr="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="002C53AD">
               <w:t>Record all observations and findings in detail to maintain a comprehensive inspection report.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="692A941B" w14:textId="2204B90F" w:rsidR="00E96A7E" w:rsidRDefault="00E96A7E" w:rsidP="005A009B">
+    <w:p w14:paraId="692A941B" w14:textId="2204B90F" w:rsidR="00E96A7E" w:rsidRDefault="00E96A7E" w:rsidP="00114CD0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Properties_presenting_a"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkStart w:id="7" w:name="_Properties_presenting_a"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235799823"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00E96A7E">
         <w:t xml:space="preserve">Properties </w:t>
       </w:r>
-      <w:r>
-        <w:t>p</w:t>
+      <w:r w:rsidRPr="00114CD0">
+        <w:t>presenting</w:t>
       </w:r>
       <w:r w:rsidRPr="00E96A7E">
-        <w:t xml:space="preserve">resenting a </w:t>
+        <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00E96A7E">
         <w:t xml:space="preserve">isk of </w:t>
       </w:r>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00E96A7E">
         <w:t>ontamination</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="282137A0" w14:textId="75809BAD" w:rsidR="00403D38" w:rsidRDefault="00E96A7E" w:rsidP="00403D38">
+    <w:p w14:paraId="282137A0" w14:textId="13274F95" w:rsidR="00403D38" w:rsidRDefault="00E96A7E" w:rsidP="00403D38">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00403D38">
-        <w:t>a vacant property is assessed as potentially contaminated, based on prior information or observations during the vacant unit inspection, the external locks must be changed by the head contractor. The key must then be securely stored (e.g. in a lockbox at the property or the local office).</w:t>
+        <w:t>a vacant property is assessed as potentially contaminated, based on prior information or observations during the vacant unit inspection, the external locks must be changed by the head contractor. The key must then be securely stored (</w:t>
+      </w:r>
+      <w:r w:rsidR="0054050C">
+        <w:t>for example,</w:t>
+      </w:r>
+      <w:r w:rsidR="00403D38">
+        <w:t xml:space="preserve"> in a lockbox at the property or the local office).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D7041DD" w14:textId="32345242" w:rsidR="00E96A7E" w:rsidRDefault="00403D38" w:rsidP="00403D38">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>No further vacant works may proceed until the local office has completed all required work, including any necessary testing, specialist assessment, or remediation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D9A983F" w14:textId="4B30563B" w:rsidR="004F296D" w:rsidRPr="004F296D" w:rsidRDefault="004F296D" w:rsidP="004F296D">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="00037626">
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="00A75108">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00037626">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00403D38" w:rsidRPr="00037626">
         <w:t>Common</w:t>
@@ -4946,56 +4958,62 @@
             </w:r>
             <w:r w:rsidRPr="00403D38">
               <w:t>containing materials are suspected or identified, staff must follow all safety protocols and refer the property to specialist contractors for assessment and remediation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F296D" w14:paraId="544A70E2" w14:textId="77777777" w:rsidTr="00403D38">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B64ACFB" w14:textId="008CD372" w:rsidR="004F296D" w:rsidRDefault="00403D38" w:rsidP="00403D38">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00403D38">
               <w:t>Pest infestations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7166" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="704CFB1D" w14:textId="738FEC39" w:rsidR="004F296D" w:rsidRDefault="00403D38" w:rsidP="00403D38">
+          <w:p w14:paraId="704CFB1D" w14:textId="2C3405AB" w:rsidR="004F296D" w:rsidRDefault="00403D38" w:rsidP="00403D38">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00403D38">
-              <w:t>When signs of pests (e.g. rodents or insects) are identified, staff must arrange professional pest control services.</w:t>
+              <w:t>When signs of pests (</w:t>
+            </w:r>
+            <w:r w:rsidR="0054050C">
+              <w:t>for example,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00403D38">
+              <w:t xml:space="preserve"> rodents or insects) are identified, staff must arrange professional pest control services.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F296D" w14:paraId="2CEC6341" w14:textId="77777777" w:rsidTr="00403D38">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6115D03A" w14:textId="048A5A11" w:rsidR="004F296D" w:rsidRDefault="00403D38" w:rsidP="00403D38">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00403D38">
               <w:t>Mould</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7166" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CE233DD" w14:textId="0BEE3B38" w:rsidR="004F296D" w:rsidRDefault="00403D38" w:rsidP="00403D38">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
@@ -5050,1196 +5068,2047 @@
           </w:tcPr>
           <w:p w14:paraId="687DDAB3" w14:textId="34B9E7F7" w:rsidR="004F296D" w:rsidRDefault="00403D38" w:rsidP="00403D38">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00403D38">
               <w:t>Rubbish and debris</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7166" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F3BF199" w14:textId="1EDE1480" w:rsidR="004F296D" w:rsidRDefault="00403D38" w:rsidP="00403D38">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00403D38">
               <w:t>Excessive rubbish or waste must be cleared by professional cleaning or waste removal services.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="60BD81CD" w14:textId="513AE14A" w:rsidR="00E96A7E" w:rsidRDefault="00BC02C6" w:rsidP="00403D38">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bodyafterbullets"/>
+    <w:p w14:paraId="60BD81CD" w14:textId="04E2BBC2" w:rsidR="00E96A7E" w:rsidRDefault="00BC02C6" w:rsidP="00DA25C5">
+      <w:pPr>
+        <w:pStyle w:val="Bodyaftertablefigure"/>
       </w:pPr>
       <w:r w:rsidRPr="00650B75">
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidR="00403D38">
         <w:t xml:space="preserve">more information </w:t>
       </w:r>
       <w:r w:rsidRPr="00650B75">
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidR="00B7274B" w:rsidRPr="00650B75">
         <w:t>managing</w:t>
       </w:r>
       <w:r w:rsidR="00E96A7E" w:rsidRPr="00650B75">
         <w:t xml:space="preserve"> methamphetamine contamination in vacant public housing properties, </w:t>
       </w:r>
       <w:r w:rsidR="00463BF8" w:rsidRPr="00650B75">
         <w:t>refer to the i</w:t>
       </w:r>
       <w:r w:rsidR="00E96A7E" w:rsidRPr="00650B75">
         <w:t xml:space="preserve">nterim guidelines </w:t>
       </w:r>
       <w:r w:rsidR="00463BF8" w:rsidRPr="00650B75">
         <w:t xml:space="preserve">available </w:t>
       </w:r>
       <w:r w:rsidR="00E96A7E" w:rsidRPr="00650B75">
         <w:t>on the Public Housing Resources SharePoint</w:t>
       </w:r>
       <w:r w:rsidR="00426C82">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00426C82" w:rsidRPr="00426C82">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Vacants page</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00637D77">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
       <w:r w:rsidR="00B864FE">
         <w:t xml:space="preserve"> (internal link)</w:t>
       </w:r>
       <w:r w:rsidR="00426C82">
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00426C82">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="458C7BBA" w14:textId="7BC1125A" w:rsidR="00E96A7E" w:rsidRDefault="00E96A7E" w:rsidP="00E96A7E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc224119165"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235799824"/>
       <w:r w:rsidRPr="00E96A7E">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Target </w:t>
       </w:r>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00E96A7E">
         <w:t>imeframe</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00E96A7E">
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="00E96A7E">
         <w:t xml:space="preserve">acant </w:t>
       </w:r>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00E96A7E">
         <w:t xml:space="preserve">nit </w:t>
       </w:r>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00E96A7E">
         <w:t>aintenance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="047C3E4A" w14:textId="33F53015" w:rsidR="00E96A7E" w:rsidRDefault="00E96A7E" w:rsidP="00E96A7E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00E96A7E">
         <w:t xml:space="preserve">Vacant unit maintenance is a key performance indicator (KPI), tracking the efficiency of the process. </w:t>
       </w:r>
       <w:r w:rsidR="00A75108" w:rsidRPr="00A75108">
         <w:t>Offers to new renters are typically made during this period, supporting readiness for occupation once maintenance is completed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA04043" w14:textId="6DB4E3E5" w:rsidR="00A75108" w:rsidRDefault="00A75108" w:rsidP="00E96A7E">
+    <w:p w14:paraId="6CA04043" w14:textId="6E53FF67" w:rsidR="00A75108" w:rsidRDefault="00A75108" w:rsidP="00E96A7E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00A75108">
         <w:t xml:space="preserve">The target timeframe for raising vacant unit maintenance is within </w:t>
+      </w:r>
+      <w:r w:rsidR="000B05EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A75108">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>two working days</w:t>
+        <w:t xml:space="preserve"> working days</w:t>
       </w:r>
       <w:r w:rsidRPr="00A75108">
         <w:t xml:space="preserve"> of either the end of a Residential Rental Agreement, in accordance with the Residential Tenancies Act 1997 (RTA), or a Victorian Civil and Administrative Tribunal decision determining the property has been abandoned. Once the vacant works are scoped and raised in HiiP Repairs, the head contractor has </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75108">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>14 calendar days</w:t>
       </w:r>
       <w:r w:rsidRPr="00A75108">
         <w:t xml:space="preserve"> to complete the works.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BCFFB3D" w14:textId="15D598A5" w:rsidR="00E96A7E" w:rsidRDefault="00E96A7E" w:rsidP="004F0F40">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Raising_a_reletting"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkStart w:id="10" w:name="_Raising_a_reletting"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235799825"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00E96A7E">
         <w:t>Contractor extension requests</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...25 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="1FDF20D7" w14:textId="77777777" w:rsidR="003D2AF8" w:rsidRDefault="003D2AF8" w:rsidP="003D2AF8">
+    <w:p w14:paraId="1FDF20D7" w14:textId="2E924792" w:rsidR="00DA20DE" w:rsidRDefault="00742F80" w:rsidP="00DA20DE">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r>
-        <w:t>Delays in maintenance and turnaround times for vacant units create operational inefficiencies and reduce available housing stock. Key impacts include:</w:t>
+      <w:r w:rsidRPr="00742F80">
+        <w:t xml:space="preserve">Full assessment of contractor extension requests is mandatory to prevent operational delays and maintain contractor accountability. </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7A49" w:rsidRPr="007A7A49">
+        <w:t>Delays to vacant unit turnaround times cause significant operational impacts, including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4799741E" w14:textId="77777777" w:rsidR="003D2AF8" w:rsidRDefault="003D2AF8" w:rsidP="003D2AF8">
+    <w:p w14:paraId="4799741E" w14:textId="77777777" w:rsidR="00DA20DE" w:rsidRDefault="00DA20DE" w:rsidP="00DA20DE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>extended vacancy periods, increasing costs and slowing allocations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650881C1" w14:textId="77777777" w:rsidR="003D2AF8" w:rsidRDefault="003D2AF8" w:rsidP="003D2AF8">
+    <w:p w14:paraId="650881C1" w14:textId="77777777" w:rsidR="00DA20DE" w:rsidRDefault="00DA20DE" w:rsidP="00DA20DE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>pressure on service delivery and renters waiting for housing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1266C7AC" w14:textId="77777777" w:rsidR="003D2AF8" w:rsidRDefault="003D2AF8" w:rsidP="003D2AF8">
+    <w:p w14:paraId="1266C7AC" w14:textId="77777777" w:rsidR="00DA20DE" w:rsidRDefault="00DA20DE" w:rsidP="00DA20DE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>ongoing contractor performance issues if delays are not addressed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6851057C" w14:textId="0E7E91A3" w:rsidR="001D3130" w:rsidRDefault="001D3130" w:rsidP="003D2AF8">
+    <w:p w14:paraId="75112E24" w14:textId="77777777" w:rsidR="00DA20DE" w:rsidRDefault="00DA20DE" w:rsidP="00DA20DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="001D3130">
-[...39 lines deleted...]
-      <w:bookmarkStart w:id="12" w:name="_Toc224119168"/>
       <w:r w:rsidRPr="00F00A95">
         <w:t xml:space="preserve">Considerations for </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00F00A95">
         <w:t xml:space="preserve">pproving </w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00F00A95">
         <w:t xml:space="preserve">xtension </w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00F00A95">
         <w:t>equests</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="335DF909" w14:textId="09AFD00E" w:rsidR="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+    <w:p w14:paraId="2F2404BA" w14:textId="77777777" w:rsidR="00DA20DE" w:rsidRDefault="00DA20DE" w:rsidP="00DA20DE">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00486037">
         <w:t xml:space="preserve">When assessing a contractor’s extension request, staff must apply the requirements outlined in the </w:t>
       </w:r>
       <w:r>
         <w:t>following table:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="200AC36B" w14:textId="7E695AD1" w:rsidR="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+    <w:p w14:paraId="13D631E8" w14:textId="77777777" w:rsidR="00DA20DE" w:rsidRDefault="00DA20DE" w:rsidP="00DA20DE">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table 3: Requirements for </w:t>
       </w:r>
       <w:r w:rsidRPr="00486037">
         <w:t>assessing extension requests</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2282"/>
-        <w:gridCol w:w="7006"/>
+        <w:gridCol w:w="2143"/>
+        <w:gridCol w:w="7145"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00486037" w:rsidRPr="00486037" w14:paraId="3192990F" w14:textId="77777777" w:rsidTr="00F06236">
+      <w:tr w:rsidR="00DA20DE" w:rsidRPr="00486037" w14:paraId="2C43F2D2" w14:textId="77777777" w:rsidTr="0067799E">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2947924B" w14:textId="0C8FAEF4" w:rsidR="00486037" w:rsidRPr="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+          <w:p w14:paraId="1B455F0F" w14:textId="77777777" w:rsidR="00DA20DE" w:rsidRPr="00486037" w:rsidRDefault="00DA20DE" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="39C40F7A" w14:textId="37F9041C" w:rsidR="00486037" w:rsidRPr="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+          <w:p w14:paraId="4F5C8AC1" w14:textId="77777777" w:rsidR="00DA20DE" w:rsidRPr="00486037" w:rsidRDefault="00DA20DE" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00486037" w:rsidRPr="00486037" w14:paraId="6D612339" w14:textId="77777777" w:rsidTr="00486037">
+      <w:tr w:rsidR="00DA20DE" w:rsidRPr="00486037" w14:paraId="3D0CD0C4" w14:textId="77777777" w:rsidTr="0067799E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19DD69B2" w14:textId="77777777" w:rsidR="00486037" w:rsidRPr="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+          <w:p w14:paraId="45C71A8F" w14:textId="77777777" w:rsidR="00DA20DE" w:rsidRPr="00486037" w:rsidRDefault="00DA20DE" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00486037">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Verify supporting evidence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E2C87C3" w14:textId="77777777" w:rsidR="00486037" w:rsidRPr="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+          <w:p w14:paraId="0252C99A" w14:textId="0479DEC0" w:rsidR="00DA20DE" w:rsidRPr="00486037" w:rsidRDefault="00DA20DE" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00486037">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Confirm the contractor has provided enough information to explain the delay (e.g. photographs, reports, specialist assessments).</w:t>
+              <w:t>Confirm the contractor has provided enough information to explain the delay (</w:t>
+            </w:r>
+            <w:r w:rsidR="0054050C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>for example,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486037">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> photographs, reports, specialist assessments).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00486037" w:rsidRPr="00486037" w14:paraId="6ABBEF00" w14:textId="77777777" w:rsidTr="00486037">
+      <w:tr w:rsidR="00DA20DE" w:rsidRPr="00486037" w14:paraId="56E23DC4" w14:textId="77777777" w:rsidTr="0067799E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42912450" w14:textId="77777777" w:rsidR="00486037" w:rsidRPr="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+          <w:p w14:paraId="2FB1D569" w14:textId="77777777" w:rsidR="00DA20DE" w:rsidRPr="00486037" w:rsidRDefault="00DA20DE" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00486037">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Consult relevant internal staff</w:t>
+              <w:t>Consult relevant staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="552AEC66" w14:textId="60A49E1F" w:rsidR="00486037" w:rsidRPr="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+          <w:p w14:paraId="5454DE55" w14:textId="77777777" w:rsidR="00DA20DE" w:rsidRPr="00486037" w:rsidRDefault="00DA20DE" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00486037">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Seek input from </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>staff</w:t>
             </w:r>
             <w:r w:rsidRPr="00486037">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> such as Field Services Officers to help validate the request and understand site conditions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00486037" w:rsidRPr="00486037" w14:paraId="69D1D9AA" w14:textId="77777777" w:rsidTr="00486037">
+      <w:tr w:rsidR="00DA20DE" w:rsidRPr="00486037" w14:paraId="21DC8E09" w14:textId="77777777" w:rsidTr="0067799E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46CCCD0F" w14:textId="77777777" w:rsidR="00486037" w:rsidRPr="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+          <w:p w14:paraId="40686EB5" w14:textId="77777777" w:rsidR="00DA20DE" w:rsidRPr="00486037" w:rsidRDefault="00DA20DE" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00486037">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Record the decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39E38E2B" w14:textId="77777777" w:rsidR="00486037" w:rsidRPr="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+          <w:p w14:paraId="016BDBD1" w14:textId="77777777" w:rsidR="00DA20DE" w:rsidRPr="00486037" w:rsidRDefault="00DA20DE" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00486037">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Document the reasons for approving or declining the request in HiiP Repairs to support transparency, consistency, and auditability.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00486037" w:rsidRPr="00486037" w14:paraId="64AC3DD1" w14:textId="77777777" w:rsidTr="00486037">
+      <w:tr w:rsidR="00DA20DE" w:rsidRPr="00486037" w14:paraId="61B43486" w14:textId="77777777" w:rsidTr="0067799E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32984AFD" w14:textId="77777777" w:rsidR="00486037" w:rsidRPr="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+          <w:p w14:paraId="2541B016" w14:textId="77777777" w:rsidR="00DA20DE" w:rsidRPr="00486037" w:rsidRDefault="00DA20DE" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00486037">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Manager approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1781ABE5" w14:textId="77777777" w:rsidR="00486037" w:rsidRPr="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+          <w:p w14:paraId="640CFF8A" w14:textId="77777777" w:rsidR="00DA20DE" w:rsidRPr="00486037" w:rsidRDefault="00DA20DE" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00486037">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>All extension requests must be approved by Team Managers or equivalent delegated officers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="500A8CEF" w14:textId="039DD42B" w:rsidR="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+    <w:p w14:paraId="1FEADE32" w14:textId="68FF6FF4" w:rsidR="00DA20DE" w:rsidRDefault="00DA20DE" w:rsidP="00DA20DE">
       <w:pPr>
         <w:pStyle w:val="Bodyaftertablefigure"/>
       </w:pPr>
       <w:r w:rsidRPr="00486037">
-        <w:t>Where delays are not justified, staff must also consider whether liquidated damages should be applied in line with contractual requirements and operational impacts.</w:t>
-[...59 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Where delays are not justified, </w:t>
+      </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
-[...126 lines deleted...]
-        <w:r w:rsidR="00E06191" w:rsidRPr="00897FE2">
+      <w:r w:rsidRPr="0015152F">
+        <w:t xml:space="preserve">taff must enforce liquidated damages </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486037">
+        <w:t>in line with contractual requirements and operational impacts.</w:t>
+      </w:r>
+      <w:r w:rsidR="0059055A">
+        <w:t xml:space="preserve"> Refer to </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Applying_liquidated_damages" w:history="1">
+        <w:r w:rsidR="0059055A" w:rsidRPr="00665A0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Section </w:t>
+          <w:t>Section 4.1.2 Applying li</w:t>
         </w:r>
-        <w:r w:rsidR="00897FE2" w:rsidRPr="00897FE2">
+        <w:r w:rsidR="00665A0A" w:rsidRPr="00665A0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>10</w:t>
-[...23 lines deleted...]
-          <w:t>.</w:t>
+          <w:t>quidated damages</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00665A0A">
+        <w:t xml:space="preserve"> for more information.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="23EA4082" w14:textId="23DFD8E2" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="004F0F40" w:rsidP="004F0F40">
+    <w:p w14:paraId="6851057C" w14:textId="4479067F" w:rsidR="001D3130" w:rsidRDefault="0059055A" w:rsidP="003D2AF8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Applying_liquidated_damages"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t>Applying l</w:t>
+      </w:r>
+      <w:r w:rsidR="001D3130" w:rsidRPr="001D3130">
+        <w:t>iquidated damages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC343F3" w14:textId="77777777" w:rsidR="003D2AF8" w:rsidRDefault="003D2AF8" w:rsidP="003D2AF8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Liquidated damages help hold contractors accountable for delays and recover costs arising from missed deadlines. They may be applied when:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9C9055" w14:textId="6E0DF248" w:rsidR="00054526" w:rsidRDefault="00054526" w:rsidP="00054526">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>the contractor fails to meet contractual completion dates without valid justification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A59E97D" w14:textId="77777777" w:rsidR="00054526" w:rsidRDefault="00054526" w:rsidP="00054526">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>delays cause financial loss to the department</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0325EFD6" w14:textId="2814B58F" w:rsidR="00054526" w:rsidRDefault="00054526" w:rsidP="00054526">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>application of damages aligns with the terms and conditions of the contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4F49AE" w14:textId="5CC96DF5" w:rsidR="008A20DE" w:rsidRPr="0039092E" w:rsidRDefault="008A20DE" w:rsidP="008A20DE">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039092E">
+        <w:lastRenderedPageBreak/>
+        <w:t>When a delay is unjustified,</w:t>
+      </w:r>
+      <w:r w:rsidR="009B5AE5" w:rsidRPr="0039092E">
+        <w:t xml:space="preserve"> once the vacant unit works are completed and accepted following a handback inspection, staff must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="082D94F0" w14:textId="77777777" w:rsidR="008A20DE" w:rsidRPr="0039092E" w:rsidRDefault="008A20DE" w:rsidP="008A20DE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039092E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Calculate the penalty period:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039092E">
+        <w:t xml:space="preserve"> Determine the exact number of calendar days between the contractual completion date and the actual completion date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331D416E" w14:textId="7999D635" w:rsidR="008A20DE" w:rsidRPr="0039092E" w:rsidRDefault="008A20DE" w:rsidP="008A20DE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0039092E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Send a contractor memorandum:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039092E">
+        <w:t xml:space="preserve"> Issue a </w:t>
+      </w:r>
+      <w:r w:rsidR="001A1453" w:rsidRPr="0039092E">
+        <w:t xml:space="preserve">contractor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039092E">
+        <w:t>memo via HiiP Repairs stating the total number of unapproved delay days, and the intent to deduct liquidated damages from the final payment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4905B378" w14:textId="725B8B9B" w:rsidR="004F0F40" w:rsidRPr="00372124" w:rsidRDefault="004F0F40" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Reletting_restrictions"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc235799826"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00372124">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Reletting restrictions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00372124">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC2D7EF" w14:textId="52FE9861" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="004F0F40" w:rsidP="006E2C32">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00486BB9">
+        <w:t>A reletting restriction</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87770">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486BB9">
+        <w:t>is applied to a vacant property in HiiP to prevent it from being offered to new renters</w:t>
+      </w:r>
+      <w:r w:rsidR="008A2C6D">
+        <w:t xml:space="preserve"> before it is ready to be re-let</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486BB9">
+        <w:t xml:space="preserve">. When applied, the property is flagged as unavailable for reletting (vacant untenantable). </w:t>
+      </w:r>
+      <w:r w:rsidR="00476DE0" w:rsidRPr="00476DE0">
+        <w:t xml:space="preserve">This restriction is </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0956">
+        <w:t>applied</w:t>
+      </w:r>
+      <w:r w:rsidR="00476DE0" w:rsidRPr="00476DE0">
+        <w:t xml:space="preserve"> when outstanding issues must be addressed, such as:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE2E7C2" w14:textId="05340B86" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="004A4F6A" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">managing </w:t>
+      </w:r>
+      <w:r w:rsidR="001F76F2">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t>oods left behind</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE1C1BC" w14:textId="68554AC8" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="004A4F6A" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">removing </w:t>
+      </w:r>
+      <w:r w:rsidR="001F76F2">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t>llegal occupants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D23559" w14:textId="369B7346" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="004A4F6A" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">undertaking </w:t>
+      </w:r>
+      <w:r w:rsidR="001F76F2">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t>xtensive maintenance works</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5547F6" w14:textId="049C47AA" w:rsidR="004F0F40" w:rsidRDefault="004A4F6A" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">finalising </w:t>
+      </w:r>
+      <w:r w:rsidR="001F76F2">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t>trategic property</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> decisions</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DB717B" w14:textId="1AF68814" w:rsidR="007E6A38" w:rsidRDefault="00402FB3" w:rsidP="00180AFC">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00402FB3">
+        <w:t xml:space="preserve">When a reletting restriction is necessary, staff must select from the defined list of </w:t>
+      </w:r>
+      <w:r w:rsidR="0025047C">
+        <w:t xml:space="preserve">reletting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00402FB3">
+        <w:t>restriction types and use them strictly as intended.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D11551" w:rsidRPr="00D11551">
+        <w:t>Applying defined reletting restriction types supports accurate reporting, provides clear visibility into extended vacancies, and helps prioritise management actions to reduce turnaround times.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E097FC9" w14:textId="1D1A7EA1" w:rsidR="004D0BD0" w:rsidRDefault="004D0BD0" w:rsidP="006E2C32">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D0BD0">
+        <w:t>While staff apply and manage most reletting restrictions, Homes Victoria’s Asset Management Branch, Relocations, and Leasing functions also apply them to support capital planning, property strategy, and compliance works.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23EA4082" w14:textId="754C9A0F" w:rsidR="004F0F40" w:rsidRDefault="004F0F40" w:rsidP="006E2C32">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00B606E2">
         <w:t xml:space="preserve">For a complete list of reletting restriction types and associated delegates, refer to the Reletting Restriction Matrix available on the Public Housing Resources SharePoint, </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="008A331D" w:rsidRPr="005800E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Vacants</w:t>
         </w:r>
         <w:r w:rsidRPr="005800E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> page</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00FD207E">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
       <w:r w:rsidR="0002042C">
         <w:t xml:space="preserve"> (internal link)</w:t>
       </w:r>
-      <w:r w:rsidR="005800E3">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00B606E2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB97E36" w14:textId="4EED66A4" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="005F0913" w:rsidP="004F0F40">
+    <w:p w14:paraId="2D12F3FB" w14:textId="77777777" w:rsidR="00D35580" w:rsidRDefault="00D35580" w:rsidP="006E2C32">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidDel="00527065">
+        <w:t>For more information on how reletting restrictions are applied and managed, refer to</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281121A3" w14:textId="4E4B29F8" w:rsidR="0025047C" w:rsidRDefault="0025047C" w:rsidP="0025047C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Reletting_restriction_management" w:history="1">
+        <w:r w:rsidRPr="0025047C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Section 5.1 Reletting restriction management in HiiP</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0FC936CC" w14:textId="2E70A4B5" w:rsidR="0025047C" w:rsidRDefault="0025047C" w:rsidP="0025047C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_General_manager_oversight" w:history="1">
+        <w:r w:rsidRPr="0025047C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Section 5.2 General manager oversight of reletting restrictions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="32E526CE" w14:textId="77777777" w:rsidR="0025047C" w:rsidRDefault="0025047C" w:rsidP="0025047C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Reletting_restrictions_applied" w:history="1">
+        <w:r w:rsidRPr="00001509">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Section 9.1 Reletting restrictions applied by Homes Victoria</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4B26A0CD" w14:textId="77E65E55" w:rsidR="00D35580" w:rsidRDefault="00D35580" w:rsidP="00D35580">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Reletting_restrictions_1" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Section 10.3 Reletting restrictions and vacancy management</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="502BA10F" w14:textId="77777777" w:rsidR="0025047C" w:rsidRDefault="00D35580" w:rsidP="00D35580">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Vacancy_durations" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Section 10.4 Vacancy durations</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="04EA45E7" w14:textId="32475D8C" w:rsidR="004F0F40" w:rsidRPr="00BA1C6F" w:rsidRDefault="00E851B2" w:rsidP="00D274E8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc224119170"/>
+      <w:bookmarkStart w:id="15" w:name="_Reletting_restriction_management"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc235799827"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r>
-        <w:t>General manager</w:t>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E851B2">
+        <w:t xml:space="preserve">eletting restriction management </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in HiiP</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="6579277C" w14:textId="77777777" w:rsidR="004B22ED" w:rsidRDefault="00E851B2" w:rsidP="006E2C32">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">HiiP’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00495F69">
+        <w:t xml:space="preserve">tenancy </w:t>
+      </w:r>
+      <w:r w:rsidR="00256010">
+        <w:t>task list</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00D6019F">
+        <w:t xml:space="preserve"> support</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5EF6">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00D6019F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B87770">
+        <w:t>reletting restriction</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00D6019F">
+        <w:t xml:space="preserve"> management by automatically sending email notifications to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A63AB8">
+        <w:t xml:space="preserve">controlling office </w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00D6019F">
+        <w:t>mailbox when a reletting restriction is</w:t>
+      </w:r>
+      <w:r w:rsidR="004B22ED">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53451E30" w14:textId="49F20A12" w:rsidR="00D67757" w:rsidRDefault="009C0761" w:rsidP="00A35BC4">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>closed manually by staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC083B1" w14:textId="53C56FE2" w:rsidR="00D67757" w:rsidRDefault="009C0761" w:rsidP="00BA176B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">automatically closed by HiiP when </w:t>
+      </w:r>
+      <w:r w:rsidR="00A417AB">
+        <w:t xml:space="preserve">its </w:t>
+      </w:r>
+      <w:r>
+        <w:t>end date is reached</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8A22CE" w14:textId="0E971563" w:rsidR="009C0761" w:rsidRDefault="008646E0" w:rsidP="00BA176B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>automatically</w:t>
+      </w:r>
+      <w:r w:rsidR="002C11D9">
+        <w:t xml:space="preserve"> closed when a contract reaches handover</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0761">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4370A227" w14:textId="5709B5A3" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="00F27BD3" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
-        <w:t xml:space="preserve"> oversight</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:t>ithdrawn (cancelled)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="232BC64B" w14:textId="3D5A10F1" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="004F0F40" w:rsidP="004F0F40">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="53099DEA" w14:textId="25C7DC11" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="00F27BD3" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">(CSHS) </w:t>
-[...8 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t>ejected by Asset Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6162FBA4" w14:textId="40CBB6BE" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="005800E3" w:rsidP="004F0F40">
+    <w:p w14:paraId="32FBFB7E" w14:textId="4F5A097B" w:rsidR="004F0F40" w:rsidRDefault="00F27BD3" w:rsidP="004F0F40">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
-        <w:t>ccountability</w:t>
+        <w:t>pproaching expiry (</w:t>
+      </w:r>
+      <w:r w:rsidR="00527B92">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00527B92" w:rsidRPr="00486BB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t>days prior).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5CBEF6" w14:textId="2A5C2394" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="005800E3" w:rsidP="004F0F40">
+    <w:p w14:paraId="4ED7BB2B" w14:textId="23DA17B8" w:rsidR="00E93B09" w:rsidRDefault="00DF4FFA" w:rsidP="006423BF">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93B09" w:rsidRPr="00E93B09">
+        <w:t>he notification includes the property details and restriction type. Staff must use these email alerts alongside standard reletting restriction reports to</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93B09">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255CCCF4" w14:textId="77777777" w:rsidR="00E93B09" w:rsidRDefault="00E93B09" w:rsidP="00E93B09">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
+      <w:r w:rsidRPr="00E93B09">
+        <w:t>identify the asset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4FB97A" w14:textId="77777777" w:rsidR="00E93B09" w:rsidRDefault="00E93B09" w:rsidP="00E93B09">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93B09">
+        <w:t xml:space="preserve">complete follow-up tasks, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE90291" w14:textId="77777777" w:rsidR="00E93B09" w:rsidRDefault="00E93B09" w:rsidP="00E93B09">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93B09">
+        <w:t xml:space="preserve">update system records. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365D61EC" w14:textId="47445B32" w:rsidR="00E93B09" w:rsidRDefault="00E93B09" w:rsidP="00E93B09">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93B09">
+        <w:t>Mailbox administrators must promptly forward these alerts to authorised delegates to prevent action delays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E70E78" w14:textId="612619CD" w:rsidR="001C607C" w:rsidRDefault="00B31666" w:rsidP="00EB6CE2">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B31666">
+        <w:t xml:space="preserve">For more information on HiiP reletting restriction management, refer to the relevant HiiP functionality documents on the Public Housing Resources SharePoint </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00FC460D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>HiiP resources page</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FD207E">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
       <w:r>
-        <w:t>e</w:t>
-[...2 lines deleted...]
-        <w:t>fficiency</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC460D">
+        <w:t>(internal link).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A16AAEC" w14:textId="0F10523E" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="005800E3" w:rsidP="004F0F40">
+    <w:p w14:paraId="5631F4BE" w14:textId="00E0F60E" w:rsidR="00527BF9" w:rsidRPr="00A450EA" w:rsidRDefault="00527BF9" w:rsidP="00527BF9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_General_manager_oversight"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc235799828"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00A450EA">
+        <w:t>General manager oversight</w:t>
+      </w:r>
+      <w:r w:rsidR="0025047C">
+        <w:t xml:space="preserve"> of reletting restrictions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="0A40CC99" w14:textId="789F82FC" w:rsidR="00527BF9" w:rsidRPr="00486BB9" w:rsidRDefault="00821D9E" w:rsidP="00821D9E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00821D9E">
+        <w:t>Team Managers, Client Support and Housing Services (CSHS) Managers, or their equivalents, are responsible for applying, closing, and regularly monitoring reletting restrictions. Their oversight prevents properties from being returned for re-letting before they are ready. Depending on local vacancy volumes, managers must review restricted properties on a daily to weekly basis.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00527BF9" w:rsidRPr="00486BB9">
+        <w:t>Oversight activities include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F5CB5E" w14:textId="55BDAD16" w:rsidR="00527BF9" w:rsidRPr="00486BB9" w:rsidRDefault="00527BF9" w:rsidP="00527BF9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t>a</w:t>
-[...2 lines deleted...]
-        <w:t>chievement of KPI targets.</w:t>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486BB9">
+        <w:t xml:space="preserve">racking approval requests, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87AF7">
+        <w:t xml:space="preserve">reletting restriction </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0364F">
+        <w:t xml:space="preserve">end dates </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486BB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0364F">
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="00813B62">
+        <w:t>related follow-ups</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6978">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A80B7B" w14:textId="77777777" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="004F0F40" w:rsidP="004F0F40">
-[...19 lines deleted...]
-    <w:p w14:paraId="2662E42A" w14:textId="6CF335B0" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="005800E3" w:rsidP="004F0F40">
+    <w:p w14:paraId="5A87C16B" w14:textId="68A60C9E" w:rsidR="00527BF9" w:rsidRPr="00486BB9" w:rsidRDefault="00527BF9" w:rsidP="00527BF9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
-[...24 lines deleted...]
-      <w:bookmarkStart w:id="15" w:name="_Toc224119171"/>
       <w:r w:rsidRPr="00486BB9">
-        <w:t xml:space="preserve">HiiP </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">eviewing </w:t>
+      </w:r>
+      <w:r w:rsidR="00F758CF">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
       <w:r w:rsidRPr="00486BB9">
-        <w:t>HiiP</w:t>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">reletting </w:t>
+      </w:r>
+      <w:r w:rsidR="00F758CF" w:rsidRPr="00486BB9">
+        <w:t>restriction</w:t>
+      </w:r>
       <w:r w:rsidRPr="00486BB9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005B1619">
-[...9 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidR="00F758CF">
+        <w:t xml:space="preserve">types </w:t>
+      </w:r>
+      <w:r w:rsidR="00F15EA5" w:rsidRPr="00F15EA5">
+        <w:t>to confirm they are current, correct, and used in line with the Reletting Restriction Matrix</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6978">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FDE7416" w14:textId="598F3AF8" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="00F27BD3" w:rsidP="004F0F40">
-[...41 lines deleted...]
-    <w:p w14:paraId="72A74998" w14:textId="3BF37F39" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="00F27BD3" w:rsidP="004F0F40">
+    <w:p w14:paraId="78E7A859" w14:textId="453EEB41" w:rsidR="002E6978" w:rsidRDefault="002E6978" w:rsidP="00527BF9">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
-        <w:t xml:space="preserve">losed off in HiiP </w:t>
+      <w:r w:rsidRPr="002E6978">
+        <w:t>losing or removing restrictions when properties are ready to be re-let, including those closed automatically by HiiP upon expiration</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16BF496D" w14:textId="358E8498" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="004F0F40" w:rsidP="004F0F40">
-[...12 lines deleted...]
-      <w:r w:rsidR="00256010">
+    <w:p w14:paraId="0DFD5B7F" w14:textId="4C83BED8" w:rsidR="00527BF9" w:rsidRDefault="00527BF9" w:rsidP="00527BF9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">monitoring </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86088">
+        <w:t xml:space="preserve">automatic email </w:t>
+      </w:r>
+      <w:r w:rsidR="00E57F87">
+        <w:t>notifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72104F84" w14:textId="00082220" w:rsidR="00094B65" w:rsidRDefault="00094B65" w:rsidP="00527BF9">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094B65">
+        <w:t>pdating end dates where necessary to prevent premature automatic closures before required actions are finished</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD7412A" w14:textId="3A2E35A2" w:rsidR="00427E09" w:rsidRPr="00D70184" w:rsidRDefault="00427E09" w:rsidP="004D0BD0">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F65A7E">
+        <w:t xml:space="preserve">To identify vacant properties with restrictions nearing expiration, refer to the Expiring Reletting Restrictions - Vacant Properties report on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="006A4C6E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Housing Reporting Toolbox</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00845677">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00F65A7E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00486BB9">
-[...53 lines deleted...]
-        <w:t>ed delegates to ensure timely action.</w:t>
+      <w:r w:rsidR="004D0BD0" w:rsidRPr="00F65A7E">
+        <w:t>(internal link).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="529E6D46" w14:textId="6595E8C1" w:rsidR="005179D6" w:rsidRDefault="00DE2F9F" w:rsidP="00AF4ECB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Asset_Management_oversight"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkStart w:id="19" w:name="_Asset_Management_oversight"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235799829"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:t xml:space="preserve">Vacant </w:t>
       </w:r>
       <w:r w:rsidR="00817801">
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">nit </w:t>
       </w:r>
       <w:r w:rsidR="00817801">
         <w:t>w</w:t>
       </w:r>
       <w:r>
         <w:t>ork</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
+    <w:p w14:paraId="6AC46A2A" w14:textId="20FFBE75" w:rsidR="000C35D5" w:rsidRPr="005F4723" w:rsidRDefault="000C35D5" w:rsidP="000C35D5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc235799830"/>
+      <w:r w:rsidRPr="005F4723">
+        <w:t>Minimum rental standards</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="43F27049" w14:textId="4B7E25E5" w:rsidR="00ED0F07" w:rsidRPr="00B93F70" w:rsidRDefault="00B44ACF" w:rsidP="00B93F70">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93F70">
+        <w:t xml:space="preserve">All vacant units must </w:t>
+      </w:r>
+      <w:r w:rsidR="009A75CB">
+        <w:t xml:space="preserve">meet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93F70">
+        <w:t xml:space="preserve">the 15 minimum rental standards </w:t>
+      </w:r>
+      <w:r w:rsidR="007A66F9">
+        <w:t xml:space="preserve">set out in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93F70">
+        <w:t xml:space="preserve">Schedule 4 of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D04A9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Residential Tenancies Regulations 2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93F70">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A66F9">
+        <w:t xml:space="preserve">before they can be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93F70">
+        <w:t>re-let.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA713D" w:rsidRPr="00B93F70">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0135FAD9" w14:textId="04AB3197" w:rsidR="00236B59" w:rsidRDefault="007A66F9" w:rsidP="00B93F70">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">These standards are based on the actual physical condition of the property. </w:t>
+      </w:r>
+      <w:r w:rsidR="00920F29">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00893E4A" w:rsidRPr="00B93F70">
+        <w:t xml:space="preserve">taff </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1177">
+        <w:t>help check compliance by completing a structured walkthrough of the property</w:t>
+      </w:r>
+      <w:r w:rsidR="000A62F0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0061714B">
+        <w:t xml:space="preserve">where they </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1177">
+        <w:t xml:space="preserve">collect </w:t>
+      </w:r>
+      <w:r w:rsidR="00236B59">
+        <w:t xml:space="preserve">and record </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1177">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">evidence </w:t>
+      </w:r>
+      <w:r w:rsidR="00D905C6">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D85AC3">
+        <w:t xml:space="preserve">its </w:t>
+      </w:r>
+      <w:r w:rsidR="00D905C6">
+        <w:t>condition</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85AC3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D905C6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D85AC3">
+        <w:t>This helps</w:t>
+      </w:r>
+      <w:r w:rsidR="00D905C6">
+        <w:t xml:space="preserve"> determine </w:t>
+      </w:r>
+      <w:r w:rsidR="00E75F20">
+        <w:t xml:space="preserve">what work is required </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5344B">
+        <w:t xml:space="preserve">so that </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6BEA">
+        <w:t xml:space="preserve">it is RTA compliant </w:t>
+      </w:r>
+      <w:r w:rsidR="00154684">
+        <w:t xml:space="preserve">when the property is re-let. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1177">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8C6D55" w14:textId="314CAC82" w:rsidR="00C677D4" w:rsidRPr="00B93F70" w:rsidRDefault="00C677D4" w:rsidP="00B93F70">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93F70">
+        <w:t xml:space="preserve">To confirm </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61058">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93F70">
+        <w:t xml:space="preserve">property meets </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61058">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93F70">
+        <w:t xml:space="preserve">standards, staff must </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61058">
+        <w:t xml:space="preserve">collect </w:t>
+      </w:r>
+      <w:r w:rsidR="005F4723">
+        <w:t xml:space="preserve">3 types of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93F70">
+        <w:t xml:space="preserve">evidence for </w:t>
+      </w:r>
+      <w:r w:rsidR="005F4723">
+        <w:t>each checklist item:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE1092C" w14:textId="2F9AE59B" w:rsidR="00C677D4" w:rsidRDefault="00C677D4" w:rsidP="00C50A87">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B0BA8">
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="003B0BA8" w:rsidRPr="00C50A87">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB22CA" w:rsidRPr="003B0BA8">
+        <w:t>: Minimum</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB22CA" w:rsidRPr="00BB22CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB22CA">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB22CA" w:rsidRPr="00BB22CA">
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB22CA">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB22CA" w:rsidRPr="00BB22CA">
+        <w:t xml:space="preserve">tandards </w:t>
+      </w:r>
+      <w:r w:rsidR="00E46E37">
+        <w:t xml:space="preserve">- Evidence requirements </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1765"/>
+        <w:gridCol w:w="1839"/>
+        <w:gridCol w:w="5684"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00077702" w14:paraId="1C2220B9" w14:textId="4EA01919" w:rsidTr="00C50A87">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="10C7ED1F" w14:textId="3A2EFA01" w:rsidR="00077702" w:rsidRDefault="00077702" w:rsidP="00C50A87">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Evidence type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E068D2" w14:textId="691CDFBB" w:rsidR="00077702" w:rsidRDefault="00077702" w:rsidP="00C50A87">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Required action</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EEFBD47" w14:textId="6B67EAAF" w:rsidR="00077702" w:rsidRDefault="000B0507" w:rsidP="00BB22CA">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Non-technical</w:t>
+            </w:r>
+            <w:r w:rsidR="00077702">
+              <w:t xml:space="preserve"> verification standard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00077702" w14:paraId="643E976E" w14:textId="4E5F1AB9" w:rsidTr="00C50A87">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E53C787" w14:textId="2D190A01" w:rsidR="00077702" w:rsidRDefault="00884E84">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00884E84">
+              <w:t xml:space="preserve">Visual </w:t>
+            </w:r>
+            <w:r>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884E84">
+              <w:t>vidence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1A6FC4" w14:textId="44C521DB" w:rsidR="00077702" w:rsidRDefault="00884E84">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00884E84">
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r w:rsidR="00030253">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884E84">
+              <w:t xml:space="preserve">tamped </w:t>
+            </w:r>
+            <w:r>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884E84">
+              <w:t>hotography</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CAF5AE6" w14:textId="08C94E17" w:rsidR="00884E84" w:rsidRDefault="00884E84" w:rsidP="00C50A87">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00884E84">
+              <w:t xml:space="preserve">Capture wide-angle, date-stamped digital photographs of each room to document </w:t>
+            </w:r>
+            <w:r w:rsidR="00D3284E">
+              <w:t xml:space="preserve">overall </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884E84">
+              <w:t>condition of</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> the property</w:t>
+            </w:r>
+            <w:r w:rsidR="002D479A">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="319100C7" w14:textId="2F7B4EA4" w:rsidR="00077702" w:rsidRDefault="00DE1EC5" w:rsidP="00C50A87">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1EC5">
+              <w:t>Capture close-up photograph</w:t>
+            </w:r>
+            <w:r w:rsidR="00C50A87">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE1EC5">
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidR="00C50A87">
+              <w:t xml:space="preserve">any </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE1EC5">
+              <w:t>defect</w:t>
+            </w:r>
+            <w:r w:rsidR="00C50A87">
+              <w:t>s,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE1EC5">
+              <w:t xml:space="preserve"> along</w:t>
+            </w:r>
+            <w:r w:rsidR="00C50A87">
+              <w:t xml:space="preserve"> with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE1EC5">
+              <w:t xml:space="preserve">a wide-angle photograph showing </w:t>
+            </w:r>
+            <w:r w:rsidR="00C50A87">
+              <w:t xml:space="preserve">the defect’s location </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE1EC5">
+              <w:t>in the room.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001063C8" w14:paraId="13B5CBC5" w14:textId="77777777" w:rsidTr="00DE1EC5">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="35086E48" w14:textId="39BA2820" w:rsidR="001063C8" w:rsidRPr="00884E84" w:rsidRDefault="001063C8" w:rsidP="001063C8">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Documentary evidence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7B87B7" w14:textId="35A228E5" w:rsidR="001063C8" w:rsidRPr="00884E84" w:rsidRDefault="001063C8" w:rsidP="001063C8">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Compliance logging</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4675D2B3" w14:textId="5003EF4C" w:rsidR="00F43119" w:rsidRDefault="00F43119" w:rsidP="00F43119">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00390B92">
+              <w:t xml:space="preserve">Raise a responsive maintenance work order in HiiP </w:t>
+            </w:r>
+            <w:r w:rsidR="00966A0A">
+              <w:t xml:space="preserve">Repairs </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00390B92">
+              <w:t xml:space="preserve">immediately for any failed </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0BB1">
+              <w:t xml:space="preserve">item. Use </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00390B92">
+              <w:t>clear</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0BB1">
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00390B92">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B6039D" w:rsidRPr="00390B92">
+              <w:t>plain language</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00390B92">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB2502">
+              <w:t>to describe the issue.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61123CDD" w14:textId="462D2715" w:rsidR="001063C8" w:rsidRPr="00884E84" w:rsidRDefault="00EB2502" w:rsidP="00F43119">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Record </w:t>
+            </w:r>
+            <w:r w:rsidR="00466103">
+              <w:t xml:space="preserve">the status of all </w:t>
+            </w:r>
+            <w:r w:rsidR="00F43119" w:rsidRPr="00390B92">
+              <w:t xml:space="preserve">15 minimum rental standards </w:t>
+            </w:r>
+            <w:r w:rsidR="00B6039D">
+              <w:t xml:space="preserve">in the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F43119" w:rsidRPr="00390B92">
+              <w:t>Tenancy Condition Report</w:t>
+            </w:r>
+            <w:r w:rsidR="00B6039D">
+              <w:t xml:space="preserve">. This creates a record at the start of the tenancy. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001063C8" w14:paraId="10BBD948" w14:textId="0AD794AD" w:rsidTr="00B6039D">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5636D5E4" w14:textId="066E2BFD" w:rsidR="001063C8" w:rsidRDefault="001063C8" w:rsidP="001063C8">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Functional evidence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B87DB9" w14:textId="3CD020EE" w:rsidR="001063C8" w:rsidRDefault="001063C8" w:rsidP="001063C8">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Physical checks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="04046768" w14:textId="7EF8C5B0" w:rsidR="001063C8" w:rsidRDefault="001063C8" w:rsidP="00B6039D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">In </w:t>
+            </w:r>
+            <w:r w:rsidR="00E84792">
+              <w:t>addition,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E84792">
+              <w:t>with the V</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">acant </w:t>
+            </w:r>
+            <w:r w:rsidR="00E84792">
+              <w:t>U</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">nit </w:t>
+            </w:r>
+            <w:r w:rsidR="00E84792">
+              <w:t>C</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">heck </w:t>
+            </w:r>
+            <w:r w:rsidR="00E84792">
+              <w:t>G</w:t>
+            </w:r>
+            <w:r>
+              <w:t>uide</w:t>
+            </w:r>
+            <w:r w:rsidR="00170388">
+              <w:t xml:space="preserve">, complete these checks: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CB5A457" w14:textId="0147B45A" w:rsidR="001063C8" w:rsidRDefault="00170388" w:rsidP="001063C8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Check all external door locks by turning the key to make sure they lock from the outside and open from the inside without a key.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CDCDFD4" w14:textId="48D42327" w:rsidR="001063C8" w:rsidRDefault="001063C8" w:rsidP="001063C8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006C15C1">
+              <w:t xml:space="preserve">Flush all toilets to </w:t>
+            </w:r>
+            <w:r w:rsidR="00C6289E">
+              <w:t xml:space="preserve">make sure </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C15C1">
+              <w:t xml:space="preserve">they empty </w:t>
+            </w:r>
+            <w:r w:rsidR="00C6289E">
+              <w:t xml:space="preserve">fully, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C15C1">
+              <w:t xml:space="preserve">refill </w:t>
+            </w:r>
+            <w:r w:rsidR="00C6289E">
+              <w:t xml:space="preserve">properly and do not leak or block, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="028D8D0A" w14:textId="5C2644AB" w:rsidR="001063C8" w:rsidRDefault="001063C8" w:rsidP="001063C8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006C15C1">
+              <w:t xml:space="preserve">Turn on all </w:t>
+            </w:r>
+            <w:r w:rsidR="00585CB8">
+              <w:t xml:space="preserve">taps in the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C15C1">
+              <w:t>kitchen, bathroom</w:t>
+            </w:r>
+            <w:r w:rsidR="00585CB8">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C15C1">
+              <w:t xml:space="preserve">, and laundry to check water pressure, </w:t>
+            </w:r>
+            <w:r w:rsidR="00585CB8">
+              <w:t xml:space="preserve">flow and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C15C1">
+              <w:t>hot water.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37D91800" w14:textId="7C9333B0" w:rsidR="001063C8" w:rsidRDefault="001063C8" w:rsidP="001063C8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006C15C1">
+              <w:t xml:space="preserve">Turn on the fixed heater in the main living area </w:t>
+            </w:r>
+            <w:r w:rsidR="00080CDF">
+              <w:t xml:space="preserve">to make sure it works. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04AB27B4" w14:textId="325C226A" w:rsidR="001063C8" w:rsidRDefault="001063C8" w:rsidP="001063C8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006C15C1">
+              <w:t xml:space="preserve">Turn on the cooktop </w:t>
+            </w:r>
+            <w:r w:rsidR="00080CDF">
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C15C1">
+              <w:t xml:space="preserve">oven to </w:t>
+            </w:r>
+            <w:r w:rsidR="00080CDF">
+              <w:t xml:space="preserve">check </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C15C1">
+              <w:t>they heat up correctly.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55A2F9B4" w14:textId="655CE5F4" w:rsidR="001063C8" w:rsidRDefault="0006326F" w:rsidP="001063C8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Switch </w:t>
+            </w:r>
+            <w:r w:rsidR="001063C8" w:rsidRPr="006C15C1">
+              <w:t xml:space="preserve">all light on and off to </w:t>
+            </w:r>
+            <w:r>
+              <w:t>make sure they work in every roo</w:t>
+            </w:r>
+            <w:r w:rsidR="007F09FB">
+              <w:t xml:space="preserve">m, hallway and corridors. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4553ACF7" w14:textId="67807F67" w:rsidR="001063C8" w:rsidRDefault="007F09FB" w:rsidP="001063C8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="001063C8" w:rsidRPr="006C15C1">
+              <w:t xml:space="preserve">pen and close all windows to </w:t>
+            </w:r>
+            <w:r>
+              <w:t>make sure they move easily and lock properly</w:t>
+            </w:r>
+            <w:r w:rsidR="001063C8">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28769D9F" w14:textId="7C4E2EAA" w:rsidR="001063C8" w:rsidRDefault="001063C8" w:rsidP="001063C8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006C15C1">
+              <w:t xml:space="preserve">Open and close all curtains </w:t>
+            </w:r>
+            <w:r w:rsidR="00C42815">
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C15C1">
+              <w:t xml:space="preserve">blinds to check they </w:t>
+            </w:r>
+            <w:r w:rsidR="00C42815">
+              <w:t xml:space="preserve">move </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C15C1">
+              <w:t>smoothly, cover the window</w:t>
+            </w:r>
+            <w:r w:rsidR="00C42815">
+              <w:t xml:space="preserve"> and that cords are secured safely.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B6F5B69" w14:textId="19A99DF1" w:rsidR="001063C8" w:rsidRDefault="001063C8" w:rsidP="00B6039D">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006C15C1">
+              <w:t xml:space="preserve">Open and close all internal doors, cupboards and drawers to </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA36E6">
+              <w:t>make sure they work properly</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C15C1">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="060C590D" w14:textId="7BCAF218" w:rsidR="001553CB" w:rsidRDefault="001553CB" w:rsidP="001553CB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc224119173"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc235799831"/>
       <w:r>
         <w:t xml:space="preserve">Mandatory </w:t>
       </w:r>
       <w:r w:rsidR="00272B4B">
         <w:t>lock changes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="12267E73" w14:textId="55DF05B9" w:rsidR="00587349" w:rsidRDefault="00587349" w:rsidP="000E4719">
+    <w:p w14:paraId="12267E73" w14:textId="575FA511" w:rsidR="00587349" w:rsidRDefault="00587349" w:rsidP="000E4719">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00587349">
-        <w:t xml:space="preserve">Changing the locks is a mandatory requirement for every vacant unit to ensure the property's security and safety. This practice is not only a best practice but also a regulatory requirement aimed at protecting </w:t>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Changing the locks is a mandatory requirement for every vacant unit to </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED35F8">
+        <w:t xml:space="preserve">maintain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00587349">
+        <w:t xml:space="preserve">the property's security and safety. This practice is not only a best practice but also a regulatory requirement aimed at protecting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5125B">
         <w:t>renter</w:t>
       </w:r>
       <w:r w:rsidRPr="00587349">
         <w:t xml:space="preserve"> safety. The following table outlines the SOR codes associated with the mandatory lock change work:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558AA9A2" w14:textId="456CF88E" w:rsidR="006338D3" w:rsidRPr="006338D3" w:rsidRDefault="006338D3" w:rsidP="006338D3">
+    <w:p w14:paraId="558AA9A2" w14:textId="10DD2424" w:rsidR="006338D3" w:rsidRPr="006338D3" w:rsidRDefault="006338D3" w:rsidP="006338D3">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00BE25A2">
-        <w:t>4</w:t>
+      <w:r w:rsidR="003B0BA8">
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Mandatory </w:t>
       </w:r>
       <w:r w:rsidR="00575710">
         <w:t>changing of locks SOR codes</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1584"/>
         <w:gridCol w:w="1388"/>
         <w:gridCol w:w="6316"/>
       </w:tblGrid>
       <w:tr w:rsidR="006338D3" w14:paraId="6A7EF910" w14:textId="77777777" w:rsidTr="00F06236">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6346,395 +7215,62 @@
           <w:p w14:paraId="4EF1B691" w14:textId="3EB5DF84" w:rsidR="006338D3" w:rsidRPr="006338D3" w:rsidRDefault="006338D3" w:rsidP="006338D3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="006338D3">
               <w:t>GH056</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6316" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29F5C540" w14:textId="32164633" w:rsidR="006338D3" w:rsidRPr="006338D3" w:rsidRDefault="006338D3" w:rsidP="006338D3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="006338D3">
               <w:t>Re-pin cylinders to other doors</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3459F2D6" w14:textId="7892A9ED" w:rsidR="00131CC0" w:rsidRPr="00131CC0" w:rsidRDefault="00667F42" w:rsidP="00131CC0">
+    <w:p w14:paraId="019D7F6B" w14:textId="7E419879" w:rsidR="001553CB" w:rsidRPr="001553CB" w:rsidRDefault="001553CB" w:rsidP="001553CB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc224119174"/>
-[...332 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="_Toc224119175"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235799832"/>
       <w:r>
         <w:t xml:space="preserve">Standard </w:t>
       </w:r>
       <w:r w:rsidR="00AE01E2">
         <w:t>work</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidR="00AE01E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B21B738" w14:textId="77777777" w:rsidR="00FF7384" w:rsidRDefault="00FF7384" w:rsidP="00FF7384">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Standard vacant unit works generally include tasks such as:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41D151F8" w14:textId="35F82660" w:rsidR="00FF7384" w:rsidRDefault="00787803" w:rsidP="001B2DC0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00FF7384">
         <w:t>leaning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CAADBC0" w14:textId="6A54FD1E" w:rsidR="00FF7384" w:rsidRDefault="00787803">
       <w:pPr>
@@ -6773,59 +7309,59 @@
       </w:pPr>
       <w:r w:rsidRPr="004D4460">
         <w:t>However, before staff raise these works, they should assess whether these types of standard works are necessary.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A70B1" w:rsidRPr="009A70B1">
         <w:t>For instance, while cleaning is generally regarded as standard vacant unit work, a visual inspection may reveal that not every room requires cleaning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BA3D35F" w14:textId="066579CF" w:rsidR="00FF7384" w:rsidRDefault="00253507" w:rsidP="00FF7384">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00FF7384">
         <w:t xml:space="preserve">ommon SOR cleaning codes staff may consider raising as part of their standard vacant unit works </w:t>
       </w:r>
       <w:r>
         <w:t>include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3D2188" w14:textId="6A217F60" w:rsidR="00AF4ECB" w:rsidRPr="00AF4ECB" w:rsidRDefault="00AF4ECB" w:rsidP="00AF4ECB">
+    <w:p w14:paraId="7F3D2188" w14:textId="6E67FB66" w:rsidR="00AF4ECB" w:rsidRPr="00AF4ECB" w:rsidRDefault="00AF4ECB" w:rsidP="00AF4ECB">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00BE25A2">
-        <w:t>5</w:t>
+      <w:r w:rsidR="003B0BA8">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00FF7384">
         <w:t xml:space="preserve">Common </w:t>
       </w:r>
       <w:r>
         <w:t>SOR codes and descriptions</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="6174"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AE01E2" w14:paraId="513C25DC" w14:textId="77777777" w:rsidTr="00D067E6">
         <w:trPr>
           <w:tblHeader/>
@@ -7046,62 +7582,68 @@
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B17812">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>GA205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43375BB5" w14:textId="676FB04F" w:rsidR="009F0F50" w:rsidRPr="00B17812" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+          <w:p w14:paraId="43375BB5" w14:textId="722B4A0A" w:rsidR="009F0F50" w:rsidRPr="00B17812" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B17812">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Check adjust and tighten all screws to all doors, cupboard doors, handles and fittings etc</w:t>
+              <w:t xml:space="preserve">Check adjust and tighten all screws to all doors, cupboard doors, handles and fittings </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA1C1D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>and so on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F0F50" w14:paraId="23D86098" w14:textId="77777777" w:rsidTr="00D067E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B4CB08F" w14:textId="0E6D1FB9" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="001D01AA">
               <w:t xml:space="preserve">Multiple locations </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
@@ -7849,59 +8391,65 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6049C9C6" w14:textId="17C37CA9" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00B17812">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>CR212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09CEA05A" w14:textId="41922BAC" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+          <w:p w14:paraId="09CEA05A" w14:textId="629746C5" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00B17812">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Wash laundry complete- ceiling/walls etc</w:t>
+              <w:t xml:space="preserve">Wash laundry complete- ceiling/walls </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA1C1D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>and so on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F85833" w14:paraId="40DC8990" w14:textId="77777777" w:rsidTr="00D067E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A40C381" w14:textId="349F6A72" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00F85833">
             <w:pPr>
               <w:pStyle w:val="Body"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Bathroom </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -7944,51 +8492,50 @@
               <w:pStyle w:val="Body"/>
             </w:pPr>
             <w:r w:rsidRPr="00B17812">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Clean bathroom complete- include floor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F85833" w14:paraId="6C03361E" w14:textId="77777777" w:rsidTr="00D067E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="798C01ED" w14:textId="754EF889" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Toilet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B32E354" w14:textId="51B2C2E5" w:rsidR="00F85833" w:rsidRPr="00B17812" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B17812">
               <w:rPr>
@@ -8310,50 +8857,51 @@
           </w:tcPr>
           <w:p w14:paraId="1B3B75B9" w14:textId="70E696AC" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00B17812">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Clean out spouting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F85833" w14:paraId="6A317A1F" w14:textId="77777777" w:rsidTr="00D067E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CA9D144" w14:textId="4BA31179" w:rsidR="00F85833" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="009F0F50">
+              <w:lastRenderedPageBreak/>
               <w:t>External</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59CDE02A" w14:textId="592F3B65" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00B17812">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>RS260</w:t>
@@ -8368,141 +8916,118 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A1D8984" w14:textId="040675BA" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00B17812">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Clean down pipe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F9E9691" w14:textId="1EAD64E6" w:rsidR="009576AC" w:rsidRDefault="009576AC" w:rsidP="00C5542A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc224119176"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235799833"/>
       <w:r>
         <w:t>Additional work</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="2298587E" w14:textId="33E929C7" w:rsidR="009576AC" w:rsidRDefault="009576AC" w:rsidP="009576AC">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2298587E" w14:textId="66F9B898" w:rsidR="009576AC" w:rsidRDefault="009576AC" w:rsidP="006E2C32">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="009576AC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">When </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0818" w:rsidRPr="00EB0818">
+        <w:t>considering additional maintenance works during a vacant property inspection, staff should apply a value</w:t>
       </w:r>
       <w:r w:rsidR="00EB0818" w:rsidRPr="00EB0818">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times"/>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
-        <w:t>considering additional maintenance works during a vacant property inspection, staff should apply a value</w:t>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0818" w:rsidRPr="00EB0818">
+        <w:t>for</w:t>
       </w:r>
       <w:r w:rsidR="00EB0818" w:rsidRPr="00EB0818">
         <w:rPr>
-          <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
       <w:r w:rsidR="00EB0818" w:rsidRPr="00EB0818">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>for</w:t>
+        <w:t xml:space="preserve">money approach. Table </w:t>
+      </w:r>
+      <w:r w:rsidR="0065385B">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0818" w:rsidRPr="00EB0818">
+        <w:t xml:space="preserve"> outlines the key principles to guide decision</w:t>
       </w:r>
       <w:r w:rsidR="00EB0818" w:rsidRPr="00EB0818">
         <w:rPr>
-          <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
       <w:r w:rsidR="00EB0818" w:rsidRPr="00EB0818">
-        <w:rPr>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t>making.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CD926D" w14:textId="791665AE" w:rsidR="00AD52F1" w:rsidRDefault="00AD52F1" w:rsidP="007A27FB">
+    <w:p w14:paraId="69CD926D" w14:textId="5A9343E9" w:rsidR="00AD52F1" w:rsidRDefault="00AD52F1" w:rsidP="007A27FB">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00BE25A2">
+      <w:r w:rsidR="003B0BA8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="007A27FB" w:rsidRPr="007A27FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t xml:space="preserve">Principles for </w:t>
       </w:r>
       <w:r w:rsidR="007A27FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="007A27FB" w:rsidRPr="007A27FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t xml:space="preserve">ssessing </w:t>
       </w:r>
@@ -8777,5419 +9302,5123 @@
               </w:rPr>
               <w:t>Odour management in carpets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DEC5E6E" w14:textId="77777777" w:rsidR="001852CF" w:rsidRPr="00B42A32" w:rsidRDefault="001852CF" w:rsidP="00B42A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00B42A32">
               <w:t>If strong odours persist after steam cleaning, identify which rooms or sections of carpet are affected and replace only those areas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A1330BD" w14:textId="77777777" w:rsidR="009829FF" w:rsidRDefault="009829FF" w:rsidP="004F0F40">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc224119177"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc235799834"/>
       <w:r w:rsidRPr="00F00A95">
         <w:t>Vacant unit handback inspections</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="3D418C8B" w14:textId="77777777" w:rsidR="009829FF" w:rsidRDefault="009829FF" w:rsidP="009829FF">
+    <w:p w14:paraId="3D418C8B" w14:textId="19D90939" w:rsidR="009829FF" w:rsidRDefault="009829FF" w:rsidP="009829FF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t>As the property nears completion, the contractor will schedule a date and time for a vacant unit inspection. Staff are responsible for conducting a thorough inspection of the vacant unit alongside the contractor, reviewing all raised repair items. This includes cross-checking that all works have been completed to a satisfactory standard before accepting the unit as ready for reletting.</w:t>
+        <w:t xml:space="preserve">As the property nears completion, the contractor will schedule a date and time for a vacant unit inspection. Staff are responsible for conducting a thorough inspection of the vacant unit alongside the contractor, reviewing all raised repair items. This includes cross-checking that all works have been completed to a satisfactory standard before accepting the unit as ready </w:t>
+      </w:r>
+      <w:r w:rsidR="0015148D">
+        <w:t>to be re-let.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16B97EB9" w14:textId="77777777" w:rsidR="009829FF" w:rsidRDefault="009829FF" w:rsidP="009829FF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Expectations for staff during hand back inspections include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653F4AF5" w14:textId="5A4B145E" w:rsidR="009829FF" w:rsidRDefault="009829FF" w:rsidP="009829FF">
+    <w:p w14:paraId="653F4AF5" w14:textId="1811ADD0" w:rsidR="009829FF" w:rsidRDefault="009829FF" w:rsidP="009829FF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F00A95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Thorough </w:t>
       </w:r>
       <w:r w:rsidR="00E55FE0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00F00A95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>eview:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Inspect all areas of the unit to ensure repairs align with what was agreed upon in the scope of works. Pay attention to common issues like:</w:t>
+        <w:t xml:space="preserve"> Inspect all areas of the unit to </w:t>
+      </w:r>
+      <w:r w:rsidR="0072459D">
+        <w:t>confirm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> repairs align with what was agreed upon in the scope of works. Pay attention to common issues like:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="482B8B58" w14:textId="1F8D4BCC" w:rsidR="009829FF" w:rsidRDefault="00AD52F1" w:rsidP="009829FF">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="009829FF">
         <w:t>leaning,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="498D8FDA" w14:textId="7519F59D" w:rsidR="009829FF" w:rsidRDefault="00AD52F1" w:rsidP="009829FF">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="009829FF">
         <w:t>afety features</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D472B7" w14:textId="479F1564" w:rsidR="009829FF" w:rsidRPr="009B610C" w:rsidRDefault="00AD52F1" w:rsidP="009829FF">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="009829FF" w:rsidRPr="009B610C">
         <w:t>ompliance with minimum rental standards</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F41AC20" w14:textId="6E318BBE" w:rsidR="009829FF" w:rsidRDefault="00AD52F1" w:rsidP="009829FF">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>q</w:t>
       </w:r>
       <w:r w:rsidR="009829FF">
         <w:t xml:space="preserve">uality of work. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="057512B5" w14:textId="77777777" w:rsidR="009829FF" w:rsidRDefault="009829FF" w:rsidP="009829FF">
+    <w:p w14:paraId="057512B5" w14:textId="41D9ACE9" w:rsidR="009829FF" w:rsidRDefault="009829FF" w:rsidP="009829FF">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This includes checking for functionality (e.g., working plumbing, locks, and appliances). </w:t>
+        <w:t>This includes checking for functionality (</w:t>
+      </w:r>
+      <w:r w:rsidR="0054050C">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0054050C">
+        <w:t>example,</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> working plumbing, locks, and appliances). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3B4D9B" w14:textId="36D148C5" w:rsidR="00A7051D" w:rsidRDefault="009829FF" w:rsidP="00D70B26">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7B3B4D9B" w14:textId="36D148C5" w:rsidR="00A7051D" w:rsidRDefault="009829FF" w:rsidP="0065385B">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Staff must not accept a hand-back of the property if works remain incomplete or do not meet required standards. Clearly document any outstanding or unsatisfactory work and communicate this to the contractor for rectification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3D9294" w14:textId="1986F430" w:rsidR="008C4A90" w:rsidRDefault="008C4A90" w:rsidP="005D1B01">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc235799835"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Staff must not accept a hand-back of the property if works remain incomplete or do not meet required standards. Clearly document any outstanding or unsatisfactory work and communicate this to the contractor for rectification.</w:t>
-      </w:r>
+        <w:t>Tenancy Condition Reports</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="4A3D9294" w14:textId="1986F430" w:rsidR="008C4A90" w:rsidRDefault="008C4A90" w:rsidP="005D1B01">
-[...9 lines deleted...]
-    <w:p w14:paraId="45E8A146" w14:textId="77777777" w:rsidR="00D70B26" w:rsidRDefault="00D70B26">
+    <w:p w14:paraId="45E8A146" w14:textId="0DDDE0F9" w:rsidR="00D70B26" w:rsidRDefault="00D70B26">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0052359D">
         <w:t xml:space="preserve">Move-in Tenancy Condition Reports are a mandatory requirement in the sign-up process, as stipulated by the </w:t>
       </w:r>
       <w:r>
         <w:t>RTA</w:t>
       </w:r>
       <w:r w:rsidRPr="0052359D">
-        <w:t>. These reports must be completed by staff during the vacant unit handback or prior to reletting</w:t>
+        <w:t>. These reports must be completed by staff during the vacant unit handback or prior to re</w:t>
+      </w:r>
+      <w:r w:rsidR="00881DA6">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0052359D">
+        <w:t>letting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a property</w:t>
       </w:r>
       <w:r w:rsidRPr="0052359D">
         <w:t xml:space="preserve">. They </w:t>
       </w:r>
       <w:r>
         <w:t>support</w:t>
       </w:r>
       <w:r w:rsidRPr="0052359D">
         <w:t xml:space="preserve"> accurate documentation of the property's condition and help establish its state at the time of occupancy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FAD988" w14:textId="64158573" w:rsidR="002D73D3" w:rsidRDefault="00D70B26" w:rsidP="004E5895">
+    <w:p w14:paraId="036F44B4" w14:textId="77777777" w:rsidR="002D73D3" w:rsidRDefault="00D70B26" w:rsidP="004E5895">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:sectPr w:rsidR="002D73D3" w:rsidSect="00CF08C8">
-[...4 lines deleted...]
-        </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="002574C4">
         <w:t xml:space="preserve">For more information, refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="004E5895">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Tenancy Condition Reports Operational Guidelines</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004E5895">
-[...3 lines deleted...]
-        <w:t>ttps://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</w:t>
+      <w:r w:rsidR="006E7BA2">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidR="004E5895">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C723A6" w14:textId="5EBB9747" w:rsidR="00E636D6" w:rsidRDefault="00F22A90" w:rsidP="00F22A90">
+    <w:p w14:paraId="5FB87539" w14:textId="77777777" w:rsidR="00520604" w:rsidRDefault="00520604" w:rsidP="004E5895">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12FAD988" w14:textId="703F8148" w:rsidR="00520604" w:rsidRDefault="00520604" w:rsidP="004E5895">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:sectPr w:rsidR="00520604" w:rsidSect="00CF08C8">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1418" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
+          <w:cols w:space="340"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47DE5436" w14:textId="5E43ADEC" w:rsidR="00D6624D" w:rsidRDefault="00F22A90" w:rsidP="0065385B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Guide_to_Mandatory"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkStart w:id="27" w:name="_Guide_to_Mandatory"/>
+      <w:bookmarkStart w:id="28" w:name="_Guide_to_Vacant"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc235799836"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Guide to </w:t>
       </w:r>
       <w:r w:rsidR="00C57F93">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00E636D6">
         <w:t xml:space="preserve">acant </w:t>
       </w:r>
       <w:r w:rsidR="00C57F93">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00E636D6">
         <w:t xml:space="preserve">nit </w:t>
       </w:r>
       <w:r w:rsidR="00C57F93">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00E636D6">
         <w:t>hecks</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
-[...120 lines deleted...]
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="15168" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2405"/>
-        <w:gridCol w:w="12154"/>
+        <w:gridCol w:w="2694"/>
+        <w:gridCol w:w="12474"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003277F2" w14:paraId="7B66416C" w14:textId="77777777" w:rsidTr="003277F2">
+      <w:tr w:rsidR="003277F2" w14:paraId="7B66416C" w14:textId="77777777" w:rsidTr="006640AD">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2405" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="11943154" w14:textId="7995377E" w:rsidR="003277F2" w:rsidRDefault="003277F2" w:rsidP="003277F2">
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11943154" w14:textId="04B42BED" w:rsidR="003277F2" w:rsidRDefault="003277F2" w:rsidP="003277F2">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00E55FE0">
               <w:t xml:space="preserve">Property </w:t>
             </w:r>
             <w:r>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00E55FE0">
               <w:t>ddress</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:alias w:val="Property address"/>
             <w:tag w:val="Property address"/>
             <w:id w:val="114501981"/>
             <w:placeholder>
               <w:docPart w:val="11BF0955C08B4CD789BB1A22172EB8C8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="12154" w:type="dxa"/>
+                <w:tcW w:w="12474" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="7D3528AC" w14:textId="6C7EC5E5" w:rsidR="003277F2" w:rsidRDefault="003277F2" w:rsidP="003277F2">
+              <w:p w14:paraId="7D3528AC" w14:textId="79270AFD" w:rsidR="003277F2" w:rsidRDefault="003277F2" w:rsidP="003277F2">
                 <w:pPr>
                   <w:pStyle w:val="Body"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00EE0B3B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39DD3D94" w14:textId="1D094228" w:rsidR="003277F2" w:rsidRPr="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="00F17779">
+    <w:p w14:paraId="27095065" w14:textId="42D83031" w:rsidR="00D6624D" w:rsidRPr="00D6624D" w:rsidRDefault="00D6624D" w:rsidP="00D6624D">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
-      <w:r w:rsidRPr="009F0F50">
-        <w:t>Table 7: Minimum rental standard requirements</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="003B0BA8">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="008F08E6">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">acant unit </w:t>
+      </w:r>
+      <w:r w:rsidR="00C62ED4">
+        <w:t xml:space="preserve">checks </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="5207" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2405"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1153"/>
+        <w:gridCol w:w="2656"/>
+        <w:gridCol w:w="7490"/>
+        <w:gridCol w:w="1672"/>
+        <w:gridCol w:w="1672"/>
+        <w:gridCol w:w="1672"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BB4465" w14:paraId="1A1933BD" w14:textId="19DEE722" w:rsidTr="003277F2">
+      <w:tr w:rsidR="004C4DD7" w14:paraId="2785470F" w14:textId="77777777" w:rsidTr="00185A2B">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="826" w:type="pct"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="4AB8FA43" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRDefault="00BB4465">
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE6B9C2" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRPr="00C2327D" w:rsidRDefault="004C4DD7" w:rsidP="004C4DD7">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
-              <w:t>Category</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="3565B68E" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRDefault="00BB4465">
+              <w:t>Item category</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74714E6B" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRPr="00C2327D" w:rsidRDefault="004C4DD7" w:rsidP="004C4DD7">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
-              <w:t>Requirement</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="67A40751" w14:textId="6D42B44F" w:rsidR="00BB4465" w:rsidRDefault="00BB4465">
+              <w:t>Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39DA6452" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="004C4DD7">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
-              <w:t>Met</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="1755BD46" w14:textId="2C11EEAB" w:rsidR="00BB4465" w:rsidRDefault="00BB4465">
+              <w:t>Inspected</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A47649A" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="004C4DD7">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Not </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>Work required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FEB0E02" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="004C4DD7">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
             <w:r>
-              <w:t>et</w:t>
+              <w:t>Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB4465" w14:paraId="728EC118" w14:textId="4F4AE991" w:rsidTr="001443A8">
-[...4 lines deleted...]
-          <w:p w14:paraId="53E29E72" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
+      <w:tr w:rsidR="004C4DD7" w14:paraId="64201AEF" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F03C651" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRPr="006A3B01" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="003170FB">
-[...8 lines deleted...]
-          <w:p w14:paraId="5CD547AB" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRDefault="00BB4465">
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">Bathroom facilities </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(Minimum rental standard)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EDBF04A" w14:textId="119DD566" w:rsidR="004C4DD7" w:rsidRPr="006A3B01" w:rsidDel="00DA0D80" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="003170FB">
-[...41 lines deleted...]
-              <w:t>Showers must have a shower head with a 3-star water efficiency rating. If this is not possible due to the property’s age, a 1- or 2-star rating is acceptable.</w:t>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">Check that the </w:t>
+            </w:r>
+            <w:r w:rsidR="005C7777" w:rsidRPr="006A3B01">
+              <w:t>bathr</w:t>
+            </w:r>
+            <w:r w:rsidR="007819F5" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">oom/s has a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">washbasin and the shower or bath are connected to a </w:t>
+            </w:r>
+            <w:r w:rsidR="003C1A23" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">steady </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t>supply of hot and cold water.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-1780174055"/>
+            <w:id w:val="-1888491810"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="397" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="5C7F156C" w14:textId="4BC31FA2" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="269DF8B6" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-1676955546"/>
+            <w:id w:val="1333952057"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="396" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="07EF2FED" w14:textId="3069F692" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
-[...201 lines deleted...]
-              <w:p w14:paraId="6498C5C6" w14:textId="227B5A07" w:rsidR="003B2E31" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="155B2FF1" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="1699049304"/>
+            <w:id w:val="-1143813095"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="396" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="08663783" w14:textId="36367626" w:rsidR="003B2E31" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="664AF183" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB4465" w14:paraId="273A421B" w14:textId="546C614C" w:rsidTr="001443A8">
-[...4 lines deleted...]
-          <w:p w14:paraId="24CE0E3C" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
+      <w:tr w:rsidR="004C4DD7" w14:paraId="1DC773B0" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3796F8A4" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRPr="006A3B01" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="003170FB">
-[...8 lines deleted...]
-          <w:p w14:paraId="1A3965B4" w14:textId="32839B01" w:rsidR="009E3BDC" w:rsidRDefault="009E3BDC" w:rsidP="004A408B">
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">Locks </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(Minimum rental standard)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35CD710A" w14:textId="31385F10" w:rsidR="004C4DD7" w:rsidRPr="006A3B01" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="009E3BDC">
-[...52 lines deleted...]
-              <w:t>a ducted heating or hydronic heating system with an outlet in the main living area</w:t>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">Check that all external entry doors have </w:t>
+            </w:r>
+            <w:r w:rsidR="003C1A23" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">working </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">deadlocks </w:t>
+            </w:r>
+            <w:r w:rsidR="003C1A23" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">that </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">lock with a key from the outside and open easily </w:t>
+            </w:r>
+            <w:r w:rsidR="003C1A23" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">from the inside </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t>without a key.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="1682318953"/>
+            <w:id w:val="704752723"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="397" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="0E1F62CE" w14:textId="47D19935" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="25764EB9" w14:textId="77064FBA" w:rsidR="004C4DD7" w:rsidRDefault="00511AE6" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-595018877"/>
+            <w:id w:val="1205218772"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="396" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="5CDD901A" w14:textId="3955F1F9" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
-[...235 lines deleted...]
-              <w:p w14:paraId="5220C487" w14:textId="6A7D3D9D" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="46B6CAA0" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="1277212027"/>
+            <w:id w:val="1707755889"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="396" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="5B6B2291" w14:textId="61B194E3" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="6D883789" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB4465" w14:paraId="48B52EE2" w14:textId="381A0272" w:rsidTr="001443A8">
-[...4 lines deleted...]
-          <w:p w14:paraId="60AB0ED6" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
+      <w:tr w:rsidR="004C4DD7" w14:paraId="59F345F5" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07ADF697" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRPr="006A3B01" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="003170FB">
-[...8 lines deleted...]
-          <w:p w14:paraId="1D650D1F" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">Toilets </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(Minimum rental standard)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D9B58E" w14:textId="5E6BC3DB" w:rsidR="004C4DD7" w:rsidRPr="006A3B01" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="003170FB">
-              <w:t>If the property has a laundry, it must be connected to a reasonable supply of hot and cold water.</w:t>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">Check that the toilet flushes </w:t>
+            </w:r>
+            <w:r w:rsidR="000E71BA" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">properly, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">connects to a </w:t>
+            </w:r>
+            <w:r w:rsidR="000E71BA" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">working </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">waste system and </w:t>
+            </w:r>
+            <w:r w:rsidR="000E71BA" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">is located in a suitable, separate </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t>room.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-380478683"/>
+            <w:id w:val="1957602010"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="397" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="46A1A2E5" w14:textId="7ACDFAC7" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="3616D2FE" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-1774931486"/>
+            <w:id w:val="-339469132"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="396" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="58DCAD39" w14:textId="447F9591" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
-[...99 lines deleted...]
-              <w:p w14:paraId="24624694" w14:textId="24C3BFAD" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="24A91BEA" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="154809290"/>
+            <w:id w:val="-2111116537"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="396" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="651D5A1D" w14:textId="0DA175CA" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="06A097FC" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB4465" w14:paraId="3DA44FC9" w14:textId="3216EC9E" w:rsidTr="001443A8">
-[...4 lines deleted...]
-          <w:p w14:paraId="36D2178A" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
+      <w:tr w:rsidR="004C4DD7" w14:paraId="0753A75D" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E6D50F" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRPr="006A3B01" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="003170FB">
-[...8 lines deleted...]
-          <w:p w14:paraId="08D755EF" w14:textId="77777777" w:rsidR="000D3C5B" w:rsidRDefault="000D3C5B" w:rsidP="000D3C5B">
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">Kitchen facilities </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(Minimum rental standard)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F888527" w14:textId="7D12035A" w:rsidR="004C4DD7" w:rsidRPr="006A3B01" w:rsidDel="00DA0D80" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r>
-[...124 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">Check that the kitchen has a food preparation area, a sink with </w:t>
+            </w:r>
+            <w:r w:rsidR="007F2099" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">running </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">water, a stovetop with </w:t>
+            </w:r>
+            <w:r w:rsidR="007F2099" w:rsidRPr="006A3B01">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="009F40B2" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">t least 2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">working burners and a </w:t>
+            </w:r>
+            <w:r w:rsidR="009F40B2" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">working oven if one is provided. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="207691813"/>
+            <w:id w:val="-1732682198"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="397" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="0006EC48" w14:textId="346A163F" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="736907CD" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-909687600"/>
+            <w:id w:val="-1007825869"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="396" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="34803A52" w14:textId="177FB1FC" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
-[...62 lines deleted...]
-              <w:p w14:paraId="24CFCE90" w14:textId="663EBBF0" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="1F5D2D20" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="528070751"/>
+            <w:id w:val="722801897"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="396" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="58F527C7" w14:textId="39120A0F" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="5498DC98" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB4465" w14:paraId="78D26ED0" w14:textId="5003EBA9" w:rsidTr="001443A8">
-[...4 lines deleted...]
-          <w:p w14:paraId="42FC37BF" w14:textId="60592D36" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
+      <w:tr w:rsidR="004C4DD7" w14:paraId="458E4123" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F483CBB" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRPr="006A3B01" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="003170FB">
-[...14 lines deleted...]
-          <w:p w14:paraId="60F38216" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">Laundry facilities </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(Minimum rental standard)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="014E9047" w14:textId="45FBC28E" w:rsidR="004C4DD7" w:rsidRPr="006A3B01" w:rsidDel="00DA0D80" w:rsidRDefault="00BA35F4" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="003170FB">
-              <w:t>The property must be structurally sound and weatherproof.</w:t>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t>If a laundry is provided, c</w:t>
+            </w:r>
+            <w:r w:rsidR="004C4DD7" w:rsidRPr="006A3B01">
+              <w:t>heck that the</w:t>
+            </w:r>
+            <w:r w:rsidR="002C7999" w:rsidRPr="006A3B01">
+              <w:t>re is a working wash trough or washing machine taps with hot and cold water.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="137464022"/>
+            <w:id w:val="468630368"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="397" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="1292929C" w14:textId="2C9DBF14" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="001B26A4" w:rsidP="00746D30">
+              <w:p w14:paraId="3E01AC11" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="2096203158"/>
+            <w:id w:val="-1020550822"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="396" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="4174A197" w14:textId="1CDD47A6" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
-[...56 lines deleted...]
-              <w:p w14:paraId="09F635A3" w14:textId="6537AB73" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="6132CB76" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="1198664154"/>
+            <w:id w:val="1227108102"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="396" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="5706D6D2" w14:textId="73B5478B" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="74B45783" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB4465" w14:paraId="215C41AE" w14:textId="3C6C2290" w:rsidTr="001443A8">
-[...4 lines deleted...]
-          <w:p w14:paraId="4FF8542C" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
+      <w:tr w:rsidR="004C4DD7" w14:paraId="0CACB3F0" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D65C1FD" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRPr="006A3B01" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="003170FB">
-[...8 lines deleted...]
-          <w:p w14:paraId="04C1FEE5" w14:textId="4A63DB61" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">Structural soundness </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(Minimum rental standard)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D004CA" w14:textId="3F906C44" w:rsidR="004C4DD7" w:rsidRPr="006A3B01" w:rsidDel="00DA0D80" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="003170FB">
-[...17 lines deleted...]
-              <w:t>resources</w:t>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t>Check walls and floors for noticeable slope</w:t>
+            </w:r>
+            <w:r w:rsidR="00C62D79" w:rsidRPr="006A3B01">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve"> or cracks and gaps </w:t>
+            </w:r>
+            <w:r w:rsidR="00257828" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">wider </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t>than 10</w:t>
+            </w:r>
+            <w:r w:rsidR="00257828" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve"> millimetres</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve"> wide.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="420232882"/>
+            <w:id w:val="1571074369"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="397" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="1D530F49" w14:textId="4B602146" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="1E549938" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-2083365683"/>
+            <w:id w:val="1624189766"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="396" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="1B76B3D9" w14:textId="3F2BBD04" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
-[...68 lines deleted...]
-              <w:p w14:paraId="7FC634FA" w14:textId="416AE5B2" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="2E86B909" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="600463280"/>
+            <w:id w:val="2015029964"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="396" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="736B661F" w14:textId="3CFAAD03" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="017550E3" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB4465" w14:paraId="4AEA809D" w14:textId="7A39B569" w:rsidTr="001443A8">
-[...4 lines deleted...]
-          <w:p w14:paraId="1635FCE6" w14:textId="29CEF1F7" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
+      <w:tr w:rsidR="004C4DD7" w14:paraId="1081F095" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="587FBCC1" w14:textId="1111EA62" w:rsidR="004C4DD7" w:rsidRPr="006A3B01" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="003170FB">
-[...14 lines deleted...]
-          <w:p w14:paraId="3033B66F" w14:textId="5676C667" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
+            <w:r w:rsidRPr="006A3B01">
+              <w:t>Mould</w:t>
+            </w:r>
+            <w:r w:rsidR="000B01F3">
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">damp </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(Minimum rental standard)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="377910CB" w14:textId="2D355CF9" w:rsidR="004C4DD7" w:rsidRPr="006A3B01" w:rsidDel="00DA0D80" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="003170FB">
-[...30 lines deleted...]
-              <w:t>curtain and blind safety kit.</w:t>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">Check for visible mould or damp caused by </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6B09" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">building or water </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">issues, including </w:t>
+            </w:r>
+            <w:r w:rsidR="006B0F7C" w:rsidRPr="006A3B01">
+              <w:t>stains or damage</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6B09" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve"> on ceilings, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t>walls, floors, coverings, and cupboards.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-275259445"/>
+            <w:id w:val="-212584319"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="397" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="6AB9E1D3" w14:textId="6406BCCE" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="3A860148" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-485784950"/>
+            <w:id w:val="-1098557991"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="396" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="12F16A9E" w14:textId="19A66851" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
-[...56 lines deleted...]
-              <w:p w14:paraId="7D1CD24D" w14:textId="3510B72B" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="41EBF036" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-1164005471"/>
+            <w:id w:val="-1066878302"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="396" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="10A123F6" w14:textId="0685AC16" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="136B2548" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-    </w:tbl>
-[...187 lines deleted...]
-          <w:p w14:paraId="75885889" w14:textId="4DD7F050" w:rsidR="004E2751" w:rsidRDefault="004E2751" w:rsidP="000D017C">
+      <w:tr w:rsidR="004C4DD7" w14:paraId="6CAC7A14" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F74B29" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRPr="006A3B01" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-            <w:r w:rsidR="00E55FE0">
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">Electrical and switchboard safety </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(Minimum rental standard)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="210B453B" w14:textId="5B6AE0EB" w:rsidR="004C4DD7" w:rsidRPr="006A3B01" w:rsidDel="00DA0D80" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t>Check that there is no exposed wiring anywhere on the property and</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD391B" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve"> that the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t>main switchboard is modern with flip-switch</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB4515" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve"> style</w:t>
+            </w:r>
+            <w:r w:rsidR="007E390A" w:rsidRPr="006A3B01">
               <w:t>d</w:t>
             </w:r>
-            <w:r>
-[...50 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidR="00CB4515" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">circuit breakers and </w:t>
+            </w:r>
+            <w:r w:rsidR="007E390A" w:rsidRPr="006A3B01">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">residual current device (RVD) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t>safety switches</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0EFD" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t>rather than old ceramic pull-out fuses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="1718468680"/>
+            <w:id w:val="-923106735"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="439" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="6FC32FC7" w14:textId="63D21591" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="486B9A09" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-474673402"/>
+            <w:id w:val="-1299063891"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="376" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="4D3DADD7" w14:textId="0D925177" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="63012E8C" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-701007997"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3F63A48D" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w14:paraId="71F16ABA" w14:textId="774C6454" w:rsidTr="009F0F50">
-[...4 lines deleted...]
-          <w:p w14:paraId="658906F1" w14:textId="1BCBC586" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="004E2751" w:rsidP="004E2751">
+      <w:tr w:rsidR="004C4DD7" w14:paraId="5B565814" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD44EB2" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRPr="006A3B01" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="74C638FB" w14:textId="6B5CE34E" w:rsidR="004E2751" w:rsidRDefault="004E2751" w:rsidP="004E2751">
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">Ventilation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(Minimum rental standard)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EDBDF32" w14:textId="78B6B998" w:rsidR="004C4DD7" w:rsidRPr="006A3B01" w:rsidDel="00DA0D80" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00F22A90">
-[...8 lines deleted...]
-          <w:p w14:paraId="7384F648" w14:textId="658C2867" w:rsidR="004E2751" w:rsidRPr="007527ED" w:rsidRDefault="00A12243" w:rsidP="004E2751">
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">Check that habitable rooms, bathrooms, toilets, and laundries have ventilation </w:t>
+            </w:r>
+            <w:r w:rsidR="0037609D" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">through an </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">openable window, an external door, or a </w:t>
+            </w:r>
+            <w:r w:rsidR="005F6855" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">working </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t>exhaust fan.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1514134102"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="540E8DE1" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1001090661"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4D65CF5F" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="2041083666"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="55D15929" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="004C4DD7" w14:paraId="6EA97E90" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7DDD78" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRPr="006A3B01" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-        </w:tc>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">Windows </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(Minimum rental standard)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A61524" w14:textId="03FCEC3A" w:rsidR="004C4DD7" w:rsidRPr="006A3B01" w:rsidDel="00DA0D80" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">Check that all external windows designed to open </w:t>
+            </w:r>
+            <w:r w:rsidR="005F6855" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">have working </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t>latch</w:t>
+            </w:r>
+            <w:r w:rsidR="005F6855" w:rsidRPr="006A3B01">
+              <w:t>es</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t>, lock</w:t>
+            </w:r>
+            <w:r w:rsidR="005F6855" w:rsidRPr="006A3B01">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">, or security </w:t>
+            </w:r>
+            <w:r w:rsidR="005F6855" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">fittings </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t>to keep the property secure.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1958593025"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2385EA09" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-144054281"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="63701A95" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1608616475"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5EB8B2A0" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="004C4DD7" w14:paraId="5F45C548" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77693D5D" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRPr="006A3B01" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">Lighting </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(Minimum rental standard)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B641E16" w14:textId="043BE382" w:rsidR="004C4DD7" w:rsidRPr="006A3B01" w:rsidDel="00DA0D80" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">Check that all rooms, corridors, and hallways have </w:t>
+            </w:r>
+            <w:r w:rsidR="0074454B" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">working </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t>artificial light</w:t>
+            </w:r>
+            <w:r w:rsidR="0074454B" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">s </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">for night-time and access to natural light during </w:t>
+            </w:r>
+            <w:r w:rsidR="005D7F37" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t>day.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="86974275"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="6AE2EADC" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-2104018322"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="439" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="704D8B25" w14:textId="6DD442CF" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="1E58F4F5" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="103242615"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="376" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="48B1E27A" w14:textId="1D657BC1" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="55BA185F" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009F0F50" w14:paraId="1736F931" w14:textId="6B4A34D0" w:rsidTr="009F0F50">
-[...4 lines deleted...]
-          <w:p w14:paraId="21058BCA" w14:textId="6517BBBB" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+      <w:tr w:rsidR="004C4DD7" w14:paraId="71463C15" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12AE5405" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRPr="006A3B01" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="001A5187">
-[...8 lines deleted...]
-          <w:p w14:paraId="3B4401E7" w14:textId="54DC430F" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">Heating </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(Minimum rental standard)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D9F6C5" w14:textId="1CCBC246" w:rsidR="004C4DD7" w:rsidRPr="006A3B01" w:rsidDel="00DA0D80" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r>
-[...19 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">Check that </w:t>
+            </w:r>
+            <w:r w:rsidR="005D7F37" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">there is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">a fixed heater in the main living area, </w:t>
+            </w:r>
+            <w:r w:rsidR="00193ED0" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">that it turns on, runs </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">without unusual noises or </w:t>
+            </w:r>
+            <w:r w:rsidR="00193ED0" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve">smells </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t>and shows no visible damage to the unit</w:t>
+            </w:r>
+            <w:r w:rsidR="00056506" w:rsidRPr="006A3B01">
+              <w:t xml:space="preserve"> or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3B01">
+              <w:t>control.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-1299063891"/>
+            <w:id w:val="1716696202"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="439" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="4F81763E" w14:textId="6FA6BFE3" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+              <w:p w14:paraId="78DCAAD2" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-701007997"/>
+            <w:id w:val="1980024624"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="376" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="18D90F3E" w14:textId="17431115" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
-[...78 lines deleted...]
-              <w:p w14:paraId="461C1D23" w14:textId="4DF0A9E3" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+              <w:p w14:paraId="44923087" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="1231342943"/>
+            <w:id w:val="-554781081"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="376" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="2C34BC88" w14:textId="0668A87B" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+              <w:p w14:paraId="375C76CC" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009F0F50" w14:paraId="1D271432" w14:textId="7E317901" w:rsidTr="009F0F50">
-[...4 lines deleted...]
-          <w:p w14:paraId="649C150F" w14:textId="73F691CA" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+      <w:tr w:rsidR="004C4DD7" w14:paraId="7BA98BA3" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7BF8E0" w14:textId="2022B1BA" w:rsidR="004C4DD7" w:rsidRPr="0055096B" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="001A5187">
-[...8 lines deleted...]
-          <w:p w14:paraId="52E0D02B" w14:textId="17E9E875" w:rsidR="009F0F50" w:rsidRPr="007527ED" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+            <w:r w:rsidRPr="0055096B">
+              <w:t>Window coverings</w:t>
+            </w:r>
+            <w:r w:rsidR="00263756" w:rsidRPr="0055096B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0055096B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>(Minimum rental standard)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65077DF8" w14:textId="4253095E" w:rsidR="004C4DD7" w:rsidDel="00DA0D80" w:rsidRDefault="00263756" w:rsidP="0067799E">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00263756">
+              <w:t>Check that all bedroom and living room windows have curtains or blinds. They must block light and provide privacy from the outside.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1286233941"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="6B786FB4" w14:textId="601E7CD1" w:rsidR="004C4DD7" w:rsidRDefault="00B411B3" w:rsidP="0067799E">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-2071341153"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="066239B7" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1402791964"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="014CD58F" w14:textId="77777777" w:rsidR="004C4DD7" w:rsidRDefault="004C4DD7" w:rsidP="0067799E">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="000B01F3" w14:paraId="2A9A9BD4" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B18D9EA" w14:textId="5DC973D0" w:rsidR="000B01F3" w:rsidRPr="0055096B" w:rsidRDefault="000B01F3" w:rsidP="000B01F3">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0055096B">
+              <w:t xml:space="preserve">Window covering anchors </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0055096B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>(Minimum rental standard)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="636CC996" w14:textId="6CE0F53D" w:rsidR="000B01F3" w:rsidRPr="00B17871" w:rsidRDefault="000B01F3" w:rsidP="000B01F3">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00263756">
+              <w:t>Check that any corded blinds or curtains have a safety anchor. The anchor must be fixed at least 1.6 metres above the floor to keep children safe.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1328008961"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5F7E68B1" w14:textId="20518946" w:rsidR="000B01F3" w:rsidRDefault="000B01F3" w:rsidP="000B01F3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1121294699"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0F83290B" w14:textId="470FB257" w:rsidR="000B01F3" w:rsidRDefault="000B01F3" w:rsidP="000B01F3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-874149707"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="35CA3D33" w14:textId="4039A174" w:rsidR="000B01F3" w:rsidRDefault="000B01F3" w:rsidP="000B01F3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00B411B3" w14:paraId="4A7363DB" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E0205C" w14:textId="65DABBFF" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0055096B">
+              <w:t xml:space="preserve">Rubbish and recycling bins </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0055096B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>(Minimum rental standard)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4652A0" w14:textId="259524DD" w:rsidR="00B411B3" w:rsidRPr="00B17871" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00570EE4">
+              <w:t>Check that the property has matching rubbish and recycling bins</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. They must be </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00570EE4">
+              <w:t>council-approved, in good</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> working condition, and used only by the property</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00570EE4">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-765152626"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="73DC787F" w14:textId="0929A850" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1623728780"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="6C079F10" w14:textId="523064BA" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1520928396"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7B6E1D9F" w14:textId="16DF90F7" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00B411B3" w14:paraId="1AE1E204" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="325EF15D" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Security screen doors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5E599E" w14:textId="64F2EEDE" w:rsidR="00B411B3" w:rsidRPr="002910FC" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Check that security screens are fitted to all external doors where required and that they open and close properly.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1450308409"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="61A1049F" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1969340477"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="793B3C46" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1690260983"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="70843493" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00B411B3" w14:paraId="04DE2999" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A87B9B" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRPr="00F22A90" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Hot water system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="159ED4CB" w14:textId="4550750E" w:rsidR="009F0F50" w:rsidRPr="007527ED" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="689AE670" w14:textId="1C1470E5" w:rsidR="00B411B3" w:rsidDel="00DA0D80" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
+            <w:r w:rsidRPr="00A75B50">
+              <w:t xml:space="preserve">Check for leaks, pooling, or dripping around the water heater, and check that hot water is available at all taps at a </w:t>
+            </w:r>
             <w:r>
-              <w:t xml:space="preserve">There must not be any </w:t>
-[...11 lines deleted...]
-        </w:tc>
+              <w:t xml:space="preserve">steady </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A75B50">
+              <w:t>temperature.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1361856551"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="19873D91" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-265849177"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="439" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="12F6DCC9" w14:textId="246431FA" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+              <w:p w14:paraId="7451A636" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1706759535"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="376" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="4AFC2621" w14:textId="4E5272EA" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+              <w:p w14:paraId="7B624AD8" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009F0F50" w14:paraId="10AB585B" w14:textId="5AE3AFEC" w:rsidTr="009F0F50">
-[...17 lines deleted...]
-          <w:p w14:paraId="178CB618" w14:textId="018B7E1A" w:rsidR="009F0F50" w:rsidRPr="003B2E31" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+      <w:tr w:rsidR="00B411B3" w14:paraId="6459435A" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59EE8010" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003B2E31">
               <w:t xml:space="preserve">Smoke </w:t>
             </w:r>
             <w:r>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2E31">
               <w:t>larms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0C326926" w14:textId="4D3A0C21" w:rsidR="009F0F50" w:rsidRPr="003B2E31" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6544CA65" w14:textId="705CB5FA" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
+            <w:r w:rsidRPr="00CB74CF">
+              <w:t xml:space="preserve">Check that smoke alarms are </w:t>
+            </w:r>
             <w:r>
-              <w:t>S</w:t>
-[...10 lines deleted...]
-            <w:r>
+              <w:t>installed and test them using the test button to confirm they work</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB74CF">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-693383962"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1B1581AD" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="118501888"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="439" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="5536520E" w14:textId="1F59DF7E" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+              <w:p w14:paraId="231C7C6D" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1903091345"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="376" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="6BE0C913" w14:textId="55DF9FF8" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+              <w:p w14:paraId="16DE2C61" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009F0F50" w14:paraId="08A8D037" w14:textId="298EBDAA" w:rsidTr="009F0F50">
-[...4 lines deleted...]
-          <w:p w14:paraId="1869549B" w14:textId="27C75862" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+      <w:tr w:rsidR="00B411B3" w14:paraId="0733D80E" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F79C3CA" w14:textId="63D8C686" w:rsidR="00B411B3" w:rsidRPr="000D017C" w:rsidRDefault="006C4C5D" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="001A5187">
-[...8 lines deleted...]
-          <w:p w14:paraId="1BDF84F8" w14:textId="1006F2FB" w:rsidR="009F0F50" w:rsidRPr="003B2E31" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+            <w:r>
+              <w:t xml:space="preserve">Floor </w:t>
+            </w:r>
+            <w:r w:rsidR="00B411B3">
+              <w:t>coverings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D58EC09" w14:textId="08D339B5" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B00D8">
+              <w:t>Check that internal floor coverings are secure, and free from loose edges or physical trip hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="171315839"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2763CBF8" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-293521084"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3A94B380" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="847902843"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="75B6F722" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00B411B3" w:rsidDel="00E95EA2" w14:paraId="3467FDC5" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF43892" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRPr="000D017C" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000D017C">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Tap </w:t>
+            </w:r>
+            <w:r>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D017C">
+              <w:t>unctionality</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="362B2EAD" w14:textId="56155CC5" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00634AB5">
+              <w:t xml:space="preserve">Check that all taps </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">turn on and off </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00634AB5">
+              <w:t xml:space="preserve">without dripping and provide </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">steady </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00634AB5">
+              <w:t>water pressure.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-204491237"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="31AA8395" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="6028513"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7586B1B5" w14:textId="77777777" w:rsidR="00B411B3" w:rsidDel="00E95EA2" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-403145699"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4B5C7101" w14:textId="77777777" w:rsidR="00B411B3" w:rsidDel="00E95EA2" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00B411B3" w14:paraId="7294C649" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="147F3035" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRPr="000D017C" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F93FC4">
+              <w:t xml:space="preserve">Pest </w:t>
+            </w:r>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F93FC4">
+              <w:t>nfestation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E691939" w14:textId="6B5915E5" w:rsidR="00B411B3" w:rsidRPr="00634AB5" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B53F4A">
+              <w:t xml:space="preserve">Check for signs of pests or damage, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">such as </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B53F4A">
+              <w:t>mud tunnels on walls, hollow or brittle timber, small dark droppings in cupboards</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> or accumulated </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B53F4A">
+              <w:t>animal waste.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="2144385747"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="50F993D8" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-438989568"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="11A9B44A" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-400595888"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="36764729" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00B411B3" w14:paraId="4134F480" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5087C8EB" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRPr="00F93FC4" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007527ED">
+              <w:t xml:space="preserve">Appliances </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0433B684" w14:textId="1036D5A3" w:rsidR="00B411B3" w:rsidRPr="00B53F4A" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00366B3C">
+              <w:t xml:space="preserve">Check that all </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">supplied </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00366B3C">
+              <w:t xml:space="preserve">appliances </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">turn </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00366B3C">
+              <w:t xml:space="preserve">on, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">run </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00366B3C">
+              <w:t xml:space="preserve">without unusual noises or </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">smells </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00366B3C">
+              <w:t>and show no visible exterior damage.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1364866048"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4EEDA2F2" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="98994522"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0D90F236" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1231342943"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0CA8C25C" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00B411B3" w14:paraId="3D7FFFC4" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2794AB5E" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRPr="007527ED" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003B2E31">
               <w:t xml:space="preserve">Carbon </w:t>
             </w:r>
             <w:r>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2E31">
               <w:t xml:space="preserve">onoxide </w:t>
             </w:r>
             <w:r>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2E31">
               <w:t>larms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="68FCDC95" w14:textId="3C00944B" w:rsidR="009F0F50" w:rsidRPr="003B2E31" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7EF8F6" w14:textId="3853FD7D" w:rsidR="00B411B3" w:rsidRPr="00366B3C" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="003B2E31">
-[...3 lines deleted...]
-        </w:tc>
+            <w:r>
+              <w:t xml:space="preserve">If carbon </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0030618D">
+              <w:t xml:space="preserve">monoxide alarms are </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">required, check that they are installed and test them using the test button to confirm they work. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1769121346"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5B21B79A" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-32498014"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="439" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="58E2B473" w14:textId="4162763E" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+              <w:p w14:paraId="378D7EAA" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-222454288"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="376" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="640EDBA0" w14:textId="2EE4C2F6" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+              <w:p w14:paraId="4A4112EE" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009F0F50" w14:paraId="4AC0177C" w14:textId="290C8429" w:rsidTr="009F0F50">
-[...4 lines deleted...]
-          <w:p w14:paraId="3A2A5A88" w14:textId="25966F63" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+      <w:tr w:rsidR="00B411B3" w14:paraId="408C6FD2" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7283CABB" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRPr="003B2E31" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-            </w:pPr>
-[...14 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve">Telephone </w:t>
             </w:r>
             <w:r>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve">ine </w:t>
             </w:r>
             <w:r>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve"> NBN </w:t>
             </w:r>
             <w:r>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t>onnection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7B6C523E" w14:textId="59F002AD" w:rsidR="009F0F50" w:rsidRPr="002B1FFD" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4505618B" w14:textId="06CE33EF" w:rsidR="00B411B3" w:rsidRPr="0030618D" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:tabs>
-[...8 lines deleted...]
-            </w:r>
+            </w:pPr>
             <w:r>
-              <w:t>a</w:t>
-[...17 lines deleted...]
-        </w:tc>
+              <w:t>Where required, c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894BB8">
+              <w:t>heck that a telephone line and National Broadband Network (NBN) connection are present.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="632064832"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7A7BE3D7" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="842046577"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="439" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="60A3591D" w14:textId="7CA9952E" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+              <w:p w14:paraId="7DE0A0D8" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="563693857"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="376" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="6036D61C" w14:textId="679E9DF0" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+              <w:p w14:paraId="2D87747B" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009F0F50" w14:paraId="4C8F7AC4" w14:textId="32C0D95F" w:rsidTr="009F0F50">
-[...4 lines deleted...]
-          <w:p w14:paraId="350FD042" w14:textId="173BDCE5" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+      <w:tr w:rsidR="00B411B3" w14:paraId="1AA42718" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66AA9CA9" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRPr="000D017C" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="001A5187">
-[...14 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="000D017C">
-              <w:t xml:space="preserve">Signs of </w:t>
+              <w:t>Non-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D017C">
+              <w:t xml:space="preserve">tandard </w:t>
             </w:r>
             <w:r>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
-              <w:t>ould/</w:t>
+              <w:t xml:space="preserve">odifications </w:t>
             </w:r>
             <w:r>
-              <w:t>d</w:t>
+              <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
-              <w:t>ampness</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="5890437C" w14:textId="5F12E6BF" w:rsidR="009F0F50" w:rsidRPr="002B1FFD" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+              <w:t>afety</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1943D324" w14:textId="31DB29DE" w:rsidR="00B411B3" w:rsidRPr="00894BB8" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>Check for visible signs of mould or damp caused by structural issues</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00271B75">
+              <w:t>Check for structures and fixtures</w:t>
             </w:r>
             <w:r>
-              <w:t>. L</w:t>
-[...2 lines deleted...]
-              <w:t>ook for water penetration signs in ceilings, walls, floors, coverings, and cupboards.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271B75">
+              <w:t>such as homemade shelving, temporary room dividers, non-standard door locks, or backyard structures</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271B75">
+              <w:t xml:space="preserve">that look unstable or </w:t>
+            </w:r>
+            <w:r>
+              <w:t>block walkways</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271B75">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-1774473506"/>
+            <w:id w:val="1504935787"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="439" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="5EC1D3C7" w14:textId="66C6C6B2" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+              <w:p w14:paraId="5A07D655" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-444462838"/>
-[...98 lines deleted...]
-          <w:sdtPr>
             <w:id w:val="-312493455"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="439" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="3C4C42CC" w14:textId="6B80136F" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+              <w:p w14:paraId="79B654F1" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1458369863"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="376" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="3A58BF3A" w14:textId="037DA4B7" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+              <w:p w14:paraId="62E58820" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009F0F50" w14:paraId="6616ADA1" w14:textId="79ACE6CA" w:rsidTr="009F0F50">
-[...4 lines deleted...]
-          <w:p w14:paraId="2D656BF6" w14:textId="088989F2" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+      <w:tr w:rsidR="00B411B3" w14:paraId="5154BDB1" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="267C73AD" w14:textId="6DB4D580" w:rsidR="00B411B3" w:rsidRPr="000D017C" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="001A5187">
-[...8 lines deleted...]
-          <w:p w14:paraId="26EB88F2" w14:textId="4C06FF16" w:rsidR="009F0F50" w:rsidRPr="000D017C" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+            <w:r w:rsidRPr="000D017C">
+              <w:t>Kitchen</w:t>
+            </w:r>
+            <w:r w:rsidR="004C6E48">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F5D0F">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D017C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D017C">
+              <w:t>upboards</w:t>
+            </w:r>
+            <w:r w:rsidR="004C6E48">
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D017C">
+              <w:t xml:space="preserve">rawer’s </w:t>
+            </w:r>
+            <w:r>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D017C">
+              <w:t>unctionality</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6E70EB" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRPr="00271B75" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="000D017C">
-[...31 lines deleted...]
-              <w:t>Ensure safety protocols are followed if found.</w:t>
+            <w:r w:rsidRPr="00634AB5">
+              <w:t>Check that all kitchen cupboards and drawers open and close easily and have handles fitted.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="206148075"/>
+            <w:id w:val="-2043042355"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="439" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="4F6FE191" w14:textId="22FFC28D" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+              <w:p w14:paraId="1AEE9C46" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-1850862447"/>
-[...587 lines deleted...]
-          <w:sdtPr>
             <w:id w:val="-2103864263"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="439" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="0308711F" w14:textId="4ECBE1D0" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="4EEDE60C" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-45840603"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="376" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="0B5F8550" w14:textId="7B3C74F5" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="179F322E" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w14:paraId="64F1F766" w14:textId="3348203D" w:rsidTr="009F0F50">
-[...17 lines deleted...]
-          <w:p w14:paraId="11976487" w14:textId="538F3A00" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="004E2751" w:rsidP="004E2751">
+      <w:tr w:rsidR="00B411B3" w14:paraId="44F3F5D1" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AFE04DF" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRPr="000D017C" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="007527ED">
               <w:t xml:space="preserve">Internal </w:t>
             </w:r>
-            <w:r w:rsidR="00E55FE0">
+            <w:r>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="007527ED">
               <w:t xml:space="preserve">oors with </w:t>
             </w:r>
-            <w:r w:rsidR="00E55FE0">
+            <w:r>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidRPr="007527ED">
               <w:t>ardware</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="77F83DDF" w14:textId="14132143" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="004E2751" w:rsidP="004E2751">
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E0DA31F" w14:textId="0833CCD7" w:rsidR="00B411B3" w:rsidRPr="00634AB5" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
+            <w:r w:rsidRPr="001D11BC">
+              <w:t xml:space="preserve">Check that all rooms have doors </w:t>
+            </w:r>
             <w:r>
-              <w:t>Check</w:t>
-[...5 lines deleted...]
-        </w:tc>
+              <w:t xml:space="preserve">with handles </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D11BC">
+              <w:t xml:space="preserve">and that internal doors do not have </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">unapproved </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D11BC">
+              <w:t>locks or latches fitted.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="96760091"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2C37BA60" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1296133059"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="439" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="7C315462" w14:textId="25E75844" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="70F5ADBE" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1851991253"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="376" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="7109A557" w14:textId="2351EC39" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="1C174D0F" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w14:paraId="0F07410A" w14:textId="2E70D7D6" w:rsidTr="009F0F50">
-[...17 lines deleted...]
-          <w:p w14:paraId="263EFA4D" w14:textId="778ADACF" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="004E2751" w:rsidP="004E2751">
+      <w:tr w:rsidR="00B411B3" w14:paraId="7C29CDC7" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2A23B2" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRPr="007527ED" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="007527ED">
               <w:t xml:space="preserve">Flywire </w:t>
             </w:r>
-            <w:r w:rsidR="00E55FE0">
+            <w:r>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="007527ED">
               <w:t>creens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="59151332" w14:textId="3B92533F" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="004E2751" w:rsidP="004E2751">
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11A85C87" w14:textId="19903163" w:rsidR="00B411B3" w:rsidRPr="001D11BC" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:tabs>
-[...2 lines deleted...]
-            </w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D64AF">
+              <w:t xml:space="preserve">Check that at least </w:t>
+            </w:r>
             <w:r>
-              <w:t>Check</w:t>
-[...5 lines deleted...]
-        </w:tc>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D64AF">
+              <w:t xml:space="preserve"> window in each room has a flywire screen fitted and </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">that screens are </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D64AF">
+              <w:t>in good repair.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1230608827"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="02F25A00" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-6910080"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="439" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="1A175248" w14:textId="41C4114E" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="267352E5" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="867259553"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="376" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="3A150562" w14:textId="06526AD2" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="313FEB12" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w14:paraId="28C6DD52" w14:textId="2DB53BD3" w:rsidTr="009F0F50">
-[...17 lines deleted...]
-          <w:p w14:paraId="7711BCA6" w14:textId="24FB89FB" w:rsidR="004E2751" w:rsidRPr="000D017C" w:rsidRDefault="004E2751" w:rsidP="004E2751">
+      <w:tr w:rsidR="00B411B3" w14:paraId="117D3F06" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC84CFE" w14:textId="7C34573E" w:rsidR="00B411B3" w:rsidRPr="007527ED" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve">Bathroom </w:t>
             </w:r>
-            <w:r w:rsidR="00E55FE0">
+            <w:r w:rsidR="004C6E48">
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
-              <w:t>upboards/</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00E55FE0">
+              <w:t>upboards</w:t>
+            </w:r>
+            <w:r w:rsidR="004C6E48">
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
-              <w:t>rawers</w:t>
-[...5 lines deleted...]
-            <w:r w:rsidR="00E55FE0">
+              <w:t xml:space="preserve">rawer’s </w:t>
+            </w:r>
+            <w:r>
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t>unctionality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7E7F3139" w14:textId="7FEED80E" w:rsidR="004E2751" w:rsidRDefault="004E2751" w:rsidP="004E2751">
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="213E964D" w14:textId="5EB7116A" w:rsidR="00B411B3" w:rsidRPr="002D64AF" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:tabs>
-[...2 lines deleted...]
-            </w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D64AF">
+              <w:t xml:space="preserve">Check that bathroom cupboards and drawers open and close </w:t>
+            </w:r>
             <w:r>
-              <w:t>Check</w:t>
-[...11 lines deleted...]
-        </w:tc>
+              <w:t xml:space="preserve">easily </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D64AF">
+              <w:t>and have handles fitted.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1580943353"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7918BC58" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="320009484"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="439" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="4DA6BD41" w14:textId="23820715" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="44FE7AE6" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1666396248"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="376" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="1CC4DCDB" w14:textId="5DD530E6" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="71BD9800" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w14:paraId="24119F56" w14:textId="475987D0" w:rsidTr="009F0F50">
-[...5 lines deleted...]
-          <w:p w14:paraId="4F2FA76D" w14:textId="301BD1DA" w:rsidR="004E2751" w:rsidRPr="000D017C" w:rsidRDefault="004E2751" w:rsidP="004E2751">
+      <w:tr w:rsidR="00B411B3" w14:paraId="12E89932" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CE788F2" w14:textId="6D7D1516" w:rsidR="00B411B3" w:rsidRPr="000D017C" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
+            <w:r>
+              <w:t>L</w:t>
+            </w:r>
             <w:r w:rsidRPr="00F93FC4">
-              <w:t>Yard/</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">etterbox </w:t>
+              <w:t>etterbox</w:t>
             </w:r>
             <w:r>
-              <w:t>and</w:t>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00F93FC4">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E55FE0">
+            <w:r>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00F93FC4">
-              <w:t>lothesline/</w:t>
-[...2 lines deleted...]
-              <w:t>s</w:t>
+              <w:t>lothesline</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> and s</w:t>
             </w:r>
             <w:r w:rsidRPr="00F93FC4">
               <w:t>hed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3B8C81B3" w14:textId="35D13B7B" w:rsidR="004E2751" w:rsidRDefault="004E2751" w:rsidP="004E2751">
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="297D757F" w14:textId="27A3DE64" w:rsidR="00B411B3" w:rsidRPr="002D64AF" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:tabs>
-[...7 lines deleted...]
-        </w:tc>
+            </w:pPr>
+            <w:r w:rsidRPr="005306D9">
+              <w:t xml:space="preserve">Check that the property has a </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">working </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005306D9">
+              <w:t>letterbox, clothesline, and garden shed or storage locker</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005306D9">
+              <w:t>if applicable.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1501318864"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4D114AD9" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-854416180"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="439" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="5FA0E5CA" w14:textId="10093DA2" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="2B714C23" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1782259833"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="376" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="50BC10A0" w14:textId="4D8E207B" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="3482A45F" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w14:paraId="34B46BF8" w14:textId="3973F639" w:rsidTr="009F0F50">
-[...15 lines deleted...]
-          <w:p w14:paraId="5802C5EF" w14:textId="5A459A0A" w:rsidR="004E2751" w:rsidRPr="000D017C" w:rsidRDefault="004E2751" w:rsidP="004E2751">
+      <w:tr w:rsidR="00B411B3" w14:paraId="62F652AB" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0049CDFD" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRPr="00F93FC4" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F93FC4">
               <w:t xml:space="preserve">Tree </w:t>
             </w:r>
-            <w:r w:rsidR="00E55FE0">
+            <w:r>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidR="00E55FE0" w:rsidRPr="00F93FC4">
-[...1 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00F93FC4">
-              <w:t xml:space="preserve"> to </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E55FE0">
+              <w:t xml:space="preserve">roximity to </w:t>
+            </w:r>
+            <w:r>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00F93FC4">
               <w:t xml:space="preserve">xternal </w:t>
             </w:r>
-            <w:r w:rsidR="00E55FE0">
+            <w:r>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidRPr="00F93FC4">
               <w:t>alls</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7D7057FC" w14:textId="12B8E83B" w:rsidR="004E2751" w:rsidRDefault="004E2751" w:rsidP="004E2751">
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A700694" w14:textId="336B3E16" w:rsidR="00B411B3" w:rsidRPr="005306D9" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:tabs>
-[...7 lines deleted...]
-        </w:tc>
+            </w:pPr>
+            <w:r w:rsidRPr="00A9011A">
+              <w:t xml:space="preserve">Check that no trees are within 1 metre of external brick walls and that trees or shrubs </w:t>
+            </w:r>
+            <w:r>
+              <w:t>do not block access or press on structures.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-416486810"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="26B920EE" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1056860298"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="439" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="5DA97C66" w14:textId="7675A488" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="2730FF10" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="879445916"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="376" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="30B9A9E5" w14:textId="40FB1573" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="1DB5CFEC" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w14:paraId="34AAE092" w14:textId="5DB79114" w:rsidTr="009F0F50">
-[...5 lines deleted...]
-          <w:p w14:paraId="43D7C301" w14:textId="77777777" w:rsidR="004E2751" w:rsidRPr="000D017C" w:rsidRDefault="004E2751" w:rsidP="004E2751">
+      <w:tr w:rsidR="00B411B3" w14:paraId="1E44D939" w14:textId="77777777" w:rsidTr="00185A2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ECE6455" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRPr="00F93FC4" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Swimming </w:t>
-[...2 lines deleted...]
-              <w:t>p</w:t>
+              <w:t>Swimming p</w:t>
             </w:r>
             <w:r w:rsidRPr="00F93FC4">
               <w:t>ool</w:t>
             </w:r>
             <w:r>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2434" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="67B148A2" w14:textId="73975677" w:rsidR="004E2751" w:rsidRDefault="004E2751" w:rsidP="004E2751">
+            <w:tcW w:w="7113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EEBCE2B" w14:textId="03BD0740" w:rsidR="00B411B3" w:rsidRPr="00A9011A" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:tabs>
-[...5 lines deleted...]
-            </w:r>
+            </w:pPr>
             <w:r>
-              <w:t>.</w:t>
-[...2 lines deleted...]
-        </w:tc>
+              <w:t>Check that there are no swimming pools or external spas present on the property.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="207847191"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1588" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="675137C9" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-152766489"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="439" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="52595E9C" w14:textId="5332DA69" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="001B290D" w:rsidP="00746D30">
+              <w:p w14:paraId="31D61713" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="675999024"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="376" w:type="pct"/>
+                <w:tcW w:w="1588" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="664592C4" w14:textId="5EE03A37" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
+              <w:p w14:paraId="7D4013CF" w14:textId="77777777" w:rsidR="00B411B3" w:rsidRDefault="00B411B3" w:rsidP="00B411B3">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C2875AC" w14:textId="77777777" w:rsidR="000C3115" w:rsidRDefault="000C3115" w:rsidP="00E6477B">
+    <w:p w14:paraId="43A174DE" w14:textId="7AA3A6F7" w:rsidR="00E96AFC" w:rsidRDefault="00A14865" w:rsidP="00E6477B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:sectPr w:rsidR="00F32010" w:rsidSect="00C66E1D">
+        <w:sectPr w:rsidR="00E96AFC" w:rsidSect="0065385B">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
-          <w:pgMar w:top="1304" w:right="851" w:bottom="1304" w:left="1418" w:header="680" w:footer="567" w:gutter="0"/>
+          <w:pgMar w:top="1304" w:right="1418" w:bottom="1304" w:left="851" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-99184509"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent/>
+      </w:sdt>
     </w:p>
-    <w:p w14:paraId="0AB0C0A6" w14:textId="4F460C33" w:rsidR="00C80900" w:rsidRPr="003161E0" w:rsidRDefault="00DD5274" w:rsidP="004B5ECD">
+    <w:p w14:paraId="0AB0C0A6" w14:textId="334552FD" w:rsidR="00C80900" w:rsidRPr="003161E0" w:rsidRDefault="00DD5274" w:rsidP="004B5ECD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc224119182"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235799837"/>
       <w:r w:rsidRPr="003161E0">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Vacant unit referrals to Asset Managemen</w:t>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="29"/>
+        <w:t xml:space="preserve">Vacant unit referrals to </w:t>
+      </w:r>
+      <w:r w:rsidR="00990074">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+        </w:rPr>
+        <w:t>Homes Victoria</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:p w14:paraId="39DB5FB2" w14:textId="77777777" w:rsidR="00C80900" w:rsidRPr="00DD5274" w:rsidRDefault="00C80900" w:rsidP="00DD5274">
-      <w:pPr>
+    <w:p w14:paraId="39DB5FB2" w14:textId="77777777" w:rsidR="00C80900" w:rsidRPr="00DD5274" w:rsidRDefault="00C80900" w:rsidP="00EB6CE2">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5274">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>When assessing a vacant property for escalation, staff must identify which works fall within local office responsibility and capacity, and which require involvement from</w:t>
       </w:r>
       <w:r w:rsidR="00DD5274" w:rsidRPr="00DD5274">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Homes Victoria’s Asset Management Branch. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5819859B" w14:textId="42CCE29B" w:rsidR="00C80900" w:rsidRPr="00DD5274" w:rsidRDefault="002F29FA" w:rsidP="006570A1">
+    <w:p w14:paraId="5819859B" w14:textId="19E1258D" w:rsidR="00C80900" w:rsidRPr="00DD5274" w:rsidRDefault="002F29FA" w:rsidP="006570A1">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The following tables outline the different types of works, clarify responsibility for each, and provide examples to assist in determining whether a referral is required. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C81675">
         <w:t>Staff must</w:t>
       </w:r>
       <w:r w:rsidR="004E3D24" w:rsidRPr="00C81675">
         <w:t xml:space="preserve"> also</w:t>
       </w:r>
       <w:r w:rsidRPr="00C81675">
         <w:t xml:space="preserve"> refer </w:t>
       </w:r>
       <w:r w:rsidRPr="00C81675">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF5789">
+      <w:r w:rsidR="00B73B66">
         <w:rPr>
-          <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
-[...2 lines deleted...]
-          <w:szCs w:val="27"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Referral_guide_and" w:history="1">
         <w:r w:rsidRPr="00DF5789">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Section 1</w:t>
         </w:r>
         <w:r w:rsidR="004B5ECD" w:rsidRPr="00DF5789">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>0</w:t>
         </w:r>
         <w:r w:rsidRPr="00DF5789">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Referral </w:t>
         </w:r>
         <w:r w:rsidR="00203CC3" w:rsidRPr="00DF5789">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>guide</w:t>
         </w:r>
         <w:r w:rsidRPr="00DF5789">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> and </w:t>
         </w:r>
         <w:r w:rsidR="00203CC3" w:rsidRPr="00DF5789">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>assessment</w:t>
         </w:r>
         <w:r w:rsidRPr="00DF5789">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> – Asset Management Branch</w:t>
         </w:r>
-        <w:r w:rsidRPr="00DF5789">
-[...8 lines deleted...]
-        </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00B73B66">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C81675">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>when determining responsibility and prior to submitting a referral.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D7C186" w14:textId="3EDFBC7D" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="17D7C186" w14:textId="3EDFBC7D" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00EB6CE2">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD5274">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
-          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="00BE25A2">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
-          <w:b/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD5274">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
-          <w:b/>
         </w:rPr>
         <w:t>: Capital works (Asset Management Branch responsibility)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="7025"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DD5274" w:rsidRPr="00DD5274" w14:paraId="3062F349" w14:textId="77777777" w:rsidTr="00396475">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B27EEBF" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
             <w:pPr>
@@ -14234,347 +14463,301 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD5274" w:rsidRPr="00DD5274" w14:paraId="59E5EF0F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F1C0F55" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="009F0F50" w:rsidRDefault="00DD5274" w:rsidP="00F17779">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F17779">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t>Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7025" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52852B96" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
-[...5 lines deleted...]
-              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="52852B96" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00EB6CE2">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD5274">
               <w:t xml:space="preserve">Significant repairs, upgrades or replacements that restore or improve the </w:t>
             </w:r>
             <w:r w:rsidRPr="00A94EE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t>long</w:t>
             </w:r>
             <w:r w:rsidRPr="00A94EE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:noBreakHyphen/>
               <w:t>term function</w:t>
             </w:r>
             <w:r w:rsidRPr="00A94EE8">
               <w:t xml:space="preserve"> of</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5274">
               <w:t xml:space="preserve"> the property. These works usually exceed the financial and operational capacity of local offices.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD5274" w:rsidRPr="00DD5274" w14:paraId="1D473610" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6510FCEC" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="009F0F50" w:rsidRDefault="00DD5274" w:rsidP="00F17779">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F17779">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t>Delivery pathways</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7025" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57C3C7D8" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00A94EE8" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
-[...5 lines deleted...]
-              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="57C3C7D8" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00A94EE8" w:rsidRDefault="00DD5274" w:rsidP="00EB6CE2">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00A94EE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t>Programmed capital works</w:t>
             </w:r>
             <w:r w:rsidRPr="00A94EE8">
               <w:t xml:space="preserve"> delivered annually by Homes Victoria. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CD688B5" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
-[...5 lines deleted...]
-              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="0CD688B5" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00EB6CE2">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00A94EE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t>Minor capital works</w:t>
             </w:r>
             <w:r w:rsidRPr="00A94EE8">
               <w:t xml:space="preserve"> delivered</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5274">
               <w:t xml:space="preserve"> locally under the Schedule of Rates (SOR) or as Not on Schedule (NOS) items.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD5274" w:rsidRPr="00DD5274" w14:paraId="04F6F66E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FF1C107" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="009F0F50" w:rsidRDefault="00DD5274" w:rsidP="00F17779">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F17779">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t>Examples of capital works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="088712BF" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
-[...5 lines deleted...]
-              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="088712BF" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00EB6CE2">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5274">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Structural repairs: </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5274">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t>major roof replacement, structural wall repairs, extensive flooring replacement.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40E6DDC3" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
-[...5 lines deleted...]
-              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="40E6DDC3" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00EB6CE2">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5274">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Compliance </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Compliance works: </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5274">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t>fire safety upgrades, asbestos removal, accessibility modifications.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73D65A67" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
-[...5 lines deleted...]
-              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="73D65A67" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00EB6CE2">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5274">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Extensive damage repairs:</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5274">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t xml:space="preserve"> fire</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5274">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="MS Mincho" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5274">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t>damaged properties, major vandalism repairs, methamphetamine/mould/pest contamination remediation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01571616" w14:textId="12E9DD30" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
-[...5 lines deleted...]
-              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="01571616" w14:textId="12E9DD30" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00EB6CE2">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5274">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Terrain and site works: </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5274">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t>retaining walls, major drainage works, significant landscaping or earthwor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t>ks</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5274">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD5274" w:rsidRPr="00DD5274" w14:paraId="3AA1B808" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1158826D" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="009F0F50" w:rsidRDefault="00DD5274" w:rsidP="00F17779">
+          <w:p w14:paraId="1158826D" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="009F0F50" w:rsidRDefault="00DD5274" w:rsidP="008B3B5F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F17779">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t>Referral requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7025" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B9051E0" w14:textId="6842F4EA" w:rsidR="00DD5274" w:rsidRPr="00A94EE8" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
-[...1 lines deleted...]
-              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="0B9051E0" w14:textId="6842F4EA" w:rsidR="00DD5274" w:rsidRPr="00A94EE8" w:rsidRDefault="00DD5274" w:rsidP="008B3B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00A94EE8">
               <w:t xml:space="preserve">Vacant properties requiring this level of work </w:t>
             </w:r>
             <w:r w:rsidRPr="00A94EE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t xml:space="preserve">must be referred to </w:t>
             </w:r>
             <w:r w:rsidR="00D240DA" w:rsidRPr="00A94EE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="00A94EE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t>Asset Management</w:t>
             </w:r>
             <w:r w:rsidRPr="00A94EE8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -14672,64 +14855,70 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD5274" w:rsidRPr="00DD5274" w14:paraId="7AD945C4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36706BB5" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00F17779">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD5274">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t>Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7025" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11E0DF0A" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00B42A32">
+          <w:p w14:paraId="11E0DF0A" w14:textId="7486EAF1" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00B42A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD5274">
               <w:t>Day</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5274">
               <w:noBreakHyphen/>
               <w:t>to</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5274">
               <w:noBreakHyphen/>
-              <w:t xml:space="preserve">day maintenance and minor repairs needed to keep a property safe, functional, and ready for reletting. These works </w:t>
+              <w:t xml:space="preserve">day maintenance and minor repairs needed to keep a property safe, functional, and ready </w:t>
+            </w:r>
+            <w:r w:rsidR="00F36726">
+              <w:t>to be re-let</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t xml:space="preserve">. These works </w:t>
             </w:r>
             <w:r w:rsidRPr="00A94EE8">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t>do not extend the asset’s life</w:t>
             </w:r>
             <w:r w:rsidRPr="00A94EE8">
               <w:t xml:space="preserve"> and are carried out locally.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD5274" w:rsidRPr="00DD5274" w14:paraId="09158479" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C5666D0" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00F17779">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD5274">
               <w:rPr>
@@ -14776,261 +14965,1148 @@
             </w:pPr>
             <w:r w:rsidRPr="00DD5274">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t>Examples of non</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5274">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="MS Mincho" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5274">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t>capital works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C46F678" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
-[...5 lines deleted...]
-              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="0C46F678" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="008B3B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD5274">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>General maintenance:</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5274">
               <w:t xml:space="preserve"> lock changes, repairing windows, fixing taps.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="196A18D6" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
-[...5 lines deleted...]
-              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="196A18D6" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="008B3B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD5274">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Cleaning and waste removal:</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5274">
               <w:t xml:space="preserve"> rubbish removal, pest control, internal and external cleaning.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="164788E9" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
-[...5 lines deleted...]
-              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="164788E9" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="008B3B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD5274">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Minor repairs:</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5274">
               <w:t xml:space="preserve"> patching walls, securing loose fixtures, partial gutter replacements, minor flooring repairs.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="515C0AD7" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
-[...5 lines deleted...]
-              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="515C0AD7" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="008B3B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD5274">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Safety and security:</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5274">
               <w:t xml:space="preserve"> fence repairs, reattaching cupboard doors, replacing smoke alarm batteries, fixing broken tiles or benchtops.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD5274" w:rsidRPr="00DD5274" w14:paraId="6FE0C753" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="770F4D53" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00F17779">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD5274">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Referral requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7025" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21164EFB" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00B42A32" w:rsidRDefault="00DD5274" w:rsidP="00B42A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00B42A32">
               <w:t xml:space="preserve">These works </w:t>
             </w:r>
             <w:r w:rsidRPr="00B42A32">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t>should be completed locally</w:t>
             </w:r>
             <w:r w:rsidRPr="00B42A32">
               <w:t xml:space="preserve">. They </w:t>
             </w:r>
             <w:r w:rsidRPr="00B42A32">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t>do not</w:t>
             </w:r>
             <w:r w:rsidRPr="00B42A32">
               <w:t xml:space="preserve"> require referral to the Asset Management Branch.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D4BBAAF" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1D4BBAAF" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="008B3B5F">
+      <w:pPr>
+        <w:pStyle w:val="Bodyaftertablefigure"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5274">
+        <w:lastRenderedPageBreak/>
+        <w:t>In some situations, routine maintenance may uncover underlying issues that require Capital Works. For example, a leaking roof may be repaired locally, but a Field Services Officer inspection may reveal that the roof is significantly deteriorated and requires full replacement. When this occurs:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4584E4" w14:textId="508C4EAA" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="008B3B5F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t>local offices should complete the immediate non</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD5274">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD5274">
+        <w:t>capital maintenance needed to address the presenting issue (</w:t>
+      </w:r>
+      <w:r w:rsidR="0054050C">
+        <w:t>for example,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t xml:space="preserve"> repairing the active leak).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B65002" w14:textId="77777777" w:rsidR="00405CCD" w:rsidRDefault="00DD5274" w:rsidP="008B3B5F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t>if further investigation identifies major or extensive works, the local office must document the findings and submit a referral to the Asset Management Branch for assessment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC1B23C" w14:textId="77777777" w:rsidR="002B0C71" w:rsidRPr="002B0C71" w:rsidRDefault="002B0C71" w:rsidP="002B0C71">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0C71">
+        <w:t>When a property is referred to the Asset Management Branch, the branch is responsible for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B57857" w14:textId="3BC72147" w:rsidR="00085465" w:rsidRDefault="00085465" w:rsidP="0027753E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>managing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085465">
+        <w:t xml:space="preserve"> reletting restrictions in HiiP and tracking properties through vacancy stages to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085465">
+        <w:t xml:space="preserve"> full compliance with the Reletting Restrictions Matrix.</w:t>
+      </w:r>
+      <w:r w:rsidR="00750DAD">
+        <w:t xml:space="preserve"> Refer to </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Reletting_restrictions" w:history="1">
+        <w:r w:rsidR="0027753E" w:rsidRPr="0027753E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Section 5 Reletting restrictions</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0027753E" w:rsidRPr="0027753E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00750DAD">
+        <w:t>for more information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21791909" w14:textId="445AB3EE" w:rsidR="002B0C71" w:rsidRPr="002B0C71" w:rsidRDefault="002B0C71" w:rsidP="002B0C71">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0C71">
+        <w:t>reviewing fixed-term reletting restrictions prior to their scheduled end date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC22CD6" w14:textId="3EDBB0C4" w:rsidR="002B0C71" w:rsidRPr="002B0C71" w:rsidRDefault="002B0C71" w:rsidP="002B0C71">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0C71">
+        <w:t>updating, extending, or closing fixed-term reletting restrictions within required timeframes to prevent unintended expiration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A408F6A" w14:textId="4D72E662" w:rsidR="002B0C71" w:rsidRDefault="002B0C71" w:rsidP="00FB055E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0C71">
+        <w:t>collaborating with operational business areas to support timely implementation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22195FA1" w14:textId="4AC0150D" w:rsidR="006C7E61" w:rsidRPr="007922BC" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Reletting_restrictions_applied"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235799838"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="007922BC">
+        <w:t xml:space="preserve">Reletting restrictions applied by </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1427">
+        <w:t>Homes Victoria</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="52BEFEB6" w14:textId="54AEBE8D" w:rsidR="006C7E61" w:rsidRDefault="00E6542F" w:rsidP="006C7E61">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Homes Victoria </w:t>
+      </w:r>
+      <w:r w:rsidR="006C7E61">
+        <w:t xml:space="preserve">applies reletting restrictions and monitors vacant properties for an expected </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vacancy </w:t>
+      </w:r>
+      <w:r w:rsidR="006C7E61">
+        <w:t xml:space="preserve">duration that is determined by the referral reason. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA276B">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00366B31">
+        <w:t xml:space="preserve">able </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA276B">
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55072">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00366B31">
+        <w:t xml:space="preserve">below outlines </w:t>
+      </w:r>
+      <w:r w:rsidR="006C7E61">
+        <w:t>the vacanc</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5593">
+        <w:t xml:space="preserve">y types, </w:t>
+      </w:r>
+      <w:r w:rsidR="006C7E61">
+        <w:t>referral reason</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5593">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="006C7E61">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00144373">
+        <w:t xml:space="preserve">vacancy </w:t>
+      </w:r>
+      <w:r w:rsidR="0011604A">
+        <w:t xml:space="preserve">durations </w:t>
+      </w:r>
+      <w:r w:rsidR="006C7E61">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="00144373">
+        <w:t xml:space="preserve">Homes Victoria </w:t>
+      </w:r>
+      <w:r w:rsidR="0011604A">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="006C7E61">
+        <w:t xml:space="preserve"> responsible for</w:t>
+      </w:r>
+      <w:r w:rsidR="00631321">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043E5E51" w14:textId="19E6A43A" w:rsidR="006C7E61" w:rsidRPr="006C7E61" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C7E61" w:rsidDel="00187DD6">
+        <w:t>Table 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7E61">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7E61" w:rsidDel="00187DD6">
+        <w:t xml:space="preserve">: Properties referred to Homes Victoria - by </w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7E61" w:rsidDel="00187DD6">
+        <w:t>eferral</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7E61" w:rsidDel="00187DD6">
+        <w:t>eason</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2399"/>
+        <w:gridCol w:w="4890"/>
+        <w:gridCol w:w="1999"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w14:paraId="3F554F15" w14:textId="77777777" w:rsidTr="00037728">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B506DD" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidDel="00187DD6">
+              <w:t xml:space="preserve">Referral reason </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D54A64" w14:textId="0FAB4CB6" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t xml:space="preserve">Reletting </w:t>
+            </w:r>
+            <w:r>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t>estriction</w:t>
+            </w:r>
+            <w:r w:rsidDel="00187DD6">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F93ACB4" w14:textId="4BD7B307" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t xml:space="preserve">Vacancy </w:t>
+            </w:r>
+            <w:r w:rsidDel="00187DD6">
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t>uration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w14:paraId="264674B3" w14:textId="77777777" w:rsidTr="00037728">
+        <w:trPr>
+          <w:trHeight w:val="1796"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C79C5D" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00A834C5" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="00A834C5">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A834C5" w:rsidDel="00187DD6">
+              <w:t xml:space="preserve">Disposal </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72C67D6A" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00A834C5" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="00A834C5">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A834C5" w:rsidDel="00187DD6">
+              <w:t>Major Works</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43C63F59" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="00A834C5">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A834C5" w:rsidDel="00187DD6">
+              <w:t>Internal Product Code Change</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27790C48" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t>Under review - disposal strategy low rise assets</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69D8DC8D" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t>Under review - disposal strategy specialist accommodation assets</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F92087B" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t>Under review - disposal strategy high rise assets</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="605C28CE" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="005618DC" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t>Under review - major works</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A9643AC" w14:textId="60C4270A" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidDel="00187DD6">
+              <w:t xml:space="preserve">Under review </w:t>
+            </w:r>
+            <w:r w:rsidR="00B37D54">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidDel="00187DD6">
+              <w:t xml:space="preserve"> product type change</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01AEF95A" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t>Handover incomplete - further works required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C272F18" w14:textId="0C8528F7" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t>30 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w14:paraId="4DA6977F" w14:textId="77777777" w:rsidTr="00037728">
+        <w:trPr>
+          <w:trHeight w:val="673"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F7CDB7" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00FD607E" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="00D95E76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD607E" w:rsidDel="00187DD6">
+              <w:t>Internal Product Type Change</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="789BEBC0" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="00D95E76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t>Stock transfer to RGS program</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B011C6" w14:textId="12B71224" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t>60 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w14:paraId="4D442C72" w14:textId="77777777" w:rsidTr="00037728">
+        <w:trPr>
+          <w:trHeight w:val="673"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0EB051" w14:textId="77777777" w:rsidR="006C7E61" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidDel="00187DD6">
+              <w:t>Relocation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D8ECA59" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00AC7B4E" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidDel="00187DD6">
+              <w:t>Lease Management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79F597A3" w14:textId="77777777" w:rsidR="006C7E61" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidDel="00187DD6">
+              <w:t xml:space="preserve">For relocation projects </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DC74A37" w14:textId="7949AEB9" w:rsidR="006C7E61" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidDel="00187DD6">
+              <w:t xml:space="preserve">Under review </w:t>
+            </w:r>
+            <w:r w:rsidR="00B37D54">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidDel="00187DD6">
+              <w:t xml:space="preserve"> lease management</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4176FF84" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidDel="00187DD6">
+              <w:t>Rental general stock for general lease</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D353523" w14:textId="74209275" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidDel="00187DD6">
+              <w:t>60 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w14:paraId="00402A01" w14:textId="77777777" w:rsidTr="00037728">
+        <w:trPr>
+          <w:trHeight w:val="673"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B69FC1D" w14:textId="77777777" w:rsidR="006C7E61" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006A232D" w:rsidDel="00187DD6">
+              <w:t>Major Works</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BF9B130" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="006A232D" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidDel="00187DD6">
+              <w:t>Lease management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="750F514E" w14:textId="77777777" w:rsidR="006C7E61" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t>Handover delayed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67AF197D" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidDel="00187DD6">
+              <w:t>Lease handback</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4371CFDD" w14:textId="73B74B3E" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t>90 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w14:paraId="6BB2F05F" w14:textId="77777777" w:rsidTr="00037728">
+        <w:trPr>
+          <w:trHeight w:val="551"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38981E3D" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00662E76" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00662E76" w:rsidDel="00187DD6">
+              <w:t>Internal Product Type Change</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53066E92" w14:textId="5C6CCAA8" w:rsidR="006C7E61" w:rsidRPr="00A40493" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="00653AD7">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00662E76" w:rsidDel="00187DD6">
+              <w:t>Major Works</w:t>
+            </w:r>
+            <w:r w:rsidR="00653AD7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662E76" w:rsidDel="00187DD6">
+              <w:t>Disposal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38CCAC75" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t>Stock transfer to non RGS programs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F00E10B" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t>Asset reviewed - pending upgrade</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FC622FB" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t>Awaiting conversion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F38FC07" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t>General upgrade</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78299AB1" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t>Major mobility modification requests</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F2065C5" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t>Building movement/structural</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48ED1EF1" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:lastRenderedPageBreak/>
+              <w:t>Hazardous/contamination remediation works</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BC8DE70" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t>Disposal strategy - development pipeline</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="740A5530" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t>Disposal strategy - sell pipeline</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A81178" w14:textId="613930E7" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="006C7E61">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:lastRenderedPageBreak/>
+              <w:t>185 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w14:paraId="31AF9E48" w14:textId="77777777" w:rsidTr="00037728">
+        <w:trPr>
+          <w:trHeight w:val="464"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ABC6D2A" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Major Works </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B4B974" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="00640C84">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:t>Fire replacement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="653B5EC5" w14:textId="5DA366A8" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="00BF10B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>365 days</w:t>
+            </w:r>
+            <w:r w:rsidR="00552254">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w14:paraId="7BBA7010" w14:textId="77777777" w:rsidTr="00037728">
+        <w:trPr>
+          <w:trHeight w:val="1227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2041" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39580D85" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Disposal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="020B673C" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="008B3B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Disposal strategy - approved future masterplan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A8419F4" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="008B3B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Disposal strategy - approved development</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08E45F1E" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="008B3B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Disposal awaiting demolition</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C21B238" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61" w:rsidP="008B3B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Disposal awaiting sale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7DA89C" w14:textId="77777777" w:rsidR="006C7E61" w:rsidRPr="00C84A5A" w:rsidDel="00187DD6" w:rsidRDefault="006C7E61">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C84A5A" w:rsidDel="00187DD6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>No end date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2C2BC22A" w14:textId="77777777" w:rsidR="00926B53" w:rsidRDefault="00926B53" w:rsidP="00926B53">
+      <w:pPr>
+        <w:pStyle w:val="Bodyaftertablefigure"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00926B53">
+        <w:t>Reletting restrictions with a fixed vacancy duration will automatically close in HiiP at the end of the relevant vacancy duration. The property will return to the local office, indicating that the property is available to let</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374094BC" w14:textId="36350C75" w:rsidR="008B3B5F" w:rsidRDefault="008B3B5F" w:rsidP="008B3B5F">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3B5F">
+        <w:t>Homes Victoria must review the property’s vacancy type before changing any reletting restriction. If the property is not ready to be re-let, Homes Victoria must close the current reletting restriction and immediately create a new reletting restriction with the correct business rules, rather than extending the existing one. This is because the vacancy duration is fixed and does not update when a restriction is extended.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6DD0C3" w14:textId="77777777" w:rsidR="00511AE6" w:rsidRDefault="008B3B5F" w:rsidP="008B3B5F">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3B5F">
+        <w:t>Before any property is returned to the local office, Homes Victoria must contact the local office to confirm they are ready to allocate the property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451F7779" w14:textId="062A4A37" w:rsidR="008B3B5F" w:rsidRDefault="00511AE6" w:rsidP="008B3B5F">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00511AE6">
+        <w:t>Reletting restrictions with no end date will not automatically close and must be managed manually.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136467FB" w14:textId="3306D64F" w:rsidR="008B3B5F" w:rsidRPr="008B3B5F" w:rsidRDefault="008B3B5F" w:rsidP="008B3B5F">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3B5F">
+        <w:t xml:space="preserve">For more information on reletting </w:t>
+      </w:r>
+      <w:r w:rsidR="00C946EE" w:rsidRPr="008B3B5F">
+        <w:t>restriction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3B5F">
+        <w:t xml:space="preserve"> types, referral reasons and vacancy durations, refer to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926B53">
+        <w:t>Reletting Restriction Matrix</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3B5F">
+        <w:t xml:space="preserve"> available on the Public Housing Resources SharePoint, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="00926B53" w:rsidRPr="00926B53">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Vacant</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00926B53">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> page</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00926B53">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:t>capital maintenance needed to address the presenting issue (e.g. repairing the active leak).</w:t>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="008B3B5F">
+        <w:t xml:space="preserve"> (internal link).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE6F4EB" w14:textId="77777777" w:rsidR="00405CCD" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="3FE6F4EB" w14:textId="5712097F" w:rsidR="00405CCD" w:rsidRDefault="00405CCD" w:rsidP="006C7E61">
+      <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:sectPr w:rsidR="00405CCD" w:rsidSect="00405CCD">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD5274">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="1142414E" w14:textId="2B997190" w:rsidR="00F32010" w:rsidRDefault="00405CCD" w:rsidP="00405CCD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Referral_guide_and"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkStart w:id="33" w:name="_Referral_guide_and"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc235799839"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="00405CCD">
         <w:lastRenderedPageBreak/>
         <w:t>Referral guide and assessment - Asset Management Branch</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2970"/>
         <w:gridCol w:w="11589"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C62C9" w:rsidRPr="00911DE6" w14:paraId="04B6B3B4" w14:textId="77777777" w:rsidTr="00405CCD">
         <w:trPr>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4790836A" w14:textId="099F88C8" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="005C62C9" w:rsidP="00CF2B06">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
@@ -15077,1854 +16153,1703 @@
               </w:tcPr>
               <w:p w14:paraId="46F01DDE" w14:textId="7F3A6DD7" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="0094225F" w:rsidP="0094225F">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:rPr>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00EE0B3B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="29D3BF98" w14:textId="77777777" w:rsidR="00E02666" w:rsidRDefault="00E02666"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2971"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2615"/>
+        <w:gridCol w:w="2911"/>
+        <w:gridCol w:w="2912"/>
+        <w:gridCol w:w="2912"/>
+        <w:gridCol w:w="2912"/>
+        <w:gridCol w:w="2912"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C62C9" w:rsidRPr="00911DE6" w14:paraId="6A07D6EA" w14:textId="47169C37" w:rsidTr="00E02666">
+      <w:tr w:rsidR="005C62C9" w:rsidRPr="00911DE6" w14:paraId="6A07D6EA" w14:textId="47169C37" w:rsidTr="00A36DF9">
         <w:trPr>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="pct"/>
+            <w:tcW w:w="1000" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BBCAC93" w14:textId="77777777" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="005C62C9" w:rsidP="00CF2B06">
+          <w:p w14:paraId="3BBCAC93" w14:textId="23710A93" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="005C62C9" w:rsidP="00CF2B06">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00911DE6">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t> Property PIN</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1020" w:type="pct"/>
+              <w:t>Property PIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50355AB1" w14:textId="77777777" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="005C62C9" w:rsidP="00CF2B06">
+          <w:p w14:paraId="50355AB1" w14:textId="0059F01E" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="005C62C9" w:rsidP="00CF2B06">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00911DE6">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t> Land PIN</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1020" w:type="pct"/>
+              <w:t>Land PIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29E52998" w14:textId="66F12159" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="005C62C9" w:rsidP="00CF2B06">
+          <w:p w14:paraId="29E52998" w14:textId="155D60BB" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="005C62C9" w:rsidP="00CF2B06">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00911DE6">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Year </w:t>
+              <w:t xml:space="preserve">Year </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="00911DE6">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>uilt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1041" w:type="pct"/>
+            <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="57797845" w14:textId="2589CD85" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="005C62C9" w:rsidP="00CF2B06">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00911DE6">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Cladding </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="898" w:type="pct"/>
+            <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="527B4EBB" w14:textId="5CB91E37" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="005C62C9" w:rsidP="00CF2B06">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00911DE6">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Demand and supply</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C62C9" w:rsidRPr="00911DE6" w14:paraId="7FF2231D" w14:textId="1E21C186" w:rsidTr="00E02666">
+      <w:tr w:rsidR="005C62C9" w:rsidRPr="00911DE6" w14:paraId="7FF2231D" w14:textId="1E21C186" w:rsidTr="00A36DF9">
         <w:trPr>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:id w:val="1571388727"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1020" w:type="pct"/>
+                <w:tcW w:w="1000" w:type="pct"/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p w14:paraId="69E63D04" w14:textId="0D41511B" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="0094225F" w:rsidP="0094225F">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="20"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00EE0B3B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:id w:val="-857041667"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1020" w:type="pct"/>
+                <w:tcW w:w="1000" w:type="pct"/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p w14:paraId="40BFC281" w14:textId="03FACFEA" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="0094225F" w:rsidP="0094225F">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="20"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00EE0B3B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:id w:val="-952553413"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1020" w:type="pct"/>
+                <w:tcW w:w="1000" w:type="pct"/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p w14:paraId="1795B8F7" w14:textId="4D799C6D" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="0094225F" w:rsidP="0094225F">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="20"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00EE0B3B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:id w:val="-1515995069"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1041" w:type="pct"/>
+                <w:tcW w:w="1000" w:type="pct"/>
               </w:tcPr>
               <w:p w14:paraId="65E596FF" w14:textId="11E41822" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="0094225F" w:rsidP="0094225F">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="20"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00EE0B3B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Demand and supply"/>
             <w:tag w:val="Demand and supply"/>
             <w:id w:val="708297191"/>
             <w:placeholder>
               <w:docPart w:val="0147660C07584147A713D67A693B4495"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="High demand area" w:value="High demand area"/>
               <w:listItem w:displayText="Neighbourhood fatigue " w:value="Neighbourhood fatigue "/>
               <w:listItem w:displayText="Low demand area" w:value="Low demand area"/>
               <w:listItem w:displayText="High density area with Social Housing" w:value="High density area with Social Housing"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="898" w:type="pct"/>
+                <w:tcW w:w="1000" w:type="pct"/>
               </w:tcPr>
               <w:p w14:paraId="33DEA87A" w14:textId="2293CD4A" w:rsidR="005C62C9" w:rsidRPr="00240B4D" w:rsidRDefault="005C62C9" w:rsidP="0094225F">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                 </w:pPr>
                 <w:r w:rsidRPr="000914CF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1B800CC6" w14:textId="712C44A0" w:rsidR="005C62C9" w:rsidRDefault="005C62C9" w:rsidP="005C62C9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc224119184"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc235799840"/>
       <w:r>
         <w:t>Asset intent</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="0C03E4BA" w14:textId="20B84235" w:rsidR="005C62C9" w:rsidRDefault="00C9390D" w:rsidP="006E0679">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="005C62C9" w:rsidRPr="005C62C9">
         <w:t>elect the relevant asset intent</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009C00D0">
         <w:t xml:space="preserve"> Refer </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Asset_intent_descriptions" w:history="1">
         <w:r w:rsidR="009C00D0" w:rsidRPr="00C107EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Asset intent </w:t>
         </w:r>
         <w:r w:rsidR="00C107EB" w:rsidRPr="00C107EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>descriptions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009C00D0">
         <w:t xml:space="preserve"> for more information.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2689"/>
-        <w:gridCol w:w="11870"/>
+        <w:gridCol w:w="2830"/>
+        <w:gridCol w:w="11729"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0016775E" w14:paraId="44C55D24" w14:textId="7BAC8EE0" w:rsidTr="00396475">
+      <w:tr w:rsidR="0016775E" w14:paraId="44C55D24" w14:textId="7BAC8EE0" w:rsidTr="00037728">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C0E633A" w14:textId="27B2C970" w:rsidR="0016775E" w:rsidRDefault="0016775E" w:rsidP="0016775E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>Asset intent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11870" w:type="dxa"/>
+            <w:tcW w:w="11729" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F016D28" w14:textId="6ACE6C83" w:rsidR="0016775E" w:rsidRDefault="0016775E" w:rsidP="0016775E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="0016775E">
               <w:t>Referral requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0016775E" w14:paraId="5D689EE4" w14:textId="77777777" w:rsidTr="001B0C5A">
+      <w:tr w:rsidR="0016775E" w14:paraId="5D689EE4" w14:textId="77777777" w:rsidTr="00037728">
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Asset intent"/>
             <w:tag w:val="Asset intent"/>
             <w:id w:val="-1905828011"/>
             <w:placeholder>
               <w:docPart w:val="DD93823BE1B7430FACD18C4756EF8DEC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Hold and improve" w:value="Hold and improve"/>
               <w:listItem w:displayText="Hold and maintain" w:value="Hold and maintain"/>
               <w:listItem w:displayText="Review" w:value="Review"/>
               <w:listItem w:displayText="Sell" w:value="Sell"/>
               <w:listItem w:displayText="Redevelop" w:value="Redevelop"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="2689" w:type="dxa"/>
+                <w:tcW w:w="2830" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="3BEE1FCA" w14:textId="1F21A384" w:rsidR="0016775E" w:rsidRDefault="0016775E" w:rsidP="0016775E">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                 </w:pPr>
                 <w:r w:rsidRPr="000914CF">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11870" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2A9FBBFA" w14:textId="2FE30440" w:rsidR="0016775E" w:rsidRPr="00CF7BB8" w:rsidRDefault="0016775E" w:rsidP="00F07005">
+            <w:tcW w:w="11729" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9FBBFA" w14:textId="71C12F8C" w:rsidR="0016775E" w:rsidRPr="00CF7BB8" w:rsidRDefault="0016775E" w:rsidP="00F07005">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00CF7BB8">
               <w:t>Where the asset intent is ‘Hold and Improve’ or ‘Hold and Maintain’, the referral must be submitted via the OurService</w:t>
             </w:r>
             <w:r w:rsidR="00F07005" w:rsidRPr="00CF7BB8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r w:rsidR="00F07005" w:rsidRPr="00CF7BB8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Upgrade Referral Request e</w:t>
               </w:r>
               <w:r w:rsidRPr="00CF7BB8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>form</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00B73B66">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="11"/>
+            </w:r>
             <w:r w:rsidR="00536CF7">
-              <w:t xml:space="preserve"> (internal link) </w:t>
-[...4 lines deleted...]
-            <w:r w:rsidR="005F46F7">
+              <w:t xml:space="preserve"> (internal link)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B73B66">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39465F4D" w14:textId="25A462B2" w:rsidR="0016775E" w:rsidRDefault="0016775E" w:rsidP="005C62C9">
+          <w:p w14:paraId="39465F4D" w14:textId="624EA77D" w:rsidR="0016775E" w:rsidRDefault="0016775E" w:rsidP="005C62C9">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00CF7BB8">
               <w:t>Where the asset intent is ‘Review’, ‘Sell’ or ‘Redevelop’, the referral must be submitted via the OurService</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidR="004D2E79" w:rsidRPr="00CF7BB8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Disposal Referral Request </w:t>
               </w:r>
               <w:r w:rsidR="00D912E6" w:rsidRPr="00CF7BB8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>eform</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00B73B66">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="12"/>
+            </w:r>
             <w:r w:rsidR="00CB182B">
-              <w:t xml:space="preserve"> (internal link) </w:t>
-[...2 lines deleted...]
-              <w:t>https://ourservice.support.vic.gov.au/ourservice?id=sc_cat_item&amp;sys_id=edc96f261b2e6510af5d98ef0d4bcbf9</w:t>
+              <w:t xml:space="preserve"> (internal link)</w:t>
             </w:r>
             <w:r w:rsidR="005F46F7">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4FBD18A2" w14:textId="77777777" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:sectPr w:rsidR="009F0F50" w:rsidSect="00F32010">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1304" w:right="1418" w:bottom="1304" w:left="851" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Asset_intent_definitions"/>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkStart w:id="36" w:name="_Asset_intent_definitions"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="19472A6A" w14:textId="645D1411" w:rsidR="008D33F0" w:rsidRDefault="008D33F0" w:rsidP="002245CA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc224119185"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc235799841"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Condition </w:t>
       </w:r>
       <w:r w:rsidR="00BB37A8">
         <w:t>based referral check</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
-    <w:p w14:paraId="74BCDF2B" w14:textId="276204F7" w:rsidR="005504D7" w:rsidRPr="005504D7" w:rsidRDefault="005504D7" w:rsidP="005504D7">
+    <w:p w14:paraId="74BCDF2B" w14:textId="1F4D67B3" w:rsidR="005504D7" w:rsidRPr="005504D7" w:rsidRDefault="005504D7" w:rsidP="005504D7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="005504D7">
         <w:t xml:space="preserve">Is the </w:t>
       </w:r>
       <w:r w:rsidR="00E66BEC">
         <w:t xml:space="preserve">property </w:t>
       </w:r>
       <w:r w:rsidR="00BB37A8">
         <w:t xml:space="preserve">affected by any of the following conditions? </w:t>
       </w:r>
       <w:r w:rsidRPr="005504D7">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E51328">
         <w:t>Select</w:t>
       </w:r>
       <w:r w:rsidRPr="005504D7">
         <w:t xml:space="preserve"> all that apply)</w:t>
       </w:r>
       <w:r w:rsidR="007E2365">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C373A7" w:rsidRPr="00C373A7">
         <w:t>If any listed condition applies, use the</w:t>
       </w:r>
       <w:r w:rsidR="00C373A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C14AA" w:rsidRPr="002C14AA">
         <w:t xml:space="preserve">OurService </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="007E2365" w:rsidRPr="00CF7BB8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Upgrade Referral Request eform</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00B73B66">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
       <w:r w:rsidR="003A37ED">
-        <w:t xml:space="preserve"> (internal link) </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A77DAA">
+        <w:t xml:space="preserve"> (internal link)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B73B66">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="5159" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1956"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3078"/>
+        <w:gridCol w:w="1981"/>
+        <w:gridCol w:w="2123"/>
+        <w:gridCol w:w="1530"/>
+        <w:gridCol w:w="4000"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="3120"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="756BEC8F" w14:textId="4E67B4CB" w:rsidTr="00396475">
+      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="756BEC8F" w14:textId="4E67B4CB" w:rsidTr="00090196">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
+            <w:tcW w:w="1981" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="152265A9" w14:textId="116A5455" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="0053558D">
+          <w:p w14:paraId="152265A9" w14:textId="116A5455" w:rsidR="007E2365" w:rsidRPr="008C1392" w:rsidRDefault="007E2365" w:rsidP="008C1392">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
-              <w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="660921AA" w14:textId="34C87758" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="008F4D0D">
+            </w:pPr>
+            <w:r w:rsidRPr="008C1392">
+              <w:t>Condition category</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="660921AA" w14:textId="34C87758" w:rsidR="007E2365" w:rsidRPr="008C1392" w:rsidRDefault="007E2365" w:rsidP="008C1392">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
-              <w:jc w:val="center"/>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1392">
               <w:t>Yes / No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="135" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="783CA6C2" w14:textId="341D0ACA" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="0053558D">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="783CA6C2" w14:textId="341D0ACA" w:rsidR="007E2365" w:rsidRPr="008C1392" w:rsidRDefault="007E2365" w:rsidP="008C1392">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1392">
               <w:t xml:space="preserve">Referral required </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="pct"/>
+            <w:tcW w:w="4000" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63A2BE50" w14:textId="2672F323" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="0053558D">
+          <w:p w14:paraId="63A2BE50" w14:textId="2672F323" w:rsidR="007E2365" w:rsidRPr="008C1392" w:rsidRDefault="007E2365" w:rsidP="008C1392">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1392">
               <w:t xml:space="preserve">Criteria / referral requirements </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6C750BC9" w14:textId="04AEE7F5" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="0053558D">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C750BC9" w14:textId="04AEE7F5" w:rsidR="007E2365" w:rsidRPr="008C1392" w:rsidRDefault="007E2365" w:rsidP="008C1392">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1392">
               <w:t>Supporting documents attached</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7B8FB10A" w14:textId="36EDBE3E" w:rsidR="007E2365" w:rsidRPr="00776A52" w:rsidRDefault="007E2365" w:rsidP="0053558D">
+            <w:tcW w:w="3120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8FB10A" w14:textId="36EDBE3E" w:rsidR="007E2365" w:rsidRPr="008C1392" w:rsidRDefault="007E2365" w:rsidP="008C1392">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1392">
               <w:t>Referral notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="7D925E5B" w14:textId="0A671CA7" w:rsidTr="00385A13">
-[...2 lines deleted...]
-            <w:tcW w:w="672" w:type="pct"/>
+      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="7D925E5B" w14:textId="0A671CA7" w:rsidTr="00090196">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1981" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="485F208F" w14:textId="77777777" w:rsidR="007E2365" w:rsidRPr="002C6BDE" w:rsidRDefault="007E2365" w:rsidP="002C6BDE">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="002C6BDE">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Fire damage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="933" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3121206A" w14:textId="2B2E9663" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00BF4E6A">
+            <w:tcW w:w="2123" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3121206A" w14:textId="2B2E9663" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:jc w:val="center"/>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="176777192"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1713111253"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">N/A </w:t>
+            <w:r w:rsidRPr="00951467">
+              <w:t xml:space="preserve"> N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1766458059"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="135" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7105DD81" w14:textId="11E94766" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00B07250">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7105DD81" w14:textId="11E94766" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:jc w:val="center"/>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00951467">
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="pct"/>
+            <w:tcW w:w="4000" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5789E8EB" w14:textId="1A8AA297" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="002C6BDE">
+          <w:p w14:paraId="0470FC79" w14:textId="2E967518" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="0056113C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>ll fire</w:t>
             </w:r>
             <w:r w:rsidRPr="0056113C">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsia="MS Gothic" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
             <w:r w:rsidRPr="0056113C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t xml:space="preserve">damaged properties must be referred via </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF7BB8">
               <w:t>OurService</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0470FC79" w14:textId="3EA4B10E" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="003161E0">
-[...14 lines deleted...]
-          <w:p w14:paraId="075C0C19" w14:textId="56E6C515" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="008F4D0D">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="075C0C19" w14:textId="56E6C515" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:jc w:val="center"/>
-[...7 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1336109339"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2010169166"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">N/A </w:t>
+            <w:r w:rsidRPr="00951467">
+              <w:t xml:space="preserve"> N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1571457354"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="MS Gothic"/>
             </w:rPr>
             <w:alias w:val="Free text"/>
             <w:tag w:val="Free text"/>
             <w:id w:val="-861125805"/>
             <w:placeholder>
               <w:docPart w:val="191F0616271041FFA5B324031B589B7D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1134" w:type="pct"/>
+                <w:tcW w:w="3120" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="30C2F97A" w14:textId="172175A5" w:rsidR="007E2365" w:rsidRDefault="00E2685F" w:rsidP="00044AE8">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00EE0B3B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="216EE267" w14:textId="243EBFAE" w:rsidTr="00385A13">
-[...2 lines deleted...]
-            <w:tcW w:w="672" w:type="pct"/>
+      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="216EE267" w14:textId="243EBFAE" w:rsidTr="00090196">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1981" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="733AD64C" w14:textId="77777777" w:rsidR="007E2365" w:rsidRPr="002C6BDE" w:rsidRDefault="007E2365" w:rsidP="002C6BDE">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="002C6BDE">
               <w:t>Renter damage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="933" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="75638E17" w14:textId="32028A42" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00BF4E6A">
+            <w:tcW w:w="2123" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75638E17" w14:textId="32028A42" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="516276316"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-423948362"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00951467">
+              <w:t xml:space="preserve"> N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1565328695"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="135" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0227599D" w14:textId="3DDB8EC6" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00B07250">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0227599D" w14:textId="3DDB8EC6" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E356DA">
+            </w:pPr>
+            <w:r w:rsidRPr="00951467">
               <w:t>Case</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E356DA">
+            <w:r w:rsidRPr="00951467">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E356DA">
+            <w:r w:rsidRPr="00951467">
               <w:t>by</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E356DA">
+            <w:r w:rsidRPr="00951467">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E356DA">
+            <w:r w:rsidRPr="00951467">
               <w:t>case</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="pct"/>
+            <w:tcW w:w="4000" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E75EC95" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E43764">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Renter damage may be identified where deterioration or damage is caused by the actions, misuse, or neglect of renters or their visitors. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09861E8A" w14:textId="4F703389" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E43764">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Referral applies when:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="074A59EF" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E43764">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>the damage impacts structural integrity, safety, or RTA compliance</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="333C0A96" w14:textId="679A2BB7" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="003161E0">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>specialist trades or significant rectification are needed</w:t>
             </w:r>
             <w:r w:rsidR="006062BC">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="278D8FE6" w14:textId="0C1E22F0" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="008F4D0D">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="278D8FE6" w14:textId="0A075EF3" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="733751101"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1727751907"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">N/A </w:t>
+            <w:r w:rsidRPr="00951467">
+              <w:t xml:space="preserve"> N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1564981888"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00D0720E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="MS Gothic"/>
             </w:rPr>
             <w:alias w:val="Free text"/>
             <w:tag w:val="Free text"/>
             <w:id w:val="-439454932"/>
             <w:placeholder>
               <w:docPart w:val="AF2DFBC68ADA464FB5EEF11F459124F4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1134" w:type="pct"/>
+                <w:tcW w:w="3120" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="164C3168" w14:textId="57EC7693" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00044AE8">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00EE0B3B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="448E1D53" w14:textId="6DA7CC20" w:rsidTr="00385A13">
-[...2 lines deleted...]
-            <w:tcW w:w="672" w:type="pct"/>
+      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="448E1D53" w14:textId="6DA7CC20" w:rsidTr="00090196">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1981" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35F04EF4" w14:textId="77777777" w:rsidR="007E2365" w:rsidRPr="002C6BDE" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="002C6BDE">
               <w:t>Vandalism / squatters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="933" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="150BD2FB" w14:textId="60F79AFC" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:tcW w:w="2123" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="150BD2FB" w14:textId="60F79AFC" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2143621715"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1339348021"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">N/A </w:t>
+            <w:r w:rsidRPr="00951467">
+              <w:t xml:space="preserve"> N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1558744902"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="135" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="599D6278" w14:textId="07AD30ED" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="599D6278" w14:textId="07AD30ED" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E356DA">
+            </w:pPr>
+            <w:r w:rsidRPr="00951467">
               <w:t>Case</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E356DA">
+            <w:r w:rsidRPr="00951467">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E356DA">
+            <w:r w:rsidRPr="00951467">
               <w:t>by</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E356DA">
+            <w:r w:rsidRPr="00951467">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E356DA">
+            <w:r w:rsidRPr="00951467">
               <w:t>case</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="pct"/>
+            <w:tcW w:w="4000" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="337FF895" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Vandalism or squatter damage may be identified where unauthorised individuals have caused damage to the property, affecting security or habitability. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71F6765B" w14:textId="72189102" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Referral applies when:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FE78C7C" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>the damage is significant or affects essential services, safety, or structural elements</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F11AFB2" w14:textId="555CE3C0" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>specialist rectification or security upgrades are required</w:t>
             </w:r>
             <w:r w:rsidR="006062BC">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="44B4D29B" w14:textId="36A91683" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44B4D29B" w14:textId="36A91683" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:jc w:val="center"/>
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            </w:pPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1239856574"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="705992678"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">N/A </w:t>
+            <w:r w:rsidRPr="00951467">
+              <w:t xml:space="preserve"> N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1235627035"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="MS Gothic"/>
             </w:rPr>
             <w:alias w:val="Free text"/>
             <w:tag w:val="Free text"/>
             <w:id w:val="1555193027"/>
             <w:placeholder>
               <w:docPart w:val="EA0C508761314C3F980461EFF691F482"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1134" w:type="pct"/>
+                <w:tcW w:w="3120" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="594EC8A8" w14:textId="07633388" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00044AE8">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00EE0B3B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="6A677D75" w14:textId="668F5DF0" w:rsidTr="00385A13">
-[...2 lines deleted...]
-            <w:tcW w:w="672" w:type="pct"/>
+      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="6A677D75" w14:textId="668F5DF0" w:rsidTr="00090196">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1981" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B07D4F1" w14:textId="52F6384E" w:rsidR="007E2365" w:rsidRPr="002C6BDE" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Methamphetamine contamination </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="933" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="66536D0C" w14:textId="6E6A928F" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:tcW w:w="2123" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66536D0C" w14:textId="6E6A928F" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2135170134"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1620022188"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">N/A </w:t>
+            <w:r w:rsidRPr="00951467">
+              <w:t xml:space="preserve"> N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1918083355"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="135" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="67198956" w14:textId="38946111" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67198956" w14:textId="38946111" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007F48C3">
+            </w:pPr>
+            <w:r w:rsidRPr="00951467">
               <w:t>Case</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F48C3">
+            <w:r w:rsidRPr="00951467">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F48C3">
+            <w:r w:rsidRPr="00951467">
               <w:t>by</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F48C3">
+            <w:r w:rsidRPr="00951467">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F48C3">
+            <w:r w:rsidRPr="00951467">
               <w:t>case</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="pct"/>
+            <w:tcW w:w="4000" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19351BB7" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="006675AC">
               <w:t>Methamphetamine contamination is identified when local testing confirms the presence of conta</w:t>
             </w:r>
             <w:r>
               <w:t>mination requiring remediation.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2574E884" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Referral applies when:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="193279A5" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
@@ -16933,307 +17858,280 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
             <w:r>
               <w:t>out works</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1680E896" w14:textId="5CFF9DFD" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00B44BC0">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>contamination impacts habitability or compliance</w:t>
             </w:r>
             <w:r w:rsidR="006062BC">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="76B089AD" w14:textId="0DB3E492" w:rsidR="007E2365" w:rsidRPr="006675AC" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B089AD" w14:textId="0DB3E492" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-647746454"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="811293831"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">N/A </w:t>
+            <w:r w:rsidRPr="00951467">
+              <w:t xml:space="preserve"> N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-192530135"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="MS Gothic"/>
             </w:rPr>
             <w:alias w:val="Free text"/>
             <w:tag w:val="Free text"/>
             <w:id w:val="-928734193"/>
             <w:placeholder>
               <w:docPart w:val="035649D32EAC460B955430E2927E5C57"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1134" w:type="pct"/>
+                <w:tcW w:w="3120" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2513B1C8" w14:textId="1B02E81E" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00044AE8">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00EE0B3B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="63939DB8" w14:textId="3D29062A" w:rsidTr="00385A13">
-[...2 lines deleted...]
-            <w:tcW w:w="672" w:type="pct"/>
+      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="63939DB8" w14:textId="3D29062A" w:rsidTr="00090196">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1981" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F44EFD6" w14:textId="21A259FE" w:rsidR="007E2365" w:rsidRPr="002C6BDE" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="002C6BDE">
               <w:t>Early degradation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="933" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="05F1410A" w14:textId="20E9E042" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:tcW w:w="2123" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F1410A" w14:textId="20E9E042" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1423529305"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1974363153"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">N/A </w:t>
+            <w:r w:rsidRPr="00951467">
+              <w:t xml:space="preserve"> N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1929618032"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="135" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1FE15843" w14:textId="5C22B6BD" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE15843" w14:textId="5C22B6BD" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007F48C3">
+            </w:pPr>
+            <w:r w:rsidRPr="00951467">
               <w:t>Case</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F48C3">
+            <w:r w:rsidRPr="00951467">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F48C3">
+            <w:r w:rsidRPr="00951467">
               <w:t>by</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F48C3">
+            <w:r w:rsidRPr="00951467">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F48C3">
+            <w:r w:rsidRPr="00951467">
               <w:t>case</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="pct"/>
+            <w:tcW w:w="4000" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55749519" w14:textId="1034242F" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Early degradation may be identified where the level of deterioration is beyond what the local office can reasonably repair. Referral applies when:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BF74C83" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>specialist trades or structural rectification are needed</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="293F0479" w14:textId="0C380AB6" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>the issue is likely to escalate without broader asset intervention</w:t>
             </w:r>
             <w:r w:rsidR="006062BC">
@@ -17262,329 +18160,302 @@
             </w:pPr>
             <w:r>
               <w:t>caused by fire, contamination, or vandalism</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32B1A1A9" w14:textId="45320F86" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>the result of an isolated incident, but instead systemic or building</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
             <w:r>
               <w:t>related.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="45BDC300" w14:textId="6A5C461E" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45BDC300" w14:textId="6A5C461E" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1904662575"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-789056879"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="003A37ED">
+                <w:r w:rsidR="003A37ED" w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">N/A </w:t>
+            <w:r w:rsidRPr="00951467">
+              <w:t xml:space="preserve"> N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="253940318"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="MS Gothic"/>
             </w:rPr>
             <w:alias w:val="Free text"/>
             <w:tag w:val="Free text"/>
             <w:id w:val="-986713802"/>
             <w:placeholder>
               <w:docPart w:val="3DEEDB43A15A4C3FBB4D82F63A2659B9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1134" w:type="pct"/>
+                <w:tcW w:w="3120" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="69DE4F20" w14:textId="0ABB066D" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00044AE8">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00EE0B3B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="284D48EA" w14:textId="133EC858" w:rsidTr="00385A13">
-[...2 lines deleted...]
-            <w:tcW w:w="672" w:type="pct"/>
+      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="284D48EA" w14:textId="133EC858" w:rsidTr="00090196">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1981" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00F237C3" w14:textId="3F63F302" w:rsidR="007E2365" w:rsidRPr="002C6BDE" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Structural repairs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="933" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4B8E66D3" w14:textId="05CB750C" w:rsidR="007E2365" w:rsidRPr="00DC053B" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:tcW w:w="2123" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8E66D3" w14:textId="05CB750C" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="197127312"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1153519213"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">N/A </w:t>
+            <w:r w:rsidRPr="00951467">
+              <w:t xml:space="preserve"> N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-890422082"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="135" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="310B819F" w14:textId="2988AED6" w:rsidR="007E2365" w:rsidRPr="00B07250" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="310B819F" w14:textId="2988AED6" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007F48C3">
+            </w:pPr>
+            <w:r w:rsidRPr="00951467">
               <w:t>Case</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F48C3">
+            <w:r w:rsidRPr="00951467">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F48C3">
+            <w:r w:rsidRPr="00951467">
               <w:t>by</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F48C3">
+            <w:r w:rsidRPr="00951467">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F48C3">
+            <w:r w:rsidRPr="00951467">
               <w:t>case</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="pct"/>
+            <w:tcW w:w="4000" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41067A7C" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Structural repair needs may be identified when damage or deterioration affects the building’s structural integrity or safety.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3095CDC6" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Referral applies when:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A7CBB4C" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>works relate to foundations, load</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
             <w:r>
               <w:t>bearing elements, framing, or other structural components</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E2A3AFD" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>engineering assessment or specialist trades are required</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="767D705E" w14:textId="208C0C0F" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
@@ -17592,306 +18463,280 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
             <w:r>
               <w:t>cost vacant threshold</w:t>
             </w:r>
             <w:r w:rsidR="006062BC">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="217889DB" w14:textId="0022F671" w:rsidR="007E2365" w:rsidRPr="00B42A32" w:rsidRDefault="007E2365" w:rsidP="00B42A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00B42A32">
               <w:t>Structural issues must not be managed locally where safety or structural integrity is compromised.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3F052085" w14:textId="5882FA3A" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F052085" w14:textId="5882FA3A" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00951467">
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="360558213"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1995330235"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">N/A </w:t>
+            <w:r w:rsidRPr="00951467">
+              <w:t xml:space="preserve"> N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1821266178"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="MS Gothic"/>
             </w:rPr>
             <w:alias w:val="Free text"/>
             <w:tag w:val="Free text"/>
             <w:id w:val="580336381"/>
             <w:placeholder>
               <w:docPart w:val="D424AD65F84E4F49869D361054F527DC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1134" w:type="pct"/>
+                <w:tcW w:w="3120" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6A989E8D" w14:textId="2D148822" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00044AE8">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00EE0B3B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="58CE1A89" w14:textId="2812E889" w:rsidTr="00385A13">
-[...2 lines deleted...]
-            <w:tcW w:w="672" w:type="pct"/>
+      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="58CE1A89" w14:textId="2812E889" w:rsidTr="00090196">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1981" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B678D2F" w14:textId="6BDE27EE" w:rsidR="007E2365" w:rsidRPr="002C6BDE" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="002C6BDE">
               <w:t>Full upgrade is required due to major issues not related to fire, renter damage or contamination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="933" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3D39D162" w14:textId="50A7CCEB" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:tcW w:w="2123" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D39D162" w14:textId="50A7CCEB" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1427965398"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2027165766"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">N/A </w:t>
+            <w:r w:rsidRPr="00951467">
+              <w:t xml:space="preserve"> N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="794026830"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="135" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="13A347D6" w14:textId="469C6BDF" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A347D6" w14:textId="469C6BDF" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007F48C3">
+            </w:pPr>
+            <w:r w:rsidRPr="00951467">
               <w:t>Case</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F48C3">
+            <w:r w:rsidRPr="00951467">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F48C3">
+            <w:r w:rsidRPr="00951467">
               <w:t>by</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F48C3">
+            <w:r w:rsidRPr="00951467">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F48C3">
+            <w:r w:rsidRPr="00951467">
               <w:t>case</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="pct"/>
+            <w:tcW w:w="4000" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="668496C2" w14:textId="6A829D0D" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>A full upgrade may be identified when the property has significant deterioration or functional failure requiring comprehensive renewal.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07987615" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Referral applies when:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B9BC44E" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>multiple building elements have reached end</w:t>
             </w:r>
             <w:r>
@@ -17913,702 +18758,673 @@
               <w:t>life or require replacement</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01C6C72C" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>the scale of works exceeds local office capacity</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77FA4FA3" w14:textId="37B7699A" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>specialist or coordinated upgrade planning is required</w:t>
             </w:r>
             <w:r w:rsidR="006062BC">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="433913BC" w14:textId="0C593730" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="433913BC" w14:textId="0C593730" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1184358577"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1593739701"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">N/A </w:t>
+            <w:r w:rsidRPr="00951467">
+              <w:t xml:space="preserve"> N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="939805350"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="MS Gothic"/>
             </w:rPr>
             <w:alias w:val="Free text"/>
             <w:tag w:val="Free text"/>
             <w:id w:val="335967461"/>
             <w:placeholder>
               <w:docPart w:val="C441C5A134334D5B8CA167BC6C64A5CC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1134" w:type="pct"/>
+                <w:tcW w:w="3120" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="786F8BDC" w14:textId="5F32A501" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00044AE8">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00EE0B3B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="6AE6F79C" w14:textId="6B1BEB04" w:rsidTr="00385A13">
-[...2 lines deleted...]
-            <w:tcW w:w="672" w:type="pct"/>
+      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="6AE6F79C" w14:textId="6B1BEB04" w:rsidTr="00090196">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1981" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C800585" w14:textId="7C86821C" w:rsidR="007E2365" w:rsidRPr="002C6BDE" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="002C6BDE">
-              <w:lastRenderedPageBreak/>
               <w:t>Age related upgrade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="933" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5BB0B7F8" w14:textId="0E7FE95E" w:rsidR="007E2365" w:rsidRPr="00DC053B" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:tcW w:w="2123" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB0B7F8" w14:textId="0E7FE95E" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-602111913"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-595556024"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="005130A1">
+                <w:r w:rsidR="005130A1" w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">N/A </w:t>
+            <w:r w:rsidRPr="00951467">
+              <w:t xml:space="preserve"> N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-429431528"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="005130A1">
+                <w:r w:rsidR="005130A1" w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="135" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="00871161" w14:textId="5DB3ADC8" w:rsidR="007E2365" w:rsidRPr="00B00EF1" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00871161" w14:textId="5DB3ADC8" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000605F7">
+            </w:pPr>
+            <w:r w:rsidRPr="00951467">
               <w:t>No (unless unsafe)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="pct"/>
+            <w:tcW w:w="4000" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35FBA0F5" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Age</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
             <w:r>
               <w:t>related upgrade need may be identified where the property is safe and habitable but approaching the point where major renewal will soon be required.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="115AABE7" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Referral is not required unless safety is compromised.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="259991B0" w14:textId="3C88CA50" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Where the property remains compliant with the RTA, staff should:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F76C271" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+          <w:p w14:paraId="0F76C271" w14:textId="714E703B" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
-              <w:t>relet the property</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>re</w:t>
+            </w:r>
+            <w:r w:rsidR="0045206B">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>let the property</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="258E9B42" w14:textId="3B0207C3" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00EA2803">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>submit a request for inclusion in future upgrade programs via OurService.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0DC52FF1" w14:textId="1613DE93" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC52FF1" w14:textId="09B68D9A" w:rsidR="007E2365" w:rsidRPr="00951467" w:rsidRDefault="007E2365" w:rsidP="00951467">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00951467">
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-607578221"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00951467">
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1428338237"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">N/A </w:t>
+            <w:r w:rsidRPr="00951467">
+              <w:t xml:space="preserve"> N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="271529026"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00951467" w:rsidRPr="00951467">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="MS Gothic"/>
             </w:rPr>
             <w:alias w:val="Free text"/>
             <w:tag w:val="Free text"/>
             <w:id w:val="441350587"/>
             <w:placeholder>
               <w:docPart w:val="2331CF5A2A4248FCA1D48BFF38F4F7B4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1134" w:type="pct"/>
+                <w:tcW w:w="3120" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2913F775" w14:textId="2AEF748B" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00044AE8">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00EE0B3B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C032E22" w14:textId="04381138" w:rsidR="007C0360" w:rsidRDefault="007C0360" w:rsidP="007C0360">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Asset_intent_definitions_1"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkStart w:id="38" w:name="_Asset_intent_definitions_1"/>
+      <w:bookmarkStart w:id="39" w:name="_Asset_intent_descriptions"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235799842"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r>
         <w:t xml:space="preserve">Asset intent </w:t>
       </w:r>
       <w:r w:rsidR="00780147">
         <w:t>descriptions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="5159" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3060"/>
-        <w:gridCol w:w="11499"/>
+        <w:gridCol w:w="3061"/>
+        <w:gridCol w:w="11961"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00581B7E" w14:paraId="775C6EBC" w14:textId="77777777" w:rsidTr="00396475">
+      <w:tr w:rsidR="00581B7E" w14:paraId="775C6EBC" w14:textId="77777777" w:rsidTr="009621AB">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="pct"/>
+            <w:tcW w:w="1019" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="110DAAAB" w14:textId="77777777" w:rsidR="00581B7E" w:rsidRDefault="00581B7E" w:rsidP="002F0B85">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>Asset intent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3949" w:type="pct"/>
+            <w:tcW w:w="3981" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2E107B30" w14:textId="42A18E6C" w:rsidR="00581B7E" w:rsidRDefault="00581B7E" w:rsidP="002F0B85">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00581B7E" w14:paraId="46042627" w14:textId="77777777" w:rsidTr="00581B7E">
-[...2 lines deleted...]
-            <w:tcW w:w="1051" w:type="pct"/>
+      <w:tr w:rsidR="00581B7E" w14:paraId="46042627" w14:textId="77777777" w:rsidTr="009621AB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1019" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="30112340" w14:textId="77777777" w:rsidR="00581B7E" w:rsidRDefault="00581B7E" w:rsidP="002F0B85">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Hold and improve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3949" w:type="pct"/>
+            <w:tcW w:w="3981" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3465A65C" w14:textId="2A99AC20" w:rsidR="00581B7E" w:rsidRDefault="00567412" w:rsidP="00567412">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00567412">
               <w:t>This intent applies where the property meets Homes Victoria’s asset objectives and continues to be a productive asset to be maintained and potentially improved.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00581B7E" w14:paraId="402E59F0" w14:textId="77777777" w:rsidTr="00581B7E">
-[...2 lines deleted...]
-            <w:tcW w:w="1051" w:type="pct"/>
+      <w:tr w:rsidR="00581B7E" w14:paraId="402E59F0" w14:textId="77777777" w:rsidTr="009621AB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1019" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="28387405" w14:textId="77777777" w:rsidR="00581B7E" w:rsidRDefault="00581B7E" w:rsidP="002F0B85">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Hold and maintain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3949" w:type="pct"/>
+            <w:tcW w:w="3981" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="157571BD" w14:textId="77777777" w:rsidR="00581B7E" w:rsidRDefault="00581B7E" w:rsidP="008D2D44">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00C06805">
               <w:t xml:space="preserve">This intent applies where the property is older and close to the end of its asset lifecycle but requires minimal maintenance or periodical renewal. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="474D87F6" w14:textId="28161042" w:rsidR="00581B7E" w:rsidRDefault="00581B7E" w:rsidP="008D2D44">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00581B7E">
               <w:t>At the end of its lifecycle, the site may be suitable for redevelopment or sale.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CAFFA9C" w14:textId="43079895" w:rsidR="00581B7E" w:rsidRDefault="00581B7E" w:rsidP="008D2D44">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00024240">
               <w:t>The property should be maintained to meet the requirements of the Residential Tenancies Act</w:t>
             </w:r>
             <w:r>
               <w:t>, including Minium Rental Standards.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00581B7E" w14:paraId="7F4737DF" w14:textId="77777777" w:rsidTr="00581B7E">
-[...2 lines deleted...]
-            <w:tcW w:w="1051" w:type="pct"/>
+      <w:tr w:rsidR="00581B7E" w14:paraId="7F4737DF" w14:textId="77777777" w:rsidTr="009621AB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1019" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4D3D2B32" w14:textId="77777777" w:rsidR="00581B7E" w:rsidRDefault="00581B7E" w:rsidP="002F0B85">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="0011192B">
               <w:t>Redevelop</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3949" w:type="pct"/>
+            <w:tcW w:w="3981" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4FE3F82E" w14:textId="77777777" w:rsidR="007F0C74" w:rsidRDefault="007F0C74" w:rsidP="007F0C74">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>This intent applies where the land should be retained as it meets Homes Victoria’s overall objectives. Redevelopment may:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77B4E010" w14:textId="61492DA1" w:rsidR="007F0C74" w:rsidRDefault="007F0C74" w:rsidP="007F0C74">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>retain and redevelop the site for social housing, including planning, demolition and construction of new dwellings; or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AF1302B" w14:textId="745980C2" w:rsidR="00581B7E" w:rsidRPr="00BD6B84" w:rsidRDefault="007F0C74" w:rsidP="007F0C74">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>retain the land for commercial objectives, such as commercial retail or ground lease options.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00581B7E" w14:paraId="6C6CF08B" w14:textId="77777777" w:rsidTr="00581B7E">
-[...2 lines deleted...]
-            <w:tcW w:w="1051" w:type="pct"/>
+      <w:tr w:rsidR="00581B7E" w14:paraId="6C6CF08B" w14:textId="77777777" w:rsidTr="009621AB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1019" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6A375607" w14:textId="77777777" w:rsidR="00581B7E" w:rsidRDefault="00581B7E" w:rsidP="002F0B85">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Sell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3949" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1323B0C7" w14:textId="151A9A01" w:rsidR="00581B7E" w:rsidRPr="00EB18E6" w:rsidRDefault="000F6903" w:rsidP="002F0B85">
+            <w:tcW w:w="3981" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1323B0C7" w14:textId="2E2CA3BD" w:rsidR="00581B7E" w:rsidRPr="00EB18E6" w:rsidRDefault="000F6903" w:rsidP="002F0B85">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="000F6903">
-              <w:t>This intent applies where the property does not adequately meet Homes Victoria’s asset objectives or is not financially prudent to invest in (e.g. lower</w:t>
+              <w:t>This intent applies where the property does not adequately meet Homes Victoria’s asset objectives or is not financially prudent to invest in (</w:t>
+            </w:r>
+            <w:r w:rsidR="0054050C">
+              <w:t>for example,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F6903">
+              <w:t xml:space="preserve"> lower</w:t>
             </w:r>
             <w:r w:rsidRPr="000F6903">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
             <w:r w:rsidRPr="000F6903">
               <w:t>demand locations, limited or expensive redevelopment options, neighbourhood fatigue, site limitations, or restrictive/prohibitive planning controls)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00581B7E" w14:paraId="3F57576B" w14:textId="77777777" w:rsidTr="00581B7E">
-[...2 lines deleted...]
-            <w:tcW w:w="1051" w:type="pct"/>
+      <w:tr w:rsidR="00581B7E" w14:paraId="3F57576B" w14:textId="77777777" w:rsidTr="009621AB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1019" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2A54F0C5" w14:textId="77777777" w:rsidR="00581B7E" w:rsidRDefault="00581B7E" w:rsidP="002F0B85">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00BA774C">
               <w:t>Review</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3949" w:type="pct"/>
+            <w:tcW w:w="3981" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3D85AEDE" w14:textId="23703699" w:rsidR="00D5214B" w:rsidRPr="00D5214B" w:rsidRDefault="00D5214B" w:rsidP="00D5214B">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00D5214B">
               <w:t xml:space="preserve">This intent applies where a more detailed review is required to determine the appropriate intent for the property. </w:t>
             </w:r>
             <w:r>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00D5214B">
               <w:t>xamples include:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="630B531A" w14:textId="77777777" w:rsidR="00B83C5D" w:rsidRDefault="00B83C5D" w:rsidP="00B83C5D">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>the property is at end of life but still occupied</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="447FEC21" w14:textId="69407945" w:rsidR="00B83C5D" w:rsidRDefault="00B83C5D" w:rsidP="00B83C5D">
             <w:pPr>
@@ -18643,285 +19459,233 @@
               <w:t>‑</w:t>
             </w:r>
             <w:r>
               <w:t>up block and depends on a realisation plan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56587485" w14:textId="58374DC1" w:rsidR="00581B7E" w:rsidRDefault="00B83C5D" w:rsidP="00B83C5D">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>significant work is needed to determine intent for a complex precinct</w:t>
             </w:r>
             <w:r w:rsidR="008D2D44">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01A96F28" w14:textId="5082F306" w:rsidR="00891C87" w:rsidRDefault="00EB0789" w:rsidP="00891C87">
       <w:pPr>
         <w:pStyle w:val="Bodyaftertablefigure"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00891C87">
         <w:t>roperties should not be referred to the Asset Management Branch when:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B536583" w14:textId="77777777" w:rsidR="00891C87" w:rsidRDefault="00891C87" w:rsidP="00891C87">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>the issue can be addressed through standard make</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
       <w:r>
         <w:t>safe or minor repairs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ABDC42A" w14:textId="796A459A" w:rsidR="0009689B" w:rsidRDefault="00891C87" w:rsidP="00891C87">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>costs fall within local office repair capacity</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="295831B5" w14:textId="77777777" w:rsidR="007A1958" w:rsidRPr="007A1958" w:rsidRDefault="007A1958" w:rsidP="007A1958">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A1958">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>the CSHS manager has not reviewed and approved the referral</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD13941" w14:textId="476323CC" w:rsidR="00F81A38" w:rsidRDefault="007A1958" w:rsidP="00F81A38">
+    <w:p w14:paraId="0AD13941" w14:textId="13B6F7C1" w:rsidR="00F81A38" w:rsidRDefault="007A1958" w:rsidP="00F81A38">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A1958">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>relevant information required has not been provided (e.g., year built, cladding type)</w:t>
+        <w:t>relevant information required has not been provided (</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA1C1D">
+        <w:t>for example</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1958">
+        <w:t>, year built, cladding type)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="398D0C58" w14:textId="77777777" w:rsidR="006A04ED" w:rsidRDefault="007A1958" w:rsidP="008B219D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A1958">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>pre</w:t>
       </w:r>
       <w:r w:rsidRPr="007A1958">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:noBreakHyphen/>
         <w:t>referral vacant unit work is not complete</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4575823C" w14:textId="1958C1FB" w:rsidR="00EB0789" w:rsidRDefault="006A04ED" w:rsidP="008B219D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00901578" w:rsidRPr="00901578">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">required documentation for the condition </w:t>
       </w:r>
       <w:r w:rsidR="007C7EBB">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>category</w:t>
       </w:r>
       <w:r w:rsidR="00901578" w:rsidRPr="00901578">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> has not been attached to the referral</w:t>
       </w:r>
       <w:r w:rsidR="00901578">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="071497E2" w14:textId="172FD730" w:rsidR="00F10133" w:rsidRDefault="00F10133" w:rsidP="00117FA7">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>For subsequent procedures refer to</w:t>
       </w:r>
       <w:r w:rsidR="00117FA7">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00DD53B2" w14:textId="77777777" w:rsidR="00117FA7" w:rsidRDefault="00C93D19" w:rsidP="00117FA7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Pre_referral_requirements" w:history="1">
         <w:r w:rsidRPr="00117FA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Section 10.1 Pre referral requirements</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6B0F2A55" w14:textId="2B51E417" w:rsidR="00117FA7" w:rsidRDefault="00117FA7" w:rsidP="002F0B85">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_CSHS_Manager_oversight" w:history="1">
         <w:r w:rsidRPr="0003052E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Section 10.2</w:t>
         </w:r>
         <w:r w:rsidR="00BB7AED" w:rsidRPr="0003052E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve"> CSHS Manager oversight and approval</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4BE4C827" w14:textId="1C441CB9" w:rsidR="00BB7AED" w:rsidRDefault="0003052E" w:rsidP="00EA2803">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Reletting_restrictions_and" w:history="1">
         <w:r w:rsidRPr="0003052E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Section 10.3 Reletting restrictions and vacancy management</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C9DF795" w14:textId="77777777" w:rsidR="00BB7AED" w:rsidRDefault="00BB7AED" w:rsidP="00BB7AED">
+    <w:p w14:paraId="5C9DF795" w14:textId="77777777" w:rsidR="00BB7AED" w:rsidRDefault="00BB7AED" w:rsidP="000848CB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="284" w:hanging="284"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="284"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30D055D6" w14:textId="4EC9068A" w:rsidR="00BB7AED" w:rsidRDefault="00BB7AED" w:rsidP="00BB7AED">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="30D055D6" w14:textId="4EC9068A" w:rsidR="00BB7AED" w:rsidRDefault="00BB7AED" w:rsidP="00C81995">
+      <w:pPr>
         <w:sectPr w:rsidR="00BB7AED" w:rsidSect="00F32010">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1304" w:right="1418" w:bottom="1304" w:left="851" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF4460F" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00F32010">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Pre_referral_requirements"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkStart w:id="41" w:name="_Pre_referral_requirements"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235799843"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidRPr="00DD5274">
         <w:lastRenderedPageBreak/>
         <w:t>Pre referral requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidRPr="00DD5274">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19307276" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="003A37ED">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD5274">
         <w:t>When properties require substantial interventions beyond the scope of routine maintenance or local office capacity, staff and man</w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD5274">
         <w:t xml:space="preserve">gers should determine if </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD5274">
         <w:t>Asset Management</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Branch’s</w:t>
@@ -19823,57 +20587,57 @@
           <w:tcPr>
             <w:tcW w:w="6599" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F30D8F2" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5274">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Forward the reletting restriction and referral through the HiiP and OurService workflows to the CSHS Manager (or equivalent) for review and approval.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B0CBFB2" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00F32010">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_CSHS_Manager_oversight"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkStart w:id="43" w:name="_CSHS_Manager_oversight"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc235799844"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="00DD5274">
         <w:t>CSHS Manager oversight and approval</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidRPr="00DD5274">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0322B941" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD5274">
         <w:t>Before approving a referral, CSHS Managers must first determine if works can be completed locally. This includes confirming that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66299ED2" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD5274">
         <w:t>Table 1</w:t>
       </w:r>
       <w:r>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD5274">
         <w:t>: CSHS Manager requirements before approving a referral</w:t>
       </w:r>
@@ -20272,604 +21036,402 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="585F6E12" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD5274">
               <w:t>Provide recommended upgrade reason(s), include a brief description of the property’s condition, and approve or decline the referral in a timely manner.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="29AC3DE4" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
       <w:pPr>
         <w:pStyle w:val="Bodyaftertablefigure"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD5274">
         <w:t>If these conditions are met, the referral should not be approved and the work managed locally.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FCF2892" w14:textId="0C55D85C" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00F32010">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Reletting_restrictions_1"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkStart w:id="45" w:name="_Reletting_restrictions_1"/>
+      <w:bookmarkStart w:id="46" w:name="_Reletting_restrictions_and"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc235799845"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="00DD5274">
         <w:t xml:space="preserve">Reletting restrictions </w:t>
       </w:r>
       <w:r w:rsidR="001D7056">
         <w:t>and vacancy management</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
-    <w:p w14:paraId="34DE6048" w14:textId="07E6DFFB" w:rsidR="00BA4055" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+    <w:p w14:paraId="34DE6048" w14:textId="3A16E9AE" w:rsidR="00BA4055" w:rsidRDefault="00F32010" w:rsidP="00976C33">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD5274">
         <w:t xml:space="preserve">If a referral is accepted by </w:t>
       </w:r>
-      <w:r w:rsidR="006D7E97">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Branch</w:t>
+      <w:r w:rsidR="000D69B0">
+        <w:t>Homes Victoria</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD5274">
         <w:t>, the</w:t>
       </w:r>
       <w:r w:rsidR="00DE3D8E">
         <w:t xml:space="preserve"> associated</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD5274">
         <w:t xml:space="preserve"> reletting restriction may be applied. </w:t>
       </w:r>
       <w:r w:rsidR="00BA4055" w:rsidRPr="00BA4055">
         <w:t>The local office retains responsibility for vacancy management tasks, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13178693" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD5274">
         <w:t>securing the property in the event of any incidents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08926A28" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+    <w:p w14:paraId="08926A28" w14:textId="1EB33691" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD5274">
-        <w:t>maintaining the grounds, including grass cutting, and</w:t>
+        <w:t>maintaining the grounds, including grass cutting</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73FF2F35" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD5274">
         <w:t>taking appropriate action against illegal occupants, if necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA69292" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00F32010">
+    <w:p w14:paraId="1AA69292" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="004B3DC9" w:rsidRDefault="00F32010" w:rsidP="00F32010">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc224119190"/>
-      <w:r w:rsidRPr="00DD5274">
+      <w:bookmarkStart w:id="48" w:name="_Vacancy_durations"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235799846"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r w:rsidRPr="004B3DC9">
         <w:t>Vacancy durations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
-      <w:r w:rsidRPr="00DD5274">
+      <w:bookmarkEnd w:id="49"/>
+      <w:r w:rsidRPr="004B3DC9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0351A8C9" w14:textId="39237D39" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="002F0BBA" w:rsidP="00976C33">
+    <w:p w14:paraId="22BD62CA" w14:textId="066C3602" w:rsidR="00D43104" w:rsidRDefault="002F0BBA" w:rsidP="00976C33">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="002F0BBA">
-        <w:t>When a property is referred for assessment or works, it may remain vacant for an extended period due to the nature of the works or decisions involved. The typical vacancy durations are:</w:t>
+        <w:t xml:space="preserve">When a property is referred </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35D27">
+        <w:t xml:space="preserve">to Homes Victoria </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0BBA">
+        <w:t xml:space="preserve">for assessment or works, it may remain vacant for an extended period </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66804">
+        <w:t xml:space="preserve">depending on the referral reason and the type </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0BBA">
+        <w:t xml:space="preserve">of works or </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66804">
+        <w:t xml:space="preserve">strategy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0BBA">
+        <w:t xml:space="preserve">involved. </w:t>
+      </w:r>
+      <w:r w:rsidR="001D51E9">
+        <w:t>Vacancy durations for referred properties are set out in the Reletting Restriction Matrix, which should be used as the primary reference for vacancy durations, reletting restriction types and referral reasons.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC4CDE8" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="0A7E4545" w14:textId="727FFACE" w:rsidR="00D43104" w:rsidRDefault="00D43104" w:rsidP="00976C33">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
       <w:r>
-        <w:t>6</w:t>
-[...2 lines deleted...]
-        <w:t>: Typical vacancy durations</w:t>
+        <w:t xml:space="preserve">Reletting restrictions with a set vacancy duration will automatically close </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D3A">
+        <w:t xml:space="preserve">in HiiP </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">when </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D3A">
+        <w:t xml:space="preserve">their end date is reached. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Reletting restrictions with no fixed end date will not close automatically and must be closed manually by authorised delegates</w:t>
+      </w:r>
+      <w:r w:rsidR="006C231A">
+        <w:t xml:space="preserve"> once the property is ready to be re-let.</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...275 lines deleted...]
-    <w:p w14:paraId="45EC971B" w14:textId="196D0588" w:rsidR="00280565" w:rsidRDefault="00280565" w:rsidP="00EA2803">
+    <w:p w14:paraId="45EC971B" w14:textId="14441FBC" w:rsidR="00280565" w:rsidRPr="00926B53" w:rsidRDefault="006C231A" w:rsidP="00926B53">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
+      <w:r w:rsidRPr="00926B53">
+        <w:t xml:space="preserve">For vacancy duration details for specific referral reasons and reletting </w:t>
+      </w:r>
+      <w:r w:rsidR="005C5120" w:rsidRPr="00926B53">
+        <w:t xml:space="preserve">restriction </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926B53">
+        <w:t xml:space="preserve">types, refer to the </w:t>
+      </w:r>
+      <w:r w:rsidR="000A05E3" w:rsidRPr="00926B53">
+        <w:t>Reletting Restriction Matrix</w:t>
+      </w:r>
+      <w:r w:rsidR="00926B53">
+        <w:t xml:space="preserve"> available</w:t>
+      </w:r>
+      <w:r w:rsidR="000A05E3" w:rsidRPr="00926B53">
+        <w:t xml:space="preserve"> on the Public Housing Resources SharePoint, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="000A05E3" w:rsidRPr="00F97BCE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Vacant</w:t>
+        </w:r>
+        <w:r w:rsidR="00F97BCE" w:rsidRPr="00F97BCE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>s</w:t>
+        </w:r>
+        <w:r w:rsidR="000A05E3" w:rsidRPr="00F97BCE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> page</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F97BCE">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidR="000A05E3" w:rsidRPr="00926B53">
+        <w:t xml:space="preserve"> (internal link).</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00280565" w:rsidSect="00AA1581">
+    <w:sectPr w:rsidR="00280565" w:rsidRPr="00926B53" w:rsidSect="00AA1581">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1304" w:bottom="1418" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="253FE4D0" w14:textId="77777777" w:rsidR="002054E1" w:rsidRDefault="002054E1">
+    <w:p w14:paraId="790EFEFD" w14:textId="77777777" w:rsidR="00A12CFC" w:rsidRDefault="00A12CFC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F39B331" w14:textId="77777777" w:rsidR="002054E1" w:rsidRDefault="002054E1"/>
+    <w:p w14:paraId="4F591A02" w14:textId="77777777" w:rsidR="00A12CFC" w:rsidRDefault="00A12CFC"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16535582" w14:textId="77777777" w:rsidR="002054E1" w:rsidRDefault="002054E1">
+    <w:p w14:paraId="5EDFB6E5" w14:textId="77777777" w:rsidR="00A12CFC" w:rsidRDefault="00A12CFC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16042B34" w14:textId="77777777" w:rsidR="002054E1" w:rsidRDefault="002054E1"/>
+    <w:p w14:paraId="4778685A" w14:textId="77777777" w:rsidR="00A12CFC" w:rsidRDefault="00A12CFC"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="70DA9313" w14:textId="77777777" w:rsidR="002054E1" w:rsidRDefault="002054E1">
+    <w:p w14:paraId="7521B273" w14:textId="77777777" w:rsidR="00A12CFC" w:rsidRDefault="00A12CFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...4 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1001AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="-webkit-standard">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21E06AB0" w14:textId="3FA2AEC0" w:rsidR="00EB4BC7" w:rsidRDefault="00EB4BC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5F16E52C" wp14:editId="181E78CF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189845</wp:posOffset>
               </wp:positionV>
@@ -21342,184 +21904,66 @@
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="002C5B7C">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="042FA8D0" w14:textId="7E347BBB" w:rsidR="00431A70" w:rsidRDefault="001C7128" w:rsidP="00DC00C1">
+  <w:p w14:paraId="042FA8D0" w14:textId="12F323B5" w:rsidR="00431A70" w:rsidRDefault="00EB4BC7" w:rsidP="00DC00C1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3667"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6EBCE929" wp14:editId="7CB17B6C">
-[...117 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1BA32EAB" wp14:editId="2F53ADC6">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1BA32EAB" wp14:editId="14AD892F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189845</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="MSIPCM82764d688816a9dc96a1b608" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -21551,109 +21995,405 @@
                           <w:r w:rsidRPr="00EB4BC7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="1BA32EAB" id="MSIPCM82764d688816a9dc96a1b608" o:spid="_x0000_s1031" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpLn+yFwIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEUB&#10;IwngFDnTFGkRoLgsSVtyv75Lyo8g7anohVrurvYxM5zd960me+G8AlPRYpRTIgyHWpltRX+8Lr/c&#10;UuIDMzXTYERFD8LT+/nnT7POluIKGtC1cASLGF92tqJNCLbMMs8b0TI/AisMBiW4lgW8um1WO9Zh&#10;9VZnV3k+zTpwtXXAhffofRyCdJ7qSyl4eJbSi0B0RXG2kE6Xzk08s/mMlVvHbKP4cQz2D1O0TBls&#10;ei71yAIjO6f+KNUq7sCDDCMObQZSKi7SDrhNkX/YZt0wK9IuCI63Z5j8/yvLn/Zr++JI6L9CjwRG&#10;QDrrS4/OuE8vXRu/OCnBOEJ4OMMm+kA4Om8m03xcYIhjbFwUN7eTWCa7/G2dD98EtCQaFXVIS0KL&#10;7Vc+DKmnlNjMwFJpnajRhnQVnY4nefrhHMHi2mCPy6zRCv2mJ6quaBogejZQH3A9BwPz3vKlwhlW&#10;zIcX5pBqHBvlG57xkBqwFxwtShpwv/7mj/nIAEYp6VA6FfU/d8wJSvR3g9zcFdfXUWvpgoZ7792c&#10;vGbXPgCqssAHYnkyY27QJ1M6aN9Q3YvYDUPMcOxZ0c3JfAiDkPF1cLFYpCRUlWVhZdaWx9IRzYjs&#10;a//GnD3CH5C4JziJi5UfWBhyBx4WuwBSJYouaB5hR0Umko+vJ0r+/T1lXd74/DcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytx&#10;o3ZLCW0ap6pAXJAQoqCenXjz08TrKHbb5O1xTnDcmdHsN8l+MC27Yu9qSxKWCwEMKbe6plLCz/fb&#10;wwaY84q0ai2hhBEd7NPZXaJibW/0hdejL1koIRcrCZX3Xcy5yys0yi1shxS8wvZG+XD2Jde9uoVy&#10;0/KVEBE3qqbwoVIdvlSYN8eLkbD+3GYFPzfm/DG+j2PdFKfXrJDyfj4cdsA8Dv4vDBN+QIc0MGX2&#10;QtqxVkIY4oMaifUzsMlfbkUELJu0p8cN8DTh/zekvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDpLn+yFwIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAAAAAAAAAAAAAAHEEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shapetype w14:anchorId="1BA32EAB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="MSIPCM82764d688816a9dc96a1b608" o:spid="_x0000_s1030" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZof46GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LiRxLBcuAmcFHA&#10;SAI4Rc40RVoCKC5L0pbcr++Ssuwg7SnIhVrurvYxM5zfdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4srqECVwhIsol3emoJW3ps8SRyvRMPcCIzQGJRgG+bxandJaVmL&#10;1RuVXKXpLGnBlsYCF86h96EP0kWsL6Xg/klKJzxRBcXZfDxtPLfhTBZzlu8sM1XNT2OwD0zRsFpj&#10;03OpB+YZ2dv6n1JNzS04kH7EoUlAypqLuANuk6XvttlUzIi4C4LjzBkm93ll+eNhY54t8d136JDA&#10;AEhrXO7QGfbppG3CFyclGEcIj2fYROcJR+f1dJaOMwxxjI2z7PpmGsokl7+Ndf6HgIYEo6AWaYlo&#10;scPa+T51SAnNNKxqpSI1SpO2oLPxNI0/nCNYXGnscZk1WL7bdqQuCzoZ9thCecT1LPTMO8NXNc6w&#10;Zs4/M4tU49goX/+Eh1SAveBkUVKB/fM/f8hHBjBKSYvSKaj7vWdWUKJ+auTmNptMgtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEAL5BIl+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2sr&#10;caN2SwltGqeqQFyQEKKgnp1489PE6yh22+TtcU5w3JnR7DfJfjAtu2LvaksSlgsBDCm3uqZSws/3&#10;28MGmPOKtGotoYQRHezT2V2iYm1v9IXXoy9ZKCEXKwmV913MucsrNMotbIcUvML2Rvlw9iXXvbqF&#10;ctPylRARN6qm8KFSHb5UmDfHi5Gw/txmBT835vwxvo9j3RSn16yQ8n4+HHbAPA7+LwwTfkCHNDBl&#10;9kLasVZCGOKDGon1M7DJX25FBCybtKfHDfA04f83pL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAGaH+OhgCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAL5BIl+AAAAALAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="54918659" w14:textId="5CB96CC1" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="093CC640" w14:textId="77777777" w:rsidR="002054E1" w:rsidRDefault="002054E1" w:rsidP="00207717">
+    <w:p w14:paraId="03643560" w14:textId="77777777" w:rsidR="00A12CFC" w:rsidRDefault="00A12CFC" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C1A129D" w14:textId="77777777" w:rsidR="002054E1" w:rsidRDefault="002054E1">
+    <w:p w14:paraId="27C7B798" w14:textId="77777777" w:rsidR="00A12CFC" w:rsidRDefault="00A12CFC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F48CBDB" w14:textId="77777777" w:rsidR="002054E1" w:rsidRDefault="002054E1"/>
+    <w:p w14:paraId="33DB1491" w14:textId="77777777" w:rsidR="00A12CFC" w:rsidRDefault="00A12CFC"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="12BD1804" w14:textId="77777777" w:rsidR="002054E1" w:rsidRDefault="002054E1">
+    <w:p w14:paraId="77444A95" w14:textId="77777777" w:rsidR="00A12CFC" w:rsidRDefault="00A12CFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="50BF1620" w14:textId="77777777" w:rsidR="005E0905" w:rsidRPr="00DF2858" w:rsidRDefault="005E0905" w:rsidP="005E0905">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440F7D">
+        <w:t>http://www.housing.vic.gov.au</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="79E24B5A" w14:textId="09B9C0CD" w:rsidR="005B25CE" w:rsidRPr="005B25CE" w:rsidRDefault="005B25CE">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83EE5">
+        <w:t>http://www.housing.vic.gov.au/contact-a-housing-office</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="4DC09F91" w14:textId="77777777" w:rsidR="005E0905" w:rsidRPr="00440F7D" w:rsidRDefault="005E0905" w:rsidP="005E0905">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066628F">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>https://providers.dffh.vic.gov.au</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="0F873F69" w14:textId="3F216D6E" w:rsidR="00637D77" w:rsidRPr="00637D77" w:rsidRDefault="00637D77">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="00FD207E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637D77">
+        <w:t>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx?web=1</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="61375F7F" w14:textId="53547209" w:rsidR="00FD207E" w:rsidRPr="00FD207E" w:rsidRDefault="00FD207E">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD207E">
+        <w:t>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="5DD01204" w14:textId="0DB8AFC8" w:rsidR="00FD207E" w:rsidRPr="00FD207E" w:rsidRDefault="00FD207E">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC460D">
+        <w:t>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/HiiP-User-Guides.aspx</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="3A7364AA" w14:textId="01D98149" w:rsidR="00845677" w:rsidRPr="00845677" w:rsidRDefault="00845677">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="00114CD0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845677">
+        <w:t>ttps://tableau.reporting.dhhs.vic.gov.au/t/HousingPerformance/views/HPLandingPage/LandingPage?:embed=y&amp;:showShareOptions=true&amp;:display_count=no&amp;:showVizHome=no#1</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="2A162422" w14:textId="4F4FA509" w:rsidR="006E7BA2" w:rsidRPr="006E7BA2" w:rsidRDefault="006E7BA2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5895">
+        <w:t>ttps://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="2858560A" w14:textId="4CC0B202" w:rsidR="00926B53" w:rsidRPr="00926B53" w:rsidRDefault="00926B53">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926B53">
+        <w:t>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="273009EC" w14:textId="1D1CDB57" w:rsidR="00B73B66" w:rsidRPr="00B73B66" w:rsidRDefault="00B73B66">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B73B66">
+        <w:t>https://ourservice.support.vic.gov.au/ourservice?id=sc_cat_item&amp;sys_id=5bfb744adb6a2110ddf5bc56f39619b1&amp;sysparm_category=dfeb09fe1bc52110af5d98ef0d4bcb79.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="0B031A87" w14:textId="4FB33DA2" w:rsidR="00B73B66" w:rsidRPr="00B73B66" w:rsidRDefault="00B73B66">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B73B66">
+        <w:t>https://ourservice.support.vic.gov.au/ourservice?id=sc_cat_item&amp;sys_id=edc96f261b2e6510af5d98ef0d4bcbf9</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="5378572E" w14:textId="01B97D4C" w:rsidR="00B73B66" w:rsidRPr="00B73B66" w:rsidRDefault="00B73B66">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B73B66">
+        <w:t>https://ourservice.support.vic.gov.au/ourservice?id=sc_cat_item&amp;sys_id=5bfb744adb6a2110ddf5bc56f39619b1&amp;sysparm_category=dfeb09fe1bc52110af5d98ef0d4bcb79.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="148233C9" w14:textId="085C7552" w:rsidR="00F97BCE" w:rsidRPr="00F97BCE" w:rsidRDefault="00F97BCE">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F97BCE">
+        <w:t>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3095"/>
       <w:gridCol w:w="3095"/>
       <w:gridCol w:w="3095"/>
     </w:tblGrid>
     <w:tr w:rsidR="5D3351ED" w14:paraId="3D23C60D" w14:textId="77777777" w:rsidTr="5D3351ED">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3095" w:type="dxa"/>
         </w:tcPr>
@@ -21741,100 +22481,213 @@
         <w:bCs/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t>Document title</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="009C245E" w:rsidRPr="009C245E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>(use Header style)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="082BA3E9" w14:textId="235646E8" w:rsidR="00562811" w:rsidRPr="001C7128" w:rsidRDefault="00EE1BBA" w:rsidP="001C7128">
+  <w:p w14:paraId="082BA3E9" w14:textId="3FD1D0B7" w:rsidR="00562811" w:rsidRPr="001C7128" w:rsidRDefault="00EE1BBA" w:rsidP="001C7128">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>Vacant Unit Maintenance Operational Guidelines</w:t>
     </w:r>
     <w:r w:rsidR="001C7128">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001C7128">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="068A0040"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A238D970"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06DA1ADA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA4A1D96"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21903,51 +22756,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BAD2E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0AAE1EBA"/>
     <w:styleLink w:val="ZZNumbersloweralpha"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Numberloweralpha"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Numberloweralphaindent"/>
       <w:lvlText w:val="(%2)"/>
@@ -22032,51 +22885,164 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CEA0C9B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="87869772"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FA56EAB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22181,51 +23147,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17734AFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E460CEC6"/>
     <w:lvl w:ilvl="0" w:tplc="4CD4CC02">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -22270,51 +23236,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A5D1950"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="20AA69C4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="286D25B1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22419,51 +23498,164 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A1111A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6EEA86AA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A152229"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6016C788"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22568,144 +23760,251 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3564026B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="06DCA032"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C4303A5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B4E7622"/>
     <w:styleLink w:val="ZZNumbers"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="DHHSnumberdigit"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
-      <w:pStyle w:val="DHHSnumberdigitindent"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="794"/>
         </w:tabs>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlRestart w:val="0"/>
-      <w:pStyle w:val="DHHSnumberloweralpha"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlRestart w:val="0"/>
-      <w:pStyle w:val="DHHSnumberloweralphaindent"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="794"/>
         </w:tabs>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlRestart w:val="0"/>
-      <w:pStyle w:val="DHHSnumberlowerroman"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlRestart w:val="0"/>
-      <w:pStyle w:val="DHHSnumberlowerromanindent"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="794"/>
         </w:tabs>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -22714,51 +24013,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E6C68D4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9D040EF8"/>
     <w:styleLink w:val="ZZNumbersdigit"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberdigit"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberdigitindent"/>
       <w:lvlText w:val="%2."/>
@@ -22849,51 +24148,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EC54A41"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="986E24B0"/>
     <w:styleLink w:val="ZZNumberslowerroman"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Numberlowerroman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Numberlowerromanindent"/>
       <w:lvlText w:val="(%2)"/>
@@ -22978,51 +24277,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41A800BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2D1040BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23127,51 +24426,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B66429B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FEAEDE2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23276,51 +24575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="541611C2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="350ED9F2"/>
     <w:styleLink w:val="ZZTablebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Tablebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Tablebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23403,51 +24702,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54BA1E5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F05C78C0"/>
     <w:styleLink w:val="ZZBullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Bullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23527,51 +24826,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55795470"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="458A16DA"/>
     <w:lvl w:ilvl="0" w:tplc="1818B6F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B82E2CF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -23640,51 +24939,164 @@
     <w:lvl w:ilvl="7" w:tplc="92F8D8BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3E443096">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F2B4762"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5742F694"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FBF67F0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C090025"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -23735,51 +25147,51 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6309259F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8B3CE87A"/>
     <w:styleLink w:val="ZZQuotebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Quotebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Quotebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
@@ -23861,51 +25273,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AB02F3D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D55CEB3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24010,51 +25422,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77D610E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="204C8148"/>
     <w:lvl w:ilvl="0" w:tplc="4CAE2974">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B1C462CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -24123,51 +25535,51 @@
     <w:lvl w:ilvl="7" w:tplc="3EA225EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="283033A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FF36E56"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="49F0E302"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24273,3681 +25685,5398 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="242296183">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="805197647">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="550965074">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1994794103">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="106892274">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="809711174">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="361982231">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="426780108">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="718168151">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="973633523">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="805197647">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="11" w16cid:durableId="556740922">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="550965074">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="12" w16cid:durableId="1988975744">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1994794103">
+  <w:num w:numId="13" w16cid:durableId="1014575502">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="106892274">
+  <w:num w:numId="14" w16cid:durableId="1230774806">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1864705140">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="520700342">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1465805447">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2007509233">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1925645045">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1947735457">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="105538851">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="809711174">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="22" w16cid:durableId="1874728791">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="361982231">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="23" w16cid:durableId="1958682166">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="426780108">
+  <w:num w:numId="24" w16cid:durableId="1854025190">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="718168151">
-[...30 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="25" w16cid:durableId="1474061030">
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="150"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
+  <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A6272"/>
     <w:rsid w:val="00000127"/>
     <w:rsid w:val="00000719"/>
+    <w:rsid w:val="00001509"/>
     <w:rsid w:val="000027C5"/>
     <w:rsid w:val="00002D68"/>
     <w:rsid w:val="00003009"/>
     <w:rsid w:val="000033F7"/>
     <w:rsid w:val="00003403"/>
     <w:rsid w:val="00003755"/>
     <w:rsid w:val="00004937"/>
     <w:rsid w:val="000049DE"/>
     <w:rsid w:val="00005347"/>
+    <w:rsid w:val="00005AC8"/>
     <w:rsid w:val="00005F80"/>
     <w:rsid w:val="00006425"/>
     <w:rsid w:val="000067A4"/>
     <w:rsid w:val="000072B6"/>
     <w:rsid w:val="00007623"/>
+    <w:rsid w:val="000076C6"/>
+    <w:rsid w:val="0000793B"/>
+    <w:rsid w:val="00007E43"/>
     <w:rsid w:val="0001021B"/>
+    <w:rsid w:val="00010C23"/>
+    <w:rsid w:val="00010F08"/>
     <w:rsid w:val="000111C7"/>
     <w:rsid w:val="000112DF"/>
     <w:rsid w:val="00011641"/>
     <w:rsid w:val="00011D89"/>
+    <w:rsid w:val="00011DBB"/>
     <w:rsid w:val="00012016"/>
     <w:rsid w:val="000128E9"/>
+    <w:rsid w:val="00012AE2"/>
+    <w:rsid w:val="00012C6E"/>
+    <w:rsid w:val="0001325E"/>
     <w:rsid w:val="00013CA6"/>
     <w:rsid w:val="00013EA0"/>
     <w:rsid w:val="0001470A"/>
+    <w:rsid w:val="00014A44"/>
+    <w:rsid w:val="000151EA"/>
     <w:rsid w:val="000154FD"/>
     <w:rsid w:val="00015C45"/>
+    <w:rsid w:val="00015DEF"/>
     <w:rsid w:val="00015F6D"/>
     <w:rsid w:val="00016009"/>
     <w:rsid w:val="000161EB"/>
     <w:rsid w:val="00016B80"/>
     <w:rsid w:val="00017245"/>
     <w:rsid w:val="000173BE"/>
     <w:rsid w:val="0002042C"/>
     <w:rsid w:val="00020678"/>
     <w:rsid w:val="00020797"/>
+    <w:rsid w:val="000214E8"/>
+    <w:rsid w:val="000216EF"/>
     <w:rsid w:val="000220DB"/>
     <w:rsid w:val="00022271"/>
     <w:rsid w:val="00023201"/>
+    <w:rsid w:val="000232D4"/>
     <w:rsid w:val="000235E8"/>
+    <w:rsid w:val="00023840"/>
     <w:rsid w:val="00024240"/>
     <w:rsid w:val="0002487F"/>
     <w:rsid w:val="00024D89"/>
     <w:rsid w:val="000250B6"/>
     <w:rsid w:val="00027076"/>
     <w:rsid w:val="000275FF"/>
     <w:rsid w:val="00027FD2"/>
+    <w:rsid w:val="00030253"/>
     <w:rsid w:val="00030492"/>
     <w:rsid w:val="0003052E"/>
     <w:rsid w:val="00030CB0"/>
     <w:rsid w:val="00031DBB"/>
+    <w:rsid w:val="00032CCA"/>
+    <w:rsid w:val="000332B1"/>
     <w:rsid w:val="00033AF2"/>
     <w:rsid w:val="00033B9B"/>
     <w:rsid w:val="00033C49"/>
     <w:rsid w:val="00033D81"/>
     <w:rsid w:val="00033DC9"/>
     <w:rsid w:val="00033E57"/>
+    <w:rsid w:val="00034296"/>
     <w:rsid w:val="00034E4B"/>
     <w:rsid w:val="00034EDB"/>
     <w:rsid w:val="00035401"/>
+    <w:rsid w:val="000356D8"/>
     <w:rsid w:val="000359CC"/>
+    <w:rsid w:val="0003610D"/>
+    <w:rsid w:val="00036774"/>
     <w:rsid w:val="00037074"/>
+    <w:rsid w:val="00037157"/>
     <w:rsid w:val="000372F4"/>
     <w:rsid w:val="0003735A"/>
     <w:rsid w:val="00037366"/>
     <w:rsid w:val="00037626"/>
+    <w:rsid w:val="00037728"/>
     <w:rsid w:val="0003797B"/>
     <w:rsid w:val="00041113"/>
     <w:rsid w:val="00041BF0"/>
+    <w:rsid w:val="00041CF2"/>
     <w:rsid w:val="0004227E"/>
     <w:rsid w:val="00042C8A"/>
+    <w:rsid w:val="00043461"/>
     <w:rsid w:val="00044AE8"/>
     <w:rsid w:val="00044F37"/>
     <w:rsid w:val="0004536B"/>
+    <w:rsid w:val="00045EA0"/>
     <w:rsid w:val="00046B68"/>
     <w:rsid w:val="00047837"/>
+    <w:rsid w:val="00047AAD"/>
     <w:rsid w:val="000527DD"/>
+    <w:rsid w:val="00052B4B"/>
     <w:rsid w:val="00054526"/>
+    <w:rsid w:val="00055203"/>
     <w:rsid w:val="00055E7C"/>
+    <w:rsid w:val="00056506"/>
     <w:rsid w:val="00056EC4"/>
+    <w:rsid w:val="00056F7D"/>
+    <w:rsid w:val="0005746D"/>
     <w:rsid w:val="000578B2"/>
     <w:rsid w:val="00057B2B"/>
     <w:rsid w:val="00057FD8"/>
     <w:rsid w:val="000605D0"/>
     <w:rsid w:val="000605F7"/>
     <w:rsid w:val="00060959"/>
     <w:rsid w:val="00060C8F"/>
     <w:rsid w:val="00060DE3"/>
+    <w:rsid w:val="00061151"/>
     <w:rsid w:val="00062558"/>
+    <w:rsid w:val="000626DD"/>
     <w:rsid w:val="0006273B"/>
     <w:rsid w:val="0006298A"/>
+    <w:rsid w:val="000629C7"/>
+    <w:rsid w:val="0006326F"/>
     <w:rsid w:val="000635E2"/>
     <w:rsid w:val="0006360A"/>
     <w:rsid w:val="00064011"/>
+    <w:rsid w:val="0006446F"/>
     <w:rsid w:val="00064952"/>
+    <w:rsid w:val="00064C85"/>
+    <w:rsid w:val="000650E7"/>
     <w:rsid w:val="00065125"/>
     <w:rsid w:val="00065E4F"/>
+    <w:rsid w:val="000660F7"/>
     <w:rsid w:val="000663CD"/>
     <w:rsid w:val="00066ACD"/>
     <w:rsid w:val="00067795"/>
     <w:rsid w:val="00067B13"/>
     <w:rsid w:val="00067D57"/>
     <w:rsid w:val="00070880"/>
     <w:rsid w:val="00070DE9"/>
     <w:rsid w:val="00070E4A"/>
     <w:rsid w:val="0007155D"/>
     <w:rsid w:val="000715BA"/>
+    <w:rsid w:val="0007187D"/>
     <w:rsid w:val="000722D9"/>
     <w:rsid w:val="00072841"/>
+    <w:rsid w:val="00072A78"/>
+    <w:rsid w:val="00072C3A"/>
     <w:rsid w:val="00072D13"/>
+    <w:rsid w:val="000731EF"/>
     <w:rsid w:val="000733FE"/>
     <w:rsid w:val="00074105"/>
     <w:rsid w:val="00074219"/>
     <w:rsid w:val="0007448E"/>
     <w:rsid w:val="00074ED5"/>
     <w:rsid w:val="00075058"/>
     <w:rsid w:val="00075E8A"/>
+    <w:rsid w:val="00075E9B"/>
     <w:rsid w:val="00076928"/>
+    <w:rsid w:val="0007710D"/>
+    <w:rsid w:val="00077702"/>
+    <w:rsid w:val="00077EDD"/>
     <w:rsid w:val="00080351"/>
+    <w:rsid w:val="00080CDF"/>
+    <w:rsid w:val="0008129B"/>
+    <w:rsid w:val="000814CE"/>
     <w:rsid w:val="0008170F"/>
     <w:rsid w:val="0008204A"/>
     <w:rsid w:val="00082673"/>
     <w:rsid w:val="00082D52"/>
+    <w:rsid w:val="00082F0F"/>
+    <w:rsid w:val="000831EC"/>
+    <w:rsid w:val="000839D4"/>
     <w:rsid w:val="00083AC9"/>
     <w:rsid w:val="00084692"/>
+    <w:rsid w:val="00084835"/>
+    <w:rsid w:val="000848CB"/>
     <w:rsid w:val="00084C02"/>
     <w:rsid w:val="0008508E"/>
     <w:rsid w:val="000852E0"/>
+    <w:rsid w:val="00085465"/>
     <w:rsid w:val="000858C3"/>
     <w:rsid w:val="00086194"/>
     <w:rsid w:val="0008710E"/>
     <w:rsid w:val="0008724F"/>
     <w:rsid w:val="00087951"/>
+    <w:rsid w:val="00090196"/>
     <w:rsid w:val="000905B5"/>
     <w:rsid w:val="00090A54"/>
     <w:rsid w:val="0009113B"/>
     <w:rsid w:val="00092899"/>
     <w:rsid w:val="00093402"/>
     <w:rsid w:val="000939ED"/>
     <w:rsid w:val="00093B7C"/>
     <w:rsid w:val="000940B0"/>
+    <w:rsid w:val="000947DE"/>
+    <w:rsid w:val="00094B65"/>
     <w:rsid w:val="00094DA3"/>
+    <w:rsid w:val="00095317"/>
     <w:rsid w:val="000959F8"/>
+    <w:rsid w:val="00096470"/>
     <w:rsid w:val="00096478"/>
+    <w:rsid w:val="000964F8"/>
     <w:rsid w:val="00096565"/>
     <w:rsid w:val="0009689B"/>
     <w:rsid w:val="00096CD1"/>
     <w:rsid w:val="00096F71"/>
+    <w:rsid w:val="00097159"/>
+    <w:rsid w:val="0009754F"/>
     <w:rsid w:val="00097DC2"/>
+    <w:rsid w:val="00097DC9"/>
+    <w:rsid w:val="00097F94"/>
     <w:rsid w:val="000A012C"/>
+    <w:rsid w:val="000A05E3"/>
     <w:rsid w:val="000A0887"/>
     <w:rsid w:val="000A0EB9"/>
     <w:rsid w:val="000A11B7"/>
     <w:rsid w:val="000A186C"/>
     <w:rsid w:val="000A1CE1"/>
     <w:rsid w:val="000A1EA4"/>
     <w:rsid w:val="000A2069"/>
     <w:rsid w:val="000A2323"/>
     <w:rsid w:val="000A2476"/>
     <w:rsid w:val="000A28B5"/>
     <w:rsid w:val="000A2A59"/>
+    <w:rsid w:val="000A3397"/>
+    <w:rsid w:val="000A42E2"/>
     <w:rsid w:val="000A60DC"/>
+    <w:rsid w:val="000A62F0"/>
     <w:rsid w:val="000A641A"/>
+    <w:rsid w:val="000B01F3"/>
     <w:rsid w:val="000B032A"/>
+    <w:rsid w:val="000B0507"/>
+    <w:rsid w:val="000B05EC"/>
     <w:rsid w:val="000B0B6C"/>
+    <w:rsid w:val="000B0BAE"/>
     <w:rsid w:val="000B1668"/>
     <w:rsid w:val="000B1A9D"/>
     <w:rsid w:val="000B270C"/>
     <w:rsid w:val="000B2C36"/>
+    <w:rsid w:val="000B33E7"/>
+    <w:rsid w:val="000B3745"/>
     <w:rsid w:val="000B3EDB"/>
+    <w:rsid w:val="000B4212"/>
+    <w:rsid w:val="000B473F"/>
     <w:rsid w:val="000B4917"/>
+    <w:rsid w:val="000B4B92"/>
     <w:rsid w:val="000B543D"/>
+    <w:rsid w:val="000B55BE"/>
     <w:rsid w:val="000B55F9"/>
     <w:rsid w:val="000B57A0"/>
     <w:rsid w:val="000B5928"/>
     <w:rsid w:val="000B5BF7"/>
     <w:rsid w:val="000B6285"/>
+    <w:rsid w:val="000B62FE"/>
     <w:rsid w:val="000B6413"/>
     <w:rsid w:val="000B6A93"/>
     <w:rsid w:val="000B6BC8"/>
     <w:rsid w:val="000B73B7"/>
+    <w:rsid w:val="000B7BEC"/>
     <w:rsid w:val="000C0303"/>
     <w:rsid w:val="000C0B68"/>
     <w:rsid w:val="000C0C62"/>
     <w:rsid w:val="000C12E0"/>
     <w:rsid w:val="000C1CC8"/>
     <w:rsid w:val="000C25C1"/>
+    <w:rsid w:val="000C2653"/>
+    <w:rsid w:val="000C293F"/>
     <w:rsid w:val="000C2DED"/>
+    <w:rsid w:val="000C2F63"/>
     <w:rsid w:val="000C3115"/>
+    <w:rsid w:val="000C33EC"/>
+    <w:rsid w:val="000C341E"/>
     <w:rsid w:val="000C352B"/>
+    <w:rsid w:val="000C35D5"/>
+    <w:rsid w:val="000C395A"/>
     <w:rsid w:val="000C3FAC"/>
     <w:rsid w:val="000C4267"/>
     <w:rsid w:val="000C42EA"/>
     <w:rsid w:val="000C4546"/>
+    <w:rsid w:val="000C4B89"/>
     <w:rsid w:val="000C5303"/>
     <w:rsid w:val="000C5E55"/>
     <w:rsid w:val="000C6AC1"/>
     <w:rsid w:val="000D0033"/>
     <w:rsid w:val="000D017C"/>
     <w:rsid w:val="000D02EC"/>
     <w:rsid w:val="000D08FA"/>
     <w:rsid w:val="000D09FF"/>
     <w:rsid w:val="000D0C9E"/>
     <w:rsid w:val="000D0F88"/>
     <w:rsid w:val="000D1242"/>
     <w:rsid w:val="000D2ABA"/>
+    <w:rsid w:val="000D3061"/>
     <w:rsid w:val="000D3082"/>
     <w:rsid w:val="000D3145"/>
+    <w:rsid w:val="000D3312"/>
+    <w:rsid w:val="000D3568"/>
     <w:rsid w:val="000D36F6"/>
     <w:rsid w:val="000D3C5B"/>
     <w:rsid w:val="000D4491"/>
+    <w:rsid w:val="000D44D2"/>
     <w:rsid w:val="000D589F"/>
     <w:rsid w:val="000D6248"/>
+    <w:rsid w:val="000D65AD"/>
+    <w:rsid w:val="000D69B0"/>
+    <w:rsid w:val="000D74DD"/>
+    <w:rsid w:val="000D773F"/>
+    <w:rsid w:val="000D7789"/>
+    <w:rsid w:val="000E0630"/>
     <w:rsid w:val="000E0970"/>
+    <w:rsid w:val="000E22A8"/>
+    <w:rsid w:val="000E2932"/>
     <w:rsid w:val="000E3CC7"/>
     <w:rsid w:val="000E3FBC"/>
     <w:rsid w:val="000E456C"/>
     <w:rsid w:val="000E4719"/>
     <w:rsid w:val="000E4CB6"/>
+    <w:rsid w:val="000E4DE3"/>
+    <w:rsid w:val="000E5722"/>
     <w:rsid w:val="000E649C"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
     <w:rsid w:val="000E6E6D"/>
+    <w:rsid w:val="000E71BA"/>
     <w:rsid w:val="000E735C"/>
+    <w:rsid w:val="000F049C"/>
     <w:rsid w:val="000F089D"/>
     <w:rsid w:val="000F0DF8"/>
+    <w:rsid w:val="000F1810"/>
     <w:rsid w:val="000F1F1E"/>
     <w:rsid w:val="000F2259"/>
     <w:rsid w:val="000F25B0"/>
     <w:rsid w:val="000F29E5"/>
     <w:rsid w:val="000F2DDA"/>
     <w:rsid w:val="000F2EA0"/>
     <w:rsid w:val="000F43CE"/>
     <w:rsid w:val="000F5213"/>
+    <w:rsid w:val="000F54F5"/>
     <w:rsid w:val="000F61FB"/>
     <w:rsid w:val="000F673C"/>
     <w:rsid w:val="000F6903"/>
     <w:rsid w:val="000F7F5D"/>
     <w:rsid w:val="000F7FCA"/>
+    <w:rsid w:val="00100734"/>
     <w:rsid w:val="001007CD"/>
     <w:rsid w:val="00100C1F"/>
+    <w:rsid w:val="00100D97"/>
     <w:rsid w:val="00101001"/>
+    <w:rsid w:val="0010238C"/>
     <w:rsid w:val="00102510"/>
     <w:rsid w:val="00103276"/>
     <w:rsid w:val="0010392D"/>
     <w:rsid w:val="0010447F"/>
     <w:rsid w:val="00104FE3"/>
+    <w:rsid w:val="00105E32"/>
+    <w:rsid w:val="001063C8"/>
     <w:rsid w:val="0010714F"/>
+    <w:rsid w:val="00107DC6"/>
+    <w:rsid w:val="00110AF7"/>
+    <w:rsid w:val="00111661"/>
     <w:rsid w:val="0011192B"/>
     <w:rsid w:val="001120C5"/>
+    <w:rsid w:val="00112E61"/>
+    <w:rsid w:val="001135B3"/>
     <w:rsid w:val="001146DF"/>
+    <w:rsid w:val="00114CD0"/>
     <w:rsid w:val="00115275"/>
+    <w:rsid w:val="00115BD2"/>
+    <w:rsid w:val="0011604A"/>
+    <w:rsid w:val="001160BA"/>
     <w:rsid w:val="00116D8C"/>
     <w:rsid w:val="00117739"/>
     <w:rsid w:val="00117FA7"/>
     <w:rsid w:val="001208D4"/>
     <w:rsid w:val="00120BD3"/>
     <w:rsid w:val="0012119F"/>
+    <w:rsid w:val="00121BC1"/>
+    <w:rsid w:val="0012257C"/>
+    <w:rsid w:val="0012296E"/>
     <w:rsid w:val="00122FEA"/>
     <w:rsid w:val="001232BD"/>
+    <w:rsid w:val="0012379E"/>
+    <w:rsid w:val="00123D70"/>
+    <w:rsid w:val="001240F7"/>
     <w:rsid w:val="001244FA"/>
+    <w:rsid w:val="00124844"/>
     <w:rsid w:val="00124ED5"/>
     <w:rsid w:val="0012582F"/>
+    <w:rsid w:val="00125C93"/>
+    <w:rsid w:val="00125D5C"/>
     <w:rsid w:val="00126338"/>
     <w:rsid w:val="00127269"/>
+    <w:rsid w:val="001272B0"/>
     <w:rsid w:val="001276FA"/>
+    <w:rsid w:val="00130287"/>
     <w:rsid w:val="001309FD"/>
     <w:rsid w:val="00131CC0"/>
+    <w:rsid w:val="0013338E"/>
+    <w:rsid w:val="0013432E"/>
+    <w:rsid w:val="001351C5"/>
     <w:rsid w:val="00135207"/>
     <w:rsid w:val="0013567A"/>
+    <w:rsid w:val="00135C21"/>
     <w:rsid w:val="00135E32"/>
     <w:rsid w:val="001369E1"/>
     <w:rsid w:val="00137210"/>
     <w:rsid w:val="0014026F"/>
     <w:rsid w:val="001405F4"/>
     <w:rsid w:val="00141022"/>
     <w:rsid w:val="001415D4"/>
+    <w:rsid w:val="0014192E"/>
     <w:rsid w:val="00142238"/>
     <w:rsid w:val="00142852"/>
     <w:rsid w:val="00142DEA"/>
+    <w:rsid w:val="00144373"/>
     <w:rsid w:val="001443A8"/>
     <w:rsid w:val="001447B3"/>
+    <w:rsid w:val="00145A1C"/>
+    <w:rsid w:val="001467A2"/>
     <w:rsid w:val="00146BB6"/>
     <w:rsid w:val="0015033A"/>
     <w:rsid w:val="00151395"/>
+    <w:rsid w:val="0015148D"/>
+    <w:rsid w:val="0015152F"/>
     <w:rsid w:val="00152073"/>
+    <w:rsid w:val="001520E7"/>
     <w:rsid w:val="0015212F"/>
     <w:rsid w:val="00152329"/>
+    <w:rsid w:val="00152384"/>
     <w:rsid w:val="0015254D"/>
     <w:rsid w:val="001526C3"/>
+    <w:rsid w:val="00152E10"/>
     <w:rsid w:val="00152F1C"/>
+    <w:rsid w:val="001533ED"/>
+    <w:rsid w:val="001538DD"/>
+    <w:rsid w:val="00153961"/>
+    <w:rsid w:val="001539A5"/>
     <w:rsid w:val="00153ECD"/>
     <w:rsid w:val="00154305"/>
     <w:rsid w:val="00154379"/>
+    <w:rsid w:val="00154684"/>
     <w:rsid w:val="00154FE6"/>
     <w:rsid w:val="001553CB"/>
     <w:rsid w:val="00156598"/>
     <w:rsid w:val="00156754"/>
     <w:rsid w:val="00157507"/>
     <w:rsid w:val="001576A3"/>
+    <w:rsid w:val="00157B50"/>
+    <w:rsid w:val="00157EA4"/>
     <w:rsid w:val="001602D6"/>
     <w:rsid w:val="001603B6"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161E57"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
     <w:rsid w:val="0016255F"/>
     <w:rsid w:val="00162CA9"/>
+    <w:rsid w:val="00162E63"/>
+    <w:rsid w:val="00163114"/>
+    <w:rsid w:val="00163FEE"/>
     <w:rsid w:val="001652B4"/>
     <w:rsid w:val="00165459"/>
+    <w:rsid w:val="001656A1"/>
     <w:rsid w:val="00165A57"/>
     <w:rsid w:val="00166BC8"/>
     <w:rsid w:val="0016775E"/>
     <w:rsid w:val="00167CE7"/>
     <w:rsid w:val="00167EC2"/>
+    <w:rsid w:val="00170388"/>
     <w:rsid w:val="001708A9"/>
     <w:rsid w:val="00171019"/>
+    <w:rsid w:val="00171182"/>
     <w:rsid w:val="001712C2"/>
     <w:rsid w:val="00172BAF"/>
     <w:rsid w:val="00172ED0"/>
+    <w:rsid w:val="00174255"/>
+    <w:rsid w:val="00174B80"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="001771DD"/>
+    <w:rsid w:val="00177567"/>
+    <w:rsid w:val="00177725"/>
     <w:rsid w:val="00177809"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
+    <w:rsid w:val="0018066F"/>
     <w:rsid w:val="0018082C"/>
+    <w:rsid w:val="00180AFC"/>
     <w:rsid w:val="0018244E"/>
+    <w:rsid w:val="00182772"/>
     <w:rsid w:val="001827A8"/>
     <w:rsid w:val="00183356"/>
+    <w:rsid w:val="0018395A"/>
     <w:rsid w:val="001852CF"/>
+    <w:rsid w:val="00185A2B"/>
+    <w:rsid w:val="00185D2B"/>
+    <w:rsid w:val="00185DD3"/>
     <w:rsid w:val="00186144"/>
     <w:rsid w:val="00186B33"/>
     <w:rsid w:val="00190090"/>
     <w:rsid w:val="001902E0"/>
+    <w:rsid w:val="00191932"/>
     <w:rsid w:val="00192F9D"/>
     <w:rsid w:val="00193DE5"/>
     <w:rsid w:val="00193E4E"/>
+    <w:rsid w:val="00193ED0"/>
     <w:rsid w:val="00194CF6"/>
     <w:rsid w:val="00195F20"/>
     <w:rsid w:val="00195FE3"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
     <w:rsid w:val="001A00B3"/>
     <w:rsid w:val="001A0A3F"/>
+    <w:rsid w:val="001A1453"/>
     <w:rsid w:val="001A1902"/>
     <w:rsid w:val="001A1950"/>
     <w:rsid w:val="001A1C54"/>
+    <w:rsid w:val="001A1F6F"/>
+    <w:rsid w:val="001A382F"/>
     <w:rsid w:val="001A3ACE"/>
     <w:rsid w:val="001A402A"/>
+    <w:rsid w:val="001A42B5"/>
     <w:rsid w:val="001A44A9"/>
     <w:rsid w:val="001A44E9"/>
+    <w:rsid w:val="001A4FFA"/>
+    <w:rsid w:val="001A5765"/>
     <w:rsid w:val="001A58A4"/>
+    <w:rsid w:val="001A6054"/>
     <w:rsid w:val="001A6272"/>
     <w:rsid w:val="001A680B"/>
     <w:rsid w:val="001A6A5A"/>
     <w:rsid w:val="001A6CF7"/>
     <w:rsid w:val="001A7C36"/>
     <w:rsid w:val="001B0202"/>
     <w:rsid w:val="001B058F"/>
     <w:rsid w:val="001B099D"/>
     <w:rsid w:val="001B0C5A"/>
     <w:rsid w:val="001B0D81"/>
+    <w:rsid w:val="001B120B"/>
     <w:rsid w:val="001B163C"/>
+    <w:rsid w:val="001B2146"/>
     <w:rsid w:val="001B26A4"/>
     <w:rsid w:val="001B290D"/>
     <w:rsid w:val="001B2DC0"/>
     <w:rsid w:val="001B3469"/>
+    <w:rsid w:val="001B3AC1"/>
     <w:rsid w:val="001B4B22"/>
+    <w:rsid w:val="001B5E3A"/>
+    <w:rsid w:val="001B687F"/>
     <w:rsid w:val="001B6B96"/>
     <w:rsid w:val="001B70B0"/>
     <w:rsid w:val="001B738B"/>
     <w:rsid w:val="001B7A99"/>
     <w:rsid w:val="001B7F88"/>
     <w:rsid w:val="001C09DB"/>
     <w:rsid w:val="001C124F"/>
     <w:rsid w:val="001C1866"/>
+    <w:rsid w:val="001C2463"/>
     <w:rsid w:val="001C277E"/>
     <w:rsid w:val="001C2992"/>
+    <w:rsid w:val="001C2A5E"/>
     <w:rsid w:val="001C2A72"/>
+    <w:rsid w:val="001C2C40"/>
     <w:rsid w:val="001C31B7"/>
+    <w:rsid w:val="001C37CF"/>
     <w:rsid w:val="001C3FE5"/>
     <w:rsid w:val="001C4404"/>
+    <w:rsid w:val="001C4BBF"/>
     <w:rsid w:val="001C5127"/>
+    <w:rsid w:val="001C53CC"/>
     <w:rsid w:val="001C5AA6"/>
     <w:rsid w:val="001C5F82"/>
+    <w:rsid w:val="001C607C"/>
     <w:rsid w:val="001C657F"/>
+    <w:rsid w:val="001C6E67"/>
     <w:rsid w:val="001C7128"/>
+    <w:rsid w:val="001C72F6"/>
     <w:rsid w:val="001C735D"/>
+    <w:rsid w:val="001D04A9"/>
     <w:rsid w:val="001D0B75"/>
+    <w:rsid w:val="001D11BC"/>
     <w:rsid w:val="001D12C0"/>
+    <w:rsid w:val="001D1EB7"/>
+    <w:rsid w:val="001D1FEF"/>
+    <w:rsid w:val="001D2A47"/>
     <w:rsid w:val="001D3130"/>
     <w:rsid w:val="001D39A5"/>
     <w:rsid w:val="001D3C09"/>
     <w:rsid w:val="001D44E8"/>
+    <w:rsid w:val="001D51E9"/>
+    <w:rsid w:val="001D5774"/>
+    <w:rsid w:val="001D5968"/>
+    <w:rsid w:val="001D5B00"/>
     <w:rsid w:val="001D5B14"/>
     <w:rsid w:val="001D60EC"/>
     <w:rsid w:val="001D622E"/>
+    <w:rsid w:val="001D62C6"/>
     <w:rsid w:val="001D6CFD"/>
     <w:rsid w:val="001D6F59"/>
     <w:rsid w:val="001D7056"/>
     <w:rsid w:val="001D76B1"/>
+    <w:rsid w:val="001E03D3"/>
+    <w:rsid w:val="001E171D"/>
     <w:rsid w:val="001E1B0F"/>
+    <w:rsid w:val="001E2098"/>
     <w:rsid w:val="001E210A"/>
     <w:rsid w:val="001E2111"/>
     <w:rsid w:val="001E23CE"/>
     <w:rsid w:val="001E2ABB"/>
     <w:rsid w:val="001E331D"/>
     <w:rsid w:val="001E44DF"/>
     <w:rsid w:val="001E4994"/>
     <w:rsid w:val="001E5280"/>
+    <w:rsid w:val="001E52A1"/>
     <w:rsid w:val="001E5822"/>
     <w:rsid w:val="001E68A5"/>
+    <w:rsid w:val="001E6B47"/>
     <w:rsid w:val="001E6BB0"/>
     <w:rsid w:val="001E7282"/>
     <w:rsid w:val="001E74D7"/>
     <w:rsid w:val="001E776E"/>
     <w:rsid w:val="001E7CE9"/>
     <w:rsid w:val="001F05D3"/>
+    <w:rsid w:val="001F0A60"/>
     <w:rsid w:val="001F148F"/>
     <w:rsid w:val="001F1598"/>
     <w:rsid w:val="001F2688"/>
     <w:rsid w:val="001F2A2D"/>
     <w:rsid w:val="001F2B79"/>
     <w:rsid w:val="001F3826"/>
+    <w:rsid w:val="001F399D"/>
     <w:rsid w:val="001F3EFA"/>
+    <w:rsid w:val="001F54FB"/>
     <w:rsid w:val="001F6054"/>
+    <w:rsid w:val="001F6AB7"/>
     <w:rsid w:val="001F6E46"/>
+    <w:rsid w:val="001F6F8F"/>
     <w:rsid w:val="001F6FA6"/>
+    <w:rsid w:val="001F73E6"/>
     <w:rsid w:val="001F76F2"/>
     <w:rsid w:val="001F7C91"/>
+    <w:rsid w:val="00200098"/>
     <w:rsid w:val="002000EA"/>
     <w:rsid w:val="00200A39"/>
     <w:rsid w:val="00200E16"/>
     <w:rsid w:val="00201400"/>
     <w:rsid w:val="0020291A"/>
     <w:rsid w:val="00202C64"/>
+    <w:rsid w:val="002033A0"/>
     <w:rsid w:val="002033B7"/>
     <w:rsid w:val="00203CC3"/>
     <w:rsid w:val="002042F2"/>
     <w:rsid w:val="0020441C"/>
     <w:rsid w:val="00204810"/>
     <w:rsid w:val="00205114"/>
     <w:rsid w:val="002054E1"/>
     <w:rsid w:val="00205E35"/>
     <w:rsid w:val="00206463"/>
     <w:rsid w:val="00206F2F"/>
+    <w:rsid w:val="002070D0"/>
     <w:rsid w:val="00207717"/>
     <w:rsid w:val="00207D02"/>
     <w:rsid w:val="002100BC"/>
     <w:rsid w:val="002102D6"/>
     <w:rsid w:val="0021053D"/>
     <w:rsid w:val="00210A92"/>
     <w:rsid w:val="0021105C"/>
+    <w:rsid w:val="00211890"/>
+    <w:rsid w:val="00211E8F"/>
+    <w:rsid w:val="00211FCF"/>
     <w:rsid w:val="00212236"/>
     <w:rsid w:val="00212911"/>
     <w:rsid w:val="00212B95"/>
     <w:rsid w:val="002133EC"/>
     <w:rsid w:val="00213A35"/>
+    <w:rsid w:val="0021417D"/>
     <w:rsid w:val="0021483F"/>
     <w:rsid w:val="00215CC8"/>
     <w:rsid w:val="00215F41"/>
+    <w:rsid w:val="00216378"/>
     <w:rsid w:val="00216415"/>
     <w:rsid w:val="00216AA2"/>
     <w:rsid w:val="00216C03"/>
     <w:rsid w:val="00220A1A"/>
     <w:rsid w:val="00220C04"/>
     <w:rsid w:val="0022278D"/>
     <w:rsid w:val="0022340B"/>
+    <w:rsid w:val="00223914"/>
+    <w:rsid w:val="00223AE1"/>
     <w:rsid w:val="00223B34"/>
     <w:rsid w:val="002245CA"/>
     <w:rsid w:val="00225E96"/>
     <w:rsid w:val="00225EC1"/>
     <w:rsid w:val="00226376"/>
     <w:rsid w:val="00226B7C"/>
     <w:rsid w:val="0022701F"/>
     <w:rsid w:val="00227608"/>
     <w:rsid w:val="00227C68"/>
     <w:rsid w:val="0023057F"/>
+    <w:rsid w:val="00230D6A"/>
     <w:rsid w:val="002319D1"/>
+    <w:rsid w:val="00231A17"/>
     <w:rsid w:val="002333F5"/>
     <w:rsid w:val="00233724"/>
     <w:rsid w:val="00234FD1"/>
     <w:rsid w:val="002365B4"/>
+    <w:rsid w:val="00236AAB"/>
+    <w:rsid w:val="00236B59"/>
     <w:rsid w:val="00236CD8"/>
+    <w:rsid w:val="00237D60"/>
     <w:rsid w:val="00237D86"/>
     <w:rsid w:val="002400B0"/>
     <w:rsid w:val="00240B4D"/>
     <w:rsid w:val="0024169E"/>
+    <w:rsid w:val="00242CE4"/>
     <w:rsid w:val="002432E1"/>
+    <w:rsid w:val="00244BE4"/>
+    <w:rsid w:val="00245625"/>
     <w:rsid w:val="00245642"/>
     <w:rsid w:val="002459D1"/>
     <w:rsid w:val="00246207"/>
     <w:rsid w:val="00246641"/>
     <w:rsid w:val="00246965"/>
     <w:rsid w:val="00246AFF"/>
     <w:rsid w:val="00246C5E"/>
+    <w:rsid w:val="00246E6E"/>
+    <w:rsid w:val="00247394"/>
     <w:rsid w:val="00250123"/>
+    <w:rsid w:val="002501CF"/>
+    <w:rsid w:val="0025047C"/>
     <w:rsid w:val="00250960"/>
+    <w:rsid w:val="00250D06"/>
+    <w:rsid w:val="00250EC9"/>
     <w:rsid w:val="00251029"/>
     <w:rsid w:val="00251343"/>
+    <w:rsid w:val="00251BB3"/>
+    <w:rsid w:val="00251E3C"/>
+    <w:rsid w:val="002534BE"/>
     <w:rsid w:val="00253507"/>
     <w:rsid w:val="002536A4"/>
+    <w:rsid w:val="00253737"/>
     <w:rsid w:val="00253A3E"/>
+    <w:rsid w:val="002544C8"/>
     <w:rsid w:val="002547CF"/>
     <w:rsid w:val="00254ADF"/>
     <w:rsid w:val="00254F58"/>
+    <w:rsid w:val="00255BD1"/>
     <w:rsid w:val="00255CD4"/>
     <w:rsid w:val="00256010"/>
     <w:rsid w:val="002562E8"/>
     <w:rsid w:val="00256B38"/>
+    <w:rsid w:val="00256B49"/>
     <w:rsid w:val="0025734A"/>
     <w:rsid w:val="002574C4"/>
     <w:rsid w:val="002577B3"/>
+    <w:rsid w:val="00257828"/>
+    <w:rsid w:val="00257D26"/>
     <w:rsid w:val="002600BD"/>
     <w:rsid w:val="002619E5"/>
     <w:rsid w:val="002620BC"/>
+    <w:rsid w:val="002624A3"/>
     <w:rsid w:val="00262802"/>
     <w:rsid w:val="00262F24"/>
+    <w:rsid w:val="00263756"/>
     <w:rsid w:val="00263A90"/>
     <w:rsid w:val="00263BDC"/>
     <w:rsid w:val="0026408B"/>
+    <w:rsid w:val="002642C2"/>
+    <w:rsid w:val="002646A2"/>
+    <w:rsid w:val="00264A9F"/>
     <w:rsid w:val="00264BEB"/>
     <w:rsid w:val="00266637"/>
+    <w:rsid w:val="00266985"/>
+    <w:rsid w:val="00267243"/>
+    <w:rsid w:val="002679B8"/>
     <w:rsid w:val="00267B28"/>
     <w:rsid w:val="00267C3E"/>
     <w:rsid w:val="002709BB"/>
     <w:rsid w:val="00270EBF"/>
     <w:rsid w:val="0027131C"/>
+    <w:rsid w:val="00271B75"/>
+    <w:rsid w:val="0027275B"/>
     <w:rsid w:val="00272B4B"/>
     <w:rsid w:val="00273BAC"/>
+    <w:rsid w:val="0027438F"/>
     <w:rsid w:val="00274A9A"/>
     <w:rsid w:val="00274F9C"/>
     <w:rsid w:val="002752C6"/>
+    <w:rsid w:val="00275B13"/>
+    <w:rsid w:val="00275E7A"/>
     <w:rsid w:val="00276260"/>
     <w:rsid w:val="002763B3"/>
     <w:rsid w:val="002764BF"/>
+    <w:rsid w:val="0027753E"/>
     <w:rsid w:val="00277762"/>
+    <w:rsid w:val="00277C1B"/>
     <w:rsid w:val="00277F95"/>
     <w:rsid w:val="002802E3"/>
     <w:rsid w:val="00280565"/>
+    <w:rsid w:val="00281014"/>
     <w:rsid w:val="0028121C"/>
+    <w:rsid w:val="002816DD"/>
     <w:rsid w:val="00282137"/>
     <w:rsid w:val="0028213D"/>
     <w:rsid w:val="0028296F"/>
     <w:rsid w:val="00282A7F"/>
     <w:rsid w:val="00282A8A"/>
     <w:rsid w:val="002834B5"/>
+    <w:rsid w:val="00283602"/>
+    <w:rsid w:val="00284683"/>
+    <w:rsid w:val="00284C4C"/>
+    <w:rsid w:val="0028521D"/>
+    <w:rsid w:val="00285411"/>
     <w:rsid w:val="00285A84"/>
     <w:rsid w:val="002862F1"/>
     <w:rsid w:val="00286506"/>
+    <w:rsid w:val="0028690C"/>
     <w:rsid w:val="00286D55"/>
     <w:rsid w:val="0028718C"/>
     <w:rsid w:val="002878B5"/>
     <w:rsid w:val="002906A4"/>
     <w:rsid w:val="00290BFD"/>
+    <w:rsid w:val="00290E6E"/>
+    <w:rsid w:val="002910FC"/>
     <w:rsid w:val="00291373"/>
     <w:rsid w:val="00291DE8"/>
     <w:rsid w:val="00291E14"/>
     <w:rsid w:val="0029394E"/>
     <w:rsid w:val="00294EBC"/>
+    <w:rsid w:val="002950CD"/>
     <w:rsid w:val="0029597D"/>
     <w:rsid w:val="00295A08"/>
     <w:rsid w:val="002962C3"/>
+    <w:rsid w:val="00296EE2"/>
+    <w:rsid w:val="002970CF"/>
     <w:rsid w:val="00297273"/>
+    <w:rsid w:val="002973DA"/>
+    <w:rsid w:val="00297487"/>
     <w:rsid w:val="0029752B"/>
     <w:rsid w:val="00297B00"/>
     <w:rsid w:val="002A02D1"/>
+    <w:rsid w:val="002A04BB"/>
     <w:rsid w:val="002A0A9C"/>
     <w:rsid w:val="002A140C"/>
+    <w:rsid w:val="002A1962"/>
+    <w:rsid w:val="002A271E"/>
     <w:rsid w:val="002A3251"/>
     <w:rsid w:val="002A40E3"/>
     <w:rsid w:val="002A483C"/>
+    <w:rsid w:val="002A4B76"/>
     <w:rsid w:val="002A5540"/>
+    <w:rsid w:val="002A5DE5"/>
+    <w:rsid w:val="002A619C"/>
+    <w:rsid w:val="002B0C71"/>
     <w:rsid w:val="002B0C7C"/>
     <w:rsid w:val="002B15ED"/>
     <w:rsid w:val="002B1729"/>
+    <w:rsid w:val="002B17D5"/>
+    <w:rsid w:val="002B1CBD"/>
     <w:rsid w:val="002B1FFD"/>
+    <w:rsid w:val="002B2879"/>
+    <w:rsid w:val="002B3634"/>
     <w:rsid w:val="002B36C7"/>
     <w:rsid w:val="002B373B"/>
+    <w:rsid w:val="002B43F7"/>
     <w:rsid w:val="002B4DD4"/>
     <w:rsid w:val="002B4DD9"/>
     <w:rsid w:val="002B4E55"/>
+    <w:rsid w:val="002B5158"/>
     <w:rsid w:val="002B521D"/>
     <w:rsid w:val="002B5277"/>
     <w:rsid w:val="002B5375"/>
     <w:rsid w:val="002B552F"/>
+    <w:rsid w:val="002B5874"/>
     <w:rsid w:val="002B66FE"/>
     <w:rsid w:val="002B6C72"/>
     <w:rsid w:val="002B6CCB"/>
     <w:rsid w:val="002B6CD1"/>
+    <w:rsid w:val="002B7419"/>
     <w:rsid w:val="002B77C1"/>
     <w:rsid w:val="002B7848"/>
     <w:rsid w:val="002C0753"/>
     <w:rsid w:val="002C0ED7"/>
     <w:rsid w:val="002C0F1F"/>
+    <w:rsid w:val="002C11D9"/>
     <w:rsid w:val="002C14AA"/>
     <w:rsid w:val="002C17CF"/>
+    <w:rsid w:val="002C1E94"/>
+    <w:rsid w:val="002C1FE3"/>
     <w:rsid w:val="002C209A"/>
+    <w:rsid w:val="002C2266"/>
     <w:rsid w:val="002C2728"/>
     <w:rsid w:val="002C2752"/>
+    <w:rsid w:val="002C2E13"/>
+    <w:rsid w:val="002C35DD"/>
+    <w:rsid w:val="002C3B56"/>
+    <w:rsid w:val="002C3C70"/>
     <w:rsid w:val="002C49F9"/>
     <w:rsid w:val="002C4DC6"/>
     <w:rsid w:val="002C4DFB"/>
     <w:rsid w:val="002C50A2"/>
     <w:rsid w:val="002C53AD"/>
     <w:rsid w:val="002C58D6"/>
     <w:rsid w:val="002C5B7C"/>
     <w:rsid w:val="002C5EF6"/>
     <w:rsid w:val="002C6BDE"/>
     <w:rsid w:val="002C71E8"/>
+    <w:rsid w:val="002C784A"/>
+    <w:rsid w:val="002C7999"/>
     <w:rsid w:val="002C79EB"/>
     <w:rsid w:val="002C7C10"/>
+    <w:rsid w:val="002C7EC6"/>
+    <w:rsid w:val="002D0319"/>
     <w:rsid w:val="002D055F"/>
+    <w:rsid w:val="002D0B31"/>
     <w:rsid w:val="002D0CBD"/>
     <w:rsid w:val="002D1307"/>
     <w:rsid w:val="002D153D"/>
     <w:rsid w:val="002D1E0D"/>
+    <w:rsid w:val="002D3976"/>
     <w:rsid w:val="002D3E57"/>
+    <w:rsid w:val="002D4173"/>
+    <w:rsid w:val="002D479A"/>
+    <w:rsid w:val="002D47BD"/>
     <w:rsid w:val="002D5006"/>
     <w:rsid w:val="002D58BC"/>
+    <w:rsid w:val="002D5AC9"/>
+    <w:rsid w:val="002D64AF"/>
+    <w:rsid w:val="002D6A60"/>
     <w:rsid w:val="002D73D3"/>
     <w:rsid w:val="002D7C61"/>
     <w:rsid w:val="002D7C8A"/>
     <w:rsid w:val="002E01D0"/>
     <w:rsid w:val="002E161D"/>
+    <w:rsid w:val="002E19AA"/>
+    <w:rsid w:val="002E1FFB"/>
     <w:rsid w:val="002E213C"/>
     <w:rsid w:val="002E28A2"/>
+    <w:rsid w:val="002E2A00"/>
     <w:rsid w:val="002E3100"/>
+    <w:rsid w:val="002E47E7"/>
     <w:rsid w:val="002E5C74"/>
+    <w:rsid w:val="002E6978"/>
     <w:rsid w:val="002E699C"/>
     <w:rsid w:val="002E6C95"/>
+    <w:rsid w:val="002E6E64"/>
+    <w:rsid w:val="002E7043"/>
+    <w:rsid w:val="002E7126"/>
+    <w:rsid w:val="002E72A0"/>
     <w:rsid w:val="002E7C36"/>
     <w:rsid w:val="002E7C3D"/>
     <w:rsid w:val="002F017D"/>
+    <w:rsid w:val="002F026D"/>
     <w:rsid w:val="002F0B85"/>
     <w:rsid w:val="002F0BBA"/>
+    <w:rsid w:val="002F1E24"/>
     <w:rsid w:val="002F21D3"/>
     <w:rsid w:val="002F29FA"/>
     <w:rsid w:val="002F3D32"/>
+    <w:rsid w:val="002F4593"/>
     <w:rsid w:val="002F5340"/>
     <w:rsid w:val="002F57E8"/>
+    <w:rsid w:val="002F5C47"/>
     <w:rsid w:val="002F5F31"/>
     <w:rsid w:val="002F5F46"/>
+    <w:rsid w:val="002F6077"/>
+    <w:rsid w:val="002F67E1"/>
     <w:rsid w:val="002F6CEF"/>
     <w:rsid w:val="002F6FC3"/>
     <w:rsid w:val="002F738D"/>
+    <w:rsid w:val="002F7CEE"/>
     <w:rsid w:val="00300402"/>
+    <w:rsid w:val="003008FA"/>
+    <w:rsid w:val="00300AB2"/>
     <w:rsid w:val="003015D4"/>
     <w:rsid w:val="00301E46"/>
     <w:rsid w:val="00302216"/>
+    <w:rsid w:val="00302510"/>
     <w:rsid w:val="003026B5"/>
     <w:rsid w:val="00303B42"/>
     <w:rsid w:val="00303E53"/>
+    <w:rsid w:val="00303F53"/>
     <w:rsid w:val="00304EBB"/>
+    <w:rsid w:val="003055B5"/>
     <w:rsid w:val="00305CC1"/>
+    <w:rsid w:val="0030618D"/>
     <w:rsid w:val="0030671D"/>
     <w:rsid w:val="00306E5F"/>
+    <w:rsid w:val="00307088"/>
     <w:rsid w:val="00307AE1"/>
     <w:rsid w:val="00307E14"/>
+    <w:rsid w:val="003108F2"/>
     <w:rsid w:val="00310C39"/>
     <w:rsid w:val="00312694"/>
     <w:rsid w:val="00312CD5"/>
     <w:rsid w:val="00314054"/>
+    <w:rsid w:val="0031468A"/>
     <w:rsid w:val="003155C3"/>
+    <w:rsid w:val="0031565D"/>
+    <w:rsid w:val="003158D7"/>
     <w:rsid w:val="003161E0"/>
     <w:rsid w:val="00316503"/>
     <w:rsid w:val="003165C3"/>
+    <w:rsid w:val="00316A79"/>
     <w:rsid w:val="00316F27"/>
     <w:rsid w:val="00316F2A"/>
+    <w:rsid w:val="003170E2"/>
     <w:rsid w:val="003170FB"/>
     <w:rsid w:val="003172A8"/>
     <w:rsid w:val="0031776A"/>
     <w:rsid w:val="00320BE7"/>
     <w:rsid w:val="003214F1"/>
+    <w:rsid w:val="0032181B"/>
     <w:rsid w:val="0032185A"/>
+    <w:rsid w:val="00321FDD"/>
     <w:rsid w:val="00322643"/>
     <w:rsid w:val="003226DF"/>
+    <w:rsid w:val="00322C9A"/>
     <w:rsid w:val="00322E4B"/>
+    <w:rsid w:val="00323CE0"/>
     <w:rsid w:val="00324329"/>
     <w:rsid w:val="0032488E"/>
+    <w:rsid w:val="00326EE7"/>
+    <w:rsid w:val="00327506"/>
     <w:rsid w:val="003277F2"/>
     <w:rsid w:val="00327870"/>
     <w:rsid w:val="00327D13"/>
+    <w:rsid w:val="0033037A"/>
     <w:rsid w:val="0033044B"/>
+    <w:rsid w:val="00330928"/>
     <w:rsid w:val="0033212B"/>
     <w:rsid w:val="0033259D"/>
+    <w:rsid w:val="00332BB5"/>
     <w:rsid w:val="00333103"/>
     <w:rsid w:val="00333329"/>
     <w:rsid w:val="003333D2"/>
     <w:rsid w:val="00333846"/>
+    <w:rsid w:val="00333BF6"/>
     <w:rsid w:val="00333D4F"/>
+    <w:rsid w:val="003340CF"/>
     <w:rsid w:val="00334686"/>
+    <w:rsid w:val="0033517E"/>
     <w:rsid w:val="00335727"/>
     <w:rsid w:val="00335FCD"/>
     <w:rsid w:val="00337339"/>
+    <w:rsid w:val="00337D7F"/>
     <w:rsid w:val="00337EAF"/>
     <w:rsid w:val="00340345"/>
     <w:rsid w:val="003406C6"/>
     <w:rsid w:val="003409B0"/>
     <w:rsid w:val="003412B2"/>
     <w:rsid w:val="003418CC"/>
     <w:rsid w:val="003422AE"/>
     <w:rsid w:val="003426AA"/>
     <w:rsid w:val="00342FB6"/>
     <w:rsid w:val="003434EE"/>
     <w:rsid w:val="00344044"/>
     <w:rsid w:val="003457C5"/>
     <w:rsid w:val="003459BD"/>
     <w:rsid w:val="00345B9E"/>
+    <w:rsid w:val="00345ECC"/>
+    <w:rsid w:val="00345F38"/>
+    <w:rsid w:val="00346EAD"/>
     <w:rsid w:val="00346ECB"/>
+    <w:rsid w:val="003476CC"/>
+    <w:rsid w:val="003504AB"/>
     <w:rsid w:val="00350D38"/>
     <w:rsid w:val="003514CD"/>
     <w:rsid w:val="00351B36"/>
     <w:rsid w:val="00352A4F"/>
     <w:rsid w:val="00352BD3"/>
     <w:rsid w:val="00352C22"/>
     <w:rsid w:val="00353560"/>
     <w:rsid w:val="0035369D"/>
+    <w:rsid w:val="00353779"/>
+    <w:rsid w:val="0035381B"/>
     <w:rsid w:val="003540AC"/>
     <w:rsid w:val="003552B0"/>
     <w:rsid w:val="003556CE"/>
     <w:rsid w:val="003556D2"/>
     <w:rsid w:val="00356171"/>
+    <w:rsid w:val="0035628C"/>
     <w:rsid w:val="0035632A"/>
     <w:rsid w:val="003563FA"/>
+    <w:rsid w:val="00356BBC"/>
     <w:rsid w:val="00357B4E"/>
     <w:rsid w:val="00361545"/>
+    <w:rsid w:val="0036164E"/>
     <w:rsid w:val="00361869"/>
     <w:rsid w:val="00365DCB"/>
     <w:rsid w:val="00366276"/>
+    <w:rsid w:val="00366B31"/>
+    <w:rsid w:val="00366B3C"/>
     <w:rsid w:val="00367666"/>
     <w:rsid w:val="00367A5C"/>
+    <w:rsid w:val="00367CFB"/>
     <w:rsid w:val="003705DE"/>
+    <w:rsid w:val="00370ABD"/>
     <w:rsid w:val="003716FD"/>
+    <w:rsid w:val="003718EE"/>
     <w:rsid w:val="00371D98"/>
     <w:rsid w:val="0037204B"/>
+    <w:rsid w:val="00372124"/>
     <w:rsid w:val="00373365"/>
     <w:rsid w:val="003738CB"/>
+    <w:rsid w:val="00373965"/>
     <w:rsid w:val="003744CF"/>
     <w:rsid w:val="00374717"/>
     <w:rsid w:val="003747B7"/>
     <w:rsid w:val="003752A2"/>
     <w:rsid w:val="00375469"/>
+    <w:rsid w:val="003756CE"/>
     <w:rsid w:val="0037593F"/>
+    <w:rsid w:val="0037609D"/>
     <w:rsid w:val="003763B9"/>
     <w:rsid w:val="0037676C"/>
     <w:rsid w:val="00376C91"/>
+    <w:rsid w:val="00377425"/>
+    <w:rsid w:val="00377E59"/>
+    <w:rsid w:val="003808D9"/>
     <w:rsid w:val="00381043"/>
+    <w:rsid w:val="0038197D"/>
     <w:rsid w:val="003829E5"/>
     <w:rsid w:val="00382B94"/>
     <w:rsid w:val="00383C68"/>
+    <w:rsid w:val="00383D58"/>
     <w:rsid w:val="00384428"/>
     <w:rsid w:val="00385A13"/>
     <w:rsid w:val="00385E4C"/>
     <w:rsid w:val="003860E8"/>
     <w:rsid w:val="00386109"/>
     <w:rsid w:val="00386944"/>
     <w:rsid w:val="00387FB1"/>
     <w:rsid w:val="0039052E"/>
+    <w:rsid w:val="0039092E"/>
+    <w:rsid w:val="00390B92"/>
+    <w:rsid w:val="00391FDD"/>
     <w:rsid w:val="0039205E"/>
+    <w:rsid w:val="00392165"/>
     <w:rsid w:val="00392A45"/>
+    <w:rsid w:val="00395015"/>
     <w:rsid w:val="0039506F"/>
     <w:rsid w:val="003952F4"/>
     <w:rsid w:val="003956CC"/>
     <w:rsid w:val="00395C9A"/>
     <w:rsid w:val="00396475"/>
     <w:rsid w:val="003965BA"/>
     <w:rsid w:val="003A0853"/>
     <w:rsid w:val="003A11E3"/>
+    <w:rsid w:val="003A191B"/>
+    <w:rsid w:val="003A3286"/>
     <w:rsid w:val="003A37ED"/>
     <w:rsid w:val="003A42A2"/>
     <w:rsid w:val="003A43EA"/>
+    <w:rsid w:val="003A44DD"/>
     <w:rsid w:val="003A458F"/>
+    <w:rsid w:val="003A510C"/>
     <w:rsid w:val="003A559A"/>
+    <w:rsid w:val="003A5ADB"/>
     <w:rsid w:val="003A6636"/>
     <w:rsid w:val="003A6A97"/>
     <w:rsid w:val="003A6B67"/>
     <w:rsid w:val="003A79AD"/>
+    <w:rsid w:val="003B0BA8"/>
+    <w:rsid w:val="003B0D89"/>
+    <w:rsid w:val="003B0F4F"/>
+    <w:rsid w:val="003B0FC9"/>
+    <w:rsid w:val="003B1191"/>
     <w:rsid w:val="003B13B6"/>
     <w:rsid w:val="003B13D7"/>
     <w:rsid w:val="003B14C3"/>
+    <w:rsid w:val="003B1515"/>
     <w:rsid w:val="003B15E6"/>
+    <w:rsid w:val="003B2290"/>
     <w:rsid w:val="003B22EF"/>
     <w:rsid w:val="003B2E31"/>
     <w:rsid w:val="003B3861"/>
     <w:rsid w:val="003B3E9D"/>
     <w:rsid w:val="003B408A"/>
+    <w:rsid w:val="003B41A7"/>
     <w:rsid w:val="003B4DA7"/>
+    <w:rsid w:val="003B51F9"/>
     <w:rsid w:val="003B5E87"/>
     <w:rsid w:val="003B73BB"/>
     <w:rsid w:val="003B7714"/>
     <w:rsid w:val="003C08A2"/>
     <w:rsid w:val="003C0BA0"/>
+    <w:rsid w:val="003C1A23"/>
     <w:rsid w:val="003C2045"/>
+    <w:rsid w:val="003C2250"/>
     <w:rsid w:val="003C2887"/>
     <w:rsid w:val="003C361B"/>
     <w:rsid w:val="003C3A16"/>
     <w:rsid w:val="003C3C04"/>
+    <w:rsid w:val="003C3DEA"/>
     <w:rsid w:val="003C43A1"/>
     <w:rsid w:val="003C4FC0"/>
     <w:rsid w:val="003C55F4"/>
+    <w:rsid w:val="003C5FBD"/>
     <w:rsid w:val="003C6092"/>
     <w:rsid w:val="003C6E87"/>
     <w:rsid w:val="003C7897"/>
     <w:rsid w:val="003C7A3F"/>
+    <w:rsid w:val="003C7CD7"/>
     <w:rsid w:val="003D0080"/>
     <w:rsid w:val="003D0D84"/>
     <w:rsid w:val="003D1471"/>
     <w:rsid w:val="003D2766"/>
     <w:rsid w:val="003D2A74"/>
     <w:rsid w:val="003D2AF8"/>
     <w:rsid w:val="003D3819"/>
     <w:rsid w:val="003D39B7"/>
     <w:rsid w:val="003D3D88"/>
     <w:rsid w:val="003D3E8F"/>
     <w:rsid w:val="003D44AB"/>
     <w:rsid w:val="003D4539"/>
+    <w:rsid w:val="003D50E1"/>
     <w:rsid w:val="003D5501"/>
     <w:rsid w:val="003D56C5"/>
     <w:rsid w:val="003D6475"/>
     <w:rsid w:val="003D65EC"/>
     <w:rsid w:val="003D673D"/>
     <w:rsid w:val="003D676D"/>
     <w:rsid w:val="003D6EE6"/>
     <w:rsid w:val="003D74C2"/>
     <w:rsid w:val="003E1208"/>
     <w:rsid w:val="003E1F1E"/>
+    <w:rsid w:val="003E20D7"/>
+    <w:rsid w:val="003E35F6"/>
     <w:rsid w:val="003E375C"/>
     <w:rsid w:val="003E3EFC"/>
     <w:rsid w:val="003E4086"/>
+    <w:rsid w:val="003E41C1"/>
+    <w:rsid w:val="003E4967"/>
     <w:rsid w:val="003E4A4E"/>
+    <w:rsid w:val="003E4ACF"/>
+    <w:rsid w:val="003E53F9"/>
+    <w:rsid w:val="003E5A0C"/>
     <w:rsid w:val="003E639E"/>
     <w:rsid w:val="003E7157"/>
+    <w:rsid w:val="003E715B"/>
     <w:rsid w:val="003E71E5"/>
     <w:rsid w:val="003E763C"/>
     <w:rsid w:val="003E7A7B"/>
+    <w:rsid w:val="003E7EE1"/>
     <w:rsid w:val="003F0445"/>
     <w:rsid w:val="003F0B1E"/>
     <w:rsid w:val="003F0CF0"/>
     <w:rsid w:val="003F0DE2"/>
+    <w:rsid w:val="003F11E9"/>
     <w:rsid w:val="003F14B1"/>
+    <w:rsid w:val="003F15B5"/>
     <w:rsid w:val="003F2B20"/>
     <w:rsid w:val="003F301E"/>
     <w:rsid w:val="003F3289"/>
     <w:rsid w:val="003F3292"/>
     <w:rsid w:val="003F3C62"/>
+    <w:rsid w:val="003F3CD6"/>
     <w:rsid w:val="003F49F9"/>
     <w:rsid w:val="003F56FD"/>
     <w:rsid w:val="003F5CB9"/>
+    <w:rsid w:val="003F6546"/>
+    <w:rsid w:val="003F6D91"/>
+    <w:rsid w:val="003F723A"/>
     <w:rsid w:val="00400594"/>
+    <w:rsid w:val="0040087A"/>
     <w:rsid w:val="004013C7"/>
+    <w:rsid w:val="004013E7"/>
     <w:rsid w:val="004016F1"/>
     <w:rsid w:val="00401FCF"/>
     <w:rsid w:val="004024D1"/>
+    <w:rsid w:val="00402FB3"/>
     <w:rsid w:val="004030B6"/>
+    <w:rsid w:val="00403A51"/>
     <w:rsid w:val="00403C12"/>
     <w:rsid w:val="00403D38"/>
+    <w:rsid w:val="00403FFC"/>
+    <w:rsid w:val="004044C3"/>
     <w:rsid w:val="00405CCD"/>
     <w:rsid w:val="00406285"/>
     <w:rsid w:val="00407F6A"/>
     <w:rsid w:val="0041015C"/>
     <w:rsid w:val="00410287"/>
+    <w:rsid w:val="00410747"/>
     <w:rsid w:val="004115A2"/>
     <w:rsid w:val="004133E9"/>
     <w:rsid w:val="00413714"/>
     <w:rsid w:val="00413B10"/>
     <w:rsid w:val="004148F9"/>
     <w:rsid w:val="004163D4"/>
     <w:rsid w:val="004172C9"/>
     <w:rsid w:val="004179C6"/>
     <w:rsid w:val="00417BF4"/>
     <w:rsid w:val="0042084E"/>
     <w:rsid w:val="00421C07"/>
     <w:rsid w:val="00421D7F"/>
     <w:rsid w:val="00421EC0"/>
     <w:rsid w:val="00421EEF"/>
     <w:rsid w:val="00422689"/>
+    <w:rsid w:val="00422DCE"/>
+    <w:rsid w:val="00423007"/>
+    <w:rsid w:val="004239D1"/>
+    <w:rsid w:val="00424B8D"/>
     <w:rsid w:val="00424D65"/>
+    <w:rsid w:val="00424DC1"/>
     <w:rsid w:val="00424E04"/>
     <w:rsid w:val="0042526D"/>
     <w:rsid w:val="004258AC"/>
     <w:rsid w:val="004259CE"/>
     <w:rsid w:val="004261B7"/>
     <w:rsid w:val="004267E4"/>
     <w:rsid w:val="00426C82"/>
+    <w:rsid w:val="00427725"/>
+    <w:rsid w:val="00427933"/>
+    <w:rsid w:val="00427E09"/>
     <w:rsid w:val="00430393"/>
     <w:rsid w:val="00431806"/>
     <w:rsid w:val="00431A70"/>
     <w:rsid w:val="00431BF4"/>
     <w:rsid w:val="00431F42"/>
     <w:rsid w:val="00432FF4"/>
+    <w:rsid w:val="004334C4"/>
+    <w:rsid w:val="0043365E"/>
     <w:rsid w:val="00433A98"/>
+    <w:rsid w:val="004341AE"/>
     <w:rsid w:val="00434C5E"/>
+    <w:rsid w:val="00434FE8"/>
     <w:rsid w:val="004357F4"/>
+    <w:rsid w:val="00436486"/>
     <w:rsid w:val="00436E83"/>
     <w:rsid w:val="00436ED7"/>
     <w:rsid w:val="004406BB"/>
     <w:rsid w:val="00440B15"/>
     <w:rsid w:val="00440BD9"/>
+    <w:rsid w:val="00440F7D"/>
+    <w:rsid w:val="004417E3"/>
+    <w:rsid w:val="0044210D"/>
     <w:rsid w:val="00442798"/>
     <w:rsid w:val="00442881"/>
     <w:rsid w:val="00442C6C"/>
     <w:rsid w:val="00442E8D"/>
     <w:rsid w:val="00443C3E"/>
     <w:rsid w:val="00443CBE"/>
     <w:rsid w:val="00443E8A"/>
     <w:rsid w:val="004441BC"/>
+    <w:rsid w:val="00444851"/>
+    <w:rsid w:val="004449F4"/>
+    <w:rsid w:val="00444BCD"/>
     <w:rsid w:val="00444E56"/>
     <w:rsid w:val="00445020"/>
     <w:rsid w:val="00445B51"/>
+    <w:rsid w:val="00446780"/>
     <w:rsid w:val="004468B4"/>
     <w:rsid w:val="00446D86"/>
     <w:rsid w:val="0044749A"/>
     <w:rsid w:val="00447EBE"/>
     <w:rsid w:val="00450704"/>
     <w:rsid w:val="00451288"/>
     <w:rsid w:val="0045160A"/>
+    <w:rsid w:val="0045206B"/>
+    <w:rsid w:val="00452296"/>
     <w:rsid w:val="0045230A"/>
     <w:rsid w:val="004523E8"/>
+    <w:rsid w:val="00452D8A"/>
     <w:rsid w:val="00452F8A"/>
     <w:rsid w:val="004530AD"/>
     <w:rsid w:val="00453D45"/>
     <w:rsid w:val="00454715"/>
+    <w:rsid w:val="00454745"/>
+    <w:rsid w:val="004547C8"/>
     <w:rsid w:val="00454AD0"/>
     <w:rsid w:val="00454C3B"/>
+    <w:rsid w:val="0045547A"/>
     <w:rsid w:val="0045589E"/>
     <w:rsid w:val="00455B21"/>
+    <w:rsid w:val="00455B8F"/>
+    <w:rsid w:val="0045603F"/>
     <w:rsid w:val="00456FC5"/>
     <w:rsid w:val="00457337"/>
     <w:rsid w:val="0045753B"/>
+    <w:rsid w:val="00457AD5"/>
     <w:rsid w:val="004604AD"/>
+    <w:rsid w:val="00460986"/>
+    <w:rsid w:val="00460B48"/>
     <w:rsid w:val="00460ED8"/>
+    <w:rsid w:val="00461F4A"/>
     <w:rsid w:val="0046200F"/>
     <w:rsid w:val="00462E3D"/>
     <w:rsid w:val="00462F9F"/>
     <w:rsid w:val="00463BF8"/>
     <w:rsid w:val="00464093"/>
     <w:rsid w:val="004642BE"/>
+    <w:rsid w:val="00466089"/>
+    <w:rsid w:val="00466103"/>
+    <w:rsid w:val="0046678C"/>
     <w:rsid w:val="00466E79"/>
     <w:rsid w:val="004675F3"/>
+    <w:rsid w:val="00467689"/>
     <w:rsid w:val="00470D7D"/>
     <w:rsid w:val="00471D33"/>
     <w:rsid w:val="00472175"/>
     <w:rsid w:val="004725D3"/>
+    <w:rsid w:val="00473350"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="00473BA3"/>
     <w:rsid w:val="00473C7A"/>
+    <w:rsid w:val="004743D2"/>
     <w:rsid w:val="004743DD"/>
     <w:rsid w:val="00474A62"/>
     <w:rsid w:val="00474CEA"/>
+    <w:rsid w:val="0047600A"/>
+    <w:rsid w:val="00476D56"/>
+    <w:rsid w:val="00476DE0"/>
+    <w:rsid w:val="0047730D"/>
     <w:rsid w:val="00477E37"/>
     <w:rsid w:val="00480D81"/>
     <w:rsid w:val="00480FE2"/>
     <w:rsid w:val="00481890"/>
+    <w:rsid w:val="00481A00"/>
+    <w:rsid w:val="00481E90"/>
+    <w:rsid w:val="00481ED6"/>
+    <w:rsid w:val="00482480"/>
+    <w:rsid w:val="00483417"/>
     <w:rsid w:val="0048358E"/>
     <w:rsid w:val="00483968"/>
+    <w:rsid w:val="00483BE0"/>
     <w:rsid w:val="004841BE"/>
     <w:rsid w:val="004842AA"/>
+    <w:rsid w:val="00484EB5"/>
     <w:rsid w:val="00484F86"/>
     <w:rsid w:val="004850A7"/>
     <w:rsid w:val="0048534F"/>
     <w:rsid w:val="00485D17"/>
     <w:rsid w:val="00486037"/>
     <w:rsid w:val="004860AA"/>
     <w:rsid w:val="004862BF"/>
+    <w:rsid w:val="0048683E"/>
     <w:rsid w:val="00487806"/>
+    <w:rsid w:val="00490481"/>
     <w:rsid w:val="004904C0"/>
     <w:rsid w:val="00490746"/>
     <w:rsid w:val="00490852"/>
     <w:rsid w:val="00490F63"/>
     <w:rsid w:val="004910BD"/>
     <w:rsid w:val="004917AA"/>
     <w:rsid w:val="00491C9C"/>
     <w:rsid w:val="00491D59"/>
+    <w:rsid w:val="00491E77"/>
     <w:rsid w:val="00492566"/>
     <w:rsid w:val="00492890"/>
     <w:rsid w:val="00492AF7"/>
     <w:rsid w:val="00492F30"/>
+    <w:rsid w:val="00492F75"/>
+    <w:rsid w:val="00493217"/>
+    <w:rsid w:val="004933A8"/>
     <w:rsid w:val="004946F4"/>
     <w:rsid w:val="0049487E"/>
+    <w:rsid w:val="00494D25"/>
+    <w:rsid w:val="00495542"/>
+    <w:rsid w:val="00495F69"/>
     <w:rsid w:val="00496581"/>
     <w:rsid w:val="004966A1"/>
     <w:rsid w:val="00497020"/>
     <w:rsid w:val="00497DFD"/>
+    <w:rsid w:val="004A038A"/>
+    <w:rsid w:val="004A074C"/>
+    <w:rsid w:val="004A0768"/>
     <w:rsid w:val="004A160D"/>
+    <w:rsid w:val="004A1AF0"/>
+    <w:rsid w:val="004A247F"/>
     <w:rsid w:val="004A3671"/>
     <w:rsid w:val="004A3B3F"/>
     <w:rsid w:val="004A3E81"/>
     <w:rsid w:val="004A3FE4"/>
     <w:rsid w:val="004A408B"/>
     <w:rsid w:val="004A4195"/>
+    <w:rsid w:val="004A4F6A"/>
+    <w:rsid w:val="004A526A"/>
     <w:rsid w:val="004A5801"/>
     <w:rsid w:val="004A5C62"/>
     <w:rsid w:val="004A5CE5"/>
     <w:rsid w:val="004A6221"/>
+    <w:rsid w:val="004A6B09"/>
     <w:rsid w:val="004A6C31"/>
     <w:rsid w:val="004A707D"/>
+    <w:rsid w:val="004A7D7C"/>
     <w:rsid w:val="004B0242"/>
     <w:rsid w:val="004B0974"/>
     <w:rsid w:val="004B1070"/>
     <w:rsid w:val="004B1109"/>
+    <w:rsid w:val="004B1CA0"/>
+    <w:rsid w:val="004B22ED"/>
     <w:rsid w:val="004B3594"/>
+    <w:rsid w:val="004B3DC9"/>
     <w:rsid w:val="004B4185"/>
+    <w:rsid w:val="004B46E7"/>
     <w:rsid w:val="004B4C50"/>
     <w:rsid w:val="004B5678"/>
     <w:rsid w:val="004B5ECD"/>
     <w:rsid w:val="004B796C"/>
     <w:rsid w:val="004C0071"/>
     <w:rsid w:val="004C014B"/>
     <w:rsid w:val="004C0CDD"/>
     <w:rsid w:val="004C103F"/>
     <w:rsid w:val="004C1878"/>
     <w:rsid w:val="004C2AC8"/>
     <w:rsid w:val="004C4319"/>
     <w:rsid w:val="004C473E"/>
+    <w:rsid w:val="004C4DD7"/>
     <w:rsid w:val="004C5541"/>
     <w:rsid w:val="004C574A"/>
+    <w:rsid w:val="004C595D"/>
+    <w:rsid w:val="004C59E0"/>
     <w:rsid w:val="004C6445"/>
+    <w:rsid w:val="004C6B47"/>
     <w:rsid w:val="004C6D71"/>
+    <w:rsid w:val="004C6E48"/>
     <w:rsid w:val="004C6EEE"/>
     <w:rsid w:val="004C702B"/>
+    <w:rsid w:val="004C7839"/>
     <w:rsid w:val="004C78EF"/>
     <w:rsid w:val="004C79F0"/>
     <w:rsid w:val="004D0033"/>
     <w:rsid w:val="004D016B"/>
     <w:rsid w:val="004D0BA2"/>
+    <w:rsid w:val="004D0BD0"/>
     <w:rsid w:val="004D0DE5"/>
     <w:rsid w:val="004D1B22"/>
     <w:rsid w:val="004D1D16"/>
     <w:rsid w:val="004D1E49"/>
     <w:rsid w:val="004D214A"/>
     <w:rsid w:val="004D23CC"/>
+    <w:rsid w:val="004D2AF4"/>
     <w:rsid w:val="004D2E79"/>
     <w:rsid w:val="004D3283"/>
     <w:rsid w:val="004D36F2"/>
     <w:rsid w:val="004D4460"/>
     <w:rsid w:val="004D46D6"/>
+    <w:rsid w:val="004D4E1F"/>
     <w:rsid w:val="004D5108"/>
+    <w:rsid w:val="004D68B8"/>
+    <w:rsid w:val="004D6B4C"/>
+    <w:rsid w:val="004D6CCD"/>
+    <w:rsid w:val="004D77B6"/>
     <w:rsid w:val="004E031B"/>
+    <w:rsid w:val="004E067B"/>
     <w:rsid w:val="004E1106"/>
     <w:rsid w:val="004E138F"/>
     <w:rsid w:val="004E235A"/>
     <w:rsid w:val="004E2751"/>
+    <w:rsid w:val="004E3513"/>
     <w:rsid w:val="004E373A"/>
+    <w:rsid w:val="004E3C17"/>
     <w:rsid w:val="004E3D24"/>
     <w:rsid w:val="004E4649"/>
     <w:rsid w:val="004E5028"/>
     <w:rsid w:val="004E5230"/>
+    <w:rsid w:val="004E54AB"/>
     <w:rsid w:val="004E5895"/>
+    <w:rsid w:val="004E5B77"/>
     <w:rsid w:val="004E5C2B"/>
     <w:rsid w:val="004E72F1"/>
+    <w:rsid w:val="004E7E0E"/>
     <w:rsid w:val="004F00DD"/>
     <w:rsid w:val="004F0769"/>
     <w:rsid w:val="004F0AE7"/>
     <w:rsid w:val="004F0F40"/>
     <w:rsid w:val="004F19CA"/>
+    <w:rsid w:val="004F1AD0"/>
     <w:rsid w:val="004F1EC0"/>
     <w:rsid w:val="004F2133"/>
     <w:rsid w:val="004F296D"/>
     <w:rsid w:val="004F2C43"/>
     <w:rsid w:val="004F49A6"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
     <w:rsid w:val="004F5DDA"/>
     <w:rsid w:val="004F6936"/>
     <w:rsid w:val="004F78FD"/>
     <w:rsid w:val="0050020A"/>
+    <w:rsid w:val="00500810"/>
     <w:rsid w:val="00500EFE"/>
+    <w:rsid w:val="005014F3"/>
     <w:rsid w:val="00501B65"/>
     <w:rsid w:val="00501CC7"/>
     <w:rsid w:val="0050291D"/>
     <w:rsid w:val="00502D26"/>
     <w:rsid w:val="005039F8"/>
     <w:rsid w:val="00503DC6"/>
     <w:rsid w:val="00504C9D"/>
     <w:rsid w:val="00504CAD"/>
+    <w:rsid w:val="00505500"/>
     <w:rsid w:val="005061F1"/>
     <w:rsid w:val="0050624D"/>
     <w:rsid w:val="00506DFD"/>
     <w:rsid w:val="00506F5D"/>
     <w:rsid w:val="00510655"/>
     <w:rsid w:val="00510C37"/>
+    <w:rsid w:val="00510C75"/>
+    <w:rsid w:val="00511483"/>
     <w:rsid w:val="005116AE"/>
+    <w:rsid w:val="005119B8"/>
+    <w:rsid w:val="00511AE6"/>
     <w:rsid w:val="00511EA2"/>
     <w:rsid w:val="005126D0"/>
     <w:rsid w:val="005130A1"/>
+    <w:rsid w:val="00513290"/>
+    <w:rsid w:val="005135C2"/>
     <w:rsid w:val="00513A81"/>
     <w:rsid w:val="00513F22"/>
+    <w:rsid w:val="00513FAD"/>
     <w:rsid w:val="00514667"/>
+    <w:rsid w:val="00514D5F"/>
     <w:rsid w:val="0051568D"/>
+    <w:rsid w:val="005163BE"/>
     <w:rsid w:val="00516C75"/>
     <w:rsid w:val="005179D6"/>
     <w:rsid w:val="00517B7C"/>
     <w:rsid w:val="00517F1F"/>
+    <w:rsid w:val="00520604"/>
+    <w:rsid w:val="00520DEA"/>
     <w:rsid w:val="005212D2"/>
+    <w:rsid w:val="00522696"/>
     <w:rsid w:val="00522C2F"/>
+    <w:rsid w:val="00522DC5"/>
     <w:rsid w:val="0052359D"/>
     <w:rsid w:val="00523C12"/>
     <w:rsid w:val="005242D0"/>
+    <w:rsid w:val="00525FE0"/>
+    <w:rsid w:val="00526110"/>
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
     <w:rsid w:val="00526D4D"/>
+    <w:rsid w:val="00527065"/>
+    <w:rsid w:val="005270CB"/>
     <w:rsid w:val="00527134"/>
+    <w:rsid w:val="00527B92"/>
+    <w:rsid w:val="00527BF9"/>
+    <w:rsid w:val="00527E14"/>
+    <w:rsid w:val="005306D9"/>
     <w:rsid w:val="00530C11"/>
+    <w:rsid w:val="005312DA"/>
+    <w:rsid w:val="0053407D"/>
+    <w:rsid w:val="00534A70"/>
     <w:rsid w:val="005354BC"/>
     <w:rsid w:val="0053558D"/>
     <w:rsid w:val="00536499"/>
     <w:rsid w:val="005364B0"/>
     <w:rsid w:val="00536CF7"/>
+    <w:rsid w:val="0054050C"/>
     <w:rsid w:val="00542A03"/>
     <w:rsid w:val="0054325B"/>
     <w:rsid w:val="00543903"/>
     <w:rsid w:val="00543BCC"/>
     <w:rsid w:val="00543F11"/>
     <w:rsid w:val="00543F4E"/>
     <w:rsid w:val="00544221"/>
     <w:rsid w:val="0054489C"/>
+    <w:rsid w:val="00544D84"/>
+    <w:rsid w:val="0054549F"/>
     <w:rsid w:val="00545ED2"/>
     <w:rsid w:val="00546305"/>
     <w:rsid w:val="00546745"/>
+    <w:rsid w:val="0054699A"/>
     <w:rsid w:val="00546C0A"/>
     <w:rsid w:val="00547818"/>
     <w:rsid w:val="00547A95"/>
     <w:rsid w:val="00547F70"/>
     <w:rsid w:val="005504D7"/>
+    <w:rsid w:val="00550761"/>
+    <w:rsid w:val="0055096B"/>
     <w:rsid w:val="00550A67"/>
     <w:rsid w:val="0055119B"/>
+    <w:rsid w:val="00551205"/>
     <w:rsid w:val="005514C9"/>
+    <w:rsid w:val="00552254"/>
+    <w:rsid w:val="00552C66"/>
     <w:rsid w:val="00554365"/>
+    <w:rsid w:val="005555E3"/>
     <w:rsid w:val="005556CD"/>
     <w:rsid w:val="00555DCB"/>
+    <w:rsid w:val="0055674B"/>
+    <w:rsid w:val="00557109"/>
     <w:rsid w:val="00557464"/>
     <w:rsid w:val="00557883"/>
+    <w:rsid w:val="00557C2E"/>
+    <w:rsid w:val="0056086B"/>
+    <w:rsid w:val="00560C13"/>
     <w:rsid w:val="0056113C"/>
     <w:rsid w:val="00561202"/>
     <w:rsid w:val="0056131E"/>
     <w:rsid w:val="00562507"/>
     <w:rsid w:val="00562811"/>
+    <w:rsid w:val="00562CAF"/>
     <w:rsid w:val="00562D14"/>
+    <w:rsid w:val="005637FE"/>
     <w:rsid w:val="00563D07"/>
+    <w:rsid w:val="0056425E"/>
     <w:rsid w:val="005643E3"/>
     <w:rsid w:val="00565E50"/>
+    <w:rsid w:val="00565EAD"/>
+    <w:rsid w:val="0056683C"/>
     <w:rsid w:val="00566ABE"/>
     <w:rsid w:val="00567412"/>
     <w:rsid w:val="0057008A"/>
+    <w:rsid w:val="005700B1"/>
+    <w:rsid w:val="00570A13"/>
     <w:rsid w:val="00570B8D"/>
+    <w:rsid w:val="00570EE4"/>
+    <w:rsid w:val="00571224"/>
     <w:rsid w:val="00571B5F"/>
     <w:rsid w:val="00571D90"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="00572282"/>
     <w:rsid w:val="00572E49"/>
     <w:rsid w:val="00573BD3"/>
     <w:rsid w:val="00573CE3"/>
+    <w:rsid w:val="00574EA1"/>
+    <w:rsid w:val="00575703"/>
     <w:rsid w:val="00575710"/>
+    <w:rsid w:val="0057584A"/>
     <w:rsid w:val="00576E84"/>
     <w:rsid w:val="00577370"/>
+    <w:rsid w:val="00580018"/>
     <w:rsid w:val="005800E3"/>
     <w:rsid w:val="00580394"/>
     <w:rsid w:val="005809CD"/>
+    <w:rsid w:val="00581174"/>
+    <w:rsid w:val="0058121B"/>
     <w:rsid w:val="00581A2B"/>
     <w:rsid w:val="00581B7E"/>
     <w:rsid w:val="00582217"/>
     <w:rsid w:val="00582B8C"/>
     <w:rsid w:val="00582C38"/>
     <w:rsid w:val="005835D3"/>
     <w:rsid w:val="00584737"/>
+    <w:rsid w:val="00585CB8"/>
+    <w:rsid w:val="00586565"/>
     <w:rsid w:val="00586947"/>
     <w:rsid w:val="005871DD"/>
     <w:rsid w:val="00587335"/>
     <w:rsid w:val="00587349"/>
     <w:rsid w:val="0058757E"/>
+    <w:rsid w:val="0059055A"/>
+    <w:rsid w:val="005907A9"/>
     <w:rsid w:val="00590DC6"/>
     <w:rsid w:val="00593FB7"/>
     <w:rsid w:val="00594B98"/>
+    <w:rsid w:val="0059557A"/>
     <w:rsid w:val="00595AA3"/>
+    <w:rsid w:val="00595B3F"/>
     <w:rsid w:val="00595B55"/>
     <w:rsid w:val="00595CB3"/>
     <w:rsid w:val="005964E5"/>
     <w:rsid w:val="00596A4B"/>
     <w:rsid w:val="00597507"/>
     <w:rsid w:val="005A009B"/>
     <w:rsid w:val="005A102F"/>
+    <w:rsid w:val="005A1285"/>
+    <w:rsid w:val="005A13D9"/>
+    <w:rsid w:val="005A196A"/>
     <w:rsid w:val="005A22CF"/>
+    <w:rsid w:val="005A27BB"/>
     <w:rsid w:val="005A479D"/>
     <w:rsid w:val="005A5D4E"/>
     <w:rsid w:val="005A5D9E"/>
+    <w:rsid w:val="005A7BC6"/>
     <w:rsid w:val="005A7D43"/>
     <w:rsid w:val="005B0EED"/>
     <w:rsid w:val="005B1619"/>
     <w:rsid w:val="005B1A0D"/>
     <w:rsid w:val="005B1C6D"/>
     <w:rsid w:val="005B1FB0"/>
     <w:rsid w:val="005B21B6"/>
+    <w:rsid w:val="005B25CE"/>
+    <w:rsid w:val="005B33A9"/>
+    <w:rsid w:val="005B37DB"/>
     <w:rsid w:val="005B3A08"/>
     <w:rsid w:val="005B3AAE"/>
+    <w:rsid w:val="005B3EE3"/>
     <w:rsid w:val="005B3FCB"/>
     <w:rsid w:val="005B473F"/>
     <w:rsid w:val="005B5363"/>
+    <w:rsid w:val="005B5799"/>
     <w:rsid w:val="005B6139"/>
+    <w:rsid w:val="005B67A6"/>
     <w:rsid w:val="005B6AB9"/>
     <w:rsid w:val="005B7A63"/>
     <w:rsid w:val="005B7B2A"/>
     <w:rsid w:val="005C045D"/>
     <w:rsid w:val="005C0955"/>
     <w:rsid w:val="005C0A46"/>
     <w:rsid w:val="005C0A6A"/>
     <w:rsid w:val="005C12FE"/>
+    <w:rsid w:val="005C1B1D"/>
+    <w:rsid w:val="005C1CA5"/>
     <w:rsid w:val="005C27FB"/>
     <w:rsid w:val="005C2C7E"/>
     <w:rsid w:val="005C2E0E"/>
+    <w:rsid w:val="005C45A5"/>
     <w:rsid w:val="005C49DA"/>
     <w:rsid w:val="005C50F3"/>
+    <w:rsid w:val="005C5120"/>
     <w:rsid w:val="005C5208"/>
     <w:rsid w:val="005C54B5"/>
     <w:rsid w:val="005C586F"/>
+    <w:rsid w:val="005C5A30"/>
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
     <w:rsid w:val="005C62C9"/>
+    <w:rsid w:val="005C684A"/>
+    <w:rsid w:val="005C6BEA"/>
     <w:rsid w:val="005C7626"/>
+    <w:rsid w:val="005C7777"/>
+    <w:rsid w:val="005C7924"/>
     <w:rsid w:val="005D0083"/>
     <w:rsid w:val="005D0302"/>
     <w:rsid w:val="005D07B8"/>
     <w:rsid w:val="005D09AA"/>
     <w:rsid w:val="005D0FBF"/>
     <w:rsid w:val="005D134D"/>
     <w:rsid w:val="005D16D7"/>
     <w:rsid w:val="005D171A"/>
     <w:rsid w:val="005D1B01"/>
+    <w:rsid w:val="005D1B4C"/>
+    <w:rsid w:val="005D2EC8"/>
+    <w:rsid w:val="005D302A"/>
     <w:rsid w:val="005D4431"/>
+    <w:rsid w:val="005D46D5"/>
+    <w:rsid w:val="005D483E"/>
     <w:rsid w:val="005D51A6"/>
+    <w:rsid w:val="005D5919"/>
+    <w:rsid w:val="005D5FAB"/>
     <w:rsid w:val="005D6597"/>
+    <w:rsid w:val="005D6D98"/>
+    <w:rsid w:val="005D6FB5"/>
     <w:rsid w:val="005D7849"/>
+    <w:rsid w:val="005D7F37"/>
     <w:rsid w:val="005E0011"/>
+    <w:rsid w:val="005E0537"/>
+    <w:rsid w:val="005E0905"/>
+    <w:rsid w:val="005E093D"/>
     <w:rsid w:val="005E1094"/>
     <w:rsid w:val="005E14E7"/>
+    <w:rsid w:val="005E1ABB"/>
     <w:rsid w:val="005E20A7"/>
     <w:rsid w:val="005E257E"/>
     <w:rsid w:val="005E26A1"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E35DD"/>
     <w:rsid w:val="005E447E"/>
+    <w:rsid w:val="005E4485"/>
+    <w:rsid w:val="005E49C8"/>
     <w:rsid w:val="005E4FD1"/>
     <w:rsid w:val="005E5119"/>
     <w:rsid w:val="005E623A"/>
     <w:rsid w:val="005E6964"/>
     <w:rsid w:val="005E7289"/>
+    <w:rsid w:val="005E7B66"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0913"/>
     <w:rsid w:val="005F0B1C"/>
     <w:rsid w:val="005F0CF5"/>
+    <w:rsid w:val="005F20A6"/>
+    <w:rsid w:val="005F21B9"/>
     <w:rsid w:val="005F21EB"/>
+    <w:rsid w:val="005F274E"/>
+    <w:rsid w:val="005F2900"/>
     <w:rsid w:val="005F2AFF"/>
+    <w:rsid w:val="005F2BAA"/>
+    <w:rsid w:val="005F34C1"/>
     <w:rsid w:val="005F46F7"/>
+    <w:rsid w:val="005F4723"/>
     <w:rsid w:val="005F521E"/>
     <w:rsid w:val="005F5523"/>
+    <w:rsid w:val="005F5D0F"/>
     <w:rsid w:val="005F64CF"/>
+    <w:rsid w:val="005F6855"/>
     <w:rsid w:val="005F767B"/>
     <w:rsid w:val="005F7842"/>
+    <w:rsid w:val="005F784B"/>
+    <w:rsid w:val="005F7A34"/>
+    <w:rsid w:val="005F7DD9"/>
     <w:rsid w:val="005F7DE7"/>
     <w:rsid w:val="006007A6"/>
+    <w:rsid w:val="0060128D"/>
+    <w:rsid w:val="006019C9"/>
     <w:rsid w:val="0060233C"/>
     <w:rsid w:val="00602622"/>
+    <w:rsid w:val="006027D1"/>
     <w:rsid w:val="006041AD"/>
     <w:rsid w:val="0060420B"/>
+    <w:rsid w:val="0060479E"/>
     <w:rsid w:val="006049AA"/>
     <w:rsid w:val="00605908"/>
+    <w:rsid w:val="00605A7C"/>
     <w:rsid w:val="00605F41"/>
     <w:rsid w:val="006061A9"/>
     <w:rsid w:val="006062BC"/>
     <w:rsid w:val="0060678A"/>
     <w:rsid w:val="006069CD"/>
     <w:rsid w:val="006070D8"/>
     <w:rsid w:val="006070F0"/>
     <w:rsid w:val="006073AB"/>
     <w:rsid w:val="00607583"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00607EF7"/>
     <w:rsid w:val="00607F77"/>
     <w:rsid w:val="00610032"/>
     <w:rsid w:val="006109AB"/>
     <w:rsid w:val="00610D7C"/>
     <w:rsid w:val="0061176B"/>
+    <w:rsid w:val="006128D9"/>
     <w:rsid w:val="00613414"/>
+    <w:rsid w:val="0061363D"/>
     <w:rsid w:val="00613F0D"/>
     <w:rsid w:val="00614A8B"/>
+    <w:rsid w:val="0061663E"/>
+    <w:rsid w:val="0061714B"/>
     <w:rsid w:val="00620154"/>
     <w:rsid w:val="00620C17"/>
     <w:rsid w:val="00620F4E"/>
+    <w:rsid w:val="006210FC"/>
     <w:rsid w:val="00621BE9"/>
+    <w:rsid w:val="00621C8F"/>
+    <w:rsid w:val="00622CE9"/>
     <w:rsid w:val="00623464"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="006243B4"/>
+    <w:rsid w:val="006247B6"/>
     <w:rsid w:val="00624940"/>
     <w:rsid w:val="00624C20"/>
     <w:rsid w:val="006254F8"/>
+    <w:rsid w:val="006258D4"/>
     <w:rsid w:val="006268DA"/>
     <w:rsid w:val="006269B7"/>
     <w:rsid w:val="00626DAC"/>
     <w:rsid w:val="006273F8"/>
     <w:rsid w:val="00627DA7"/>
     <w:rsid w:val="00630417"/>
+    <w:rsid w:val="00630D59"/>
     <w:rsid w:val="00630DA4"/>
+    <w:rsid w:val="00631321"/>
     <w:rsid w:val="00631CD4"/>
+    <w:rsid w:val="00631DF3"/>
     <w:rsid w:val="00632597"/>
     <w:rsid w:val="0063260B"/>
+    <w:rsid w:val="00632DC9"/>
     <w:rsid w:val="0063326F"/>
     <w:rsid w:val="006338D3"/>
+    <w:rsid w:val="00633B59"/>
+    <w:rsid w:val="00634AB5"/>
     <w:rsid w:val="00634CA8"/>
     <w:rsid w:val="00634D13"/>
     <w:rsid w:val="0063563B"/>
     <w:rsid w:val="006358B4"/>
     <w:rsid w:val="00635AF1"/>
     <w:rsid w:val="00635DB8"/>
     <w:rsid w:val="006367F6"/>
+    <w:rsid w:val="00636A72"/>
+    <w:rsid w:val="0063792D"/>
+    <w:rsid w:val="00637D77"/>
     <w:rsid w:val="00637DC4"/>
     <w:rsid w:val="00637DD6"/>
     <w:rsid w:val="00640009"/>
     <w:rsid w:val="0064045B"/>
+    <w:rsid w:val="00640C84"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
+    <w:rsid w:val="006423BF"/>
     <w:rsid w:val="0064379D"/>
+    <w:rsid w:val="00643BBB"/>
     <w:rsid w:val="00643DF2"/>
     <w:rsid w:val="0064420E"/>
+    <w:rsid w:val="006448FB"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
     <w:rsid w:val="00644D57"/>
+    <w:rsid w:val="00644D8B"/>
+    <w:rsid w:val="00645313"/>
     <w:rsid w:val="006454E6"/>
+    <w:rsid w:val="00645907"/>
+    <w:rsid w:val="00645F0F"/>
+    <w:rsid w:val="00646072"/>
     <w:rsid w:val="00646235"/>
     <w:rsid w:val="0064687A"/>
     <w:rsid w:val="00646A68"/>
     <w:rsid w:val="00646C23"/>
     <w:rsid w:val="00646CD9"/>
     <w:rsid w:val="006476DA"/>
     <w:rsid w:val="00647736"/>
     <w:rsid w:val="00647AEE"/>
     <w:rsid w:val="00647C71"/>
+    <w:rsid w:val="00647CFF"/>
     <w:rsid w:val="00650110"/>
     <w:rsid w:val="006505BD"/>
     <w:rsid w:val="006506BC"/>
     <w:rsid w:val="006508EA"/>
     <w:rsid w:val="0065092E"/>
+    <w:rsid w:val="00650957"/>
     <w:rsid w:val="006509DF"/>
     <w:rsid w:val="00650B75"/>
     <w:rsid w:val="0065128D"/>
+    <w:rsid w:val="00651E83"/>
     <w:rsid w:val="00652381"/>
+    <w:rsid w:val="00652730"/>
+    <w:rsid w:val="006529A8"/>
+    <w:rsid w:val="00652D8B"/>
+    <w:rsid w:val="0065385B"/>
+    <w:rsid w:val="00653AD7"/>
     <w:rsid w:val="0065424E"/>
     <w:rsid w:val="0065425F"/>
+    <w:rsid w:val="006547E4"/>
     <w:rsid w:val="00654F0A"/>
     <w:rsid w:val="006551AB"/>
     <w:rsid w:val="006557A7"/>
     <w:rsid w:val="00656254"/>
     <w:rsid w:val="00656290"/>
     <w:rsid w:val="00656D1E"/>
     <w:rsid w:val="006570A1"/>
     <w:rsid w:val="006579EF"/>
+    <w:rsid w:val="00657A9E"/>
     <w:rsid w:val="00660065"/>
     <w:rsid w:val="006601C9"/>
     <w:rsid w:val="006608D8"/>
+    <w:rsid w:val="00661218"/>
     <w:rsid w:val="006621D7"/>
     <w:rsid w:val="0066302A"/>
     <w:rsid w:val="00663257"/>
+    <w:rsid w:val="006632F4"/>
     <w:rsid w:val="0066398F"/>
+    <w:rsid w:val="00663BFD"/>
+    <w:rsid w:val="00664015"/>
+    <w:rsid w:val="006640AD"/>
     <w:rsid w:val="00664282"/>
+    <w:rsid w:val="0066452E"/>
+    <w:rsid w:val="00664B72"/>
     <w:rsid w:val="00664D6A"/>
     <w:rsid w:val="00664EE4"/>
+    <w:rsid w:val="00665067"/>
+    <w:rsid w:val="00665A0A"/>
     <w:rsid w:val="006661B0"/>
+    <w:rsid w:val="0066628F"/>
     <w:rsid w:val="00666B72"/>
     <w:rsid w:val="00666BC2"/>
     <w:rsid w:val="006675AC"/>
     <w:rsid w:val="00667770"/>
     <w:rsid w:val="00667EE3"/>
     <w:rsid w:val="00667F42"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
     <w:rsid w:val="006710F4"/>
+    <w:rsid w:val="006721FD"/>
     <w:rsid w:val="0067297D"/>
+    <w:rsid w:val="00674EE2"/>
     <w:rsid w:val="00675709"/>
     <w:rsid w:val="00675ACD"/>
     <w:rsid w:val="00675E28"/>
     <w:rsid w:val="00676776"/>
     <w:rsid w:val="00677574"/>
+    <w:rsid w:val="0067799E"/>
     <w:rsid w:val="00680C33"/>
     <w:rsid w:val="006812ED"/>
+    <w:rsid w:val="00681B41"/>
     <w:rsid w:val="00681E05"/>
     <w:rsid w:val="006821EA"/>
     <w:rsid w:val="00682F6F"/>
+    <w:rsid w:val="006832BE"/>
     <w:rsid w:val="00683878"/>
     <w:rsid w:val="00684380"/>
     <w:rsid w:val="0068454C"/>
+    <w:rsid w:val="00684972"/>
     <w:rsid w:val="0068553C"/>
     <w:rsid w:val="00685B22"/>
+    <w:rsid w:val="00685BC4"/>
+    <w:rsid w:val="00686873"/>
     <w:rsid w:val="00686D8D"/>
+    <w:rsid w:val="006879A7"/>
     <w:rsid w:val="00690C85"/>
     <w:rsid w:val="00691B62"/>
+    <w:rsid w:val="00692041"/>
     <w:rsid w:val="006926B3"/>
     <w:rsid w:val="006933B5"/>
     <w:rsid w:val="00693546"/>
     <w:rsid w:val="006936F3"/>
     <w:rsid w:val="006938F5"/>
     <w:rsid w:val="00693D14"/>
+    <w:rsid w:val="00694521"/>
     <w:rsid w:val="00694FCD"/>
     <w:rsid w:val="0069555E"/>
     <w:rsid w:val="00695BD3"/>
     <w:rsid w:val="00696225"/>
     <w:rsid w:val="00696F27"/>
     <w:rsid w:val="0069744B"/>
     <w:rsid w:val="006A04ED"/>
     <w:rsid w:val="006A1256"/>
     <w:rsid w:val="006A1760"/>
     <w:rsid w:val="006A18C2"/>
     <w:rsid w:val="006A1CE5"/>
+    <w:rsid w:val="006A21DE"/>
     <w:rsid w:val="006A2717"/>
     <w:rsid w:val="006A3383"/>
     <w:rsid w:val="006A386D"/>
+    <w:rsid w:val="006A3B01"/>
     <w:rsid w:val="006A4059"/>
+    <w:rsid w:val="006A4C6E"/>
     <w:rsid w:val="006A5224"/>
+    <w:rsid w:val="006A5374"/>
+    <w:rsid w:val="006A56AF"/>
+    <w:rsid w:val="006A5A50"/>
     <w:rsid w:val="006A5F5D"/>
+    <w:rsid w:val="006A7649"/>
     <w:rsid w:val="006A78D3"/>
+    <w:rsid w:val="006B05DF"/>
     <w:rsid w:val="006B077C"/>
     <w:rsid w:val="006B0C81"/>
+    <w:rsid w:val="006B0C82"/>
+    <w:rsid w:val="006B0CE6"/>
+    <w:rsid w:val="006B0F7C"/>
     <w:rsid w:val="006B1D0B"/>
+    <w:rsid w:val="006B1E14"/>
     <w:rsid w:val="006B2DD3"/>
     <w:rsid w:val="006B4549"/>
     <w:rsid w:val="006B457E"/>
     <w:rsid w:val="006B4ABD"/>
+    <w:rsid w:val="006B4C24"/>
     <w:rsid w:val="006B4F47"/>
+    <w:rsid w:val="006B520C"/>
+    <w:rsid w:val="006B573D"/>
     <w:rsid w:val="006B6803"/>
     <w:rsid w:val="006B6CBE"/>
     <w:rsid w:val="006B72E5"/>
     <w:rsid w:val="006B7A8A"/>
+    <w:rsid w:val="006B7AE7"/>
+    <w:rsid w:val="006C15C1"/>
     <w:rsid w:val="006C1645"/>
+    <w:rsid w:val="006C231A"/>
     <w:rsid w:val="006C24E5"/>
     <w:rsid w:val="006C2E40"/>
+    <w:rsid w:val="006C3440"/>
     <w:rsid w:val="006C49B4"/>
+    <w:rsid w:val="006C4C5D"/>
+    <w:rsid w:val="006C518E"/>
+    <w:rsid w:val="006C531A"/>
     <w:rsid w:val="006C5780"/>
+    <w:rsid w:val="006C6BA7"/>
     <w:rsid w:val="006C6DB5"/>
+    <w:rsid w:val="006C7E61"/>
     <w:rsid w:val="006C7FF1"/>
     <w:rsid w:val="006C7FFC"/>
     <w:rsid w:val="006D0021"/>
     <w:rsid w:val="006D0E1F"/>
+    <w:rsid w:val="006D0EFA"/>
     <w:rsid w:val="006D0F16"/>
     <w:rsid w:val="006D2619"/>
     <w:rsid w:val="006D2A3F"/>
+    <w:rsid w:val="006D2B6B"/>
     <w:rsid w:val="006D2FBC"/>
     <w:rsid w:val="006D3AF8"/>
     <w:rsid w:val="006D3EF9"/>
+    <w:rsid w:val="006D64FE"/>
     <w:rsid w:val="006D6B5A"/>
     <w:rsid w:val="006D6E34"/>
     <w:rsid w:val="006D6F7F"/>
     <w:rsid w:val="006D71B8"/>
     <w:rsid w:val="006D7B9A"/>
     <w:rsid w:val="006D7E97"/>
     <w:rsid w:val="006E048A"/>
     <w:rsid w:val="006E0679"/>
+    <w:rsid w:val="006E0EFD"/>
     <w:rsid w:val="006E114D"/>
     <w:rsid w:val="006E138B"/>
     <w:rsid w:val="006E1480"/>
     <w:rsid w:val="006E1867"/>
     <w:rsid w:val="006E1A24"/>
     <w:rsid w:val="006E20D9"/>
+    <w:rsid w:val="006E22C7"/>
+    <w:rsid w:val="006E2B04"/>
+    <w:rsid w:val="006E2C32"/>
+    <w:rsid w:val="006E315B"/>
+    <w:rsid w:val="006E4364"/>
+    <w:rsid w:val="006E449F"/>
+    <w:rsid w:val="006E4C0B"/>
+    <w:rsid w:val="006E5955"/>
     <w:rsid w:val="006E6310"/>
     <w:rsid w:val="006E78F2"/>
+    <w:rsid w:val="006E7BA2"/>
+    <w:rsid w:val="006E7EBA"/>
     <w:rsid w:val="006F0330"/>
+    <w:rsid w:val="006F04EB"/>
+    <w:rsid w:val="006F130B"/>
     <w:rsid w:val="006F1FDC"/>
     <w:rsid w:val="006F3390"/>
+    <w:rsid w:val="006F33FE"/>
+    <w:rsid w:val="006F37C8"/>
     <w:rsid w:val="006F4C3B"/>
+    <w:rsid w:val="006F562D"/>
     <w:rsid w:val="006F5B45"/>
     <w:rsid w:val="006F5C9F"/>
+    <w:rsid w:val="006F5FB9"/>
     <w:rsid w:val="006F69F2"/>
     <w:rsid w:val="006F6B76"/>
     <w:rsid w:val="006F6B8C"/>
     <w:rsid w:val="006F71A7"/>
     <w:rsid w:val="006F7E33"/>
     <w:rsid w:val="0070013A"/>
     <w:rsid w:val="007002C8"/>
     <w:rsid w:val="00700FD9"/>
     <w:rsid w:val="007013EF"/>
     <w:rsid w:val="00701BFC"/>
     <w:rsid w:val="00702564"/>
     <w:rsid w:val="007027DF"/>
+    <w:rsid w:val="00702AEA"/>
     <w:rsid w:val="00704460"/>
     <w:rsid w:val="00704CF3"/>
     <w:rsid w:val="00704D72"/>
+    <w:rsid w:val="00704F61"/>
     <w:rsid w:val="00705253"/>
     <w:rsid w:val="007055BD"/>
     <w:rsid w:val="007062D3"/>
+    <w:rsid w:val="00706693"/>
+    <w:rsid w:val="0070680A"/>
     <w:rsid w:val="00706B34"/>
     <w:rsid w:val="00707041"/>
+    <w:rsid w:val="00707167"/>
+    <w:rsid w:val="00707314"/>
+    <w:rsid w:val="00707810"/>
+    <w:rsid w:val="00707CA1"/>
+    <w:rsid w:val="00707F93"/>
     <w:rsid w:val="0071036A"/>
     <w:rsid w:val="0071040A"/>
+    <w:rsid w:val="007106F5"/>
     <w:rsid w:val="00710EC8"/>
+    <w:rsid w:val="007116A9"/>
     <w:rsid w:val="00711B3C"/>
+    <w:rsid w:val="0071286E"/>
     <w:rsid w:val="007128A1"/>
+    <w:rsid w:val="007139A4"/>
+    <w:rsid w:val="00714373"/>
     <w:rsid w:val="007143EB"/>
     <w:rsid w:val="00716AD0"/>
     <w:rsid w:val="007173CA"/>
+    <w:rsid w:val="007207E6"/>
     <w:rsid w:val="007216AA"/>
     <w:rsid w:val="00721977"/>
     <w:rsid w:val="00721AB5"/>
+    <w:rsid w:val="00721BB9"/>
     <w:rsid w:val="00721CFB"/>
     <w:rsid w:val="00721DEF"/>
     <w:rsid w:val="00722C9A"/>
     <w:rsid w:val="00722DA5"/>
+    <w:rsid w:val="00723A96"/>
+    <w:rsid w:val="0072459D"/>
     <w:rsid w:val="00724A43"/>
     <w:rsid w:val="00724F1E"/>
     <w:rsid w:val="00724FDE"/>
+    <w:rsid w:val="00725255"/>
     <w:rsid w:val="0072556E"/>
+    <w:rsid w:val="00725EAB"/>
     <w:rsid w:val="0072613D"/>
     <w:rsid w:val="0072640E"/>
     <w:rsid w:val="007265B6"/>
     <w:rsid w:val="007273AC"/>
     <w:rsid w:val="007276B2"/>
+    <w:rsid w:val="007278AC"/>
+    <w:rsid w:val="00727FDF"/>
     <w:rsid w:val="00731101"/>
+    <w:rsid w:val="007311E2"/>
     <w:rsid w:val="00731AD4"/>
     <w:rsid w:val="00731E26"/>
     <w:rsid w:val="00731E70"/>
     <w:rsid w:val="0073428F"/>
     <w:rsid w:val="0073450E"/>
     <w:rsid w:val="007346E4"/>
+    <w:rsid w:val="0073544C"/>
     <w:rsid w:val="00735564"/>
+    <w:rsid w:val="007356BA"/>
+    <w:rsid w:val="007360E3"/>
     <w:rsid w:val="007370D9"/>
     <w:rsid w:val="0073721B"/>
+    <w:rsid w:val="00737765"/>
+    <w:rsid w:val="007405EB"/>
     <w:rsid w:val="00740A98"/>
     <w:rsid w:val="00740BB0"/>
     <w:rsid w:val="00740F22"/>
     <w:rsid w:val="00740FC3"/>
     <w:rsid w:val="00741049"/>
     <w:rsid w:val="007412A6"/>
     <w:rsid w:val="00741970"/>
     <w:rsid w:val="007419AA"/>
+    <w:rsid w:val="00741CE0"/>
     <w:rsid w:val="00741CF0"/>
     <w:rsid w:val="00741F1A"/>
     <w:rsid w:val="0074236F"/>
+    <w:rsid w:val="007426C9"/>
+    <w:rsid w:val="00742F80"/>
     <w:rsid w:val="007430F8"/>
     <w:rsid w:val="007431EE"/>
+    <w:rsid w:val="007434E8"/>
+    <w:rsid w:val="00743C31"/>
+    <w:rsid w:val="0074454B"/>
     <w:rsid w:val="007447DA"/>
+    <w:rsid w:val="00744B49"/>
     <w:rsid w:val="007450F8"/>
     <w:rsid w:val="00746084"/>
+    <w:rsid w:val="007463CA"/>
     <w:rsid w:val="0074696E"/>
     <w:rsid w:val="00746D30"/>
     <w:rsid w:val="00750135"/>
     <w:rsid w:val="00750786"/>
+    <w:rsid w:val="00750DAD"/>
     <w:rsid w:val="00750EC2"/>
     <w:rsid w:val="007517B1"/>
     <w:rsid w:val="00751C7E"/>
+    <w:rsid w:val="00751F9E"/>
     <w:rsid w:val="00752321"/>
     <w:rsid w:val="007527ED"/>
     <w:rsid w:val="00752B28"/>
     <w:rsid w:val="007536BC"/>
     <w:rsid w:val="007538AE"/>
     <w:rsid w:val="007541A9"/>
     <w:rsid w:val="00754E36"/>
     <w:rsid w:val="007557F2"/>
     <w:rsid w:val="00755C53"/>
     <w:rsid w:val="00755F51"/>
+    <w:rsid w:val="00756FBB"/>
     <w:rsid w:val="00757A28"/>
+    <w:rsid w:val="0076095D"/>
+    <w:rsid w:val="007618DB"/>
+    <w:rsid w:val="007618E3"/>
+    <w:rsid w:val="007620CD"/>
     <w:rsid w:val="0076217E"/>
     <w:rsid w:val="007625A1"/>
+    <w:rsid w:val="00763017"/>
     <w:rsid w:val="00763139"/>
+    <w:rsid w:val="0076353D"/>
     <w:rsid w:val="00763A9F"/>
+    <w:rsid w:val="00764778"/>
     <w:rsid w:val="00764C37"/>
     <w:rsid w:val="007653AA"/>
     <w:rsid w:val="0076585B"/>
     <w:rsid w:val="007663DA"/>
     <w:rsid w:val="007671DD"/>
+    <w:rsid w:val="00767EB6"/>
     <w:rsid w:val="00770092"/>
+    <w:rsid w:val="007704F7"/>
     <w:rsid w:val="00770F37"/>
     <w:rsid w:val="007711A0"/>
+    <w:rsid w:val="0077172D"/>
+    <w:rsid w:val="007719F8"/>
     <w:rsid w:val="00772229"/>
     <w:rsid w:val="00772C5B"/>
     <w:rsid w:val="00772D5E"/>
     <w:rsid w:val="00773AC2"/>
+    <w:rsid w:val="00773B99"/>
     <w:rsid w:val="0077463E"/>
+    <w:rsid w:val="007751FF"/>
+    <w:rsid w:val="007752C8"/>
     <w:rsid w:val="007753F0"/>
     <w:rsid w:val="007756C3"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776A52"/>
     <w:rsid w:val="00776D56"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="00777012"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
+    <w:rsid w:val="00777DDD"/>
     <w:rsid w:val="00777F62"/>
     <w:rsid w:val="00780147"/>
     <w:rsid w:val="00780295"/>
+    <w:rsid w:val="00780B1D"/>
     <w:rsid w:val="00781262"/>
+    <w:rsid w:val="007817AC"/>
+    <w:rsid w:val="007819F5"/>
     <w:rsid w:val="00781B11"/>
     <w:rsid w:val="00781B93"/>
     <w:rsid w:val="00782222"/>
     <w:rsid w:val="007824C7"/>
+    <w:rsid w:val="007825E3"/>
+    <w:rsid w:val="007826BA"/>
     <w:rsid w:val="007833D8"/>
     <w:rsid w:val="00783891"/>
     <w:rsid w:val="00784F4B"/>
+    <w:rsid w:val="00785235"/>
     <w:rsid w:val="0078546D"/>
     <w:rsid w:val="00785677"/>
+    <w:rsid w:val="007857BD"/>
     <w:rsid w:val="00786658"/>
+    <w:rsid w:val="00786962"/>
     <w:rsid w:val="00786F16"/>
     <w:rsid w:val="0078719C"/>
     <w:rsid w:val="007873C6"/>
     <w:rsid w:val="00787803"/>
     <w:rsid w:val="00790696"/>
     <w:rsid w:val="007909B8"/>
+    <w:rsid w:val="00790C7F"/>
     <w:rsid w:val="00791B33"/>
     <w:rsid w:val="00791BD7"/>
+    <w:rsid w:val="007922BC"/>
     <w:rsid w:val="00792733"/>
     <w:rsid w:val="007933F7"/>
+    <w:rsid w:val="00793638"/>
     <w:rsid w:val="00793680"/>
+    <w:rsid w:val="00794FA2"/>
+    <w:rsid w:val="00796C6A"/>
     <w:rsid w:val="00796E20"/>
     <w:rsid w:val="00797446"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="00797DE5"/>
     <w:rsid w:val="00797F4A"/>
     <w:rsid w:val="007A087F"/>
+    <w:rsid w:val="007A0CB6"/>
     <w:rsid w:val="007A11E8"/>
     <w:rsid w:val="007A1958"/>
     <w:rsid w:val="007A1DF5"/>
     <w:rsid w:val="007A23E3"/>
     <w:rsid w:val="007A240B"/>
     <w:rsid w:val="007A27FB"/>
     <w:rsid w:val="007A30BD"/>
     <w:rsid w:val="007A3705"/>
+    <w:rsid w:val="007A56FE"/>
+    <w:rsid w:val="007A5B9D"/>
     <w:rsid w:val="007A623D"/>
+    <w:rsid w:val="007A66F9"/>
+    <w:rsid w:val="007A7A49"/>
+    <w:rsid w:val="007B00D8"/>
     <w:rsid w:val="007B0914"/>
+    <w:rsid w:val="007B093F"/>
     <w:rsid w:val="007B0C0D"/>
     <w:rsid w:val="007B1374"/>
     <w:rsid w:val="007B162D"/>
     <w:rsid w:val="007B17E1"/>
+    <w:rsid w:val="007B2922"/>
     <w:rsid w:val="007B2F85"/>
     <w:rsid w:val="007B32E5"/>
+    <w:rsid w:val="007B38FC"/>
     <w:rsid w:val="007B3DB9"/>
+    <w:rsid w:val="007B42A0"/>
+    <w:rsid w:val="007B521F"/>
     <w:rsid w:val="007B56BB"/>
     <w:rsid w:val="007B589F"/>
+    <w:rsid w:val="007B6025"/>
     <w:rsid w:val="007B6186"/>
+    <w:rsid w:val="007B721C"/>
     <w:rsid w:val="007B73BC"/>
+    <w:rsid w:val="007B7647"/>
+    <w:rsid w:val="007C02A6"/>
     <w:rsid w:val="007C0360"/>
+    <w:rsid w:val="007C1660"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
+    <w:rsid w:val="007C22CE"/>
     <w:rsid w:val="007C247A"/>
     <w:rsid w:val="007C34B0"/>
     <w:rsid w:val="007C3CBA"/>
     <w:rsid w:val="007C4855"/>
+    <w:rsid w:val="007C48F8"/>
+    <w:rsid w:val="007C53B1"/>
     <w:rsid w:val="007C57AB"/>
+    <w:rsid w:val="007C644E"/>
+    <w:rsid w:val="007C662E"/>
+    <w:rsid w:val="007C6B3A"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C745D"/>
     <w:rsid w:val="007C7859"/>
     <w:rsid w:val="007C7EBB"/>
     <w:rsid w:val="007C7F28"/>
     <w:rsid w:val="007D09CF"/>
     <w:rsid w:val="007D1466"/>
     <w:rsid w:val="007D14DD"/>
     <w:rsid w:val="007D1FCA"/>
     <w:rsid w:val="007D26EE"/>
     <w:rsid w:val="007D2BDE"/>
+    <w:rsid w:val="007D2E79"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D308D"/>
     <w:rsid w:val="007D462A"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D4BA1"/>
     <w:rsid w:val="007D54F9"/>
+    <w:rsid w:val="007D570B"/>
     <w:rsid w:val="007D5E1C"/>
+    <w:rsid w:val="007D702D"/>
     <w:rsid w:val="007D7DB0"/>
     <w:rsid w:val="007E0DE2"/>
+    <w:rsid w:val="007E218A"/>
     <w:rsid w:val="007E2365"/>
     <w:rsid w:val="007E2622"/>
     <w:rsid w:val="007E265B"/>
     <w:rsid w:val="007E2F00"/>
     <w:rsid w:val="007E2F88"/>
+    <w:rsid w:val="007E2FC5"/>
     <w:rsid w:val="007E3526"/>
     <w:rsid w:val="007E3667"/>
+    <w:rsid w:val="007E390A"/>
     <w:rsid w:val="007E3B98"/>
     <w:rsid w:val="007E417A"/>
     <w:rsid w:val="007E4190"/>
+    <w:rsid w:val="007E4F8F"/>
+    <w:rsid w:val="007E500F"/>
     <w:rsid w:val="007E54F3"/>
+    <w:rsid w:val="007E6084"/>
+    <w:rsid w:val="007E6A38"/>
+    <w:rsid w:val="007E6DB7"/>
     <w:rsid w:val="007E6E39"/>
     <w:rsid w:val="007E7556"/>
     <w:rsid w:val="007E7D22"/>
+    <w:rsid w:val="007E7D3A"/>
+    <w:rsid w:val="007E7E86"/>
     <w:rsid w:val="007F0284"/>
+    <w:rsid w:val="007F09FB"/>
     <w:rsid w:val="007F0A99"/>
+    <w:rsid w:val="007F0B66"/>
     <w:rsid w:val="007F0C74"/>
+    <w:rsid w:val="007F162E"/>
     <w:rsid w:val="007F1648"/>
     <w:rsid w:val="007F1692"/>
     <w:rsid w:val="007F1D44"/>
+    <w:rsid w:val="007F2099"/>
+    <w:rsid w:val="007F23B1"/>
     <w:rsid w:val="007F23E3"/>
+    <w:rsid w:val="007F2C64"/>
+    <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F31B6"/>
     <w:rsid w:val="007F34B9"/>
+    <w:rsid w:val="007F3EAD"/>
     <w:rsid w:val="007F4092"/>
+    <w:rsid w:val="007F40EB"/>
     <w:rsid w:val="007F48C3"/>
     <w:rsid w:val="007F546C"/>
     <w:rsid w:val="007F6150"/>
     <w:rsid w:val="007F625F"/>
+    <w:rsid w:val="007F65DC"/>
     <w:rsid w:val="007F665E"/>
     <w:rsid w:val="007F68CB"/>
     <w:rsid w:val="007F706E"/>
+    <w:rsid w:val="007F7152"/>
     <w:rsid w:val="007F74CA"/>
+    <w:rsid w:val="007F7581"/>
+    <w:rsid w:val="007F7C86"/>
     <w:rsid w:val="007F7E7A"/>
     <w:rsid w:val="00800258"/>
     <w:rsid w:val="00800412"/>
+    <w:rsid w:val="00800D9F"/>
     <w:rsid w:val="008021C8"/>
+    <w:rsid w:val="00803062"/>
     <w:rsid w:val="008032A1"/>
     <w:rsid w:val="00803407"/>
     <w:rsid w:val="00803461"/>
+    <w:rsid w:val="0080536B"/>
     <w:rsid w:val="0080587B"/>
     <w:rsid w:val="008062F2"/>
     <w:rsid w:val="00806468"/>
     <w:rsid w:val="008068CC"/>
     <w:rsid w:val="00806EA6"/>
     <w:rsid w:val="00807141"/>
     <w:rsid w:val="008076A5"/>
     <w:rsid w:val="008076C1"/>
     <w:rsid w:val="00811120"/>
     <w:rsid w:val="008115B4"/>
     <w:rsid w:val="008119CA"/>
+    <w:rsid w:val="00812946"/>
     <w:rsid w:val="008130C4"/>
+    <w:rsid w:val="00813B62"/>
     <w:rsid w:val="008148B4"/>
     <w:rsid w:val="00814F35"/>
+    <w:rsid w:val="008153AC"/>
+    <w:rsid w:val="00815582"/>
     <w:rsid w:val="008155F0"/>
+    <w:rsid w:val="00815D80"/>
+    <w:rsid w:val="00815F12"/>
     <w:rsid w:val="008162E8"/>
     <w:rsid w:val="00816735"/>
     <w:rsid w:val="00816760"/>
     <w:rsid w:val="008169C3"/>
     <w:rsid w:val="00817368"/>
     <w:rsid w:val="008176C8"/>
     <w:rsid w:val="00817801"/>
+    <w:rsid w:val="008178F3"/>
+    <w:rsid w:val="008200DA"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="008203B0"/>
     <w:rsid w:val="00820E0C"/>
+    <w:rsid w:val="00821461"/>
+    <w:rsid w:val="00821878"/>
+    <w:rsid w:val="00821D9E"/>
+    <w:rsid w:val="00822B4E"/>
     <w:rsid w:val="00823275"/>
     <w:rsid w:val="0082366F"/>
+    <w:rsid w:val="00823AE9"/>
     <w:rsid w:val="00823DEC"/>
+    <w:rsid w:val="0082463E"/>
     <w:rsid w:val="00824BFE"/>
     <w:rsid w:val="00824CBE"/>
+    <w:rsid w:val="00824EA4"/>
+    <w:rsid w:val="00825000"/>
+    <w:rsid w:val="00826DB2"/>
+    <w:rsid w:val="00827001"/>
     <w:rsid w:val="00827366"/>
     <w:rsid w:val="0082778C"/>
     <w:rsid w:val="00827D21"/>
+    <w:rsid w:val="008305AE"/>
     <w:rsid w:val="00830FFC"/>
+    <w:rsid w:val="008317C9"/>
     <w:rsid w:val="00831B47"/>
     <w:rsid w:val="008321BC"/>
     <w:rsid w:val="0083225B"/>
+    <w:rsid w:val="008328D1"/>
     <w:rsid w:val="0083356C"/>
     <w:rsid w:val="008338A2"/>
+    <w:rsid w:val="008341C5"/>
     <w:rsid w:val="00834E75"/>
     <w:rsid w:val="00835113"/>
     <w:rsid w:val="00835583"/>
     <w:rsid w:val="00836075"/>
     <w:rsid w:val="00836889"/>
     <w:rsid w:val="00837440"/>
     <w:rsid w:val="008412DA"/>
     <w:rsid w:val="00841AA9"/>
+    <w:rsid w:val="00841CB0"/>
     <w:rsid w:val="00842193"/>
+    <w:rsid w:val="008424A8"/>
+    <w:rsid w:val="00842F4E"/>
     <w:rsid w:val="00844777"/>
     <w:rsid w:val="00844912"/>
     <w:rsid w:val="0084533C"/>
+    <w:rsid w:val="00845677"/>
+    <w:rsid w:val="00845D97"/>
     <w:rsid w:val="0084603E"/>
     <w:rsid w:val="00847161"/>
+    <w:rsid w:val="008473DD"/>
     <w:rsid w:val="008474FE"/>
     <w:rsid w:val="00847C2E"/>
     <w:rsid w:val="00847FCA"/>
+    <w:rsid w:val="008504EC"/>
     <w:rsid w:val="00850835"/>
     <w:rsid w:val="0085179E"/>
     <w:rsid w:val="00852363"/>
     <w:rsid w:val="0085246F"/>
+    <w:rsid w:val="00852D09"/>
+    <w:rsid w:val="00852FAC"/>
     <w:rsid w:val="008530C7"/>
+    <w:rsid w:val="00853876"/>
+    <w:rsid w:val="00853DCE"/>
     <w:rsid w:val="00853EE4"/>
     <w:rsid w:val="008548ED"/>
+    <w:rsid w:val="00854EEC"/>
     <w:rsid w:val="00854F45"/>
     <w:rsid w:val="00855535"/>
+    <w:rsid w:val="008556AF"/>
     <w:rsid w:val="008560D1"/>
     <w:rsid w:val="00856140"/>
     <w:rsid w:val="008561EB"/>
+    <w:rsid w:val="00856A09"/>
     <w:rsid w:val="00856BA9"/>
     <w:rsid w:val="00857034"/>
     <w:rsid w:val="00857C5A"/>
+    <w:rsid w:val="0086001D"/>
     <w:rsid w:val="00860A33"/>
+    <w:rsid w:val="00861388"/>
     <w:rsid w:val="0086255E"/>
+    <w:rsid w:val="0086259A"/>
     <w:rsid w:val="008633F0"/>
     <w:rsid w:val="00863B7C"/>
     <w:rsid w:val="008642B5"/>
     <w:rsid w:val="008644CD"/>
+    <w:rsid w:val="008646E0"/>
+    <w:rsid w:val="008656F6"/>
     <w:rsid w:val="00867D9D"/>
     <w:rsid w:val="00870807"/>
+    <w:rsid w:val="00870E77"/>
+    <w:rsid w:val="00872950"/>
     <w:rsid w:val="00872E0A"/>
+    <w:rsid w:val="0087302A"/>
     <w:rsid w:val="00873594"/>
     <w:rsid w:val="0087384D"/>
+    <w:rsid w:val="00873D16"/>
     <w:rsid w:val="00874FEB"/>
     <w:rsid w:val="00875285"/>
+    <w:rsid w:val="0087566F"/>
     <w:rsid w:val="00876306"/>
     <w:rsid w:val="00876974"/>
+    <w:rsid w:val="00876E27"/>
     <w:rsid w:val="0087729B"/>
     <w:rsid w:val="00877420"/>
     <w:rsid w:val="00877635"/>
     <w:rsid w:val="008802C1"/>
     <w:rsid w:val="00880C64"/>
     <w:rsid w:val="0088133B"/>
+    <w:rsid w:val="00881374"/>
+    <w:rsid w:val="00881858"/>
+    <w:rsid w:val="00881DA6"/>
     <w:rsid w:val="00882E76"/>
+    <w:rsid w:val="0088318C"/>
+    <w:rsid w:val="00883FF1"/>
+    <w:rsid w:val="0088421D"/>
     <w:rsid w:val="00884B62"/>
+    <w:rsid w:val="00884E84"/>
     <w:rsid w:val="00885154"/>
     <w:rsid w:val="0088529C"/>
+    <w:rsid w:val="0088703A"/>
+    <w:rsid w:val="0088769E"/>
     <w:rsid w:val="00887903"/>
+    <w:rsid w:val="00887AC7"/>
+    <w:rsid w:val="00887BC6"/>
+    <w:rsid w:val="00887D68"/>
+    <w:rsid w:val="00890225"/>
     <w:rsid w:val="008902AB"/>
     <w:rsid w:val="008905A1"/>
     <w:rsid w:val="00891356"/>
     <w:rsid w:val="00891524"/>
     <w:rsid w:val="00891C87"/>
     <w:rsid w:val="00891D95"/>
     <w:rsid w:val="00891E5E"/>
+    <w:rsid w:val="008922F8"/>
     <w:rsid w:val="0089270A"/>
     <w:rsid w:val="008930B3"/>
     <w:rsid w:val="00893AF6"/>
     <w:rsid w:val="00893BB7"/>
+    <w:rsid w:val="00893E4A"/>
     <w:rsid w:val="008945F1"/>
+    <w:rsid w:val="00894BB8"/>
     <w:rsid w:val="00894BC4"/>
     <w:rsid w:val="008959D3"/>
     <w:rsid w:val="008967E4"/>
     <w:rsid w:val="00896890"/>
     <w:rsid w:val="00896EF3"/>
     <w:rsid w:val="00896F17"/>
+    <w:rsid w:val="00897F0A"/>
     <w:rsid w:val="00897FE2"/>
     <w:rsid w:val="008A023D"/>
     <w:rsid w:val="008A033E"/>
     <w:rsid w:val="008A0880"/>
+    <w:rsid w:val="008A0FE8"/>
+    <w:rsid w:val="008A13D5"/>
     <w:rsid w:val="008A1DCF"/>
+    <w:rsid w:val="008A20DE"/>
     <w:rsid w:val="008A28A8"/>
+    <w:rsid w:val="008A2C6D"/>
+    <w:rsid w:val="008A2D93"/>
     <w:rsid w:val="008A331D"/>
+    <w:rsid w:val="008A3A05"/>
     <w:rsid w:val="008A4BBD"/>
     <w:rsid w:val="008A4F09"/>
     <w:rsid w:val="008A5275"/>
+    <w:rsid w:val="008A5444"/>
     <w:rsid w:val="008A5B32"/>
     <w:rsid w:val="008A6C1F"/>
+    <w:rsid w:val="008A6E82"/>
     <w:rsid w:val="008A709F"/>
     <w:rsid w:val="008B00A0"/>
     <w:rsid w:val="008B00DA"/>
     <w:rsid w:val="008B0935"/>
     <w:rsid w:val="008B1F60"/>
     <w:rsid w:val="008B2029"/>
+    <w:rsid w:val="008B2045"/>
     <w:rsid w:val="008B219D"/>
     <w:rsid w:val="008B2704"/>
+    <w:rsid w:val="008B296F"/>
     <w:rsid w:val="008B2EE4"/>
     <w:rsid w:val="008B3821"/>
+    <w:rsid w:val="008B3B5F"/>
     <w:rsid w:val="008B3FFD"/>
     <w:rsid w:val="008B4748"/>
+    <w:rsid w:val="008B490A"/>
     <w:rsid w:val="008B4D3D"/>
     <w:rsid w:val="008B4DC7"/>
     <w:rsid w:val="008B56CD"/>
     <w:rsid w:val="008B5749"/>
     <w:rsid w:val="008B57C7"/>
+    <w:rsid w:val="008B5A33"/>
+    <w:rsid w:val="008B5D92"/>
     <w:rsid w:val="008B5E4C"/>
+    <w:rsid w:val="008B6644"/>
+    <w:rsid w:val="008B6B41"/>
     <w:rsid w:val="008C0402"/>
     <w:rsid w:val="008C0F23"/>
+    <w:rsid w:val="008C1392"/>
+    <w:rsid w:val="008C1BBD"/>
+    <w:rsid w:val="008C24FD"/>
     <w:rsid w:val="008C2F92"/>
     <w:rsid w:val="008C304F"/>
     <w:rsid w:val="008C3107"/>
     <w:rsid w:val="008C3546"/>
     <w:rsid w:val="008C449B"/>
     <w:rsid w:val="008C4A90"/>
     <w:rsid w:val="008C535B"/>
     <w:rsid w:val="008C589D"/>
     <w:rsid w:val="008C5BF5"/>
+    <w:rsid w:val="008C5C88"/>
+    <w:rsid w:val="008C5F17"/>
     <w:rsid w:val="008C6D51"/>
     <w:rsid w:val="008C7163"/>
     <w:rsid w:val="008C74FB"/>
+    <w:rsid w:val="008D0550"/>
+    <w:rsid w:val="008D0B57"/>
     <w:rsid w:val="008D0CCF"/>
     <w:rsid w:val="008D1375"/>
+    <w:rsid w:val="008D1CB9"/>
     <w:rsid w:val="008D2846"/>
     <w:rsid w:val="008D2D44"/>
     <w:rsid w:val="008D2EFB"/>
     <w:rsid w:val="008D33F0"/>
     <w:rsid w:val="008D4236"/>
     <w:rsid w:val="008D4374"/>
     <w:rsid w:val="008D462F"/>
     <w:rsid w:val="008D4A44"/>
     <w:rsid w:val="008D570F"/>
     <w:rsid w:val="008D6DCF"/>
     <w:rsid w:val="008E008E"/>
+    <w:rsid w:val="008E02C8"/>
+    <w:rsid w:val="008E0DAF"/>
     <w:rsid w:val="008E297B"/>
     <w:rsid w:val="008E3447"/>
     <w:rsid w:val="008E4376"/>
+    <w:rsid w:val="008E44AE"/>
     <w:rsid w:val="008E4B4E"/>
     <w:rsid w:val="008E4D0A"/>
     <w:rsid w:val="008E53BE"/>
     <w:rsid w:val="008E68C5"/>
+    <w:rsid w:val="008E7237"/>
     <w:rsid w:val="008E7807"/>
     <w:rsid w:val="008E7A0A"/>
     <w:rsid w:val="008E7B49"/>
     <w:rsid w:val="008F0029"/>
     <w:rsid w:val="008F0312"/>
+    <w:rsid w:val="008F078D"/>
+    <w:rsid w:val="008F08E6"/>
     <w:rsid w:val="008F239A"/>
     <w:rsid w:val="008F2C5D"/>
     <w:rsid w:val="008F2F8F"/>
     <w:rsid w:val="008F3B18"/>
+    <w:rsid w:val="008F3C06"/>
     <w:rsid w:val="008F3C95"/>
+    <w:rsid w:val="008F3CE4"/>
     <w:rsid w:val="008F46AD"/>
     <w:rsid w:val="008F480B"/>
+    <w:rsid w:val="008F4A03"/>
     <w:rsid w:val="008F4D0D"/>
     <w:rsid w:val="008F4D67"/>
     <w:rsid w:val="008F59F6"/>
     <w:rsid w:val="008F6401"/>
     <w:rsid w:val="008F68B7"/>
+    <w:rsid w:val="008F6C01"/>
     <w:rsid w:val="008F6CC3"/>
     <w:rsid w:val="008F7D56"/>
     <w:rsid w:val="009002EC"/>
     <w:rsid w:val="00900719"/>
+    <w:rsid w:val="009012E6"/>
     <w:rsid w:val="00901578"/>
     <w:rsid w:val="009017AC"/>
     <w:rsid w:val="00902A9A"/>
     <w:rsid w:val="00902BF6"/>
     <w:rsid w:val="00903F4A"/>
     <w:rsid w:val="0090489A"/>
     <w:rsid w:val="00904A1C"/>
     <w:rsid w:val="00905030"/>
     <w:rsid w:val="00906490"/>
     <w:rsid w:val="00906814"/>
+    <w:rsid w:val="00906BB0"/>
     <w:rsid w:val="00906BB5"/>
     <w:rsid w:val="0090702F"/>
     <w:rsid w:val="009074AF"/>
     <w:rsid w:val="009079EA"/>
     <w:rsid w:val="00910C39"/>
+    <w:rsid w:val="00910CA8"/>
     <w:rsid w:val="009111B2"/>
+    <w:rsid w:val="00911747"/>
     <w:rsid w:val="00912219"/>
     <w:rsid w:val="0091254F"/>
     <w:rsid w:val="009125C8"/>
     <w:rsid w:val="0091321D"/>
     <w:rsid w:val="009136C2"/>
     <w:rsid w:val="00913A8F"/>
     <w:rsid w:val="00913F00"/>
+    <w:rsid w:val="00914802"/>
+    <w:rsid w:val="00914A03"/>
     <w:rsid w:val="009151F5"/>
     <w:rsid w:val="00915A2F"/>
     <w:rsid w:val="00915AAB"/>
     <w:rsid w:val="00915E59"/>
+    <w:rsid w:val="00915F14"/>
+    <w:rsid w:val="00916053"/>
     <w:rsid w:val="00916577"/>
     <w:rsid w:val="00916CBB"/>
+    <w:rsid w:val="00916FF7"/>
     <w:rsid w:val="0092042D"/>
+    <w:rsid w:val="009209F2"/>
+    <w:rsid w:val="00920F29"/>
     <w:rsid w:val="009212A0"/>
+    <w:rsid w:val="0092131E"/>
+    <w:rsid w:val="0092142C"/>
+    <w:rsid w:val="00921585"/>
     <w:rsid w:val="009228EB"/>
+    <w:rsid w:val="00923020"/>
+    <w:rsid w:val="009230FA"/>
+    <w:rsid w:val="0092377E"/>
     <w:rsid w:val="00924AE1"/>
     <w:rsid w:val="00924B57"/>
+    <w:rsid w:val="0092539E"/>
+    <w:rsid w:val="009255B9"/>
     <w:rsid w:val="0092586D"/>
     <w:rsid w:val="009269B1"/>
+    <w:rsid w:val="00926B53"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
     <w:rsid w:val="00930398"/>
     <w:rsid w:val="009315BE"/>
+    <w:rsid w:val="0093211F"/>
     <w:rsid w:val="009326DD"/>
+    <w:rsid w:val="00932DC1"/>
     <w:rsid w:val="0093338F"/>
     <w:rsid w:val="00933408"/>
     <w:rsid w:val="00934D94"/>
     <w:rsid w:val="00934E1F"/>
     <w:rsid w:val="00935C64"/>
+    <w:rsid w:val="00936A45"/>
+    <w:rsid w:val="00937598"/>
     <w:rsid w:val="00937B63"/>
     <w:rsid w:val="00937BD9"/>
     <w:rsid w:val="00940CC1"/>
     <w:rsid w:val="00940F77"/>
     <w:rsid w:val="0094126B"/>
     <w:rsid w:val="00941649"/>
     <w:rsid w:val="009416E0"/>
     <w:rsid w:val="0094225F"/>
     <w:rsid w:val="00942535"/>
+    <w:rsid w:val="009440D0"/>
+    <w:rsid w:val="0094450E"/>
     <w:rsid w:val="00944701"/>
     <w:rsid w:val="00944712"/>
     <w:rsid w:val="0094476F"/>
     <w:rsid w:val="00944A52"/>
     <w:rsid w:val="009474D8"/>
     <w:rsid w:val="00950E2C"/>
+    <w:rsid w:val="00951467"/>
     <w:rsid w:val="00951D50"/>
+    <w:rsid w:val="00952537"/>
     <w:rsid w:val="009525EB"/>
     <w:rsid w:val="00952812"/>
+    <w:rsid w:val="009541D5"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
     <w:rsid w:val="00954B6A"/>
     <w:rsid w:val="00954D15"/>
+    <w:rsid w:val="00955324"/>
     <w:rsid w:val="009555DC"/>
     <w:rsid w:val="0095615A"/>
     <w:rsid w:val="00956568"/>
+    <w:rsid w:val="009574E9"/>
     <w:rsid w:val="009576AC"/>
+    <w:rsid w:val="00957C69"/>
+    <w:rsid w:val="00957DFA"/>
     <w:rsid w:val="00961400"/>
+    <w:rsid w:val="0096165E"/>
     <w:rsid w:val="00961AC3"/>
     <w:rsid w:val="0096214F"/>
+    <w:rsid w:val="009621AB"/>
     <w:rsid w:val="00963512"/>
     <w:rsid w:val="00963646"/>
     <w:rsid w:val="0096364D"/>
+    <w:rsid w:val="009638F8"/>
     <w:rsid w:val="009647E6"/>
+    <w:rsid w:val="00964D40"/>
     <w:rsid w:val="00964E4D"/>
     <w:rsid w:val="0096506F"/>
+    <w:rsid w:val="00965345"/>
+    <w:rsid w:val="00965D2E"/>
     <w:rsid w:val="00965D98"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="0096636C"/>
+    <w:rsid w:val="00966A0A"/>
     <w:rsid w:val="00967124"/>
+    <w:rsid w:val="0097044F"/>
     <w:rsid w:val="00970B75"/>
     <w:rsid w:val="00970E8D"/>
     <w:rsid w:val="0097118C"/>
     <w:rsid w:val="00971410"/>
     <w:rsid w:val="0097166C"/>
     <w:rsid w:val="009718C7"/>
     <w:rsid w:val="009720AB"/>
+    <w:rsid w:val="00972248"/>
     <w:rsid w:val="009723C6"/>
     <w:rsid w:val="00973857"/>
     <w:rsid w:val="00973DFB"/>
+    <w:rsid w:val="0097542B"/>
+    <w:rsid w:val="009754C1"/>
     <w:rsid w:val="0097559F"/>
     <w:rsid w:val="009761EA"/>
+    <w:rsid w:val="00976B02"/>
     <w:rsid w:val="00976C33"/>
     <w:rsid w:val="00976E88"/>
+    <w:rsid w:val="00977526"/>
     <w:rsid w:val="0097761E"/>
     <w:rsid w:val="009778E9"/>
     <w:rsid w:val="0097794B"/>
+    <w:rsid w:val="0097799A"/>
     <w:rsid w:val="00977D27"/>
+    <w:rsid w:val="00977FD1"/>
     <w:rsid w:val="0098027F"/>
     <w:rsid w:val="00980986"/>
     <w:rsid w:val="00980BF3"/>
     <w:rsid w:val="00980E7A"/>
     <w:rsid w:val="00980FAB"/>
+    <w:rsid w:val="00981180"/>
+    <w:rsid w:val="00981620"/>
     <w:rsid w:val="00981A62"/>
     <w:rsid w:val="00981B7D"/>
+    <w:rsid w:val="00982117"/>
     <w:rsid w:val="00982454"/>
+    <w:rsid w:val="00982778"/>
     <w:rsid w:val="009829FF"/>
     <w:rsid w:val="00982AAC"/>
     <w:rsid w:val="00982CD3"/>
     <w:rsid w:val="00982CF0"/>
     <w:rsid w:val="009835F7"/>
+    <w:rsid w:val="00983749"/>
     <w:rsid w:val="009840EC"/>
+    <w:rsid w:val="00984AF8"/>
     <w:rsid w:val="00985252"/>
     <w:rsid w:val="009853E1"/>
     <w:rsid w:val="00985574"/>
     <w:rsid w:val="00986E6B"/>
     <w:rsid w:val="00986FA9"/>
+    <w:rsid w:val="00987268"/>
     <w:rsid w:val="00987977"/>
     <w:rsid w:val="00987DCE"/>
     <w:rsid w:val="00990032"/>
+    <w:rsid w:val="00990074"/>
     <w:rsid w:val="009900F8"/>
     <w:rsid w:val="009906FE"/>
     <w:rsid w:val="00990B19"/>
     <w:rsid w:val="00990FE1"/>
     <w:rsid w:val="00991210"/>
     <w:rsid w:val="0099153B"/>
     <w:rsid w:val="00991710"/>
     <w:rsid w:val="00991769"/>
     <w:rsid w:val="0099232C"/>
     <w:rsid w:val="009926B6"/>
+    <w:rsid w:val="00992F36"/>
+    <w:rsid w:val="009930B6"/>
+    <w:rsid w:val="009934B7"/>
     <w:rsid w:val="0099385F"/>
     <w:rsid w:val="00994386"/>
+    <w:rsid w:val="00994F50"/>
     <w:rsid w:val="009953D3"/>
     <w:rsid w:val="0099587A"/>
     <w:rsid w:val="009969EF"/>
     <w:rsid w:val="00996BF6"/>
+    <w:rsid w:val="00996CC9"/>
     <w:rsid w:val="00997847"/>
+    <w:rsid w:val="009A07EA"/>
     <w:rsid w:val="009A120F"/>
+    <w:rsid w:val="009A1337"/>
     <w:rsid w:val="009A13D8"/>
     <w:rsid w:val="009A1B89"/>
     <w:rsid w:val="009A1FD7"/>
+    <w:rsid w:val="009A1FF9"/>
+    <w:rsid w:val="009A20B1"/>
     <w:rsid w:val="009A2175"/>
     <w:rsid w:val="009A21E0"/>
     <w:rsid w:val="009A26A2"/>
+    <w:rsid w:val="009A277D"/>
     <w:rsid w:val="009A279E"/>
+    <w:rsid w:val="009A2AE0"/>
+    <w:rsid w:val="009A2BB1"/>
     <w:rsid w:val="009A3015"/>
     <w:rsid w:val="009A3490"/>
+    <w:rsid w:val="009A3732"/>
+    <w:rsid w:val="009A3C8C"/>
     <w:rsid w:val="009A3E6A"/>
     <w:rsid w:val="009A40D3"/>
     <w:rsid w:val="009A4A00"/>
     <w:rsid w:val="009A585A"/>
+    <w:rsid w:val="009A58D5"/>
     <w:rsid w:val="009A5D26"/>
+    <w:rsid w:val="009A6013"/>
+    <w:rsid w:val="009A625E"/>
     <w:rsid w:val="009A6678"/>
     <w:rsid w:val="009A701A"/>
     <w:rsid w:val="009A70B1"/>
+    <w:rsid w:val="009A71CA"/>
+    <w:rsid w:val="009A729E"/>
+    <w:rsid w:val="009A75CB"/>
     <w:rsid w:val="009B05FD"/>
     <w:rsid w:val="009B0A6F"/>
     <w:rsid w:val="009B0A94"/>
     <w:rsid w:val="009B0C62"/>
     <w:rsid w:val="009B1677"/>
     <w:rsid w:val="009B2488"/>
     <w:rsid w:val="009B25BD"/>
     <w:rsid w:val="009B294C"/>
+    <w:rsid w:val="009B2997"/>
     <w:rsid w:val="009B2AE8"/>
     <w:rsid w:val="009B2BB2"/>
+    <w:rsid w:val="009B3558"/>
     <w:rsid w:val="009B35B1"/>
+    <w:rsid w:val="009B37C6"/>
+    <w:rsid w:val="009B37EF"/>
+    <w:rsid w:val="009B382B"/>
     <w:rsid w:val="009B382D"/>
     <w:rsid w:val="009B449F"/>
+    <w:rsid w:val="009B4E3A"/>
     <w:rsid w:val="009B5622"/>
     <w:rsid w:val="009B5954"/>
     <w:rsid w:val="009B59E9"/>
+    <w:rsid w:val="009B5AE5"/>
+    <w:rsid w:val="009B60E2"/>
     <w:rsid w:val="009B610C"/>
     <w:rsid w:val="009B6C1A"/>
+    <w:rsid w:val="009B6CA6"/>
+    <w:rsid w:val="009B6DBB"/>
     <w:rsid w:val="009B70AA"/>
+    <w:rsid w:val="009B7C0C"/>
     <w:rsid w:val="009B7D1D"/>
     <w:rsid w:val="009C0099"/>
     <w:rsid w:val="009C00D0"/>
+    <w:rsid w:val="009C0761"/>
     <w:rsid w:val="009C245E"/>
     <w:rsid w:val="009C2D5A"/>
     <w:rsid w:val="009C30F7"/>
     <w:rsid w:val="009C3CF1"/>
     <w:rsid w:val="009C41DD"/>
+    <w:rsid w:val="009C459D"/>
     <w:rsid w:val="009C4994"/>
     <w:rsid w:val="009C4CD8"/>
     <w:rsid w:val="009C5A60"/>
     <w:rsid w:val="009C5D29"/>
     <w:rsid w:val="009C5E77"/>
     <w:rsid w:val="009C68F3"/>
     <w:rsid w:val="009C6C91"/>
     <w:rsid w:val="009C6E9B"/>
+    <w:rsid w:val="009C75C9"/>
+    <w:rsid w:val="009C7762"/>
     <w:rsid w:val="009C7A7E"/>
     <w:rsid w:val="009D02E8"/>
     <w:rsid w:val="009D0E97"/>
+    <w:rsid w:val="009D10A1"/>
     <w:rsid w:val="009D152C"/>
+    <w:rsid w:val="009D2226"/>
     <w:rsid w:val="009D303F"/>
     <w:rsid w:val="009D328F"/>
     <w:rsid w:val="009D35C7"/>
+    <w:rsid w:val="009D3688"/>
     <w:rsid w:val="009D3D6E"/>
     <w:rsid w:val="009D4450"/>
     <w:rsid w:val="009D488B"/>
     <w:rsid w:val="009D51D0"/>
     <w:rsid w:val="009D592E"/>
+    <w:rsid w:val="009D6BCE"/>
     <w:rsid w:val="009D70A4"/>
     <w:rsid w:val="009D7587"/>
     <w:rsid w:val="009D762A"/>
     <w:rsid w:val="009D7B14"/>
     <w:rsid w:val="009E00B8"/>
     <w:rsid w:val="009E03D5"/>
     <w:rsid w:val="009E054A"/>
     <w:rsid w:val="009E0673"/>
     <w:rsid w:val="009E08D1"/>
     <w:rsid w:val="009E0D96"/>
     <w:rsid w:val="009E1286"/>
     <w:rsid w:val="009E1B95"/>
     <w:rsid w:val="009E208B"/>
     <w:rsid w:val="009E2ABB"/>
     <w:rsid w:val="009E38D7"/>
     <w:rsid w:val="009E3BDC"/>
+    <w:rsid w:val="009E3F9F"/>
     <w:rsid w:val="009E4579"/>
     <w:rsid w:val="009E496F"/>
     <w:rsid w:val="009E4B0D"/>
     <w:rsid w:val="009E5250"/>
     <w:rsid w:val="009E544F"/>
     <w:rsid w:val="009E5758"/>
     <w:rsid w:val="009E5D9F"/>
     <w:rsid w:val="009E63BD"/>
     <w:rsid w:val="009E7558"/>
     <w:rsid w:val="009E7A69"/>
     <w:rsid w:val="009E7F92"/>
     <w:rsid w:val="009F02A3"/>
+    <w:rsid w:val="009F0B7D"/>
     <w:rsid w:val="009F0F50"/>
+    <w:rsid w:val="009F0F7E"/>
+    <w:rsid w:val="009F18CF"/>
     <w:rsid w:val="009F1A15"/>
     <w:rsid w:val="009F2182"/>
     <w:rsid w:val="009F24F9"/>
+    <w:rsid w:val="009F27CD"/>
     <w:rsid w:val="009F2F27"/>
     <w:rsid w:val="009F34AA"/>
+    <w:rsid w:val="009F37E6"/>
+    <w:rsid w:val="009F3F4D"/>
+    <w:rsid w:val="009F40B2"/>
     <w:rsid w:val="009F4305"/>
+    <w:rsid w:val="009F46B2"/>
     <w:rsid w:val="009F48E8"/>
     <w:rsid w:val="009F52A3"/>
     <w:rsid w:val="009F5B3F"/>
     <w:rsid w:val="009F5BB8"/>
     <w:rsid w:val="009F6652"/>
     <w:rsid w:val="009F6BCB"/>
     <w:rsid w:val="009F6DFB"/>
     <w:rsid w:val="009F709E"/>
     <w:rsid w:val="009F74DF"/>
+    <w:rsid w:val="009F77F4"/>
+    <w:rsid w:val="009F7A8D"/>
     <w:rsid w:val="009F7B78"/>
+    <w:rsid w:val="009F7C77"/>
+    <w:rsid w:val="00A001B5"/>
     <w:rsid w:val="00A0057A"/>
     <w:rsid w:val="00A0061F"/>
     <w:rsid w:val="00A00752"/>
     <w:rsid w:val="00A00AF7"/>
+    <w:rsid w:val="00A0117F"/>
     <w:rsid w:val="00A01FB1"/>
     <w:rsid w:val="00A0295F"/>
     <w:rsid w:val="00A02FA1"/>
+    <w:rsid w:val="00A048DC"/>
     <w:rsid w:val="00A04CCE"/>
     <w:rsid w:val="00A05081"/>
+    <w:rsid w:val="00A0522E"/>
+    <w:rsid w:val="00A060C3"/>
     <w:rsid w:val="00A062F0"/>
     <w:rsid w:val="00A07421"/>
     <w:rsid w:val="00A0776B"/>
+    <w:rsid w:val="00A07994"/>
+    <w:rsid w:val="00A07F60"/>
     <w:rsid w:val="00A10234"/>
     <w:rsid w:val="00A10FB9"/>
     <w:rsid w:val="00A11421"/>
     <w:rsid w:val="00A11ACC"/>
     <w:rsid w:val="00A12243"/>
+    <w:rsid w:val="00A124E7"/>
     <w:rsid w:val="00A12815"/>
+    <w:rsid w:val="00A12CFC"/>
     <w:rsid w:val="00A1389F"/>
     <w:rsid w:val="00A13AC1"/>
+    <w:rsid w:val="00A13C7B"/>
     <w:rsid w:val="00A13FB4"/>
+    <w:rsid w:val="00A145F3"/>
+    <w:rsid w:val="00A14865"/>
     <w:rsid w:val="00A151D0"/>
+    <w:rsid w:val="00A152FC"/>
     <w:rsid w:val="00A157B1"/>
+    <w:rsid w:val="00A15ED2"/>
     <w:rsid w:val="00A20ED1"/>
     <w:rsid w:val="00A213E9"/>
     <w:rsid w:val="00A21C9A"/>
     <w:rsid w:val="00A22229"/>
     <w:rsid w:val="00A226E4"/>
+    <w:rsid w:val="00A22C5C"/>
     <w:rsid w:val="00A22D69"/>
+    <w:rsid w:val="00A2301A"/>
+    <w:rsid w:val="00A243F6"/>
     <w:rsid w:val="00A24442"/>
+    <w:rsid w:val="00A248BF"/>
     <w:rsid w:val="00A24ADA"/>
     <w:rsid w:val="00A24CB5"/>
+    <w:rsid w:val="00A24FC2"/>
     <w:rsid w:val="00A250D5"/>
+    <w:rsid w:val="00A25551"/>
+    <w:rsid w:val="00A25A76"/>
     <w:rsid w:val="00A2792D"/>
     <w:rsid w:val="00A2793F"/>
     <w:rsid w:val="00A3048C"/>
     <w:rsid w:val="00A30534"/>
     <w:rsid w:val="00A31871"/>
     <w:rsid w:val="00A3215F"/>
     <w:rsid w:val="00A32577"/>
     <w:rsid w:val="00A330BB"/>
+    <w:rsid w:val="00A3392D"/>
     <w:rsid w:val="00A34560"/>
+    <w:rsid w:val="00A345DD"/>
     <w:rsid w:val="00A35B53"/>
+    <w:rsid w:val="00A35BC4"/>
     <w:rsid w:val="00A35DA1"/>
     <w:rsid w:val="00A3603C"/>
     <w:rsid w:val="00A3629F"/>
     <w:rsid w:val="00A36694"/>
     <w:rsid w:val="00A36BD1"/>
+    <w:rsid w:val="00A36DF9"/>
     <w:rsid w:val="00A373E8"/>
     <w:rsid w:val="00A374DB"/>
+    <w:rsid w:val="00A37576"/>
+    <w:rsid w:val="00A37D16"/>
     <w:rsid w:val="00A411CE"/>
+    <w:rsid w:val="00A41444"/>
     <w:rsid w:val="00A4170D"/>
+    <w:rsid w:val="00A417AB"/>
+    <w:rsid w:val="00A41865"/>
     <w:rsid w:val="00A42635"/>
+    <w:rsid w:val="00A42A85"/>
     <w:rsid w:val="00A42DF5"/>
+    <w:rsid w:val="00A42F24"/>
+    <w:rsid w:val="00A440CE"/>
+    <w:rsid w:val="00A44172"/>
+    <w:rsid w:val="00A44354"/>
     <w:rsid w:val="00A446F5"/>
     <w:rsid w:val="00A44882"/>
     <w:rsid w:val="00A44CD5"/>
+    <w:rsid w:val="00A450EA"/>
     <w:rsid w:val="00A45125"/>
     <w:rsid w:val="00A46E8E"/>
+    <w:rsid w:val="00A46F23"/>
+    <w:rsid w:val="00A50681"/>
+    <w:rsid w:val="00A506D9"/>
+    <w:rsid w:val="00A5125B"/>
     <w:rsid w:val="00A51DC9"/>
     <w:rsid w:val="00A53058"/>
     <w:rsid w:val="00A5441E"/>
+    <w:rsid w:val="00A54620"/>
     <w:rsid w:val="00A54715"/>
     <w:rsid w:val="00A56003"/>
+    <w:rsid w:val="00A56E06"/>
+    <w:rsid w:val="00A579C2"/>
     <w:rsid w:val="00A6061C"/>
+    <w:rsid w:val="00A6079C"/>
     <w:rsid w:val="00A60BAB"/>
     <w:rsid w:val="00A60D7B"/>
     <w:rsid w:val="00A60DAC"/>
+    <w:rsid w:val="00A60DB2"/>
     <w:rsid w:val="00A60DDD"/>
     <w:rsid w:val="00A61B45"/>
     <w:rsid w:val="00A62D44"/>
+    <w:rsid w:val="00A63AB8"/>
+    <w:rsid w:val="00A63F9F"/>
+    <w:rsid w:val="00A649FB"/>
+    <w:rsid w:val="00A64E01"/>
+    <w:rsid w:val="00A64F04"/>
     <w:rsid w:val="00A6574D"/>
     <w:rsid w:val="00A65F32"/>
     <w:rsid w:val="00A662F7"/>
+    <w:rsid w:val="00A6637F"/>
+    <w:rsid w:val="00A66B03"/>
     <w:rsid w:val="00A66FC9"/>
     <w:rsid w:val="00A67263"/>
+    <w:rsid w:val="00A67809"/>
+    <w:rsid w:val="00A67E80"/>
     <w:rsid w:val="00A7051D"/>
     <w:rsid w:val="00A7161C"/>
+    <w:rsid w:val="00A716A8"/>
     <w:rsid w:val="00A71CE4"/>
     <w:rsid w:val="00A73A71"/>
     <w:rsid w:val="00A73B4B"/>
     <w:rsid w:val="00A73D61"/>
     <w:rsid w:val="00A74859"/>
     <w:rsid w:val="00A74C80"/>
+    <w:rsid w:val="00A74FAB"/>
     <w:rsid w:val="00A75108"/>
     <w:rsid w:val="00A75ACE"/>
+    <w:rsid w:val="00A75B50"/>
     <w:rsid w:val="00A75D2A"/>
     <w:rsid w:val="00A76313"/>
     <w:rsid w:val="00A76CB0"/>
     <w:rsid w:val="00A77197"/>
     <w:rsid w:val="00A77AA3"/>
     <w:rsid w:val="00A77B5F"/>
     <w:rsid w:val="00A77DAA"/>
     <w:rsid w:val="00A8010E"/>
     <w:rsid w:val="00A80380"/>
     <w:rsid w:val="00A81142"/>
+    <w:rsid w:val="00A8157A"/>
     <w:rsid w:val="00A8236D"/>
     <w:rsid w:val="00A8272B"/>
+    <w:rsid w:val="00A82BE4"/>
+    <w:rsid w:val="00A832EB"/>
+    <w:rsid w:val="00A834C5"/>
     <w:rsid w:val="00A8371E"/>
     <w:rsid w:val="00A83CA5"/>
     <w:rsid w:val="00A841DE"/>
     <w:rsid w:val="00A849FC"/>
     <w:rsid w:val="00A854EB"/>
     <w:rsid w:val="00A85600"/>
+    <w:rsid w:val="00A861B0"/>
     <w:rsid w:val="00A8632D"/>
     <w:rsid w:val="00A8643B"/>
+    <w:rsid w:val="00A86DE1"/>
     <w:rsid w:val="00A872E5"/>
+    <w:rsid w:val="00A878F0"/>
+    <w:rsid w:val="00A87942"/>
+    <w:rsid w:val="00A87B9D"/>
+    <w:rsid w:val="00A9011A"/>
     <w:rsid w:val="00A902F1"/>
     <w:rsid w:val="00A90C68"/>
     <w:rsid w:val="00A90D44"/>
     <w:rsid w:val="00A90DD5"/>
+    <w:rsid w:val="00A90FFC"/>
     <w:rsid w:val="00A91102"/>
     <w:rsid w:val="00A91406"/>
     <w:rsid w:val="00A91478"/>
     <w:rsid w:val="00A92020"/>
     <w:rsid w:val="00A9308A"/>
     <w:rsid w:val="00A9373A"/>
     <w:rsid w:val="00A93E49"/>
     <w:rsid w:val="00A94EE8"/>
     <w:rsid w:val="00A952E2"/>
     <w:rsid w:val="00A9593F"/>
     <w:rsid w:val="00A96B57"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
     <w:rsid w:val="00A96F65"/>
     <w:rsid w:val="00A97C72"/>
     <w:rsid w:val="00A97CF3"/>
+    <w:rsid w:val="00A97F63"/>
     <w:rsid w:val="00A97FE2"/>
+    <w:rsid w:val="00AA0510"/>
+    <w:rsid w:val="00AA0B07"/>
+    <w:rsid w:val="00AA0D1E"/>
     <w:rsid w:val="00AA1581"/>
     <w:rsid w:val="00AA181B"/>
+    <w:rsid w:val="00AA2940"/>
     <w:rsid w:val="00AA2E8E"/>
+    <w:rsid w:val="00AA301C"/>
     <w:rsid w:val="00AA310B"/>
+    <w:rsid w:val="00AA36E6"/>
     <w:rsid w:val="00AA3E96"/>
+    <w:rsid w:val="00AA4022"/>
     <w:rsid w:val="00AA4994"/>
     <w:rsid w:val="00AA51AF"/>
     <w:rsid w:val="00AA63D4"/>
     <w:rsid w:val="00AA695C"/>
     <w:rsid w:val="00AA6D30"/>
     <w:rsid w:val="00AA72AA"/>
     <w:rsid w:val="00AA7D88"/>
+    <w:rsid w:val="00AB062F"/>
     <w:rsid w:val="00AB06E8"/>
     <w:rsid w:val="00AB0B96"/>
     <w:rsid w:val="00AB1CD3"/>
+    <w:rsid w:val="00AB1F50"/>
+    <w:rsid w:val="00AB1FCA"/>
     <w:rsid w:val="00AB21B1"/>
+    <w:rsid w:val="00AB3293"/>
     <w:rsid w:val="00AB352F"/>
+    <w:rsid w:val="00AB3837"/>
+    <w:rsid w:val="00AB3AB9"/>
     <w:rsid w:val="00AB3B4A"/>
     <w:rsid w:val="00AB400A"/>
+    <w:rsid w:val="00AB43CC"/>
+    <w:rsid w:val="00AB4444"/>
     <w:rsid w:val="00AB44AC"/>
+    <w:rsid w:val="00AB59F8"/>
     <w:rsid w:val="00AB61FF"/>
     <w:rsid w:val="00AB6F16"/>
+    <w:rsid w:val="00AB745E"/>
+    <w:rsid w:val="00AC0956"/>
     <w:rsid w:val="00AC0A26"/>
     <w:rsid w:val="00AC11F7"/>
+    <w:rsid w:val="00AC15C8"/>
     <w:rsid w:val="00AC1EC6"/>
     <w:rsid w:val="00AC274B"/>
+    <w:rsid w:val="00AC30AD"/>
     <w:rsid w:val="00AC3FAD"/>
     <w:rsid w:val="00AC427F"/>
     <w:rsid w:val="00AC4764"/>
     <w:rsid w:val="00AC4C6B"/>
     <w:rsid w:val="00AC6D36"/>
     <w:rsid w:val="00AC70D0"/>
     <w:rsid w:val="00AC74F1"/>
+    <w:rsid w:val="00AD05F5"/>
     <w:rsid w:val="00AD08B3"/>
     <w:rsid w:val="00AD0CBA"/>
     <w:rsid w:val="00AD14D3"/>
+    <w:rsid w:val="00AD212E"/>
     <w:rsid w:val="00AD26E2"/>
     <w:rsid w:val="00AD2EB1"/>
     <w:rsid w:val="00AD3A29"/>
     <w:rsid w:val="00AD4A3E"/>
     <w:rsid w:val="00AD51B0"/>
     <w:rsid w:val="00AD52F1"/>
+    <w:rsid w:val="00AD5505"/>
     <w:rsid w:val="00AD5E27"/>
     <w:rsid w:val="00AD6F9E"/>
     <w:rsid w:val="00AD784C"/>
     <w:rsid w:val="00AE01E2"/>
     <w:rsid w:val="00AE126A"/>
     <w:rsid w:val="00AE1BAE"/>
     <w:rsid w:val="00AE253C"/>
     <w:rsid w:val="00AE2AD5"/>
     <w:rsid w:val="00AE2D21"/>
     <w:rsid w:val="00AE3005"/>
     <w:rsid w:val="00AE33AC"/>
     <w:rsid w:val="00AE3BD5"/>
+    <w:rsid w:val="00AE46E6"/>
+    <w:rsid w:val="00AE49B0"/>
+    <w:rsid w:val="00AE4D46"/>
+    <w:rsid w:val="00AE573A"/>
     <w:rsid w:val="00AE59A0"/>
     <w:rsid w:val="00AE68B4"/>
     <w:rsid w:val="00AE79F4"/>
     <w:rsid w:val="00AE7ADE"/>
     <w:rsid w:val="00AF0C57"/>
+    <w:rsid w:val="00AF0E02"/>
     <w:rsid w:val="00AF26F3"/>
+    <w:rsid w:val="00AF2722"/>
     <w:rsid w:val="00AF33D3"/>
+    <w:rsid w:val="00AF3C57"/>
     <w:rsid w:val="00AF3C7C"/>
+    <w:rsid w:val="00AF42B6"/>
     <w:rsid w:val="00AF4B9D"/>
     <w:rsid w:val="00AF4ECB"/>
     <w:rsid w:val="00AF55AB"/>
+    <w:rsid w:val="00AF57CC"/>
     <w:rsid w:val="00AF5F04"/>
     <w:rsid w:val="00AF6DA2"/>
     <w:rsid w:val="00AF7105"/>
     <w:rsid w:val="00AF7118"/>
+    <w:rsid w:val="00AF7565"/>
     <w:rsid w:val="00B00672"/>
+    <w:rsid w:val="00B0094A"/>
     <w:rsid w:val="00B00CD0"/>
     <w:rsid w:val="00B00EF1"/>
     <w:rsid w:val="00B00F55"/>
     <w:rsid w:val="00B01B4D"/>
     <w:rsid w:val="00B02267"/>
     <w:rsid w:val="00B02892"/>
     <w:rsid w:val="00B03111"/>
+    <w:rsid w:val="00B0364F"/>
     <w:rsid w:val="00B0380F"/>
+    <w:rsid w:val="00B03ED8"/>
+    <w:rsid w:val="00B03F30"/>
     <w:rsid w:val="00B04015"/>
     <w:rsid w:val="00B04489"/>
     <w:rsid w:val="00B04D2A"/>
     <w:rsid w:val="00B04D3F"/>
+    <w:rsid w:val="00B05D2F"/>
+    <w:rsid w:val="00B05E0E"/>
     <w:rsid w:val="00B06346"/>
     <w:rsid w:val="00B06571"/>
     <w:rsid w:val="00B068BA"/>
     <w:rsid w:val="00B070B6"/>
     <w:rsid w:val="00B07106"/>
     <w:rsid w:val="00B07217"/>
     <w:rsid w:val="00B07250"/>
     <w:rsid w:val="00B07898"/>
     <w:rsid w:val="00B1208E"/>
+    <w:rsid w:val="00B12384"/>
+    <w:rsid w:val="00B12AAE"/>
+    <w:rsid w:val="00B13284"/>
     <w:rsid w:val="00B13851"/>
+    <w:rsid w:val="00B13AE5"/>
     <w:rsid w:val="00B13B1C"/>
     <w:rsid w:val="00B14319"/>
     <w:rsid w:val="00B14B5F"/>
     <w:rsid w:val="00B1550D"/>
     <w:rsid w:val="00B15D3E"/>
     <w:rsid w:val="00B16098"/>
     <w:rsid w:val="00B1643E"/>
+    <w:rsid w:val="00B166BB"/>
+    <w:rsid w:val="00B1721B"/>
+    <w:rsid w:val="00B17871"/>
+    <w:rsid w:val="00B17976"/>
     <w:rsid w:val="00B17F87"/>
+    <w:rsid w:val="00B2037A"/>
+    <w:rsid w:val="00B21068"/>
+    <w:rsid w:val="00B21351"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B22288"/>
     <w:rsid w:val="00B22291"/>
     <w:rsid w:val="00B22299"/>
+    <w:rsid w:val="00B22460"/>
     <w:rsid w:val="00B22AE2"/>
+    <w:rsid w:val="00B2302F"/>
+    <w:rsid w:val="00B23799"/>
     <w:rsid w:val="00B23F9A"/>
     <w:rsid w:val="00B2417B"/>
     <w:rsid w:val="00B2477C"/>
     <w:rsid w:val="00B247D3"/>
     <w:rsid w:val="00B24E6F"/>
     <w:rsid w:val="00B252B9"/>
+    <w:rsid w:val="00B2568A"/>
+    <w:rsid w:val="00B25E73"/>
+    <w:rsid w:val="00B2692E"/>
     <w:rsid w:val="00B26CB5"/>
     <w:rsid w:val="00B27450"/>
     <w:rsid w:val="00B2752E"/>
     <w:rsid w:val="00B27B2F"/>
     <w:rsid w:val="00B306F4"/>
     <w:rsid w:val="00B307CC"/>
     <w:rsid w:val="00B30C3D"/>
+    <w:rsid w:val="00B3146A"/>
+    <w:rsid w:val="00B31666"/>
     <w:rsid w:val="00B31AB8"/>
     <w:rsid w:val="00B31DA5"/>
+    <w:rsid w:val="00B31DAF"/>
+    <w:rsid w:val="00B31E82"/>
     <w:rsid w:val="00B32321"/>
     <w:rsid w:val="00B326B7"/>
+    <w:rsid w:val="00B32A66"/>
+    <w:rsid w:val="00B32A71"/>
+    <w:rsid w:val="00B33682"/>
+    <w:rsid w:val="00B35185"/>
     <w:rsid w:val="00B3588E"/>
+    <w:rsid w:val="00B365DD"/>
+    <w:rsid w:val="00B36F61"/>
     <w:rsid w:val="00B36F9C"/>
     <w:rsid w:val="00B37922"/>
+    <w:rsid w:val="00B37A3B"/>
+    <w:rsid w:val="00B37A40"/>
+    <w:rsid w:val="00B37D54"/>
+    <w:rsid w:val="00B37DC3"/>
+    <w:rsid w:val="00B37E5A"/>
+    <w:rsid w:val="00B411B3"/>
+    <w:rsid w:val="00B415BF"/>
     <w:rsid w:val="00B418DD"/>
     <w:rsid w:val="00B4198F"/>
     <w:rsid w:val="00B41F3D"/>
     <w:rsid w:val="00B42A32"/>
     <w:rsid w:val="00B431E8"/>
+    <w:rsid w:val="00B433B3"/>
+    <w:rsid w:val="00B4396A"/>
     <w:rsid w:val="00B446DD"/>
+    <w:rsid w:val="00B44ACF"/>
     <w:rsid w:val="00B44B14"/>
     <w:rsid w:val="00B44BC0"/>
+    <w:rsid w:val="00B44D58"/>
     <w:rsid w:val="00B45141"/>
     <w:rsid w:val="00B454A8"/>
+    <w:rsid w:val="00B4707D"/>
+    <w:rsid w:val="00B502F9"/>
     <w:rsid w:val="00B50481"/>
+    <w:rsid w:val="00B50E63"/>
     <w:rsid w:val="00B50EDC"/>
     <w:rsid w:val="00B51369"/>
     <w:rsid w:val="00B519CD"/>
     <w:rsid w:val="00B5273A"/>
     <w:rsid w:val="00B52F76"/>
+    <w:rsid w:val="00B52FAD"/>
+    <w:rsid w:val="00B5303C"/>
+    <w:rsid w:val="00B5307F"/>
+    <w:rsid w:val="00B5314F"/>
     <w:rsid w:val="00B53479"/>
     <w:rsid w:val="00B53840"/>
+    <w:rsid w:val="00B53F4A"/>
     <w:rsid w:val="00B54F74"/>
     <w:rsid w:val="00B550BB"/>
+    <w:rsid w:val="00B554A8"/>
     <w:rsid w:val="00B5555B"/>
+    <w:rsid w:val="00B55634"/>
+    <w:rsid w:val="00B55AC8"/>
     <w:rsid w:val="00B57329"/>
+    <w:rsid w:val="00B6039D"/>
     <w:rsid w:val="00B606E2"/>
+    <w:rsid w:val="00B607B4"/>
     <w:rsid w:val="00B60884"/>
     <w:rsid w:val="00B60E61"/>
+    <w:rsid w:val="00B612A7"/>
+    <w:rsid w:val="00B6195A"/>
+    <w:rsid w:val="00B61BD7"/>
     <w:rsid w:val="00B62B50"/>
     <w:rsid w:val="00B62E34"/>
     <w:rsid w:val="00B63325"/>
     <w:rsid w:val="00B635B7"/>
+    <w:rsid w:val="00B63960"/>
     <w:rsid w:val="00B63AE8"/>
     <w:rsid w:val="00B63B7B"/>
+    <w:rsid w:val="00B646D8"/>
     <w:rsid w:val="00B65950"/>
     <w:rsid w:val="00B65CEE"/>
     <w:rsid w:val="00B66169"/>
     <w:rsid w:val="00B66D83"/>
     <w:rsid w:val="00B672C0"/>
     <w:rsid w:val="00B676FD"/>
     <w:rsid w:val="00B678B6"/>
+    <w:rsid w:val="00B67ABB"/>
     <w:rsid w:val="00B7025F"/>
     <w:rsid w:val="00B702D5"/>
     <w:rsid w:val="00B70624"/>
     <w:rsid w:val="00B70D4D"/>
     <w:rsid w:val="00B717BB"/>
     <w:rsid w:val="00B718AE"/>
     <w:rsid w:val="00B71CE0"/>
+    <w:rsid w:val="00B724F9"/>
     <w:rsid w:val="00B7274B"/>
     <w:rsid w:val="00B72872"/>
     <w:rsid w:val="00B73476"/>
     <w:rsid w:val="00B73630"/>
+    <w:rsid w:val="00B73B66"/>
+    <w:rsid w:val="00B7414A"/>
+    <w:rsid w:val="00B751E6"/>
     <w:rsid w:val="00B75646"/>
+    <w:rsid w:val="00B75843"/>
     <w:rsid w:val="00B75956"/>
     <w:rsid w:val="00B7629E"/>
+    <w:rsid w:val="00B768DB"/>
     <w:rsid w:val="00B778C2"/>
     <w:rsid w:val="00B779FA"/>
+    <w:rsid w:val="00B77D34"/>
     <w:rsid w:val="00B80C3D"/>
     <w:rsid w:val="00B80E8B"/>
     <w:rsid w:val="00B810FD"/>
     <w:rsid w:val="00B811B8"/>
+    <w:rsid w:val="00B8138C"/>
+    <w:rsid w:val="00B82956"/>
     <w:rsid w:val="00B8382E"/>
     <w:rsid w:val="00B83C5D"/>
+    <w:rsid w:val="00B83D65"/>
+    <w:rsid w:val="00B83DAA"/>
+    <w:rsid w:val="00B85696"/>
     <w:rsid w:val="00B864FE"/>
+    <w:rsid w:val="00B87770"/>
     <w:rsid w:val="00B90017"/>
+    <w:rsid w:val="00B9041F"/>
     <w:rsid w:val="00B90729"/>
     <w:rsid w:val="00B907DA"/>
+    <w:rsid w:val="00B908D4"/>
     <w:rsid w:val="00B919E5"/>
     <w:rsid w:val="00B9221E"/>
     <w:rsid w:val="00B92982"/>
+    <w:rsid w:val="00B93BFE"/>
+    <w:rsid w:val="00B93F70"/>
     <w:rsid w:val="00B94C5E"/>
     <w:rsid w:val="00B950BC"/>
+    <w:rsid w:val="00B9544B"/>
+    <w:rsid w:val="00B956EC"/>
     <w:rsid w:val="00B95D55"/>
+    <w:rsid w:val="00B967C4"/>
     <w:rsid w:val="00B9714C"/>
+    <w:rsid w:val="00B972BC"/>
     <w:rsid w:val="00B97629"/>
+    <w:rsid w:val="00B97A0D"/>
     <w:rsid w:val="00BA0AE2"/>
     <w:rsid w:val="00BA1003"/>
     <w:rsid w:val="00BA144D"/>
+    <w:rsid w:val="00BA176B"/>
     <w:rsid w:val="00BA1931"/>
     <w:rsid w:val="00BA1BD2"/>
+    <w:rsid w:val="00BA1C6F"/>
+    <w:rsid w:val="00BA1D2B"/>
     <w:rsid w:val="00BA1DFB"/>
     <w:rsid w:val="00BA29AD"/>
     <w:rsid w:val="00BA2B21"/>
+    <w:rsid w:val="00BA2D14"/>
     <w:rsid w:val="00BA33CF"/>
+    <w:rsid w:val="00BA35F4"/>
     <w:rsid w:val="00BA3B5E"/>
     <w:rsid w:val="00BA3D80"/>
     <w:rsid w:val="00BA3F8D"/>
     <w:rsid w:val="00BA4055"/>
+    <w:rsid w:val="00BA462E"/>
+    <w:rsid w:val="00BA4688"/>
     <w:rsid w:val="00BA5E86"/>
+    <w:rsid w:val="00BA713D"/>
     <w:rsid w:val="00BA774C"/>
     <w:rsid w:val="00BA7DC5"/>
     <w:rsid w:val="00BB0314"/>
     <w:rsid w:val="00BB1AC2"/>
+    <w:rsid w:val="00BB22C1"/>
+    <w:rsid w:val="00BB22CA"/>
+    <w:rsid w:val="00BB273B"/>
     <w:rsid w:val="00BB2C3F"/>
     <w:rsid w:val="00BB2E81"/>
     <w:rsid w:val="00BB3165"/>
     <w:rsid w:val="00BB37A8"/>
     <w:rsid w:val="00BB393E"/>
+    <w:rsid w:val="00BB42DE"/>
     <w:rsid w:val="00BB4465"/>
     <w:rsid w:val="00BB5508"/>
     <w:rsid w:val="00BB6A99"/>
+    <w:rsid w:val="00BB6AB6"/>
     <w:rsid w:val="00BB78C5"/>
     <w:rsid w:val="00BB7A10"/>
     <w:rsid w:val="00BB7AED"/>
     <w:rsid w:val="00BC02C6"/>
+    <w:rsid w:val="00BC074F"/>
     <w:rsid w:val="00BC13CF"/>
     <w:rsid w:val="00BC14D1"/>
+    <w:rsid w:val="00BC21F6"/>
     <w:rsid w:val="00BC26AA"/>
+    <w:rsid w:val="00BC293D"/>
     <w:rsid w:val="00BC293F"/>
+    <w:rsid w:val="00BC2CE7"/>
     <w:rsid w:val="00BC583D"/>
     <w:rsid w:val="00BC60BE"/>
     <w:rsid w:val="00BC60E1"/>
     <w:rsid w:val="00BC6599"/>
+    <w:rsid w:val="00BC709F"/>
     <w:rsid w:val="00BC715B"/>
     <w:rsid w:val="00BC7468"/>
+    <w:rsid w:val="00BC752B"/>
     <w:rsid w:val="00BC7D4F"/>
     <w:rsid w:val="00BC7ED7"/>
+    <w:rsid w:val="00BD04E5"/>
     <w:rsid w:val="00BD0BE9"/>
     <w:rsid w:val="00BD0E7E"/>
+    <w:rsid w:val="00BD0F59"/>
     <w:rsid w:val="00BD2850"/>
     <w:rsid w:val="00BD2B38"/>
     <w:rsid w:val="00BD359E"/>
     <w:rsid w:val="00BD47BB"/>
     <w:rsid w:val="00BD5116"/>
+    <w:rsid w:val="00BD5208"/>
     <w:rsid w:val="00BD53F1"/>
     <w:rsid w:val="00BD5A49"/>
     <w:rsid w:val="00BD6B84"/>
+    <w:rsid w:val="00BD70FF"/>
+    <w:rsid w:val="00BD78BC"/>
+    <w:rsid w:val="00BE0A9B"/>
     <w:rsid w:val="00BE0DAC"/>
+    <w:rsid w:val="00BE0EFB"/>
+    <w:rsid w:val="00BE151C"/>
     <w:rsid w:val="00BE171F"/>
     <w:rsid w:val="00BE1E30"/>
+    <w:rsid w:val="00BE1E71"/>
     <w:rsid w:val="00BE25A2"/>
     <w:rsid w:val="00BE28D2"/>
     <w:rsid w:val="00BE29BD"/>
     <w:rsid w:val="00BE35C3"/>
+    <w:rsid w:val="00BE392C"/>
+    <w:rsid w:val="00BE3A6E"/>
+    <w:rsid w:val="00BE3AD2"/>
     <w:rsid w:val="00BE4380"/>
     <w:rsid w:val="00BE4A64"/>
     <w:rsid w:val="00BE4AF1"/>
+    <w:rsid w:val="00BE4E28"/>
     <w:rsid w:val="00BE4E7E"/>
+    <w:rsid w:val="00BE5013"/>
+    <w:rsid w:val="00BE5028"/>
     <w:rsid w:val="00BE5275"/>
+    <w:rsid w:val="00BE5BC7"/>
     <w:rsid w:val="00BE5E43"/>
+    <w:rsid w:val="00BE6AE3"/>
     <w:rsid w:val="00BE7EAF"/>
     <w:rsid w:val="00BF0356"/>
     <w:rsid w:val="00BF0608"/>
+    <w:rsid w:val="00BF10B6"/>
+    <w:rsid w:val="00BF1177"/>
     <w:rsid w:val="00BF232A"/>
     <w:rsid w:val="00BF275E"/>
     <w:rsid w:val="00BF32F0"/>
     <w:rsid w:val="00BF3391"/>
     <w:rsid w:val="00BF48DC"/>
+    <w:rsid w:val="00BF49F9"/>
+    <w:rsid w:val="00BF4C5E"/>
     <w:rsid w:val="00BF4E6A"/>
     <w:rsid w:val="00BF4F76"/>
+    <w:rsid w:val="00BF4FBE"/>
     <w:rsid w:val="00BF557D"/>
     <w:rsid w:val="00BF565B"/>
     <w:rsid w:val="00BF60F5"/>
     <w:rsid w:val="00BF658D"/>
+    <w:rsid w:val="00BF6B09"/>
     <w:rsid w:val="00BF6D04"/>
+    <w:rsid w:val="00BF6EB7"/>
+    <w:rsid w:val="00BF70D2"/>
     <w:rsid w:val="00BF7596"/>
+    <w:rsid w:val="00BF7B55"/>
     <w:rsid w:val="00BF7F58"/>
+    <w:rsid w:val="00C011A2"/>
     <w:rsid w:val="00C01381"/>
+    <w:rsid w:val="00C01638"/>
     <w:rsid w:val="00C01AB1"/>
     <w:rsid w:val="00C02172"/>
     <w:rsid w:val="00C026A0"/>
     <w:rsid w:val="00C0279F"/>
+    <w:rsid w:val="00C03180"/>
+    <w:rsid w:val="00C035B3"/>
+    <w:rsid w:val="00C03ECB"/>
+    <w:rsid w:val="00C03EE6"/>
     <w:rsid w:val="00C0424B"/>
     <w:rsid w:val="00C047B2"/>
+    <w:rsid w:val="00C0494C"/>
+    <w:rsid w:val="00C04B43"/>
     <w:rsid w:val="00C04E3A"/>
     <w:rsid w:val="00C053FF"/>
     <w:rsid w:val="00C06137"/>
     <w:rsid w:val="00C06805"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C06CDF"/>
+    <w:rsid w:val="00C06ECA"/>
     <w:rsid w:val="00C071BB"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C07FBF"/>
     <w:rsid w:val="00C10037"/>
     <w:rsid w:val="00C107EB"/>
     <w:rsid w:val="00C108A1"/>
     <w:rsid w:val="00C115E1"/>
     <w:rsid w:val="00C11BDE"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C12B05"/>
     <w:rsid w:val="00C133EE"/>
+    <w:rsid w:val="00C13FF9"/>
+    <w:rsid w:val="00C143CE"/>
     <w:rsid w:val="00C148F4"/>
     <w:rsid w:val="00C149D0"/>
+    <w:rsid w:val="00C152A4"/>
     <w:rsid w:val="00C15D95"/>
     <w:rsid w:val="00C16C8F"/>
+    <w:rsid w:val="00C17D02"/>
     <w:rsid w:val="00C20846"/>
     <w:rsid w:val="00C21343"/>
     <w:rsid w:val="00C21DD7"/>
     <w:rsid w:val="00C22037"/>
+    <w:rsid w:val="00C226A8"/>
     <w:rsid w:val="00C22FB3"/>
+    <w:rsid w:val="00C2327D"/>
+    <w:rsid w:val="00C24757"/>
     <w:rsid w:val="00C2526B"/>
     <w:rsid w:val="00C25AF8"/>
     <w:rsid w:val="00C262C5"/>
+    <w:rsid w:val="00C2633E"/>
     <w:rsid w:val="00C26588"/>
     <w:rsid w:val="00C27680"/>
     <w:rsid w:val="00C27DE9"/>
+    <w:rsid w:val="00C27EA0"/>
     <w:rsid w:val="00C300E9"/>
     <w:rsid w:val="00C3022B"/>
+    <w:rsid w:val="00C3034B"/>
     <w:rsid w:val="00C31420"/>
     <w:rsid w:val="00C3167C"/>
     <w:rsid w:val="00C31744"/>
+    <w:rsid w:val="00C31823"/>
     <w:rsid w:val="00C31F10"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C33233"/>
     <w:rsid w:val="00C33388"/>
     <w:rsid w:val="00C342C9"/>
     <w:rsid w:val="00C35484"/>
     <w:rsid w:val="00C35D2D"/>
     <w:rsid w:val="00C3674E"/>
+    <w:rsid w:val="00C36DDE"/>
     <w:rsid w:val="00C373A7"/>
     <w:rsid w:val="00C375A4"/>
     <w:rsid w:val="00C37A74"/>
     <w:rsid w:val="00C4014E"/>
+    <w:rsid w:val="00C40529"/>
     <w:rsid w:val="00C4173A"/>
+    <w:rsid w:val="00C424CE"/>
     <w:rsid w:val="00C42590"/>
     <w:rsid w:val="00C427FC"/>
+    <w:rsid w:val="00C42815"/>
     <w:rsid w:val="00C42B24"/>
+    <w:rsid w:val="00C43DA5"/>
     <w:rsid w:val="00C43DF9"/>
+    <w:rsid w:val="00C43ED3"/>
+    <w:rsid w:val="00C44960"/>
     <w:rsid w:val="00C45DBF"/>
+    <w:rsid w:val="00C461BA"/>
     <w:rsid w:val="00C4650F"/>
+    <w:rsid w:val="00C46881"/>
     <w:rsid w:val="00C47994"/>
+    <w:rsid w:val="00C47F98"/>
     <w:rsid w:val="00C5002F"/>
+    <w:rsid w:val="00C5083C"/>
+    <w:rsid w:val="00C50A87"/>
+    <w:rsid w:val="00C50ABC"/>
     <w:rsid w:val="00C50B5B"/>
     <w:rsid w:val="00C50DED"/>
     <w:rsid w:val="00C51979"/>
     <w:rsid w:val="00C52217"/>
+    <w:rsid w:val="00C52545"/>
+    <w:rsid w:val="00C54590"/>
     <w:rsid w:val="00C54F8E"/>
     <w:rsid w:val="00C5542A"/>
     <w:rsid w:val="00C55B95"/>
+    <w:rsid w:val="00C57210"/>
     <w:rsid w:val="00C57F93"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C60411"/>
+    <w:rsid w:val="00C6041E"/>
+    <w:rsid w:val="00C60DFB"/>
     <w:rsid w:val="00C61174"/>
+    <w:rsid w:val="00C6132B"/>
     <w:rsid w:val="00C6148F"/>
+    <w:rsid w:val="00C61B71"/>
     <w:rsid w:val="00C621B1"/>
+    <w:rsid w:val="00C6289E"/>
+    <w:rsid w:val="00C62B47"/>
+    <w:rsid w:val="00C62D79"/>
     <w:rsid w:val="00C62ED4"/>
     <w:rsid w:val="00C62F7A"/>
     <w:rsid w:val="00C63846"/>
     <w:rsid w:val="00C63B9C"/>
     <w:rsid w:val="00C63DD9"/>
+    <w:rsid w:val="00C63E22"/>
     <w:rsid w:val="00C64C6B"/>
+    <w:rsid w:val="00C64D5D"/>
+    <w:rsid w:val="00C65327"/>
     <w:rsid w:val="00C65D23"/>
     <w:rsid w:val="00C65DBC"/>
     <w:rsid w:val="00C664CA"/>
     <w:rsid w:val="00C6682F"/>
+    <w:rsid w:val="00C66CC0"/>
     <w:rsid w:val="00C66E1D"/>
+    <w:rsid w:val="00C677D4"/>
     <w:rsid w:val="00C67BF4"/>
+    <w:rsid w:val="00C67D86"/>
     <w:rsid w:val="00C70282"/>
     <w:rsid w:val="00C70729"/>
     <w:rsid w:val="00C715FE"/>
     <w:rsid w:val="00C7275E"/>
     <w:rsid w:val="00C730AE"/>
+    <w:rsid w:val="00C73188"/>
     <w:rsid w:val="00C731AF"/>
     <w:rsid w:val="00C73CA5"/>
     <w:rsid w:val="00C74C5D"/>
     <w:rsid w:val="00C74EB8"/>
+    <w:rsid w:val="00C7539E"/>
+    <w:rsid w:val="00C7597A"/>
     <w:rsid w:val="00C75B37"/>
     <w:rsid w:val="00C761F3"/>
+    <w:rsid w:val="00C77020"/>
     <w:rsid w:val="00C773D2"/>
     <w:rsid w:val="00C80900"/>
     <w:rsid w:val="00C80D67"/>
     <w:rsid w:val="00C80F5F"/>
     <w:rsid w:val="00C81675"/>
+    <w:rsid w:val="00C816C6"/>
     <w:rsid w:val="00C81781"/>
+    <w:rsid w:val="00C81995"/>
     <w:rsid w:val="00C81FAE"/>
     <w:rsid w:val="00C82C91"/>
     <w:rsid w:val="00C83435"/>
     <w:rsid w:val="00C8368A"/>
     <w:rsid w:val="00C83993"/>
+    <w:rsid w:val="00C8448F"/>
     <w:rsid w:val="00C863C4"/>
+    <w:rsid w:val="00C86D72"/>
     <w:rsid w:val="00C86FDB"/>
     <w:rsid w:val="00C8785F"/>
     <w:rsid w:val="00C878B2"/>
     <w:rsid w:val="00C87DB8"/>
+    <w:rsid w:val="00C909A6"/>
     <w:rsid w:val="00C909CB"/>
     <w:rsid w:val="00C90BB7"/>
     <w:rsid w:val="00C90DAB"/>
+    <w:rsid w:val="00C90DC9"/>
     <w:rsid w:val="00C91417"/>
     <w:rsid w:val="00C91CAD"/>
     <w:rsid w:val="00C91E8B"/>
     <w:rsid w:val="00C92087"/>
     <w:rsid w:val="00C920EA"/>
+    <w:rsid w:val="00C92393"/>
     <w:rsid w:val="00C925E6"/>
     <w:rsid w:val="00C92CA6"/>
+    <w:rsid w:val="00C92F19"/>
     <w:rsid w:val="00C93062"/>
     <w:rsid w:val="00C9390D"/>
     <w:rsid w:val="00C93B3F"/>
     <w:rsid w:val="00C93C3E"/>
     <w:rsid w:val="00C93C72"/>
     <w:rsid w:val="00C93D19"/>
+    <w:rsid w:val="00C946EE"/>
     <w:rsid w:val="00C94A75"/>
+    <w:rsid w:val="00C94CCE"/>
+    <w:rsid w:val="00C95584"/>
     <w:rsid w:val="00C957E2"/>
     <w:rsid w:val="00C9594F"/>
+    <w:rsid w:val="00C974F0"/>
+    <w:rsid w:val="00C97BBE"/>
+    <w:rsid w:val="00C97BC6"/>
     <w:rsid w:val="00C97E2F"/>
+    <w:rsid w:val="00CA0A5E"/>
+    <w:rsid w:val="00CA0AA1"/>
+    <w:rsid w:val="00CA11EB"/>
     <w:rsid w:val="00CA12E3"/>
     <w:rsid w:val="00CA1476"/>
     <w:rsid w:val="00CA1A5C"/>
+    <w:rsid w:val="00CA1C1D"/>
     <w:rsid w:val="00CA2BFB"/>
     <w:rsid w:val="00CA320B"/>
     <w:rsid w:val="00CA333B"/>
+    <w:rsid w:val="00CA39EB"/>
+    <w:rsid w:val="00CA430F"/>
     <w:rsid w:val="00CA445E"/>
+    <w:rsid w:val="00CA4831"/>
     <w:rsid w:val="00CA50CA"/>
     <w:rsid w:val="00CA594E"/>
+    <w:rsid w:val="00CA632C"/>
     <w:rsid w:val="00CA644C"/>
     <w:rsid w:val="00CA6611"/>
     <w:rsid w:val="00CA6AE6"/>
+    <w:rsid w:val="00CA6D6A"/>
     <w:rsid w:val="00CA782F"/>
     <w:rsid w:val="00CA7E2C"/>
+    <w:rsid w:val="00CB0D47"/>
     <w:rsid w:val="00CB0EF2"/>
+    <w:rsid w:val="00CB143E"/>
     <w:rsid w:val="00CB16CA"/>
     <w:rsid w:val="00CB182B"/>
     <w:rsid w:val="00CB187B"/>
     <w:rsid w:val="00CB1AF0"/>
     <w:rsid w:val="00CB202D"/>
     <w:rsid w:val="00CB2835"/>
+    <w:rsid w:val="00CB2D42"/>
     <w:rsid w:val="00CB3285"/>
+    <w:rsid w:val="00CB3A02"/>
+    <w:rsid w:val="00CB3A61"/>
     <w:rsid w:val="00CB3F4A"/>
     <w:rsid w:val="00CB4169"/>
     <w:rsid w:val="00CB4500"/>
+    <w:rsid w:val="00CB4515"/>
+    <w:rsid w:val="00CB452D"/>
     <w:rsid w:val="00CB5EA8"/>
     <w:rsid w:val="00CB629C"/>
     <w:rsid w:val="00CB7144"/>
+    <w:rsid w:val="00CB74CF"/>
     <w:rsid w:val="00CB7B65"/>
     <w:rsid w:val="00CC00CB"/>
     <w:rsid w:val="00CC0112"/>
+    <w:rsid w:val="00CC01F8"/>
     <w:rsid w:val="00CC0838"/>
     <w:rsid w:val="00CC0C72"/>
+    <w:rsid w:val="00CC1398"/>
+    <w:rsid w:val="00CC1C37"/>
     <w:rsid w:val="00CC20D9"/>
     <w:rsid w:val="00CC2BFD"/>
     <w:rsid w:val="00CC3EB7"/>
     <w:rsid w:val="00CC459D"/>
     <w:rsid w:val="00CC4AC8"/>
     <w:rsid w:val="00CC5471"/>
+    <w:rsid w:val="00CC54CD"/>
     <w:rsid w:val="00CC6A6D"/>
     <w:rsid w:val="00CC6F40"/>
     <w:rsid w:val="00CC7522"/>
     <w:rsid w:val="00CC7827"/>
+    <w:rsid w:val="00CC79F8"/>
     <w:rsid w:val="00CC7AA4"/>
+    <w:rsid w:val="00CC7E83"/>
     <w:rsid w:val="00CD1A35"/>
+    <w:rsid w:val="00CD1AA9"/>
     <w:rsid w:val="00CD1EC7"/>
     <w:rsid w:val="00CD3476"/>
+    <w:rsid w:val="00CD391B"/>
     <w:rsid w:val="00CD3D93"/>
+    <w:rsid w:val="00CD4BDA"/>
     <w:rsid w:val="00CD4CA5"/>
     <w:rsid w:val="00CD4F3F"/>
     <w:rsid w:val="00CD5A07"/>
     <w:rsid w:val="00CD5DB4"/>
     <w:rsid w:val="00CD64DF"/>
     <w:rsid w:val="00CD7148"/>
     <w:rsid w:val="00CD7359"/>
     <w:rsid w:val="00CD768F"/>
+    <w:rsid w:val="00CD7E6A"/>
+    <w:rsid w:val="00CE00DF"/>
     <w:rsid w:val="00CE035F"/>
+    <w:rsid w:val="00CE06B3"/>
     <w:rsid w:val="00CE1651"/>
     <w:rsid w:val="00CE1ED4"/>
     <w:rsid w:val="00CE225F"/>
     <w:rsid w:val="00CE2324"/>
+    <w:rsid w:val="00CE2375"/>
     <w:rsid w:val="00CE2D18"/>
     <w:rsid w:val="00CE2FBB"/>
+    <w:rsid w:val="00CE2FC5"/>
     <w:rsid w:val="00CE3769"/>
+    <w:rsid w:val="00CE3AF6"/>
     <w:rsid w:val="00CE5187"/>
     <w:rsid w:val="00CE5233"/>
     <w:rsid w:val="00CE5CC1"/>
     <w:rsid w:val="00CE63D4"/>
+    <w:rsid w:val="00CE7C1F"/>
     <w:rsid w:val="00CF08C8"/>
     <w:rsid w:val="00CF0CAA"/>
     <w:rsid w:val="00CF2081"/>
     <w:rsid w:val="00CF230C"/>
     <w:rsid w:val="00CF2B06"/>
+    <w:rsid w:val="00CF2C96"/>
     <w:rsid w:val="00CF2C97"/>
     <w:rsid w:val="00CF2F50"/>
     <w:rsid w:val="00CF360C"/>
     <w:rsid w:val="00CF38B8"/>
+    <w:rsid w:val="00CF41F4"/>
     <w:rsid w:val="00CF424B"/>
+    <w:rsid w:val="00CF4259"/>
     <w:rsid w:val="00CF4A47"/>
     <w:rsid w:val="00CF4BCA"/>
     <w:rsid w:val="00CF508B"/>
     <w:rsid w:val="00CF5303"/>
     <w:rsid w:val="00CF5E73"/>
     <w:rsid w:val="00CF6198"/>
     <w:rsid w:val="00CF65F7"/>
     <w:rsid w:val="00CF7588"/>
     <w:rsid w:val="00CF7BB8"/>
     <w:rsid w:val="00D02239"/>
     <w:rsid w:val="00D026EA"/>
     <w:rsid w:val="00D02919"/>
     <w:rsid w:val="00D029B5"/>
     <w:rsid w:val="00D02E61"/>
     <w:rsid w:val="00D03E74"/>
     <w:rsid w:val="00D046EA"/>
     <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
+    <w:rsid w:val="00D05CCC"/>
     <w:rsid w:val="00D065A2"/>
     <w:rsid w:val="00D066C6"/>
     <w:rsid w:val="00D067E6"/>
+    <w:rsid w:val="00D06C21"/>
+    <w:rsid w:val="00D06EEB"/>
+    <w:rsid w:val="00D0720E"/>
     <w:rsid w:val="00D079AA"/>
     <w:rsid w:val="00D07F00"/>
+    <w:rsid w:val="00D10B45"/>
     <w:rsid w:val="00D11113"/>
     <w:rsid w:val="00D1130F"/>
+    <w:rsid w:val="00D11551"/>
+    <w:rsid w:val="00D12191"/>
     <w:rsid w:val="00D1222C"/>
     <w:rsid w:val="00D12B0C"/>
     <w:rsid w:val="00D147D2"/>
     <w:rsid w:val="00D14E90"/>
     <w:rsid w:val="00D15014"/>
     <w:rsid w:val="00D150B7"/>
     <w:rsid w:val="00D1571F"/>
     <w:rsid w:val="00D165B7"/>
     <w:rsid w:val="00D16D3C"/>
     <w:rsid w:val="00D1788E"/>
     <w:rsid w:val="00D17B72"/>
     <w:rsid w:val="00D205FB"/>
     <w:rsid w:val="00D20879"/>
     <w:rsid w:val="00D20D49"/>
     <w:rsid w:val="00D213FE"/>
     <w:rsid w:val="00D2175D"/>
     <w:rsid w:val="00D23566"/>
     <w:rsid w:val="00D23E9C"/>
     <w:rsid w:val="00D240DA"/>
     <w:rsid w:val="00D245B0"/>
+    <w:rsid w:val="00D24717"/>
     <w:rsid w:val="00D24BDF"/>
+    <w:rsid w:val="00D2512C"/>
+    <w:rsid w:val="00D259A7"/>
+    <w:rsid w:val="00D25BB8"/>
     <w:rsid w:val="00D2632B"/>
     <w:rsid w:val="00D274E8"/>
     <w:rsid w:val="00D277DD"/>
     <w:rsid w:val="00D30089"/>
     <w:rsid w:val="00D311C3"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D3205F"/>
     <w:rsid w:val="00D320AF"/>
     <w:rsid w:val="00D32279"/>
     <w:rsid w:val="00D327F1"/>
+    <w:rsid w:val="00D3284E"/>
+    <w:rsid w:val="00D33047"/>
     <w:rsid w:val="00D3314A"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D33B60"/>
     <w:rsid w:val="00D33E72"/>
     <w:rsid w:val="00D33EBD"/>
     <w:rsid w:val="00D345C1"/>
+    <w:rsid w:val="00D348F8"/>
+    <w:rsid w:val="00D34A26"/>
+    <w:rsid w:val="00D35580"/>
     <w:rsid w:val="00D35BD6"/>
+    <w:rsid w:val="00D35D10"/>
     <w:rsid w:val="00D361B5"/>
     <w:rsid w:val="00D36F0A"/>
     <w:rsid w:val="00D411A2"/>
     <w:rsid w:val="00D417E0"/>
+    <w:rsid w:val="00D419F7"/>
+    <w:rsid w:val="00D41E40"/>
+    <w:rsid w:val="00D42C8E"/>
+    <w:rsid w:val="00D43104"/>
+    <w:rsid w:val="00D43145"/>
+    <w:rsid w:val="00D4327F"/>
+    <w:rsid w:val="00D4356B"/>
+    <w:rsid w:val="00D4361E"/>
     <w:rsid w:val="00D43D7F"/>
+    <w:rsid w:val="00D44AFC"/>
     <w:rsid w:val="00D44E26"/>
     <w:rsid w:val="00D455DA"/>
     <w:rsid w:val="00D4606D"/>
     <w:rsid w:val="00D46970"/>
     <w:rsid w:val="00D46ADB"/>
     <w:rsid w:val="00D475F3"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D50D7D"/>
     <w:rsid w:val="00D513AF"/>
     <w:rsid w:val="00D5214B"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
+    <w:rsid w:val="00D5344B"/>
+    <w:rsid w:val="00D5494D"/>
     <w:rsid w:val="00D54BF1"/>
     <w:rsid w:val="00D555BD"/>
+    <w:rsid w:val="00D558F9"/>
     <w:rsid w:val="00D55DDB"/>
     <w:rsid w:val="00D55FF8"/>
     <w:rsid w:val="00D561C3"/>
     <w:rsid w:val="00D56B20"/>
+    <w:rsid w:val="00D5745B"/>
     <w:rsid w:val="00D578B3"/>
+    <w:rsid w:val="00D578CE"/>
+    <w:rsid w:val="00D57911"/>
     <w:rsid w:val="00D6019F"/>
+    <w:rsid w:val="00D60438"/>
     <w:rsid w:val="00D60529"/>
     <w:rsid w:val="00D607AD"/>
     <w:rsid w:val="00D60E4B"/>
+    <w:rsid w:val="00D61058"/>
     <w:rsid w:val="00D618F4"/>
     <w:rsid w:val="00D61B51"/>
     <w:rsid w:val="00D628AD"/>
+    <w:rsid w:val="00D629D0"/>
     <w:rsid w:val="00D6304C"/>
+    <w:rsid w:val="00D633D4"/>
     <w:rsid w:val="00D63602"/>
     <w:rsid w:val="00D63636"/>
     <w:rsid w:val="00D636C4"/>
     <w:rsid w:val="00D640AD"/>
     <w:rsid w:val="00D64234"/>
     <w:rsid w:val="00D645DF"/>
     <w:rsid w:val="00D649E1"/>
+    <w:rsid w:val="00D660C5"/>
     <w:rsid w:val="00D6624D"/>
+    <w:rsid w:val="00D66481"/>
+    <w:rsid w:val="00D66804"/>
+    <w:rsid w:val="00D67757"/>
+    <w:rsid w:val="00D70184"/>
     <w:rsid w:val="00D70B26"/>
     <w:rsid w:val="00D714CC"/>
+    <w:rsid w:val="00D71876"/>
+    <w:rsid w:val="00D71B7C"/>
     <w:rsid w:val="00D71D42"/>
     <w:rsid w:val="00D723CE"/>
     <w:rsid w:val="00D7262D"/>
     <w:rsid w:val="00D73CB1"/>
     <w:rsid w:val="00D7437F"/>
+    <w:rsid w:val="00D74DA1"/>
     <w:rsid w:val="00D753F6"/>
     <w:rsid w:val="00D75917"/>
+    <w:rsid w:val="00D75B6D"/>
     <w:rsid w:val="00D75EA7"/>
+    <w:rsid w:val="00D76233"/>
     <w:rsid w:val="00D76C34"/>
     <w:rsid w:val="00D77252"/>
+    <w:rsid w:val="00D80F19"/>
     <w:rsid w:val="00D81ADF"/>
+    <w:rsid w:val="00D81C36"/>
+    <w:rsid w:val="00D81DE6"/>
     <w:rsid w:val="00D81F21"/>
     <w:rsid w:val="00D83829"/>
     <w:rsid w:val="00D83D06"/>
+    <w:rsid w:val="00D83F04"/>
     <w:rsid w:val="00D840E7"/>
     <w:rsid w:val="00D84774"/>
     <w:rsid w:val="00D85136"/>
     <w:rsid w:val="00D85529"/>
+    <w:rsid w:val="00D85AC3"/>
     <w:rsid w:val="00D864F2"/>
     <w:rsid w:val="00D871E0"/>
+    <w:rsid w:val="00D905C6"/>
     <w:rsid w:val="00D912E6"/>
     <w:rsid w:val="00D92874"/>
     <w:rsid w:val="00D943F8"/>
     <w:rsid w:val="00D94451"/>
     <w:rsid w:val="00D95470"/>
+    <w:rsid w:val="00D95E76"/>
+    <w:rsid w:val="00D96114"/>
     <w:rsid w:val="00D961F4"/>
     <w:rsid w:val="00D96B55"/>
+    <w:rsid w:val="00D9725C"/>
     <w:rsid w:val="00D97459"/>
+    <w:rsid w:val="00D97C6F"/>
     <w:rsid w:val="00DA0096"/>
     <w:rsid w:val="00DA06C2"/>
     <w:rsid w:val="00DA0B3D"/>
+    <w:rsid w:val="00DA0D80"/>
     <w:rsid w:val="00DA0EC4"/>
+    <w:rsid w:val="00DA20DE"/>
+    <w:rsid w:val="00DA25C5"/>
     <w:rsid w:val="00DA2619"/>
+    <w:rsid w:val="00DA2A2B"/>
     <w:rsid w:val="00DA38B2"/>
     <w:rsid w:val="00DA3F7F"/>
     <w:rsid w:val="00DA4239"/>
     <w:rsid w:val="00DA43FB"/>
     <w:rsid w:val="00DA5185"/>
     <w:rsid w:val="00DA5374"/>
+    <w:rsid w:val="00DA5424"/>
     <w:rsid w:val="00DA583B"/>
     <w:rsid w:val="00DA588C"/>
     <w:rsid w:val="00DA5AC5"/>
     <w:rsid w:val="00DA65DE"/>
+    <w:rsid w:val="00DA734D"/>
+    <w:rsid w:val="00DA77E5"/>
     <w:rsid w:val="00DB069F"/>
     <w:rsid w:val="00DB0B61"/>
     <w:rsid w:val="00DB0D3E"/>
     <w:rsid w:val="00DB1192"/>
     <w:rsid w:val="00DB1474"/>
     <w:rsid w:val="00DB223E"/>
     <w:rsid w:val="00DB2962"/>
+    <w:rsid w:val="00DB484D"/>
+    <w:rsid w:val="00DB511E"/>
     <w:rsid w:val="00DB52FB"/>
     <w:rsid w:val="00DB56A3"/>
     <w:rsid w:val="00DB67C4"/>
     <w:rsid w:val="00DB7184"/>
+    <w:rsid w:val="00DB7A0F"/>
+    <w:rsid w:val="00DB7C81"/>
     <w:rsid w:val="00DC00C1"/>
     <w:rsid w:val="00DC013B"/>
     <w:rsid w:val="00DC041D"/>
     <w:rsid w:val="00DC084F"/>
     <w:rsid w:val="00DC090B"/>
     <w:rsid w:val="00DC10A3"/>
+    <w:rsid w:val="00DC12B9"/>
     <w:rsid w:val="00DC1679"/>
     <w:rsid w:val="00DC1E50"/>
     <w:rsid w:val="00DC1E86"/>
     <w:rsid w:val="00DC219B"/>
     <w:rsid w:val="00DC2A0D"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC2DC7"/>
     <w:rsid w:val="00DC3A7C"/>
+    <w:rsid w:val="00DC3CAD"/>
     <w:rsid w:val="00DC3CB0"/>
     <w:rsid w:val="00DC3CDD"/>
     <w:rsid w:val="00DC3EA1"/>
     <w:rsid w:val="00DC43AA"/>
     <w:rsid w:val="00DC451B"/>
     <w:rsid w:val="00DC4BFD"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00DC50E0"/>
     <w:rsid w:val="00DC5364"/>
+    <w:rsid w:val="00DC5411"/>
     <w:rsid w:val="00DC5C37"/>
     <w:rsid w:val="00DC6386"/>
     <w:rsid w:val="00DC66CF"/>
     <w:rsid w:val="00DC6A9D"/>
+    <w:rsid w:val="00DC747F"/>
+    <w:rsid w:val="00DC752E"/>
     <w:rsid w:val="00DC7A0B"/>
     <w:rsid w:val="00DC7EBE"/>
     <w:rsid w:val="00DC7F9B"/>
     <w:rsid w:val="00DD015C"/>
+    <w:rsid w:val="00DD107C"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
     <w:rsid w:val="00DD358C"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00DD4ABB"/>
     <w:rsid w:val="00DD4E3F"/>
     <w:rsid w:val="00DD4E83"/>
     <w:rsid w:val="00DD504D"/>
     <w:rsid w:val="00DD5274"/>
+    <w:rsid w:val="00DD5996"/>
+    <w:rsid w:val="00DD599E"/>
+    <w:rsid w:val="00DD5B5E"/>
     <w:rsid w:val="00DD6628"/>
+    <w:rsid w:val="00DD683B"/>
     <w:rsid w:val="00DD6945"/>
     <w:rsid w:val="00DD69CA"/>
+    <w:rsid w:val="00DD69F4"/>
+    <w:rsid w:val="00DD6C3B"/>
     <w:rsid w:val="00DD71BB"/>
     <w:rsid w:val="00DD7C60"/>
+    <w:rsid w:val="00DE18FF"/>
     <w:rsid w:val="00DE1A27"/>
     <w:rsid w:val="00DE1E5C"/>
+    <w:rsid w:val="00DE1EC5"/>
+    <w:rsid w:val="00DE2532"/>
     <w:rsid w:val="00DE2D04"/>
     <w:rsid w:val="00DE2F9F"/>
     <w:rsid w:val="00DE3214"/>
     <w:rsid w:val="00DE3250"/>
+    <w:rsid w:val="00DE3987"/>
     <w:rsid w:val="00DE3C3B"/>
     <w:rsid w:val="00DE3D8E"/>
     <w:rsid w:val="00DE55B8"/>
     <w:rsid w:val="00DE56B8"/>
     <w:rsid w:val="00DE6028"/>
+    <w:rsid w:val="00DE65CB"/>
     <w:rsid w:val="00DE6C85"/>
     <w:rsid w:val="00DE6DCE"/>
+    <w:rsid w:val="00DE7390"/>
     <w:rsid w:val="00DE78A3"/>
+    <w:rsid w:val="00DF045E"/>
     <w:rsid w:val="00DF0481"/>
+    <w:rsid w:val="00DF1427"/>
     <w:rsid w:val="00DF1A71"/>
     <w:rsid w:val="00DF1DE9"/>
     <w:rsid w:val="00DF22F4"/>
     <w:rsid w:val="00DF2421"/>
+    <w:rsid w:val="00DF2858"/>
+    <w:rsid w:val="00DF4135"/>
     <w:rsid w:val="00DF41DD"/>
     <w:rsid w:val="00DF43B5"/>
     <w:rsid w:val="00DF4527"/>
+    <w:rsid w:val="00DF468C"/>
     <w:rsid w:val="00DF4FDD"/>
+    <w:rsid w:val="00DF4FFA"/>
     <w:rsid w:val="00DF50FC"/>
     <w:rsid w:val="00DF524A"/>
     <w:rsid w:val="00DF5789"/>
     <w:rsid w:val="00DF5A76"/>
+    <w:rsid w:val="00DF5ECB"/>
     <w:rsid w:val="00DF6034"/>
     <w:rsid w:val="00DF68C7"/>
+    <w:rsid w:val="00DF6E39"/>
     <w:rsid w:val="00DF6E3F"/>
     <w:rsid w:val="00DF731A"/>
     <w:rsid w:val="00DF7BED"/>
     <w:rsid w:val="00E00A56"/>
     <w:rsid w:val="00E00CEE"/>
     <w:rsid w:val="00E00D01"/>
+    <w:rsid w:val="00E015F6"/>
     <w:rsid w:val="00E01AB4"/>
+    <w:rsid w:val="00E02091"/>
+    <w:rsid w:val="00E0260C"/>
     <w:rsid w:val="00E02666"/>
     <w:rsid w:val="00E03CB6"/>
     <w:rsid w:val="00E03E25"/>
     <w:rsid w:val="00E041B4"/>
     <w:rsid w:val="00E04BBB"/>
     <w:rsid w:val="00E05D33"/>
     <w:rsid w:val="00E06049"/>
     <w:rsid w:val="00E06191"/>
+    <w:rsid w:val="00E06240"/>
     <w:rsid w:val="00E06B75"/>
     <w:rsid w:val="00E07395"/>
     <w:rsid w:val="00E078D7"/>
     <w:rsid w:val="00E07A58"/>
     <w:rsid w:val="00E10788"/>
     <w:rsid w:val="00E11165"/>
     <w:rsid w:val="00E11276"/>
     <w:rsid w:val="00E11332"/>
     <w:rsid w:val="00E11352"/>
+    <w:rsid w:val="00E11D5F"/>
     <w:rsid w:val="00E12B43"/>
     <w:rsid w:val="00E12DF6"/>
     <w:rsid w:val="00E14175"/>
     <w:rsid w:val="00E1459D"/>
     <w:rsid w:val="00E1534C"/>
+    <w:rsid w:val="00E1583A"/>
     <w:rsid w:val="00E15BEC"/>
     <w:rsid w:val="00E170DC"/>
+    <w:rsid w:val="00E17100"/>
     <w:rsid w:val="00E17546"/>
     <w:rsid w:val="00E176AC"/>
     <w:rsid w:val="00E17B28"/>
+    <w:rsid w:val="00E20092"/>
     <w:rsid w:val="00E202AB"/>
     <w:rsid w:val="00E20E42"/>
     <w:rsid w:val="00E210B5"/>
     <w:rsid w:val="00E21A58"/>
     <w:rsid w:val="00E22EAB"/>
     <w:rsid w:val="00E23EB0"/>
+    <w:rsid w:val="00E257DA"/>
     <w:rsid w:val="00E261B3"/>
     <w:rsid w:val="00E26818"/>
     <w:rsid w:val="00E2685F"/>
     <w:rsid w:val="00E2709E"/>
     <w:rsid w:val="00E271C2"/>
     <w:rsid w:val="00E278AE"/>
     <w:rsid w:val="00E27D2C"/>
     <w:rsid w:val="00E27FFC"/>
     <w:rsid w:val="00E30357"/>
+    <w:rsid w:val="00E30876"/>
     <w:rsid w:val="00E30B15"/>
     <w:rsid w:val="00E30C9C"/>
+    <w:rsid w:val="00E31C30"/>
+    <w:rsid w:val="00E32080"/>
     <w:rsid w:val="00E3274D"/>
     <w:rsid w:val="00E33237"/>
     <w:rsid w:val="00E33B0C"/>
+    <w:rsid w:val="00E33EA3"/>
     <w:rsid w:val="00E34E75"/>
     <w:rsid w:val="00E351FB"/>
+    <w:rsid w:val="00E3562F"/>
     <w:rsid w:val="00E356DA"/>
+    <w:rsid w:val="00E35970"/>
+    <w:rsid w:val="00E35D27"/>
     <w:rsid w:val="00E363BA"/>
     <w:rsid w:val="00E36636"/>
     <w:rsid w:val="00E377E6"/>
     <w:rsid w:val="00E40181"/>
     <w:rsid w:val="00E403E7"/>
+    <w:rsid w:val="00E404F5"/>
+    <w:rsid w:val="00E40627"/>
     <w:rsid w:val="00E41DB7"/>
+    <w:rsid w:val="00E42661"/>
     <w:rsid w:val="00E4344D"/>
     <w:rsid w:val="00E434A0"/>
     <w:rsid w:val="00E434D0"/>
     <w:rsid w:val="00E43764"/>
     <w:rsid w:val="00E43C36"/>
+    <w:rsid w:val="00E45477"/>
     <w:rsid w:val="00E46007"/>
+    <w:rsid w:val="00E46E37"/>
+    <w:rsid w:val="00E46F4C"/>
+    <w:rsid w:val="00E472FD"/>
     <w:rsid w:val="00E47F5F"/>
     <w:rsid w:val="00E50664"/>
     <w:rsid w:val="00E50ED5"/>
     <w:rsid w:val="00E50FEC"/>
     <w:rsid w:val="00E51328"/>
     <w:rsid w:val="00E54950"/>
     <w:rsid w:val="00E54C63"/>
+    <w:rsid w:val="00E5570A"/>
     <w:rsid w:val="00E55FB3"/>
     <w:rsid w:val="00E55FE0"/>
+    <w:rsid w:val="00E5680A"/>
     <w:rsid w:val="00E56A01"/>
     <w:rsid w:val="00E570A0"/>
     <w:rsid w:val="00E57DF4"/>
+    <w:rsid w:val="00E57F87"/>
     <w:rsid w:val="00E610AC"/>
     <w:rsid w:val="00E61D0A"/>
     <w:rsid w:val="00E629A1"/>
+    <w:rsid w:val="00E63133"/>
     <w:rsid w:val="00E636D6"/>
+    <w:rsid w:val="00E63B6E"/>
+    <w:rsid w:val="00E6422A"/>
     <w:rsid w:val="00E6477B"/>
+    <w:rsid w:val="00E6542F"/>
     <w:rsid w:val="00E65A0A"/>
     <w:rsid w:val="00E65D6B"/>
     <w:rsid w:val="00E66BEC"/>
+    <w:rsid w:val="00E66C63"/>
+    <w:rsid w:val="00E673F6"/>
     <w:rsid w:val="00E675E1"/>
     <w:rsid w:val="00E6794C"/>
+    <w:rsid w:val="00E705FF"/>
     <w:rsid w:val="00E70A89"/>
     <w:rsid w:val="00E70B72"/>
     <w:rsid w:val="00E71591"/>
+    <w:rsid w:val="00E717D1"/>
     <w:rsid w:val="00E71BA6"/>
     <w:rsid w:val="00E71C84"/>
     <w:rsid w:val="00E71CEB"/>
     <w:rsid w:val="00E71D59"/>
+    <w:rsid w:val="00E729B6"/>
+    <w:rsid w:val="00E73572"/>
     <w:rsid w:val="00E73BFD"/>
+    <w:rsid w:val="00E73F3B"/>
     <w:rsid w:val="00E7474F"/>
     <w:rsid w:val="00E756FC"/>
+    <w:rsid w:val="00E75F20"/>
+    <w:rsid w:val="00E76501"/>
     <w:rsid w:val="00E76782"/>
+    <w:rsid w:val="00E76D5F"/>
     <w:rsid w:val="00E77859"/>
+    <w:rsid w:val="00E77C36"/>
     <w:rsid w:val="00E80104"/>
     <w:rsid w:val="00E80410"/>
     <w:rsid w:val="00E8078B"/>
     <w:rsid w:val="00E80A92"/>
     <w:rsid w:val="00E80DE3"/>
+    <w:rsid w:val="00E81435"/>
     <w:rsid w:val="00E815BF"/>
+    <w:rsid w:val="00E816A1"/>
     <w:rsid w:val="00E82B4B"/>
     <w:rsid w:val="00E82C55"/>
     <w:rsid w:val="00E83EE5"/>
+    <w:rsid w:val="00E84293"/>
+    <w:rsid w:val="00E84792"/>
+    <w:rsid w:val="00E851B2"/>
+    <w:rsid w:val="00E86088"/>
     <w:rsid w:val="00E863FD"/>
     <w:rsid w:val="00E86F69"/>
     <w:rsid w:val="00E877DC"/>
     <w:rsid w:val="00E8787E"/>
+    <w:rsid w:val="00E878DB"/>
+    <w:rsid w:val="00E879BB"/>
     <w:rsid w:val="00E87C02"/>
+    <w:rsid w:val="00E87C17"/>
     <w:rsid w:val="00E87DB6"/>
+    <w:rsid w:val="00E90E59"/>
+    <w:rsid w:val="00E91C76"/>
     <w:rsid w:val="00E9265F"/>
     <w:rsid w:val="00E92AC3"/>
     <w:rsid w:val="00E932A8"/>
+    <w:rsid w:val="00E93B09"/>
     <w:rsid w:val="00E94952"/>
     <w:rsid w:val="00E955A2"/>
+    <w:rsid w:val="00E95EA2"/>
     <w:rsid w:val="00E960EE"/>
+    <w:rsid w:val="00E96692"/>
+    <w:rsid w:val="00E9692F"/>
     <w:rsid w:val="00E96A7E"/>
+    <w:rsid w:val="00E96AFC"/>
     <w:rsid w:val="00E96BD8"/>
+    <w:rsid w:val="00E97BC2"/>
     <w:rsid w:val="00EA090E"/>
     <w:rsid w:val="00EA09C5"/>
+    <w:rsid w:val="00EA0B9B"/>
     <w:rsid w:val="00EA0C87"/>
+    <w:rsid w:val="00EA0D6F"/>
+    <w:rsid w:val="00EA276B"/>
     <w:rsid w:val="00EA2803"/>
     <w:rsid w:val="00EA2ACF"/>
     <w:rsid w:val="00EA2F6A"/>
     <w:rsid w:val="00EA321D"/>
+    <w:rsid w:val="00EA3DBE"/>
+    <w:rsid w:val="00EA3EEA"/>
     <w:rsid w:val="00EA41A6"/>
     <w:rsid w:val="00EA48E4"/>
+    <w:rsid w:val="00EA4BC9"/>
+    <w:rsid w:val="00EA5593"/>
     <w:rsid w:val="00EA6141"/>
     <w:rsid w:val="00EA6FA7"/>
+    <w:rsid w:val="00EA7E6B"/>
     <w:rsid w:val="00EB00E0"/>
     <w:rsid w:val="00EB05D5"/>
     <w:rsid w:val="00EB0789"/>
     <w:rsid w:val="00EB0818"/>
+    <w:rsid w:val="00EB09FC"/>
+    <w:rsid w:val="00EB0D44"/>
     <w:rsid w:val="00EB0EC1"/>
     <w:rsid w:val="00EB18E6"/>
+    <w:rsid w:val="00EB2123"/>
     <w:rsid w:val="00EB21BB"/>
+    <w:rsid w:val="00EB248A"/>
+    <w:rsid w:val="00EB2502"/>
     <w:rsid w:val="00EB3039"/>
+    <w:rsid w:val="00EB38A7"/>
     <w:rsid w:val="00EB4098"/>
     <w:rsid w:val="00EB4BC7"/>
     <w:rsid w:val="00EB4CFA"/>
     <w:rsid w:val="00EB58B5"/>
     <w:rsid w:val="00EB654E"/>
     <w:rsid w:val="00EB65ED"/>
+    <w:rsid w:val="00EB6CE2"/>
     <w:rsid w:val="00EC059F"/>
+    <w:rsid w:val="00EC0BA9"/>
     <w:rsid w:val="00EC1F24"/>
+    <w:rsid w:val="00EC2178"/>
     <w:rsid w:val="00EC22F6"/>
     <w:rsid w:val="00EC25EC"/>
     <w:rsid w:val="00EC286C"/>
     <w:rsid w:val="00EC2BF7"/>
+    <w:rsid w:val="00EC3239"/>
+    <w:rsid w:val="00EC3BB7"/>
     <w:rsid w:val="00EC3DB9"/>
+    <w:rsid w:val="00EC40BC"/>
     <w:rsid w:val="00EC5918"/>
+    <w:rsid w:val="00ED08A3"/>
     <w:rsid w:val="00ED0968"/>
     <w:rsid w:val="00ED09DC"/>
+    <w:rsid w:val="00ED0F07"/>
+    <w:rsid w:val="00ED166B"/>
+    <w:rsid w:val="00ED35F8"/>
     <w:rsid w:val="00ED3FE9"/>
     <w:rsid w:val="00ED41B5"/>
     <w:rsid w:val="00ED4455"/>
+    <w:rsid w:val="00ED507A"/>
     <w:rsid w:val="00ED5B98"/>
     <w:rsid w:val="00ED5B9B"/>
     <w:rsid w:val="00ED6159"/>
     <w:rsid w:val="00ED6898"/>
     <w:rsid w:val="00ED6BAD"/>
+    <w:rsid w:val="00ED718B"/>
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00ED7762"/>
+    <w:rsid w:val="00ED7A4B"/>
     <w:rsid w:val="00EE00D6"/>
+    <w:rsid w:val="00EE07E0"/>
     <w:rsid w:val="00EE1192"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
+    <w:rsid w:val="00EE19E2"/>
     <w:rsid w:val="00EE1BBA"/>
     <w:rsid w:val="00EE25C5"/>
     <w:rsid w:val="00EE29AD"/>
     <w:rsid w:val="00EE2E29"/>
     <w:rsid w:val="00EE3717"/>
     <w:rsid w:val="00EE3AC4"/>
     <w:rsid w:val="00EE3B77"/>
+    <w:rsid w:val="00EE3D8B"/>
     <w:rsid w:val="00EE3E24"/>
     <w:rsid w:val="00EE44B0"/>
+    <w:rsid w:val="00EE4627"/>
     <w:rsid w:val="00EE4C1B"/>
     <w:rsid w:val="00EE4D5D"/>
+    <w:rsid w:val="00EE4EDE"/>
     <w:rsid w:val="00EE4FAB"/>
     <w:rsid w:val="00EE5131"/>
     <w:rsid w:val="00EE6E14"/>
     <w:rsid w:val="00EE6F2D"/>
     <w:rsid w:val="00EE76C5"/>
+    <w:rsid w:val="00EE7E1D"/>
     <w:rsid w:val="00EF04CE"/>
+    <w:rsid w:val="00EF0A18"/>
     <w:rsid w:val="00EF109B"/>
     <w:rsid w:val="00EF12F4"/>
+    <w:rsid w:val="00EF1A08"/>
     <w:rsid w:val="00EF201C"/>
     <w:rsid w:val="00EF2326"/>
     <w:rsid w:val="00EF2C72"/>
+    <w:rsid w:val="00EF2CD7"/>
     <w:rsid w:val="00EF36AF"/>
+    <w:rsid w:val="00EF377E"/>
+    <w:rsid w:val="00EF4023"/>
     <w:rsid w:val="00EF444F"/>
+    <w:rsid w:val="00EF5150"/>
     <w:rsid w:val="00EF528C"/>
     <w:rsid w:val="00EF59A3"/>
     <w:rsid w:val="00EF6414"/>
     <w:rsid w:val="00EF65F1"/>
     <w:rsid w:val="00EF6675"/>
+    <w:rsid w:val="00EF6BE0"/>
     <w:rsid w:val="00EF72A9"/>
+    <w:rsid w:val="00EF7806"/>
+    <w:rsid w:val="00EF78FD"/>
     <w:rsid w:val="00EF7F00"/>
     <w:rsid w:val="00F0063D"/>
     <w:rsid w:val="00F00A95"/>
     <w:rsid w:val="00F00BF9"/>
+    <w:rsid w:val="00F00F50"/>
     <w:rsid w:val="00F00F9C"/>
+    <w:rsid w:val="00F011CB"/>
+    <w:rsid w:val="00F01454"/>
+    <w:rsid w:val="00F0185F"/>
     <w:rsid w:val="00F01E5F"/>
+    <w:rsid w:val="00F022E7"/>
     <w:rsid w:val="00F024F3"/>
     <w:rsid w:val="00F02746"/>
     <w:rsid w:val="00F02ABA"/>
     <w:rsid w:val="00F02D9D"/>
     <w:rsid w:val="00F035E6"/>
     <w:rsid w:val="00F03E9B"/>
     <w:rsid w:val="00F0437A"/>
     <w:rsid w:val="00F053A7"/>
     <w:rsid w:val="00F05446"/>
+    <w:rsid w:val="00F05693"/>
     <w:rsid w:val="00F05BA3"/>
+    <w:rsid w:val="00F05C08"/>
     <w:rsid w:val="00F06236"/>
     <w:rsid w:val="00F0648E"/>
+    <w:rsid w:val="00F0687B"/>
     <w:rsid w:val="00F06A03"/>
     <w:rsid w:val="00F07005"/>
+    <w:rsid w:val="00F072DF"/>
     <w:rsid w:val="00F0732E"/>
+    <w:rsid w:val="00F07C96"/>
     <w:rsid w:val="00F10133"/>
     <w:rsid w:val="00F101B8"/>
     <w:rsid w:val="00F105B6"/>
+    <w:rsid w:val="00F10CA9"/>
+    <w:rsid w:val="00F10F15"/>
     <w:rsid w:val="00F11037"/>
     <w:rsid w:val="00F1206D"/>
     <w:rsid w:val="00F12221"/>
     <w:rsid w:val="00F125BE"/>
+    <w:rsid w:val="00F12AA4"/>
     <w:rsid w:val="00F12B44"/>
     <w:rsid w:val="00F12EF2"/>
     <w:rsid w:val="00F139A0"/>
+    <w:rsid w:val="00F1445C"/>
     <w:rsid w:val="00F145A9"/>
     <w:rsid w:val="00F15144"/>
     <w:rsid w:val="00F15291"/>
     <w:rsid w:val="00F155E1"/>
+    <w:rsid w:val="00F15EA5"/>
     <w:rsid w:val="00F16C9B"/>
     <w:rsid w:val="00F16F1B"/>
     <w:rsid w:val="00F17132"/>
     <w:rsid w:val="00F17150"/>
     <w:rsid w:val="00F171A2"/>
     <w:rsid w:val="00F17779"/>
     <w:rsid w:val="00F177B4"/>
     <w:rsid w:val="00F2024F"/>
     <w:rsid w:val="00F2054A"/>
     <w:rsid w:val="00F20C20"/>
+    <w:rsid w:val="00F21B15"/>
     <w:rsid w:val="00F22A90"/>
+    <w:rsid w:val="00F2353C"/>
     <w:rsid w:val="00F23ADE"/>
     <w:rsid w:val="00F23D17"/>
+    <w:rsid w:val="00F24628"/>
     <w:rsid w:val="00F24EDF"/>
     <w:rsid w:val="00F250A9"/>
+    <w:rsid w:val="00F252B9"/>
+    <w:rsid w:val="00F252EC"/>
     <w:rsid w:val="00F267AF"/>
+    <w:rsid w:val="00F26F58"/>
+    <w:rsid w:val="00F26F85"/>
     <w:rsid w:val="00F273A5"/>
     <w:rsid w:val="00F2767E"/>
     <w:rsid w:val="00F2789F"/>
     <w:rsid w:val="00F27BD3"/>
+    <w:rsid w:val="00F27EEF"/>
     <w:rsid w:val="00F301B0"/>
     <w:rsid w:val="00F30F09"/>
     <w:rsid w:val="00F30FF4"/>
     <w:rsid w:val="00F3122E"/>
     <w:rsid w:val="00F32010"/>
     <w:rsid w:val="00F32368"/>
     <w:rsid w:val="00F32DAF"/>
     <w:rsid w:val="00F331AD"/>
     <w:rsid w:val="00F331E1"/>
+    <w:rsid w:val="00F33D38"/>
     <w:rsid w:val="00F35287"/>
     <w:rsid w:val="00F35452"/>
     <w:rsid w:val="00F36110"/>
     <w:rsid w:val="00F366E9"/>
+    <w:rsid w:val="00F36726"/>
     <w:rsid w:val="00F37159"/>
     <w:rsid w:val="00F37A71"/>
     <w:rsid w:val="00F37A87"/>
     <w:rsid w:val="00F40A70"/>
+    <w:rsid w:val="00F41613"/>
     <w:rsid w:val="00F417CD"/>
+    <w:rsid w:val="00F41C8D"/>
+    <w:rsid w:val="00F43119"/>
     <w:rsid w:val="00F4353C"/>
     <w:rsid w:val="00F435E5"/>
+    <w:rsid w:val="00F4380D"/>
     <w:rsid w:val="00F43838"/>
     <w:rsid w:val="00F43A37"/>
+    <w:rsid w:val="00F43B7A"/>
     <w:rsid w:val="00F441B8"/>
+    <w:rsid w:val="00F4497C"/>
     <w:rsid w:val="00F44DBA"/>
+    <w:rsid w:val="00F44E08"/>
+    <w:rsid w:val="00F44FE1"/>
     <w:rsid w:val="00F452FA"/>
     <w:rsid w:val="00F45551"/>
     <w:rsid w:val="00F45EE4"/>
     <w:rsid w:val="00F4615B"/>
     <w:rsid w:val="00F461EB"/>
     <w:rsid w:val="00F4638F"/>
     <w:rsid w:val="00F4641B"/>
     <w:rsid w:val="00F46BF3"/>
     <w:rsid w:val="00F46EB8"/>
     <w:rsid w:val="00F47774"/>
+    <w:rsid w:val="00F5004B"/>
+    <w:rsid w:val="00F50629"/>
     <w:rsid w:val="00F50CD1"/>
     <w:rsid w:val="00F511E4"/>
     <w:rsid w:val="00F5238F"/>
     <w:rsid w:val="00F52D09"/>
     <w:rsid w:val="00F52E08"/>
     <w:rsid w:val="00F53021"/>
     <w:rsid w:val="00F53A66"/>
+    <w:rsid w:val="00F53FED"/>
     <w:rsid w:val="00F54200"/>
     <w:rsid w:val="00F54615"/>
     <w:rsid w:val="00F5462D"/>
     <w:rsid w:val="00F5498E"/>
     <w:rsid w:val="00F54ED8"/>
+    <w:rsid w:val="00F55072"/>
     <w:rsid w:val="00F55B21"/>
     <w:rsid w:val="00F56677"/>
     <w:rsid w:val="00F56EF6"/>
     <w:rsid w:val="00F570A6"/>
     <w:rsid w:val="00F57548"/>
     <w:rsid w:val="00F60082"/>
+    <w:rsid w:val="00F6056C"/>
+    <w:rsid w:val="00F607C3"/>
+    <w:rsid w:val="00F60FF2"/>
     <w:rsid w:val="00F61549"/>
     <w:rsid w:val="00F61A9F"/>
     <w:rsid w:val="00F61B5F"/>
     <w:rsid w:val="00F6214A"/>
+    <w:rsid w:val="00F6279B"/>
+    <w:rsid w:val="00F62954"/>
     <w:rsid w:val="00F62EA7"/>
     <w:rsid w:val="00F64696"/>
     <w:rsid w:val="00F64ACA"/>
+    <w:rsid w:val="00F657E3"/>
+    <w:rsid w:val="00F65984"/>
+    <w:rsid w:val="00F65A7E"/>
     <w:rsid w:val="00F65AA9"/>
+    <w:rsid w:val="00F65F22"/>
     <w:rsid w:val="00F669C7"/>
     <w:rsid w:val="00F66AE8"/>
+    <w:rsid w:val="00F66C12"/>
+    <w:rsid w:val="00F66DAA"/>
+    <w:rsid w:val="00F6730C"/>
     <w:rsid w:val="00F6768F"/>
     <w:rsid w:val="00F70047"/>
     <w:rsid w:val="00F70892"/>
+    <w:rsid w:val="00F7113A"/>
     <w:rsid w:val="00F711AA"/>
     <w:rsid w:val="00F72C2C"/>
     <w:rsid w:val="00F73304"/>
+    <w:rsid w:val="00F736FF"/>
+    <w:rsid w:val="00F7388A"/>
     <w:rsid w:val="00F741F2"/>
+    <w:rsid w:val="00F74391"/>
+    <w:rsid w:val="00F748D5"/>
     <w:rsid w:val="00F74DB9"/>
     <w:rsid w:val="00F75600"/>
+    <w:rsid w:val="00F758CF"/>
+    <w:rsid w:val="00F75D38"/>
+    <w:rsid w:val="00F7602A"/>
     <w:rsid w:val="00F765EE"/>
     <w:rsid w:val="00F76CAB"/>
     <w:rsid w:val="00F772C6"/>
     <w:rsid w:val="00F80C26"/>
     <w:rsid w:val="00F815B5"/>
     <w:rsid w:val="00F8171C"/>
+    <w:rsid w:val="00F818DD"/>
     <w:rsid w:val="00F81A38"/>
+    <w:rsid w:val="00F820FC"/>
     <w:rsid w:val="00F823C3"/>
     <w:rsid w:val="00F827AA"/>
     <w:rsid w:val="00F83B85"/>
     <w:rsid w:val="00F84583"/>
+    <w:rsid w:val="00F84D82"/>
     <w:rsid w:val="00F85195"/>
     <w:rsid w:val="00F85295"/>
     <w:rsid w:val="00F857D4"/>
     <w:rsid w:val="00F85833"/>
     <w:rsid w:val="00F868E3"/>
+    <w:rsid w:val="00F87AF7"/>
+    <w:rsid w:val="00F87CFC"/>
     <w:rsid w:val="00F904C3"/>
     <w:rsid w:val="00F906ED"/>
     <w:rsid w:val="00F91760"/>
     <w:rsid w:val="00F91C21"/>
     <w:rsid w:val="00F91EE3"/>
+    <w:rsid w:val="00F92118"/>
+    <w:rsid w:val="00F92498"/>
     <w:rsid w:val="00F92964"/>
     <w:rsid w:val="00F93875"/>
     <w:rsid w:val="00F938BA"/>
     <w:rsid w:val="00F93FC4"/>
     <w:rsid w:val="00F952A3"/>
+    <w:rsid w:val="00F95B08"/>
     <w:rsid w:val="00F9614F"/>
+    <w:rsid w:val="00F9693A"/>
     <w:rsid w:val="00F969E9"/>
+    <w:rsid w:val="00F97188"/>
+    <w:rsid w:val="00F9757A"/>
     <w:rsid w:val="00F976B1"/>
     <w:rsid w:val="00F97919"/>
+    <w:rsid w:val="00F97BCE"/>
     <w:rsid w:val="00FA0199"/>
+    <w:rsid w:val="00FA040D"/>
+    <w:rsid w:val="00FA11B3"/>
     <w:rsid w:val="00FA230B"/>
     <w:rsid w:val="00FA2744"/>
     <w:rsid w:val="00FA2C46"/>
     <w:rsid w:val="00FA3525"/>
+    <w:rsid w:val="00FA3DC3"/>
     <w:rsid w:val="00FA476F"/>
+    <w:rsid w:val="00FA4CC9"/>
+    <w:rsid w:val="00FA4D9A"/>
     <w:rsid w:val="00FA501D"/>
+    <w:rsid w:val="00FA59AC"/>
     <w:rsid w:val="00FA5A53"/>
     <w:rsid w:val="00FA5E38"/>
     <w:rsid w:val="00FA659A"/>
+    <w:rsid w:val="00FA67A1"/>
     <w:rsid w:val="00FB015D"/>
+    <w:rsid w:val="00FB055E"/>
     <w:rsid w:val="00FB08F6"/>
+    <w:rsid w:val="00FB09BE"/>
     <w:rsid w:val="00FB0AD3"/>
     <w:rsid w:val="00FB1F6E"/>
     <w:rsid w:val="00FB2039"/>
+    <w:rsid w:val="00FB268B"/>
+    <w:rsid w:val="00FB2999"/>
     <w:rsid w:val="00FB3D4D"/>
     <w:rsid w:val="00FB438A"/>
     <w:rsid w:val="00FB4769"/>
     <w:rsid w:val="00FB4CDA"/>
     <w:rsid w:val="00FB4D9E"/>
+    <w:rsid w:val="00FB5DB2"/>
+    <w:rsid w:val="00FB5E50"/>
     <w:rsid w:val="00FB6262"/>
     <w:rsid w:val="00FB6481"/>
     <w:rsid w:val="00FB6D36"/>
     <w:rsid w:val="00FB763F"/>
+    <w:rsid w:val="00FB7815"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0DE4"/>
     <w:rsid w:val="00FC0F81"/>
     <w:rsid w:val="00FC19AE"/>
     <w:rsid w:val="00FC1EC0"/>
     <w:rsid w:val="00FC252F"/>
+    <w:rsid w:val="00FC2912"/>
     <w:rsid w:val="00FC2D0F"/>
+    <w:rsid w:val="00FC335C"/>
     <w:rsid w:val="00FC33E4"/>
     <w:rsid w:val="00FC395C"/>
     <w:rsid w:val="00FC3B56"/>
     <w:rsid w:val="00FC3C2C"/>
+    <w:rsid w:val="00FC3E57"/>
+    <w:rsid w:val="00FC460D"/>
     <w:rsid w:val="00FC5995"/>
     <w:rsid w:val="00FC5E8E"/>
+    <w:rsid w:val="00FC62D0"/>
     <w:rsid w:val="00FC6314"/>
     <w:rsid w:val="00FC7C7C"/>
+    <w:rsid w:val="00FD0BB1"/>
+    <w:rsid w:val="00FD207E"/>
     <w:rsid w:val="00FD21A6"/>
     <w:rsid w:val="00FD28AD"/>
     <w:rsid w:val="00FD2A64"/>
     <w:rsid w:val="00FD2B53"/>
     <w:rsid w:val="00FD2E7B"/>
     <w:rsid w:val="00FD300F"/>
     <w:rsid w:val="00FD3184"/>
     <w:rsid w:val="00FD3766"/>
+    <w:rsid w:val="00FD38E6"/>
+    <w:rsid w:val="00FD3A64"/>
+    <w:rsid w:val="00FD3C76"/>
     <w:rsid w:val="00FD3D05"/>
     <w:rsid w:val="00FD47C4"/>
     <w:rsid w:val="00FD5DDD"/>
+    <w:rsid w:val="00FD6E87"/>
+    <w:rsid w:val="00FE054A"/>
+    <w:rsid w:val="00FE0A14"/>
+    <w:rsid w:val="00FE0D10"/>
     <w:rsid w:val="00FE0E41"/>
+    <w:rsid w:val="00FE1F04"/>
+    <w:rsid w:val="00FE2A9E"/>
     <w:rsid w:val="00FE2D18"/>
     <w:rsid w:val="00FE2DCF"/>
     <w:rsid w:val="00FE2EE3"/>
     <w:rsid w:val="00FE331E"/>
     <w:rsid w:val="00FE3FA7"/>
     <w:rsid w:val="00FE4081"/>
+    <w:rsid w:val="00FE489B"/>
+    <w:rsid w:val="00FE4933"/>
+    <w:rsid w:val="00FE4B39"/>
     <w:rsid w:val="00FE53AF"/>
     <w:rsid w:val="00FE554A"/>
+    <w:rsid w:val="00FE5624"/>
     <w:rsid w:val="00FE62BC"/>
     <w:rsid w:val="00FF0672"/>
     <w:rsid w:val="00FF091E"/>
     <w:rsid w:val="00FF0D91"/>
     <w:rsid w:val="00FF1844"/>
     <w:rsid w:val="00FF21DF"/>
     <w:rsid w:val="00FF22B6"/>
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2FCE"/>
     <w:rsid w:val="00FF3570"/>
     <w:rsid w:val="00FF3C4D"/>
     <w:rsid w:val="00FF4864"/>
     <w:rsid w:val="00FF4B25"/>
     <w:rsid w:val="00FF4EDE"/>
     <w:rsid w:val="00FF4F7D"/>
+    <w:rsid w:val="00FF51DA"/>
     <w:rsid w:val="00FF546F"/>
     <w:rsid w:val="00FF54D1"/>
+    <w:rsid w:val="00FF694E"/>
     <w:rsid w:val="00FF6D9D"/>
+    <w:rsid w:val="00FF7244"/>
     <w:rsid w:val="00FF7384"/>
     <w:rsid w:val="00FF7422"/>
     <w:rsid w:val="00FF7620"/>
     <w:rsid w:val="00FF77DB"/>
     <w:rsid w:val="00FF7896"/>
+    <w:rsid w:val="00FF7CDC"/>
     <w:rsid w:val="00FF7DD5"/>
     <w:rsid w:val="0185DD99"/>
     <w:rsid w:val="032696D1"/>
     <w:rsid w:val="037357DF"/>
     <w:rsid w:val="049A56D6"/>
     <w:rsid w:val="0A5AA966"/>
     <w:rsid w:val="0B3F2275"/>
     <w:rsid w:val="0F644670"/>
     <w:rsid w:val="182A1F62"/>
     <w:rsid w:val="212F1AF6"/>
     <w:rsid w:val="21A4E637"/>
     <w:rsid w:val="21B9B7D8"/>
     <w:rsid w:val="226A87FA"/>
     <w:rsid w:val="25555F3C"/>
     <w:rsid w:val="26569D60"/>
     <w:rsid w:val="27E4FD63"/>
     <w:rsid w:val="2AE8BA1A"/>
     <w:rsid w:val="2BBA4BAB"/>
     <w:rsid w:val="2D6D967B"/>
     <w:rsid w:val="317776FF"/>
     <w:rsid w:val="33CAFB2E"/>
     <w:rsid w:val="351CC05E"/>
     <w:rsid w:val="374A42F2"/>
     <w:rsid w:val="3CF2E394"/>
     <w:rsid w:val="3E543C61"/>
     <w:rsid w:val="3F98A4F2"/>
     <w:rsid w:val="410E4DF9"/>
     <w:rsid w:val="4433026E"/>
     <w:rsid w:val="45A9006C"/>
     <w:rsid w:val="45D912D4"/>
     <w:rsid w:val="56D33FF2"/>
     <w:rsid w:val="585D4D95"/>
+    <w:rsid w:val="5BF03E9B"/>
     <w:rsid w:val="5D3351ED"/>
     <w:rsid w:val="5E604ABA"/>
     <w:rsid w:val="5E659778"/>
     <w:rsid w:val="61869B33"/>
     <w:rsid w:val="623607A9"/>
     <w:rsid w:val="624B168C"/>
     <w:rsid w:val="63D802AA"/>
     <w:rsid w:val="6C966557"/>
     <w:rsid w:val="6EE39AAF"/>
     <w:rsid w:val="72F7ACF8"/>
     <w:rsid w:val="7342C662"/>
     <w:rsid w:val="79F16D6E"/>
     <w:rsid w:val="7E653ADE"/>
     <w:rsid w:val="7FB821D7"/>
     <w:rsid w:val="7FDAC2E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="62659081"/>
-  <w15:docId w15:val="{8C88B776-121B-416C-8044-D499BE6E4D25}"/>
+  <w15:docId w15:val="{CC77300B-C462-40EC-88F1-48E5A0F159B9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -28298,82 +31427,82 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00F15144"/>
+    <w:rsid w:val="00C81995"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC2DC7"/>
+    <w:rsid w:val="0054050C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:before="520" w:after="240" w:line="480" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:kern w:val="32"/>
-      <w:sz w:val="44"/>
+      <w:sz w:val="40"/>
       <w:szCs w:val="44"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
@@ -28592,57 +31721,57 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
     <w:link w:val="BodyChar"/>
     <w:qFormat/>
     <w:rsid w:val="002365B4"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00DC2DC7"/>
+    <w:rsid w:val="0054050C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:kern w:val="32"/>
-      <w:sz w:val="44"/>
+      <w:sz w:val="40"/>
       <w:szCs w:val="44"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00F15144"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00F15144"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
@@ -29687,244 +32816,56 @@
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CC459D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSbullet1">
-[...141 lines deleted...]
-  </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbers">
     <w:name w:val="ZZ Numbers"/>
     <w:rsid w:val="008115B4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
-      </w:numPr>
-[...43 lines deleted...]
-        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E636D6"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004F49A6"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
@@ -30710,59 +33651,58 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
-  <w:encoding w:val="macintosh"/>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourservice.support.vic.gov.au/ourservice?id=sc_cat_item&amp;sys_id=5bfb744adb6a2110ddf5bc56f39619b1&amp;sysparm_category=dfeb09fe1bc52110af5d98ef0d4bcb79" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.housing.vic.gov.au/contact-a-housing-office" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourservice.support.vic.gov.au/ourservice?id=sc_cat_item&amp;sys_id=edc96f261b2e6510af5d98ef0d4bcbf9" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.housing.vic.gov.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consumer.vic.gov.au/housing/renting/repairs-alterations-safety-and-pets/keeping-the-property-safe/locks-and-security." TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx?web=1." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourservice.support.vic.gov.au/ourservice?id=sc_cat_item&amp;sys_id=5bfb744adb6a2110ddf5bc56f39619b1&amp;sysparm_category=dfeb09fe1bc52110af5d98ef0d4bcb79" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heritagecouncil.vic.gov.au/protecting-our-heritage/heritage-protection-process/victorian-heritage-register" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abcb.gov.au/resources" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heritagecouncil.vic.gov.au/protecting-our-heritage/heritage-protection-process/victorian-heritage-register" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consumer.vic.gov.au/housing/renting/repairs-alterations-safety-and-pets/keeping-the-property-safe/locks-and-security" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/HiiP-User-Guides.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.housing.vic.gov.au/contact-a-housing-office" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.housing.vic.gov.au/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx?web=1." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourservice.support.vic.gov.au/ourservice?id=sc_cat_item&amp;sys_id=5bfb744adb6a2110ddf5bc56f39619b1&amp;sysparm_category=dfeb09fe1bc52110af5d98ef0d4bcb79" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourservice.support.vic.gov.au/ourservice?id=sc_cat_item&amp;sys_id=edc96f261b2e6510af5d98ef0d4bcbf9" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tableau.reporting.dhhs.vic.gov.au/t/HousingPerformance/views/HPLandingPage/LandingPage?:embed=y&amp;:showShareOptions=true&amp;:display_count=no&amp;:showVizHome=no" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourservice.support.vic.gov.au/ourservice?id=sc_cat_item&amp;sys_id=5bfb744adb6a2110ddf5bc56f39619b1&amp;sysparm_category=dfeb09fe1bc52110af5d98ef0d4bcb79" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0147660C07584147A713D67A693B4495"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{13D607FB-2B37-482A-A8EA-D204CD9784F8}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -31079,242 +34019,302 @@
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DBC7CD57-94D3-41ED-BF92-4BCC77EA2E61}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="006D6E30" w:rsidRDefault="00AF3C57" w:rsidP="00AF3C57">
           <w:pPr>
             <w:pStyle w:val="11BF0955C08B4CD789BB1A22172EB8C8"/>
           </w:pPr>
           <w:r w:rsidRPr="00EE0B3B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...4 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1001AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="-webkit-standard">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D26EE"/>
     <w:rsid w:val="000F5EDB"/>
     <w:rsid w:val="00166BC8"/>
+    <w:rsid w:val="001E03D3"/>
     <w:rsid w:val="001F089C"/>
+    <w:rsid w:val="001F6120"/>
     <w:rsid w:val="002100BC"/>
+    <w:rsid w:val="0023206B"/>
     <w:rsid w:val="00246641"/>
     <w:rsid w:val="00260705"/>
+    <w:rsid w:val="00266985"/>
+    <w:rsid w:val="002F4593"/>
+    <w:rsid w:val="00301354"/>
+    <w:rsid w:val="00377930"/>
+    <w:rsid w:val="00391D7C"/>
+    <w:rsid w:val="003D5636"/>
+    <w:rsid w:val="00444851"/>
+    <w:rsid w:val="00453617"/>
     <w:rsid w:val="00514719"/>
+    <w:rsid w:val="00517895"/>
+    <w:rsid w:val="00525FE0"/>
+    <w:rsid w:val="0056683C"/>
+    <w:rsid w:val="00694521"/>
+    <w:rsid w:val="00697D8D"/>
     <w:rsid w:val="006D6E30"/>
+    <w:rsid w:val="006E0670"/>
+    <w:rsid w:val="006E7EBA"/>
+    <w:rsid w:val="007869F0"/>
     <w:rsid w:val="007D26EE"/>
+    <w:rsid w:val="0087302A"/>
+    <w:rsid w:val="008E7237"/>
     <w:rsid w:val="008F2C5D"/>
     <w:rsid w:val="008F3B18"/>
+    <w:rsid w:val="0091023F"/>
+    <w:rsid w:val="00916053"/>
+    <w:rsid w:val="00917113"/>
+    <w:rsid w:val="00923020"/>
+    <w:rsid w:val="009230FA"/>
+    <w:rsid w:val="00935488"/>
+    <w:rsid w:val="00964BE1"/>
+    <w:rsid w:val="00AA0510"/>
     <w:rsid w:val="00AD4A3E"/>
     <w:rsid w:val="00AF3C57"/>
+    <w:rsid w:val="00B2302F"/>
+    <w:rsid w:val="00B702AC"/>
+    <w:rsid w:val="00B74225"/>
+    <w:rsid w:val="00BE5BC7"/>
+    <w:rsid w:val="00C424CE"/>
+    <w:rsid w:val="00C473B0"/>
     <w:rsid w:val="00C60C00"/>
     <w:rsid w:val="00C86FDB"/>
+    <w:rsid w:val="00CB3C9B"/>
     <w:rsid w:val="00CB4467"/>
+    <w:rsid w:val="00CE0FDB"/>
+    <w:rsid w:val="00D213C6"/>
+    <w:rsid w:val="00D47915"/>
+    <w:rsid w:val="00DC6C06"/>
+    <w:rsid w:val="00DE4961"/>
+    <w:rsid w:val="00E34CAD"/>
+    <w:rsid w:val="00E71882"/>
     <w:rsid w:val="00E845C7"/>
     <w:rsid w:val="00EB654E"/>
+    <w:rsid w:val="00EE4627"/>
+    <w:rsid w:val="00EE4EDE"/>
+    <w:rsid w:val="00F05C08"/>
     <w:rsid w:val="00F62178"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -32064,54 +35064,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003C19E57E9B24DB41BBF1ABFB82127421" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="56b40db94667d0e878c54488b0756c73">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="05a23c12-eb64-4047-9d50-c4f465f3c0dd" xmlns:ns3="13404760-8ec3-4f68-8110-bc572b2bfb09" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="37c49353af7ac2e8f3704c48d25238af" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
     <xsd:import namespace="13404760-8ec3-4f68-8110-bc572b2bfb09"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -32335,161 +35331,1274 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="05a23c12-eb64-4047-9d50-c4f465f3c0dd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Comments xmlns="05a23c12-eb64-4047-9d50-c4f465f3c0dd" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72943903-088E-4497-AEFE-370926179FCE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
     <ds:schemaRef ds:uri="13404760-8ec3-4f68-8110-bc572b2bfb09"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{43e64453-338c-4f93-8a4d-0039a0a41f2a}" enabled="1" method="Privileged" siteId="{c0e0601f-0fac-449c-9c88-a104c4eb9f28}" contentBits="2" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>32</Pages>
-[...1 lines deleted...]
-  <Characters>44638</Characters>
+  <Pages>30</Pages>
+  <Words>8168</Words>
+  <Characters>46564</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>371</Lines>
-  <Paragraphs>104</Paragraphs>
+  <Lines>388</Lines>
+  <Paragraphs>109</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Vacant Unit Maintenance Operational Guideline December 2024</vt:lpstr>
+      <vt:lpstr>Vacant Unit Maintenance Operational Guideline</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>52365</CharactersWithSpaces>
+  <CharactersWithSpaces>54623</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="366" baseType="variant">
+      <vt:variant>
+        <vt:i4>2752544</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>270</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2752544</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>267</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4325483</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>264</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Reletting_restrictions_and</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7012439</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_CSHS_Manager_oversight</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6226034</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>258</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Pre_referral_requirements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900571</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>255</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ourservice.support.vic.gov.au/ourservice?id=sc_cat_item&amp;sys_id=5bfb744adb6a2110ddf5bc56f39619b1&amp;sysparm_category=dfeb09fe1bc52110af5d98ef0d4bcb79</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262263</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>252</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ourservice.support.vic.gov.au/ourservice?id=sc_cat_item&amp;sys_id=edc96f261b2e6510af5d98ef0d4bcbf9</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900571</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ourservice.support.vic.gov.au/ourservice?id=sc_cat_item&amp;sys_id=5bfb744adb6a2110ddf5bc56f39619b1&amp;sysparm_category=dfeb09fe1bc52110af5d98ef0d4bcb79</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5046395</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Asset_intent_descriptions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2752544</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>243</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2752544</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>240</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2752544</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>237</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536761</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Reletting_restrictions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864395</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>231</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Referral_guide_and</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3145854</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>228</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621547</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>225</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://tableau.reporting.dhhs.vic.gov.au/t/HousingPerformance/views/HPLandingPage/LandingPage?:embed=y&amp;:showShareOptions=true&amp;:display_count=no&amp;:showVizHome=no</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621530</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>222</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://tableau.reporting.dhhs.vic.gov.au/t/HousingPerformance/views/HPLandingPage/LandingPage?:embed=y&amp;:showShareOptions=true&amp;:display_count=no&amp;:showVizHome=no</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5242974</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>219</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/HiiP-User-Guides.aspx</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126576</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>216</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Vacancy_durations</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2883594</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>213</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Reletting_restrictions_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5570674</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>210</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Reletting_restrictions_applied</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7012446</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>207</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_General_manager_oversight</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310758</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>204</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Reletting_restriction_management</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2752544</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>201</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2752544</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>198</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2883591</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>195</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Applying_liquidated_damages</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6488188</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>192</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx?web=1.</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4391027</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>189</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Guide_to_Mandatory</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407872</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Properties_presenting_a</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441847</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>179</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001035</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441847</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>173</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001034</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441847</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>167</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001033</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441847</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>161</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001032</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441847</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>155</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001031</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441847</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>149</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001030</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507383</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>143</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001029</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507383</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001028</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507383</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>131</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001027</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507383</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>125</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001026</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507383</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>119</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001025</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507383</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>113</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001024</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507383</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>107</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001023</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507383</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>101</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001022</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507383</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>95</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001021</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507383</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>89</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001020</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>83</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001019</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>77</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001018</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>71</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001017</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001016</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>59</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001015</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>53</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001014</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>47</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001013</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>41</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001012</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>35</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001011</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>29</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001010</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>23</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001009</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>17</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235001008</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881407</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://providers.dffh.vic.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441828</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:enquiries@homes.vic.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4128895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.housing.vic.gov.au/contact-a-housing-office</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7471231</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.housing.vic.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Vacant Unit Maintenance Operational Guideline</dc:title>
   <dc:subject>Vacant Unit Maintenance Operational Guideline</dc:subject>
   <dc:creator>Homes Victoria</dc:creator>
-  <cp:keywords/>
+  <cp:keywords>Vacant, unit, maintenance, rental, standards, condition, report, reletting, restrictions</cp:keywords>
+  <dc:description/>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101003C19E57E9B24DB41BBF1ABFB82127421</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="version">
     <vt:lpwstr>2022v1 15032022</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
     <vt:lpwstr>2022-02-28T01:49:00Z</vt:lpwstr>
   </property>