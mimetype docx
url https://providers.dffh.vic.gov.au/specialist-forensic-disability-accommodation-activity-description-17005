--- v0 (2026-04-12)
+++ v1 (2026-06-22)
@@ -1,7032 +1,6075 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+</Relationships>
+
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=docProps\app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime>0</TotalTime>
+  <Pages>1</Pages>
+  <Words>0</Words>
+  <Characters>3</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>1</Lines>
+  <Paragraphs>1</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Oracle USA</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion>14.0000</AppVersion>
+</Properties>
+</file>
+
+<file path=docProps\core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Activity Description Health and Human Services Special Forensic Disability Accommodation 17005</dc:title>
+  <dc:subject/>
+  <dc:creator>User</dc:creator>
+  <cp:keywords/>
+  <dc:description>Generated by Oracle BI Publisher 12.2.1.3.0</dc:description>
+  <cp:lastModifiedBy>User</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:modified>
+</cp:coreProperties>
+</file>
+
+<file path=word\_rels\document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.vic.gov.au/as-made/statutory-rules/social-services-regulations-2023" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/social-services-regulator" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/human-services-standards" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhhs.vic.gov.au/publications/authorised-program-officer-practice-advice" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/behaviour-support-planning-toolkit-section-4-useful-assessment-tools-and-forms-word" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhhs.vic.gov.au/publications/senior-practitioner-disability-independent-person-toolkit" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/specialist-disability-support" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/specialist-disability-support" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/specialist-disability-support" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
+</Relationships>
+
+</file>
+
+<file path=word\_rels\footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
+</Relationships>
+
+</file>
+
+<file path=word\_rels\footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
+</Relationships>
+
+</file>
+
+<file path=word\document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w14:paraId="0B631C0F" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+    <w:p>
       <w:pPr>
         <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="-699"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65520FC3" wp14:editId="18339B56">
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7516494" cy="1324927"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7516494" cy="1324927"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="111" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10206"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007206AB" w14:paraId="1D1B3674" w14:textId="77777777">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="74382DD5" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="007206AB">
+          <w:p>
             <w:pPr>
               <w:spacing w:line="560" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="2A434209" w14:textId="77777777" w:rsidR="007206AB" w:rsidRPr="003D3BA1" w:rsidRDefault="00B54F83" w:rsidP="003D3BA1">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="Title"/>
+              <w:spacing w:line="560" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="44"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D3BA1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="44"/>
+              </w:rPr>
               <w:t>Special Forensic Disability Accommodation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71491E45" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83" w:rsidP="003D3BA1">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="Title"/>
+              <w:spacing w:line="560" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="44"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D3BA1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="44"/>
+              </w:rPr>
               <w:t>17005</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007206AB" w14:paraId="412B8874" w14:textId="77777777">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3804BD82" w14:textId="77777777" w:rsidR="007206AB" w:rsidRPr="003D3BA1" w:rsidRDefault="00B54F83" w:rsidP="003D3BA1">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="Subtitle"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D3BA1">
-[...6 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Outcome objective: Victorians are healthy and well</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="28E6F500" w14:textId="77777777" w:rsidR="007206AB" w:rsidRPr="003D3BA1" w:rsidRDefault="00B54F83" w:rsidP="003D3BA1">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="Subtitle"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D3BA1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
               <w:t>Output group: Disability Services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F51D37F" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83" w:rsidP="003D3BA1">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="Subtitle"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D3BA1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
               <w:t>Output: Accommodation Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3E1E9166" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>OFFICIAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35BCC5EE" w14:textId="77777777" w:rsidR="007206AB" w:rsidRPr="003D3BA1" w:rsidRDefault="00B54F83" w:rsidP="003D3BA1">
-[...239 lines deleted...]
-    <w:p w14:paraId="605E9124" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+    <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">4. </w:t>
+        <w:t>1. Service objective</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D3BA1">
-[...3 lines deleted...]
-        <w:t>Obligations</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>To provide forensic disability support and treatment within a residential setting to the Specialist Forensic Disability Accommodation (SFDA) target group, as defined in the SFDA operating model, to support them to reduce their risk of recidivism. This pertains to activities of care, including facilitating community re-integration, relating to a person's criminogenic needs, and cultivating a therapeutic environment. This will occur through an integrated model that also includes general disability supports funded by the National Disability Insurance Scheme (NDIS).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> specific to this activity</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Description of the service</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F2EF4A" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Department of Families, Fairness and Housing (the department) funds and oversees the forensic disability components of the SFDA. SFDA provides a forensic disability residential intervention for people with cognitive impairment and who display high risk offending behaviours and/or high-risk behaviours of concern. SFDA services provide a trauma-informed model that is underpinned by Risk-Need-Responsivity (RNR), Positive Behaviour Support, and the Good Lives Model. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>General disability supports</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>In parallel with the funding under this activity code, SFDA providers are also responsible for accessing funding through the NDIS for the ‘reasonable and necessary’ component of SFDA service provision, as defined in the Principles to Determine the Responsibilities of the NDIS and other Service Systems. It is intended that SFDA providers will use this NDIS funding, supplemented by this funding, to deliver an integrated service model.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Client group</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">In addition to the obligations listed in the Service Agreement, </w:t>
+        <w:t>The SFDA target group, as defined in the SFDA operating model, refers to people with cognitive impairment that has resulted from an acquired brain injury or intellectual disability within the meaning of the Disability Act 2006. This cohort also presents with involvement in the criminal justice system, or risk of contact, as a result of high-risk offending behaviours or behaviours of concern and require a supported accommodation model.</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Obligations specific to this activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>organisations</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> funded to deliver this activity must comply with the following:</w:t>
+        <w:t>In addition to the obligations listed in the Service Agreement, organisations funded to deliver this activity must comply with the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D2C239" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83" w:rsidP="003D3BA1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240" w:after="90" w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4a. Registration </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Accreditation</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>4a. Registration and Accreditation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4071E477" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+    <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Independent review and accreditation against the department’s Human Services Standards, unless exempted.</w:t>
+        <w:t>Providers of social services in Victoria who are in scope of the scheme must register with the Social Services Regulator (SSR) and comply with legislative requirements under the Social Services Regulation Act. Refer to the definitions in Part 1 of the Social Services Regulations 2023 (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.legislation.vic.gov.au/as-made/statutory-rules/social-services-regulations-2023</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>) and the SSR website (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.vic.gov.au/social-services-regulator</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>) to determine if services are in scope of registration.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C568850" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240" w:after="90" w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>4b. Program requirements and other policy guidelines</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00B54F83">
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Human Services Standards policy</w:t>
+          <w:t>Social Services Standards</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50F7C925" w14:textId="77777777" w:rsidR="007206AB" w:rsidRPr="003D3BA1" w:rsidRDefault="00B54F83" w:rsidP="003D3BA1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:right="105"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D3BA1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>&lt;https://providers.dffh.vic.gov.au/human-services-standards-policy&gt;</w:t>
+        <w:t>&lt;https://providers.dffh.vic.gov.au/human-services-standards&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEC7239" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00000000" w:rsidP="003D3BA1">
+    <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00B54F83">
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve">Senior Practitioner – </w:t>
+          <w:t>Senior Practitioner – Authorised Program Officer practice advice</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00B54F83">
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://www.dhhs.vic.gov.au/publications/authorised-program-officer-practice-advice&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Authorised</w:t>
-[...8 lines deleted...]
-          <w:t xml:space="preserve"> Program Officer practice advice</w:t>
+          <w:t>Senior Practitioner - Behaviour support planning toolkit</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25E6D01F" w14:textId="77777777" w:rsidR="007206AB" w:rsidRPr="003D3BA1" w:rsidRDefault="00B54F83" w:rsidP="003D3BA1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:right="105"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D3BA1">
-[...63 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>&lt;https://providers.dffh.vic.gov.au/behaviour-support-planning-toolkit-section-4-useful-assessment-tools-and-forms-word&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B33897" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00000000" w:rsidP="003D3BA1">
+    <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00B54F83">
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Senior Practitioner - Independent Person toolkit</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="318EEDBF" w14:textId="77777777" w:rsidR="007206AB" w:rsidRPr="003D3BA1" w:rsidRDefault="00B54F83" w:rsidP="003D3BA1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:right="105"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D3BA1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>&lt;https://www.dhhs.vic.gov.au/publications/senior-practitioner-disability-independent-person-toolkit&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534379A6" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00000000" w:rsidP="003D3BA1">
+    <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00B54F83">
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>SFDA Program Requirements</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E9EB729" w14:textId="77777777" w:rsidR="007206AB" w:rsidRPr="003D3BA1" w:rsidRDefault="00B54F83" w:rsidP="003D3BA1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:right="105"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D3BA1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>&lt;https://providers.dffh.vic.gov.au/specialist-disability-support&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E58247" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00000000" w:rsidP="003D3BA1">
+    <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00B54F83">
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>SFDA Operating Model</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44C3A43A" w14:textId="77777777" w:rsidR="007206AB" w:rsidRPr="003D3BA1" w:rsidRDefault="00B54F83" w:rsidP="003D3BA1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:right="105"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D3BA1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>&lt;https://providers.dffh.vic.gov.au/specialist-disability-support&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20801505" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00000000" w:rsidP="003D3BA1">
+    <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00B54F83">
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve">Forensic Disability </w:t>
-[...17 lines deleted...]
-          <w:t xml:space="preserve"> Funding</w:t>
+          <w:t>Forensic Disability Individualised Funding</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6CB33363" w14:textId="77777777" w:rsidR="007206AB" w:rsidRPr="003D3BA1" w:rsidRDefault="00B54F83" w:rsidP="003D3BA1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:right="105"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D3BA1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>&lt;https://providers.dffh.vic.gov.au/specialist-disability-support&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C73D40" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="007206AB">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>5. Performance</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="74111D15" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Funding is subject to achieving the performance targets specified in Schedule 2 of the Service Agreement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9598F4" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+    <w:p>
       <w:pPr>
         <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Performance is measured as follows:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391998E4" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83" w:rsidP="003D3BA1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>Key performance measure 1: Number of residents</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="111" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="7379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007206AB" w14:paraId="03D6660D" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="260B2AE9" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Aim/objective</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1579FC72" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> on the number of residents provided with forensic disability support</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The aim of this performance measure is to provide quantitativeinformation on the number of residents provided with forensic disability support</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007206AB" w14:paraId="76DEC27C" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5315C2E2" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Target</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="04E240DB" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>The performance measure target is provided in the Service Agreement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007206AB" w14:paraId="14BE75E3" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD80056" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Type of count</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2B91D5A9" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Non-cumulative</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007206AB" w14:paraId="789710DF" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="69BD2F7F" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Counting rule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="19D41785" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Count the number of residents for each property on the final day of the reporting month.  </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>The count should account for the closest whole number of occupied beds where the service operates fewer than 10 beds.</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>The agreed SFDA occupancy is a point in time report: it should report the number of beds available on the final day of the reporting month only.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007206AB" w14:paraId="79D979A5" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="566F26C2" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Data source(s) collection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="012EC21D" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Residential Services Data Collection</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007206AB" w14:paraId="22260C29" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="271CA81A" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Definition of terms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1169C7E3" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Agreed occupancy refers to the capacity for the service to accept residents, as specified in in the service model</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>All occupied and unoccupied beds that are available to provide for a SFDA placement must be counted .</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">A bed is considered occupied when a vacancy is on-hold due to a resident being temporarily remanded. </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> vacant when an agreed placement is vacated and not on hold due to remand</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>A bed is considered to be vacant when an agreed placement is vacated and not on hold due to remand</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>The final day of the reporting period is the last day of the month, regardless of which day of the week this occurs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28AD3951" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83" w:rsidP="003D3BA1">
-[...1110 lines deleted...]
-        <w:spacing w:line="288" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="201547"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="201547"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Performance measure 2: Percentage of residents participating in re-integration activities</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="111" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2580"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2508"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="7379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007206AB" w14:paraId="4EC343D5" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:tblHeader/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2A21D376" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
+              <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Data collection name</w:t>
+              <w:t>Aim/objective</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBA18B3" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
+              <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The aim of this performance measure is to monitor the percentage of residents who engage in forensic disability community reintegration activities as specified in their treatment plan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Data system</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Target</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="74528C20" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
+              <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>75%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Data set</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Type of count</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1DD6A6A2" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
+              <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:color w:val="201547"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-              <w:t>Reporting cycle</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Non-cumulative</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007206AB" w14:paraId="3663EC62" w14:textId="77777777">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="340E17F3" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
+              <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>Residential Services Data Collection</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Counting rule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1BB98964" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
+              <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Manual Data Collection </w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Count the number of residents who are participating in community reintegration activities as specified in their treatment plan on the final day of the reporting period and divide by the total number of residents. </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Count the resident only once regardless of the number of supports received during the reporting period.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Data source(s) collection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="37D87913" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Residential Services Data Collection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Excel Sheet </w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Definition of terms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="06A9AD24" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
+              <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>Monthly</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A resident is defined as a person who has moved into a SFDA property.  </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Community reintegration activities are services provided with the intention to increase the resident’s ability to transition to more independent or less restrictive living options within the community. These services are directed at addressing criminogenic needs.  This may include supported/supervised community access, supporting prosocial relationships, day programs and offence-related or offence-specific treatment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32704F2F" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="007206AB">
+    <w:p>
       <w:pPr>
         <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Performance measure 3: Percentage of supports and treatment plans prepared and/or reviewed</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="111" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="7379"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Aim/objective</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The aim of this performance measure is to provide quantitativeinformation on the provision of support and treatment plans for people who have accepted an SFDA placement.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Target</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>100 per cent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Type of count</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Non-cumulative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Counting rule</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>A) Count the number of confirmed residents who, within the reporting period, had a treatment plan prepared within 60 days of commencing transition to the SFDA.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B) Count the number of residents who, within the reporting period, had their plan reviewed by the plan review due date as defined in the treatment plan. </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C) Count the number of residents who did not have a review due during the reporting period. </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The percentage is calculated by adding AB and C and dividing by the number of residents . </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Data source(s) collection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Residential Services Data Collection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Definition of terms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A confirmed resident is defined as a person who has accepted placement at the SFDA and has commenced transition planning.  </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>A resident is defined as a person who has moved into an SFDA.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confirmation of placement is considered to be the day on which the person accepts the offer of service into the SFDA house. </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Treatment plans must be prepared by the service provider within 60 days of a person commencing this transition to the SFDA.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Data collection</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The reporting requirements for this service are:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="111" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="2508"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Data collection name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Data system</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Data set</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Reporting cycle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Residential Services Data Collection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manual Data Collection </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Excel Sheet </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Monthly</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="111" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10204"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007206AB" w14:paraId="13B37A5C" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10204" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="199A80EA" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">To receive this publication in an accessible format, email </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Monitoring Framework Helpdesk &lt;monitoringframework.helpdesk@dffh.vic.gov.au&gt;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57504562" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>Authorised</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
+              <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D82992B" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">© State of Victoria, Australia, Department of Families, Fairness and Housing, October 2021. </w:t>
+              <w:t xml:space="preserve">© State of Victoria, Australia, Department of Families, Fairness and Housing, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>June 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="563AD4EC" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>In this document, ‘Aboriginal’ refers to both Aboriginal and Torres Strait Islander people. ‘Indigenous’ or ‘Koori/</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> or quotation.</w:t>
+              <w:t>In this document, ‘Aboriginal’ refers to both Aboriginal and Torres Strait Islander people. ‘Indigenous’ or ‘Koori/Koorie' is retained when part of the title of a report, program or quotation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A073475" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>ISSN 2653-0929 – Online (PDF/Word)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7174345C" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Available at </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Department of Families, Fairness and Housing and Department of Health </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>activity search</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12098EAF" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00000000">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00B54F83">
+            <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+              <w:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:color w:val="3366FF"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>&lt;http://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00B54F83">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6769EA65" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="007206AB">
+    <w:p>
       <w:pPr>
         <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="page_total_master0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkStart w:id="1" w:name="page_total"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:sectPr w:rsidR="007206AB">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="first" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11900" w:h="16820"/>
       <w:pgMar w:top="560" w:right="740" w:bottom="1120" w:left="740" w:header="567" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word\fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...16 lines deleted...]
-    <w:family w:val="modern"/>
+  <w:font w:name="ＭＳ 明朝">
+    <w:altName w:val="MS Mincho"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...15 lines deleted...]
-    <w:altName w:val="ＭＳ ゴシック"/>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-  <w:p w14:paraId="50790CC2" w14:textId="00A7190C" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+<file path=word\footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="4428"/>
         <w:tab w:val="left" w:pos="9123"/>
         <w:tab w:val="right" w:pos="10314"/>
       </w:tabs>
       <w:ind w:left="111" w:right="105"/>
+      <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...117 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="-177" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3473"/>
       <w:gridCol w:w="3473"/>
       <w:gridCol w:w="3692"/>
     </w:tblGrid>
-    <w:tr w:rsidR="007206AB" w14:paraId="44ADB7CF" w14:textId="77777777">
+    <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3473" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w14:paraId="4EEB5787" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="007206AB">
+        <w:p>
           <w:pPr>
             <w:ind w:left="108" w:right="108"/>
+            <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3473" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="3589A2D8" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+        <w:p>
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="10314"/>
             </w:tabs>
             <w:spacing w:before="240"/>
             <w:ind w:left="108" w:right="108"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">OFFICIAL                           </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3692" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w14:paraId="7C391946" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+        <w:p>
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="10314"/>
             </w:tabs>
             <w:spacing w:before="240"/>
             <w:ind w:left="108"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">             </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="358B8658" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+        <w:p>
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="10314"/>
             </w:tabs>
             <w:spacing w:before="240"/>
             <w:ind w:left="108"/>
             <w:jc w:val="center"/>
+            <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D0B32DC" wp14:editId="31AB2D24">
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1657350" cy="514350"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="Picture 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image2.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1657350" cy="514350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="577151DF" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="007206AB">
+  <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10314"/>
       </w:tabs>
       <w:ind w:left="111" w:right="105"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word\footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="-177" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3473"/>
       <w:gridCol w:w="3473"/>
       <w:gridCol w:w="3473"/>
     </w:tblGrid>
-    <w:tr w:rsidR="007206AB" w14:paraId="2A591CB0" w14:textId="77777777">
+    <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3473" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w14:paraId="02DD23A5" w14:textId="687FE868" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+        <w:p>
           <w:pPr>
             <w:ind w:left="108" w:right="108"/>
+            <w:rPr/>
           </w:pPr>
-          <w:r>
-[...113 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3473" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="78AD2B75" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+        <w:p>
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="10314"/>
             </w:tabs>
             <w:spacing w:before="240"/>
             <w:ind w:left="108" w:right="108"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">OFFICIAL                                                                </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3473" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w14:paraId="26692264" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+        <w:p>
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="10314"/>
             </w:tabs>
             <w:spacing w:before="240"/>
             <w:ind w:left="108"/>
             <w:jc w:val="center"/>
+            <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0EEF8470" wp14:editId="15B885AC">
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1657350" cy="514350"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image1.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1657350" cy="514350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="37AE54EB" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+  <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10314"/>
       </w:tabs>
       <w:spacing w:before="240"/>
       <w:ind w:left="111" w:right="105"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...30 lines deleted...]
-  <w:p w14:paraId="4CB556D2" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="00B54F83">
+<file path=word\header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="408"/>
         <w:tab w:val="right" w:pos="10312"/>
       </w:tabs>
       <w:ind w:left="111" w:right="105"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Disability Services 17005 Special Forensic Disability Accommodation</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="63D09D2A" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="007206AB">
+  <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10314"/>
       </w:tabs>
       <w:ind w:left="111" w:right="105"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="18C88AA5" w14:textId="77777777" w:rsidR="007206AB" w:rsidRDefault="007206AB">
+<file path=word\header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10314"/>
       </w:tabs>
       <w:ind w:left="111" w:right="105"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-    <w:nsid w:val="06872430"/>
+<file path=word\numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FAD8BF72"/>
-    <w:lvl w:ilvl="0" w:tplc="F4CCDE0E">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="681A2C66">
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="1548" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="92E0051A">
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="end"/>
       <w:pPr>
         <w:ind w:left="2268" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0F6E5AD8">
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="2988" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="7CF40A8E">
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="3708" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="4D4CD6E6">
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="end"/>
       <w:pPr>
         <w:ind w:left="4428" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="D2B2A444">
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="5148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="52D2DCC4">
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="5868" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="EDF805A0">
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="end"/>
       <w:pPr>
         <w:ind w:left="6588" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="179A26A0"/>
+  <w:abstractNum w:abstractNumId="1">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1F56990E"/>
-    <w:lvl w:ilvl="0" w:tplc="2072025A">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1908" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2628" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3348" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="392" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="392" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="675" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="675" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="788" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="788" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="335" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="AFB4375C">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1908" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2628" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3348" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="2F1226BA">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FE72063A">
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="3BA24A40">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="CF50A700">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="52D4ECF4">
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="F7F29E96">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="4EB036F4">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E281BDB"/>
+  <w:abstractNum w:abstractNumId="7">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8AB6EE66"/>
-[...98 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="899E1834">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="E8BE7DF4">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...112 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="A334A144">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="1DA0F4B2">
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="1908" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2628" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3348" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="4068" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="6228" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...229 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="67DA8C34">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="44721426">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="408497DA">
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="392" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="392" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="675" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="675" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="788" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="788" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="335" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="right"/>
-[...360 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="540E068E">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...32 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...898 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1699813909">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1881894233">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="345404309">
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1501190636">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="517013597">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2142922198">
-[...2 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1392776061">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1931306037">
-[...2 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="528876910">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1169514754">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="12272621">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1503353520">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1274899841">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1649672537">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1634825433">
-[...11 lines deleted...]
-  <w:num w:numId="19" w16cid:durableId="1915118217">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="655961639">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word\settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...8 lines deleted...]
-  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="30BA5679"/>
 </w:settings>
 </file>
 
-<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word\styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr/>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-[...43 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...125 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word\theme\theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -7267,419 +6310,31 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=word\webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
-
-[...389 lines deleted...]
-</file>