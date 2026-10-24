--- v1 (2026-02-16)
+++ v2 (2026-10-24)
@@ -18,51 +18,51 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6FA8325E" w14:textId="19C33333" w:rsidR="0074696E" w:rsidRPr="00280C4B" w:rsidRDefault="0030534F" w:rsidP="00280C4B">
       <w:pPr>
         <w:pStyle w:val="Sectionbreakfirstpage"/>
       </w:pPr>
       <w:r>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="708FF854" wp14:editId="308995D2">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="708FF854" wp14:editId="308995D2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7560000" cy="1890000"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 4">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Picture 4">
@@ -159,2831 +159,4170 @@
       <w:tr w:rsidR="00CF4148" w14:paraId="5F5E6105" w14:textId="77777777" w:rsidTr="00282FD8">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45D389E8" w14:textId="74334762" w:rsidR="00CF4148" w:rsidRPr="00250DC4" w:rsidRDefault="00CF4148" w:rsidP="00CF4148">
             <w:pPr>
               <w:pStyle w:val="Bannermarking"/>
             </w:pPr>
             <w:fldSimple w:instr=" FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT ">
               <w:r>
                 <w:t>OFFICIAL</w:t>
               </w:r>
             </w:fldSimple>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0CBF5D9A" w14:textId="153295C1" w:rsidR="00AD784C" w:rsidRPr="00B57329" w:rsidRDefault="00AD784C" w:rsidP="003D5957">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc219108653"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc242885392"/>
       <w:r w:rsidRPr="00B57329">
         <w:t>Contents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="25794427" w14:textId="5829E0A4" w:rsidR="0096357E" w:rsidRDefault="00AD784C">
+    <w:p w14:paraId="3B1814E8" w14:textId="4D91EDC7" w:rsidR="00CC55EE" w:rsidRDefault="00AD784C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001A73AB">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001A73AB">
         <w:instrText xml:space="preserve"> TOC \h \z \t "Heading 1,1,Heading 2,2" </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001A73AB">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc219108653" w:history="1">
-        <w:r w:rsidR="0096357E" w:rsidRPr="00720674">
+      <w:hyperlink w:anchor="_Toc242885392" w:history="1">
+        <w:r w:rsidR="00CC55EE" w:rsidRPr="001318CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Contents</w:t>
         </w:r>
-        <w:r w:rsidR="0096357E">
+        <w:r w:rsidR="00CC55EE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0096357E">
+        <w:r w:rsidR="00CC55EE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0096357E">
-[...10 lines deleted...]
-        <w:r w:rsidR="0096357E">
+        <w:r w:rsidR="00CC55EE">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885392 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00CC55EE">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00CC55EE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0096357E">
+        <w:r w:rsidR="00CC55EE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="0096357E">
+        <w:r w:rsidR="00CC55EE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="383861BD" w14:textId="4A4F4618" w:rsidR="0096357E" w:rsidRDefault="0096357E">
+    <w:p w14:paraId="25E6DEE6" w14:textId="463354B0" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc219108654" w:history="1">
-        <w:r w:rsidRPr="00720674">
+      <w:hyperlink w:anchor="_Toc242885393" w:history="1">
+        <w:r w:rsidRPr="001318CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>Purpose</w:t>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Document history</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc219108654 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885393 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="660A53C5" w14:textId="78E56BC6" w:rsidR="0096357E" w:rsidRDefault="0096357E">
-[...125 lines deleted...]
-    <w:p w14:paraId="6EA0EE14" w14:textId="0D40B63B" w:rsidR="0096357E" w:rsidRDefault="0096357E">
+    <w:p w14:paraId="2501F67F" w14:textId="789EDF11" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc219108657" w:history="1">
-        <w:r w:rsidRPr="00720674">
+      <w:hyperlink w:anchor="_Toc242885394" w:history="1">
+        <w:r w:rsidRPr="001318CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Scope</w:t>
+          <w:t>Purpose</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc219108657 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885394 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EDA704D" w14:textId="1C7DC663" w:rsidR="0096357E" w:rsidRDefault="0096357E">
+    <w:p w14:paraId="575A30EA" w14:textId="1F118C2D" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242885395" w:history="1">
+        <w:r w:rsidRPr="001318CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+          </w:rPr>
+          <w:t>What is safety screening?</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885395 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3A13657D" w14:textId="24F9B43B" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242885396" w:history="1">
+        <w:r w:rsidRPr="001318CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+          </w:rPr>
+          <w:t>Why do safety screening?</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885396 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="15293624" w14:textId="53292A0A" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc219108658" w:history="1">
-        <w:r w:rsidRPr="00720674">
+      <w:hyperlink w:anchor="_Toc242885397" w:history="1">
+        <w:r w:rsidRPr="001318CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>What do we screen?</w:t>
+          <w:t>Scope</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc219108658 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885397 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D12F758" w14:textId="02738CE9" w:rsidR="0096357E" w:rsidRDefault="0096357E">
+    <w:p w14:paraId="690ED2BA" w14:textId="1685FB21" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc219108659" w:history="1">
-        <w:r w:rsidRPr="00720674">
+      <w:hyperlink w:anchor="_Toc242885398" w:history="1">
+        <w:r w:rsidRPr="001318CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Table 1 Screening checks required by staff type for programs excluding Care Services and Disability Services</w:t>
+          <w:t>Definitions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc219108659 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885398 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BA79561" w14:textId="3C7C4236" w:rsidR="0096357E" w:rsidRDefault="0096357E">
-[...187 lines deleted...]
-    <w:p w14:paraId="05207B4C" w14:textId="13C01F3B" w:rsidR="0096357E" w:rsidRDefault="0096357E">
+    <w:p w14:paraId="78B706A1" w14:textId="71E1F8B9" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc219108663" w:history="1">
-        <w:r w:rsidRPr="00720674">
+      <w:hyperlink w:anchor="_Toc242885399" w:history="1">
+        <w:r w:rsidRPr="001318CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Additional information</w:t>
+          <w:t>What do we screen?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc219108663 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885399 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A26BC1F" w14:textId="1F9045EE" w:rsidR="0096357E" w:rsidRDefault="0096357E">
+    <w:p w14:paraId="20863F42" w14:textId="46E7E8AC" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc219108664" w:history="1">
-        <w:r w:rsidRPr="00720674">
+      <w:hyperlink w:anchor="_Toc242885400" w:history="1">
+        <w:r w:rsidRPr="001318CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-          <w:t>Referee checks</w:t>
+          </w:rPr>
+          <w:t>Table 1 Screening checks required by staff type for programs excluding Care Services and Disability Services</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc219108664 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885400 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B0BBCDD" w14:textId="70F59147" w:rsidR="0096357E" w:rsidRDefault="0096357E">
+    <w:p w14:paraId="593588B0" w14:textId="2F60DCC3" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc219108665" w:history="1">
-        <w:r w:rsidRPr="00720674">
+      <w:hyperlink w:anchor="_Toc242885401" w:history="1">
+        <w:r w:rsidRPr="001318CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Police record check (including proof of identity)</w:t>
+          <w:t>Table 2 Screening checks required for Disability Services by staff type</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc219108665 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885401 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C594EB1" w14:textId="1F2DAB87" w:rsidR="0096357E" w:rsidRDefault="0096357E">
+    <w:p w14:paraId="75C9AD3D" w14:textId="126041B4" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc219108666" w:history="1">
-        <w:r w:rsidRPr="00720674">
+      <w:hyperlink w:anchor="_Toc242885402" w:history="1">
+        <w:r w:rsidRPr="001318CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Recurrent police record check – once every three years</w:t>
+          <w:t>Table 3 Screening checks required for Care Services by staff and carer type</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc219108666 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885402 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="292C9F10" w14:textId="20EA1477" w:rsidR="0096357E" w:rsidRDefault="0096357E">
+    <w:p w14:paraId="5507ED2D" w14:textId="5AC36365" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc219108667" w:history="1">
-        <w:r w:rsidRPr="00720674">
+      <w:hyperlink w:anchor="_Toc242885403" w:history="1">
+        <w:r w:rsidRPr="001318CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>International police check</w:t>
+          <w:t>Kinship care safety screening requirements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc219108667 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885403 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FDEFC95" w14:textId="134D5E4C" w:rsidR="0096357E" w:rsidRDefault="0096357E">
-[...686 lines deleted...]
-    <w:p w14:paraId="7DEAB03E" w14:textId="0F96A763" w:rsidR="0096357E" w:rsidRDefault="0096357E">
+    <w:p w14:paraId="2C22C678" w14:textId="7CDD1272" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc219108679" w:history="1">
-        <w:r w:rsidRPr="00720674">
+      <w:hyperlink w:anchor="_Toc242885404" w:history="1">
+        <w:r w:rsidRPr="001318CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Record storage and destruction</w:t>
+          <w:t>Additional information</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc219108679 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885404 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4D24AB61" w14:textId="180AB939" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242885405" w:history="1">
+        <w:r w:rsidRPr="001318CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Referee checks</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885405 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="12CF9483" w14:textId="6C3EB563" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242885406" w:history="1">
+        <w:r w:rsidRPr="001318CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Police record check (including proof of identity)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885406 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="40812B20" w14:textId="6A32D9F8" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242885407" w:history="1">
+        <w:r w:rsidRPr="001318CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Recurrent police record check – once every three years</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885407 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="366033AE" w14:textId="3EE8D83A" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242885408" w:history="1">
+        <w:r w:rsidRPr="001318CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>International police check</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885408 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="23AB77E0" w14:textId="16083601" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242885409" w:history="1">
+        <w:r w:rsidRPr="001318CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Disclosable outcomes</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885409 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="042281CE" w14:textId="7F219078" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242885410" w:history="1">
+        <w:r w:rsidRPr="001318CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Employment history (including misconduct or disciplinary action disclosure)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885410 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3ADA5C81" w14:textId="180DBAC9" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242885411" w:history="1">
+        <w:r w:rsidRPr="001318CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Qualification check</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885411 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="661BA231" w14:textId="234EA724" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242885412" w:history="1">
+        <w:r w:rsidRPr="001318CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Victorian Working with Children Check (WWCC)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885412 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4D2A3021" w14:textId="085016B6" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242885413" w:history="1">
+        <w:r w:rsidRPr="001318CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Victorian Institute of Teaching Registration</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885413 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="66854544" w14:textId="79CF679A" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242885414" w:history="1">
+        <w:r w:rsidRPr="001318CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Worker and Carer Exclusion Scheme (WCES) database check</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885414 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="21BF3565" w14:textId="6CC994D4" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242885415" w:history="1">
+        <w:r w:rsidRPr="001318CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Disability worker screening checks</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885415 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F7847D7" w14:textId="1B2AF7AA" w:rsidR="0096357E" w:rsidRDefault="0096357E">
+    <w:p w14:paraId="3F70288D" w14:textId="479EA0FC" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242885416" w:history="1">
+        <w:r w:rsidRPr="001318CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Disability worker regulation scheme</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885416 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4CD0804A" w14:textId="3889645A" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242885417" w:history="1">
+        <w:r w:rsidRPr="001318CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Use of labour hire staff</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885417 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="75D67344" w14:textId="49EB09CC" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242885418" w:history="1">
+        <w:r w:rsidRPr="001318CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Student placements</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885418 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3F10F67B" w14:textId="3186D1C5" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc242885419" w:history="1">
+        <w:r w:rsidRPr="001318CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Safety screening for Health services</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885419 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="08CCB36A" w14:textId="1CBC6F39" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc219108680" w:history="1">
-        <w:r w:rsidRPr="00720674">
+      <w:hyperlink w:anchor="_Toc242885420" w:history="1">
+        <w:r w:rsidRPr="001318CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>For further information</w:t>
+          <w:t>Record storage and destruction</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc219108680 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885420 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3468CCC3" w14:textId="79852E49" w:rsidR="0096357E" w:rsidRDefault="0096357E">
+    <w:p w14:paraId="300B9E1C" w14:textId="1C49772F" w:rsidR="00CC55EE" w:rsidRDefault="00CC55EE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc219108681" w:history="1">
-        <w:r w:rsidRPr="00720674">
+      <w:hyperlink w:anchor="_Toc242885421" w:history="1">
+        <w:r w:rsidRPr="001318CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-          <w:t>Document history</w:t>
+          </w:rPr>
+          <w:t>For further information</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc219108681 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc242885421 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32DF4A0C" w14:textId="33841D85" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="00AD784C" w:rsidP="00E2229F">
+    <w:p w14:paraId="1DCA8E97" w14:textId="48BD5F47" w:rsidR="00AA4549" w:rsidRPr="007119E2" w:rsidRDefault="00AD784C" w:rsidP="00AA4549">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A73AB">
+        <w:lastRenderedPageBreak/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Toc242885393"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc66794859"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk216948075"/>
+      <w:r w:rsidR="00AA4549" w:rsidRPr="007119E2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Document history</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="988"/>
+        <w:gridCol w:w="1842"/>
+        <w:gridCol w:w="7364"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA4549" w:rsidRPr="00E56959" w14:paraId="3C19FA3F" w14:textId="77777777" w:rsidTr="004443FD">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ECCEB87" w14:textId="77777777" w:rsidR="00AA4549" w:rsidRPr="00E56959" w:rsidRDefault="00AA4549" w:rsidP="00E56959">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56959">
+              <w:t>Version</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16748E7C" w14:textId="77777777" w:rsidR="00AA4549" w:rsidRPr="00E56959" w:rsidRDefault="00AA4549" w:rsidP="00E56959">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56959">
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7364" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="108AE904" w14:textId="77777777" w:rsidR="00AA4549" w:rsidRPr="00E56959" w:rsidRDefault="00AA4549" w:rsidP="00E56959">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="006170"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56959">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="006170"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Content changes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA4549" w:rsidRPr="007119E2" w14:paraId="0656F5F7" w14:textId="77777777" w:rsidTr="004443FD">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA21AC7" w14:textId="77777777" w:rsidR="00AA4549" w:rsidRPr="007119E2" w:rsidRDefault="00AA4549" w:rsidP="00E56959">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>1.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007119E2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24EA209B" w14:textId="77777777" w:rsidR="00AA4549" w:rsidRPr="007119E2" w:rsidRDefault="00AA4549" w:rsidP="00E56959">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007119E2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>January 2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7364" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F1ABC1" w14:textId="77777777" w:rsidR="00AA4549" w:rsidRPr="00123DDF" w:rsidRDefault="00AA4549" w:rsidP="00E56959">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00123DDF">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Original content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA4549" w:rsidRPr="007119E2" w14:paraId="1C825EAA" w14:textId="77777777" w:rsidTr="004443FD">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5126B8F4" w14:textId="77777777" w:rsidR="00AA4549" w:rsidRPr="007119E2" w:rsidRDefault="00AA4549" w:rsidP="00E56959">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>2.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007119E2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="559259A2" w14:textId="77777777" w:rsidR="00AA4549" w:rsidRPr="007119E2" w:rsidRDefault="00AA4549" w:rsidP="00E56959">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007119E2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>January 2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7364" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A857264" w14:textId="77777777" w:rsidR="00AA4549" w:rsidRPr="007119E2" w:rsidRDefault="00AA4549" w:rsidP="00E56959">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007119E2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Text refresh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA4549" w:rsidRPr="007119E2" w14:paraId="7B1265FB" w14:textId="77777777" w:rsidTr="004443FD">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50766EA8" w14:textId="77777777" w:rsidR="00AA4549" w:rsidRPr="007119E2" w:rsidRDefault="00AA4549" w:rsidP="00E56959">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>3.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A800722" w14:textId="77777777" w:rsidR="00AA4549" w:rsidRPr="007119E2" w:rsidRDefault="00AA4549" w:rsidP="00E56959">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007119E2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>November 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7364" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9E96F7" w14:textId="77777777" w:rsidR="00AA4549" w:rsidRPr="007119E2" w:rsidRDefault="00AA4549" w:rsidP="00E56959">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007119E2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Removed references to Disability Worker Exclusion Scheme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA4549" w:rsidRPr="007119E2" w14:paraId="6F46581B" w14:textId="77777777" w:rsidTr="004443FD">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDF4FBD" w14:textId="77777777" w:rsidR="00AA4549" w:rsidRPr="007119E2" w:rsidRDefault="00AA4549" w:rsidP="00E56959">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>4.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1102BB63" w14:textId="77777777" w:rsidR="00AA4549" w:rsidRPr="007119E2" w:rsidRDefault="00AA4549" w:rsidP="00E56959">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>August</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007119E2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7364" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30DB8182" w14:textId="77777777" w:rsidR="00AA4549" w:rsidRPr="007119E2" w:rsidRDefault="00AA4549" w:rsidP="004443FD">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007119E2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Text refresh throughout</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AA4AC75" w14:textId="77777777" w:rsidR="00F96F19" w:rsidRDefault="00AA4549" w:rsidP="004443FD">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A73AB">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Added introductory text</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AA8975D" w14:textId="4BC1F36E" w:rsidR="00AA4549" w:rsidRPr="007119E2" w:rsidRDefault="00AA4549" w:rsidP="004443FD">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007119E2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Added text on referee checks</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60C3C67D" w14:textId="77777777" w:rsidR="00AA4549" w:rsidRDefault="00AA4549" w:rsidP="004443FD">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007119E2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Clarified requirement for a new police check each time a person is employed by a new organisation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51A2A557" w14:textId="77777777" w:rsidR="00AA4549" w:rsidRPr="007119E2" w:rsidRDefault="00AA4549" w:rsidP="004443FD">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Clarified requirements for NDIS-registered providers of Care Services to undertake recurrent police checks every three years</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67ADE514" w14:textId="77777777" w:rsidR="00AA4549" w:rsidRPr="007119E2" w:rsidRDefault="00AA4549" w:rsidP="004443FD">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007119E2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Updated sections on kinship care Working with Children Clearance process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007119E2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Disability Worker Regulation Scheme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Worker and Carer Exclusion Scheme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="153A0E61" w14:textId="77777777" w:rsidR="00AA4549" w:rsidRPr="007119E2" w:rsidRDefault="00AA4549" w:rsidP="004443FD">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007119E2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Added sections on Department of Health safety screening</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA4549" w:rsidRPr="007119E2" w14:paraId="5831BD65" w14:textId="77777777" w:rsidTr="004443FD">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78AEFED6" w14:textId="77777777" w:rsidR="00AA4549" w:rsidRPr="007119E2" w:rsidRDefault="00AA4549" w:rsidP="00E56959">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7361D5" w14:textId="77777777" w:rsidR="00AA4549" w:rsidRDefault="00AA4549" w:rsidP="00E56959">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>September 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7364" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="217D1F98" w14:textId="432A0D1E" w:rsidR="00AA4549" w:rsidRPr="007119E2" w:rsidRDefault="00AA4549" w:rsidP="00AB2E82">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A65A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victorian Working </w:t>
+            </w:r>
+            <w:r w:rsidR="00A6146E" w:rsidRPr="004A65A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A65A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Children Check now recognises exclusions from other states or territories.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA4549" w:rsidRPr="007119E2" w14:paraId="48FF6D8B" w14:textId="77777777" w:rsidTr="004443FD">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="073BA7DB" w14:textId="77777777" w:rsidR="00AA4549" w:rsidRDefault="00AA4549" w:rsidP="00E56959">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A34012" w14:textId="77777777" w:rsidR="00AA4549" w:rsidRDefault="00AA4549" w:rsidP="00E56959">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>December 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7364" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDDBF45" w14:textId="5859A10D" w:rsidR="00AA4549" w:rsidRPr="004A65A7" w:rsidRDefault="00AA4549" w:rsidP="00AB2E82">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Template and all links </w:t>
+            </w:r>
+            <w:r w:rsidR="00E84EFE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">updated </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>to match accessibility guidelines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA4549" w:rsidRPr="007119E2" w14:paraId="6691CBAF" w14:textId="77777777" w:rsidTr="004443FD">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1A3F2C" w14:textId="778CEBFD" w:rsidR="00AA4549" w:rsidRDefault="009D30CF" w:rsidP="00E56959">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>5.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF62E03" w14:textId="44F72373" w:rsidR="00AA4549" w:rsidRDefault="00516148" w:rsidP="00E56959">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>October</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA4549">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7364" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2C99FA" w14:textId="5AF38FAA" w:rsidR="00926F59" w:rsidRPr="00B43594" w:rsidRDefault="00926F59" w:rsidP="00536288">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Updated Scope</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B43594">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>to add a new subsection title</w:t>
+            </w:r>
+            <w:r w:rsidR="008D67C2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B43594">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Definition</w:t>
+            </w:r>
+            <w:r w:rsidR="008D67C2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>clarif</w:t>
+            </w:r>
+            <w:r w:rsidR="00536288">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00536288">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>definition of</w:t>
+            </w:r>
+            <w:r w:rsidR="00536288">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ‘</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>client</w:t>
+            </w:r>
+            <w:r w:rsidR="00536288">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>’ and add a link to a fact sheet on checks for members of governing bodies</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BE031E5" w14:textId="77777777" w:rsidR="00926F59" w:rsidRDefault="00926F59" w:rsidP="00926F59">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Updated </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B43594">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>What do we screen?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> section to add information on program guidelines</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="257E62BF" w14:textId="35753147" w:rsidR="0004660E" w:rsidRDefault="00926F59" w:rsidP="0004660E">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Victorian </w:t>
+            </w:r>
+            <w:r w:rsidR="0004660E" w:rsidRPr="001A73AB">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Working with Children Check </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(WWCC) </w:t>
+            </w:r>
+            <w:r w:rsidR="0004660E" w:rsidRPr="001A73AB">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>section updated to refer to WWC Connect system, WWC status checker, mandatory child safety training, WWCC interim bar or suspension process and intersection between WWCC and the Reportable Conduct Scheme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12C3C596" w14:textId="2A99EF56" w:rsidR="009002BA" w:rsidRPr="001A73AB" w:rsidRDefault="009002BA" w:rsidP="0004660E">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualification check </w:t>
+            </w:r>
+            <w:r w:rsidR="008D67C2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>section updated</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A10A74E" w14:textId="3F32CB59" w:rsidR="00E15517" w:rsidRDefault="00E15517">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Updated Worker and Carer Exclusion Scheme to remove outdated text</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A9E50E2" w14:textId="68BB081B" w:rsidR="00AA4549" w:rsidRPr="009C7139" w:rsidRDefault="00FC2A5B" w:rsidP="00CC55EE">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Minor u</w:t>
+            </w:r>
+            <w:r w:rsidR="001D5013">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>pdate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to</w:t>
+            </w:r>
+            <w:r w:rsidR="001D5013">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009C7139">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Use of labour hire</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA4549" w:rsidRPr="00B43594">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">section regarding screening checks </w:t>
+            </w:r>
+            <w:r w:rsidR="00E15517">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>for returning labour hire staff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="32DF4A0C" w14:textId="023FF3C3" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="00E2229F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc242885394"/>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>Purpose</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="3B288427" w14:textId="227370EE" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>The Department of Families, Fairness and Housing (DFFH</w:t>
+      </w:r>
+      <w:r w:rsidR="00373205" w:rsidRPr="004C5103">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00373205">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>and the</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40BD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>Department of Health (DH; collectively, ‘the departments’) fund organisations through a Service Agreement to provide health</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40BD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>and/or community services to clients,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40BD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>patients</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40BD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>or service users (referred to as ‘clients’).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C62A52F" w14:textId="14CEBA2D" w:rsidR="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>This policy aims to inform</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40BD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>organisations</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40BD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>about the safeguards</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40BD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40BD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>need to apply when conducting safety screening checks before workers, volunteers or carers engage with clients.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F67CDD3" w14:textId="6E54C89C" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc242885395"/>
+      <w:r w:rsidRPr="004C5103">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>What is safety screening?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="1C4FD1A6" w14:textId="44193615" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>Safety screening involves conducting pre-employment checks across a scale of increasing intensity. This is proportional to the level and type of involvement a worker, carer or volunteer will have with clients.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97EC5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>For example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3EA12F" w14:textId="77777777" w:rsidR="00F96F19" w:rsidRDefault="004C5103" w:rsidP="00E97EC5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5103">
+        <w:lastRenderedPageBreak/>
+        <w:t>Almost everyone</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40BD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>who engages</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40BD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>with clients as a worker, carer,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40BD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>volunteer</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40BD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>or student on placement will require a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40BD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Referee_checks" w:history="1">
+        <w:r w:rsidRPr="0097789B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>referee check</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D40BD7" w:rsidRPr="001A73AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A73AB">
+        <w:t>during their recruitment process. This helps to confirm they can do the required work and helps organisations prevent fraud or misuse of public funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FF6346" w14:textId="1028EDFC" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="00E97EC5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>Many workers, carers and volunteers will</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40BD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>require</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40BD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>a new Australian and, if relevant, international</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40BD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Police_record_check" w:history="1">
+        <w:r w:rsidRPr="0097789B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>police check</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D40BD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>before they start supporting clients. For out-of-home care services</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40BD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>(also referred to as Care Services)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40BD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>for Child Protection clients, this includes police checks on</w:t>
+      </w:r>
+      <w:r w:rsidR="00682E4F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>kinship and foster carers, their partners or spouses,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40BD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>regular visitors to the home</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>other household members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51903CE2" w14:textId="791E717A" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="00E97EC5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>Some programs require evidence the worker has met</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Qualification_check" w:history="1">
+        <w:r w:rsidRPr="0097789B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>minimum qualification</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00682E4F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>requirements before they start working with clients. These requirements are outlined in standards and program guidelines linked in your organisation’s Service Agreement at Schedule 3 and will not be listed in this policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFAF519" w14:textId="0E73BD75" w:rsidR="00F96F19" w:rsidRDefault="004C5103" w:rsidP="00E97EC5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>Some programs require</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>additional</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Additional_information" w:history="1">
+        <w:r w:rsidRPr="0097789B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>program-specific checks</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>. For example, workers, carers and volunteers in disability services or</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>caring for</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>Child Protection clients will be subject to more stringent checks including</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>carer prohibition or worker exclusion processes.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>Kinship carers, usual adult household members</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>residing</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>in a foster care or kinship placement and others</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>who</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>care</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5DA9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6146E">
+        <w:t>for,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t xml:space="preserve">support clients aged under 18 require a </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Victorian_Working_with" w:history="1">
+        <w:r w:rsidRPr="0097789B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Working with Children Check</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FA19E6" w:rsidRPr="001A73AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A73AB">
+        <w:t>(WWCC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3895FB6B" w14:textId="69207A26" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="001A7617">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc242885396"/>
+      <w:r w:rsidRPr="004C5103">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Why do safety screening?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="6CDAFBE7" w14:textId="4DBAC9A9" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>Safety screening is a Service Agreement requirement. It enables organisations</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>to check that job applicants have the experience and</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>expertise</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>to meet performance and quality expectations for the services they deliver. It also allows</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>organisations</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>to check whether any past actions by the applicant could present a risk to</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>organisation or to clients.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2317F7E7" w14:textId="77777777" w:rsidR="00F96F19" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>Organisations</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>must also report on</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>safety</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>screening practices through</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>annual</w:t>
+      </w:r>
+      <w:r w:rsidR="007F58F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Service Agreement Compliance Certification</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>(SACC). To find out more about the SACC,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA19E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="004C5103">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Service Agreement</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00560C2E" w:rsidRPr="001A73AB">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="001A73AB">
+        <w:t xml:space="preserve"> and scroll down to the section titled ‘Service agreement compliance certification (SACC)’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A874A9" w14:textId="5C89874A" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="00986C15">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc242885397"/>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>Scope</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="60736894" w14:textId="5B0CEF46" w:rsidR="00AB2E82" w:rsidRPr="00B11D8E" w:rsidRDefault="004C5103" w:rsidP="00AB2E82">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>The safety screening policy applies to all organisations funded by DFFH or DH under a Service Agreement to provide</w:t>
+      </w:r>
+      <w:r w:rsidR="007F58F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>direct interactions</w:t>
+      </w:r>
+      <w:r w:rsidR="007F58F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>with clients.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41329B7C" w14:textId="195B021D" w:rsidR="009520F3" w:rsidRDefault="009520F3" w:rsidP="00D16DD5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc242885398"/>
+      <w:r>
+        <w:t>Definitions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="2A7F97F3" w14:textId="44C8A2B8" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="00FF1299" w:rsidP="004C5103">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Organisations </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0679">
+        <w:t xml:space="preserve">in scope of this policy </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are funded to</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70895">
+        <w:t xml:space="preserve"> deliver services to </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC25B7" w:rsidRPr="00E86030">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5103" w:rsidRPr="00E86030">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>lients</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5103" w:rsidRPr="004C5103">
+        <w:t xml:space="preserve"> includ</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC25B7">
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> but are not limited to</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5103" w:rsidRPr="004C5103">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF504BD" w14:textId="64225A32" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>children, young</w:t>
+      </w:r>
+      <w:r w:rsidR="007F58F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>people</w:t>
+      </w:r>
+      <w:r w:rsidR="007F58F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>and adults</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06987DC7" w14:textId="77777777" w:rsidR="009520F3" w:rsidRPr="00D16DD5" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>statutory and non-statutory clients</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C3C119" w14:textId="1B030DAF" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="002A57CC" w:rsidP="004C5103">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">other </w:t>
+      </w:r>
+      <w:r w:rsidR="009520F3">
+        <w:t>organisations or sectors</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4681">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD38810" w14:textId="715BE3ED" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="00735EE6">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E86030">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>People</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t xml:space="preserve"> the policy applies to include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4717BF8E" w14:textId="6D43F754" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>paid employees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751C9116" w14:textId="637431A6" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>volunteers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F6E569" w14:textId="7BA188F0" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>carers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11CBE70E" w14:textId="38005CBD" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>other household members for some services</w:t>
+      </w:r>
+      <w:r w:rsidR="00735EE6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>(for example: usual adult household members</w:t>
+      </w:r>
+      <w:r w:rsidR="00150D36">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>residing</w:t>
+      </w:r>
+      <w:r w:rsidR="00150D36">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6146E" w:rsidRPr="004C5103">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t xml:space="preserve"> foster care and kinship care households)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566BCBDE" w14:textId="77576B69" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>regular visitors to the household for some services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D06A0E5" w14:textId="6FC08E4F" w:rsidR="00E2229F" w:rsidRPr="000E7CD3" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>students on placement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F521A7C" w14:textId="73C98109" w:rsidR="001622B3" w:rsidRPr="00E26E72" w:rsidRDefault="001622B3" w:rsidP="00CC55EE">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:fldChar w:fldCharType="end"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Body"/>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidR="00721CD6">
+        <w:t xml:space="preserve">information on checks for governing bodies see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00E26E72" w:rsidRPr="00A46AA5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Service Agreement Fact Sheet Background and Probity Checks</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A46AA5">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="00E26E72">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E7154F" w14:textId="49204D95" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="009D30CF">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="009D30CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Direct interactions</w:t>
+      </w:r>
       <w:r w:rsidRPr="004C5103">
-        <w:t>The Department of Families, Fairness and Housing (DFFH) and the Department of Health (DH; collectively, ‘the departments’) fund organisations through a Service Agreement to provide health and/or community services to clients, patients or service users (referred to as ‘clients’). </w:t>
-[...529 lines deleted...]
-    <w:p w14:paraId="3729385D" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+        <w:t xml:space="preserve"> include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3729385D" w14:textId="774D21B8" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C5103">
         <w:t>face-to-face supports</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="436423B9" w14:textId="3930CBA7" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004C5103">
-        <w:rPr>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t>remote service delivery such as email or other written contact,</w:t>
+      </w:r>
+      <w:r w:rsidR="00735EE6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="004C5103">
-        <w:t>remote service delivery such as email or other written contact, telephone or online services where a worker interacts directly with a client as an individual or as part of a group </w:t>
+        <w:t>telephone</w:t>
+      </w:r>
+      <w:r w:rsidR="00735EE6">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C5103">
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="73BB452C" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+        <w:t>or online services where a worker interacts directly with a client as an individual or as part of a group</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BB452C" w14:textId="20019F22" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C5103">
         <w:t>services provided in the person’s home and in settings outside the home</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5103">
-[...6 lines deleted...]
-    <w:p w14:paraId="7259A86F" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+    </w:p>
+    <w:p w14:paraId="7259A86F" w14:textId="7942B08B" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C5103">
         <w:t>residential and non-residential services</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="749FA97A" w14:textId="2CB77B2C" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004C5103">
+        <w:t>occasional interactions, regular</w:t>
+      </w:r>
+      <w:r w:rsidR="00735EE6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>contact</w:t>
+      </w:r>
+      <w:r w:rsidR="00735EE6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>and round-the-clock care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC296A0" w14:textId="77777777" w:rsidR="003B1065" w:rsidRPr="004C5103" w:rsidRDefault="003B1065" w:rsidP="003B1065">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc242885399"/>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>What do we screen?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="3F6146F0" w14:textId="60175345" w:rsidR="00F96F19" w:rsidRDefault="00AD316C" w:rsidP="009D30CF">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
-        <w:t> </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A73AB">
+        <w:t xml:space="preserve">In addition to the requirements outlined in this policy, organisations </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5103" w:rsidRPr="001A73AB">
+        <w:t xml:space="preserve">should check </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5103" w:rsidRPr="001A73AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>program</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5103" w:rsidRPr="001A73AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5103" w:rsidRPr="001A73AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>guidelines</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5103" w:rsidRPr="001A73AB">
+        <w:t xml:space="preserve"> for all services they deliver to confirm whether there are specific program or legislative requirements in relation to safety screening or mandatory qualification requirements.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9241D" w:rsidRPr="001A73AB">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9241D" w:rsidRPr="001A73AB">
+        <w:t>When program guidelines have screening requirements that differ from this policy, the more stringent requirement will apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF93159" w14:textId="7D10BCE7" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="00CC0E03" w:rsidP="009D30CF">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Links to p</w:t>
+      </w:r>
       <w:r w:rsidRPr="004C5103">
-        <w:t>occasional interactions, regular contact and round-the-clock care.</w:t>
+        <w:t>rogram</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5103" w:rsidRPr="004C5103">
+        <w:t xml:space="preserve">, policy and legislative requirements are </w:t>
+      </w:r>
+      <w:r w:rsidR="00E03B7B">
+        <w:t>included</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5103">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5103" w:rsidRPr="004C5103">
+        <w:t>in Schedule 3 of your organisation’s Service Agreement. These relate to the specific activities your organisation is funded to deliver</w:t>
+      </w:r>
+      <w:r w:rsidR="00735EE6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE6EF28" w14:textId="037B48C4" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="009D30CF">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
-        <w:t> </w:t>
-[...7 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C5103">
-        <w:t>Organisations should check program guidelines for all services they deliver to confirm whether there are specific program or legislative requirements in relation to safety screening or mandatory qualification requirements.</w:t>
+        <w:t xml:space="preserve">Links to program guidelines can </w:t>
+      </w:r>
+      <w:r w:rsidR="00E03B7B">
+        <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="004C5103">
-        <w:rPr>
-[...39 lines deleted...]
-    <w:p w14:paraId="6571CAD7" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+        <w:t>be found via the following websites:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6571CAD7" w14:textId="08A5908F" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="009D30CF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C5103">
         <w:t>DFFH-funded programs:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5103">
-[...7 lines deleted...]
-    <w:p w14:paraId="597F76F1" w14:textId="0EAAA8FF" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+    </w:p>
+    <w:bookmarkStart w:id="10" w:name="_Hlk218764679"/>
+    <w:p w14:paraId="597F76F1" w14:textId="52A77326" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>HYPERLINK "https://providers.dffh.vic.gov.au/" \t "_blank"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="004C5103">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>DFFH Providers website</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="007E3767">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E3767" w:rsidRPr="007E3767">
         <w:t>https://providers.dffh.vic.gov.au/</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5103">
-[...3 lines deleted...]
-    <w:p w14:paraId="0A02D76B" w14:textId="29F11C5E" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+    </w:p>
+    <w:p w14:paraId="0A02D76B" w14:textId="75EF863E" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="004C5103">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Housing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007E3767">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5103">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidR="007E3767" w:rsidRPr="007E3767">
         <w:t>https://providers.dffh.vic.gov.au/housing</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="8" w:name="_Hlk218764706"/>
-    <w:p w14:paraId="2A0ECB83" w14:textId="66BC465C" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+    <w:bookmarkStart w:id="11" w:name="_Hlk218764706"/>
+    <w:p w14:paraId="2A0ECB83" w14:textId="7CF9514B" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>HYPERLINK "https://providers.dffh.vic.gov.au/children-youth-and-families" \t "_blank"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="004C5103">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Children, youth and families</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="007E3767">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E3767" w:rsidRPr="007E3767">
         <w:t>https://providers.dffh.vic.gov.au/children-youth-and-families</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5103">
-[...3 lines deleted...]
-    <w:p w14:paraId="14A21771" w14:textId="6DFE72A3" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+    </w:p>
+    <w:p w14:paraId="14A21771" w14:textId="18CFC61A" w:rsidR="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="004C5103">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Disability </w:t>
+          <w:t>Disability</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007E3767">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008954D9" w:rsidRPr="008954D9">
-        <w:t>https://providers.dffh.vic.gov.au/disability</w:t>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00E03B7B" w:rsidRPr="00095B91">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://providers.dffh.vic.gov.au/disability</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1674A7D8" w14:textId="6EBBFFE4" w:rsidR="00E03B7B" w:rsidRPr="004C5103" w:rsidRDefault="009E6005" w:rsidP="004C5103">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00F9617B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Funded Agency Channel Policies and procedures</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F9617B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9617B" w:rsidRPr="00F9617B">
+        <w:t>https://fac.dffh.vic.gov.au/policies-and-procedures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="785A2798" w14:textId="77777777" w:rsidR="004C5103" w:rsidRDefault="004C5103" w:rsidP="00E93C49">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="004C5103">
         <w:t>DH-funded programs:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2969FC08" w14:textId="488AB596" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+    <w:p w14:paraId="5ACCEE3D" w14:textId="3245661A" w:rsidR="00DA79D2" w:rsidRDefault="00B60AB9" w:rsidP="004C5103">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="004C5103">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="004C5103">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00C73389">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Policy and Funding Guidelines for health services</w:t>
+          <w:t>Department of Health</w:t>
+        </w:r>
+        <w:r w:rsidR="00C73389" w:rsidRPr="00C73389">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008954D9">
-[...18 lines deleted...]
-      </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="002C0D69" w:rsidRPr="002C0D69">
+        <w:t>http://health.vic.gov.au/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B1BD52" w14:textId="388E0176" w:rsidR="00F96F19" w:rsidRDefault="00DA79D2" w:rsidP="004C5103">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00DA79D2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Policy and Funding Guidelines for health services</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008954D9" w:rsidRPr="001A73AB">
+        <w:t xml:space="preserve"> https://www.health.vic.gov.au/policy-and-funding-guidelines-for-health-services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F6784D" w14:textId="3A5D4F23" w:rsidR="004C5103" w:rsidRPr="007F3612" w:rsidRDefault="004C5103" w:rsidP="009C5BEB">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>Activity descriptions for</w:t>
+      </w:r>
+      <w:r w:rsidR="00735EE6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>most</w:t>
+      </w:r>
+      <w:r w:rsidR="00735EE6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>DFFH</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="004C5103">
         <w:t>and DH</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C5103">
-        <w:t>funded activities are at </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:t>funded activities are at</w:t>
+      </w:r>
+      <w:r w:rsidR="00735EE6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="004C5103">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Department of Families, Fairness and Housing and Department of Health activity search</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007F3612">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidR="008954D9" w:rsidRPr="007F3612">
         <w:t xml:space="preserve"> https://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4772010E" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="9" w:name="_Toc219108658"/>
+    <w:p w14:paraId="7B9F632E" w14:textId="6F063BB8" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004C5103">
-        <w:t>What do we screen?</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">Separate tables </w:t>
+      </w:r>
+      <w:r w:rsidR="00D00A58" w:rsidRPr="004C5103">
+        <w:t xml:space="preserve">below </w:t>
+      </w:r>
+      <w:r w:rsidR="001B52A9" w:rsidRPr="004C5103">
+        <w:t>summaris</w:t>
+      </w:r>
+      <w:r w:rsidR="001B52A9">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="001B52A9" w:rsidRPr="004C5103">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="004C5103">
-        <w:t> </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Safety screening requirements can differ by funded program. See below separate tables summarising the required screening checks for organisations that deliver </w:t>
+        <w:t xml:space="preserve">the required screening checks for organisations that deliver </w:t>
       </w:r>
       <w:r w:rsidR="0097789B">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5103">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="0097789B">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5103">
         <w:t xml:space="preserve">ervices, </w:t>
       </w:r>
       <w:r w:rsidR="0097789B">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5103">
-        <w:t>isability </w:t>
+        <w:t>isability</w:t>
+      </w:r>
+      <w:r w:rsidR="00756346">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0097789B">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5103">
-        <w:t>ervices and other programs. </w:t>
+        <w:t>ervices</w:t>
+      </w:r>
+      <w:r w:rsidR="00756346">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C5103">
+        <w:t>and other programs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CACC789" w14:textId="572ABBA0" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
-        <w:t> </w:t>
-[...7 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C5103">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Table 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5103">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">creening checks by staff type (excluding </w:t>
       </w:r>
       <w:r w:rsidR="0097789B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
@@ -3007,243 +4346,234 @@
       </w:r>
       <w:r w:rsidR="0097789B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5103">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">isability </w:t>
       </w:r>
       <w:r w:rsidR="0097789B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5103">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ervices)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5103">
+      <w:r w:rsidR="00756346">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C5103">
-        <w:t>summarises safety screening requirements relating to staff that deliver DFFH- and DH-funded programs other than Care Services and Disability. </w:t>
-      </w:r>
+        <w:t>summarises safety screening requirements relating to staff that deliver DFFH- and DH-funded programs other than Care Services and Disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6F94EE" w14:textId="10DC5432" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004C5103">
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Gothic"/>
-[...10 lines deleted...]
-      </w:pPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table 2 </w:t>
+      </w:r>
+      <w:r w:rsidR="0097789B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Screening checks required by d</w:t>
+      </w:r>
       <w:r w:rsidRPr="004C5103">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Table 2 </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>isability Services by staff type</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5103">
+      <w:r w:rsidR="00756346">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C5103">
         <w:t>summarises requirements relating to staff that deliver Disability Services.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="02B15737" w14:textId="64FC33EF" w:rsidR="004C5103" w:rsidRPr="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004C5103">
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Gothic"/>
-[...10 lines deleted...]
-      </w:pPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Table 3</w:t>
+      </w:r>
+      <w:r w:rsidR="0097789B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Screening checks required for c</w:t>
+      </w:r>
       <w:r w:rsidRPr="004C5103">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Table 3</w:t>
+        <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="0097789B">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> Screening checks required for c</w:t>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5103">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">are </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>ervices by staff and carer type</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5103">
+      <w:r w:rsidR="00756346">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C5103">
-        <w:t>summarises requirements relating to staff, volunteers, carers and household members delivering Out-of-Home Care Services for statutory clients including kinship care, foster care (including foster carers being assessed for permanent care), residential care and lead tenant services. </w:t>
+        <w:t xml:space="preserve">summarises requirements relating to staff, volunteers, carers and household members delivering Out-of-Home Care Services for </w:t>
       </w:r>
       <w:r w:rsidRPr="004C5103">
+        <w:lastRenderedPageBreak/>
+        <w:t>statutory clients including kinship care, foster care (including foster carers being assessed for permanent care), residential care and lead tenant services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ABA9FD1" w14:textId="18F6B5B1" w:rsidR="004C5103" w:rsidRPr="0097789B" w:rsidRDefault="004C5103" w:rsidP="0097789B">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
-        <w:t> </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:sectPr w:rsidR="004C5103" w:rsidRPr="0097789B" w:rsidSect="00593A99">
-          <w:headerReference w:type="default" r:id="rId19"/>
-          <w:footerReference w:type="default" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="004C5103">
-        <w:t>Additional information is provided later in this policy.</w:t>
+        <w:t>Additional</w:t>
+      </w:r>
+      <w:r w:rsidR="00756346">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C5103">
-        <w:rPr>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r w:rsidR="00756346">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5103">
+        <w:t>is provided later in this policy.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="72482CDB" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="007119E2" w:rsidRDefault="004C5103" w:rsidP="00B55B74">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Ref160440946"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="12" w:name="_Toc219108659"/>
+      <w:bookmarkStart w:id="12" w:name="_Ref160440946"/>
+      <w:bookmarkStart w:id="13" w:name="_Ref160441764"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc242885400"/>
       <w:r w:rsidRPr="007119E2">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table 1 </w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve">creening checks </w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t>equired by staff type</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t xml:space="preserve"> for programs </w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t>excluding Care Services and Disability Services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="1C9CFECD" w14:textId="77067059" w:rsidR="004C5103" w:rsidRDefault="004C5103" w:rsidP="006F536C">
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="1C9CFECD" w14:textId="0B79B433" w:rsidR="004C5103" w:rsidRDefault="004C5103" w:rsidP="006F536C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="007119E2">
         <w:t>This table applies to all programs funded by DH and all DFFH programs except Care Services (</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">DFFH-funded </w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve">out-of-home </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and residential </w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
-        <w:t xml:space="preserve">care for statutory clients) and Disability Services. </w:t>
+        <w:t>care for statutory clients) and Disability Services.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14596" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2977"/>
       </w:tblGrid>
       <w:tr w:rsidR="004C5103" w:rsidRPr="007119E2" w14:paraId="5BDF0C94" w14:textId="77777777" w:rsidTr="00940644">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
@@ -3916,107 +5246,107 @@
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F304162" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="007119E2" w:rsidRDefault="004C5103" w:rsidP="00940644">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09492F23" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="007119E2" w:rsidRDefault="004C5103" w:rsidP="00940644">
+          <w:p w14:paraId="7FC1C784" w14:textId="77777777" w:rsidR="00F96F19" w:rsidRDefault="004C5103" w:rsidP="00940644">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="007119E2">
-[...3 lines deleted...]
-          <w:p w14:paraId="57A1FFB8" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="007119E2" w:rsidRDefault="004C5103" w:rsidP="00940644">
+            <w:r w:rsidRPr="001A73AB">
+              <w:t>Students aged 18 or 19 years of age do not need a WWCC to do volunteer work organised by, or held at, their educational institution.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57A1FFB8" w14:textId="04139EDA" w:rsidR="004C5103" w:rsidRPr="007119E2" w:rsidRDefault="004C5103" w:rsidP="00940644">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="007119E2">
               <w:t>Students older than 19 years will require a WWCC if placement will involve direct contact with children or if the placement organisation requires it.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4305BEC1" w14:textId="2C0153A8" w:rsidR="00687C8A" w:rsidRDefault="00687C8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D4FAB32" w14:textId="62FD13A6" w:rsidR="004C5103" w:rsidRDefault="004C5103" w:rsidP="006F536C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Ref160444943"/>
-      <w:bookmarkStart w:id="14" w:name="_Toc219108660"/>
+      <w:bookmarkStart w:id="15" w:name="_Ref160444943"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc242885401"/>
       <w:r w:rsidRPr="007119E2">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table 2 </w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve">creening checks required </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t>Disability Services by staff type</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14596" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1558"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
       <w:tr w:rsidR="004C5103" w:rsidRPr="007119E2" w14:paraId="28E701F7" w14:textId="77777777" w:rsidTr="00940644">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
@@ -4184,65 +5514,51 @@
           <w:p w14:paraId="7BE2FB11" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="007119E2" w:rsidRDefault="004C5103" w:rsidP="00940644">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007119E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DC6B143" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="007119E2" w:rsidRDefault="004C5103" w:rsidP="00940644">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007119E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:t xml:space="preserve">(If the organisation is a registered NDIS provider the worker may have </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> NDIS Worker Screening Check that includes a Police record check. If so, a new Police Check is not required</w:t>
+              <w:t>(If the organisation is a registered NDIS provider the worker may have an NDIS Worker Screening Check that includes a Police record check. If so, a new Police Check is not required</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve"> at recruitment</w:t>
             </w:r>
             <w:r w:rsidRPr="007119E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007119E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
@@ -4370,100 +5686,92 @@
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="334C4ABF" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="007119E2" w:rsidRDefault="004C5103" w:rsidP="004C5103">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10DC45CD" w14:textId="77777777" w:rsidR="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="53565A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Ref160441728"/>
+      <w:bookmarkStart w:id="17" w:name="_Ref160441728"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D6E76BA" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="002C0BB4" w:rsidRDefault="004C5103" w:rsidP="00687C8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc219108661"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc242885402"/>
       <w:r w:rsidRPr="007119E2">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table 3 </w:t>
       </w:r>
       <w:r w:rsidRPr="00687C8A">
         <w:t>Screening</w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve"> checks required</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve"> Care Services by staff and carer type</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="0B4CB9D2" w14:textId="2C4BE21D" w:rsidR="004C5103" w:rsidRPr="00D656B6" w:rsidRDefault="004C5103" w:rsidP="006F536C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00412B84">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Care Services policy refers to the Working with Children Clearance process. This requires applicants to have a Working with Children Check, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> other programs.</w:t>
+        <w:t>Care Services policy refers to the Working with Children Clearance process. This requires applicants to have a Working with Children Check, similar to other programs.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14454" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1599"/>
         <w:gridCol w:w="2087"/>
         <w:gridCol w:w="1479"/>
         <w:gridCol w:w="1580"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="1903"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="004C5103" w:rsidRPr="007119E2" w14:paraId="70E4A3C0" w14:textId="77777777" w:rsidTr="00940644">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
@@ -4549,59 +5857,58 @@
             </w:r>
             <w:r>
               <w:t>istory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1580" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C68800D" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="007119E2" w:rsidRDefault="004C5103" w:rsidP="00940644">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="007119E2">
               <w:t>Qualification check (if mandatory)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00056AB0" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="007119E2" w:rsidRDefault="004C5103" w:rsidP="00940644">
+          <w:p w14:paraId="00056AB0" w14:textId="6D1A6DB6" w:rsidR="004C5103" w:rsidRPr="007119E2" w:rsidRDefault="004C5103" w:rsidP="00940644">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="007119E2">
               <w:t xml:space="preserve">Working with Children </w:t>
             </w:r>
             <w:r>
-              <w:br/>
               <w:t>Check</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1903" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6ADA8E11" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="007119E2" w:rsidRDefault="004C5103" w:rsidP="00940644">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>The Worker and Carer Exclusion Scheme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D8921DB" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="007119E2" w:rsidRDefault="004C5103" w:rsidP="00940644">
             <w:pPr>
@@ -4761,59 +6068,51 @@
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B54C0A7" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="007119E2" w:rsidRDefault="004C5103" w:rsidP="00940644">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C5103" w:rsidRPr="007119E2" w14:paraId="6C24EF61" w14:textId="77777777" w:rsidTr="00940644">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D84975F" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="007119E2" w:rsidRDefault="004C5103" w:rsidP="00940644">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="007119E2">
-              <w:t xml:space="preserve">Labour </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> residential care services (out-of-home care)</w:t>
+              <w:t>Labour hire residential care services (out-of-home care)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12B00BE1" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="007119E2" w:rsidRDefault="004C5103" w:rsidP="00940644">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007119E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1599" w:type="dxa"/>
@@ -5251,126 +6550,140 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EBC4DDC" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="007119E2" w:rsidRDefault="004C5103" w:rsidP="00940644">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007119E2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1903" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7903CA62" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="007119E2" w:rsidRDefault="004C5103" w:rsidP="00940644">
+          <w:p w14:paraId="7903CA62" w14:textId="5D2E07AA" w:rsidR="004C5103" w:rsidRPr="007119E2" w:rsidRDefault="004C5103" w:rsidP="00940644">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Check with Social Services Regulator as differs depending on worker type (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009507EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidR="00941BE2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>or example,</w:t>
+            </w:r>
+            <w:r w:rsidR="009507EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:t>eg</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> allied health and legal are out of scope)</w:t>
+              <w:t>allied health and legal are out of scope)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21780D29" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="007119E2" w:rsidRDefault="004C5103" w:rsidP="00940644">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C5103" w:rsidRPr="007119E2" w14:paraId="6AEAFECC" w14:textId="77777777" w:rsidTr="00940644">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE6D844" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="002B3898" w:rsidRDefault="004C5103" w:rsidP="00940644">
+          <w:p w14:paraId="5BE6D844" w14:textId="49E8EE7B" w:rsidR="0014668F" w:rsidRPr="000F36BD" w:rsidRDefault="004C5103" w:rsidP="00940644">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidRPr="002B3898">
               <w:t>oster carer</w:t>
             </w:r>
             <w:r>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="002B3898">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>k</w:t>
             </w:r>
             <w:r w:rsidRPr="002B3898">
-              <w:t>inship carer*</w:t>
+              <w:t>inship carer</w:t>
             </w:r>
             <w:r>
               <w:t>, their partner, usual adult household members residing or regularly staying overnight in foster care and kinship care.</w:t>
             </w:r>
             <w:r w:rsidDel="000D1AE0">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="420381F1" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="007119E2" w:rsidRDefault="004C5103" w:rsidP="00940644">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007119E2">
               <w:rPr>
@@ -6061,2069 +7374,2329 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Paid relief staff for lead tenant - Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="471DE062" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="007119E2" w:rsidRDefault="004C5103" w:rsidP="00940644">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Evidence of physical and mental fitness</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0CF380A0" w14:textId="77777777" w:rsidR="004C5103" w:rsidRPr="007119E2" w:rsidRDefault="004C5103" w:rsidP="004C5103">
+    <w:p w14:paraId="0CF380A0" w14:textId="0AC3EC40" w:rsidR="004C5103" w:rsidRPr="00941BE2" w:rsidRDefault="004C5103" w:rsidP="0014668F">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="120" w:after="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Ref160441826"/>
+    </w:p>
+    <w:p w14:paraId="5A3468EE" w14:textId="77777777" w:rsidR="00941BE2" w:rsidRPr="007119E2" w:rsidRDefault="00941BE2" w:rsidP="004C5103">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Ref160441826"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p w14:paraId="5BBCE8A1" w14:textId="77777777" w:rsidR="004C5103" w:rsidRDefault="004C5103" w:rsidP="004C5103">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="120"/>
         <w:sectPr w:rsidR="004C5103" w:rsidSect="004C5103">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="851" w:right="1418" w:bottom="851" w:left="851" w:header="851" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="221A492A" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="174A91B3" w14:textId="49339C9B" w:rsidR="0091396F" w:rsidRPr="0091396F" w:rsidRDefault="0091396F" w:rsidP="0091396F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc242885403"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Kinship</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007119E2">
+        <w:t>Kinship care safety screening requirements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="6B070B24" w14:textId="6717CCD0" w:rsidR="00F96F19" w:rsidRDefault="00B97EC0" w:rsidP="0097789B">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A73AB">
+        <w:t>Working with Children Clearance</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96F19">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5A37">
-[...50 lines deleted...]
-    <w:p w14:paraId="69C14427" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:r w:rsidR="0097789B" w:rsidRPr="001A73AB">
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96F19">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A73AB">
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidR="0097789B" w:rsidRPr="001A73AB">
+        <w:t xml:space="preserve"> usual adult household members residing in a kinship care placement. For kinship carers and usual adult household members, police record checks are required every three years and WWCC every five years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C14427" w14:textId="5DB45AAA" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="009B06C8">
         <w:t>Child Protection staf</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20708">
         <w:t>f an</w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve">d </w:t>
       </w:r>
       <w:r>
         <w:t>authorised</w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve"> Aboriginal Children in Aboriginal Care (ACAC) providers conduct initial </w:t>
       </w:r>
       <w:r w:rsidRPr="00F61DD9">
         <w:t>police record and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> WWCC </w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
-        <w:t xml:space="preserve">at the Assessment Part A stage for kinship carers, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> for kinship carers being assessed for permanent care orders.</w:t>
+        <w:t>at the Assessment Part A stage for kinship carers, and also for kinship carers being assessed for permanent care orders.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36608D45" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00F61DD9">
         <w:t xml:space="preserve">Organisations that support kinship carers including </w:t>
       </w:r>
       <w:r>
         <w:t>pre-authorised</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61DD9">
         <w:t xml:space="preserve"> ACAC providers and contracted case management providers may conduct later checks during the Assessment Parts B and C processes, and the recurrent checks. This may depend on individual case issues or case management contract</w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve">s. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F61DD9">
         <w:t>Organisations should liaise with Child Protection to confirm who will conduct the recurrent checks before the previous checks expire.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="311868A2" w14:textId="07553481" w:rsidR="0097789B" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:r w:rsidRPr="003C0265">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t>For further information,</w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve"> see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00041093">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times"/>
           </w:rPr>
           <w:t>Working with Children Clearance for kinship carers and usual adult household members – advice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004F4C65" w:rsidRPr="00041093">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004872FB" w:rsidRPr="00041093">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="1072DD28" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1072DD28" w14:textId="4BA4FAB4" w:rsidR="0097789B" w:rsidRPr="00756346" w:rsidRDefault="0097789B" w:rsidP="00756346">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Additional_information"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc72758197"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc88034252"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc160108184"/>
+      <w:bookmarkStart w:id="25" w:name="_Ref160543429"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc175302455"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc242885404"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="007119E2">
         <w:t>Additional information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-      <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
-      <w:r w:rsidRPr="007119E2">
-[...3 lines deleted...]
-    <w:p w14:paraId="219AF3E4" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="219AF3E4" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="001A7617" w:rsidRDefault="0097789B" w:rsidP="001A7617">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...14 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Referee_checks"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc160108185"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc175302456"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc242885405"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc25828388"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc72758198"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc88034253"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="001A7617">
         <w:t>Referee checks</w:t>
-      </w:r>
-[...22 lines deleted...]
-        <w:t>Police record check (including proof of identity)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="508B39AF" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="003924F2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0089">
+        <w:t>Referee checks are mandatory and require a minimum of two checks to confirm the applicant's suitability, including contact with their most recent employer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0830CFD6" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Police_record_check"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc160108186"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc175302457"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc242885406"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidRPr="007119E2">
+        <w:t>Police record check (including proof of identity)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
-      <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="53A1EF60" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007C158C" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="007119E2">
         <w:t>Where an organisation is considering recruiting someone they do not currently employ, the organisation must complete a new police record check prior to making an offer of employment or engagement to that person. This applies to all relevant staff, volunteers, carers, students on placement and contract agency staff in accordance with applicable departmental</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and other government</w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve"> policies.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F41407">
         <w:t xml:space="preserve"> The check must also include a proof of identity check. </w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t>This is required even if the person has had a police record check done recently by another employer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06691D48" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="00F61DD9" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc25828389"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="42" w:name="_Toc219108666"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc25828389"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc72758199"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc88034254"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc160108187"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc175302458"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc242885407"/>
       <w:r w:rsidRPr="007C158C">
         <w:t xml:space="preserve">Recurrent </w:t>
       </w:r>
       <w:r w:rsidRPr="007552AC">
         <w:t>police</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61DD9">
         <w:t xml:space="preserve"> record check – once every three years</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
-      <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
-    </w:p>
-    <w:p w14:paraId="0994F9BF" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="00F61DD9" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="166EB0EB" w14:textId="77777777" w:rsidR="00F96F19" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F61DD9">
-[...9 lines deleted...]
-    <w:p w14:paraId="333DDCC5" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="00F61DD9" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:r w:rsidRPr="001A73AB">
+        <w:t>For organisations that deliver some services, including residential and out-of-home care services to children and young people who are statutory clients of DFFH, recurrent police record checks must be undertaken at least once every three years. The recurrent police record check is in addition to the initial new police record check undertaken prior to any offer of engagement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333DDCC5" w14:textId="26DA0E98" w:rsidR="0097789B" w:rsidRPr="00F61DD9" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00F61DD9">
         <w:t>This additional requirement applies to staff and carers including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674B36DF" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="00F61DD9" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+    <w:p w14:paraId="2E39CEB0" w14:textId="77777777" w:rsidR="00F96F19" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F61DD9">
-[...3 lines deleted...]
-    <w:p w14:paraId="4B8509E3" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="00F61DD9" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:r w:rsidRPr="001A73AB">
+        <w:t>staff providing residential care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B98D162" w14:textId="77777777" w:rsidR="00F96F19" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F61DD9">
-[...3 lines deleted...]
-    <w:p w14:paraId="49D9337D" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="00F61DD9" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:r w:rsidRPr="001A73AB">
+        <w:t>foster carers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D9337D" w14:textId="3EFD6F04" w:rsidR="0097789B" w:rsidRPr="00F61DD9" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F61DD9">
         <w:t>kinship carers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C991D13" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="00F61DD9" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+    <w:p w14:paraId="6BB2E18A" w14:textId="77777777" w:rsidR="00F96F19" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F61DD9">
-[...3 lines deleted...]
-    <w:p w14:paraId="08FD3381" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="00F61DD9" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:r w:rsidRPr="001A73AB">
+        <w:t>lead tenants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C36F9B" w14:textId="77777777" w:rsidR="00F96F19" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F61DD9">
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="001A73AB">
+        <w:lastRenderedPageBreak/>
+        <w:t>usual adult members of the household in home-based care and kinship settings (including carers and their spouse/partner, children aged 18 and older and persons who regularly stay overnight).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AD87EB" w14:textId="503F4EEB" w:rsidR="0097789B" w:rsidRDefault="0097789B" w:rsidP="009E10B4">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">adult </w:t>
-[...16 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Organisations funded to deliver Care Services should refer to the</w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E73231">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CSOs undertaking national police history checks</w:t>
       </w:r>
       <w:r w:rsidRPr="007047EB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007047EB">
         <w:t>policy</w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve"> in the Child Protection Manual at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="007047EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CSOs undertaking national police history checks</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00641C24">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
+        <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="00641C24">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40443B15" w14:textId="77777777" w:rsidR="0097789B" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Other health or community service programs may also have similar requirements, so check program guidelines to confirm if this requirement applies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="149B6016" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="00D6345A" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">The NDIS only requires recurrent police checks every five years. However, where </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> NDIS-registered organisation delivers a service funded under a non-disability program it must follow the worker safety screening requirements for the funded program. This may require more frequent recurrent police record checks, such as every three years for Care Services. Check program guidelines to confirm service-specific recurrent police check requirements.</w:t>
+        <w:t>The NDIS only requires recurrent police checks every five years. However, where an NDIS-registered organisation delivers a service funded under a non-disability program it must follow the worker safety screening requirements for the funded program. This may require more frequent recurrent police record checks, such as every three years for Care Services. Check program guidelines to confirm service-specific recurrent police check requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27C1DC19" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="00F61DD9" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc25828390"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="48" w:name="_Toc219108667"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc25828390"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc72758200"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc88034255"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc160108188"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc175302459"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc242885408"/>
       <w:r w:rsidRPr="00F61DD9">
         <w:t>International police check</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
-      <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
-    </w:p>
-    <w:p w14:paraId="53257616" w14:textId="77777777" w:rsidR="0097789B" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="2D80851D" w14:textId="77777777" w:rsidR="00F96F19" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
+      <w:r w:rsidRPr="001A73AB">
+        <w:t>An international police check is required for applicants who have lived overseas for 12 months or longer in one country in the last 10 years. This is not applicable if they were travelling through countries, for example, backpacking and only staying in some countries for very short periods or if the applicant was a minor when they were overseas.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="51" w:name="_Disclosable_Outcomes"/>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="636EC6BD" w14:textId="77777777" w:rsidR="00F96F19" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A73AB">
+        <w:t>If an applicant can demonstrate that they have applied for an international police check and the wait for an outcome is expected to be unreasonably long, the applicant can provide a statutory declaration stating where and when they worked and whether or not they have a police record in that country.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0A3FD2" w14:textId="01ACF63A" w:rsidR="0097789B" w:rsidRPr="00F61DD9" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc25828391"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc72758202"/>
       <w:r w:rsidRPr="00F61DD9">
-        <w:t>An international police check is required for applicants who have lived overseas for 12 months or longer in one country in the last 10 years. This is not applicable if they were travelling through countries, for example, backpacking and only staying in some countries for very short periods or if the applicant was a minor when they were overseas.</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> the applicant can commence. Upon receipt of the international police check </w:t>
+        <w:t xml:space="preserve">The employer can decide whether or not the applicant can commence. Upon receipt of the international police check </w:t>
       </w:r>
       <w:r>
         <w:t>the applicant</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61DD9">
         <w:t xml:space="preserve"> must provide</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> it</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61DD9">
         <w:t xml:space="preserve"> to the employer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="573F2C10" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="00F61DD9" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00F61DD9">
         <w:t>If an international police check is provided in a language other than English, the organisation can use discretion about whether it accepts the document in that language. If the organisation is satisfied that it understands the international police check, the applicant does not have to provide it in English.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D8A344F" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="00F61DD9" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Disclosable_outcomes_1"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkStart w:id="54" w:name="_Disclosable_outcomes_1"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc88034256"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc160108189"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc175302460"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc242885409"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="00F61DD9">
         <w:t>Disclosable outcomes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
-      <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
-    </w:p>
-    <w:p w14:paraId="2A059404" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="47279018" w14:textId="77777777" w:rsidR="00F96F19" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="007119E2">
+      <w:r w:rsidRPr="001A73AB">
         <w:t xml:space="preserve">In Victoria, police have a policy that governs what information is released in a police check. The release of information may consider the age of the police record, the purpose for which the information is being sought and the relevance of the criminal history. This is called the </w:t>
       </w:r>
-      <w:r w:rsidRPr="007119E2">
+      <w:r w:rsidRPr="001A73AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>disclosable record</w:t>
       </w:r>
-      <w:r w:rsidRPr="007119E2">
-[...3 lines deleted...]
-    <w:p w14:paraId="330C24B6" w14:textId="41C557A4" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:r w:rsidRPr="001A73AB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330C24B6" w14:textId="74DC6BFC" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve">Victorian disclosable records include all court outcomes that are findings of guilt. Disclosable records from other states may only include information about spent convictions in certain circumstances. </w:t>
       </w:r>
       <w:r>
         <w:t>Further i</w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve">nformation </w:t>
       </w:r>
       <w:r>
         <w:t>is available at</w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00920D2A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>AFP Spent conviction laws &amp; police checks</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00641C24">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
+        <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidR="004F4C65">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E929FD" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+    <w:p w14:paraId="765292F8" w14:textId="77777777" w:rsidR="00F96F19" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="007119E2">
-[...3 lines deleted...]
-    <w:p w14:paraId="52FCC0E0" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:r w:rsidRPr="001A73AB">
+        <w:t>Any disclosable records, court outcomes, outstanding charges or other information gained from a police check will be a key factor in relation to assessing the suitability of a potential employee. An adverse police check result does not necessarily preclude a person from becoming an employee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FCC0E0" w14:textId="7CAC3AA4" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="007119E2">
         <w:t>Some program requirements oblige funded organisations to inform departmental staff of any potential employees with a disclosable outcome (for example, Home Based Care). Check relevant program guidelines for details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="458035DB" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="00F41407" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc25828392"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc25828392"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc72758203"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc88034258"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc160108190"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc175302461"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc242885410"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc478992039"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidRPr="00F41407">
         <w:lastRenderedPageBreak/>
         <w:t>Employment history (including misconduct or disciplinary action disclosure)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
-      <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
-    </w:p>
-    <w:p w14:paraId="629EDC49" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="00F41407" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="629EDC49" w14:textId="19549768" w:rsidR="0097789B" w:rsidRPr="00F41407" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00F41407">
         <w:t>Applicants must be asked to disclose any misconduct or formal disciplinary action taken against them by any current or former employer. This includes any finding of improper or unprofessional conduct by any court or tribunal of any kind and any investigations that the applicant has been subject of by an employer, law enforcement agency or any integrity body or similar in Australia or in another country.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3DB06EEE" w14:textId="66DB2CF1" w:rsidR="5F7FD39A" w:rsidRDefault="5F7FD39A" w:rsidP="00CC55EE">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC55EE">
+        <w:t>If an applicant discloses misconduct or disciplinary action taken against them or an invest</w:t>
+      </w:r>
+      <w:r w:rsidR="5EDC0FA0" w:rsidRPr="00CC55EE">
+        <w:t>igation that the applicant was subject to</w:t>
+      </w:r>
+      <w:r w:rsidR="1BA061CE" w:rsidRPr="00CC55EE">
+        <w:t>, the employer should consider this information in its decision-making. T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC55EE">
+        <w:t>hese disclosures do not prevent the organisation from hiring the applicant but provide an important safeguard</w:t>
+      </w:r>
+      <w:r w:rsidR="5E0CFE9B" w:rsidRPr="00CC55EE">
+        <w:t xml:space="preserve"> within the recruitment process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC55EE">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC3F5FC" w14:textId="749D89B2" w:rsidR="259F2D65" w:rsidRDefault="259F2D65" w:rsidP="259F2D65">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="0375D289" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Qualification_check"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkStart w:id="66" w:name="_Qualification_check"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc25828393"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc72758204"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc88034259"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc160108191"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc175302462"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc242885411"/>
+      <w:bookmarkEnd w:id="66"/>
       <w:r w:rsidRPr="007119E2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Qualification check</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="65"/>
-      <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
-    </w:p>
-    <w:p w14:paraId="5A1A8877" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+    </w:p>
+    <w:p w14:paraId="2B61A241" w14:textId="463DA1A0" w:rsidR="007F0AB0" w:rsidRPr="002A3070" w:rsidRDefault="0097789B" w:rsidP="000C4309">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC73CE">
         <w:t xml:space="preserve">If qualifications are a mandatory requirement of the role, original qualifications must be copied, certified as being a true copy of the original and dated by the relevant delegate then returned to the applicant. </w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t>Check relevant program guidelines for details.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> I</w:t>
       </w:r>
       <w:r w:rsidRPr="0078231F">
         <w:t>n some circumstances the accreditation of the certifying institution may be checked</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F22DFF" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+    <w:p w14:paraId="46F22DFF" w14:textId="03163070" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Victorian_Working_with"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkStart w:id="73" w:name="_Victorian_Working_with"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc25828394"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc72758205"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc88034260"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc160108192"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc175302463"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc242885412"/>
+      <w:bookmarkEnd w:id="73"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Victorian </w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Working with Children Chec</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="72"/>
-      <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
-    </w:p>
-    <w:p w14:paraId="53DB77A3" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="00123DDF" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>k (WWCC)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
+    </w:p>
+    <w:p w14:paraId="53DB77A3" w14:textId="5FB07968" w:rsidR="0097789B" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="007119E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00123DDF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Worker Screening Act 2020</w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (the Act) replaced the Working with Children Act 2005 from 1 February 2021. </w:t>
-[...89 lines deleted...]
-      <w:r w:rsidRPr="007119E2">
+        <w:t xml:space="preserve"> (the Act) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E80170">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Information on the WWCC is available </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008F1316">
+        <w:t>requires a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007119E2">
+        <w:t>ll Victorian paid workers, volunteers, carers and self-employed persons who perform child-related work, and Ministers of Religion</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80170">
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidR="0078155F">
+        <w:t xml:space="preserve"> undergo a Working with Children Check in order to secure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007119E2">
+        <w:t xml:space="preserve"> a valid Victorian </w:t>
+      </w:r>
+      <w:r w:rsidR="0078155F">
+        <w:t>Working with Children</w:t>
+      </w:r>
+      <w:r w:rsidR="00526907">
+        <w:t xml:space="preserve"> (WWC)</w:t>
+      </w:r>
+      <w:r w:rsidR="0078155F">
+        <w:t xml:space="preserve"> Clearance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A65A7">
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A65A7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worker Screening Amendment (Strengthening the Working with Children Check) Bill 2025 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A65A7">
+        <w:t>recognises a Working with Children exclusion (or equivalent notices) in another state or territory as an automatic exclusion under the Victorian scheme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179C4DB9" w14:textId="7952E621" w:rsidR="00595348" w:rsidRDefault="001A3A8C" w:rsidP="005B5013">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Social Services Regulator (SSR) administers the WWCC process. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2402">
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="009608CB">
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rganisations </w:t>
+      </w:r>
+      <w:r w:rsidR="00595348">
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:t xml:space="preserve">use the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="006C0FC3" w:rsidRPr="001A73AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>W</w:t>
+        </w:r>
+        <w:r w:rsidR="00206374" w:rsidRPr="001A73AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>orkin</w:t>
+        </w:r>
+        <w:r w:rsidR="00126565" w:rsidRPr="001A73AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">g with </w:t>
+        </w:r>
+        <w:r w:rsidR="006C0FC3" w:rsidRPr="001A73AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>C</w:t>
+        </w:r>
+        <w:r w:rsidR="00126565" w:rsidRPr="001A73AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>hildren (WWC)</w:t>
+        </w:r>
+        <w:r w:rsidR="006C0FC3" w:rsidRPr="001A73AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Connect</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006C0FC3">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="004C97"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidR="006C0FC3" w:rsidRPr="002F5C9D">
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> online</w:t>
+      </w:r>
+      <w:r w:rsidR="009608CB" w:rsidRPr="009608CB">
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> service</w:t>
+      </w:r>
+      <w:r w:rsidR="00595348">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00595348" w:rsidRPr="002F5C9D">
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="009608CB" w:rsidRPr="009608CB">
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> record the connection between organisations and their workers and volunteers (staff). This helps organisations meet legal notification requirements and helps the SSR inform organisations if a person’s WWC Clearance status changes.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1C6D" w:rsidRPr="00DA1C6D">
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1C6D">
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:t>Organisations are</w:t>
+      </w:r>
+      <w:r w:rsidR="000B749E">
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1C6D">
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recommended to record staff with existing WW</w:t>
+      </w:r>
+      <w:r w:rsidR="0009601D">
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1C6D">
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Clearances in WWC Connect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46145F40" w14:textId="77777777" w:rsidR="00F96F19" w:rsidRDefault="009608CB" w:rsidP="005B5013">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009608CB">
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organisations </w:t>
+      </w:r>
+      <w:r w:rsidR="00185F9A">
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:t xml:space="preserve">need to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009608CB">
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:t xml:space="preserve">use the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="001A73AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>W</w:t>
+        </w:r>
+        <w:r w:rsidR="00B37154" w:rsidRPr="001A73AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">orking with </w:t>
+        </w:r>
+        <w:r w:rsidRPr="001A73AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>C</w:t>
+        </w:r>
+        <w:r w:rsidR="00B37154" w:rsidRPr="001A73AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>hildren Check</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001A73AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> status checker</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00EA2E9A" w:rsidRPr="001A73AB">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="001A73AB">
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before engaging someone, link newly engaged staff using WWC Connect, keep appropriate records of the check and connection and maintain records as staff roles or details change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B353F7" w14:textId="7F56F57B" w:rsidR="00D66CAF" w:rsidRDefault="00CD56C0" w:rsidP="005B5013">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A73AB">
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:t>Ch</w:t>
+      </w:r>
+      <w:r w:rsidR="009608CB" w:rsidRPr="001A73AB">
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:t>ild safety training</w:t>
+      </w:r>
+      <w:r w:rsidR="009608CB" w:rsidRPr="00D66CAF">
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009608CB" w:rsidRPr="009608CB">
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:t>is mandatory for all new applicants, people renewing their WWC Clearance and people changing from a volunteer WWC Clearance to an employee WWC Clearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F98480" w14:textId="55F58BFA" w:rsidR="007C702A" w:rsidRDefault="007C702A" w:rsidP="007C702A">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009608CB">
+        <w:t xml:space="preserve">Further information can be found </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6B2B" w:rsidRPr="001A73AB">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9492A" w:rsidRPr="001A73AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="00B9492A" w:rsidRPr="001A73AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Mandatory Working with Children Child Safety Training</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B9492A" w:rsidRPr="001A73AB">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidR="00B9492A" w:rsidRPr="001A73AB">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009608CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="009608CB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Changes to the Working with Children check</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="009608CB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321ACE9A" w14:textId="0AAA0A51" w:rsidR="008A6B22" w:rsidRDefault="008A6B22" w:rsidP="008A6B22">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Interim Bar or suspension of WWC Clearance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C02DBD1" w14:textId="63C78E7D" w:rsidR="005B5013" w:rsidRPr="00D027AD" w:rsidRDefault="005B5013" w:rsidP="005B5013">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84E3B">
+        <w:rPr>
+          <w:color w:val="201547"/>
+        </w:rPr>
+        <w:t>The SSR may issue an Interim Bar to an applicant or suspend a person’s WWC Clearance while it assesses or reassesses their eligibility for a WWC Clearance. A person who has been issued with an Interim Bar or Suspension will not be able to work with children while the assessment is underway as a precautionary measure to protect children.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D553F3" w14:textId="3B14B40A" w:rsidR="00BA4B08" w:rsidRDefault="00BA4B08" w:rsidP="00BA4B08">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>WWCC and Reportable Conduct Scheme</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D94937" w14:textId="47B46D87" w:rsidR="007F303B" w:rsidRDefault="00980FEF" w:rsidP="00844CF8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="201547"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201547"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00922950">
+        <w:rPr>
+          <w:color w:val="201547"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reportable Conduct Scheme </w:t>
+      </w:r>
+      <w:r w:rsidR="005D3C2D">
+        <w:rPr>
+          <w:color w:val="201547"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>re</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1C25">
+        <w:rPr>
+          <w:color w:val="201547"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>quires in scope organisations to respond to allegations of child abuse and neglect made against their workers and volunteers.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201547"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00922950">
+        <w:rPr>
+          <w:color w:val="201547"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Further information </w:t>
+      </w:r>
+      <w:r w:rsidR="005F6364">
+        <w:rPr>
+          <w:color w:val="201547"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is available on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidR="005F6364" w:rsidRPr="00B46E80">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>Reportable Conduct Scheme</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005F6364">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="201547"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidR="005F6364">
+        <w:rPr>
+          <w:color w:val="201547"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0868FFCE" w14:textId="065F7DBB" w:rsidR="00965C74" w:rsidRDefault="00BF5377" w:rsidP="00BF5377">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>WWCC and kinship carers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2589868D" w14:textId="01E7F96B" w:rsidR="0097789B" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD4F48">
+        <w:t xml:space="preserve">Victoria Police members </w:t>
+      </w:r>
+      <w:r w:rsidR="00A72C03">
+        <w:t xml:space="preserve">may be exempt from </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5345B">
+        <w:t>requiring a WWC for their police duties</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0B6F">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1658">
+        <w:t>however,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5345B">
+        <w:t xml:space="preserve"> they </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4F48">
+        <w:t>require a WWCC when they engage in child</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4F48">
+        <w:t>care related work or are a usual adult household member in an out-of-home-care placement. For further information</w:t>
+      </w:r>
+      <w:r w:rsidR="007E26A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4F48">
+        <w:t>see</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the Child Protection Manual information sheet at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Wo</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001A67D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>rking with Children Clearance for kinship carers and household members – information sheet</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00641C24">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidR="00F42F0B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FB9D00" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007119E2">
+        <w:t>Visitors who normally live outside Victoria and hold an equivalent Check from their home State or Territory can do child-related work in Victoria without a Check for a maximum of 30 days in a calendar year, which can comprise one or several events or occasions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC2D14D" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007119E2">
+        <w:t>Visitors who normally live outside Victoria and do not hold an equivalent Check from their home State or Territory can do child-related work in Victoria without a Check on only one occasion or event per calendar year, which may last for a maximum of 30 days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE4820B" w14:textId="76AA10A9" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007119E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:t xml:space="preserve">Information on the WWCC is available </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F1316">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="008F1316">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Working with Children Check</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E33EC4" w:rsidRPr="008F1316">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
+        <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidR="00F42F0B" w:rsidRPr="008F1316">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F5D9845" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="00DC73CE" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="78" w:name="_Victorian_Institute_of"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkStart w:id="80" w:name="_Victorian_Institute_of"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc72758206"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc88034261"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc160108193"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc175302464"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc242885413"/>
+      <w:bookmarkEnd w:id="80"/>
       <w:r w:rsidRPr="00DC73CE">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Victorian Institute of Teaching </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="81"/>
       <w:r w:rsidRPr="00DC73CE">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Registration</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="80"/>
-      <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
-    </w:p>
-    <w:p w14:paraId="04A7525B" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="00DC73CE" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
+    </w:p>
+    <w:p w14:paraId="04A7525B" w14:textId="1E0A6E83" w:rsidR="0097789B" w:rsidRPr="00DC73CE" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC73CE">
-        <w:t>Victorian Institute of Teaching (VIT) registered teachers and early childhood service workers continue to be exempt from holding a WWCC for all programs other than Care Services (out-of-home care to statutory clients). VIT-registered teachers and early childhood service workers must notify Working with Children Check Victoria (WWCCV) of any child-related work they do outside of their school or early childhood service-based position (whether paid or voluntary).</w:t>
+        <w:t>Victorian Institute of Teaching (VIT) registered teachers and early childhood service workers continue to be exempt from holding a WWCC for all programs other than Care Services (out-of-home care to statutory clients). VIT-registered teachers and early childhood service workers must notify Working with Children Check Victoria</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC55EE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC73CE">
+        <w:t>of any child-related work they do outside of their school or early childhood service-based position (whether paid or voluntary).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="220F24E2" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="008C40B0" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00F41407">
         <w:t xml:space="preserve">People who work, volunteer or are carers or household members of statutory Care Services clients must obtain a </w:t>
       </w:r>
       <w:r>
         <w:t>WWCC</w:t>
       </w:r>
       <w:r w:rsidRPr="008C40B0">
         <w:t xml:space="preserve"> even if they have a current VIT registration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A06B1F1" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="00010EA6" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="008C40B0">
-        <w:lastRenderedPageBreak/>
         <w:t>VIT cards are valid for one year and have a registration date of 30 September. The individual must show their VIT card to their line manager for their records. The sighting and documentation of each new VIT card must be undertaken every year.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="84" w:name="_Toc478992025"/>
-      <w:bookmarkStart w:id="85" w:name="_Toc25828395"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc478992025"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc25828395"/>
     </w:p>
     <w:p w14:paraId="2DE53B1A" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="001878B5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="200"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="86" w:name="_Toc175302465"/>
-[...8 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="88" w:name="_Toc175302465"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc242885414"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
-    </w:p>
-    <w:p w14:paraId="4E191209" w14:textId="77777777" w:rsidR="0097789B" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Worker and Carer Exclusion Scheme (WCES) database check</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
+    </w:p>
+    <w:p w14:paraId="09B98850" w14:textId="5F86518B" w:rsidR="00F96F19" w:rsidRDefault="00F96F19" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r>
-[...36 lines deleted...]
-    <w:p w14:paraId="32D5C8F3" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="00A72E75" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+    </w:p>
+    <w:p w14:paraId="32D5C8F3" w14:textId="3EF32C0B" w:rsidR="0097789B" w:rsidRPr="001A73AB" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:rPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="4E8AD869" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="00A72E75" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      </w:pPr>
+      <w:r w:rsidRPr="001A73AB">
+        <w:t>Out-of-home-care service providers must conduct a Worker and Carer Exclusion Scheme (WCES) database check before approving, employing, or engaging a foster carer, residential carer (including permanent, part-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A73AB">
+        <w:lastRenderedPageBreak/>
+        <w:t>time, casual and temporary agency staff) or person to provide services to children at an out-of-home residence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8AD869" w14:textId="458F7436" w:rsidR="0097789B" w:rsidRPr="001A73AB" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="3F9D0E95" w14:textId="689DD284" w:rsidR="0097789B" w:rsidRPr="00DC73CE" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      </w:pPr>
+      <w:r w:rsidRPr="001A73AB">
+        <w:t>A WCES database check tells the service if the prospective carer is excluded or is under investigation. The check is to be conducted by the registered service provider with the Social Services Regulator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9D0E95" w14:textId="2B6A1E4D" w:rsidR="0097789B" w:rsidRPr="00DC73CE" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A72E75">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="00A4174D">
+      <w:r w:rsidRPr="001A73AB">
+        <w:t xml:space="preserve">Further information about the WCES database check can be found at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="001A73AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="en"/>
           </w:rPr>
           <w:t>Social Services Regulator – The Worker and Carer Exclusion Scheme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AE2653">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidR="00520547" w:rsidRPr="001A73AB">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE2AB0">
-[...6 lines deleted...]
-    <w:p w14:paraId="07454D30" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="001878B5">
+    </w:p>
+    <w:p w14:paraId="4CB80FFE" w14:textId="77777777" w:rsidR="00F96F19" w:rsidRDefault="0097789B" w:rsidP="001878B5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="88" w:name="_National_Disability_Insurance"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkStart w:id="90" w:name="_National_Disability_Insurance"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc88034263"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc160108195"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc175302466"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc242885415"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc25828397"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc72758209"/>
+      <w:bookmarkStart w:id="97" w:name="_Hlk22656999"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:r w:rsidRPr="001A73AB">
+        <w:t>Disability worker screening checks</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
+    </w:p>
+    <w:p w14:paraId="08AEE2DD" w14:textId="18213341" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="005F379E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
       <w:r w:rsidRPr="007119E2">
-        <w:t>Disability worker screening checks</w:t>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="95"/>
+        <w:t>For registered NDIS providers</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> delivering services funded through DFFH Disability Services activities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007119E2">
+        <w:t xml:space="preserve">, the department will accept an NDIS Worker Screening Check as suitable safety screening for new staff. The NDIS Worker Screening Check includes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783D0A">
+        <w:t xml:space="preserve">criminal history, workplace misconduct, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>apprehended violence orders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783D0A">
+        <w:t>, information about past employment, juvenile offences and any other relevant information that may determine whether a worker poses a risk to a person with disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4023792F" w14:textId="77777777" w:rsidR="00F96F19" w:rsidRDefault="0097789B" w:rsidP="005F379E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A73AB">
+        <w:t>For those organisations that are not registered NDIS providers, a new police record check is required for new staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B3D862" w14:textId="3AA3FCBC" w:rsidR="0097789B" w:rsidRDefault="0097789B" w:rsidP="005F379E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007119E2">
+        <w:t>The NDIS Worker Screening Check does not replace Victoria’s WWCC</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. This</w:t>
+      </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...51 lines deleted...]
-      </w:r>
       <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve"> still required for child-related work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58810E8D" w14:textId="6FF1D3F7" w:rsidR="0097789B" w:rsidRDefault="0097789B" w:rsidP="005F379E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007119E2">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Further information is available </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="96" w:name="_Hlk218764939"/>
+      <w:bookmarkStart w:id="98" w:name="_Hlk218764939"/>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>HYPERLINK "https://www.vic.gov.au/ndis-worker-screening-check"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>NDIS Worker Screening Check</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="98"/>
       <w:r w:rsidR="007E2E8C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E2E8C" w:rsidRPr="007E2E8C">
         <w:t>https://www.vic.gov.au/ndis-worker-screening-check</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A182717" w14:textId="77777777" w:rsidR="0097789B" w:rsidRDefault="0097789B" w:rsidP="005F379E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Where an organisation is delivering disability-related services funded by other programs such as DFFH Care Services (residential and out-of-home care for statutory clients), organisations must follow the safety screening requirements of those program guidelines even if the organisation is NDIS-registered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BA07E77" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="001878B5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="97" w:name="_Toc88034264"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="100" w:name="_Toc219108675"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc88034264"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc160108196"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc175302467"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc242885416"/>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve">Disability worker </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="99"/>
       <w:r w:rsidRPr="007119E2">
         <w:t>regulation scheme</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="98"/>
-      <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
     </w:p>
     <w:p w14:paraId="17205E4B" w14:textId="77D3FD71" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="005F379E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="007119E2">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="002D76D4">
         <w:t xml:space="preserve"> Disability Worker Regulation Scheme</w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve"> (the Scheme) involves the regulation of registered and unregistered disability workers in Victoria. F</w:t>
       </w:r>
       <w:r>
         <w:t>urther</w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve"> information </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="002D76D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>Disability Worker Regulation Scheme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007E2E8C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E2E8C" w:rsidRPr="007E2E8C">
         <w:t>https://www.vdwc.vic.gov.au/</w:t>
       </w:r>
       <w:r w:rsidR="00F42F0B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FCE2C86" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="005F379E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="007119E2">
         <w:t>The Scheme applies to all disability workers in Victoria and is administered by two independent, statutory bodies: the Disability Worker Registration Board of Victoria (the Board) and the Victorian Disability Worker Commissioner. Both are supported by the Victorian Disability Worker Commission (VDWC, the Commission).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="338F033F" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="005F379E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="007119E2">
         <w:t>The Scheme includes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="107C5750" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="002E56EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007119E2">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="007119E2">
           <w:rPr>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>Code of Conduct</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007119E2">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> that disability workers must comply with, regardless of how they are funded.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D2E6039" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="002E56EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="007119E2">
           <w:rPr>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>Mandatory notifications</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007119E2">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> for providers and workers to report concerns that a disability worker may be putting the safety of a person with disability at risk.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="472E1B1C" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="002E56EF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007119E2">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="007119E2">
           <w:rPr>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>independent complaints service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007119E2">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>, with power to investigate the conduct of disability workers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D9CFB83" w14:textId="0CEA2D5A" w:rsidR="002E56EF" w:rsidRPr="005F379E" w:rsidRDefault="0097789B" w:rsidP="005F379E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="007119E2">
           <w:rPr>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>Voluntary registration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007119E2">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, which </w:t>
       </w:r>
       <w:r w:rsidRPr="00724371">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>involves the Board setting</w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> registration standards for registered Victorian disability workers and registering Victorian disability workers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C1CFD43" w14:textId="5AA601B9" w:rsidR="0097789B" w:rsidRPr="00F64D8C" w:rsidRDefault="0097789B" w:rsidP="00C01D14">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="007119E2">
         <w:t>The Board has set three registration standards – competency in English, criminal history and continuing professional developm</w:t>
       </w:r>
       <w:r w:rsidRPr="00F64D8C">
         <w:t>ent. The Board will undertake a criminal history check before deciding on an application for registration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F2CB234" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="005F379E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="007119E2">
+        <w:lastRenderedPageBreak/>
         <w:t>The Commission’s role is to receive and investigate complaints about disability workers. All disability service providers are required to ensure they do not employ a person who is subject to a prohibition order issued by the Commission.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00BD5DF2" w14:textId="5515521A" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="005F379E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve">The VDWC publishes a list of people who are subject to a prohibition order </w:t>
       </w:r>
       <w:r>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="007119E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>Victorian Disability Worker Commission – Prohibition Orders</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007E2E8C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E2E8C" w:rsidRPr="007E2E8C">
         <w:t>https://www.vdwc.vic.gov.au/prohibition-orders</w:t>
       </w:r>
       <w:r w:rsidR="007F3612">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC9B359" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+    <w:p w14:paraId="1DD18575" w14:textId="77777777" w:rsidR="00F96F19" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="101" w:name="_Toc88034265"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007119E2">
+      <w:bookmarkStart w:id="103" w:name="_Toc88034265"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc160108197"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc175302468"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc242885417"/>
+      <w:r w:rsidRPr="001A73AB">
         <w:t>Use of labour hire staff</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="92"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
+    </w:p>
+    <w:p w14:paraId="03F26482" w14:textId="4CF994E2" w:rsidR="0097789B" w:rsidRPr="009D3334" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="107" w:name="_Toc88034266"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc478992024"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
+      <w:r w:rsidRPr="009D3334">
+        <w:t>Use of labour hire staff - only licensed labour hire providers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="107"/>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p w14:paraId="19A34D51" w14:textId="77777777" w:rsidR="00F96F19" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A73AB">
+        <w:t>Funded organisations may use labour hire providers to fill staff vacancies. Labour hire providers must have a labour hire licence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B4465B" w14:textId="2A97B90F" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007119E2">
+        <w:t xml:space="preserve">Further information is available </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="105" w:name="_Toc478992024"/>
-[...39 lines deleted...]
-      <w:bookmarkStart w:id="107" w:name="_Hlk218765042"/>
+      <w:bookmarkStart w:id="109" w:name="_Hlk218765042"/>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>HYPERLINK "https://labourhireauthority.vic.gov.au/"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Labour Hire Authority</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="109"/>
       <w:r w:rsidR="007E2E8C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E2E8C" w:rsidRPr="007E2E8C">
         <w:t>https://labourhireauthority.vic.gov.au/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FFBED4B" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="108" w:name="_Toc88034267"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc88034267"/>
       <w:r w:rsidRPr="007119E2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Use of labour hire staff for residential care services for children and young people</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="108"/>
-    </w:p>
-    <w:p w14:paraId="0ECB4717" w14:textId="0AA4AED0" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:bookmarkEnd w:id="110"/>
+    </w:p>
+    <w:p w14:paraId="0ECB4717" w14:textId="11ED8714" w:rsidR="0097789B" w:rsidRPr="0089502A" w:rsidRDefault="0097789B" w:rsidP="0089502A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="007119E2">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0089502A">
+        <w:t xml:space="preserve">Funded or registered organisations using labour hire </w:t>
+      </w:r>
+      <w:r w:rsidR="008C28E9">
+        <w:t>workers</w:t>
+      </w:r>
+      <w:r w:rsidR="008C28E9" w:rsidRPr="0089502A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0089502A">
+        <w:t xml:space="preserve">for residential care services for children and young people must comply with Engaging Labour Hire Agency Residential Care Staff in Out of Home Care Services at </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="111" w:name="_Hlk218765060"/>
+      <w:r w:rsidRPr="0089502A">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0089502A">
         <w:instrText>HYPERLINK "https://providers.dffh.vic.gov.au/labour-hire-procedures"</w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0089502A">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00693AE5">
+      <w:r w:rsidRPr="0089502A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>Labour hire procedures</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0089502A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="109"/>
-      <w:r w:rsidR="00BE2DD4">
+      <w:bookmarkEnd w:id="111"/>
+      <w:r w:rsidR="00BE2DD4" w:rsidRPr="0089502A">
+        <w:t xml:space="preserve"> https://providers.dffh.vic.gov.au/labour-hire-procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277305F6" w14:textId="2807B3E9" w:rsidR="0097789B" w:rsidRPr="0089502A" w:rsidRDefault="0097789B" w:rsidP="0089502A">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0089502A">
+        <w:t xml:space="preserve">Labour hire </w:t>
+      </w:r>
+      <w:r w:rsidR="008C28E9">
+        <w:t>workers</w:t>
+      </w:r>
+      <w:r w:rsidR="008C28E9" w:rsidRPr="0089502A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BE2DD4" w:rsidRPr="00BE2DD4">
-[...6 lines deleted...]
-    <w:p w14:paraId="277305F6" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:r w:rsidRPr="0089502A">
+        <w:t>must undergo a satisfactory police record check, international police check (where required under the department’s Police Records Check Policy), WWC Clearance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089502A" w:rsidDel="00B66D3E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B66D3E">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089502A">
+        <w:t>Worker and Carer Exclusion Scheme (WCES) database check</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089502A" w:rsidDel="00E6000E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089502A">
+        <w:t xml:space="preserve">and referee checks. This is in addition to policy expectations regarding minimum qualification requirements for residential care. The organisation engaging the labour hire </w:t>
+      </w:r>
+      <w:r w:rsidR="00B66D3E">
+        <w:t>worker</w:t>
+      </w:r>
+      <w:r w:rsidR="00B66D3E" w:rsidRPr="0089502A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089502A">
+        <w:t xml:space="preserve">must also complete a WCES database check prior to allowing a labour hire </w:t>
+      </w:r>
+      <w:r w:rsidR="0089502A" w:rsidRPr="0089502A">
+        <w:t>work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089502A">
+        <w:t>er to enter the residential care premises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74DDFC62" w14:textId="09CD6B55" w:rsidR="002444F3" w:rsidRPr="0089502A" w:rsidRDefault="00D700C2" w:rsidP="0089502A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:rPr>
-[...45 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089502A">
+        <w:t>Sometimes a</w:t>
+      </w:r>
+      <w:r w:rsidR="00446780" w:rsidRPr="0089502A">
+        <w:t xml:space="preserve"> residential care provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089502A">
+        <w:t xml:space="preserve"> may </w:t>
+      </w:r>
+      <w:r w:rsidR="00781908" w:rsidRPr="0089502A">
+        <w:t xml:space="preserve">conduct these checks before hiring a labour hire </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC64AE">
+        <w:t>work</w:t>
+      </w:r>
+      <w:r w:rsidR="00781908" w:rsidRPr="0089502A">
+        <w:t xml:space="preserve">er for the first time, and then there is a gap before they hire that </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC64AE">
+        <w:t xml:space="preserve">worker </w:t>
+      </w:r>
+      <w:r w:rsidR="00781908" w:rsidRPr="0089502A">
+        <w:t>again. O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089502A">
+        <w:t xml:space="preserve">rganisations can develop their own policy </w:t>
+      </w:r>
+      <w:r w:rsidR="007A5FC2">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00781908" w:rsidRPr="0089502A">
+        <w:t>n how frequently they</w:t>
+      </w:r>
+      <w:r w:rsidR="006309A7" w:rsidRPr="0089502A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007119E2">
-[...43 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00480428" w:rsidRPr="0089502A">
+        <w:t xml:space="preserve">undertake screening checks on returning labour hire </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC64AE">
+        <w:t>workers</w:t>
+      </w:r>
+      <w:r w:rsidR="00480428" w:rsidRPr="0089502A">
+        <w:t xml:space="preserve"> based</w:t>
+      </w:r>
+      <w:r w:rsidR="006309A7" w:rsidRPr="0089502A">
+        <w:t xml:space="preserve"> on risk.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B88896" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="00DC73CE" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="110" w:name="_Toc25828398"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="115" w:name="_Toc219108677"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc25828398"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc72758210"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc88034268"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc160108198"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc175302469"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc242885418"/>
       <w:r w:rsidRPr="00DC73CE">
         <w:t>Student placements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="110"/>
-      <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
     </w:p>
     <w:p w14:paraId="7C5C8A47" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="007119E2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Students aged 17 years or younger</w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve"> require a referee check.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0531B0F2" w14:textId="77777777" w:rsidR="0097789B" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+    <w:p w14:paraId="51EC91A6" w14:textId="77777777" w:rsidR="00F96F19" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="007119E2">
+      <w:r w:rsidRPr="001A73AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Students aged 18 years or older </w:t>
       </w:r>
-      <w:r w:rsidRPr="007119E2">
-[...19 lines deleted...]
-    <w:p w14:paraId="5E5DF4BA" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:r w:rsidRPr="001A73AB">
+        <w:t>require a National police record check prior to the confirmation of the first placement and also require a recurrent National police record check in each subsequent year of study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B7FDC7" w14:textId="77777777" w:rsidR="00F96F19" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E303A7">
+      <w:r w:rsidRPr="001A73AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>WWC Checks</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="558261FB" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:r w:rsidRPr="001A73AB">
+        <w:t xml:space="preserve"> – Students aged 18 or 19 years of age do not need a WWC Check to do volunteer work organised by, or held at, their educational institution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558261FB" w14:textId="48312DD4" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="007119E2">
         <w:t>Students older than 19 years will require a WWC Check if the placement will involve direct contact with children or if the placement organisation requires it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B935AAC" w14:textId="65E6F166" w:rsidR="00D83FD6" w:rsidRPr="00DC3FE8" w:rsidRDefault="0097789B" w:rsidP="00DC3FE8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="116" w:name="_Toc25828399"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="118" w:name="_Toc478992030"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc25828399"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc72758211"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc478992030"/>
       <w:r w:rsidRPr="00DC73CE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Persons 16 years or younger</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="116"/>
-      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkEnd w:id="118"/>
+      <w:bookmarkEnd w:id="119"/>
       <w:r w:rsidRPr="00DC73CE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007E7A31">
         <w:t>require referee</w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> checks. Teachers, parents and others who personally know the individual should act as referees and the credentials of any referees should be verified</w:t>
       </w:r>
       <w:r w:rsidRPr="007E7A31">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45760055" w14:textId="77777777" w:rsidR="00D83FD6" w:rsidRDefault="00D83FD6">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times"/>
+    <w:p w14:paraId="3D44A4A5" w14:textId="756BE47B" w:rsidR="0097789B" w:rsidRPr="007E7A31" w:rsidRDefault="00DC3FE8" w:rsidP="00D83FD6">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
           <w:b/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...5 lines deleted...]
-        <w:spacing w:before="120"/>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="0097789B" w:rsidRPr="007E7A31">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>tudent placements in health settings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D6D3306" w14:textId="66DCA4D0" w:rsidR="0097789B" w:rsidRPr="007E7A31" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E7A31">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">For further information on student placements in health settings, see the Department of Health </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00E73231">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>Standardised Student Induction Protocol</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BE2DD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE2DD4" w:rsidRPr="00BE2DD4">
         <w:t>https://www.health.vic.gov.au/publications/standardised-student-induction-protocol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="314B21EE" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007552AC" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="119" w:name="_Toc160108199"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="121" w:name="_Toc219108678"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc160108199"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc175302470"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc242885419"/>
       <w:r w:rsidRPr="007552AC">
+        <w:lastRenderedPageBreak/>
         <w:t>Safety screening for Health services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="119"/>
-      <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
-    </w:p>
-    <w:p w14:paraId="2A617C82" w14:textId="5F5D0F34" w:rsidR="0097789B" w:rsidRPr="00155303" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:bookmarkEnd w:id="122"/>
+      <w:bookmarkEnd w:id="123"/>
+    </w:p>
+    <w:p w14:paraId="28C13BA5" w14:textId="77777777" w:rsidR="00F96F19" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Information on s</w:t>
       </w:r>
       <w:r w:rsidRPr="00A85911">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">afety screening for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00A85911">
@@ -8136,76 +9709,67 @@
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> is included in the Department of Health’s </w:t>
       </w:r>
       <w:r w:rsidRPr="006E49A3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Policy and Funding Guidelines</w:t>
       </w:r>
       <w:r w:rsidRPr="00155303">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>, available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00394416">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>Policy and Funding Guidelines for health services</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BE2DD4">
-[...5 lines deleted...]
-      <w:r w:rsidR="007F3612">
+      <w:r w:rsidR="00BE2DD4" w:rsidRPr="001A73AB">
+        <w:t xml:space="preserve"> https://www.health.vic.gov.au/policy-and-funding-guidelines-for-health-services</w:t>
+      </w:r>
+      <w:r w:rsidR="007F3612" w:rsidRPr="001A73AB">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00155303">
-[...6 lines deleted...]
-    <w:p w14:paraId="78F240EB" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="00155303" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+    </w:p>
+    <w:p w14:paraId="78F240EB" w14:textId="4A75EAE5" w:rsidR="0097789B" w:rsidRPr="00155303" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00155303">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter 15 of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>guidelines</w:t>
       </w:r>
       <w:r w:rsidRPr="00155303">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> includes sections on:</w:t>
       </w:r>
     </w:p>
@@ -8229,1118 +9793,465 @@
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00155303">
         <w:t>Child Safety</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A0F0AB" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="00155303" w:rsidRDefault="0097789B" w:rsidP="000619E2">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00155303">
         <w:t>Patient and client safety.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="513DBB45" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="122" w:name="_Toc72758212"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="118"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc72758212"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc88034269"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc160108200"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc175302471"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc242885420"/>
+      <w:bookmarkEnd w:id="120"/>
       <w:r w:rsidRPr="007119E2">
         <w:t>Record storage and destruction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="122"/>
-      <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
+      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkEnd w:id="128"/>
     </w:p>
     <w:p w14:paraId="48461650" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="007119E2">
         <w:t xml:space="preserve">Use and storage of safety screening documentation (consent forms, proof of identity information documentation and information provided about an individual’s police check history) must be in accordance with the </w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Privacy and Data Protection Act 2014 </w:t>
       </w:r>
       <w:r w:rsidRPr="007119E2">
         <w:t>and any contractual requirements of the Australian Criminal Intelligence Commission accredited agency.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D2E982" w14:textId="5C40022C" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC73CE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Information </w:t>
       </w:r>
       <w:r w:rsidRPr="003D6F50">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">is available </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:bookmarkStart w:id="127" w:name="_Hlk218773408"/>
+      <w:bookmarkStart w:id="129" w:name="_Hlk218773408"/>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>HYPERLINK "https://fac.dhhs.vic.gov.au/record-storage-and-destruction"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="001A0B4E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Record storage and destruction</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkEnd w:id="129"/>
       <w:r w:rsidR="00FE6FD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE6FD4" w:rsidRPr="00FE6FD4">
         <w:t>https://fac.dhhs.vic.gov.au/record-storage-and-destruction</w:t>
       </w:r>
       <w:r w:rsidR="007F3612">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C228C2D" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+    <w:p w14:paraId="6AA4CA29" w14:textId="77777777" w:rsidR="00F96F19" w:rsidRDefault="0097789B" w:rsidP="0097789B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="128" w:name="_Toc88034270"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007119E2">
+      <w:bookmarkStart w:id="130" w:name="_Toc88034270"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc160108201"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc175302472"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc242885421"/>
+      <w:r w:rsidRPr="001A73AB">
         <w:t>For further information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="128"/>
-      <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
+      <w:bookmarkEnd w:id="132"/>
+      <w:bookmarkEnd w:id="133"/>
+    </w:p>
+    <w:p w14:paraId="54688BB7" w14:textId="5CB6C4B2" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007119E2">
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Email: SApolicy (DFFH) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="007119E2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>SApolicy@dffh.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A041F08" w14:textId="77777777" w:rsidR="0097789B" w:rsidRPr="007119E2" w:rsidRDefault="0097789B" w:rsidP="0097789B">
-[...633 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="42D6EFF9" w14:textId="08A8618C" w:rsidR="007F6C8C" w:rsidRPr="00783B90" w:rsidRDefault="007F6C8C" w:rsidP="007F6C8C">
       <w:pPr>
         <w:pStyle w:val="Accessibilitypara"/>
       </w:pPr>
       <w:r w:rsidRPr="00783B90">
         <w:t xml:space="preserve">Contact us to receive this document in another format. Please </w:t>
       </w:r>
       <w:r w:rsidR="00436A94">
         <w:t xml:space="preserve">email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidR="00436A94" w:rsidRPr="00665668">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>monitoringframework.helpdesk@dffh.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00436A94">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68520353" w14:textId="77777777" w:rsidR="007F6C8C" w:rsidRDefault="007F6C8C" w:rsidP="007F6C8C">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
       </w:pPr>
       <w:r w:rsidRPr="0055119B">
         <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D9562D" w14:textId="7267373E" w:rsidR="007F6C8C" w:rsidRPr="00025223" w:rsidRDefault="007F6C8C" w:rsidP="007F6C8C">
+    <w:p w14:paraId="66D9562D" w14:textId="1A5714BD" w:rsidR="007F6C8C" w:rsidRPr="0009601D" w:rsidRDefault="007F6C8C" w:rsidP="007F6C8C">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0055119B">
         <w:t xml:space="preserve">© State of Victoria, Australia, Department </w:t>
       </w:r>
       <w:r w:rsidRPr="001B058F">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r>
         <w:t>Families, Fairness and Housing</w:t>
       </w:r>
       <w:r w:rsidRPr="0055119B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00436A94">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005C7274">
-[...3 lines deleted...]
-    <w:p w14:paraId="3A1E1303" w14:textId="77777777" w:rsidR="007F6C8C" w:rsidRPr="00025223" w:rsidRDefault="007F6C8C" w:rsidP="00436A94">
+      <w:r w:rsidR="00B61472" w:rsidRPr="0009601D">
+        <w:t>October</w:t>
+      </w:r>
+      <w:r w:rsidR="0009601D" w:rsidRPr="0009601D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C7274" w:rsidRPr="0009601D">
+        <w:t>2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1E1303" w14:textId="77777777" w:rsidR="007F6C8C" w:rsidRPr="00A65A54" w:rsidRDefault="007F6C8C" w:rsidP="00436A94">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00025223">
-        <w:t>In this document, ‘Aboriginal’ refers to both Aboriginal and Torres Strait Islander people. ‘Indigenous’ or ‘Koori/Koorie’ is retained when part of the title of a report, program or quotation.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="578B8AE0" w14:textId="7730B916" w:rsidR="00E0113B" w:rsidRDefault="00E0113B" w:rsidP="007F6C8C">
+        <w:t xml:space="preserve">In this document, ‘Aboriginal’ refers to both Aboriginal and Torres Strait Islander people. ‘Indigenous’ or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A65A54">
+        <w:t>‘Koori/Koorie’ is retained when part of the title of a report, program or quotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB0287F" w14:textId="1164C38F" w:rsidR="00A65A54" w:rsidRPr="00A65A54" w:rsidRDefault="00A65A54" w:rsidP="00A65A54">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E0113B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ISBN </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="008B29A6" w:rsidRPr="008B29A6">
+      </w:pPr>
+      <w:r w:rsidRPr="00A65A54">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="6C8C10A3" w14:textId="78B4FB4B" w:rsidR="007F6C8C" w:rsidRPr="0055119B" w:rsidRDefault="007F6C8C" w:rsidP="007F6C8C">
+        <w:t xml:space="preserve">ISBN 978-1-76171-284-5 (pdf/online/MS word) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8C10A3" w14:textId="12BA2280" w:rsidR="00162CA9" w:rsidRDefault="007F6C8C" w:rsidP="007F6C8C">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
       </w:pPr>
       <w:r w:rsidRPr="0055119B">
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidR="00436A94" w:rsidRPr="00205AB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Safety screening policy for funded organisations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00436A94" w:rsidRPr="00205AB6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000034D0" w:rsidRPr="000034D0">
         <w:t>https://providers.dffh.vic.gov.au/safety-screening-policy</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:sectPr w:rsidR="00162CA9" w:rsidSect="0097789B">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A8074AC" w14:textId="77777777" w:rsidR="00425250" w:rsidRDefault="00425250">
+    <w:p w14:paraId="2A99724A" w14:textId="77777777" w:rsidR="008A621C" w:rsidRDefault="008A621C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D08C419" w14:textId="77777777" w:rsidR="00425250" w:rsidRDefault="00425250"/>
+    <w:p w14:paraId="5BC23E66" w14:textId="77777777" w:rsidR="008A621C" w:rsidRDefault="008A621C"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08C1BB60" w14:textId="77777777" w:rsidR="00425250" w:rsidRDefault="00425250">
+    <w:p w14:paraId="57770275" w14:textId="77777777" w:rsidR="008A621C" w:rsidRDefault="008A621C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3DF89E" w14:textId="77777777" w:rsidR="00425250" w:rsidRDefault="00425250"/>
+    <w:p w14:paraId="0BA61C92" w14:textId="77777777" w:rsidR="008A621C" w:rsidRDefault="008A621C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1001AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
-    <w:panose1 w:val="020B0704020202020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="016C29F6" w14:textId="328DE3C4" w:rsidR="00E261B3" w:rsidRPr="00F65AA9" w:rsidRDefault="009F1A17" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="0867AA3D" wp14:editId="68010CDB">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="0867AA3D" wp14:editId="68010CDB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>bottom</wp:align>
           </wp:positionV>
           <wp:extent cx="7560000" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="10" name="Picture 10" descr="Victoria State Government"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="10" name="Picture 10" descr="Victoria State Government"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
@@ -9353,51 +10264,51 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00E261B3">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3F220AE8" wp14:editId="326046EE">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3F220AE8" wp14:editId="326046EE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="MSIPCMc3054336811d08b680b9289e" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -9433,98 +10344,98 @@
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="3F220AE8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMc3054336811d08b680b9289e" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFMo&#10;gYY4FQJxQUIVperZiTc/TbyOYrdN3p7NCW67M6vZb9LNaDtxxsE3jhQsFxEIpMKZhioF+5+Pu2cQ&#10;PmgyunOECib0sMmur1KdGHehbzzvQiU4hHyiFdQh9ImUvqjRar9wPRJ7pRusDrwOlTSDvnC47eR9&#10;FMXS6ob4Q617fKuxaHcnq2C1XeelPLb2+DV9TlPTlof3vFTq9mZ8fQERcAx/xzDjMzpkzJS7Exkv&#10;OgVcJLAaR6sYxOwv1xFP+aw9PjyBzFL5v0P2CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJ2Si3YUAgAAJAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAEgNXprfAAAACwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCMc3054336811d08b680b9289e" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFMo&#10;gYY4FQJxQUIVperZiTc/TbyOYrdN3p7NCW67M6vZb9LNaDtxxsE3jhQsFxEIpMKZhioF+5+Pu2cQ&#10;PmgyunOECib0sMmur1KdGHehbzzvQiU4hHyiFdQh9ImUvqjRar9wPRJ7pRusDrwOlTSDvnC47eR9&#10;FMXS6ob4Q617fKuxaHcnq2C1XeelPLb2+DV9TlPTlof3vFTq9mZ8fQERcAx/xzDjMzpkzJS7Exkv&#10;OgVcJLAaR6sYxOwv1xFP+aw9PjyBzFL5v0P2CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJ2Si3YUAgAAJAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAEgNXprfAAAACwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="3E3ACDE0" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00B21F90" w:rsidRDefault="00E261B3" w:rsidP="00B21F90">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65F67A31" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRDefault="00E261B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="36861015" wp14:editId="5023B46B">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="36861015" wp14:editId="5023B46B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189687</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="MSIPCM418f4cbe97f099549309dca7" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -9560,98 +10471,98 @@
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="36861015" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM418f4cbe97f099549309dca7" o:spid="_x0000_s1027" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC+QSJfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3Gj&#10;dksJbRqnqkBckBCioJ6dePPTxOsodtvk7XFOcNyZ0ew3yX4wLbti72pLEpYLAQwpt7qmUsLP99vD&#10;BpjzirRqLaGEER3s09ldomJtb/SF16MvWSghFysJlfddzLnLKzTKLWyHFLzC9kb5cPYl1726hXLT&#10;8pUQETeqpvChUh2+VJg3x4uRsP7cZgU/N+b8Mb6PY90Up9eskPJ+Phx2wDwO/i8ME35AhzQwZfZC&#10;2rFWQhjigxqJ9TOwyV9uRQQsm7Snxw3wNOH/N6S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOob6v0WAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC+QSJfgAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCM418f4cbe97f099549309dca7" o:spid="_x0000_s1027" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC+QSJfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3Gj&#10;dksJbRqnqkBckBCioJ6dePPTxOsodtvk7XFOcNyZ0ew3yX4wLbti72pLEpYLAQwpt7qmUsLP99vD&#10;BpjzirRqLaGEER3s09ldomJtb/SF16MvWSghFysJlfddzLnLKzTKLWyHFLzC9kb5cPYl1726hXLT&#10;8pUQETeqpvChUh2+VJg3x4uRsP7cZgU/N+b8Mb6PY90Up9eskPJ+Phx2wDwO/i8ME35AhzQwZfZC&#10;2rFWQhjigxqJ9TOwyV9uRQQsm7Snxw3wNOH/N6S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOob6v0WAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC+QSJfgAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="14CB6103" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00B21F90" w:rsidRDefault="00E261B3" w:rsidP="00B21F90">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6434A8BE" w14:textId="18292232" w:rsidR="00593A99" w:rsidRPr="00F65AA9" w:rsidRDefault="00E90944" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7D119407" wp14:editId="7E8FF7D7">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7D119407" wp14:editId="7E8FF7D7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="MSIPCMf9d54216b4ebe9f4335d79a4" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -9687,317 +10598,608 @@
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7D119407" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMf9d54216b4ebe9f4335d79a4" o:spid="_x0000_s1028" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7jRm/GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0gChbYRoWKtmCah&#10;thKd+mwcm0RyfJ5tSNhfv7NDoOr2VPXFOd9d7sf3fZ7fdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4sxVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfN4tbuktKzF&#10;6o1Kxmk6S1qwpbHAhXPofeiDdBHrSym4f5LSCU9UQXE2H08bz204k8Wc5TvLTFXz0xjsA1M0rNbY&#10;9FzqgXlG9rb+p1RTcwsOpB9xaBKQsuYi7oDbZOm7bTYVMyLuguA4c4bJfV5Z/njYmGdLfPcdOiQw&#10;ANIalzt0hn06aZvwxUkJxhHC4xk20XnC0Xk9naWTDEMcY5Msu76ZhjLJ5W9jnf8hoCHBKKhFWiJa&#10;7LB2vk8dUkIzDataqUiN0qQt6GwyTeMP5wgWVxp7XGYNlu+2HanLgo6HPbZQHnE9Cz3zzvBVjTOs&#10;mfPPzCLVODbK1z/hIRVgLzhZlFRg//zPH/KRAYxS0qJ0Cup+75kVlKifGrm5za6ugtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQC7jRm/GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCMf9d54216b4ebe9f4335d79a4" o:spid="_x0000_s1028" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7jRm/GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0gChbYRoWKtmCah&#10;thKd+mwcm0RyfJ5tSNhfv7NDoOr2VPXFOd9d7sf3fZ7fdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4sxVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfN4tbuktKzF&#10;6o1Kxmk6S1qwpbHAhXPofeiDdBHrSym4f5LSCU9UQXE2H08bz204k8Wc5TvLTFXz0xjsA1M0rNbY&#10;9FzqgXlG9rb+p1RTcwsOpB9xaBKQsuYi7oDbZOm7bTYVMyLuguA4c4bJfV5Z/njYmGdLfPcdOiQw&#10;ANIalzt0hn06aZvwxUkJxhHC4xk20XnC0Xk9naWTDEMcY5Msu76ZhjLJ5W9jnf8hoCHBKKhFWiJa&#10;7LB2vk8dUkIzDataqUiN0qQt6GwyTeMP5wgWVxp7XGYNlu+2HanLgo6HPbZQHnE9Cz3zzvBVjTOs&#10;mfPPzCLVODbK1z/hIRVgLzhZlFRg//zPH/KRAYxS0qJ0Cup+75kVlKifGrm5za6ugtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQC7jRm/GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="1EDD988C" w14:textId="2FEDB2D9" w:rsidR="00E90944" w:rsidRPr="00E90944" w:rsidRDefault="00E90944" w:rsidP="00E90944">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00E90944">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1513194C" w14:textId="77777777" w:rsidR="00425250" w:rsidRDefault="00425250" w:rsidP="00207717">
+    <w:p w14:paraId="28919498" w14:textId="77777777" w:rsidR="008A621C" w:rsidRDefault="008A621C" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54FE3F06" w14:textId="77777777" w:rsidR="00425250" w:rsidRDefault="00425250">
+    <w:p w14:paraId="7D5031F8" w14:textId="77777777" w:rsidR="008A621C" w:rsidRDefault="008A621C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C49DA0" w14:textId="77777777" w:rsidR="00425250" w:rsidRDefault="00425250"/>
+    <w:p w14:paraId="0899ED1C" w14:textId="77777777" w:rsidR="008A621C" w:rsidRDefault="008A621C"/>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="248EE0C3" w14:textId="03B266E8" w:rsidR="00560C2E" w:rsidRDefault="00560C2E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00560C2E">
         <w:t>https://fac.dffh.vic.gov.au/service-agreement</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="098B1831" w14:textId="3E3B0633" w:rsidR="004872FB" w:rsidRDefault="004872FB">
+    <w:p w14:paraId="146829D0" w14:textId="73F90F9A" w:rsidR="00A46AA5" w:rsidRPr="00A46AA5" w:rsidRDefault="00A46AA5">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00D652B7" w:rsidRPr="00D652B7">
+        <w:t>https://fac.dffh.vic.gov.au/sites/default/files/2025-11/Fact</w:t>
+      </w:r>
+      <w:r w:rsidR="00D652B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46AA5">
+        <w:t>sheet</w:t>
+      </w:r>
+      <w:r w:rsidR="00D652B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46AA5">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D652B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46AA5">
+        <w:t>Background</w:t>
+      </w:r>
+      <w:r w:rsidR="00D652B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46AA5">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00D652B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46AA5">
+        <w:t>Probity</w:t>
+      </w:r>
+      <w:r w:rsidR="00D652B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46AA5">
+        <w:t>Checks.docx</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="098B1831" w14:textId="3E3B0633" w:rsidR="004872FB" w:rsidRDefault="004872FB">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00041093" w:rsidRPr="00041093">
         <w:t>https://www.cpmanual.vic.gov.au/advice-and-protocols/information-sheets/kinship-care/working-children-clearance-kinship-carers-and</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
+  <w:footnote w:id="4">
     <w:p w14:paraId="5246FB38" w14:textId="3EA3D4B7" w:rsidR="00641C24" w:rsidRDefault="00641C24">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00641C24">
         <w:t>https://www.cpmanual.vic.gov.au/policies-and-procedures/national-police-history-checks/csos-undertaking-national-police-history</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
+  <w:footnote w:id="5">
     <w:p w14:paraId="4AC00E56" w14:textId="529AF9AC" w:rsidR="00641C24" w:rsidRDefault="00641C24">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00641C24">
         <w:t>https://www.afp.gov.au/our-services/national-police-checks/spent-convictions-laws-police-checks</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
-    <w:p w14:paraId="5EC841BF" w14:textId="62ECB999" w:rsidR="00641C24" w:rsidRDefault="00641C24">
+  <w:footnote w:id="6">
+    <w:p w14:paraId="74F9D07E" w14:textId="61980A0B" w:rsidR="006C0FC3" w:rsidRPr="002F5C9D" w:rsidRDefault="006C0FC3" w:rsidP="006C0FC3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00126565" w:rsidRPr="00126565">
+        <w:t>https://www.vic.gov.au/working-children-</w:t>
+      </w:r>
+      <w:r w:rsidR="00126565" w:rsidRPr="00150C40">
+        <w:t>connect</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="37BF2975" w14:textId="271A3C69" w:rsidR="00EA2E9A" w:rsidRPr="00EA2E9A" w:rsidRDefault="00EA2E9A">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2E9A">
+        <w:t>https://www.service.vic.gov.au/services/working-with-children-check-status-checker</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="4807D1C2" w14:textId="77777777" w:rsidR="00B9492A" w:rsidRPr="00B11D8E" w:rsidRDefault="00B9492A" w:rsidP="00B9492A">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C95B83">
+        <w:t>https://www.vic.gov.au/mandatory-child-safety-training-working-children-clearance-holders</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="375CD3E1" w14:textId="551DAB7B" w:rsidR="007C702A" w:rsidRPr="00B11D8E" w:rsidRDefault="007C702A" w:rsidP="007C702A">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C95B83" w:rsidRPr="00C95B83">
+        <w:t>https://www.vic.gov.au/changes-working-children-check-0</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="7A400943" w14:textId="77777777" w:rsidR="005F6364" w:rsidRPr="009B7966" w:rsidRDefault="005F6364" w:rsidP="005F6364">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F303B">
+        <w:t>https://www.vic.gov.au/reportable-conduct-scheme</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="5EC841BF" w14:textId="62ECB999" w:rsidR="00641C24" w:rsidRDefault="00641C24">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00641C24">
         <w:t>https://www.cpmanual.vic.gov.au/advice-and-protocols/information-sheets/kinship-care/working-children-clearance-kinship-carers-and</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
+  <w:footnote w:id="12">
     <w:p w14:paraId="418221AC" w14:textId="2A0833BB" w:rsidR="00E33EC4" w:rsidRDefault="00E33EC4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F1316" w:rsidRPr="008F1316">
         <w:t>https://www.vic.gov.au/working-with-children-check</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="7">
+  <w:footnote w:id="13">
     <w:p w14:paraId="7778EC35" w14:textId="0CFEA44B" w:rsidR="00AE2653" w:rsidRDefault="00AE2653">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE2653">
         <w:t>https://www.vic.gov.au/worker-and-carer-exclusion-scheme</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="01FD96D1" w14:textId="48607D2E" w:rsidR="00E261B3" w:rsidRDefault="008B59B1" w:rsidP="0017674D">
+  <w:p w14:paraId="01FD96D1" w14:textId="48607D2E" w:rsidR="00E261B3" w:rsidRPr="00B11D8E" w:rsidRDefault="008B59B1" w:rsidP="0017674D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...3 lines deleted...]
-      <w:t xml:space="preserve">Safety screening policy for funded </w:t>
+    <w:r w:rsidRPr="00B11D8E">
+      <w:t>Safety screening policy for funded organisations</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="0006272C" w:rsidRPr="00B11D8E">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="0006272C" w:rsidRPr="0006272C">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="0006272C" w:rsidRPr="00B11D8E">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="0006272C" w:rsidRPr="0006272C">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="0006272C" w:rsidRPr="00B11D8E">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="0006272C" w:rsidRPr="0006272C">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="0006272C" w:rsidRPr="00B11D8E">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0006272C" w:rsidRPr="0006272C">
+    <w:r w:rsidR="0006272C" w:rsidRPr="00B11D8E">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="0006272C" w:rsidRPr="0006272C">
+    <w:r w:rsidR="0006272C" w:rsidRPr="00B11D8E">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="303F3071" w14:textId="77777777" w:rsidR="00687C8A" w:rsidRPr="008B59B1" w:rsidRDefault="00687C8A" w:rsidP="0017674D">
+  <w:p w14:paraId="303F3071" w14:textId="77777777" w:rsidR="00687C8A" w:rsidRPr="00B11D8E" w:rsidRDefault="00687C8A" w:rsidP="0017674D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06E76B04"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A1782994"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BAD2E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A10A987A"/>
     <w:styleLink w:val="ZZNumbersloweralpha"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Numberloweralpha"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Numberloweralphaindent"/>
       <w:lvlText w:val="(%2)"/>
@@ -10082,51 +11284,313 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E537D8C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="653E62CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="310306E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F6886046"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E6C68D4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B4525A8A"/>
     <w:styleLink w:val="ZZNumbersdigit"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberdigit"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberdigitindent"/>
       <w:lvlText w:val="%2."/>
@@ -10217,51 +11681,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EC54A41"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA56950A"/>
     <w:styleLink w:val="ZZNumberslowerroman"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Numberlowerroman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Numberlowerromanindent"/>
       <w:lvlText w:val="(%2)"/>
@@ -10346,51 +11810,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="541611C2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CE309CD8"/>
     <w:styleLink w:val="ZZTablebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Tablebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Tablebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10473,51 +11937,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54BA1E5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="94EEF5CE"/>
     <w:styleLink w:val="ZZBullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Bullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10597,51 +12061,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57CA354E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A6C9C90"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10710,51 +12174,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62DC5F17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A6421A0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10823,51 +12287,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6309259F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="60E46E98"/>
     <w:styleLink w:val="ZZQuotebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Quotebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Quotebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
@@ -10950,1222 +12414,1547 @@
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1245190188">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="424769738">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="454442931">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1340279253">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1020164048">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2092071709">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="424769738">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="7" w16cid:durableId="1940137643">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="454442931">
+  <w:num w:numId="8" w16cid:durableId="768156717">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="294222003">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1340279253">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="2092071709">
+  <w:num w:numId="10" w16cid:durableId="1172531012">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1940137643">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="11" w16cid:durableId="2050497181">
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="76"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C04F42"/>
     <w:rsid w:val="00000719"/>
+    <w:rsid w:val="0000084B"/>
+    <w:rsid w:val="00002B14"/>
     <w:rsid w:val="00002D68"/>
     <w:rsid w:val="00003403"/>
     <w:rsid w:val="000034D0"/>
     <w:rsid w:val="00004475"/>
     <w:rsid w:val="00005347"/>
     <w:rsid w:val="000072B6"/>
     <w:rsid w:val="0001021B"/>
     <w:rsid w:val="00011D89"/>
     <w:rsid w:val="000154FD"/>
+    <w:rsid w:val="000157C3"/>
     <w:rsid w:val="00022271"/>
     <w:rsid w:val="000235E8"/>
     <w:rsid w:val="00024D89"/>
     <w:rsid w:val="000250B6"/>
+    <w:rsid w:val="000262DB"/>
     <w:rsid w:val="00033D81"/>
     <w:rsid w:val="0003730B"/>
     <w:rsid w:val="00037366"/>
     <w:rsid w:val="00041093"/>
     <w:rsid w:val="00041BF0"/>
     <w:rsid w:val="00042C8A"/>
+    <w:rsid w:val="00043859"/>
+    <w:rsid w:val="00044262"/>
     <w:rsid w:val="0004536B"/>
+    <w:rsid w:val="0004660E"/>
     <w:rsid w:val="00046B68"/>
+    <w:rsid w:val="0005178F"/>
     <w:rsid w:val="000527DD"/>
     <w:rsid w:val="000578B2"/>
     <w:rsid w:val="00060959"/>
     <w:rsid w:val="00060C8F"/>
     <w:rsid w:val="000619E2"/>
     <w:rsid w:val="0006272C"/>
     <w:rsid w:val="0006298A"/>
     <w:rsid w:val="000643BD"/>
     <w:rsid w:val="000654FD"/>
     <w:rsid w:val="000663CD"/>
     <w:rsid w:val="0007169C"/>
     <w:rsid w:val="000733FE"/>
     <w:rsid w:val="00074219"/>
     <w:rsid w:val="00074ED5"/>
+    <w:rsid w:val="00075D15"/>
     <w:rsid w:val="0008508E"/>
+    <w:rsid w:val="00085DA4"/>
     <w:rsid w:val="00086557"/>
     <w:rsid w:val="00087951"/>
     <w:rsid w:val="0009050A"/>
     <w:rsid w:val="0009113B"/>
     <w:rsid w:val="00093402"/>
     <w:rsid w:val="00094DA3"/>
+    <w:rsid w:val="00094FEB"/>
+    <w:rsid w:val="0009601D"/>
     <w:rsid w:val="00096CD1"/>
+    <w:rsid w:val="000A0044"/>
     <w:rsid w:val="000A012C"/>
     <w:rsid w:val="000A0EB9"/>
     <w:rsid w:val="000A186C"/>
     <w:rsid w:val="000A1EA4"/>
     <w:rsid w:val="000A2476"/>
+    <w:rsid w:val="000A3048"/>
     <w:rsid w:val="000A641A"/>
     <w:rsid w:val="000B2117"/>
     <w:rsid w:val="000B3EDB"/>
     <w:rsid w:val="000B543D"/>
     <w:rsid w:val="000B55F9"/>
     <w:rsid w:val="000B5BF7"/>
     <w:rsid w:val="000B6BC8"/>
+    <w:rsid w:val="000B749E"/>
     <w:rsid w:val="000C0303"/>
     <w:rsid w:val="000C42EA"/>
+    <w:rsid w:val="000C4309"/>
     <w:rsid w:val="000C4546"/>
     <w:rsid w:val="000D1242"/>
     <w:rsid w:val="000D4530"/>
     <w:rsid w:val="000D7141"/>
+    <w:rsid w:val="000D7DEE"/>
     <w:rsid w:val="000E0970"/>
     <w:rsid w:val="000E3CC7"/>
+    <w:rsid w:val="000E5DA9"/>
+    <w:rsid w:val="000E69E4"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
     <w:rsid w:val="000E7CD3"/>
+    <w:rsid w:val="000E7EFF"/>
     <w:rsid w:val="000F1F1E"/>
     <w:rsid w:val="000F2259"/>
     <w:rsid w:val="000F2DDA"/>
     <w:rsid w:val="000F2EA0"/>
+    <w:rsid w:val="000F36BD"/>
     <w:rsid w:val="000F5213"/>
     <w:rsid w:val="00101001"/>
     <w:rsid w:val="00103276"/>
     <w:rsid w:val="0010392D"/>
     <w:rsid w:val="0010447F"/>
     <w:rsid w:val="00104FE3"/>
     <w:rsid w:val="00105291"/>
     <w:rsid w:val="0010714F"/>
     <w:rsid w:val="001120C5"/>
+    <w:rsid w:val="001144E5"/>
     <w:rsid w:val="00120BD3"/>
     <w:rsid w:val="00122FEA"/>
     <w:rsid w:val="001232BD"/>
+    <w:rsid w:val="001246E8"/>
     <w:rsid w:val="00124ED5"/>
+    <w:rsid w:val="00126565"/>
     <w:rsid w:val="001276FA"/>
+    <w:rsid w:val="00134C97"/>
+    <w:rsid w:val="00134E7B"/>
     <w:rsid w:val="0014219D"/>
+    <w:rsid w:val="00143446"/>
     <w:rsid w:val="001447B3"/>
+    <w:rsid w:val="0014668F"/>
+    <w:rsid w:val="00150C40"/>
+    <w:rsid w:val="00150D36"/>
     <w:rsid w:val="00152073"/>
+    <w:rsid w:val="0015227F"/>
+    <w:rsid w:val="001549FA"/>
     <w:rsid w:val="00156598"/>
     <w:rsid w:val="0016037B"/>
     <w:rsid w:val="001606CE"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
+    <w:rsid w:val="001622B3"/>
     <w:rsid w:val="00162CA9"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165A57"/>
+    <w:rsid w:val="0017082B"/>
     <w:rsid w:val="001712C2"/>
     <w:rsid w:val="00171797"/>
+    <w:rsid w:val="00171E3A"/>
     <w:rsid w:val="00172BAF"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
+    <w:rsid w:val="00185F9A"/>
+    <w:rsid w:val="001861C5"/>
     <w:rsid w:val="00186B33"/>
     <w:rsid w:val="001878B5"/>
     <w:rsid w:val="00192F9D"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
     <w:rsid w:val="001A1950"/>
     <w:rsid w:val="001A1C54"/>
     <w:rsid w:val="001A202A"/>
+    <w:rsid w:val="001A3A8C"/>
     <w:rsid w:val="001A3ACE"/>
+    <w:rsid w:val="001A73AB"/>
+    <w:rsid w:val="001A7617"/>
     <w:rsid w:val="001B058F"/>
+    <w:rsid w:val="001B4CE9"/>
+    <w:rsid w:val="001B52A9"/>
     <w:rsid w:val="001B6B96"/>
     <w:rsid w:val="001B7228"/>
     <w:rsid w:val="001B738B"/>
     <w:rsid w:val="001C09DB"/>
     <w:rsid w:val="001C277E"/>
     <w:rsid w:val="001C2A72"/>
     <w:rsid w:val="001C31B7"/>
+    <w:rsid w:val="001C67D5"/>
+    <w:rsid w:val="001C7A04"/>
     <w:rsid w:val="001D0B75"/>
     <w:rsid w:val="001D10F3"/>
+    <w:rsid w:val="001D28EE"/>
     <w:rsid w:val="001D39A5"/>
     <w:rsid w:val="001D3C09"/>
     <w:rsid w:val="001D44E8"/>
+    <w:rsid w:val="001D5013"/>
     <w:rsid w:val="001D60EC"/>
     <w:rsid w:val="001D6F59"/>
     <w:rsid w:val="001E44DF"/>
     <w:rsid w:val="001E68A5"/>
     <w:rsid w:val="001E6BB0"/>
     <w:rsid w:val="001E7282"/>
     <w:rsid w:val="001F3826"/>
     <w:rsid w:val="001F6E46"/>
     <w:rsid w:val="001F7C91"/>
     <w:rsid w:val="002033B7"/>
     <w:rsid w:val="002043F3"/>
+    <w:rsid w:val="00206374"/>
     <w:rsid w:val="00206463"/>
     <w:rsid w:val="00206F2F"/>
+    <w:rsid w:val="00207083"/>
     <w:rsid w:val="00207717"/>
     <w:rsid w:val="0021053D"/>
     <w:rsid w:val="00210A92"/>
     <w:rsid w:val="00214139"/>
+    <w:rsid w:val="002167F5"/>
     <w:rsid w:val="00216C03"/>
     <w:rsid w:val="00220C04"/>
     <w:rsid w:val="0022278D"/>
     <w:rsid w:val="0022701F"/>
     <w:rsid w:val="00227C68"/>
     <w:rsid w:val="00233311"/>
     <w:rsid w:val="002333F5"/>
     <w:rsid w:val="00233724"/>
     <w:rsid w:val="002365B4"/>
+    <w:rsid w:val="00236A67"/>
     <w:rsid w:val="0024177E"/>
     <w:rsid w:val="00242378"/>
     <w:rsid w:val="002432E1"/>
+    <w:rsid w:val="002444F3"/>
     <w:rsid w:val="00246207"/>
     <w:rsid w:val="00246C5E"/>
     <w:rsid w:val="00250960"/>
     <w:rsid w:val="00250DC4"/>
     <w:rsid w:val="00251343"/>
     <w:rsid w:val="002536A4"/>
     <w:rsid w:val="00254F58"/>
     <w:rsid w:val="002620BC"/>
     <w:rsid w:val="00262802"/>
     <w:rsid w:val="00263A90"/>
     <w:rsid w:val="0026408B"/>
+    <w:rsid w:val="002663AC"/>
     <w:rsid w:val="00267C3E"/>
     <w:rsid w:val="002709BB"/>
     <w:rsid w:val="0027131C"/>
+    <w:rsid w:val="00272044"/>
     <w:rsid w:val="00273BAC"/>
+    <w:rsid w:val="00275263"/>
     <w:rsid w:val="002763B3"/>
     <w:rsid w:val="002802E3"/>
     <w:rsid w:val="00280C4B"/>
     <w:rsid w:val="0028213D"/>
     <w:rsid w:val="00282FD8"/>
     <w:rsid w:val="002862F1"/>
     <w:rsid w:val="00291373"/>
+    <w:rsid w:val="002935AC"/>
     <w:rsid w:val="0029597D"/>
     <w:rsid w:val="002962C3"/>
     <w:rsid w:val="0029752B"/>
+    <w:rsid w:val="002A0679"/>
     <w:rsid w:val="002A0A9C"/>
+    <w:rsid w:val="002A3070"/>
     <w:rsid w:val="002A31DF"/>
+    <w:rsid w:val="002A3494"/>
     <w:rsid w:val="002A483C"/>
+    <w:rsid w:val="002A57CC"/>
     <w:rsid w:val="002B0C7C"/>
     <w:rsid w:val="002B1729"/>
     <w:rsid w:val="002B36C7"/>
     <w:rsid w:val="002B4DD4"/>
     <w:rsid w:val="002B5277"/>
     <w:rsid w:val="002B5375"/>
     <w:rsid w:val="002B77C1"/>
+    <w:rsid w:val="002B7F2B"/>
+    <w:rsid w:val="002C0D69"/>
     <w:rsid w:val="002C0ED7"/>
     <w:rsid w:val="002C2728"/>
+    <w:rsid w:val="002C461C"/>
+    <w:rsid w:val="002C51CA"/>
     <w:rsid w:val="002D1E0D"/>
     <w:rsid w:val="002D4CD4"/>
     <w:rsid w:val="002D5006"/>
+    <w:rsid w:val="002D7609"/>
     <w:rsid w:val="002E01D0"/>
     <w:rsid w:val="002E161D"/>
+    <w:rsid w:val="002E280D"/>
     <w:rsid w:val="002E3100"/>
     <w:rsid w:val="002E56EF"/>
     <w:rsid w:val="002E6C95"/>
     <w:rsid w:val="002E7C36"/>
     <w:rsid w:val="002F3ADF"/>
     <w:rsid w:val="002F3D32"/>
+    <w:rsid w:val="002F5C9D"/>
     <w:rsid w:val="002F5F31"/>
     <w:rsid w:val="002F5F46"/>
     <w:rsid w:val="00302216"/>
     <w:rsid w:val="00303E53"/>
     <w:rsid w:val="0030534F"/>
     <w:rsid w:val="00305CC1"/>
     <w:rsid w:val="00306E5F"/>
     <w:rsid w:val="00307E14"/>
     <w:rsid w:val="00314054"/>
     <w:rsid w:val="00316F27"/>
     <w:rsid w:val="003214F1"/>
     <w:rsid w:val="00322E4B"/>
     <w:rsid w:val="003252EE"/>
     <w:rsid w:val="00327870"/>
+    <w:rsid w:val="00330B31"/>
     <w:rsid w:val="00330CFE"/>
+    <w:rsid w:val="0033114C"/>
     <w:rsid w:val="0033259D"/>
     <w:rsid w:val="003333D2"/>
     <w:rsid w:val="00337339"/>
     <w:rsid w:val="003406C6"/>
     <w:rsid w:val="003418CC"/>
     <w:rsid w:val="003459BD"/>
     <w:rsid w:val="00350D38"/>
+    <w:rsid w:val="003512B0"/>
     <w:rsid w:val="00351405"/>
     <w:rsid w:val="00351B36"/>
     <w:rsid w:val="00357B4E"/>
+    <w:rsid w:val="003644AA"/>
     <w:rsid w:val="003716FD"/>
     <w:rsid w:val="0037204B"/>
+    <w:rsid w:val="00373205"/>
     <w:rsid w:val="003744CF"/>
     <w:rsid w:val="00374717"/>
     <w:rsid w:val="0037676C"/>
     <w:rsid w:val="00377A1A"/>
     <w:rsid w:val="00381043"/>
     <w:rsid w:val="003829E5"/>
     <w:rsid w:val="00386109"/>
+    <w:rsid w:val="003867CE"/>
     <w:rsid w:val="00386944"/>
+    <w:rsid w:val="00392B07"/>
     <w:rsid w:val="003956CC"/>
     <w:rsid w:val="00395C9A"/>
     <w:rsid w:val="003A04E1"/>
     <w:rsid w:val="003A0853"/>
+    <w:rsid w:val="003A08E9"/>
     <w:rsid w:val="003A0D28"/>
     <w:rsid w:val="003A6B67"/>
+    <w:rsid w:val="003A70B7"/>
     <w:rsid w:val="003A7E67"/>
+    <w:rsid w:val="003B1065"/>
     <w:rsid w:val="003B13B6"/>
     <w:rsid w:val="003B14C3"/>
     <w:rsid w:val="003B15E6"/>
     <w:rsid w:val="003B1BDC"/>
     <w:rsid w:val="003B408A"/>
     <w:rsid w:val="003C0265"/>
     <w:rsid w:val="003C08A2"/>
     <w:rsid w:val="003C2045"/>
     <w:rsid w:val="003C43A1"/>
     <w:rsid w:val="003C4FC0"/>
     <w:rsid w:val="003C55F4"/>
     <w:rsid w:val="003C7897"/>
     <w:rsid w:val="003C7A3F"/>
+    <w:rsid w:val="003D0963"/>
     <w:rsid w:val="003D19D0"/>
     <w:rsid w:val="003D2766"/>
     <w:rsid w:val="003D2A74"/>
     <w:rsid w:val="003D3E8F"/>
     <w:rsid w:val="003D5957"/>
     <w:rsid w:val="003D6475"/>
     <w:rsid w:val="003D6EE6"/>
     <w:rsid w:val="003D7000"/>
+    <w:rsid w:val="003D7775"/>
     <w:rsid w:val="003D7E30"/>
+    <w:rsid w:val="003E3396"/>
     <w:rsid w:val="003E375C"/>
     <w:rsid w:val="003E4086"/>
     <w:rsid w:val="003E639E"/>
     <w:rsid w:val="003E71E5"/>
     <w:rsid w:val="003F0445"/>
     <w:rsid w:val="003F0CF0"/>
     <w:rsid w:val="003F14B1"/>
     <w:rsid w:val="003F2B20"/>
     <w:rsid w:val="003F3289"/>
     <w:rsid w:val="003F3C62"/>
     <w:rsid w:val="003F5CB9"/>
     <w:rsid w:val="004013C7"/>
     <w:rsid w:val="00401FCF"/>
     <w:rsid w:val="00406157"/>
     <w:rsid w:val="00406285"/>
     <w:rsid w:val="004148F9"/>
     <w:rsid w:val="0042084E"/>
     <w:rsid w:val="00421EEF"/>
     <w:rsid w:val="00424D65"/>
     <w:rsid w:val="00425250"/>
     <w:rsid w:val="00430393"/>
     <w:rsid w:val="00431806"/>
     <w:rsid w:val="004350F9"/>
     <w:rsid w:val="00436A94"/>
     <w:rsid w:val="00437AC5"/>
     <w:rsid w:val="00442C6C"/>
+    <w:rsid w:val="0044340C"/>
+    <w:rsid w:val="0044359C"/>
     <w:rsid w:val="00443CBE"/>
     <w:rsid w:val="00443E8A"/>
     <w:rsid w:val="004441BC"/>
+    <w:rsid w:val="00446780"/>
     <w:rsid w:val="004468B4"/>
     <w:rsid w:val="0045230A"/>
     <w:rsid w:val="004549D4"/>
     <w:rsid w:val="00454AD0"/>
+    <w:rsid w:val="00457234"/>
     <w:rsid w:val="00457337"/>
     <w:rsid w:val="00462E3D"/>
     <w:rsid w:val="0046440A"/>
     <w:rsid w:val="00466E79"/>
     <w:rsid w:val="00470D7D"/>
+    <w:rsid w:val="00472606"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="00473BA3"/>
     <w:rsid w:val="004743DD"/>
     <w:rsid w:val="00474CEA"/>
+    <w:rsid w:val="00480428"/>
     <w:rsid w:val="00483968"/>
     <w:rsid w:val="004841BE"/>
     <w:rsid w:val="00484F86"/>
     <w:rsid w:val="004872FB"/>
     <w:rsid w:val="0049033F"/>
     <w:rsid w:val="00490746"/>
     <w:rsid w:val="00490852"/>
     <w:rsid w:val="00491C9C"/>
     <w:rsid w:val="00492F30"/>
     <w:rsid w:val="00493B3B"/>
     <w:rsid w:val="004946F4"/>
     <w:rsid w:val="0049487E"/>
     <w:rsid w:val="004A160D"/>
     <w:rsid w:val="004A3E81"/>
     <w:rsid w:val="004A4195"/>
     <w:rsid w:val="004A5C62"/>
     <w:rsid w:val="004A5CE5"/>
     <w:rsid w:val="004A707D"/>
+    <w:rsid w:val="004A727C"/>
+    <w:rsid w:val="004A7453"/>
     <w:rsid w:val="004B4185"/>
+    <w:rsid w:val="004B72C0"/>
+    <w:rsid w:val="004C2044"/>
+    <w:rsid w:val="004C2C6A"/>
     <w:rsid w:val="004C5103"/>
     <w:rsid w:val="004C5541"/>
     <w:rsid w:val="004C5A37"/>
     <w:rsid w:val="004C6EEE"/>
     <w:rsid w:val="004C702B"/>
     <w:rsid w:val="004D0033"/>
     <w:rsid w:val="004D016B"/>
+    <w:rsid w:val="004D04AE"/>
     <w:rsid w:val="004D1B22"/>
     <w:rsid w:val="004D23CC"/>
     <w:rsid w:val="004D36F2"/>
+    <w:rsid w:val="004E023D"/>
     <w:rsid w:val="004E1106"/>
     <w:rsid w:val="004E138F"/>
     <w:rsid w:val="004E3D3D"/>
     <w:rsid w:val="004E4649"/>
     <w:rsid w:val="004E52B1"/>
     <w:rsid w:val="004E5C2B"/>
     <w:rsid w:val="004F00DD"/>
     <w:rsid w:val="004F2133"/>
     <w:rsid w:val="004F4C65"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
+    <w:rsid w:val="004F5F1C"/>
     <w:rsid w:val="004F6936"/>
     <w:rsid w:val="004F7B35"/>
+    <w:rsid w:val="0050079B"/>
     <w:rsid w:val="00503DC6"/>
     <w:rsid w:val="00506F5D"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="005126D0"/>
     <w:rsid w:val="00513109"/>
     <w:rsid w:val="00514667"/>
     <w:rsid w:val="0051568D"/>
+    <w:rsid w:val="00516148"/>
     <w:rsid w:val="00520547"/>
+    <w:rsid w:val="00526907"/>
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
+    <w:rsid w:val="00536288"/>
     <w:rsid w:val="00536499"/>
     <w:rsid w:val="00542A03"/>
     <w:rsid w:val="00543903"/>
+    <w:rsid w:val="00543C82"/>
     <w:rsid w:val="00543F11"/>
     <w:rsid w:val="00546305"/>
     <w:rsid w:val="00547A95"/>
     <w:rsid w:val="0055119B"/>
     <w:rsid w:val="00560C2E"/>
     <w:rsid w:val="00561202"/>
+    <w:rsid w:val="005657DF"/>
+    <w:rsid w:val="005704D2"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="00572282"/>
     <w:rsid w:val="00573CE3"/>
     <w:rsid w:val="00576E84"/>
     <w:rsid w:val="00580394"/>
     <w:rsid w:val="005809CD"/>
+    <w:rsid w:val="0058194C"/>
     <w:rsid w:val="00582B8C"/>
     <w:rsid w:val="0058757E"/>
     <w:rsid w:val="00593A99"/>
+    <w:rsid w:val="00595348"/>
+    <w:rsid w:val="00595B9D"/>
     <w:rsid w:val="00596A4B"/>
     <w:rsid w:val="00597507"/>
     <w:rsid w:val="005A2AF8"/>
+    <w:rsid w:val="005A2F3C"/>
     <w:rsid w:val="005A479D"/>
     <w:rsid w:val="005B1C6D"/>
     <w:rsid w:val="005B21B6"/>
     <w:rsid w:val="005B3A08"/>
+    <w:rsid w:val="005B5013"/>
     <w:rsid w:val="005B6794"/>
     <w:rsid w:val="005B7A63"/>
     <w:rsid w:val="005C0955"/>
     <w:rsid w:val="005C49DA"/>
     <w:rsid w:val="005C50F3"/>
     <w:rsid w:val="005C54B5"/>
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
     <w:rsid w:val="005C7274"/>
     <w:rsid w:val="005C7E37"/>
     <w:rsid w:val="005D07B8"/>
     <w:rsid w:val="005D1125"/>
+    <w:rsid w:val="005D3C2D"/>
     <w:rsid w:val="005D6597"/>
+    <w:rsid w:val="005D7719"/>
     <w:rsid w:val="005E14E7"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E4FD1"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0CF5"/>
+    <w:rsid w:val="005F1940"/>
     <w:rsid w:val="005F21EB"/>
     <w:rsid w:val="005F2EFB"/>
     <w:rsid w:val="005F379E"/>
+    <w:rsid w:val="005F6364"/>
     <w:rsid w:val="005F64CF"/>
     <w:rsid w:val="006041AD"/>
     <w:rsid w:val="00605908"/>
+    <w:rsid w:val="00605D65"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00610D7C"/>
     <w:rsid w:val="00613414"/>
     <w:rsid w:val="00620154"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="00624940"/>
     <w:rsid w:val="00624BD6"/>
     <w:rsid w:val="006254F8"/>
     <w:rsid w:val="00627230"/>
     <w:rsid w:val="00627DA7"/>
+    <w:rsid w:val="006309A7"/>
     <w:rsid w:val="00630DA4"/>
     <w:rsid w:val="00631CD4"/>
     <w:rsid w:val="00632597"/>
     <w:rsid w:val="00634D13"/>
     <w:rsid w:val="006358B4"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
     <w:rsid w:val="00641C24"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
     <w:rsid w:val="006454E6"/>
     <w:rsid w:val="00646235"/>
     <w:rsid w:val="00646A68"/>
     <w:rsid w:val="00646CDC"/>
     <w:rsid w:val="006505BD"/>
     <w:rsid w:val="006508EA"/>
     <w:rsid w:val="0065092E"/>
     <w:rsid w:val="00654950"/>
     <w:rsid w:val="006557A7"/>
     <w:rsid w:val="00656290"/>
     <w:rsid w:val="006601C9"/>
     <w:rsid w:val="006608D8"/>
     <w:rsid w:val="0066155A"/>
     <w:rsid w:val="006621D7"/>
     <w:rsid w:val="0066302A"/>
     <w:rsid w:val="00667770"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
     <w:rsid w:val="00677574"/>
+    <w:rsid w:val="00682E4F"/>
     <w:rsid w:val="00683878"/>
     <w:rsid w:val="0068454C"/>
     <w:rsid w:val="00687C8A"/>
     <w:rsid w:val="00691B62"/>
     <w:rsid w:val="00692FB4"/>
+    <w:rsid w:val="00693399"/>
     <w:rsid w:val="006933B5"/>
     <w:rsid w:val="00693D14"/>
+    <w:rsid w:val="006942D0"/>
     <w:rsid w:val="00695A93"/>
     <w:rsid w:val="00696F27"/>
     <w:rsid w:val="006A18C2"/>
     <w:rsid w:val="006A3383"/>
+    <w:rsid w:val="006A343A"/>
+    <w:rsid w:val="006A59C2"/>
     <w:rsid w:val="006B077C"/>
     <w:rsid w:val="006B0CB5"/>
     <w:rsid w:val="006B16AF"/>
     <w:rsid w:val="006B6803"/>
+    <w:rsid w:val="006C0FC3"/>
     <w:rsid w:val="006D0F16"/>
     <w:rsid w:val="006D2A3F"/>
     <w:rsid w:val="006D2FBC"/>
     <w:rsid w:val="006E138B"/>
     <w:rsid w:val="006E1867"/>
+    <w:rsid w:val="006E498C"/>
     <w:rsid w:val="006F0330"/>
     <w:rsid w:val="006F1FDC"/>
+    <w:rsid w:val="006F305E"/>
     <w:rsid w:val="006F536C"/>
     <w:rsid w:val="006F6B8C"/>
     <w:rsid w:val="007013EF"/>
     <w:rsid w:val="007055BD"/>
     <w:rsid w:val="007173CA"/>
+    <w:rsid w:val="007214B9"/>
     <w:rsid w:val="007216AA"/>
     <w:rsid w:val="00721AB5"/>
+    <w:rsid w:val="00721CD6"/>
     <w:rsid w:val="00721CFB"/>
     <w:rsid w:val="00721DEF"/>
+    <w:rsid w:val="007236F4"/>
     <w:rsid w:val="00724A43"/>
+    <w:rsid w:val="007255D8"/>
     <w:rsid w:val="007273AC"/>
     <w:rsid w:val="00731AD4"/>
     <w:rsid w:val="007346E4"/>
+    <w:rsid w:val="00735EE6"/>
     <w:rsid w:val="00740F22"/>
     <w:rsid w:val="00741977"/>
     <w:rsid w:val="00741CF0"/>
     <w:rsid w:val="00741F1A"/>
     <w:rsid w:val="00743A2C"/>
     <w:rsid w:val="007447DA"/>
     <w:rsid w:val="007450F8"/>
     <w:rsid w:val="0074696E"/>
     <w:rsid w:val="00750135"/>
     <w:rsid w:val="00750EC2"/>
     <w:rsid w:val="00752B28"/>
     <w:rsid w:val="007541A9"/>
     <w:rsid w:val="00754E36"/>
     <w:rsid w:val="007556D1"/>
+    <w:rsid w:val="00756346"/>
+    <w:rsid w:val="00760745"/>
     <w:rsid w:val="00763139"/>
+    <w:rsid w:val="00765B70"/>
     <w:rsid w:val="00766F80"/>
+    <w:rsid w:val="00767D20"/>
     <w:rsid w:val="00770F37"/>
     <w:rsid w:val="007711A0"/>
+    <w:rsid w:val="00771484"/>
     <w:rsid w:val="00772D5E"/>
     <w:rsid w:val="0077463E"/>
+    <w:rsid w:val="0077671B"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
+    <w:rsid w:val="0078155F"/>
+    <w:rsid w:val="00781908"/>
     <w:rsid w:val="007833D8"/>
+    <w:rsid w:val="00784245"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="00786F16"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="00792131"/>
     <w:rsid w:val="007933F7"/>
     <w:rsid w:val="00796E20"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="007A11E8"/>
+    <w:rsid w:val="007A5FC2"/>
     <w:rsid w:val="007B0914"/>
     <w:rsid w:val="007B1374"/>
     <w:rsid w:val="007B32E5"/>
     <w:rsid w:val="007B3DB9"/>
     <w:rsid w:val="007B589F"/>
+    <w:rsid w:val="007B5A5A"/>
     <w:rsid w:val="007B6186"/>
     <w:rsid w:val="007B73BC"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
+    <w:rsid w:val="007C702A"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C7859"/>
     <w:rsid w:val="007C7F28"/>
     <w:rsid w:val="007D1466"/>
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D5E1C"/>
     <w:rsid w:val="007E0DE2"/>
+    <w:rsid w:val="007E2402"/>
+    <w:rsid w:val="007E26A9"/>
     <w:rsid w:val="007E2E8C"/>
     <w:rsid w:val="007E3767"/>
     <w:rsid w:val="007E3B98"/>
     <w:rsid w:val="007E417A"/>
+    <w:rsid w:val="007F0AB0"/>
+    <w:rsid w:val="007F303B"/>
     <w:rsid w:val="007F31B6"/>
     <w:rsid w:val="007F3612"/>
     <w:rsid w:val="007F546C"/>
+    <w:rsid w:val="007F58F4"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
     <w:rsid w:val="007F6C8C"/>
+    <w:rsid w:val="007FD756"/>
     <w:rsid w:val="00800412"/>
     <w:rsid w:val="008020B3"/>
+    <w:rsid w:val="008035EA"/>
     <w:rsid w:val="0080587B"/>
     <w:rsid w:val="00806468"/>
     <w:rsid w:val="008119CA"/>
     <w:rsid w:val="00811BBF"/>
     <w:rsid w:val="008130C4"/>
+    <w:rsid w:val="008149BF"/>
     <w:rsid w:val="008155F0"/>
     <w:rsid w:val="00816735"/>
+    <w:rsid w:val="0081769D"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="00820E0C"/>
     <w:rsid w:val="00823275"/>
     <w:rsid w:val="0082366F"/>
+    <w:rsid w:val="00830980"/>
     <w:rsid w:val="008338A2"/>
     <w:rsid w:val="0083531F"/>
+    <w:rsid w:val="00836B3A"/>
     <w:rsid w:val="00837D37"/>
     <w:rsid w:val="00841AA9"/>
+    <w:rsid w:val="00844CF8"/>
     <w:rsid w:val="008474FE"/>
+    <w:rsid w:val="00850C5C"/>
     <w:rsid w:val="0085232E"/>
     <w:rsid w:val="00853EE4"/>
     <w:rsid w:val="00855535"/>
     <w:rsid w:val="00857C5A"/>
     <w:rsid w:val="008616EB"/>
     <w:rsid w:val="00861C0B"/>
     <w:rsid w:val="0086255E"/>
     <w:rsid w:val="008633F0"/>
     <w:rsid w:val="00867D9D"/>
+    <w:rsid w:val="00871E31"/>
     <w:rsid w:val="00872C54"/>
     <w:rsid w:val="00872E0A"/>
     <w:rsid w:val="00873594"/>
     <w:rsid w:val="00875285"/>
+    <w:rsid w:val="00884853"/>
     <w:rsid w:val="00884B62"/>
     <w:rsid w:val="0088529C"/>
+    <w:rsid w:val="008855FD"/>
     <w:rsid w:val="00887903"/>
     <w:rsid w:val="0089270A"/>
     <w:rsid w:val="00893AF6"/>
     <w:rsid w:val="00894BC4"/>
+    <w:rsid w:val="0089502A"/>
     <w:rsid w:val="008954D9"/>
     <w:rsid w:val="008A17D3"/>
     <w:rsid w:val="008A28A8"/>
     <w:rsid w:val="008A5B32"/>
     <w:rsid w:val="008A5D60"/>
+    <w:rsid w:val="008A621C"/>
+    <w:rsid w:val="008A6B22"/>
     <w:rsid w:val="008B2029"/>
     <w:rsid w:val="008B29A6"/>
     <w:rsid w:val="008B2EE4"/>
     <w:rsid w:val="008B3821"/>
     <w:rsid w:val="008B4D3D"/>
     <w:rsid w:val="008B57C7"/>
     <w:rsid w:val="008B59B1"/>
+    <w:rsid w:val="008B5D88"/>
+    <w:rsid w:val="008B7E65"/>
+    <w:rsid w:val="008C28E9"/>
     <w:rsid w:val="008C2F92"/>
     <w:rsid w:val="008C589D"/>
     <w:rsid w:val="008C6804"/>
     <w:rsid w:val="008C6D51"/>
     <w:rsid w:val="008D2846"/>
+    <w:rsid w:val="008D33C3"/>
     <w:rsid w:val="008D4236"/>
     <w:rsid w:val="008D462F"/>
     <w:rsid w:val="008D5C45"/>
+    <w:rsid w:val="008D67C2"/>
     <w:rsid w:val="008D6DCF"/>
     <w:rsid w:val="008E050A"/>
     <w:rsid w:val="008E4376"/>
+    <w:rsid w:val="008E591E"/>
     <w:rsid w:val="008E7A0A"/>
     <w:rsid w:val="008E7B49"/>
+    <w:rsid w:val="008F01A2"/>
     <w:rsid w:val="008F1316"/>
     <w:rsid w:val="008F59F6"/>
+    <w:rsid w:val="008F5D98"/>
     <w:rsid w:val="008F6969"/>
+    <w:rsid w:val="009002BA"/>
     <w:rsid w:val="00900719"/>
     <w:rsid w:val="009017AC"/>
     <w:rsid w:val="00902A9A"/>
     <w:rsid w:val="00904A1C"/>
     <w:rsid w:val="00905030"/>
     <w:rsid w:val="00906490"/>
     <w:rsid w:val="009111B2"/>
+    <w:rsid w:val="0091396F"/>
     <w:rsid w:val="009151F5"/>
     <w:rsid w:val="009208B9"/>
     <w:rsid w:val="00921B74"/>
+    <w:rsid w:val="00922950"/>
     <w:rsid w:val="00924AE1"/>
     <w:rsid w:val="009257ED"/>
     <w:rsid w:val="009269B1"/>
+    <w:rsid w:val="00926F59"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
     <w:rsid w:val="009315BE"/>
     <w:rsid w:val="0093338F"/>
+    <w:rsid w:val="009345DD"/>
     <w:rsid w:val="00937BD9"/>
+    <w:rsid w:val="00941BE2"/>
+    <w:rsid w:val="009507EE"/>
     <w:rsid w:val="00950E2C"/>
     <w:rsid w:val="00951D50"/>
+    <w:rsid w:val="009520F3"/>
     <w:rsid w:val="009525EB"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
+    <w:rsid w:val="0095497F"/>
     <w:rsid w:val="00954D01"/>
+    <w:rsid w:val="00954F51"/>
     <w:rsid w:val="0095615A"/>
     <w:rsid w:val="009562B1"/>
+    <w:rsid w:val="009608CB"/>
     <w:rsid w:val="00961400"/>
     <w:rsid w:val="0096357E"/>
     <w:rsid w:val="00963646"/>
+    <w:rsid w:val="00965C74"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="00967124"/>
     <w:rsid w:val="00967335"/>
+    <w:rsid w:val="0097079C"/>
     <w:rsid w:val="009718C7"/>
     <w:rsid w:val="009723F5"/>
     <w:rsid w:val="0097559F"/>
     <w:rsid w:val="009761EA"/>
     <w:rsid w:val="0097761E"/>
     <w:rsid w:val="0097772E"/>
     <w:rsid w:val="0097789B"/>
+    <w:rsid w:val="00980FEF"/>
     <w:rsid w:val="00982454"/>
     <w:rsid w:val="00982CF0"/>
     <w:rsid w:val="009853E1"/>
     <w:rsid w:val="00986C15"/>
     <w:rsid w:val="00986E6B"/>
     <w:rsid w:val="00990032"/>
     <w:rsid w:val="00990B19"/>
     <w:rsid w:val="0099153B"/>
     <w:rsid w:val="00991769"/>
     <w:rsid w:val="0099232C"/>
     <w:rsid w:val="00994386"/>
     <w:rsid w:val="00994791"/>
+    <w:rsid w:val="0099484C"/>
     <w:rsid w:val="009A13D8"/>
     <w:rsid w:val="009A279E"/>
     <w:rsid w:val="009A3015"/>
     <w:rsid w:val="009A3490"/>
     <w:rsid w:val="009A5E0A"/>
     <w:rsid w:val="009B0A6F"/>
     <w:rsid w:val="009B0A94"/>
     <w:rsid w:val="009B2AE8"/>
     <w:rsid w:val="009B5622"/>
     <w:rsid w:val="009B59E9"/>
     <w:rsid w:val="009B70AA"/>
     <w:rsid w:val="009C1A3D"/>
     <w:rsid w:val="009C1CB1"/>
+    <w:rsid w:val="009C252E"/>
+    <w:rsid w:val="009C5BEB"/>
     <w:rsid w:val="009C5E77"/>
+    <w:rsid w:val="009C7139"/>
+    <w:rsid w:val="009C71C1"/>
     <w:rsid w:val="009C7A7E"/>
     <w:rsid w:val="009D02E8"/>
+    <w:rsid w:val="009D30CF"/>
     <w:rsid w:val="009D51D0"/>
     <w:rsid w:val="009D70A4"/>
     <w:rsid w:val="009D758F"/>
     <w:rsid w:val="009D7A52"/>
     <w:rsid w:val="009D7B14"/>
     <w:rsid w:val="009E08D1"/>
+    <w:rsid w:val="009E10B4"/>
     <w:rsid w:val="009E1B95"/>
+    <w:rsid w:val="009E26D7"/>
     <w:rsid w:val="009E496F"/>
     <w:rsid w:val="009E4B0D"/>
     <w:rsid w:val="009E5250"/>
+    <w:rsid w:val="009E6005"/>
     <w:rsid w:val="009E7A69"/>
     <w:rsid w:val="009E7F92"/>
     <w:rsid w:val="009F02A3"/>
+    <w:rsid w:val="009F1658"/>
     <w:rsid w:val="009F1A17"/>
     <w:rsid w:val="009F2F27"/>
     <w:rsid w:val="009F34AA"/>
     <w:rsid w:val="009F6BCB"/>
     <w:rsid w:val="009F7B78"/>
     <w:rsid w:val="00A0057A"/>
+    <w:rsid w:val="00A01C1C"/>
     <w:rsid w:val="00A02FA1"/>
     <w:rsid w:val="00A04CCE"/>
     <w:rsid w:val="00A07421"/>
     <w:rsid w:val="00A0776B"/>
     <w:rsid w:val="00A10FB9"/>
     <w:rsid w:val="00A11421"/>
     <w:rsid w:val="00A11FD8"/>
     <w:rsid w:val="00A1389F"/>
     <w:rsid w:val="00A14996"/>
     <w:rsid w:val="00A157B1"/>
     <w:rsid w:val="00A22229"/>
     <w:rsid w:val="00A24442"/>
     <w:rsid w:val="00A252B9"/>
     <w:rsid w:val="00A32577"/>
     <w:rsid w:val="00A330BB"/>
     <w:rsid w:val="00A34ACD"/>
     <w:rsid w:val="00A3613B"/>
     <w:rsid w:val="00A4174D"/>
     <w:rsid w:val="00A44882"/>
     <w:rsid w:val="00A45125"/>
+    <w:rsid w:val="00A46AA5"/>
     <w:rsid w:val="00A513A9"/>
     <w:rsid w:val="00A54715"/>
     <w:rsid w:val="00A6061C"/>
     <w:rsid w:val="00A613C6"/>
+    <w:rsid w:val="00A6146E"/>
     <w:rsid w:val="00A62D44"/>
+    <w:rsid w:val="00A65A54"/>
     <w:rsid w:val="00A67263"/>
     <w:rsid w:val="00A7161C"/>
+    <w:rsid w:val="00A72C03"/>
     <w:rsid w:val="00A77AA3"/>
     <w:rsid w:val="00A8236D"/>
     <w:rsid w:val="00A854EB"/>
     <w:rsid w:val="00A872E5"/>
     <w:rsid w:val="00A91406"/>
     <w:rsid w:val="00A9157C"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
     <w:rsid w:val="00A97C72"/>
     <w:rsid w:val="00AA04BB"/>
+    <w:rsid w:val="00AA0F62"/>
     <w:rsid w:val="00AA1EB2"/>
     <w:rsid w:val="00AA310B"/>
+    <w:rsid w:val="00AA4549"/>
     <w:rsid w:val="00AA63D4"/>
     <w:rsid w:val="00AB06E8"/>
     <w:rsid w:val="00AB1A4F"/>
     <w:rsid w:val="00AB1CD3"/>
+    <w:rsid w:val="00AB2E82"/>
     <w:rsid w:val="00AB352F"/>
+    <w:rsid w:val="00AC25B7"/>
     <w:rsid w:val="00AC274B"/>
     <w:rsid w:val="00AC4764"/>
     <w:rsid w:val="00AC6D36"/>
+    <w:rsid w:val="00AD0931"/>
     <w:rsid w:val="00AD0CBA"/>
+    <w:rsid w:val="00AD1D35"/>
     <w:rsid w:val="00AD26E2"/>
+    <w:rsid w:val="00AD316C"/>
     <w:rsid w:val="00AD784C"/>
     <w:rsid w:val="00AE126A"/>
     <w:rsid w:val="00AE1BAE"/>
+    <w:rsid w:val="00AE1C63"/>
     <w:rsid w:val="00AE2653"/>
     <w:rsid w:val="00AE3005"/>
     <w:rsid w:val="00AE3BD5"/>
     <w:rsid w:val="00AE59A0"/>
     <w:rsid w:val="00AE6C70"/>
     <w:rsid w:val="00AE7145"/>
     <w:rsid w:val="00AF0C57"/>
     <w:rsid w:val="00AF26F3"/>
     <w:rsid w:val="00AF5F04"/>
     <w:rsid w:val="00AF6142"/>
     <w:rsid w:val="00B00672"/>
     <w:rsid w:val="00B01B4D"/>
     <w:rsid w:val="00B02E8F"/>
     <w:rsid w:val="00B04489"/>
     <w:rsid w:val="00B06571"/>
     <w:rsid w:val="00B068BA"/>
     <w:rsid w:val="00B07217"/>
     <w:rsid w:val="00B10D2F"/>
+    <w:rsid w:val="00B11D8E"/>
     <w:rsid w:val="00B13851"/>
     <w:rsid w:val="00B13B1C"/>
     <w:rsid w:val="00B14B5F"/>
+    <w:rsid w:val="00B20B15"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B22291"/>
     <w:rsid w:val="00B23F9A"/>
     <w:rsid w:val="00B2417B"/>
     <w:rsid w:val="00B24E6F"/>
     <w:rsid w:val="00B26CB5"/>
     <w:rsid w:val="00B2752E"/>
+    <w:rsid w:val="00B27F8D"/>
     <w:rsid w:val="00B307CC"/>
     <w:rsid w:val="00B326B7"/>
     <w:rsid w:val="00B3588E"/>
+    <w:rsid w:val="00B37154"/>
     <w:rsid w:val="00B4198F"/>
     <w:rsid w:val="00B41F3D"/>
+    <w:rsid w:val="00B427AA"/>
     <w:rsid w:val="00B431E8"/>
+    <w:rsid w:val="00B43594"/>
     <w:rsid w:val="00B45141"/>
+    <w:rsid w:val="00B46E80"/>
     <w:rsid w:val="00B519CD"/>
     <w:rsid w:val="00B5273A"/>
+    <w:rsid w:val="00B5345B"/>
     <w:rsid w:val="00B55B74"/>
     <w:rsid w:val="00B57329"/>
+    <w:rsid w:val="00B60AB9"/>
     <w:rsid w:val="00B60E61"/>
+    <w:rsid w:val="00B61472"/>
+    <w:rsid w:val="00B619A1"/>
     <w:rsid w:val="00B62B50"/>
     <w:rsid w:val="00B635B7"/>
     <w:rsid w:val="00B63AE8"/>
     <w:rsid w:val="00B65950"/>
+    <w:rsid w:val="00B66D3E"/>
     <w:rsid w:val="00B66D83"/>
     <w:rsid w:val="00B672C0"/>
     <w:rsid w:val="00B676FD"/>
     <w:rsid w:val="00B678B6"/>
     <w:rsid w:val="00B706E8"/>
     <w:rsid w:val="00B75646"/>
     <w:rsid w:val="00B7629E"/>
+    <w:rsid w:val="00B77D8E"/>
+    <w:rsid w:val="00B8107E"/>
+    <w:rsid w:val="00B84E3B"/>
+    <w:rsid w:val="00B85FA0"/>
     <w:rsid w:val="00B90729"/>
     <w:rsid w:val="00B907DA"/>
     <w:rsid w:val="00B91FFE"/>
+    <w:rsid w:val="00B9492A"/>
     <w:rsid w:val="00B950BC"/>
     <w:rsid w:val="00B95AB9"/>
     <w:rsid w:val="00B9714C"/>
+    <w:rsid w:val="00B97EC0"/>
     <w:rsid w:val="00BA29AD"/>
     <w:rsid w:val="00BA33CF"/>
     <w:rsid w:val="00BA3F8D"/>
+    <w:rsid w:val="00BA4B08"/>
     <w:rsid w:val="00BA5294"/>
     <w:rsid w:val="00BB7A10"/>
+    <w:rsid w:val="00BC2ED1"/>
     <w:rsid w:val="00BC48F8"/>
     <w:rsid w:val="00BC60BE"/>
     <w:rsid w:val="00BC7468"/>
     <w:rsid w:val="00BC7C4E"/>
     <w:rsid w:val="00BC7D4F"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rsid w:val="00BD2850"/>
+    <w:rsid w:val="00BD4BA0"/>
     <w:rsid w:val="00BD6049"/>
     <w:rsid w:val="00BE01A9"/>
     <w:rsid w:val="00BE287C"/>
     <w:rsid w:val="00BE28D2"/>
     <w:rsid w:val="00BE2DD4"/>
+    <w:rsid w:val="00BE40AA"/>
     <w:rsid w:val="00BE4A64"/>
     <w:rsid w:val="00BE5E43"/>
+    <w:rsid w:val="00BE6BD5"/>
     <w:rsid w:val="00BF1261"/>
+    <w:rsid w:val="00BF5377"/>
     <w:rsid w:val="00BF557D"/>
     <w:rsid w:val="00BF7F58"/>
+    <w:rsid w:val="00C00F03"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C01AB1"/>
     <w:rsid w:val="00C01D14"/>
     <w:rsid w:val="00C026A0"/>
+    <w:rsid w:val="00C0311D"/>
     <w:rsid w:val="00C03EA4"/>
+    <w:rsid w:val="00C04AFC"/>
     <w:rsid w:val="00C04F42"/>
     <w:rsid w:val="00C06137"/>
+    <w:rsid w:val="00C067E0"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C10037"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C133EE"/>
     <w:rsid w:val="00C149D0"/>
     <w:rsid w:val="00C231A0"/>
     <w:rsid w:val="00C26588"/>
     <w:rsid w:val="00C27DE9"/>
+    <w:rsid w:val="00C3279D"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C33388"/>
     <w:rsid w:val="00C35484"/>
     <w:rsid w:val="00C4173A"/>
+    <w:rsid w:val="00C43715"/>
     <w:rsid w:val="00C50DED"/>
     <w:rsid w:val="00C52217"/>
+    <w:rsid w:val="00C55247"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
     <w:rsid w:val="00C621B1"/>
     <w:rsid w:val="00C62F7A"/>
     <w:rsid w:val="00C63B9C"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C67BF4"/>
     <w:rsid w:val="00C7275E"/>
+    <w:rsid w:val="00C73389"/>
     <w:rsid w:val="00C74C5D"/>
+    <w:rsid w:val="00C84FF5"/>
     <w:rsid w:val="00C863C4"/>
     <w:rsid w:val="00C86CFC"/>
     <w:rsid w:val="00C91E5C"/>
     <w:rsid w:val="00C920EA"/>
     <w:rsid w:val="00C93675"/>
     <w:rsid w:val="00C93C3E"/>
+    <w:rsid w:val="00C95B83"/>
     <w:rsid w:val="00CA12E3"/>
     <w:rsid w:val="00CA1476"/>
     <w:rsid w:val="00CA6611"/>
     <w:rsid w:val="00CA6AE6"/>
     <w:rsid w:val="00CA782F"/>
     <w:rsid w:val="00CB187B"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3285"/>
     <w:rsid w:val="00CB4500"/>
+    <w:rsid w:val="00CB7EC2"/>
     <w:rsid w:val="00CC0C72"/>
+    <w:rsid w:val="00CC0E03"/>
     <w:rsid w:val="00CC2BFD"/>
     <w:rsid w:val="00CC3CC1"/>
+    <w:rsid w:val="00CC55EE"/>
     <w:rsid w:val="00CD1A9A"/>
     <w:rsid w:val="00CD3476"/>
+    <w:rsid w:val="00CD3EFA"/>
+    <w:rsid w:val="00CD56C0"/>
     <w:rsid w:val="00CD64DF"/>
     <w:rsid w:val="00CE225F"/>
+    <w:rsid w:val="00CE4222"/>
+    <w:rsid w:val="00CE59D5"/>
+    <w:rsid w:val="00CE7948"/>
     <w:rsid w:val="00CF2F50"/>
     <w:rsid w:val="00CF4148"/>
+    <w:rsid w:val="00CF440A"/>
+    <w:rsid w:val="00CF5826"/>
     <w:rsid w:val="00CF6198"/>
     <w:rsid w:val="00CF7BAC"/>
+    <w:rsid w:val="00CF7E12"/>
+    <w:rsid w:val="00D00A58"/>
     <w:rsid w:val="00D02919"/>
     <w:rsid w:val="00D03D23"/>
     <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
     <w:rsid w:val="00D05EBC"/>
     <w:rsid w:val="00D065A2"/>
     <w:rsid w:val="00D079AA"/>
     <w:rsid w:val="00D07F00"/>
     <w:rsid w:val="00D1130F"/>
+    <w:rsid w:val="00D16DD5"/>
     <w:rsid w:val="00D17B72"/>
+    <w:rsid w:val="00D25DD0"/>
+    <w:rsid w:val="00D26454"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D3205F"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D33E72"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D361B5"/>
     <w:rsid w:val="00D402DB"/>
+    <w:rsid w:val="00D40BD7"/>
     <w:rsid w:val="00D411A2"/>
     <w:rsid w:val="00D4606D"/>
+    <w:rsid w:val="00D5011E"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
     <w:rsid w:val="00D56B20"/>
     <w:rsid w:val="00D578B3"/>
     <w:rsid w:val="00D610A6"/>
     <w:rsid w:val="00D618F4"/>
     <w:rsid w:val="00D6243A"/>
     <w:rsid w:val="00D62B30"/>
+    <w:rsid w:val="00D652B7"/>
     <w:rsid w:val="00D656B6"/>
+    <w:rsid w:val="00D66CAF"/>
+    <w:rsid w:val="00D700C2"/>
     <w:rsid w:val="00D714CC"/>
     <w:rsid w:val="00D75EA7"/>
     <w:rsid w:val="00D81ADF"/>
     <w:rsid w:val="00D81F21"/>
     <w:rsid w:val="00D83FD6"/>
     <w:rsid w:val="00D8423D"/>
     <w:rsid w:val="00D84658"/>
+    <w:rsid w:val="00D84A8A"/>
     <w:rsid w:val="00D864F2"/>
     <w:rsid w:val="00D943F8"/>
     <w:rsid w:val="00D95470"/>
     <w:rsid w:val="00D96B55"/>
+    <w:rsid w:val="00D96F43"/>
+    <w:rsid w:val="00DA1C6D"/>
     <w:rsid w:val="00DA2619"/>
     <w:rsid w:val="00DA2E57"/>
     <w:rsid w:val="00DA4239"/>
     <w:rsid w:val="00DA65DE"/>
+    <w:rsid w:val="00DA79D2"/>
     <w:rsid w:val="00DB0B61"/>
     <w:rsid w:val="00DB1474"/>
     <w:rsid w:val="00DB2962"/>
     <w:rsid w:val="00DB52FB"/>
+    <w:rsid w:val="00DB6B2B"/>
+    <w:rsid w:val="00DB71FE"/>
     <w:rsid w:val="00DC013B"/>
     <w:rsid w:val="00DC090B"/>
+    <w:rsid w:val="00DC0B6F"/>
     <w:rsid w:val="00DC1679"/>
     <w:rsid w:val="00DC219B"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC3A7C"/>
     <w:rsid w:val="00DC3FE8"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00DC50E0"/>
     <w:rsid w:val="00DC55EB"/>
     <w:rsid w:val="00DC6386"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00DD4E83"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6945"/>
+    <w:rsid w:val="00DE1C25"/>
+    <w:rsid w:val="00DE2242"/>
     <w:rsid w:val="00DE2D04"/>
     <w:rsid w:val="00DE3250"/>
     <w:rsid w:val="00DE6028"/>
     <w:rsid w:val="00DE6C85"/>
     <w:rsid w:val="00DE78A3"/>
+    <w:rsid w:val="00DE7B07"/>
     <w:rsid w:val="00DF1A71"/>
     <w:rsid w:val="00DF50FC"/>
     <w:rsid w:val="00DF68C7"/>
     <w:rsid w:val="00DF731A"/>
     <w:rsid w:val="00E0113B"/>
+    <w:rsid w:val="00E03B7B"/>
     <w:rsid w:val="00E04920"/>
     <w:rsid w:val="00E06B75"/>
     <w:rsid w:val="00E11332"/>
     <w:rsid w:val="00E11352"/>
+    <w:rsid w:val="00E15517"/>
+    <w:rsid w:val="00E15C19"/>
     <w:rsid w:val="00E170DC"/>
     <w:rsid w:val="00E17546"/>
     <w:rsid w:val="00E20C46"/>
     <w:rsid w:val="00E210B5"/>
+    <w:rsid w:val="00E212B2"/>
     <w:rsid w:val="00E2229F"/>
     <w:rsid w:val="00E261B3"/>
     <w:rsid w:val="00E26818"/>
+    <w:rsid w:val="00E26E72"/>
     <w:rsid w:val="00E27FFC"/>
     <w:rsid w:val="00E30B15"/>
     <w:rsid w:val="00E33237"/>
     <w:rsid w:val="00E33EC4"/>
     <w:rsid w:val="00E40181"/>
+    <w:rsid w:val="00E50E1F"/>
     <w:rsid w:val="00E54950"/>
     <w:rsid w:val="00E55FB3"/>
+    <w:rsid w:val="00E56959"/>
     <w:rsid w:val="00E56A01"/>
     <w:rsid w:val="00E629A1"/>
     <w:rsid w:val="00E63A35"/>
     <w:rsid w:val="00E6794C"/>
     <w:rsid w:val="00E71015"/>
     <w:rsid w:val="00E71591"/>
     <w:rsid w:val="00E71CEB"/>
     <w:rsid w:val="00E7474F"/>
+    <w:rsid w:val="00E75DBF"/>
     <w:rsid w:val="00E76F61"/>
     <w:rsid w:val="00E77901"/>
+    <w:rsid w:val="00E80170"/>
+    <w:rsid w:val="00E80A68"/>
     <w:rsid w:val="00E80DE3"/>
     <w:rsid w:val="00E82C55"/>
+    <w:rsid w:val="00E84EFE"/>
+    <w:rsid w:val="00E86030"/>
     <w:rsid w:val="00E8787E"/>
     <w:rsid w:val="00E90944"/>
+    <w:rsid w:val="00E9241D"/>
     <w:rsid w:val="00E92AC3"/>
     <w:rsid w:val="00E93C49"/>
+    <w:rsid w:val="00E97EC5"/>
+    <w:rsid w:val="00EA2E9A"/>
     <w:rsid w:val="00EA2F6A"/>
+    <w:rsid w:val="00EA7B8C"/>
     <w:rsid w:val="00EB00E0"/>
     <w:rsid w:val="00EB05D5"/>
     <w:rsid w:val="00EB1931"/>
+    <w:rsid w:val="00EB329C"/>
     <w:rsid w:val="00EC059F"/>
     <w:rsid w:val="00EC1F24"/>
     <w:rsid w:val="00EC20FF"/>
     <w:rsid w:val="00EC22F6"/>
+    <w:rsid w:val="00EC64AE"/>
     <w:rsid w:val="00ED195F"/>
+    <w:rsid w:val="00ED2FA6"/>
     <w:rsid w:val="00ED5B9B"/>
     <w:rsid w:val="00ED6BAD"/>
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00EE00D6"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
     <w:rsid w:val="00EE1730"/>
     <w:rsid w:val="00EE29AD"/>
     <w:rsid w:val="00EE3E24"/>
+    <w:rsid w:val="00EE41D4"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE5131"/>
     <w:rsid w:val="00EF109B"/>
     <w:rsid w:val="00EF201C"/>
     <w:rsid w:val="00EF2C72"/>
     <w:rsid w:val="00EF36AF"/>
     <w:rsid w:val="00EF59A3"/>
     <w:rsid w:val="00EF6675"/>
     <w:rsid w:val="00F0063D"/>
     <w:rsid w:val="00F00F9C"/>
     <w:rsid w:val="00F01E5F"/>
     <w:rsid w:val="00F024F3"/>
+    <w:rsid w:val="00F027DC"/>
     <w:rsid w:val="00F029DC"/>
     <w:rsid w:val="00F02ABA"/>
     <w:rsid w:val="00F0361F"/>
     <w:rsid w:val="00F03701"/>
     <w:rsid w:val="00F0437A"/>
     <w:rsid w:val="00F101B8"/>
     <w:rsid w:val="00F10C7D"/>
     <w:rsid w:val="00F11037"/>
+    <w:rsid w:val="00F13B37"/>
     <w:rsid w:val="00F16F1B"/>
     <w:rsid w:val="00F250A9"/>
     <w:rsid w:val="00F267AF"/>
     <w:rsid w:val="00F30FF4"/>
     <w:rsid w:val="00F3122E"/>
     <w:rsid w:val="00F32368"/>
     <w:rsid w:val="00F331AD"/>
     <w:rsid w:val="00F35287"/>
     <w:rsid w:val="00F40A70"/>
     <w:rsid w:val="00F42F0B"/>
     <w:rsid w:val="00F43A37"/>
     <w:rsid w:val="00F4641B"/>
+    <w:rsid w:val="00F4684E"/>
     <w:rsid w:val="00F46EB8"/>
     <w:rsid w:val="00F476B8"/>
     <w:rsid w:val="00F50CD1"/>
     <w:rsid w:val="00F511E4"/>
     <w:rsid w:val="00F52D09"/>
     <w:rsid w:val="00F52E08"/>
+    <w:rsid w:val="00F533BA"/>
     <w:rsid w:val="00F53A66"/>
     <w:rsid w:val="00F5462D"/>
     <w:rsid w:val="00F55B21"/>
     <w:rsid w:val="00F56EF6"/>
     <w:rsid w:val="00F60082"/>
     <w:rsid w:val="00F61A9F"/>
     <w:rsid w:val="00F61B5F"/>
     <w:rsid w:val="00F64696"/>
     <w:rsid w:val="00F64D8C"/>
     <w:rsid w:val="00F65AA9"/>
     <w:rsid w:val="00F6768F"/>
+    <w:rsid w:val="00F70895"/>
     <w:rsid w:val="00F72115"/>
     <w:rsid w:val="00F72C2C"/>
     <w:rsid w:val="00F741F2"/>
     <w:rsid w:val="00F76CAB"/>
     <w:rsid w:val="00F772C6"/>
     <w:rsid w:val="00F77F59"/>
     <w:rsid w:val="00F815B5"/>
     <w:rsid w:val="00F8321B"/>
     <w:rsid w:val="00F834D2"/>
     <w:rsid w:val="00F85195"/>
     <w:rsid w:val="00F868E3"/>
+    <w:rsid w:val="00F87D58"/>
     <w:rsid w:val="00F938BA"/>
+    <w:rsid w:val="00F946E0"/>
+    <w:rsid w:val="00F9617B"/>
+    <w:rsid w:val="00F96F19"/>
     <w:rsid w:val="00F972B1"/>
     <w:rsid w:val="00F97919"/>
+    <w:rsid w:val="00FA19E6"/>
     <w:rsid w:val="00FA2C46"/>
     <w:rsid w:val="00FA3525"/>
     <w:rsid w:val="00FA5A53"/>
+    <w:rsid w:val="00FA663D"/>
     <w:rsid w:val="00FB1012"/>
     <w:rsid w:val="00FB3501"/>
+    <w:rsid w:val="00FB4681"/>
     <w:rsid w:val="00FB4769"/>
     <w:rsid w:val="00FB4CDA"/>
     <w:rsid w:val="00FB5B4E"/>
     <w:rsid w:val="00FB6481"/>
     <w:rsid w:val="00FB6D36"/>
     <w:rsid w:val="00FC01B8"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0F81"/>
     <w:rsid w:val="00FC252F"/>
+    <w:rsid w:val="00FC2A5B"/>
     <w:rsid w:val="00FC395C"/>
     <w:rsid w:val="00FC5E8E"/>
     <w:rsid w:val="00FD3766"/>
     <w:rsid w:val="00FD47C4"/>
     <w:rsid w:val="00FE1557"/>
     <w:rsid w:val="00FE2DCF"/>
+    <w:rsid w:val="00FE2ED3"/>
     <w:rsid w:val="00FE3FA7"/>
     <w:rsid w:val="00FE660E"/>
     <w:rsid w:val="00FE6FD4"/>
+    <w:rsid w:val="00FF0D3D"/>
+    <w:rsid w:val="00FF1299"/>
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2FCE"/>
+    <w:rsid w:val="00FF3CC7"/>
     <w:rsid w:val="00FF4F7D"/>
     <w:rsid w:val="00FF6D9D"/>
     <w:rsid w:val="00FF7DD5"/>
+    <w:rsid w:val="041533E7"/>
+    <w:rsid w:val="1350583F"/>
+    <w:rsid w:val="1BA061CE"/>
+    <w:rsid w:val="1C0888C3"/>
+    <w:rsid w:val="220F59EC"/>
+    <w:rsid w:val="259F2D65"/>
+    <w:rsid w:val="297BBB4B"/>
+    <w:rsid w:val="38951FF5"/>
+    <w:rsid w:val="5E0CFE9B"/>
+    <w:rsid w:val="5E54C431"/>
+    <w:rsid w:val="5EDC0FA0"/>
+    <w:rsid w:val="5F7FD39A"/>
+    <w:rsid w:val="7CFB943B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -12671,51 +14460,50 @@
     <w:next w:val="Body"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="98"/>
     <w:qFormat/>
     <w:rsid w:val="00A3613B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80" w:line="240" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="53565A"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
@@ -13783,50 +15571,62 @@
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSbody">
     <w:name w:val="DHHS body"/>
     <w:link w:val="DHHSbodyChar"/>
     <w:rsid w:val="0097789B"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DHHSbodyChar">
     <w:name w:val="DHHS body Char"/>
     <w:link w:val="DHHSbody"/>
     <w:locked/>
     <w:rsid w:val="0097789B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="72"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE41D4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="137504755">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="94056959">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -14007,51 +15807,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/worker-and-carer-exclusion-scheme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpmanual.vic.gov.au/advice-and-protocols/information-sheets/kinship-care/working-children-clearance-kinship-carers-and" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/policy-and-funding-guidelines-for-health-services" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/policy-and-funding-guidelines-for-health-services" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/working-with-children-check" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/publications/standardised-student-induction-protocol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/disability" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vdwc.vic.gov.au/notifications" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpmanual.vic.gov.au/advice-and-protocols/information-sheets/kinship-care/working-children-clearance-kinship-carers-and" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vdwc.vic.gov.au/prohibition-orders" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/safety-screening-policy" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/housing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afp.gov.au/our-services/national-police-checks/spent-convictions-laws-police-checks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vdwc.vic.gov.au/rights-and-responsibilities/disability-worker-code-of-conduct" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monitoringframework.helpdesk@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vdwc.vic.gov.au/disability-worker-registration" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fac.dffh.vic.gov.au/service-agreement" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpmanual.vic.gov.au/policies-and-procedures/national-police-history-checks/csos-undertaking-national-police-history" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vdwc.vic.gov.au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vdwc.vic.gov.au/complaints-and-notifications/complaints" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SApolicy@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/disability" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpmanual.vic.gov.au/policies-and-procedures/national-police-history-checks/csos-undertaking-national-police-history" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vdwc.vic.gov.au/complaints-and-notifications/complaints" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\mtse1704\Downloads\Policy%20and%20Funding%20Guidelines%20for%20health%20services" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/working-with-children-check" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/publications/standardised-student-induction-protocol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/housing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.service.vic.gov.au/services/working-with-children-check-status-checker/home" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/reportable-conduct-scheme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vdwc.vic.gov.au/rights-and-responsibilities/disability-worker-code-of-conduct" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vdwc.vic.gov.au/disability-worker-registration" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monitoringframework.helpdesk@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fac.dffh.vic.gov.au/sites/default/files/2025-11/Fact%20sheet%20-%20Background%20and%20Probity%20Checks.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/working-children-connect" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vdwc.vic.gov.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fac.dffh.vic.gov.au/policies-and-procedures" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/changes-working-children-check-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SApolicy@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fac.dffh.vic.gov.au/service-agreement" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afp.gov.au/our-services/national-police-checks/spent-convictions-laws-police-checks" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/mandatory-child-safety-training-working-children-clearance-holders" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/worker-and-carer-exclusion-scheme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/policy-and-funding-guidelines-for-health-services" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/disability" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpmanual.vic.gov.au/advice-and-protocols/information-sheets/kinship-care/working-children-clearance-kinship-carers-and" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpmanual.vic.gov.au/advice-and-protocols/information-sheets/kinship-care/working-children-clearance-kinship-carers-and" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vdwc.vic.gov.au/notifications" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/safety-screening-policy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://health.vic.gov.au/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vdwc.vic.gov.au/prohibition-orders" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -14316,83 +16116,83 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
     <SharedWithUsers xmlns="4e0e260c-6ea3-4ee1-8b1a-9dcf29b9b192">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ba9dd2b7-399c-4633-a2c8-a86a36d4dd78">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EBCA8D3B20A242448DF9737BF89AC897" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ff6f97bf45b98e1c9aa018bc33ed9bfa">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ba9dd2b7-399c-4633-a2c8-a86a36d4dd78" xmlns:ns3="4e0e260c-6ea3-4ee1-8b1a-9dcf29b9b192" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ba2d5e2babb5a57113b1ec013cb91280" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EBCA8D3B20A242448DF9737BF89AC897" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6a76e7a93e7e69e463c9c2495239563b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ba9dd2b7-399c-4633-a2c8-a86a36d4dd78" xmlns:ns3="4e0e260c-6ea3-4ee1-8b1a-9dcf29b9b192" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ad1343478c6727a0c94b458fd423a24c" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="ba9dd2b7-399c-4633-a2c8-a86a36d4dd78"/>
     <xsd:import namespace="4e0e260c-6ea3-4ee1-8b1a-9dcf29b9b192"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -14607,134 +16407,128 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <ds:schemaRef ds:uri="4e0e260c-6ea3-4ee1-8b1a-9dcf29b9b192"/>
+    <ds:schemaRef ds:uri="ba9dd2b7-399c-4633-a2c8-a86a36d4dd78"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DA53ACD-A7AD-4139-A02C-F71BEBF325EC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEFE5897-D4CC-49F5-BFCC-FA99055387B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ba9dd2b7-399c-4633-a2c8-a86a36d4dd78"/>
     <ds:schemaRef ds:uri="4e0e260c-6ea3-4ee1-8b1a-9dcf29b9b192"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>29901</Characters>
+  <Pages>16</Pages>
+  <Words>5678</Words>
+  <Characters>32371</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>249</Lines>
-  <Paragraphs>68</Paragraphs>
+  <Lines>269</Lines>
+  <Paragraphs>75</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Safety screening policy for funded organisations</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34142</CharactersWithSpaces>
+  <CharactersWithSpaces>37974</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>7602296</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>36</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://intranet.dhhs.vic.gov.au/graphic-design-process</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7209064</vt:i4>
       </vt:variant>
@@ -14857,51 +16651,51 @@
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc480380484</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Safety screening policy for funded organisations</dc:title>
   <dc:subject>Safety screening</dc:subject>
   <dc:creator>Service Agreement Policy Branch</dc:creator>
   <cp:keywords>safety screening, policy checks, referee checks</cp:keywords>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
-  <cp:contentStatus/>
+  <cp:contentStatus>Final</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100EBCA8D3B20A242448DF9737BF89AC897</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="version">
     <vt:lpwstr>2022v1 15032022 sbv5 18122025</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ExtendedDescription">
     <vt:lpwstr/>
@@ -14917,27 +16711,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
     <vt:lpwstr>2022-04-06T07:57:39Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Name">
     <vt:lpwstr>43e64453-338c-4f93-8a4d-0039a0a41f2a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SiteId">
     <vt:lpwstr>c0e0601f-0fac-449c-9c88-a104c4eb9f28</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ActionId">
     <vt:lpwstr>3d3d785a-2821-4cc0-9c25-64729886ceba</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="GrammarlyDocumentId">
     <vt:lpwstr>ad05599096f84ab05bf51eb5035869e522a28e7d9717fe37bdaa4bdf8b1ae8a1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="_MarkAsFinal">
+    <vt:bool>true</vt:bool>
+  </property>
 </Properties>
 </file>