--- v1 (2026-07-31)
+++ v2 (2026-10-02)
@@ -1,68 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4739B500" w14:textId="14BC946A" w:rsidR="00056EC4" w:rsidRDefault="00A01FB1" w:rsidP="00C51EB4">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4739B500" w14:textId="14BC946A" w:rsidR="00056EC4" w:rsidRDefault="00A01FB1" w:rsidP="00463A67">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="21966DC4" wp14:editId="33DF6721">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7562850" cy="10158730"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 2" descr="Victoria State Government Families, Fairness and Housing"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 2" descr="Victoria State Government Families, Fairness and Housing"/>
@@ -106,327 +104,371 @@
       </w:tblGrid>
       <w:tr w:rsidR="00AD784C" w14:paraId="18FF4B0B" w14:textId="77777777" w:rsidTr="00802748">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="30E6956D" w14:textId="71FD4B4F" w:rsidR="00AD784C" w:rsidRPr="00431F42" w:rsidRDefault="00F04BE0" w:rsidP="00431F42">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Residential Rental Agreement </w:t>
             </w:r>
             <w:r w:rsidR="004E46CF">
               <w:t xml:space="preserve">Terminations and Deceased Estates Operational Guidelines </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD784C" w14:paraId="246F9CB0" w14:textId="77777777" w:rsidTr="000C3170">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="14EEB3AC" w14:textId="3B4D5040" w:rsidR="00386109" w:rsidRPr="00A1389F" w:rsidRDefault="00276088" w:rsidP="00C12B05">
+          <w:p w14:paraId="14EEB3AC" w14:textId="010C7BA8" w:rsidR="00386109" w:rsidRPr="00A1389F" w:rsidRDefault="00C845A7" w:rsidP="00C12B05">
             <w:pPr>
               <w:pStyle w:val="Documentsubtitle"/>
             </w:pPr>
             <w:r>
-              <w:t>Ju</w:t>
-[...2 lines deleted...]
-              <w:t>ly</w:t>
+              <w:t>September</w:t>
             </w:r>
             <w:r w:rsidR="00567BDA">
               <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00430393" w14:paraId="2AE57792" w14:textId="77777777" w:rsidTr="000C3170">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68DABF30" w14:textId="58898BBC" w:rsidR="00511D9D" w:rsidRDefault="001A6272" w:rsidP="00BC6ACD">
             <w:pPr>
               <w:pStyle w:val="Bannermarking"/>
             </w:pPr>
-            <w:fldSimple w:instr=" FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT ">
+            <w:fldSimple w:instr="FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT">
               <w:r>
                 <w:t>OFFICIAL</w:t>
               </w:r>
             </w:fldSimple>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3B4B7FED" w14:textId="5A778641" w:rsidR="00FE4081" w:rsidRPr="00FE4081" w:rsidRDefault="00FE4081" w:rsidP="00C51EB4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:sectPr w:rsidR="00FE4081" w:rsidRPr="00FE4081" w:rsidSect="00F15144">
-          <w:footerReference w:type="even" r:id="rId12"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="even" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="3969" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A1510A2" w14:textId="77777777" w:rsidR="00BC6ACD" w:rsidRPr="00E83EE5" w:rsidRDefault="00BC6ACD" w:rsidP="00BC6ACD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E83EE5">
+    <w:p w14:paraId="357E6EBE" w14:textId="77777777" w:rsidR="00045D80" w:rsidRPr="00DE21C7" w:rsidRDefault="00045D80" w:rsidP="00045D80">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE21C7">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">More </w:t>
-[...20 lines deleted...]
-        <w:r w:rsidRPr="00146F62">
+        <w:t xml:space="preserve">Contact us to receive this document in another format. Please email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="008576B9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Housing</w:t>
+          <w:t>policyandguidelines@homes.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6B426B" w14:textId="77777777" w:rsidR="00045D80" w:rsidRPr="00DE21C7" w:rsidRDefault="00045D80" w:rsidP="00045D80">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If you are d/Deaf, hard of hearing, or have a speech/communication difficulty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t xml:space="preserve"> please contact us through your preferred </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00DE21C7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>National Relay Service (NRS) call channel</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008A4C96">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00146F62">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="00146F62">
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t xml:space="preserve"> For more information, visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00DE21C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>Housing Office</w:t>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>About the National Relay Service</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="008A4C96">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00E83EE5">
-[...52 lines deleted...]
-        </w:pBdr>
+    </w:p>
+    <w:p w14:paraId="4FFD20F9" w14:textId="77777777" w:rsidR="00BC6ACD" w:rsidRPr="00E83EE5" w:rsidRDefault="00BC6ACD" w:rsidP="00463A67">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
       </w:pPr>
       <w:r w:rsidRPr="00E83EE5">
         <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE6D6BC" w14:textId="77777777" w:rsidR="00BC6ACD" w:rsidRPr="00E83EE5" w:rsidRDefault="00BC6ACD" w:rsidP="00BC6ACD">
-[...7 lines deleted...]
-        </w:pBdr>
+    <w:p w14:paraId="3CE6D6BC" w14:textId="706CEA5A" w:rsidR="00BC6ACD" w:rsidRPr="00E83EE5" w:rsidRDefault="00BC6ACD" w:rsidP="00463A67">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
       </w:pPr>
       <w:r w:rsidRPr="182A1F62">
-        <w:t xml:space="preserve">© State of Victoria, Department of Families, Fairness and </w:t>
+        <w:t xml:space="preserve">© State of Victoria, </w:t>
+      </w:r>
+      <w:r w:rsidR="00045D80" w:rsidRPr="00DE21C7">
+        <w:t xml:space="preserve">Australia, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="182A1F62">
+        <w:t xml:space="preserve">Department of Families, Fairness and </w:t>
       </w:r>
       <w:r w:rsidRPr="005A7D43">
         <w:t xml:space="preserve">Housing, </w:t>
       </w:r>
-      <w:r>
-        <w:t>July</w:t>
+      <w:r w:rsidR="00045D80" w:rsidRPr="00807D10">
+        <w:t>September</w:t>
       </w:r>
       <w:r w:rsidRPr="005A7D43">
         <w:t xml:space="preserve"> 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC8C1CF" w14:textId="77777777" w:rsidR="00BC6ACD" w:rsidRPr="00E83EE5" w:rsidRDefault="00BC6ACD" w:rsidP="00BC6ACD">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7EC8C1CF" w14:textId="1D67638D" w:rsidR="00BC6ACD" w:rsidRPr="00E83EE5" w:rsidRDefault="00BC6ACD" w:rsidP="00463A67">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk62746129"/>
       <w:r w:rsidRPr="00F547CF">
-        <w:t>ISBN: 978-1-76171-203-6</w:t>
+        <w:t>ISBN</w:t>
+      </w:r>
+      <w:r w:rsidR="00045D80" w:rsidRPr="00DE21C7">
+        <w:t>/ISSN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F547CF">
+        <w:t xml:space="preserve"> 978-1-76171-203-6</w:t>
       </w:r>
       <w:r w:rsidRPr="00F547CF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (pdf/online/MS word)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="76C02865" w14:textId="77777777" w:rsidR="00BC6ACD" w:rsidRPr="00146F62" w:rsidRDefault="00BC6ACD" w:rsidP="00BC6ACD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00463A67">
+        <w:rPr>
+          <w:color w:val="87189D"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00463A67">
+        <w:t>pdf/online/MS word)</w:t>
+      </w:r>
+      <w:r w:rsidR="00045D80" w:rsidRPr="00DE21C7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58535C64" w14:textId="77777777" w:rsidR="00045D80" w:rsidRPr="00DE21C7" w:rsidRDefault="00045D80" w:rsidP="00045D80">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t xml:space="preserve">Available at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="0080110A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Department of Families, Fairness and Housing Providers website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008A4C96">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="77007D21" w14:textId="77777777" w:rsidR="00271C10" w:rsidRDefault="00271C10" w:rsidP="00BC6ACD">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:pBdr>
-[...35 lines deleted...]
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F329E7" w14:textId="77777777" w:rsidR="00271C10" w:rsidRDefault="00271C10" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B698655" w14:textId="77777777" w:rsidR="00C15021" w:rsidRDefault="00C15021" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AC8B4D2" w14:textId="77777777" w:rsidR="00C15021" w:rsidRDefault="00C15021" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FF4C841" w14:textId="77777777" w:rsidR="00C15021" w:rsidRDefault="00C15021" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B7C476B" w14:textId="77777777" w:rsidR="00C15021" w:rsidRDefault="00C15021" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2967CE01" w14:textId="77777777" w:rsidR="00C15021" w:rsidRDefault="00C15021" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2067B3F5" w14:textId="77777777" w:rsidR="00C15021" w:rsidRDefault="00C15021" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75E9184E" w14:textId="77777777" w:rsidR="00C15021" w:rsidRDefault="00C15021" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D9DF552" w14:textId="77777777" w:rsidR="00C15021" w:rsidRDefault="00C15021" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73D52723" w14:textId="77777777" w:rsidR="00C15021" w:rsidRDefault="00C15021" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CF415E0" w14:textId="77777777" w:rsidR="00C15021" w:rsidRDefault="00C15021" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44E95521" w14:textId="77777777" w:rsidR="00C15021" w:rsidRDefault="00C15021" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B901D7F" w14:textId="77777777" w:rsidR="00C15021" w:rsidRDefault="00C15021" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45200BE8" w14:textId="77777777" w:rsidR="00C15021" w:rsidRDefault="00C15021" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DE8AB28" w14:textId="77777777" w:rsidR="00C15021" w:rsidRDefault="00C15021" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB2F1CF" w14:textId="77777777" w:rsidR="00C15021" w:rsidRDefault="00C15021" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55E74B2F" w14:textId="77777777" w:rsidR="00C15021" w:rsidRDefault="00C15021" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24AD51E8" w14:textId="77777777" w:rsidR="00C15021" w:rsidRDefault="00C15021" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D781E0" w14:textId="77777777" w:rsidR="00C15021" w:rsidRPr="00E83EE5" w:rsidRDefault="00C15021" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="29A1ABD8" w14:textId="679A7420" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00004967">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc189667481"/>
       <w:bookmarkStart w:id="2" w:name="_Toc235800690"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc240382644"/>
       <w:r w:rsidRPr="00025711">
         <w:lastRenderedPageBreak/>
         <w:t>Revision history</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9299" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="988"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="4484"/>
       </w:tblGrid>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00025711" w14:paraId="2C63597B" w14:textId="77777777" w:rsidTr="00890505">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A4A37B0" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
@@ -949,3403 +991,3599 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00274E39" w:rsidRPr="00025711" w14:paraId="60F111BE" w14:textId="77777777" w:rsidTr="00890505">
         <w:trPr>
           <w:trHeight w:val="756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="179E56F4" w14:textId="74A0788D" w:rsidR="00274E39" w:rsidRDefault="00162B87" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>5.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35257D1F" w14:textId="77777777" w:rsidR="00274E39" w:rsidRDefault="00162B87" w:rsidP="00590ED0">
+          <w:p w14:paraId="35257D1F" w14:textId="4601C31C" w:rsidR="00274E39" w:rsidRDefault="00162B87" w:rsidP="00590ED0">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
-              <w:t>Section 8 – Public housing transfers – Dual Rental Agreements</w:t>
+              <w:t xml:space="preserve">Section 8 Public housing transfers – </w:t>
+            </w:r>
+            <w:r w:rsidR="008E478C">
+              <w:t>d</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">ual </w:t>
+            </w:r>
+            <w:r w:rsidR="008E478C">
+              <w:t>r</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">ental </w:t>
+            </w:r>
+            <w:r w:rsidR="008E478C">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:t>greements</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="307A8663" w14:textId="7A3DE7DF" w:rsidR="00590ED0" w:rsidRDefault="00590ED0" w:rsidP="00590ED0">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>Throughout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67826332" w14:textId="1214E47A" w:rsidR="00274E39" w:rsidRDefault="00661287" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>July</w:t>
             </w:r>
             <w:r w:rsidR="00162B87">
               <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4484" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C57CCB0" w14:textId="77777777" w:rsidR="00274E39" w:rsidRDefault="00162B87" w:rsidP="006F157B">
+          <w:p w14:paraId="3C57CCB0" w14:textId="4CA6DFDD" w:rsidR="00274E39" w:rsidRDefault="00162B87" w:rsidP="006F157B">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:t>Updated Section 8 to clarify that reletting restrictions used for dual rental agreements must have an end date set for the five-day vacant possession period and will close automatically in HiiP when that date is reached.</w:t>
+              <w:t>Update to clarify that reletting restrictions used for dual rental agreements must have an end date set for the five-day vacant possession period and will close automatically in HiiP when that date is reached.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10247033" w14:textId="6A539E6D" w:rsidR="00590ED0" w:rsidRDefault="000019DF" w:rsidP="006F157B">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000019DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Minor typographical and grammatical corrections throughout</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00681BF6" w:rsidRPr="00025711" w14:paraId="5EDEF435" w14:textId="77777777" w:rsidTr="00076D68">
+        <w:trPr>
+          <w:trHeight w:val="586"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A29FFF" w14:textId="2E4AA3EA" w:rsidR="00681BF6" w:rsidRDefault="00681BF6" w:rsidP="00890505">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A4001E" w14:textId="5442ADA9" w:rsidR="00681BF6" w:rsidRDefault="00FE5B9A" w:rsidP="00590ED0">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Section 8</w:t>
+            </w:r>
+            <w:r w:rsidR="008E478C">
+              <w:t xml:space="preserve"> Public housing transfers – dual rental agreements</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49F9FCC7" w14:textId="6837CE10" w:rsidR="00F71524" w:rsidRDefault="00F71524" w:rsidP="00F71524">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Section 3.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F71524">
+              <w:t>Termination with or without agreement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10860813" w14:textId="187983FF" w:rsidR="00E01FB7" w:rsidRPr="00F71524" w:rsidRDefault="00E01FB7" w:rsidP="00E01FB7">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Section 7.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E01FB7">
+              <w:t>Notice of intention to vacate</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31E0BE7F" w14:textId="77777777" w:rsidR="00681BF6" w:rsidRDefault="00834388" w:rsidP="00590ED0">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Throughout</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E575CE8" w14:textId="2BF8119C" w:rsidR="00681BF6" w:rsidRDefault="00681BF6" w:rsidP="00890505">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>September 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15F8E535" w14:textId="735D97FD" w:rsidR="00681BF6" w:rsidRDefault="00681BF6" w:rsidP="00890505">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4484" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="643C2F49" w14:textId="77777777" w:rsidR="00FE5793" w:rsidRDefault="00E3696D" w:rsidP="006F157B">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E3696D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Update to clarify local housing office responsibilities regarding tenancy terminations, RLRs, and lock changes when a renter transfers between local housing offices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A8AEADE" w14:textId="1FDFEE01" w:rsidR="00681BF6" w:rsidRDefault="00540828" w:rsidP="00F71524">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00540828">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Updated </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>column ‘R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00540828">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>elevant RTA sections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00540828">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by removing s91D from "Transfer" and "Transfer of tenancy" termination </w:t>
+            </w:r>
+            <w:r w:rsidR="00F14926" w:rsidRPr="00540828">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>types and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00540828">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> removing s91C from "Voluntary termination"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="674BA82C" w14:textId="10831B55" w:rsidR="00E01FB7" w:rsidRPr="004D1B7E" w:rsidRDefault="009A1CEB" w:rsidP="00770598">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D1B7E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Updated made to clarify a </w:t>
+            </w:r>
+            <w:r w:rsidR="00F1717F" w:rsidRPr="004D1B7E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>renter’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D1B7E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> notice of intention to vacate is not mandatory provided</w:t>
+            </w:r>
+            <w:r w:rsidR="00F1717F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F1717F" w:rsidRPr="004D1B7E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>that vacant possession is delivered, keys are returned, and a signed termination form is submitted.</w:t>
+            </w:r>
+            <w:r w:rsidR="004B2965" w:rsidRPr="004D1B7E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004D1B7E" w:rsidRPr="004D1B7E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Updated form title from "General notice of termination form" to "Termination of the Residential Rental Agreement form"</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="087DD848" w14:textId="124CB874" w:rsidR="00681BF6" w:rsidRDefault="006345FE" w:rsidP="006F157B">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006345FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Corrected minor formatting and grammatical errors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> throughout.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C9CFFE3" w14:textId="77777777" w:rsidR="00D10731" w:rsidRDefault="00D10731" w:rsidP="00C51EB4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:sectPr w:rsidR="00D10731" w:rsidSect="00F15144">
-          <w:headerReference w:type="even" r:id="rId19"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId22"/>
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="even" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId23"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79F3B5B3" w14:textId="77777777" w:rsidR="009E2912" w:rsidRPr="00B57329" w:rsidRDefault="009E2912" w:rsidP="001A456E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc235800691"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235800691"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc240382645"/>
       <w:r w:rsidRPr="00B57329">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1A31843B" w14:textId="0BA71C72" w:rsidR="00BC6ACD" w:rsidRDefault="009E2912">
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="4C6D55F8" w14:textId="637D3056" w:rsidR="00E94423" w:rsidRDefault="009E2912">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Heading 1,1,Heading 2,2" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc235800689" w:history="1">
-        <w:r w:rsidR="00BC6ACD" w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382644" w:history="1">
+        <w:r w:rsidR="00E94423" w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>More information</w:t>
-[...3 lines deleted...]
-            <w:webHidden/>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="00E94423">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BC6ACD">
+        <w:r w:rsidR="00E94423" w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Revision history</w:t>
+        </w:r>
+        <w:r w:rsidR="00E94423">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00E94423">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BC6ACD">
-[...10 lines deleted...]
-        <w:r w:rsidR="00BC6ACD">
+        <w:r w:rsidR="00E94423">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382644 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E94423">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E94423">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BC6ACD">
-[...5 lines deleted...]
-        <w:r w:rsidR="00BC6ACD">
+        <w:r w:rsidR="00E94423">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="00E94423">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78AA9BC1" w14:textId="4D9F7D53" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="1987DF17" w14:textId="202F44EC" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800690" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382645" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Revision history</w:t>
+          <w:t>Contents</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800690 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382645 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44263087" w14:textId="27675B35" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="0C864096" w14:textId="077516DC" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800691" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382646" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Contents</w:t>
+          <w:t>Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800691 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382646 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="082076CD" w14:textId="292732A3" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="15687C0F" w14:textId="75B21D36" w:rsidR="00E94423" w:rsidRDefault="00E94423">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240382647" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>3.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Termination with or without agreement</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382647 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="646BFC73" w14:textId="1B84CC70" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800692" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382648" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Overview</w:t>
+          <w:t>Termination dates</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800692 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382648 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="607A3C16" w14:textId="0AC05B32" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="1DC0C00A" w14:textId="335883A8" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800693" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382649" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>3.1</w:t>
+          <w:t>4.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Termination with or without agreement</w:t>
+          <w:t>Vacant possession</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800693 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382649 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C5FF8E0" w14:textId="4C648951" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="06940791" w14:textId="037161AE" w:rsidR="00E94423" w:rsidRDefault="00E94423">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240382650" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Altering a termination date</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382650 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="77F30789" w14:textId="7F4C3F3D" w:rsidR="00E94423" w:rsidRDefault="00E94423">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240382651" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Reversal of a rental agreement termination</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382651 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="41750602" w14:textId="78A4FAB3" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800694" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382652" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Termination dates</w:t>
+          <w:t>Account balances</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800694 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382652 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18DB7DE6" w14:textId="12914A9B" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="417462A7" w14:textId="6E52B63E" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800695" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382653" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>4.1</w:t>
+          <w:t>5.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Vacant possession</w:t>
+          <w:t>Credit balances</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800695 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382653 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37798FD6" w14:textId="58FBB09F" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="28F97809" w14:textId="3AAEF7C4" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800696" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382654" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>4.2</w:t>
+          <w:t>5.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Altering a termination date</w:t>
+          <w:t>Outstanding debt</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800696 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382654 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D8FCFD2" w14:textId="6BEABDFD" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
-[...81 lines deleted...]
-    <w:p w14:paraId="21248548" w14:textId="14D36BED" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="057EC32C" w14:textId="45E9A36D" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800698" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382655" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Account balances</w:t>
+          <w:t>Forwarding address</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800698 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382655 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1119D468" w14:textId="6A86A349" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="6B12108D" w14:textId="4AF7CBA6" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800699" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382656" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>5.1</w:t>
+          <w:t>6.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Credit balances</w:t>
+          <w:t>Family violence</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800699 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382656 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26F64491" w14:textId="24F5737F" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
-[...81 lines deleted...]
-    <w:p w14:paraId="50B13DA6" w14:textId="366CCBC8" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="2F11D973" w14:textId="549F48CD" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800701" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382657" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Forwarding address</w:t>
+          <w:t>Notice of termination</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800701 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382657 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A96F461" w14:textId="552A9D92" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="5ACFDDBA" w14:textId="34460FEC" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800702" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382658" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>6.1</w:t>
+          <w:t>7.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Family violence</w:t>
+          <w:t>Notice of intention to vacate</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800702 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382658 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C29F65E" w14:textId="152B2766" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="737A1750" w14:textId="19081986" w:rsidR="00E94423" w:rsidRDefault="00E94423">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240382659" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Cancelling a notice of intention to vacate</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382659 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2DDD43BC" w14:textId="2086EAA6" w:rsidR="00E94423" w:rsidRDefault="00E94423">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240382660" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Receiving a Termination of the Residential Rental Agreement form and keys</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382660 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1C7C5DE3" w14:textId="48249661" w:rsidR="00E94423" w:rsidRDefault="00E94423">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240382661" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Key returns without a Termination of the Residential Rental Agreement form</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382661 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6A2A9817" w14:textId="13CB295C" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800703" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382662" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Notice of termination</w:t>
+          <w:t>Public housing transfers – dual rental agreements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800703 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382662 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00DD58C8" w14:textId="2E29EC0C" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
-[...327 lines deleted...]
-    <w:p w14:paraId="11B2B69A" w14:textId="3C8F1EBD" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="7F19A742" w14:textId="7F9FD600" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800708" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382663" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Public housing transfers - dual rental agreements</w:t>
+          <w:t>Abandonment or repudiation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800708 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382663 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1013E008" w14:textId="2C52937C" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="16328750" w14:textId="3CD49C6E" w:rsidR="00E94423" w:rsidRDefault="00E94423">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240382664" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>9.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Abandonment</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382664 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2B7DD71D" w14:textId="6DA0063D" w:rsidR="00E94423" w:rsidRDefault="00E94423">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240382665" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>9.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Repudiation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382665 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="15B23F37" w14:textId="682C9E05" w:rsidR="00E94423" w:rsidRDefault="00E94423">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240382666" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>9.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Factors to consider</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382666 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="722FE5FD" w14:textId="172C0023" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800709" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382667" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Abandonment or repudiation</w:t>
+          <w:t>Warrant of possession</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800709 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382667 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65863B37" w14:textId="0EB20981" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="3296FFEA" w14:textId="4B1650AF" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800710" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382668" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>9.1</w:t>
+          <w:t>10.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Abandonment</w:t>
+          <w:t>Execution and termination</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800710 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382668 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="699AA28A" w14:textId="69BF443D" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
-[...163 lines deleted...]
-    <w:p w14:paraId="68247D4D" w14:textId="1780DAF3" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="65E48826" w14:textId="633C8519" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800713" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382669" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Warrant of possession</w:t>
+          <w:t>Deceased sole renter</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800713 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382669 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5AE7D8CD" w14:textId="02CB2103" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="0B481956" w14:textId="3FE37633" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800714" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382670" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>10.1</w:t>
+            <w:rFonts w:eastAsia="Times"/>
+          </w:rPr>
+          <w:t>11.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>Execution and termination</w:t>
+            <w:rFonts w:eastAsia="Times"/>
+          </w:rPr>
+          <w:t>Record management</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800714 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382670 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B75048C" w14:textId="29BACB1C" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="6800B18F" w14:textId="1FCADEBE" w:rsidR="00E94423" w:rsidRDefault="00E94423">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240382671" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>11.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Transfer applications</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382671 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7DA8B96D" w14:textId="768B8A7C" w:rsidR="00E94423" w:rsidRDefault="00E94423">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240382672" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>11.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Identifying a NOK or LPR</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382672 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4CDE7BD0" w14:textId="323919EE" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800715" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382673" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Deceased sole renter</w:t>
+          <w:t>Identified NOK or LPR</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800715 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382673 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="233C1AB2" w14:textId="18BFE191" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="0E40C617" w14:textId="69C2B15D" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800716" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382674" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times"/>
           </w:rPr>
-          <w:t>11.1</w:t>
+          <w:t>12.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times"/>
-[...1 lines deleted...]
-          <w:t>Record management</w:t>
+          </w:rPr>
+          <w:t>Issuing a notice of intention to vacate</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800716 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382674 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53D8DC1B" w14:textId="0A9EBDFB" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="65FC0691" w14:textId="44341ECE" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800717" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382675" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>11.2</w:t>
+          <w:t>12.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Transfer applications</w:t>
+          <w:t>Issuing a notice to vacate</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800717 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382675 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4180CF8D" w14:textId="7F44DC64" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
-[...81 lines deleted...]
-    <w:p w14:paraId="05A7229A" w14:textId="02BD8055" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="1094DAF2" w14:textId="5F9B2DD4" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800719" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382676" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Identified NOK or LPR</w:t>
+          <w:t>Unidentified NOK or LPR</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800719 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382676 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77E72145" w14:textId="4530E80A" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
-[...164 lines deleted...]
-    <w:p w14:paraId="4D01B2E4" w14:textId="173E3069" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="39A02977" w14:textId="520DEE61" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800722" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382677" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>13</w:t>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>Unidentified NOK or LPR</w:t>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Service of documents</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800722 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382677 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5538A261" w14:textId="2A8956A5" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="506392DF" w14:textId="4DBF15E7" w:rsidR="00E94423" w:rsidRDefault="00E94423">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240382678" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>14.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>P</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B503E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>roof of service</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382678 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="17064A48" w14:textId="4DB7B1E0" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800723" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382679" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-          <w:t>14</w:t>
+          </w:rPr>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-          <w:t>Service of documents</w:t>
+          </w:rPr>
+          <w:t>Property access</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800723 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382679 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78BA3D00" w14:textId="7DD66FC4" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="675C7AC1" w14:textId="10EEA554" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800724" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382680" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-          <w:t>14.1</w:t>
+          </w:rPr>
+          <w:t>15.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
-[...8 lines deleted...]
-          <w:t>roof of service</w:t>
+          </w:rPr>
+          <w:t>Requests to enter the property</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800724 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382680 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BC31A12" w14:textId="339A3E21" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
-[...83 lines deleted...]
-    <w:p w14:paraId="26CBDBC3" w14:textId="3AF95FF0" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="61DE2CB5" w14:textId="4AB97053" w:rsidR="00E94423" w:rsidRDefault="00E94423">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235800726" w:history="1">
-        <w:r w:rsidRPr="00F204D3">
+      <w:hyperlink w:anchor="_Toc240382681" w:history="1">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>15.1</w:t>
+          <w:t>15.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F204D3">
+        <w:r w:rsidRPr="00B503E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Requests to enter the property</w:t>
+          <w:t>Supervised access</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235800726 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240382681 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75BA9CA8" w14:textId="04038AA0" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
-[...81 lines deleted...]
-    <w:p w14:paraId="68D6A403" w14:textId="1318CA8D" w:rsidR="00546D5B" w:rsidRDefault="009E2912" w:rsidP="00546D5B">
+    <w:p w14:paraId="68D6A403" w14:textId="2365F97E" w:rsidR="00546D5B" w:rsidRDefault="009E2912" w:rsidP="00546D5B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00546D5B">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="54A8DA92" w14:textId="77777777" w:rsidR="00147BC2" w:rsidRDefault="00147BC2" w:rsidP="00147BC2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc235800692"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235800692"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc240382646"/>
       <w:r w:rsidRPr="00AD65DF">
         <w:lastRenderedPageBreak/>
         <w:t>Overview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="04C97AD7" w14:textId="21FDD476" w:rsidR="00511D9D" w:rsidRPr="00FF41AC" w:rsidRDefault="00511D9D" w:rsidP="00FF41AC">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF41AC">
         <w:t xml:space="preserve">Terminating a </w:t>
       </w:r>
       <w:r w:rsidR="000E60DF" w:rsidRPr="00FF41AC">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF41AC">
         <w:t xml:space="preserve">esidential </w:t>
       </w:r>
       <w:r w:rsidR="000E60DF" w:rsidRPr="00FF41AC">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF41AC">
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="000E60DF" w:rsidRPr="00FF41AC">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF41AC">
         <w:t>greement (</w:t>
@@ -4356,65 +4594,86 @@
       <w:r w:rsidRPr="00FF41AC">
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="000E60DF" w:rsidRPr="00FF41AC">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF41AC">
         <w:t xml:space="preserve">greement) refers to the formal process of ending a tenancy. Department of Families, Fairness and Housing staff delegated to perform functions on behalf of Homes Victoria must </w:t>
       </w:r>
       <w:r w:rsidR="00F0086E" w:rsidRPr="00FF41AC">
         <w:t xml:space="preserve">carry out </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF41AC">
         <w:t xml:space="preserve">the termination of a </w:t>
       </w:r>
       <w:r w:rsidR="000E60DF" w:rsidRPr="00FF41AC">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF41AC">
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="000E60DF" w:rsidRPr="00FF41AC">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF41AC">
-        <w:t>greement is lawfully carried out in accordance with the Residential Tenancies Act 1997 (RTA).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="407A4945" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00FF41AC">
+        <w:t xml:space="preserve">greement is lawfully carried out in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076D68">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Residential Tenancies Act 1997</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF41AC">
+        <w:t xml:space="preserve"> (RTA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407A4945" w14:textId="7BDC225E" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00FF41AC">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lawful </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD65DF">
         <w:t>termination</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> of a Rental Agreement</w:t>
+        <w:t xml:space="preserve"> of a </w:t>
+      </w:r>
+      <w:r w:rsidR="008B122C">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="008B122C">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD65DF">
         <w:t xml:space="preserve"> includes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E59BAA1" w14:textId="0151672A" w:rsidR="00511D9D" w:rsidRPr="00D55B49" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Complying with legal notice periods:</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00541B36">
         <w:t>Giving renters</w:t>
       </w:r>
       <w:r w:rsidR="00A65D4A">
         <w:t xml:space="preserve"> at least </w:t>
       </w:r>
@@ -4493,68 +4752,76 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> human rights:</w:t>
       </w:r>
       <w:r w:rsidR="00511D9D" w:rsidRPr="00366CFF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F15B61">
         <w:t xml:space="preserve">Balancing </w:t>
       </w:r>
       <w:r w:rsidR="00511D9D" w:rsidRPr="00366CFF">
         <w:t>legal requirements with the renter’s human rights</w:t>
       </w:r>
       <w:r w:rsidR="00044C61">
         <w:t xml:space="preserve"> when making termination decisions</w:t>
       </w:r>
       <w:r w:rsidR="00511D9D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2257295A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc235800693"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235800693"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc240382647"/>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD65DF">
         <w:t>ermination</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with or without agreement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="04DA340C" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00FF41AC">
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="04DA340C" w14:textId="1D623038" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00FF41AC">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t>Rental Agreement</w:t>
+        <w:t xml:space="preserve">Rental </w:t>
+      </w:r>
+      <w:r w:rsidR="008B122C">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>s can terminate in two ways:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="420B5560" w14:textId="53FA79AF" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">By </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -4884,76 +5151,62 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1967" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78F4DC48" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>When a renter moves to another Homes Victoria owned public housing premises.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1967" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64B3AF50" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
+          <w:p w14:paraId="5C598553" w14:textId="25B6A78E" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>s91C Termination by agreement</w:t>
-            </w:r>
-[...12 lines deleted...]
-              <w:t>s91D Termination by consent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="6A941889" w14:textId="77777777" w:rsidTr="00D10731">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A3CA23B" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Transfer of tenancy</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4984,76 +5237,62 @@
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">ental </w:t>
             </w:r>
             <w:r w:rsidR="002715DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>greement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1967" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51467E36" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
+          <w:p w14:paraId="1864B583" w14:textId="429EF153" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>s91C Termination by agreement</w:t>
-            </w:r>
-[...12 lines deleted...]
-              <w:t>s91D Termination by consent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="6E657EA7" w14:textId="77777777" w:rsidTr="00D10731">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E7E3794" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Voluntary termination</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5072,64 +5311,50 @@
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>When a renter relocates from the rented premises, for example</w:t>
             </w:r>
             <w:r w:rsidR="00BC6ACD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve"> into private rental accommodation or in circumstances where a property/home is acquired by purchase.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1967" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="052848A1" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
-[...12 lines deleted...]
-          </w:p>
           <w:p w14:paraId="7576ECC0" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>s91D Termination by consent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="7CF61B95" w14:textId="77777777" w:rsidTr="00D10731">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46B8C514" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
@@ -5215,51 +5440,65 @@
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Deceased renter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1967" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26276CF1" w14:textId="718A50CF" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:t xml:space="preserve">Based on an agreement entered into between the </w:t>
+              <w:t xml:space="preserve">Based on an agreement </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D41F15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>entered into</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D41F15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> between the </w:t>
             </w:r>
             <w:r w:rsidR="002715DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">esidential </w:t>
             </w:r>
             <w:r w:rsidR="002715DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">ental </w:t>
             </w:r>
@@ -6012,208 +6251,321 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="068F4F95" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Specific provisions that apply in cases involving family violence.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42ECB6B5" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
+          <w:p w14:paraId="42ECB6B5" w14:textId="5A65754B" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:t>s91V Application for termination or new residential Rental Agreement because of family violence or personal violence</w:t>
+              <w:t xml:space="preserve">s91V Application for termination or new residential </w:t>
+            </w:r>
+            <w:r w:rsidR="008B122C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D41F15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ental </w:t>
+            </w:r>
+            <w:r w:rsidR="008B122C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D41F15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>greement because of family violence or personal violence</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E2A24B5" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">s91W Tribunal orders  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01CEFD43" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:t>s70B Locks for rented premises the subject of an order under s91W(1)(b) and (1A)(b)</w:t>
+              <w:t>s70B Locks for rented premises the subject of an order under s91W(1)(b) and (1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D41F15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>A)(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D41F15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>b)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CD6AE15" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
+          <w:p w14:paraId="7CD6AE15" w14:textId="0151B7A2" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:t xml:space="preserve">s91X Tribunal may determine parties' liability under terminated residential Rental Agreement  </w:t>
+              <w:t xml:space="preserve">s91X Tribunal may determine parties' liability under terminated residential </w:t>
+            </w:r>
+            <w:r w:rsidR="008B122C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D41F15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ental </w:t>
+            </w:r>
+            <w:r w:rsidR="008B122C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D41F15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">greement  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52E1450E" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
+          <w:p w14:paraId="52E1450E" w14:textId="36FE7F38" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:t>s91Y Cross-examination in a proceeding for termination or new residential Rental Agreement</w:t>
+              <w:t xml:space="preserve">s91Y Cross-examination in a proceeding for termination or new residential </w:t>
+            </w:r>
+            <w:r w:rsidR="008B122C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D41F15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ental </w:t>
+            </w:r>
+            <w:r w:rsidR="008B122C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D41F15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>greement</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27230A5F" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>s420A Order by Tribunal if renter victim of family violence or personal violence</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0651A1A7" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>s420B Order by Tribunal in circumstances of family violence or personal violence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="68E768AA" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc235800694"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc235800694"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc240382648"/>
       <w:r w:rsidRPr="00AD65DF">
+        <w:lastRenderedPageBreak/>
         <w:t>Termination dates</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="10A737EC" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="007A3A98">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t>The termination date is determined by the type of termination intended by the parties and whether the renter has vacated the rented premises</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A191D5E" w14:textId="4ECAE97C" w:rsidR="00511D9D" w:rsidRPr="005A4C57" w:rsidRDefault="00511D9D" w:rsidP="007A3A98">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t>The table below outlines the specific dates for each termination scenario.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308887AD" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="308887AD" w14:textId="5C63581E" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t xml:space="preserve">Table 2: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C84CA4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t xml:space="preserve">Termination date </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
-        <w:t xml:space="preserve">of Rental Agreements </w:t>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="008B122C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="008B122C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">greements </w:t>
       </w:r>
       <w:r w:rsidRPr="00C84CA4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t>determ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t>ined</w:t>
       </w:r>
       <w:r w:rsidRPr="00C84CA4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t xml:space="preserve"> by scenario</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
@@ -6893,242 +7245,251 @@
           <w:tcPr>
             <w:tcW w:w="3437" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21E638D1" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>The date determined by VCAT.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2D735FAC" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc495315258"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc235800695"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235800695"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc495315258"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc240382649"/>
       <w:r>
         <w:t>Vacant possession</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3E2A037B" w14:textId="3A19FCFA" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="007A3A98">
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="3E2A037B" w14:textId="0E1C4D39" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="007A3A98">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vacant possession is a term used to describe a specific condition in which a rented premises is returned from one party to another in accordance with the terms and conditions specified in the standard form </w:t>
       </w:r>
       <w:r w:rsidR="005164A2">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="005164A2">
         <w:t>a</w:t>
       </w:r>
       <w:r>
-        <w:t>greement. When a renter returns a rented premises (subject to VCAT order or otherwise) to a Rental Provider, vacant possession means that the property must be:</w:t>
+        <w:t xml:space="preserve">greement. When a renter returns a rented premises (subject to VCAT order or otherwise) to a </w:t>
+      </w:r>
+      <w:r w:rsidR="00F14926">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="00F14926">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rovider, vacant possession means that the </w:t>
+      </w:r>
+      <w:r w:rsidR="005C371F">
+        <w:t>premises</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> must be:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD44FC9" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="008A03C2" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="008A03C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Completely unoccupied:</w:t>
       </w:r>
       <w:r w:rsidRPr="008A03C2">
         <w:t xml:space="preserve"> The renter must have physically vacated the premises, ensuring no other occupants listed on the household or any other person remains living there as a principal place of residence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2805C483" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="008A03C2" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="2805C483" w14:textId="6ECB3A41" w:rsidR="00511D9D" w:rsidRPr="008A03C2" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="008A03C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Free from personal belongings:</w:t>
       </w:r>
       <w:r w:rsidRPr="008A03C2">
         <w:t xml:space="preserve"> All personal goods and documents including furniture, appliances, and rubbish must be removed from the rented premises. This means the rented premises should be empty and free from any items that were not present at the commencement of the </w:t>
       </w:r>
-      <w:r>
-        <w:t>Rental Agreement</w:t>
+      <w:r w:rsidR="00AF0C2A">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF0C2A">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="008A03C2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00509E0D" w14:textId="27EF8F39" w:rsidR="00511D9D" w:rsidRPr="008A03C2" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="00509E0D" w14:textId="2A4E41A3" w:rsidR="00511D9D" w:rsidRPr="008A03C2" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="008A03C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Free from third-party claims:</w:t>
       </w:r>
       <w:r w:rsidRPr="008A03C2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CC19E1">
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="008A03C2">
         <w:t xml:space="preserve">o other individuals or entities </w:t>
       </w:r>
       <w:r w:rsidR="00CC19E1">
         <w:t xml:space="preserve">may claim </w:t>
       </w:r>
       <w:r w:rsidRPr="008A03C2">
-        <w:t xml:space="preserve">an exclusive possessory right to occupy the rented premises. This </w:t>
-[...23 lines deleted...]
-        <w:t>take full control of the premises without legal or practical obstacles.</w:t>
+        <w:t xml:space="preserve">an exclusive possessory right to occupy the rented premises. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCBFEA3" w14:textId="53434F2A" w:rsidR="00511D9D" w:rsidRPr="00F34784" w:rsidRDefault="00ED4640" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc235800696"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235800696"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc240382650"/>
       <w:r>
         <w:t>Altering a t</w:t>
       </w:r>
       <w:r w:rsidR="00511D9D" w:rsidRPr="00F34784">
         <w:t>ermination date</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="3FF4899C" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="007A3A98">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">The Housing Integrated Information Program (HiiP) enables the update or backdating of termination dates, which should only be done in cases of error. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="234FF818" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00364905" w:rsidRDefault="00511D9D" w:rsidP="007A3A98">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00364905">
         <w:t xml:space="preserve">Termination dates can be backdated by up to 14 days through the Termination tab in HiiP, with approval from a Team Manager or higher. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DED8310" w14:textId="6F96F086" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="007A3A98">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="008A03C2">
         <w:t xml:space="preserve">Any adjustments beyond 14 days require review and approval from the Client Support and Housing Services Manager via an escalation workflow, as </w:t>
       </w:r>
       <w:r w:rsidR="00000914">
         <w:t xml:space="preserve">required </w:t>
       </w:r>
       <w:r w:rsidRPr="008A03C2">
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidR="00000914">
         <w:t xml:space="preserve">HiiP </w:t>
       </w:r>
       <w:r w:rsidRPr="008A03C2">
         <w:t>system rules.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BC9EE8E" w14:textId="2C95258A" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc235800697"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235800697"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc240382651"/>
       <w:r>
         <w:t xml:space="preserve">Reversal of </w:t>
       </w:r>
       <w:r w:rsidR="005836C2">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="007C46F0">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="007C46F0">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD65DF">
         <w:t xml:space="preserve"> termination</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="7CD18D15" w14:textId="26FA6288" w:rsidR="00511D9D" w:rsidRPr="001C496A" w:rsidRDefault="00511D9D" w:rsidP="007A3A98">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="007C46F0">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ental </w:t>
@@ -7227,51 +7588,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3C8DD58B" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="001C496A" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C496A">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The reasons the renter wishes to return to the </w:t>
       </w:r>
       <w:r>
         <w:t>rented premises</w:t>
       </w:r>
       <w:r w:rsidRPr="001C496A">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28461CC0" w14:textId="3B6EAB1C" w:rsidR="00511D9D" w:rsidRPr="001C496A" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="28461CC0" w14:textId="0586B273" w:rsidR="00511D9D" w:rsidRPr="001C496A" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C496A">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The human rights </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">engaged in accordance with the </w:t>
       </w:r>
       <w:r w:rsidRPr="0019489F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Charter of Human Rights and </w:t>
@@ -7328,134 +7689,184 @@
         </w:rPr>
         <w:t xml:space="preserve"> impacts</w:t>
       </w:r>
       <w:r w:rsidR="002C7BFB">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>. These must be</w:t>
       </w:r>
       <w:r w:rsidRPr="001C496A">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> weighed against the reasons for rejecti</w:t>
       </w:r>
       <w:r w:rsidR="00A67F73">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ng</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the request for reversal of the Rental Agreement</w:t>
+        <w:t xml:space="preserve"> the request for reversal of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E808A0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="00E808A0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>greement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24C9B0C4" w14:textId="2709729C" w:rsidR="00511D9D" w:rsidRPr="001C496A" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C496A">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The status of any outstanding maintenance or reletting processes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="688F1FD3" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="001C496A" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C496A">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Any available alternative options.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C4CC93" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
+    <w:p w14:paraId="55C4CC93" w14:textId="1B78895F" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00364905">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If the decision is made to reject </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00364905">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> renter’s request</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to reverse termination of a Rental Agreement</w:t>
+        <w:t xml:space="preserve"> to reverse termination of a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E808A0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="00E808A0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="00364905">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>, they must be provided with written reasons for the rejection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E904F5" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc235800698"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235800698"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc240382652"/>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD65DF">
         <w:t>ccount</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> balances</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="7B7017DF" w14:textId="69F39A00" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="007A3A98">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Homes Victoria charges rent up to and including the day before the </w:t>
       </w:r>
       <w:r w:rsidR="000E60DF" w:rsidRPr="007A3A98">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="007A3A98">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="000E60DF" w:rsidRPr="007A3A98">
         <w:rPr>
@@ -7473,86 +7884,102 @@
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t xml:space="preserve">the rental agreement </w:t>
       </w:r>
       <w:r w:rsidRPr="007A3A98">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t>termination</w:t>
       </w:r>
       <w:r w:rsidR="003D49A4" w:rsidRPr="007A3A98">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> date</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD65DF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1650C35F" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="007A2D6B" w:rsidRDefault="00511D9D" w:rsidP="00F8281A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc235800699"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc235800699"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc240382653"/>
       <w:r w:rsidRPr="007A2D6B">
         <w:t xml:space="preserve">Credit </w:t>
       </w:r>
       <w:r>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D6B">
         <w:t>alances</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3363C2A5" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="3363C2A5" w14:textId="7A3ABFB3" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="007A3A98">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
-        <w:t>Upon finalising the account, if a credit balance is identified, the Department's Revenue and Accounts Receivable Section will initiate a refund. This refund is typically processed within 28 days</w:t>
+        <w:t xml:space="preserve">Upon finalising the account, if a credit balance is identified, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00604312">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>epartment's Revenue and Accounts Receivable Section will initiate a refund. This refund is typically processed within 28 days</w:t>
       </w:r>
       <w:r w:rsidRPr="008F3ECE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="152EF116" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00DB4B0D" w:rsidRDefault="00511D9D" w:rsidP="00F8281A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc235800700"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235800700"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc240382654"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Outstanding debt</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="44E394DC" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00250C2C" w:rsidRDefault="00511D9D" w:rsidP="007A3A98">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t>When a renter has outstanding rent or maintenance debt, staff should proactively engage in negotiations to establish a mutually agreeable repayment agreement. The repayment negotiation process should include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69D29AC7" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00250C2C" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Initial </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -7656,109 +8083,113 @@
         <w:t xml:space="preserve">acated </w:t>
       </w:r>
       <w:r w:rsidR="00F43FFF">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">ebt </w:t>
       </w:r>
       <w:r w:rsidR="00F43FFF">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>greement with the r</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t>enter. If a legal agreement was in place prior to termination, a new agreement must be established. Where possible, the new agreement should maintain the same weekly repayment amount.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CA7D0A7" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D16071" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc235800701"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc235800701"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc240382655"/>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">Forwarding </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>ddress</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="5CFC7DFE" w14:textId="6CDBB50C" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="007A3A98">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t xml:space="preserve">If a forwarding address is unavailable, the terminated rented premises should be used as the last known address. When adding forwarding addresses in HiiP, staff must do so directly from </w:t>
       </w:r>
       <w:r w:rsidR="00996FE5" w:rsidRPr="007A3A98">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t xml:space="preserve">each </w:t>
       </w:r>
       <w:r w:rsidRPr="007A3A98">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t xml:space="preserve">client’s records </w:t>
       </w:r>
       <w:r w:rsidR="006F3CCF" w:rsidRPr="007A3A98">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t xml:space="preserve">so that </w:t>
       </w:r>
       <w:r w:rsidRPr="007A3A98">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t>each client receives a letter individually</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF66A3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D7A659E" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc235800702"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235800702"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc240382656"/>
       <w:r>
         <w:t>Family violence</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="3B995144" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="007A3A98">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>In cases involving family violence, the situation may require special handling to protect the safety and privacy of the victim. This may involve:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03CF62A4" w14:textId="2DA3BB88" w:rsidR="00511D9D" w:rsidRPr="006202DD" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="006202DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Confidentiality:</w:t>
       </w:r>
       <w:r w:rsidRPr="006202DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00611056">
         <w:t>A</w:t>
@@ -7814,1972 +8245,2139 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F719C0">
         <w:t xml:space="preserve">like </w:t>
       </w:r>
       <w:r w:rsidR="009537E3">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="006202DD">
         <w:t xml:space="preserve">igital </w:t>
       </w:r>
       <w:r w:rsidR="009537E3">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="006202DD">
         <w:t>ail through Housing Vic Online Services. Th</w:t>
       </w:r>
       <w:r w:rsidR="00425CFD">
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> secure communication</w:t>
       </w:r>
       <w:r w:rsidRPr="006202DD">
-        <w:t xml:space="preserve"> service provides a confidential online platform via myGov, allowing clients to manage correspondence securely.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="37F2A084" w14:textId="146958E0" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
+        <w:t xml:space="preserve"> service provides a confidential online platform via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006202DD">
+        <w:t>myGov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006202DD">
+        <w:t>, allowing clients to manage correspondence securely.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F2A084" w14:textId="76E31968" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00625905">
         <w:t xml:space="preserve">If a forwarding address is unavailable due to family violence or other safety concerns, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">staff </w:t>
       </w:r>
       <w:r w:rsidRPr="00625905">
         <w:t>should consult</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00EB15AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Housing Business Operations</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>housingbusiness.operations@dffh.vic.gov.au</w:t>
+      <w:r w:rsidR="0059027F">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
       <w:r w:rsidRPr="00625905">
         <w:t xml:space="preserve">o </w:t>
       </w:r>
       <w:r w:rsidR="007332C0">
         <w:t xml:space="preserve">comply </w:t>
       </w:r>
       <w:r w:rsidRPr="00625905">
         <w:t>with applicable laws and prioriti</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00625905">
         <w:t>e victim</w:t>
       </w:r>
       <w:r w:rsidR="00425CFD">
         <w:t>’s safety</w:t>
       </w:r>
       <w:r w:rsidRPr="00625905">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7204C0BE" w14:textId="28833655" w:rsidR="00511D9D" w:rsidRPr="00803938" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc309736960"/>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc309736960"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc309737153"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc309729351"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc309736961"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc309737154"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc235800703"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc240382657"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r>
         <w:t>Notice of termination</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="3B631C3B" w14:textId="68290C26" w:rsidR="00511D9D" w:rsidRPr="00803938" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc235800704"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235800704"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc240382658"/>
       <w:r>
         <w:t xml:space="preserve">Notice of </w:t>
       </w:r>
       <w:r w:rsidR="00583E0A">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ntention to </w:t>
       </w:r>
       <w:r w:rsidR="00583E0A">
         <w:t>v</w:t>
       </w:r>
       <w:r>
         <w:t>acate</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="643EC9CA" w14:textId="4FEFD293" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="643EC9CA" w14:textId="038C3882" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="007A3A98">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t>In accordance with section 91Z of the RTA (</w:t>
       </w:r>
       <w:r w:rsidR="00D50688" w:rsidRPr="007A3A98">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="007A3A98">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t xml:space="preserve">otice of </w:t>
       </w:r>
       <w:r w:rsidR="00583E0A" w:rsidRPr="007A3A98">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="007A3A98">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t xml:space="preserve">ntention to </w:t>
       </w:r>
       <w:r w:rsidR="00583E0A" w:rsidRPr="007A3A98">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="007A3A98">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">acate), a renter must provide a minimum of 28 days' notice of their intention to vacate the rented premises. While this notice is typically submitted using a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D50688" w:rsidRPr="007A3A98">
+        <w:t>acate), renter</w:t>
+      </w:r>
+      <w:r w:rsidR="00E431BB">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
+        <w:t>s typically</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>provide  28</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> days' notice of their intention to vacate</w:t>
+      </w:r>
+      <w:r w:rsidR="00402359">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E673AE">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> However, Homes Victoria </w:t>
+      </w:r>
+      <w:r w:rsidR="00E673AE" w:rsidRPr="00E673AE">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">does not require a minimum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">notice </w:t>
+      </w:r>
+      <w:r w:rsidR="00E673AE" w:rsidRPr="00E673AE">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">period, provided that vacant possession </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00E673AE" w:rsidRPr="00E673AE">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>delivered, keys are returned, and a signed</w:t>
+      </w:r>
+      <w:r w:rsidR="00204881">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00204881" w:rsidRPr="00204881">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Termination of the Residential Rental Agreement form </w:t>
+      </w:r>
+      <w:r w:rsidR="00E673AE" w:rsidRPr="00E673AE">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>submitted</w:t>
+      </w:r>
+      <w:r w:rsidR="00E673AE" w:rsidRPr="00E673AE">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D039BA" w14:textId="35608129" w:rsidR="00511D9D" w:rsidRDefault="00E01FB7" w:rsidP="007A3A98">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> staff receive a renter's </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9197B">
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A3A98">
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">otice of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9197B">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">ntention to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9197B">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:t>acate, the renter should be advised:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A436B43" w14:textId="43785524" w:rsidR="00511D9D" w:rsidRDefault="00D16B34" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00311DD1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Termination</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00311DD1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the Residential Rental Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9197B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>orm:</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> A </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55288" w:rsidRPr="00311DD1">
+        <w:t>Termination</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55288" w:rsidRPr="00311DD1">
+        <w:t>the Residential Rental Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9197B">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:t>orm</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="00076D68">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:t>signed by all co-renters is required on or before the termination date.</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="003C08E7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="007803D7">
+        <w:t xml:space="preserve">This form includes </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9197B">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="007803D7">
+        <w:t xml:space="preserve">acating </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9197B">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="007803D7">
+        <w:t>nstructions to guide the process.</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631362E8" w14:textId="7D5E26B6" w:rsidR="00511D9D" w:rsidRPr="008E4851" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rent charges:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4851">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rent will be charged until vacant possession of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rented premises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00390C9B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4851">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>is delivered by the renter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>. T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4851">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">his includes the return of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55288" w:rsidRPr="00311DD1">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Termination</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4851">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55288" w:rsidRPr="00311DD1">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>the Residential Rental Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4851">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9197B">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4851">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>orm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076D68">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4851">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>and keys.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460A5BEC" w14:textId="29BA8989" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outstanding </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>alances:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> Any unpaid rent or maintenance charges will be reviewed and ideally settled in full</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> before the termination date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">. If full payment is not feasible, a </w:t>
+      </w:r>
+      <w:r w:rsidR="007C46F0">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">acated </w:t>
+      </w:r>
+      <w:r w:rsidR="007C46F0">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">rrears </w:t>
+      </w:r>
+      <w:r w:rsidR="007C46F0">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">greement </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> be arranged to facilitate repayment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16754E38" w14:textId="25962FB5" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pre-vacating </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">nspection: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">An inspection of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rented premises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00390C9B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> be conducted before the renter vacates</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to complete an end of agreement </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enancy </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ondition </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t>eport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">. If the renter has not provided notice to arrange a pre-vacating inspection, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the renter should be advised</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> that the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rented premises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00390C9B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>will be inspected within two working days of termination, and they may incur charges for any necessary rubbish removal, repairs, or cleaning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4679E2" w14:textId="03535510" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">Upon receiving the renter's </w:t>
+      </w:r>
+      <w:r w:rsidR="007C46F0">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">otice of </w:t>
+      </w:r>
+      <w:r w:rsidR="007C46F0">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">ntention to </w:t>
+      </w:r>
+      <w:r w:rsidR="007C46F0">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>acate, the following actions should be taken in HiiP:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BEAE25" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>Record the notice details in HiiP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452B6927" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Generate and send the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6DE159" w14:textId="24A8983F" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Intention to </w:t>
+      </w:r>
+      <w:r w:rsidR="007C46F0">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">acate </w:t>
+      </w:r>
+      <w:r w:rsidR="007C46F0">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">cknowledgement </w:t>
+      </w:r>
+      <w:r w:rsidR="007C46F0">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:t>etter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6AE78D" w14:textId="7C2A13CB" w:rsidR="00511D9D" w:rsidRDefault="00E55288" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00311DD1">
+        <w:t>Termination</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D">
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00311DD1">
+        <w:t>the Residential Rental Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C46F0">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D">
+        <w:t>orm (if not already provided)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F41EC5A" w14:textId="68F37B01" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">Rental and </w:t>
+      </w:r>
+      <w:r w:rsidR="007C46F0">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">aintenance </w:t>
+      </w:r>
+      <w:r w:rsidR="007C46F0">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">ccount </w:t>
+      </w:r>
+      <w:r w:rsidR="007C46F0">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>ummary</w:t>
+      </w:r>
+      <w:r w:rsidR="007C46F0">
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">tatement and </w:t>
+      </w:r>
+      <w:r w:rsidR="007C46F0">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">acated </w:t>
+      </w:r>
+      <w:r w:rsidR="007C46F0">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">rrears </w:t>
+      </w:r>
+      <w:r w:rsidR="007C46F0">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>greement (if required)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F153AB3" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00191294">
+        <w:t xml:space="preserve">Schedule a pre-vacating inspection </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to take place</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191294">
+        <w:t xml:space="preserve"> before the expected termination date</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C799E33" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00191294" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00191294">
+        <w:t>Pre-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C384E">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+        </w:rPr>
+        <w:t>vacating</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191294">
+        <w:t xml:space="preserve"> inspection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B6D4B5" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="008977C4">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Following a pre-vacating inspection, staff must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710AF6D9" w14:textId="26DD54E6" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Complete a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD65DF">
+        <w:t xml:space="preserve"> Moving out </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD65DF">
+        <w:t xml:space="preserve">enancy </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD65DF">
+        <w:t xml:space="preserve">ondition </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD65DF">
+        <w:t>eport</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and upload this into HiiP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CACCD88" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>dvise the renter of any cleaning required to meet the terms of their lease agreement before termination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C55A70F" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Review and d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006202DD">
+        <w:t>iscuss with the renter any outstanding rent or maintenance charges. Ideally, the debt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> should be settled</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006202DD">
+        <w:t xml:space="preserve"> in full</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> prior to the termination date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006202DD">
+        <w:t xml:space="preserve">. If full payment is not feasible, consider arranging a Vacated </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Debt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006202DD">
+        <w:t xml:space="preserve"> Agreement to facilitate a structured repayment plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF6BD53" w14:textId="2724FE82" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc235800705"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc240382659"/>
+      <w:r>
+        <w:t xml:space="preserve">Cancelling a </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">otice of </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ntention to </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r>
+        <w:t>acate</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="40C9C895" w14:textId="2859C8B2" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="008977C4">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">If a renter gives notice but later changes their mind, the </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">otice of </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">ntention to </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">acate </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> be cancelled in HiiP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1820D525" w14:textId="5F2A879B" w:rsidR="00511D9D" w:rsidRPr="00D54136" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc235800706"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc240382660"/>
+      <w:r>
+        <w:t xml:space="preserve">Receiving a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55288">
+        <w:t>Termination</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55288">
+        <w:t>the Residential Rental Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">orm and </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>k</w:t>
+      </w:r>
+      <w:r>
+        <w:t>eys</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="3E9DBE30" w14:textId="024DFFD0" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008977C4">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
+        <w:t xml:space="preserve">A renter may </w:t>
+      </w:r>
+      <w:r w:rsidR="00153B18">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>terminate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008977C4">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a rented premises by submitting a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55288">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>Termination</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008977C4">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55288">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>the Residential Rental Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008977C4">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3" w:rsidRPr="008977C4">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008977C4">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>orm and returning the keys without prior notice. In such cases, the following should be communicated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="449617CC" w14:textId="7020905A" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00076D68">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vacant unit i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055B80">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nspection:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> An inspection will be conducted within two working days following the termination of the </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>greement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1BB737" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Charges:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> The renter may incur charges for any necessary rubbish removal, repairs, or cleaning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B50851C" w14:textId="4528F1C0" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0792F07C">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Upon termination of the </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>greement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> in HiiP, staff should:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0F4BA1" w14:textId="56EFCC97" w:rsidR="00511D9D" w:rsidRDefault="009915CC" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Update </w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="00CA7346">
+        <w:t>key register in HiiP</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> is updated to reflect the return of keys.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D52BC4" w14:textId="7D46AE7B" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">Confirm that HiiP </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0D9D">
+        <w:t xml:space="preserve">has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>generate</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0D9D">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a receipt for </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0D9D">
+        <w:t xml:space="preserve">the returned </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">keys and a </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>greement termination letter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FCD498" w14:textId="28FE882C" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc235800707"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc240382661"/>
+      <w:r>
+        <w:t xml:space="preserve">Key returns without a </w:t>
+      </w:r>
+      <w:r w:rsidR="00967414" w:rsidRPr="00967414">
+        <w:t>Termination</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00967414" w:rsidRPr="00967414">
+        <w:t>the Residential Rental Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r>
+        <w:t>orm</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="2E74B59E" w14:textId="238D3B34" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00E84269">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">If keys are returned without a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55288">
+        <w:t>Termination</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55288">
+        <w:t>the Residential Rental Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">orm or other written confirmation, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00261E7E">
+        <w:t xml:space="preserve">efforts should be made to contact the renter within 5 days to obtain written confirmation of their intent to terminate the </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>greement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00261E7E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> While verbal confirmation may be accepted as a last resort</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (in all the circumstances)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0BBA">
+        <w:t xml:space="preserve">staff must </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">inform the renter about the consequences of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">termination. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Staff must </w:t>
+      </w:r>
+      <w:r w:rsidR="00F70244">
+        <w:t xml:space="preserve">also keep </w:t>
+      </w:r>
+      <w:r>
+        <w:t>appropriate record</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70244">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by completing d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">etailed file notes </w:t>
+      </w:r>
+      <w:r w:rsidR="00F70244">
+        <w:t xml:space="preserve">of all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>communications</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> with the renter(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3657">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> as the case may be.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E68458A" w14:textId="4025081D" w:rsidR="00511D9D" w:rsidRDefault="00C90E96" w:rsidP="00E84269">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">contact cannot be established or the renter refuses to complete the necessary form, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">staff may need to consider </w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">legal action in accordance with the RTA to formally terminate the </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D">
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D">
+        <w:t>greement</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1140A27E" w14:textId="7C24FC0D" w:rsidR="00511D9D" w:rsidRPr="00D54136" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc235800708"/>
+      <w:bookmarkStart w:id="45" w:name="_Hlk210659155"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc240382662"/>
+      <w:r>
+        <w:t xml:space="preserve">Public housing transfers </w:t>
+      </w:r>
+      <w:r w:rsidR="005B62AD" w:rsidRPr="004B6A21">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ual </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>greements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="08098A38" w14:textId="3977ABCD" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00076D68">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">When a renter transfers </w:t>
+      </w:r>
+      <w:r w:rsidR="00716227" w:rsidRPr="00716227">
+        <w:t>between</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">public housing </w:t>
+      </w:r>
+      <w:r w:rsidR="00716227" w:rsidRPr="00716227">
+        <w:t xml:space="preserve">properties, the rental agreement for the previous </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">property </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076D68">
+        <w:t xml:space="preserve">terminates </w:t>
+      </w:r>
+      <w:r w:rsidR="00716227" w:rsidRPr="00716227">
+        <w:t>in accordance with Section 91C of the RTA</w:t>
+      </w:r>
+      <w:r w:rsidR="00716227">
+        <w:t xml:space="preserve"> (T</w:t>
+      </w:r>
+      <w:r w:rsidR="00716227" w:rsidRPr="00716227">
+        <w:t xml:space="preserve">ermination by </w:t>
+      </w:r>
+      <w:r w:rsidR="00716227">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00716227" w:rsidRPr="00716227">
+        <w:t xml:space="preserve">greement) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076D68">
+        <w:t xml:space="preserve">on the day the new </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3" w:rsidRPr="00076D68">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076D68">
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3" w:rsidRPr="00076D68">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076D68">
+        <w:t>greement is signed</w:t>
+      </w:r>
+      <w:r w:rsidR="00716227" w:rsidRPr="00716227">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00716227">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1D01" w:rsidRPr="00CE1D01">
+        <w:t>Because this transition occurs through a new rental agreement (clause</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076D68">
+        <w:t xml:space="preserve"> 8.3 of the </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3" w:rsidRPr="00076D68">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076D68">
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3" w:rsidRPr="00076D68">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076D68">
+        <w:t>greement</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB22C1">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1D01" w:rsidRPr="00CE1D01">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1D01" w:rsidRPr="004B6A21">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the renter is not required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076D68">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to complete the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D107AB" w:rsidRPr="00165FF0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">general </w:t>
+      </w:r>
+      <w:r w:rsidR="00165FF0" w:rsidRPr="00165FF0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00D107AB" w:rsidRPr="00165FF0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">otice of </w:t>
       </w:r>
-      <w:r w:rsidR="00583E0A" w:rsidRPr="007A3A98">
-[...61 lines deleted...]
-          <w:rStyle w:val="BodyChar"/>
+      <w:r w:rsidR="00165FF0" w:rsidRPr="00165FF0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A3A98">
-[...1 lines deleted...]
-          <w:rStyle w:val="BodyChar"/>
+      <w:r w:rsidR="00D107AB" w:rsidRPr="00165FF0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ermination </w:t>
       </w:r>
-      <w:r w:rsidR="00D50688" w:rsidRPr="007A3A98">
-[...9 lines deleted...]
-        <w:t>orm generated from HiiP, notice can be provided in writing</w:t>
+      <w:r w:rsidR="00CE1D01" w:rsidRPr="004B6A21">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1D01" w:rsidRPr="00CE1D01">
+        <w:t xml:space="preserve">, which is reserved for renters terminating their </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1D01">
+        <w:t>rental agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1D01" w:rsidRPr="00CE1D01">
+        <w:t xml:space="preserve"> by consent and exiting public housing entirely</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D039BA" w14:textId="1E8BFA0E" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="007A3A98">
+    <w:p w14:paraId="7806F5E7" w14:textId="5787B6AC" w:rsidR="00701FBA" w:rsidRDefault="00D95B0B" w:rsidP="00916978">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="0792F07C">
-[...193 lines deleted...]
-        <w:t xml:space="preserve">Rent will be charged until vacant possession of the </w:t>
+      <w:r w:rsidRPr="00D95B0B">
+        <w:t>Where a renter is transferring outside their existing local housing office's responsibility, staff must complete their respective actions as outlined below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05CF5F43" w14:textId="506CBD00" w:rsidR="00D95B0B" w:rsidRDefault="00D95B0B" w:rsidP="005B62AD">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B6A21">
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="002B382E">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B6A21">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="006C30D1" w:rsidRPr="005B62AD">
+        <w:t xml:space="preserve"> Local</w:t>
+      </w:r>
+      <w:r w:rsidR="006C30D1">
+        <w:t xml:space="preserve"> housing office responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidR="00C366F3">
+        <w:t xml:space="preserve"> when renters transfer between offices</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4644"/>
+        <w:gridCol w:w="4644"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D95B0B" w14:paraId="74CA59F6" w14:textId="77777777" w:rsidTr="0051380A">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEA9DB3" w14:textId="3B8ECDC3" w:rsidR="00D95B0B" w:rsidRDefault="000F4FBA" w:rsidP="005B62AD">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r>
+              <w:t>New local housing office (sign-up office)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB0C6E1" w14:textId="5261BD11" w:rsidR="00D95B0B" w:rsidRDefault="000F4FBA" w:rsidP="005B62AD">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F4FBA">
+              <w:t xml:space="preserve">Previous </w:t>
+            </w:r>
+            <w:r>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F4FBA">
+              <w:t xml:space="preserve">ocal </w:t>
+            </w:r>
+            <w:r>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F4FBA">
+              <w:t xml:space="preserve">ousing </w:t>
+            </w:r>
+            <w:r>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F4FBA">
+              <w:t>ffice (</w:t>
+            </w:r>
+            <w:r>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F4FBA">
+              <w:t xml:space="preserve">anaging </w:t>
+            </w:r>
+            <w:r>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F4FBA">
+              <w:t>ffice)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D95B0B" w14:paraId="43585EFD" w14:textId="77777777" w:rsidTr="00D95B0B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E3F409" w14:textId="6BC90120" w:rsidR="00D95B0B" w:rsidRDefault="00AB691F" w:rsidP="00C366F3">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB691F">
+              <w:t>Before or on the day of sign-up, enable the 'Transfer to another property' checkbox in the renter's HiiP tenancy profile and record the specific address to which they are transferring</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0815B1F3" w14:textId="5F5AE47B" w:rsidR="00D95B0B" w:rsidRDefault="000D6DF0" w:rsidP="00C366F3">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00697789" w:rsidRPr="00697789">
+              <w:t xml:space="preserve">erminate the </w:t>
+            </w:r>
+            <w:r>
+              <w:t>tenancy</w:t>
+            </w:r>
+            <w:r w:rsidR="00697789" w:rsidRPr="00697789">
+              <w:t xml:space="preserve"> in HiiP using the reason: “General housing transfer – moved to another </w:t>
+            </w:r>
+            <w:r w:rsidR="00697789">
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="00697789" w:rsidRPr="00697789">
+              <w:t>epartment property”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D95B0B" w14:paraId="3938A857" w14:textId="77777777" w:rsidTr="00D95B0B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4107D9E0" w14:textId="77777777" w:rsidR="00986319" w:rsidRDefault="00C366F3" w:rsidP="00C366F3">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C366F3">
+              <w:t>nform the renter that their rental agreement has terminated and that</w:t>
+            </w:r>
+            <w:r w:rsidR="00986319">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A76C38E" w14:textId="77777777" w:rsidR="008E5916" w:rsidRPr="005B62AD" w:rsidRDefault="00C366F3" w:rsidP="00986319">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C366F3">
+              <w:t xml:space="preserve">they have </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C366F3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5 business days</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C366F3">
+              <w:t xml:space="preserve"> to provide vacant possession of the rented premises and return the keys</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> to their </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C366F3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>previous local housing office.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3537F67A" w14:textId="2FF203F4" w:rsidR="00986319" w:rsidRDefault="00986319" w:rsidP="002E4BB6">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00986319">
+              <w:t xml:space="preserve"> lock change will be raised</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> for the locks to be changed </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00986319">
+              <w:t>to the 6th day following sign up.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="322DA3B5" w14:textId="77777777" w:rsidR="003B703D" w:rsidRDefault="002F1E0A" w:rsidP="003B703D">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Raise a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F1E0A">
+              <w:t xml:space="preserve"> lock change</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> in HiiP repairs</w:t>
+            </w:r>
+            <w:r w:rsidR="006B4BEF">
+              <w:t xml:space="preserve"> to be competed on the </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5321">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5321" w:rsidRPr="005B62AD">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5321">
+              <w:t xml:space="preserve"> day following sign up.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39F2D4DE" w14:textId="58E55E06" w:rsidR="00000802" w:rsidRDefault="00000802" w:rsidP="003B703D">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0023386A">
+              <w:t>In cases involving family violence or other exceptional circumstances, Client Support and Housing Services Managers may exercise discretion to provide additional time for the renter to return the keys.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EF78867" w14:textId="4DE3DF1A" w:rsidR="00000802" w:rsidRDefault="00000802" w:rsidP="00000802">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0023386A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023386A">
+              <w:t>Lock changes are routine vacant unit maintenance and not chargeable to the renter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697789" w14:paraId="4027DB56" w14:textId="77777777" w:rsidTr="00D95B0B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A47A1F8" w14:textId="77777777" w:rsidR="00117A92" w:rsidRDefault="00C366F3" w:rsidP="00C366F3">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B23510">
+              <w:t xml:space="preserve">mail the previous </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">local housing offices email </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A72CE5">
+              <w:t xml:space="preserve">on the day the new rental agreement is signed to notify them that the renter has been signed up. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51E967BA" w14:textId="33C9A83B" w:rsidR="00C366F3" w:rsidRDefault="00C366F3" w:rsidP="00C366F3">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A72CE5">
+              <w:t>The email must specify:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="023D38CB" w14:textId="77777777" w:rsidR="00C366F3" w:rsidRDefault="00C366F3" w:rsidP="00C366F3">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B14E3">
+              <w:t>he date by which the renter is expected to return the keys.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DDF2A95" w14:textId="5036352B" w:rsidR="00C366F3" w:rsidRDefault="00C366F3" w:rsidP="00114C9F">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4705F">
+              <w:t xml:space="preserve">he </w:t>
+            </w:r>
+            <w:r>
+              <w:t>need</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4705F">
+              <w:t xml:space="preserve"> to formally terminate the tenancy in HiiP</w:t>
+            </w:r>
+            <w:r w:rsidR="00114C9F">
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00755007">
+              <w:t xml:space="preserve">apply </w:t>
+            </w:r>
+            <w:r w:rsidR="00A258AF">
+              <w:t>an</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00755007">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>RLR.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21E97E6B" w14:textId="157147CE" w:rsidR="00697789" w:rsidRDefault="00C366F3" w:rsidP="002E4BB6">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0049559D">
+              <w:t xml:space="preserve">he need to raise a lock change </w:t>
+            </w:r>
+            <w:r>
+              <w:t>HiiP repairs job</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0049559D">
+              <w:t xml:space="preserve"> for the vacated property.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70931019" w14:textId="77777777" w:rsidR="009F0329" w:rsidRDefault="002F1E0A" w:rsidP="002E4BB6">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00930313">
+              <w:t>pply the relevant</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> RLR</w:t>
+            </w:r>
+            <w:r w:rsidR="00000802">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F9FD71F" w14:textId="5E5EA955" w:rsidR="00000802" w:rsidRPr="005B62AD" w:rsidRDefault="00000802" w:rsidP="002E4BB6">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0023386A">
+              <w:t xml:space="preserve">For a complete list of reletting restriction types and associated delegates, refer to the Reletting Restriction Matrix available on the Public Housing Resources SharePoint, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidRPr="005B62AD">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Vacant page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005B62AD">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="6"/>
+            </w:r>
+            <w:r w:rsidRPr="005B62AD">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15A398C1" w14:textId="24C8F637" w:rsidR="00000802" w:rsidRDefault="00000802" w:rsidP="00697789">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00697789" w14:paraId="3EB92D3E" w14:textId="77777777" w:rsidTr="00D95B0B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D4FDD8" w14:textId="77777777" w:rsidR="00697789" w:rsidRDefault="00697789" w:rsidP="00697789">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4644" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="661B41D3" w14:textId="2E843FF8" w:rsidR="00697789" w:rsidRDefault="002F1E0A" w:rsidP="00697789">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Manage</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B4C6D">
+              <w:t xml:space="preserve"> the return and tracking of all keys from the vacating renter.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="22AA7B3D" w14:textId="7785FF73" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc239838541"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc495315221"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235800709"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc240382663"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r w:rsidRPr="00D54136">
+        <w:t xml:space="preserve">Abandonment </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="004522E8">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t>epudiation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="01469ED8" w14:textId="5E3FEDEA" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6D3B">
+        <w:t xml:space="preserve">Abandonment and repudiation are two distinct concepts in contractual law that can lead to the termination of a </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>greement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC6D3B">
+        <w:t xml:space="preserve">. Understanding the differences between them is </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">important </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC6D3B">
+        <w:t>for determining the appropriate course of action.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D48631E" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00975915" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc235800710"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc240382664"/>
+      <w:r>
+        <w:t>Abandonment</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="2D0F348B" w14:textId="199F3331" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6D3B">
+        <w:t xml:space="preserve">Abandonment occurs when a renter vacates a </w:t>
       </w:r>
       <w:r>
         <w:t>rented premises</w:t>
       </w:r>
       <w:r w:rsidRPr="00390C9B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E4851">
-[...273 lines deleted...]
-        <w:t xml:space="preserve">ondition </w:t>
+      <w:r w:rsidRPr="00CC6D3B">
+        <w:t xml:space="preserve">without formally notifying the </w:t>
       </w:r>
       <w:r w:rsidR="009537E3">
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...1146 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00CC6D3B">
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="009537E3">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6D3B">
         <w:t xml:space="preserve">rovider. This typically involves the renter's physical departure from the </w:t>
       </w:r>
       <w:r>
         <w:t>rented premises</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6D3B">
         <w:t xml:space="preserve"> without providing any written notice of termination. Abandonment is often characteri</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6D3B">
         <w:t xml:space="preserve">ed by the renter leaving behind personal belongings and ceasing to pay rent. In such cases, </w:t>
       </w:r>
       <w:r>
         <w:t>Homes Victoria</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6D3B">
         <w:t xml:space="preserve"> will typically seek to regain possession of the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">rented premises </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6D3B">
         <w:t>through legal means, such as applying to VCAT.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B5F71C8" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D54136" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc235800711"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc235800711"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc240382665"/>
       <w:r w:rsidRPr="00D54136">
         <w:t>Repudiation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="579CC71B" w14:textId="5DFEA4DA" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC6D3B">
         <w:t>Repudiation involves a renter's words or actions clearly demonstrating their intention to no longer be bound by the</w:t>
       </w:r>
       <w:r>
         <w:t>ir</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6D3B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F6DBA">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="004F6DBA">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>greement</w:t>
@@ -9830,83 +10428,92 @@
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="004000E0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="004000E0">
         <w:t xml:space="preserve"> be terminated in accordance with </w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="004000E0">
         <w:t>ection 91K of the RTA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="348F36DE" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc235800712"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc235800712"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc240382666"/>
       <w:r>
         <w:t>Factors to consider</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="7538B73D" w14:textId="366277C8" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC6D3B">
         <w:t>When assessing whether a situation involves abandonment or repudiation, consider the factors</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> below. Whil</w:t>
       </w:r>
       <w:r w:rsidR="00A6037F">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> some of the factors in isolation may not be enough to establish abandonment or repudiation, when considered together, they may be enough to establish abandonment or repudiation by a renter. Each matter will need to be decided on a case-by-case basis. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BDAA223" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="1BDAA223" w14:textId="3BC9BCB2" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="00994EB7">
-        <w:t>Table 3: Factors to consider</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6D05">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994EB7">
+        <w:t>: Factors to consider</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1714"/>
         <w:gridCol w:w="3668"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1922"/>
       </w:tblGrid>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w14:paraId="18C775A5" w14:textId="77777777" w:rsidTr="00197BEE">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D8ADFAC" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
@@ -10219,51 +10826,50 @@
           </w:tcPr>
           <w:p w14:paraId="1BE0D555" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w14:paraId="3901BC90" w14:textId="77777777" w:rsidTr="00890505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07BD2AD8" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Property </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>ondition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3668" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F2152F8" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
@@ -10542,59 +11148,71 @@
             <w:r w:rsidRPr="00CC6D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t xml:space="preserve">Rent </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>ayments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3668" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="308B7483" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
+          <w:p w14:paraId="308B7483" w14:textId="7809D924" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t xml:space="preserve">Are there any missed or overdue payments, or accumulated debt, suggesting non-compliance with the </w:t>
             </w:r>
             <w:r>
-              <w:t>terms of the Rental Agreement</w:t>
+              <w:t xml:space="preserve">terms of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00E808A0">
+              <w:t>r</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">ental </w:t>
+            </w:r>
+            <w:r w:rsidR="00E808A0">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:t>greement</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71018BF2" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t>Often ceased</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
@@ -10614,61 +11232,63 @@
         <w:pStyle w:val="Bodyaftertablefigure"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">Given the legal complexities of repudiation, staff must contact the Legal Services Branch for advice on all potential repudiation cases before taking any action to terminate the </w:t>
       </w:r>
       <w:r w:rsidR="00675CA9">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="00675CA9">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>. Legal Services Branch will assess the evidence and provide guidance on whether repudiation is established and the appropriate steps to take.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FBED159" w14:textId="7A9A16DC" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00003D80">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc235800713"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc235800713"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc240382667"/>
       <w:r>
         <w:t xml:space="preserve">Warrant of </w:t>
       </w:r>
       <w:r w:rsidR="00757750" w:rsidRPr="00003D80">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00003D80">
         <w:t>ossession</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="76720292" w14:textId="1C603552" w:rsidR="00511D9D" w:rsidRPr="00420438" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
         <w:t xml:space="preserve">arrant of </w:t>
       </w:r>
       <w:r w:rsidR="00757750">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
         <w:t>ossession</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Warrant)</w:t>
@@ -10764,107 +11384,109 @@
         <w:t>such</w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
         <w:t xml:space="preserve"> warrant after VCAT has issued a </w:t>
       </w:r>
       <w:r w:rsidR="00757750">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
         <w:t xml:space="preserve">ossession </w:t>
       </w:r>
       <w:r w:rsidR="00C5408C">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
         <w:t>rder and the renter has not left by the specified date</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> directed by those orders.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ED98092" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0097486E" w:rsidRDefault="00511D9D" w:rsidP="00003D80">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc235800714"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc235800714"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc240382668"/>
       <w:r w:rsidRPr="00003D80">
         <w:t>Execution</w:t>
       </w:r>
       <w:r w:rsidRPr="0097486E">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00003D80">
         <w:t>termination</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4926194F" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00420438" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="4926194F" w14:textId="5166068C" w:rsidR="00511D9D" w:rsidRPr="00420438" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00420438">
         <w:t xml:space="preserve">The warrant </w:t>
       </w:r>
       <w:r>
         <w:t>enables</w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Victoria Police</w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
         <w:t xml:space="preserve"> to enter </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>rented premises</w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
         <w:t xml:space="preserve"> (by force if necessary) and compel any persons occupying the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">rented </w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
         <w:t xml:space="preserve">premises to leave and give possession to the </w:t>
       </w:r>
-      <w:r>
-        <w:t>R</w:t>
+      <w:r w:rsidR="00F14926">
+        <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
-      <w:r>
-        <w:t>P</w:t>
+      <w:r w:rsidR="00F14926">
+        <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
         <w:t>rovider</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
         <w:t xml:space="preserve"> A warrant does not authori</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
         <w:t xml:space="preserve">e the removal of any goods from the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">rented </w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
         <w:t>premises.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55A5D559" w14:textId="6DA79FA4" w:rsidR="00511D9D" w:rsidRPr="00420438" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
@@ -10899,189 +11521,199 @@
       </w:r>
       <w:r w:rsidR="006B4628">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="006B4628">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> is terminated</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55F69584" w14:textId="5610AD21" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Following the execution of a warrant, staff must </w:t>
       </w:r>
       <w:r w:rsidR="00AA5F46">
         <w:t xml:space="preserve">formally </w:t>
       </w:r>
       <w:r w:rsidR="003B718F">
         <w:t xml:space="preserve">terminate </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00881DD8">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="00881DD8">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>greement record</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> in the HiiP system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FD2CF27" w14:textId="21A0BDA2" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc235800715"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc235800715"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc240382669"/>
       <w:r w:rsidRPr="00AD65DF">
         <w:t xml:space="preserve">Deceased </w:t>
       </w:r>
       <w:r w:rsidR="004522E8">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD65DF">
         <w:t xml:space="preserve">ole </w:t>
       </w:r>
       <w:r w:rsidR="004522E8">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD65DF">
         <w:t>enter</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="05620215" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Staff </w:t>
       </w:r>
       <w:r w:rsidRPr="00230A11">
         <w:t>will often</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> receive notification of a deceased renter through: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BF69D4C" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00EA0172" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA0172">
         <w:t>amily or friends</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EFD32E4" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00EA0172" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA0172">
         <w:t>eighbour</w:t>
       </w:r>
       <w:r>
         <w:t>ing occupiers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32963D34" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00EA0172" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA0172">
         <w:t>upport workers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48B6CEB4" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00EA0172" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA0172">
         <w:t xml:space="preserve">uardians or </w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA0172">
         <w:t>dministrators</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2824AEED" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00EA0172" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA0172">
         <w:t>mergency services such as Victoria Police</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22578447" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
-        <w:t>Services Australia (Centrelink) Income Confirmation eService (CCeS)</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Body"/>
+        <w:t>Services Australia (Centrelink) Income Confirmation eService (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>CCeS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127A6AE4" w14:textId="23E742EB" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00076D68">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="009B63B9">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="009B63B9">
         <w:t>OK is the closest living relative (</w:t>
       </w:r>
       <w:r w:rsidR="00BC6ACD">
         <w:t>for example,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B63B9">
         <w:t xml:space="preserve">blood </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">relation </w:t>
       </w:r>
       <w:r w:rsidRPr="009B63B9">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
@@ -11089,64 +11721,66 @@
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidRPr="009B63B9">
         <w:t xml:space="preserve">marriage) of a deceased person and a </w:t>
       </w:r>
       <w:r>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="009B63B9">
         <w:t>PR is usually the executor or administrator of a deceased renter’s estate</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> under a grant of probate from the Supreme Court of Victoria</w:t>
       </w:r>
       <w:r w:rsidRPr="009B63B9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D637129" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc235800716"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc235800716"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc240382670"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t>ecord management</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="6AF924E8" w14:textId="0FE1C93C" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Managing a deceased renter's </w:t>
       </w:r>
       <w:r w:rsidR="00B503B0">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="00B503B0">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">greement requires thorough record management conducted with respect and sensitivity. This approach </w:t>
       </w:r>
       <w:r w:rsidR="008C5695">
         <w:t>supports</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
@@ -11461,195 +12095,207 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>torage:</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008335E0">
         <w:t xml:space="preserve">Scan </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">all received documents and accurately attach </w:t>
       </w:r>
       <w:r w:rsidR="008335E0">
         <w:t xml:space="preserve">them </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>to the corresponding tenancy and/or client record in HiiP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C49801" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc235800717"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc235800717"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc240382671"/>
       <w:r>
         <w:t>Transfer applications</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="42084C0F" w14:textId="740EE6CB" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a deceased sole tenancy is confirmed, staff must promptly check HiiP for any existing transfer applications with an active status </w:t>
       </w:r>
       <w:r w:rsidR="007351BC">
         <w:t xml:space="preserve">so </w:t>
       </w:r>
       <w:r w:rsidR="00B91140">
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r>
         <w:t>all relevant records are accurately updated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="535AB24A" w14:textId="507A4C48" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="009709CD">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If an active transfer application is identified, staff must make a detailed file note flagging the renter as deceased, then trigger a reassessment to review and, if appropriate, remove </w:t>
       </w:r>
       <w:r w:rsidR="006917CF">
         <w:t>it</w:t>
       </w:r>
       <w:r w:rsidRPr="009709CD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5976AEBA" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc235800718"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc235800718"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc240382672"/>
       <w:r w:rsidRPr="0792F07C">
         <w:t>Identifying a NOK or LPR</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p w14:paraId="3919FA5A" w14:textId="7ECD3B92" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t>When information is rec</w:t>
       </w:r>
-      <w:r w:rsidRPr="0792F07C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00076D68">
         <w:t xml:space="preserve">eived that confirms the death of a renter, staff must make reasonable attempts </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>to identify the LP</w:t>
       </w:r>
       <w:r w:rsidR="00AA088A">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> or NOK. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34A60DF0" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00E0304E" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t>Reasonable attempts to identify the NOK or LPR include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61716F5A" w14:textId="3EEBC5C6" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00E0304E">
         <w:t xml:space="preserve">eviewing physical </w:t>
       </w:r>
       <w:r w:rsidR="004556AB">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="004556AB">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>greement files (if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C9AE41" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00E0304E" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="57C9AE41" w14:textId="52161581" w:rsidR="00511D9D" w:rsidRPr="00E0304E" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">eviewing corresponding HiiP </w:t>
       </w:r>
-      <w:r>
-        <w:t>Rental Agreement</w:t>
+      <w:r w:rsidR="00E808A0">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="00E808A0">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> and/or client records</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2ED64B" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00E0304E" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00E0304E">
         <w:t>eeking information from Victoria Police</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72DFDD8D" w14:textId="02544102" w:rsidR="00511D9D" w:rsidRPr="00E0304E" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">ending an email to the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="_Int_Jyo7jFKQ"/>
+      <w:bookmarkStart w:id="69" w:name="_Int_Jyo7jFKQ"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0792F07C">
         <w:t>Coroner</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> at</w:t>
       </w:r>
       <w:r w:rsidR="00BE6E78">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="0792F07C">
           <w:t>CAE@VIFM.ORG</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1143500E" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00E0304E" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>C</w:t>
       </w:r>
@@ -11804,609 +12450,617 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or Letters of Administration issued by the Supreme Court</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Victoria</w:t>
       </w:r>
       <w:r w:rsidRPr="00706C0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17BBC8F5" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc235800719"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc235800719"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc240382673"/>
       <w:r w:rsidRPr="0792F07C">
         <w:t>Identified NOK or LPR</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
     </w:p>
     <w:p w14:paraId="1A19128F" w14:textId="3E26C237" w:rsidR="00511D9D" w:rsidRPr="00973BAC" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc235800720"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc235800720"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc240382674"/>
       <w:r>
         <w:t xml:space="preserve">Issuing a </w:t>
       </w:r>
       <w:r w:rsidR="004556AB">
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">otice of </w:t>
       </w:r>
       <w:r w:rsidR="004556AB">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ntention to </w:t>
       </w:r>
       <w:r w:rsidR="004556AB">
         <w:t>v</w:t>
       </w:r>
       <w:r>
         <w:t>acate</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:p w14:paraId="4EE9AA3A" w14:textId="432CE8DD" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t>Once a NOK</w:t>
       </w:r>
       <w:r w:rsidR="0001035E">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">LPR is identified, </w:t>
       </w:r>
       <w:r w:rsidR="00702115">
         <w:t xml:space="preserve">staff can, </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>under s.91N(1)(a) and s.91N(2) of the RTA issue:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75344856" w14:textId="71F2D609" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004556AB">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>otice of</w:t>
       </w:r>
       <w:r w:rsidR="004556AB">
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">ntention to </w:t>
       </w:r>
       <w:r w:rsidR="004556AB">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>acate (generated in HiiP) and accompanying covering letter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C80034" w14:textId="33D32C11" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="71C80034" w14:textId="4A87E250" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00E55288">
+        <w:t>Termination</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55288">
+        <w:t>the Residential Rental Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="004556AB">
-        <w:t>g</w:t>
+        <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
-        <w:t xml:space="preserve">eneral </w:t>
+        <w:t>orm (generated in HiiP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BCB990" w14:textId="2CEE40E0" w:rsidR="00511D9D" w:rsidRPr="004000E0" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004000E0">
+        <w:t xml:space="preserve">Rental and </w:t>
       </w:r>
       <w:r w:rsidR="004556AB">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004000E0">
+        <w:t xml:space="preserve">aintenance </w:t>
+      </w:r>
+      <w:r w:rsidR="004556AB">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004000E0">
+        <w:t xml:space="preserve">ccount </w:t>
+      </w:r>
+      <w:r w:rsidR="004556AB">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004000E0">
+        <w:t xml:space="preserve">ummary </w:t>
+      </w:r>
+      <w:r w:rsidR="0001035E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004000E0">
+        <w:t>tatement (generated in HiiP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032787BB" w14:textId="48BF889D" w:rsidR="00511D9D" w:rsidRPr="0021154A" w:rsidRDefault="00932DAA" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="00EC3638">
+        <w:t xml:space="preserve"> pre-vacating inspection </w:t>
+      </w:r>
+      <w:r w:rsidR="00B22F10">
+        <w:t xml:space="preserve">schedule </w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="00EC3638">
+        <w:t>before the expected termination date</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D">
+        <w:t xml:space="preserve"> to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8ED02D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0021154A">
+        <w:t>Complete a Moving out Condition Report</w:t>
+      </w:r>
+      <w:r>
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D50D83" w14:textId="5B9A282E" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+        <w:ind w:left="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">Inspect the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rented premises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00390C9B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>and advise the NOK</w:t>
+      </w:r>
+      <w:r w:rsidR="001A10AE">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">LPR of any cleaning required to meet the terms of the </w:t>
+      </w:r>
+      <w:r w:rsidR="002D322B">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="002D322B">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>greement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> before termination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73745026" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="004F5C49" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5C49">
+        <w:t>This will inform the NOK or LPR of their responsibilities, including the process to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5033C1C8" w14:textId="0CDF4A4E" w:rsidR="00511D9D" w:rsidRPr="00BB3B3A" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3B3A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Terminate the deceased renter’s </w:t>
+      </w:r>
+      <w:r w:rsidR="002D322B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="002D322B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>greement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3B3A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9DF8C9" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00BB3B3A" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3B3A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Deliver vacant possession of the rented premises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035E1CC7" w14:textId="235765F4" w:rsidR="00511D9D" w:rsidRPr="00E71DD6" w:rsidRDefault="00796725" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Remove</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all belongings from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>rented premises</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C11167">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">before </w:t>
+      </w:r>
+      <w:r w:rsidR="008A1FB9" w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>termination and</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E66D76">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">complete any </w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cleaning </w:t>
+      </w:r>
+      <w:r w:rsidR="001808F1">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">needed so </w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D">
+        <w:t>premises</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="00390C9B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001808F1">
+        <w:t xml:space="preserve">is returned </w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>in a reasonably clean condition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C82A52E" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00E71DD6" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> Letters and notices relevant to a NOK or LPR can be located under the Intention to vacate tab in HiiP via the ‘Generate user-initiated letters button’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B07B9F7" w14:textId="52E9ED2D" w:rsidR="00511D9D" w:rsidRPr="008B0037" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>No response</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5395">
+        <w:t xml:space="preserve"> from NOK or LPR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027613EC" w14:textId="01554931" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>If the NOK</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF01D4">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">LPR does not respond within 14 days after receiving the </w:t>
+      </w:r>
+      <w:r w:rsidR="002D322B">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">otice of </w:t>
       </w:r>
-      <w:r w:rsidR="004556AB">
-        <w:t>t</w:t>
+      <w:r w:rsidR="002D322B">
+        <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
-        <w:t xml:space="preserve">ermination </w:t>
-[...2 lines deleted...]
-        <w:t>f</w:t>
+        <w:t xml:space="preserve">ntention to </w:t>
+      </w:r>
+      <w:r w:rsidR="002D322B">
+        <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
-        <w:t>orm (generated in HiiP)</w:t>
-[...87 lines deleted...]
-        <w:t xml:space="preserve">LPR of any cleaning required to meet the terms of the </w:t>
+        <w:t xml:space="preserve">acate, staff must contact them to discuss initiating legal proceedings to terminate the </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
-        <w:t xml:space="preserve"> before termination.</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Terminate the deceased renter’s </w:t>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E6FA63" w14:textId="56A66B54" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">This legal process will involve issuing </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">ental </w:t>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>otice</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
-        <w:rPr>
-[...122 lines deleted...]
-        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">acate under </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>ection 91</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>N(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">3) of the RTA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66205D8A" w14:textId="77520653" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
-        <w:t xml:space="preserve"> Letters and notices relevant to a NOK or LPR can be located under the Intention to vacate tab in HiiP via the ‘Generate user-initiated letters button’.</w:t>
-[...18 lines deleted...]
-        <w:t>If the NOK</w:t>
+        <w:t xml:space="preserve"> While it is preferable for the NOK</w:t>
       </w:r>
       <w:r w:rsidR="00CF01D4">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
-        <w:t xml:space="preserve">LPR does not respond within 14 days after receiving the </w:t>
+        <w:t xml:space="preserve">LPR to return the keys by the termination date specified in either the </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">otice of </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">ntention to </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
-        <w:t xml:space="preserve">acate, staff must contact them to discuss initiating legal proceedings to terminate the </w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">This legal process will involve issuing </w:t>
+        <w:t xml:space="preserve">acate or the </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
-        <w:t>otice</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> to </w:t>
+        <w:t xml:space="preserve">otice to </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
-        <w:t xml:space="preserve">acate under </w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">LPR to return the keys by the termination date specified in either the </w:t>
+        <w:t>acate, the return of keys is not a requirement for formally terminating the tenancy in HiiP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B16319" w14:textId="54AA9FFE" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="_Toc235800721"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc240382675"/>
+      <w:r w:rsidRPr="0063200E">
+        <w:t xml:space="preserve">Issuing a </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0792F07C">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">ntention to </w:t>
+      <w:r w:rsidRPr="0063200E">
+        <w:t xml:space="preserve">otice to </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="0792F07C">
-[...32 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="0063200E">
         <w:t>acate</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6A3376D1" w14:textId="11403FA3" w:rsidR="00511D9D" w:rsidRPr="004D68E1" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+    </w:p>
+    <w:p w14:paraId="6A3376D1" w14:textId="5A01E270" w:rsidR="00511D9D" w:rsidRPr="004D68E1" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00605911">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">As per the decision in </w:t>
       </w:r>
       <w:r w:rsidRPr="00605911">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Kovac v Homes Victoria</w:t>
       </w:r>
       <w:r w:rsidRPr="0019489F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -12472,127 +13126,153 @@
         </w:rPr>
         <w:t>acate served to the NOK</w:t>
       </w:r>
       <w:r w:rsidR="000C651B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>LP</w:t>
       </w:r>
       <w:r w:rsidR="00F26C92">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in order to terminate a </w:t>
+        <w:t xml:space="preserve"> to terminate a </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">greement when the sole renter passes away. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53622DBB" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>To comply with section</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>s 91N(3),</w:t>
+        <w:t>s 91</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>N(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>3),</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 91ZZO </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">and 506(3) </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>of the RTA, the following details must be included in the Notices:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78814ECC" w14:textId="05845F22" w:rsidR="00511D9D" w:rsidRPr="00B43348" w:rsidRDefault="00D10731" w:rsidP="00511D9D">
+    <w:p w14:paraId="78814ECC" w14:textId="1558D88D" w:rsidR="00511D9D" w:rsidRPr="00B43348" w:rsidRDefault="00D10731" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Table 4: </w:t>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="00807D10">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00511D9D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Notice 1: Notice to vacate to the deceased sole renter</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="7308"/>
       </w:tblGrid>
       <w:tr w:rsidR="00511D9D" w14:paraId="01E42316" w14:textId="77777777" w:rsidTr="00197BEE">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
@@ -12867,62 +13547,74 @@
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Homes Victoria now requires the occupant/s to vacate the rented premises </w:t>
             </w:r>
             <w:r w:rsidRPr="0063200E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>(only when applicable).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65F9FB56" w14:textId="7B0FE826" w:rsidR="00511D9D" w:rsidRDefault="00D10731" w:rsidP="00511D9D">
+    <w:p w14:paraId="65F9FB56" w14:textId="0C78685A" w:rsidR="00511D9D" w:rsidRDefault="00D10731" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Table 5: </w:t>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="00807D10">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00511D9D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Notice 2: Notice to vacate to the NOK or LP</w:t>
       </w:r>
       <w:r w:rsidR="00F26C92">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="7308"/>
       </w:tblGrid>
       <w:tr w:rsidR="00511D9D" w14:paraId="45256AD4" w14:textId="77777777" w:rsidTr="00197BEE">
@@ -13279,211 +13971,230 @@
             <w:r w:rsidRPr="0063200E">
               <w:t xml:space="preserve">otice to </w:t>
             </w:r>
             <w:r>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidRPr="0063200E">
               <w:t xml:space="preserve">acate under s.91N(3) of the </w:t>
             </w:r>
             <w:r w:rsidRPr="0019489F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Residential Tenancies Act 1997</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (Vic).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13FCEC1E" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0063200E" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="0063200E">
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Homes Victoria now requires the occupant/s to vacate the rented premises </w:t>
             </w:r>
             <w:r w:rsidRPr="0063200E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(only when applicable).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D35EEF1" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc235800722"/>
-      <w:r>
+      <w:bookmarkStart w:id="76" w:name="_Toc235800722"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc240382676"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Unidentified NOK or LPR</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
     </w:p>
     <w:p w14:paraId="191C85F8" w14:textId="2AFEE635" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">If all reasonable attempts have been made and a NOK or LPR </w:t>
       </w:r>
       <w:r>
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> identified</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> a Notice to Vacate cannot be issued. Staff may apply to VCAT under s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ection </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
-        <w:t xml:space="preserve">91N(4) of the RTA to seek an order to terminate the </w:t>
+        <w:t>91</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>N(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">4) of the RTA to seek an order to terminate the </w:t>
       </w:r>
       <w:r w:rsidR="001C4DD1">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="001C4DD1">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764C3CA7" w14:textId="01D2A8DA" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If a NOK or LPR is identified at any point during the VCAT application process, the matter should be withdrawn, and a </w:t>
       </w:r>
       <w:r w:rsidR="001C4DD1">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">otice to </w:t>
       </w:r>
       <w:r w:rsidR="001C4DD1">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>acate issued as per s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ection </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
-        <w:t>91N(3) of the RTA.</w:t>
+        <w:t>91</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>N(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>3) of the RTA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65BFD065" w14:textId="359FE50B" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">To </w:t>
       </w:r>
       <w:r w:rsidR="004B06E1">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">comply </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">the RTA, the following details must be included in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">VCAT </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>application:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AAAAB1B" w14:textId="11E8526A" w:rsidR="00511D9D" w:rsidRPr="009612BE" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="0AAAAB1B" w14:textId="0247F0FB" w:rsidR="00511D9D" w:rsidRPr="009612BE" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00D10731">
+      <w:r w:rsidR="005B62AD">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>: Application to VCAT</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="7308"/>
       </w:tblGrid>
       <w:tr w:rsidR="00511D9D" w14:paraId="3F040CFC" w14:textId="77777777" w:rsidTr="00197BEE">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
@@ -13834,75 +14545,77 @@
             <w:r w:rsidRPr="00F90783">
               <w:t xml:space="preserve">Homes Victoria now requires the occupant/s to vacate the rented premises </w:t>
             </w:r>
             <w:r w:rsidRPr="009612BE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>(only when applicable).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2EAC810A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc174544003"/>
-      <w:bookmarkStart w:id="45" w:name="_Toc235800723"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc235800723"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc174544003"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc240382677"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Service of documents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="80"/>
     </w:p>
     <w:p w14:paraId="2ADF1A86" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="004A7E17" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>A Notice to Vacate must be issued using one of the following methods:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p w14:paraId="4C0961DE" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0063200E" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0063200E">
         <w:t xml:space="preserve">Delivering </w:t>
       </w:r>
       <w:r>
         <w:t>in person</w:t>
       </w:r>
       <w:r w:rsidRPr="0063200E">
         <w:t xml:space="preserve"> to the recipient</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EFC5DAA" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="008E419B" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="008E419B">
         <w:t>Registered post</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A1F855" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="008E419B" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
@@ -13924,62 +14637,64 @@
     </w:p>
     <w:p w14:paraId="3C40C2EC" w14:textId="759D8D1F" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="0042173D">
         <w:t xml:space="preserve">f a renter has nominated email as one of their preferred methods of correspondence, a copy must also be sent by registered post to </w:t>
       </w:r>
       <w:r w:rsidR="00CB37CD">
         <w:t xml:space="preserve">clearly meet </w:t>
       </w:r>
       <w:r w:rsidRPr="0042173D">
         <w:t>service requirements and provide verifiable proof of delivery.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B82B074" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc235800724"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc235800724"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc240382678"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC14A7">
         <w:t>roof of service</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="7FB80803" w14:textId="26869F17" w:rsidR="00511D9D" w:rsidRPr="00C50F86" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">To </w:t>
       </w:r>
       <w:r w:rsidR="00624AE6">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">maintain </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">legal compliance and demonstrate that the </w:t>
@@ -14016,143 +14731,155 @@
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>documentation of the service process. This includes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52184BEE" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50F86">
         <w:t>Retain</w:t>
       </w:r>
       <w:r>
         <w:t>ing:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0925D895" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00C50F86">
         <w:t>he registered post service slip</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (and Australia post stamped copy)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C50F86">
         <w:t xml:space="preserve"> and tracking information obtained via Australia Post</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF28DEB" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0063200E" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r>
         <w:t>A copy of</w:t>
       </w:r>
       <w:r w:rsidRPr="0063200E">
-        <w:t xml:space="preserve"> the envelope front and back to support the addressing of parties (optional) </w:t>
+        <w:t xml:space="preserve"> the envelope </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0063200E">
+        <w:t>front</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0063200E">
+        <w:t xml:space="preserve"> and back to support the addressing of parties (optional) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="733B3647" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Making </w:t>
       </w:r>
       <w:r w:rsidRPr="0063200E">
         <w:t xml:space="preserve">reasonable attempts to contact the NOK or LPR before the termination date to confirm they </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">have </w:t>
       </w:r>
       <w:r w:rsidRPr="0063200E">
         <w:t xml:space="preserve">received the </w:t>
       </w:r>
       <w:r>
         <w:t>documentation and notice</w:t>
       </w:r>
       <w:r w:rsidRPr="0063200E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="419E2DB1" w14:textId="15920738" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc235800725"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="83" w:name="_Toc235800725"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc240382679"/>
+      <w:r>
         <w:t xml:space="preserve">Property </w:t>
       </w:r>
       <w:r w:rsidR="007831DA">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>ccess</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
     </w:p>
     <w:p w14:paraId="6C4BA85A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00450EE9" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t>Supervised access</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to the rented premises</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> may be granted to a </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">uniform </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>member of Victoria Police to locate paperwork that may assist in identifying or contacting the LPR or NOK.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D8688B8" w14:textId="1E2BA09D" w:rsidR="00511D9D" w:rsidRPr="002B7388" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc235800726"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc235800726"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc240382680"/>
       <w:r>
         <w:t>Requests to enter the property</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
     </w:p>
     <w:p w14:paraId="1D37D6C9" w14:textId="796C69D5" w:rsidR="00511D9D" w:rsidRPr="00450EE9" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00450EE9">
         <w:t xml:space="preserve">Until the </w:t>
       </w:r>
       <w:r w:rsidR="00C54FD4">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="00C54FD4">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="00450EE9">
         <w:t xml:space="preserve"> has formally </w:t>
       </w:r>
       <w:r>
         <w:t>come to an end</w:t>
@@ -14226,58 +14953,60 @@
         <w:t xml:space="preserve">delegated </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">representative or contractor must not enter the </w:t>
       </w:r>
       <w:r>
         <w:t>rented premises</w:t>
       </w:r>
       <w:r w:rsidRPr="00390C9B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">unless the LPR or NOK </w:t>
       </w:r>
       <w:r>
         <w:t>grants</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> permission.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27F45237" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00450EE9" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc235800727"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc235800727"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc240382681"/>
       <w:r w:rsidRPr="00450EE9">
         <w:t xml:space="preserve">Supervised </w:t>
       </w:r>
       <w:r>
         <w:t>access</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:p w14:paraId="6302E0B2" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00450EE9" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Homes Victoria</w:t>
       </w:r>
       <w:r w:rsidRPr="00450EE9">
         <w:t xml:space="preserve"> may grant supervised access to a third party only when the LPR or NOK has provided written permission. Justifiable circumstances include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0072FFE8" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00450EE9" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00450EE9">
         <w:t>Retrieving clothing required for the deceased renter's funeral arrangements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D028B1" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00450EE9" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00450EE9">
@@ -14349,69 +15078,69 @@
       </w:r>
       <w:r w:rsidR="00BC6ACD">
         <w:t>for example,</w:t>
       </w:r>
       <w:r w:rsidRPr="004000E0">
         <w:t xml:space="preserve"> a passport, driver's licen</w:t>
       </w:r>
       <w:r w:rsidR="00BC6441">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="004000E0">
         <w:t>e, or other official personal documents).</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00511D9D" w:rsidRPr="00877C70" w:rsidSect="00F15144">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DCF62A0" w14:textId="77777777" w:rsidR="002D0A79" w:rsidRDefault="002D0A79">
+    <w:p w14:paraId="31560EB7" w14:textId="77777777" w:rsidR="00407295" w:rsidRDefault="00407295">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58077142" w14:textId="77777777" w:rsidR="002D0A79" w:rsidRDefault="002D0A79"/>
+    <w:p w14:paraId="4D7F544D" w14:textId="77777777" w:rsidR="00407295" w:rsidRDefault="00407295"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="423C71FF" w14:textId="77777777" w:rsidR="002D0A79" w:rsidRDefault="002D0A79">
+    <w:p w14:paraId="19BC50F5" w14:textId="77777777" w:rsidR="00407295" w:rsidRDefault="00407295">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23EE2259" w14:textId="77777777" w:rsidR="002D0A79" w:rsidRDefault="002D0A79"/>
+    <w:p w14:paraId="687A9381" w14:textId="77777777" w:rsidR="00407295" w:rsidRDefault="00407295"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3773A68F" w14:textId="77777777" w:rsidR="002D0A79" w:rsidRDefault="002D0A79">
+    <w:p w14:paraId="730EADED" w14:textId="77777777" w:rsidR="00407295" w:rsidRDefault="00407295">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -14429,131 +15158,132 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Segoe UI"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1001AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21E06AB0" w14:textId="3FA2AEC0" w:rsidR="00EB4BC7" w:rsidRDefault="00EB4BC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5F16E52C" wp14:editId="181E78CF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189845</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="MSIPCM9dd54572b391b968e538fedc" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -14636,51 +15366,51 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="795C27F3" w14:textId="735E2BCF" w:rsidR="00431A70" w:rsidRDefault="00EB4BC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="47C005B9" wp14:editId="033DE9C0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189687</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="MSIPCM36724fdbb2a52fcfc05f86a5" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
@@ -14764,51 +15494,51 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4ED4B1DC" w14:textId="660D8273" w:rsidR="00EB4BC7" w:rsidRDefault="00EB4BC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="70BA23E7" wp14:editId="2F526DE4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189845</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="MSIPCMf6504bf684e4519137a7274a" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -14891,51 +15621,51 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A5A0490" w14:textId="1557D831" w:rsidR="00D63636" w:rsidRDefault="002C5B7C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3B772BC9" wp14:editId="18CDC098">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="MSIPCMd3f54469bd0204c6fb2f3fa8" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
@@ -15019,51 +15749,51 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="002C5B7C">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="042FA8D0" w14:textId="57552058" w:rsidR="00431A70" w:rsidRDefault="00EB4BC7" w:rsidP="00DC00C1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3667"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1BA32EAB" wp14:editId="77C6AA67">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189845</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
@@ -15150,172 +15880,183 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="041ECBB1" w14:textId="77777777" w:rsidR="002D0A79" w:rsidRDefault="002D0A79" w:rsidP="00207717">
+    <w:p w14:paraId="1CEB8741" w14:textId="77777777" w:rsidR="00407295" w:rsidRDefault="00407295" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="358597A4" w14:textId="77777777" w:rsidR="002D0A79" w:rsidRDefault="002D0A79">
+    <w:p w14:paraId="1BABA0F5" w14:textId="77777777" w:rsidR="00407295" w:rsidRDefault="00407295">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61174784" w14:textId="77777777" w:rsidR="002D0A79" w:rsidRDefault="002D0A79"/>
+    <w:p w14:paraId="224A8623" w14:textId="77777777" w:rsidR="00407295" w:rsidRDefault="00407295"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="351B7133" w14:textId="77777777" w:rsidR="002D0A79" w:rsidRDefault="002D0A79">
+    <w:p w14:paraId="076918CB" w14:textId="77777777" w:rsidR="00407295" w:rsidRDefault="00407295">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="44DA90D2" w14:textId="77777777" w:rsidR="00BC6ACD" w:rsidRPr="00167EA3" w:rsidRDefault="00BC6ACD" w:rsidP="00BC6ACD">
+    <w:p w14:paraId="6EDD41B9" w14:textId="6BCDBF27" w:rsidR="008A4C96" w:rsidRPr="008A4C96" w:rsidRDefault="008A4C96">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00146F62">
-[...4 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidR="00826E2E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://www.accesshub.gov.au/about-the-nrs/nrs-call-numbers-and-links</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7018BFC4" w14:textId="0C02467D" w:rsidR="00BC6ACD" w:rsidRPr="00BC6ACD" w:rsidRDefault="00BC6ACD">
+    <w:p w14:paraId="644BD191" w14:textId="4AFE2957" w:rsidR="008A4C96" w:rsidRPr="008A4C96" w:rsidRDefault="008A4C96">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E83EE5">
-[...1 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidR="00826E2E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://www.accesshub.gov.au/about-the-nrs</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="0FF291F2" w14:textId="77777777" w:rsidR="00BC6ACD" w:rsidRPr="00167EA3" w:rsidRDefault="00BC6ACD" w:rsidP="00BC6ACD">
+    <w:p w14:paraId="34546DDE" w14:textId="361E06DA" w:rsidR="008A4C96" w:rsidRPr="008A4C96" w:rsidRDefault="008A4C96">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00146F62">
-[...4 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidR="00826E2E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://providers.dffh.vic.gov.au/public-housing-operational-guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="18F45686" w14:textId="180C0446" w:rsidR="002329B9" w:rsidRPr="002329B9" w:rsidRDefault="002329B9">
+    <w:p w14:paraId="2A8EC03B" w14:textId="45F3A79B" w:rsidR="0059027F" w:rsidRPr="0059027F" w:rsidRDefault="0059027F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002329B9">
-        <w:t>https://www.housing.vic.gov.au/moving-out-your-property</w:t>
+      <w:r w:rsidRPr="008A03C2">
+        <w:t>housingbusiness.operations@dffh.vic.gov.au</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="259D989B" w14:textId="42E0495E" w:rsidR="00BE6E78" w:rsidRPr="00BE6E78" w:rsidRDefault="00BE6E78">
+    <w:p w14:paraId="020C887F" w14:textId="77777777" w:rsidR="00000802" w:rsidRPr="00BE6E78" w:rsidRDefault="00000802" w:rsidP="00000802">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6E78">
         <w:t>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="215411AD" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
@@ -15325,51 +16066,61 @@
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0019489F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Kovac v Homes Victoria (Residential Tenancies)</w:t>
       </w:r>
       <w:r w:rsidRPr="00605911">
         <w:t xml:space="preserve"> [2024] VCAT 58</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C5547F2" w14:textId="77777777" w:rsidR="00430194" w:rsidRDefault="00430194">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B8F185F" w14:textId="3B103123" w:rsidR="00431A70" w:rsidRDefault="00C60411">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
@@ -15388,52 +16139,52 @@
     <w:r>
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t>Document title</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="009C245E" w:rsidRPr="009C245E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>(use Header style)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="082BA3E9" w14:textId="7A626B46" w:rsidR="00562811" w:rsidRPr="001C7128" w:rsidRDefault="00176DC3" w:rsidP="001C7128">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Residential Rental </w:t>
     </w:r>
     <w:r w:rsidR="00EB501D">
       <w:t xml:space="preserve">Agreement Terminations and Deceased Estates </w:t>
     </w:r>
     <w:r w:rsidR="001C7128">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
@@ -15441,51 +16192,51 @@
     <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001C7128">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9B685C78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D2A8F2FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -17345,50 +18096,163 @@
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57F93398"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F2F2BFC0"/>
+    <w:lvl w:ilvl="0" w:tplc="D196E242">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="888A7794">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D0F00370">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="62F26D66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7BAE4CCE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="116EFFE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F8E4F3F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B4BE8E7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D1509CB6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6174633D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="061EE838"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -17439,51 +18303,51 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6309259F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8B3CE87A"/>
     <w:styleLink w:val="ZZQuotebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Quotebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Quotebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
@@ -17565,51 +18429,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66B20FA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE704FD8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17678,51 +18542,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AC262D6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B38817FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1191" w:hanging="397"/>
       </w:pPr>
@@ -17801,51 +18665,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D7E454C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54F4A1DA"/>
     <w:lvl w:ilvl="0" w:tplc="A6D249C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3D6A9CEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C1268326">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -17887,51 +18751,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="72E0812C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="044052E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77485834"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B2EAC32"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18000,51 +18864,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79255E49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7748BF6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18113,51 +18977,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E44547D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09F2FC1C"/>
     <w:lvl w:ilvl="0" w:tplc="79183454">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E53A6E26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -18223,50 +19087,199 @@
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0DBE7052">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5CBAD114">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E9D18D4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4E36C788"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="217132514">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1774787977">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="244459490">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
@@ -18392,54 +19405,54 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1605532688">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="137114231">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
@@ -18458,51 +19471,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1125386290">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
@@ -18548,54 +19561,54 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="349794429">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="481779640">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
@@ -18620,63 +19633,63 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1073046607">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="804732987">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="943000330">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1868835277">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1921017726">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1485706048">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="494341122">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="517043395">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1813447565">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="900755044">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1695112187">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1500585800">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1002975727">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="824206273">
     <w:abstractNumId w:val="2"/>
   </w:num>
@@ -18731,1471 +19744,2066 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1126042346">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="2006666564">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="157304637">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1400399712">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1622154178">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="119957054">
     <w:abstractNumId w:val="26"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="651952997">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="862792049">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1187675895">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="8"/>
+  <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:writeProtection w:recommended="1"/>
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A6272"/>
     <w:rsid w:val="00000719"/>
+    <w:rsid w:val="00000802"/>
     <w:rsid w:val="00000914"/>
     <w:rsid w:val="000019DF"/>
     <w:rsid w:val="00002D68"/>
     <w:rsid w:val="000033F7"/>
     <w:rsid w:val="00003403"/>
     <w:rsid w:val="00003D80"/>
+    <w:rsid w:val="00003DC3"/>
     <w:rsid w:val="00004774"/>
     <w:rsid w:val="00004967"/>
     <w:rsid w:val="00005347"/>
     <w:rsid w:val="000072B6"/>
+    <w:rsid w:val="00007995"/>
     <w:rsid w:val="0001021B"/>
     <w:rsid w:val="0001035E"/>
     <w:rsid w:val="00011D89"/>
+    <w:rsid w:val="0001334A"/>
+    <w:rsid w:val="00013DF0"/>
     <w:rsid w:val="000154FD"/>
+    <w:rsid w:val="00016CEA"/>
     <w:rsid w:val="000170E2"/>
     <w:rsid w:val="00020678"/>
     <w:rsid w:val="00022271"/>
+    <w:rsid w:val="00023334"/>
     <w:rsid w:val="00023463"/>
     <w:rsid w:val="000235E8"/>
     <w:rsid w:val="00024D89"/>
     <w:rsid w:val="000250B6"/>
+    <w:rsid w:val="00026053"/>
+    <w:rsid w:val="000279D6"/>
+    <w:rsid w:val="000327B0"/>
     <w:rsid w:val="00033D81"/>
     <w:rsid w:val="00033DC9"/>
+    <w:rsid w:val="00034E0F"/>
+    <w:rsid w:val="000372A9"/>
     <w:rsid w:val="00037366"/>
+    <w:rsid w:val="00041002"/>
+    <w:rsid w:val="0004126C"/>
     <w:rsid w:val="00041BF0"/>
+    <w:rsid w:val="00042A4E"/>
     <w:rsid w:val="00042C8A"/>
     <w:rsid w:val="00044C61"/>
     <w:rsid w:val="0004536B"/>
+    <w:rsid w:val="00045D80"/>
     <w:rsid w:val="00046B68"/>
+    <w:rsid w:val="00050DD1"/>
+    <w:rsid w:val="00050EC7"/>
     <w:rsid w:val="000527DD"/>
+    <w:rsid w:val="00054229"/>
+    <w:rsid w:val="00056230"/>
     <w:rsid w:val="00056D4A"/>
     <w:rsid w:val="00056EC4"/>
+    <w:rsid w:val="00057146"/>
     <w:rsid w:val="0005734B"/>
     <w:rsid w:val="000578B2"/>
     <w:rsid w:val="00060959"/>
     <w:rsid w:val="00060C8F"/>
     <w:rsid w:val="0006298A"/>
     <w:rsid w:val="000663CD"/>
+    <w:rsid w:val="000664BF"/>
+    <w:rsid w:val="0006664F"/>
     <w:rsid w:val="000733FE"/>
     <w:rsid w:val="00074219"/>
     <w:rsid w:val="00074ED5"/>
+    <w:rsid w:val="00076AF6"/>
+    <w:rsid w:val="00076D68"/>
+    <w:rsid w:val="00077AC9"/>
     <w:rsid w:val="0008170F"/>
+    <w:rsid w:val="00081B7B"/>
     <w:rsid w:val="0008204A"/>
     <w:rsid w:val="0008508E"/>
+    <w:rsid w:val="000859CA"/>
     <w:rsid w:val="00085F50"/>
     <w:rsid w:val="00087951"/>
+    <w:rsid w:val="000902D0"/>
     <w:rsid w:val="0009113B"/>
     <w:rsid w:val="00093402"/>
     <w:rsid w:val="000939ED"/>
     <w:rsid w:val="00094DA3"/>
+    <w:rsid w:val="00096743"/>
     <w:rsid w:val="00096CD1"/>
     <w:rsid w:val="000A012C"/>
     <w:rsid w:val="000A07BB"/>
     <w:rsid w:val="000A0EB9"/>
     <w:rsid w:val="000A186C"/>
     <w:rsid w:val="000A1EA4"/>
     <w:rsid w:val="000A2476"/>
     <w:rsid w:val="000A5966"/>
     <w:rsid w:val="000A641A"/>
+    <w:rsid w:val="000B0B8D"/>
     <w:rsid w:val="000B3EDB"/>
     <w:rsid w:val="000B4287"/>
     <w:rsid w:val="000B543D"/>
     <w:rsid w:val="000B55F9"/>
+    <w:rsid w:val="000B5AF9"/>
     <w:rsid w:val="000B5BF7"/>
     <w:rsid w:val="000B6938"/>
     <w:rsid w:val="000B6BC8"/>
     <w:rsid w:val="000C0303"/>
+    <w:rsid w:val="000C1178"/>
     <w:rsid w:val="000C3170"/>
+    <w:rsid w:val="000C3C21"/>
     <w:rsid w:val="000C42EA"/>
     <w:rsid w:val="000C4546"/>
     <w:rsid w:val="000C651B"/>
     <w:rsid w:val="000D02EC"/>
+    <w:rsid w:val="000D08BB"/>
     <w:rsid w:val="000D1242"/>
     <w:rsid w:val="000D2ABA"/>
+    <w:rsid w:val="000D6DF0"/>
     <w:rsid w:val="000E0970"/>
+    <w:rsid w:val="000E2EE8"/>
     <w:rsid w:val="000E3CC7"/>
     <w:rsid w:val="000E60DF"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
     <w:rsid w:val="000F1F1E"/>
     <w:rsid w:val="000F2259"/>
     <w:rsid w:val="000F2DDA"/>
     <w:rsid w:val="000F2EA0"/>
     <w:rsid w:val="000F4332"/>
+    <w:rsid w:val="000F4FBA"/>
     <w:rsid w:val="000F5213"/>
     <w:rsid w:val="000F62DA"/>
     <w:rsid w:val="00101001"/>
     <w:rsid w:val="00103276"/>
     <w:rsid w:val="0010392D"/>
     <w:rsid w:val="0010447F"/>
     <w:rsid w:val="00104FE3"/>
+    <w:rsid w:val="00106CDB"/>
     <w:rsid w:val="0010714F"/>
     <w:rsid w:val="001108D5"/>
     <w:rsid w:val="001120C5"/>
+    <w:rsid w:val="001122F8"/>
     <w:rsid w:val="0011318C"/>
+    <w:rsid w:val="00113832"/>
+    <w:rsid w:val="0011425A"/>
+    <w:rsid w:val="00114C9F"/>
+    <w:rsid w:val="00117A92"/>
     <w:rsid w:val="00120BD3"/>
     <w:rsid w:val="00122FEA"/>
     <w:rsid w:val="001232BD"/>
     <w:rsid w:val="00124ED5"/>
+    <w:rsid w:val="00125C4A"/>
     <w:rsid w:val="001276FA"/>
+    <w:rsid w:val="00130DC7"/>
+    <w:rsid w:val="00130F65"/>
+    <w:rsid w:val="00131EF4"/>
     <w:rsid w:val="0013486D"/>
+    <w:rsid w:val="001430A5"/>
     <w:rsid w:val="001434E1"/>
     <w:rsid w:val="001447B3"/>
+    <w:rsid w:val="00146F12"/>
     <w:rsid w:val="00146F62"/>
+    <w:rsid w:val="00146FBC"/>
     <w:rsid w:val="00147BC2"/>
     <w:rsid w:val="00152073"/>
     <w:rsid w:val="00152329"/>
+    <w:rsid w:val="00153B18"/>
     <w:rsid w:val="0015462A"/>
+    <w:rsid w:val="001558C6"/>
+    <w:rsid w:val="001560B1"/>
     <w:rsid w:val="00156598"/>
+    <w:rsid w:val="00157EBB"/>
+    <w:rsid w:val="00161222"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
     <w:rsid w:val="00162B87"/>
     <w:rsid w:val="00162CA9"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165A57"/>
+    <w:rsid w:val="00165FF0"/>
     <w:rsid w:val="00167EA3"/>
     <w:rsid w:val="001708A9"/>
+    <w:rsid w:val="001708C5"/>
     <w:rsid w:val="001712C2"/>
+    <w:rsid w:val="0017204A"/>
     <w:rsid w:val="00172BAF"/>
     <w:rsid w:val="00172ED0"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="00176DC3"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
     <w:rsid w:val="001808F1"/>
+    <w:rsid w:val="00181E6C"/>
     <w:rsid w:val="0018244E"/>
+    <w:rsid w:val="00182D84"/>
+    <w:rsid w:val="00183222"/>
     <w:rsid w:val="00183356"/>
     <w:rsid w:val="00186B33"/>
+    <w:rsid w:val="0019100B"/>
     <w:rsid w:val="00192F9D"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
     <w:rsid w:val="00197BEE"/>
     <w:rsid w:val="001A10AE"/>
     <w:rsid w:val="001A1950"/>
     <w:rsid w:val="001A1C54"/>
     <w:rsid w:val="001A3ACE"/>
     <w:rsid w:val="001A456E"/>
     <w:rsid w:val="001A6272"/>
     <w:rsid w:val="001B00AA"/>
     <w:rsid w:val="001B058F"/>
     <w:rsid w:val="001B33C8"/>
+    <w:rsid w:val="001B3613"/>
+    <w:rsid w:val="001B4C6D"/>
+    <w:rsid w:val="001B5906"/>
     <w:rsid w:val="001B6B96"/>
     <w:rsid w:val="001B738B"/>
     <w:rsid w:val="001C09DB"/>
     <w:rsid w:val="001C277E"/>
     <w:rsid w:val="001C2A72"/>
     <w:rsid w:val="001C31B7"/>
+    <w:rsid w:val="001C4C3B"/>
     <w:rsid w:val="001C4DD1"/>
     <w:rsid w:val="001C7128"/>
+    <w:rsid w:val="001D0837"/>
     <w:rsid w:val="001D0B75"/>
+    <w:rsid w:val="001D0EE1"/>
+    <w:rsid w:val="001D340A"/>
+    <w:rsid w:val="001D38F5"/>
     <w:rsid w:val="001D39A5"/>
     <w:rsid w:val="001D3C09"/>
     <w:rsid w:val="001D44E8"/>
     <w:rsid w:val="001D5B14"/>
     <w:rsid w:val="001D60EC"/>
+    <w:rsid w:val="001D6E91"/>
     <w:rsid w:val="001D6F59"/>
+    <w:rsid w:val="001E00E3"/>
+    <w:rsid w:val="001E24F2"/>
+    <w:rsid w:val="001E2DBF"/>
+    <w:rsid w:val="001E3C56"/>
     <w:rsid w:val="001E44DF"/>
     <w:rsid w:val="001E68A5"/>
+    <w:rsid w:val="001E6B39"/>
     <w:rsid w:val="001E6BB0"/>
     <w:rsid w:val="001E7282"/>
     <w:rsid w:val="001E7CE9"/>
     <w:rsid w:val="001F01F4"/>
+    <w:rsid w:val="001F29C3"/>
     <w:rsid w:val="001F2B3C"/>
     <w:rsid w:val="001F32D4"/>
     <w:rsid w:val="001F3826"/>
+    <w:rsid w:val="001F47C8"/>
+    <w:rsid w:val="001F4B0C"/>
+    <w:rsid w:val="001F4F7D"/>
+    <w:rsid w:val="001F5609"/>
     <w:rsid w:val="001F6E46"/>
     <w:rsid w:val="001F7545"/>
     <w:rsid w:val="001F7C91"/>
+    <w:rsid w:val="002027CF"/>
     <w:rsid w:val="002033B7"/>
+    <w:rsid w:val="00203DB8"/>
+    <w:rsid w:val="00204881"/>
+    <w:rsid w:val="00204F52"/>
+    <w:rsid w:val="002058F1"/>
     <w:rsid w:val="00206463"/>
     <w:rsid w:val="00206F2F"/>
     <w:rsid w:val="00207717"/>
     <w:rsid w:val="0021053D"/>
+    <w:rsid w:val="00210829"/>
     <w:rsid w:val="00210A92"/>
     <w:rsid w:val="00212B95"/>
+    <w:rsid w:val="00213E7A"/>
     <w:rsid w:val="00215CC8"/>
     <w:rsid w:val="00216C03"/>
     <w:rsid w:val="00220A1A"/>
     <w:rsid w:val="00220C04"/>
     <w:rsid w:val="00221950"/>
     <w:rsid w:val="0022278D"/>
     <w:rsid w:val="00222A5E"/>
+    <w:rsid w:val="00223CDF"/>
     <w:rsid w:val="0022547F"/>
     <w:rsid w:val="0022701F"/>
     <w:rsid w:val="00227C68"/>
+    <w:rsid w:val="002318C6"/>
     <w:rsid w:val="002329B9"/>
     <w:rsid w:val="002333F5"/>
     <w:rsid w:val="00233724"/>
+    <w:rsid w:val="00233D94"/>
+    <w:rsid w:val="00234E64"/>
     <w:rsid w:val="002365B4"/>
+    <w:rsid w:val="00241388"/>
+    <w:rsid w:val="00242392"/>
     <w:rsid w:val="002432E1"/>
     <w:rsid w:val="00244D98"/>
     <w:rsid w:val="00246207"/>
     <w:rsid w:val="00246C5E"/>
     <w:rsid w:val="00250960"/>
     <w:rsid w:val="00251343"/>
+    <w:rsid w:val="00251B67"/>
     <w:rsid w:val="002536A4"/>
     <w:rsid w:val="00253A3E"/>
     <w:rsid w:val="00254F58"/>
     <w:rsid w:val="002600BD"/>
     <w:rsid w:val="00260C2E"/>
+    <w:rsid w:val="00260CEB"/>
     <w:rsid w:val="002620BC"/>
+    <w:rsid w:val="0026239E"/>
     <w:rsid w:val="00262802"/>
     <w:rsid w:val="00263A90"/>
     <w:rsid w:val="0026408B"/>
     <w:rsid w:val="00265AAD"/>
+    <w:rsid w:val="00267744"/>
     <w:rsid w:val="00267C3E"/>
     <w:rsid w:val="002709BB"/>
     <w:rsid w:val="0027131C"/>
     <w:rsid w:val="002715DA"/>
+    <w:rsid w:val="00271C10"/>
     <w:rsid w:val="00273BAC"/>
     <w:rsid w:val="00274E39"/>
     <w:rsid w:val="00276088"/>
     <w:rsid w:val="002763B3"/>
     <w:rsid w:val="002802E3"/>
     <w:rsid w:val="0028213D"/>
     <w:rsid w:val="00282A7F"/>
+    <w:rsid w:val="00284923"/>
+    <w:rsid w:val="0028582F"/>
     <w:rsid w:val="002862F1"/>
+    <w:rsid w:val="00287F29"/>
     <w:rsid w:val="00291373"/>
+    <w:rsid w:val="00295268"/>
+    <w:rsid w:val="002954D0"/>
     <w:rsid w:val="0029597D"/>
     <w:rsid w:val="002962C3"/>
     <w:rsid w:val="0029752B"/>
+    <w:rsid w:val="002A0901"/>
     <w:rsid w:val="002A0A9C"/>
+    <w:rsid w:val="002A227E"/>
+    <w:rsid w:val="002A274A"/>
     <w:rsid w:val="002A483C"/>
     <w:rsid w:val="002B0C7C"/>
     <w:rsid w:val="002B1729"/>
+    <w:rsid w:val="002B1E1B"/>
     <w:rsid w:val="002B36C7"/>
+    <w:rsid w:val="002B382E"/>
     <w:rsid w:val="002B4DD4"/>
     <w:rsid w:val="002B5277"/>
     <w:rsid w:val="002B5375"/>
     <w:rsid w:val="002B77C1"/>
+    <w:rsid w:val="002C06BD"/>
     <w:rsid w:val="002C0ED7"/>
+    <w:rsid w:val="002C0FCE"/>
     <w:rsid w:val="002C2728"/>
     <w:rsid w:val="002C568F"/>
+    <w:rsid w:val="002C5971"/>
     <w:rsid w:val="002C5B7C"/>
+    <w:rsid w:val="002C77A5"/>
+    <w:rsid w:val="002C77E7"/>
     <w:rsid w:val="002C7BFB"/>
     <w:rsid w:val="002D0A79"/>
     <w:rsid w:val="002D120B"/>
     <w:rsid w:val="002D1E0D"/>
     <w:rsid w:val="002D26C4"/>
     <w:rsid w:val="002D322B"/>
     <w:rsid w:val="002D5006"/>
+    <w:rsid w:val="002D524A"/>
+    <w:rsid w:val="002D5C22"/>
+    <w:rsid w:val="002D5EF8"/>
     <w:rsid w:val="002D7C61"/>
+    <w:rsid w:val="002D7F26"/>
     <w:rsid w:val="002E01D0"/>
     <w:rsid w:val="002E0BBA"/>
     <w:rsid w:val="002E161D"/>
     <w:rsid w:val="002E28A2"/>
     <w:rsid w:val="002E3100"/>
+    <w:rsid w:val="002E4BB6"/>
+    <w:rsid w:val="002E597A"/>
     <w:rsid w:val="002E6C95"/>
+    <w:rsid w:val="002E76DE"/>
     <w:rsid w:val="002E7C36"/>
+    <w:rsid w:val="002F1E0A"/>
+    <w:rsid w:val="002F2EEF"/>
     <w:rsid w:val="002F3D32"/>
+    <w:rsid w:val="002F40C2"/>
     <w:rsid w:val="002F5F31"/>
     <w:rsid w:val="002F5F46"/>
+    <w:rsid w:val="002F619F"/>
+    <w:rsid w:val="002F6BEA"/>
     <w:rsid w:val="00302216"/>
+    <w:rsid w:val="00303771"/>
     <w:rsid w:val="00303E53"/>
     <w:rsid w:val="00305B40"/>
     <w:rsid w:val="00305CC1"/>
     <w:rsid w:val="00306E5F"/>
     <w:rsid w:val="00307E14"/>
+    <w:rsid w:val="00311DD1"/>
+    <w:rsid w:val="0031235D"/>
+    <w:rsid w:val="00312B5D"/>
+    <w:rsid w:val="00313479"/>
     <w:rsid w:val="00314054"/>
+    <w:rsid w:val="00314A9D"/>
+    <w:rsid w:val="00314B83"/>
     <w:rsid w:val="00316F27"/>
+    <w:rsid w:val="00320719"/>
     <w:rsid w:val="003214F1"/>
     <w:rsid w:val="00322E4B"/>
+    <w:rsid w:val="00325653"/>
+    <w:rsid w:val="003263BB"/>
     <w:rsid w:val="0032677A"/>
     <w:rsid w:val="00327870"/>
     <w:rsid w:val="0033259D"/>
     <w:rsid w:val="00332FB2"/>
     <w:rsid w:val="003333D2"/>
     <w:rsid w:val="00334686"/>
     <w:rsid w:val="00337339"/>
+    <w:rsid w:val="0033778B"/>
     <w:rsid w:val="00340345"/>
+    <w:rsid w:val="00340353"/>
     <w:rsid w:val="003406C6"/>
     <w:rsid w:val="003418CC"/>
     <w:rsid w:val="003434EE"/>
     <w:rsid w:val="003459BD"/>
     <w:rsid w:val="00346226"/>
     <w:rsid w:val="00350D38"/>
+    <w:rsid w:val="00350E12"/>
     <w:rsid w:val="00351B36"/>
+    <w:rsid w:val="00356AF9"/>
     <w:rsid w:val="00357B4E"/>
     <w:rsid w:val="00360C28"/>
     <w:rsid w:val="0036417F"/>
     <w:rsid w:val="003716FD"/>
     <w:rsid w:val="0037204B"/>
     <w:rsid w:val="003744CF"/>
     <w:rsid w:val="00374717"/>
     <w:rsid w:val="003752A2"/>
     <w:rsid w:val="00375509"/>
     <w:rsid w:val="003758C7"/>
     <w:rsid w:val="0037676C"/>
     <w:rsid w:val="00381043"/>
     <w:rsid w:val="003829E5"/>
     <w:rsid w:val="0038458C"/>
+    <w:rsid w:val="003857DA"/>
     <w:rsid w:val="00386109"/>
     <w:rsid w:val="00386944"/>
+    <w:rsid w:val="0039087A"/>
     <w:rsid w:val="003914E2"/>
     <w:rsid w:val="00392166"/>
     <w:rsid w:val="003956CC"/>
     <w:rsid w:val="00395C9A"/>
     <w:rsid w:val="003A0748"/>
     <w:rsid w:val="003A0853"/>
+    <w:rsid w:val="003A17B9"/>
     <w:rsid w:val="003A2296"/>
     <w:rsid w:val="003A6B67"/>
+    <w:rsid w:val="003B007E"/>
     <w:rsid w:val="003B13B6"/>
     <w:rsid w:val="003B14C3"/>
     <w:rsid w:val="003B15E6"/>
+    <w:rsid w:val="003B1E44"/>
     <w:rsid w:val="003B22EF"/>
     <w:rsid w:val="003B408A"/>
+    <w:rsid w:val="003B703D"/>
     <w:rsid w:val="003B718F"/>
+    <w:rsid w:val="003B7320"/>
     <w:rsid w:val="003C08A2"/>
     <w:rsid w:val="003C2045"/>
     <w:rsid w:val="003C43A1"/>
+    <w:rsid w:val="003C44E9"/>
+    <w:rsid w:val="003C451D"/>
     <w:rsid w:val="003C4FC0"/>
     <w:rsid w:val="003C55F4"/>
+    <w:rsid w:val="003C59A8"/>
     <w:rsid w:val="003C7897"/>
     <w:rsid w:val="003C7A3F"/>
+    <w:rsid w:val="003D0EBD"/>
     <w:rsid w:val="003D2766"/>
     <w:rsid w:val="003D2A74"/>
     <w:rsid w:val="003D3C5A"/>
     <w:rsid w:val="003D3D88"/>
     <w:rsid w:val="003D3E8F"/>
     <w:rsid w:val="003D49A4"/>
     <w:rsid w:val="003D6475"/>
     <w:rsid w:val="003D6EE6"/>
     <w:rsid w:val="003E227E"/>
     <w:rsid w:val="003E375C"/>
+    <w:rsid w:val="003E37CF"/>
     <w:rsid w:val="003E4086"/>
     <w:rsid w:val="003E639E"/>
+    <w:rsid w:val="003E64E4"/>
     <w:rsid w:val="003E71E5"/>
     <w:rsid w:val="003F0445"/>
+    <w:rsid w:val="003F0A8D"/>
     <w:rsid w:val="003F0CF0"/>
     <w:rsid w:val="003F14B1"/>
     <w:rsid w:val="003F2B20"/>
     <w:rsid w:val="003F3289"/>
+    <w:rsid w:val="003F331E"/>
     <w:rsid w:val="003F3C62"/>
     <w:rsid w:val="003F5CB9"/>
     <w:rsid w:val="004013C7"/>
     <w:rsid w:val="00401FCF"/>
+    <w:rsid w:val="00402359"/>
+    <w:rsid w:val="004028EC"/>
     <w:rsid w:val="0040424C"/>
     <w:rsid w:val="00406285"/>
+    <w:rsid w:val="00407295"/>
     <w:rsid w:val="0040795B"/>
     <w:rsid w:val="004115A2"/>
+    <w:rsid w:val="0041403C"/>
     <w:rsid w:val="004148F9"/>
+    <w:rsid w:val="0041581C"/>
+    <w:rsid w:val="00416A79"/>
+    <w:rsid w:val="0041761E"/>
     <w:rsid w:val="00417BF4"/>
     <w:rsid w:val="0042084E"/>
     <w:rsid w:val="00420B66"/>
     <w:rsid w:val="004215C5"/>
     <w:rsid w:val="00421EEF"/>
     <w:rsid w:val="004221DB"/>
     <w:rsid w:val="00424D65"/>
     <w:rsid w:val="0042526D"/>
     <w:rsid w:val="00425CFD"/>
+    <w:rsid w:val="00430194"/>
     <w:rsid w:val="00430393"/>
     <w:rsid w:val="00431806"/>
     <w:rsid w:val="00431A70"/>
     <w:rsid w:val="00431F42"/>
+    <w:rsid w:val="00434C25"/>
     <w:rsid w:val="00440923"/>
     <w:rsid w:val="00442C6C"/>
     <w:rsid w:val="00443CBE"/>
     <w:rsid w:val="00443E8A"/>
     <w:rsid w:val="004441BC"/>
     <w:rsid w:val="004451AC"/>
     <w:rsid w:val="004468B4"/>
     <w:rsid w:val="00446D86"/>
     <w:rsid w:val="004522E8"/>
     <w:rsid w:val="0045230A"/>
+    <w:rsid w:val="004539F2"/>
+    <w:rsid w:val="004545E4"/>
     <w:rsid w:val="00454AD0"/>
     <w:rsid w:val="004556AB"/>
     <w:rsid w:val="00457337"/>
     <w:rsid w:val="00462E3D"/>
+    <w:rsid w:val="00463A67"/>
     <w:rsid w:val="00466E79"/>
     <w:rsid w:val="00470D7D"/>
+    <w:rsid w:val="004718CA"/>
     <w:rsid w:val="00472C3C"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="00473BA3"/>
     <w:rsid w:val="004743DD"/>
     <w:rsid w:val="00474A97"/>
     <w:rsid w:val="00474CEA"/>
     <w:rsid w:val="00476293"/>
+    <w:rsid w:val="00476697"/>
+    <w:rsid w:val="00476AA1"/>
     <w:rsid w:val="00483968"/>
     <w:rsid w:val="004841BE"/>
+    <w:rsid w:val="00484393"/>
     <w:rsid w:val="00484F86"/>
+    <w:rsid w:val="00487773"/>
     <w:rsid w:val="00490746"/>
     <w:rsid w:val="00490852"/>
     <w:rsid w:val="00491C9C"/>
+    <w:rsid w:val="00492B24"/>
     <w:rsid w:val="00492F30"/>
     <w:rsid w:val="004946F4"/>
     <w:rsid w:val="0049487E"/>
+    <w:rsid w:val="0049559D"/>
+    <w:rsid w:val="00496416"/>
+    <w:rsid w:val="00497A75"/>
+    <w:rsid w:val="00497F0E"/>
     <w:rsid w:val="00497FDB"/>
     <w:rsid w:val="004A160D"/>
     <w:rsid w:val="004A3E81"/>
     <w:rsid w:val="004A4195"/>
     <w:rsid w:val="004A516C"/>
     <w:rsid w:val="004A5C62"/>
     <w:rsid w:val="004A5CE5"/>
     <w:rsid w:val="004A6C67"/>
     <w:rsid w:val="004A707D"/>
     <w:rsid w:val="004B06E1"/>
     <w:rsid w:val="004B0974"/>
+    <w:rsid w:val="004B2965"/>
     <w:rsid w:val="004B35A5"/>
     <w:rsid w:val="004B4185"/>
     <w:rsid w:val="004B4FC6"/>
+    <w:rsid w:val="004B6A21"/>
     <w:rsid w:val="004C014B"/>
     <w:rsid w:val="004C5541"/>
+    <w:rsid w:val="004C5601"/>
     <w:rsid w:val="004C6EEE"/>
     <w:rsid w:val="004C702B"/>
     <w:rsid w:val="004D0033"/>
     <w:rsid w:val="004D016B"/>
     <w:rsid w:val="004D1B22"/>
+    <w:rsid w:val="004D1B7E"/>
     <w:rsid w:val="004D23CC"/>
+    <w:rsid w:val="004D2FD1"/>
     <w:rsid w:val="004D36F2"/>
+    <w:rsid w:val="004D4B78"/>
+    <w:rsid w:val="004D72B0"/>
     <w:rsid w:val="004E1106"/>
     <w:rsid w:val="004E138F"/>
+    <w:rsid w:val="004E22EC"/>
     <w:rsid w:val="004E3616"/>
     <w:rsid w:val="004E4649"/>
     <w:rsid w:val="004E46CF"/>
+    <w:rsid w:val="004E4B71"/>
     <w:rsid w:val="004E5C2B"/>
     <w:rsid w:val="004F00DD"/>
     <w:rsid w:val="004F1AA6"/>
     <w:rsid w:val="004F2133"/>
     <w:rsid w:val="004F4267"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
+    <w:rsid w:val="004F597C"/>
     <w:rsid w:val="004F6936"/>
     <w:rsid w:val="004F6DBA"/>
+    <w:rsid w:val="004F6EED"/>
     <w:rsid w:val="00503DC6"/>
     <w:rsid w:val="00506F5D"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="00511D9D"/>
     <w:rsid w:val="005126D0"/>
+    <w:rsid w:val="0051380A"/>
     <w:rsid w:val="00514667"/>
     <w:rsid w:val="0051568D"/>
     <w:rsid w:val="005164A2"/>
     <w:rsid w:val="00517E1F"/>
+    <w:rsid w:val="005224A5"/>
+    <w:rsid w:val="00523624"/>
+    <w:rsid w:val="005243B0"/>
     <w:rsid w:val="00525FE0"/>
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
     <w:rsid w:val="00536499"/>
+    <w:rsid w:val="005372C1"/>
+    <w:rsid w:val="00540828"/>
     <w:rsid w:val="00541B36"/>
     <w:rsid w:val="00542A03"/>
     <w:rsid w:val="00542B16"/>
+    <w:rsid w:val="00542E52"/>
     <w:rsid w:val="00543903"/>
     <w:rsid w:val="00543BCC"/>
     <w:rsid w:val="00543F11"/>
+    <w:rsid w:val="00546160"/>
     <w:rsid w:val="00546305"/>
     <w:rsid w:val="00546D5B"/>
     <w:rsid w:val="00547A95"/>
+    <w:rsid w:val="0055072F"/>
     <w:rsid w:val="0055119B"/>
     <w:rsid w:val="005535D4"/>
+    <w:rsid w:val="00554852"/>
     <w:rsid w:val="00561202"/>
     <w:rsid w:val="00562507"/>
     <w:rsid w:val="00562811"/>
     <w:rsid w:val="00567BDA"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="00572282"/>
+    <w:rsid w:val="005736FE"/>
     <w:rsid w:val="005739F5"/>
     <w:rsid w:val="00573CE3"/>
     <w:rsid w:val="00576E84"/>
     <w:rsid w:val="00580394"/>
     <w:rsid w:val="005809CD"/>
     <w:rsid w:val="00582B8C"/>
+    <w:rsid w:val="00583040"/>
     <w:rsid w:val="005836C2"/>
     <w:rsid w:val="00583E0A"/>
+    <w:rsid w:val="00585508"/>
     <w:rsid w:val="0058757E"/>
+    <w:rsid w:val="0059027F"/>
+    <w:rsid w:val="00590C6A"/>
     <w:rsid w:val="00590ED0"/>
     <w:rsid w:val="00596A4B"/>
+    <w:rsid w:val="00596B9D"/>
+    <w:rsid w:val="00596D13"/>
     <w:rsid w:val="00597507"/>
     <w:rsid w:val="005A479D"/>
+    <w:rsid w:val="005A7BB3"/>
     <w:rsid w:val="005A7CA1"/>
+    <w:rsid w:val="005B0A93"/>
+    <w:rsid w:val="005B14E3"/>
     <w:rsid w:val="005B1C6D"/>
     <w:rsid w:val="005B21B6"/>
     <w:rsid w:val="005B3A08"/>
+    <w:rsid w:val="005B40F1"/>
+    <w:rsid w:val="005B62AD"/>
     <w:rsid w:val="005B6AB9"/>
     <w:rsid w:val="005B6C59"/>
     <w:rsid w:val="005B7A63"/>
     <w:rsid w:val="005C0955"/>
+    <w:rsid w:val="005C371F"/>
     <w:rsid w:val="005C49DA"/>
     <w:rsid w:val="005C50F3"/>
+    <w:rsid w:val="005C5291"/>
     <w:rsid w:val="005C54B5"/>
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
     <w:rsid w:val="005D07B8"/>
     <w:rsid w:val="005D1F38"/>
     <w:rsid w:val="005D6597"/>
     <w:rsid w:val="005E14E7"/>
     <w:rsid w:val="005E2223"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2ECB"/>
+    <w:rsid w:val="005E3702"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E4FD1"/>
     <w:rsid w:val="005F02E4"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0CF5"/>
+    <w:rsid w:val="005F1759"/>
     <w:rsid w:val="005F21EB"/>
     <w:rsid w:val="005F64CF"/>
+    <w:rsid w:val="0060355A"/>
     <w:rsid w:val="006041AD"/>
+    <w:rsid w:val="00604312"/>
     <w:rsid w:val="00605908"/>
+    <w:rsid w:val="006062A0"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00607EF7"/>
     <w:rsid w:val="00610D7C"/>
     <w:rsid w:val="00611056"/>
     <w:rsid w:val="0061274A"/>
+    <w:rsid w:val="00612AC9"/>
     <w:rsid w:val="00613414"/>
     <w:rsid w:val="00620154"/>
     <w:rsid w:val="0062027E"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="00624940"/>
     <w:rsid w:val="00624AE6"/>
     <w:rsid w:val="006254F8"/>
     <w:rsid w:val="00627DA7"/>
     <w:rsid w:val="00630DA4"/>
     <w:rsid w:val="00631CD4"/>
     <w:rsid w:val="00632597"/>
+    <w:rsid w:val="006345FE"/>
     <w:rsid w:val="00634D13"/>
     <w:rsid w:val="006358B4"/>
     <w:rsid w:val="006378F9"/>
+    <w:rsid w:val="00637CF1"/>
     <w:rsid w:val="00640D00"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
+    <w:rsid w:val="00641FC0"/>
     <w:rsid w:val="006429F7"/>
+    <w:rsid w:val="00642A96"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
     <w:rsid w:val="006454E6"/>
+    <w:rsid w:val="00645BE4"/>
     <w:rsid w:val="00646235"/>
     <w:rsid w:val="00646A68"/>
     <w:rsid w:val="006505BD"/>
     <w:rsid w:val="006508EA"/>
     <w:rsid w:val="0065092E"/>
+    <w:rsid w:val="00651999"/>
+    <w:rsid w:val="00653E29"/>
     <w:rsid w:val="006557A7"/>
     <w:rsid w:val="00656290"/>
+    <w:rsid w:val="00660012"/>
     <w:rsid w:val="006601C9"/>
     <w:rsid w:val="006608D8"/>
     <w:rsid w:val="00661287"/>
+    <w:rsid w:val="00662128"/>
     <w:rsid w:val="006621D7"/>
+    <w:rsid w:val="00662BA0"/>
     <w:rsid w:val="0066302A"/>
+    <w:rsid w:val="0066594F"/>
+    <w:rsid w:val="006663C6"/>
     <w:rsid w:val="00667770"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
+    <w:rsid w:val="00671F76"/>
+    <w:rsid w:val="0067221E"/>
+    <w:rsid w:val="00675102"/>
     <w:rsid w:val="00675CA9"/>
     <w:rsid w:val="00677574"/>
     <w:rsid w:val="006812ED"/>
+    <w:rsid w:val="00681BF6"/>
+    <w:rsid w:val="00682B51"/>
     <w:rsid w:val="00683878"/>
     <w:rsid w:val="00684380"/>
     <w:rsid w:val="0068454C"/>
+    <w:rsid w:val="006860A8"/>
     <w:rsid w:val="006917CF"/>
     <w:rsid w:val="00691B62"/>
+    <w:rsid w:val="006930A3"/>
     <w:rsid w:val="006933B5"/>
     <w:rsid w:val="00693546"/>
     <w:rsid w:val="00693D14"/>
     <w:rsid w:val="00696F27"/>
+    <w:rsid w:val="00697789"/>
+    <w:rsid w:val="006A1840"/>
     <w:rsid w:val="006A18C2"/>
     <w:rsid w:val="006A2717"/>
     <w:rsid w:val="006A3383"/>
+    <w:rsid w:val="006A51BE"/>
+    <w:rsid w:val="006A6C53"/>
     <w:rsid w:val="006B077C"/>
     <w:rsid w:val="006B0C81"/>
+    <w:rsid w:val="006B2AF8"/>
+    <w:rsid w:val="006B3E2D"/>
     <w:rsid w:val="006B4628"/>
+    <w:rsid w:val="006B4BEF"/>
     <w:rsid w:val="006B6803"/>
+    <w:rsid w:val="006C2B5D"/>
+    <w:rsid w:val="006C30D1"/>
+    <w:rsid w:val="006C34AC"/>
     <w:rsid w:val="006C48E6"/>
+    <w:rsid w:val="006C5145"/>
+    <w:rsid w:val="006C51E7"/>
     <w:rsid w:val="006C58A0"/>
+    <w:rsid w:val="006C5B4D"/>
     <w:rsid w:val="006D0F16"/>
     <w:rsid w:val="006D28E4"/>
     <w:rsid w:val="006D2A3F"/>
     <w:rsid w:val="006D2FBC"/>
     <w:rsid w:val="006D3EF9"/>
+    <w:rsid w:val="006D5686"/>
+    <w:rsid w:val="006D6CFC"/>
     <w:rsid w:val="006D6E34"/>
     <w:rsid w:val="006E138B"/>
+    <w:rsid w:val="006E177F"/>
     <w:rsid w:val="006E1867"/>
     <w:rsid w:val="006E2EAA"/>
     <w:rsid w:val="006E41ED"/>
     <w:rsid w:val="006E7EBA"/>
     <w:rsid w:val="006F0330"/>
     <w:rsid w:val="006F157B"/>
     <w:rsid w:val="006F1FDC"/>
+    <w:rsid w:val="006F254D"/>
     <w:rsid w:val="006F3CCF"/>
+    <w:rsid w:val="006F3FFE"/>
+    <w:rsid w:val="006F5C90"/>
+    <w:rsid w:val="006F635E"/>
     <w:rsid w:val="006F6391"/>
     <w:rsid w:val="006F6B76"/>
     <w:rsid w:val="006F6B8C"/>
+    <w:rsid w:val="0070049B"/>
     <w:rsid w:val="007013EF"/>
+    <w:rsid w:val="00701FBA"/>
     <w:rsid w:val="00702115"/>
     <w:rsid w:val="007055BD"/>
+    <w:rsid w:val="007064CA"/>
+    <w:rsid w:val="0070675E"/>
     <w:rsid w:val="00710D51"/>
+    <w:rsid w:val="00711BDB"/>
     <w:rsid w:val="00715DDA"/>
+    <w:rsid w:val="00716227"/>
     <w:rsid w:val="007173CA"/>
+    <w:rsid w:val="00717577"/>
+    <w:rsid w:val="00721010"/>
     <w:rsid w:val="007216AA"/>
     <w:rsid w:val="00721AB5"/>
     <w:rsid w:val="00721CFB"/>
     <w:rsid w:val="00721DEF"/>
+    <w:rsid w:val="00723156"/>
     <w:rsid w:val="00724A43"/>
     <w:rsid w:val="007273AC"/>
+    <w:rsid w:val="007274FE"/>
     <w:rsid w:val="00731AD4"/>
     <w:rsid w:val="00732A28"/>
     <w:rsid w:val="007332C0"/>
     <w:rsid w:val="007346E4"/>
     <w:rsid w:val="007351BC"/>
     <w:rsid w:val="00735564"/>
+    <w:rsid w:val="0073658A"/>
     <w:rsid w:val="00740F22"/>
     <w:rsid w:val="00741CF0"/>
     <w:rsid w:val="00741F1A"/>
+    <w:rsid w:val="00743F7A"/>
+    <w:rsid w:val="0074405C"/>
     <w:rsid w:val="007447DA"/>
     <w:rsid w:val="007450F8"/>
     <w:rsid w:val="0074696E"/>
     <w:rsid w:val="00750135"/>
     <w:rsid w:val="00750EC2"/>
     <w:rsid w:val="007510EB"/>
+    <w:rsid w:val="007525AC"/>
     <w:rsid w:val="00752B28"/>
     <w:rsid w:val="007536BC"/>
     <w:rsid w:val="007541A9"/>
     <w:rsid w:val="00754E36"/>
+    <w:rsid w:val="00755007"/>
     <w:rsid w:val="007555A3"/>
     <w:rsid w:val="00757750"/>
     <w:rsid w:val="00763139"/>
     <w:rsid w:val="00764F58"/>
+    <w:rsid w:val="00765B82"/>
+    <w:rsid w:val="00770598"/>
     <w:rsid w:val="00770F37"/>
     <w:rsid w:val="007711A0"/>
     <w:rsid w:val="00772D5E"/>
     <w:rsid w:val="0077463E"/>
+    <w:rsid w:val="00776586"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776D56"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
     <w:rsid w:val="00782222"/>
     <w:rsid w:val="007831DA"/>
+    <w:rsid w:val="007832B2"/>
     <w:rsid w:val="007833D8"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="00786F16"/>
+    <w:rsid w:val="0078755F"/>
     <w:rsid w:val="00791634"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="007933F7"/>
     <w:rsid w:val="00796725"/>
     <w:rsid w:val="00796E20"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="007A11E8"/>
+    <w:rsid w:val="007A26AE"/>
     <w:rsid w:val="007A3A98"/>
+    <w:rsid w:val="007A75F6"/>
     <w:rsid w:val="007A7E3A"/>
     <w:rsid w:val="007B0914"/>
     <w:rsid w:val="007B1374"/>
+    <w:rsid w:val="007B1759"/>
     <w:rsid w:val="007B32E5"/>
     <w:rsid w:val="007B3DB9"/>
+    <w:rsid w:val="007B437A"/>
+    <w:rsid w:val="007B45A4"/>
     <w:rsid w:val="007B589F"/>
     <w:rsid w:val="007B6186"/>
     <w:rsid w:val="007B73BC"/>
+    <w:rsid w:val="007C0E8E"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
     <w:rsid w:val="007C46F0"/>
     <w:rsid w:val="007C46F7"/>
+    <w:rsid w:val="007C485D"/>
+    <w:rsid w:val="007C6537"/>
     <w:rsid w:val="007C669D"/>
+    <w:rsid w:val="007C6B61"/>
+    <w:rsid w:val="007C7111"/>
     <w:rsid w:val="007C7177"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C7859"/>
     <w:rsid w:val="007C7F28"/>
+    <w:rsid w:val="007D0F56"/>
     <w:rsid w:val="007D1466"/>
+    <w:rsid w:val="007D205A"/>
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D4BA1"/>
+    <w:rsid w:val="007D4F72"/>
+    <w:rsid w:val="007D5B5B"/>
     <w:rsid w:val="007D5E1C"/>
+    <w:rsid w:val="007E0421"/>
     <w:rsid w:val="007E0DE2"/>
+    <w:rsid w:val="007E0EE1"/>
     <w:rsid w:val="007E1657"/>
     <w:rsid w:val="007E3667"/>
     <w:rsid w:val="007E3B98"/>
     <w:rsid w:val="007E4164"/>
     <w:rsid w:val="007E417A"/>
+    <w:rsid w:val="007E62A5"/>
+    <w:rsid w:val="007E6780"/>
+    <w:rsid w:val="007E76D6"/>
+    <w:rsid w:val="007F0050"/>
     <w:rsid w:val="007F0C24"/>
+    <w:rsid w:val="007F0FB1"/>
     <w:rsid w:val="007F31B6"/>
     <w:rsid w:val="007F546C"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
+    <w:rsid w:val="007F6757"/>
+    <w:rsid w:val="007F776B"/>
     <w:rsid w:val="007F7925"/>
     <w:rsid w:val="00800412"/>
+    <w:rsid w:val="00800B16"/>
+    <w:rsid w:val="0080255F"/>
     <w:rsid w:val="00802748"/>
+    <w:rsid w:val="008049E6"/>
     <w:rsid w:val="0080587B"/>
     <w:rsid w:val="00806468"/>
+    <w:rsid w:val="00807D10"/>
     <w:rsid w:val="008119CA"/>
     <w:rsid w:val="008130C4"/>
     <w:rsid w:val="00813CFF"/>
+    <w:rsid w:val="008154D2"/>
     <w:rsid w:val="008155F0"/>
     <w:rsid w:val="00816735"/>
     <w:rsid w:val="00816760"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="00820E0C"/>
     <w:rsid w:val="00823275"/>
     <w:rsid w:val="008233E1"/>
     <w:rsid w:val="0082366F"/>
+    <w:rsid w:val="00826664"/>
+    <w:rsid w:val="00826E2E"/>
     <w:rsid w:val="00830147"/>
     <w:rsid w:val="00831B47"/>
     <w:rsid w:val="008335E0"/>
     <w:rsid w:val="008338A2"/>
+    <w:rsid w:val="00834388"/>
+    <w:rsid w:val="00836C8B"/>
     <w:rsid w:val="008419DB"/>
     <w:rsid w:val="00841AA9"/>
+    <w:rsid w:val="0084216F"/>
+    <w:rsid w:val="00843BD4"/>
+    <w:rsid w:val="008452F7"/>
     <w:rsid w:val="008474FE"/>
+    <w:rsid w:val="00850871"/>
     <w:rsid w:val="00853EE4"/>
+    <w:rsid w:val="008546CD"/>
     <w:rsid w:val="00855535"/>
     <w:rsid w:val="00855A49"/>
     <w:rsid w:val="00857C5A"/>
+    <w:rsid w:val="00860E12"/>
     <w:rsid w:val="0086255E"/>
+    <w:rsid w:val="00862A73"/>
     <w:rsid w:val="008633F0"/>
     <w:rsid w:val="00863B7C"/>
     <w:rsid w:val="00867D9D"/>
+    <w:rsid w:val="0087046D"/>
+    <w:rsid w:val="008724AB"/>
     <w:rsid w:val="00872E0A"/>
     <w:rsid w:val="00873594"/>
     <w:rsid w:val="00875285"/>
     <w:rsid w:val="00877635"/>
     <w:rsid w:val="008801AA"/>
+    <w:rsid w:val="00880897"/>
     <w:rsid w:val="00881DD8"/>
+    <w:rsid w:val="008848DE"/>
     <w:rsid w:val="00884B62"/>
     <w:rsid w:val="0088529C"/>
     <w:rsid w:val="00887430"/>
+    <w:rsid w:val="008875A4"/>
     <w:rsid w:val="00887903"/>
+    <w:rsid w:val="00887A0F"/>
     <w:rsid w:val="00890505"/>
     <w:rsid w:val="0089270A"/>
+    <w:rsid w:val="008928B9"/>
     <w:rsid w:val="00893AF6"/>
     <w:rsid w:val="00894978"/>
     <w:rsid w:val="00894BC4"/>
     <w:rsid w:val="0089620B"/>
     <w:rsid w:val="00896890"/>
+    <w:rsid w:val="00897709"/>
     <w:rsid w:val="008977C4"/>
+    <w:rsid w:val="008A0172"/>
     <w:rsid w:val="008A1FB9"/>
     <w:rsid w:val="008A28A8"/>
+    <w:rsid w:val="008A4C96"/>
     <w:rsid w:val="008A5B32"/>
     <w:rsid w:val="008A7CC0"/>
+    <w:rsid w:val="008B122C"/>
     <w:rsid w:val="008B2029"/>
     <w:rsid w:val="008B2EE4"/>
     <w:rsid w:val="008B3821"/>
     <w:rsid w:val="008B4D3D"/>
     <w:rsid w:val="008B57C7"/>
+    <w:rsid w:val="008B59C9"/>
+    <w:rsid w:val="008B6EB4"/>
     <w:rsid w:val="008C2F92"/>
     <w:rsid w:val="008C3546"/>
     <w:rsid w:val="008C5695"/>
     <w:rsid w:val="008C589D"/>
     <w:rsid w:val="008C6D51"/>
     <w:rsid w:val="008D2846"/>
     <w:rsid w:val="008D4236"/>
+    <w:rsid w:val="008D446D"/>
     <w:rsid w:val="008D462F"/>
     <w:rsid w:val="008D6DCF"/>
+    <w:rsid w:val="008D7F9B"/>
     <w:rsid w:val="008E24B6"/>
+    <w:rsid w:val="008E28ED"/>
     <w:rsid w:val="008E4376"/>
+    <w:rsid w:val="008E478C"/>
+    <w:rsid w:val="008E5916"/>
     <w:rsid w:val="008E7807"/>
     <w:rsid w:val="008E7A0A"/>
     <w:rsid w:val="008E7B49"/>
     <w:rsid w:val="008F59F6"/>
     <w:rsid w:val="00900719"/>
     <w:rsid w:val="009017AC"/>
     <w:rsid w:val="00902A9A"/>
     <w:rsid w:val="00904A1C"/>
     <w:rsid w:val="00905030"/>
+    <w:rsid w:val="00905CB9"/>
     <w:rsid w:val="00906490"/>
     <w:rsid w:val="009111B2"/>
     <w:rsid w:val="009151F5"/>
     <w:rsid w:val="00916053"/>
+    <w:rsid w:val="009167C1"/>
+    <w:rsid w:val="00916978"/>
+    <w:rsid w:val="0092222A"/>
     <w:rsid w:val="00924AE1"/>
     <w:rsid w:val="00924B57"/>
     <w:rsid w:val="009269B1"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
+    <w:rsid w:val="00930313"/>
     <w:rsid w:val="009315BE"/>
+    <w:rsid w:val="00931E37"/>
     <w:rsid w:val="009326DD"/>
     <w:rsid w:val="00932DAA"/>
     <w:rsid w:val="0093338F"/>
     <w:rsid w:val="00937BD9"/>
+    <w:rsid w:val="0094250B"/>
+    <w:rsid w:val="009438C2"/>
+    <w:rsid w:val="0094441F"/>
+    <w:rsid w:val="0094497F"/>
     <w:rsid w:val="00950E2C"/>
     <w:rsid w:val="00951D50"/>
     <w:rsid w:val="009525EB"/>
+    <w:rsid w:val="00953291"/>
     <w:rsid w:val="009537E3"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
+    <w:rsid w:val="00954C71"/>
+    <w:rsid w:val="00955457"/>
     <w:rsid w:val="0095615A"/>
     <w:rsid w:val="00961400"/>
     <w:rsid w:val="00963646"/>
     <w:rsid w:val="00964DFC"/>
     <w:rsid w:val="0096506F"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="00967124"/>
+    <w:rsid w:val="00967414"/>
     <w:rsid w:val="00967CB8"/>
     <w:rsid w:val="0097166C"/>
     <w:rsid w:val="00971845"/>
     <w:rsid w:val="009718C7"/>
     <w:rsid w:val="0097559F"/>
     <w:rsid w:val="009761EA"/>
     <w:rsid w:val="0097761E"/>
+    <w:rsid w:val="00980A59"/>
     <w:rsid w:val="0098130B"/>
     <w:rsid w:val="00982454"/>
     <w:rsid w:val="00982CF0"/>
     <w:rsid w:val="009853E1"/>
+    <w:rsid w:val="00986319"/>
     <w:rsid w:val="00986E6B"/>
     <w:rsid w:val="00990032"/>
     <w:rsid w:val="00990B19"/>
+    <w:rsid w:val="00990CB5"/>
     <w:rsid w:val="0099153B"/>
     <w:rsid w:val="009915CC"/>
     <w:rsid w:val="00991769"/>
+    <w:rsid w:val="0099187D"/>
     <w:rsid w:val="0099232C"/>
+    <w:rsid w:val="009938DD"/>
     <w:rsid w:val="00994386"/>
     <w:rsid w:val="00996FE5"/>
+    <w:rsid w:val="009A0402"/>
     <w:rsid w:val="009A13D8"/>
+    <w:rsid w:val="009A1CEB"/>
+    <w:rsid w:val="009A1D2D"/>
     <w:rsid w:val="009A279E"/>
     <w:rsid w:val="009A3015"/>
     <w:rsid w:val="009A3490"/>
+    <w:rsid w:val="009A3A5D"/>
+    <w:rsid w:val="009A4084"/>
+    <w:rsid w:val="009A6B9F"/>
     <w:rsid w:val="009B05FD"/>
     <w:rsid w:val="009B0A6F"/>
     <w:rsid w:val="009B0A94"/>
     <w:rsid w:val="009B0C62"/>
     <w:rsid w:val="009B2AE8"/>
     <w:rsid w:val="009B4430"/>
     <w:rsid w:val="009B4DA4"/>
     <w:rsid w:val="009B5622"/>
     <w:rsid w:val="009B59E9"/>
     <w:rsid w:val="009B70AA"/>
+    <w:rsid w:val="009C13B8"/>
     <w:rsid w:val="009C245E"/>
     <w:rsid w:val="009C3CF1"/>
+    <w:rsid w:val="009C47C8"/>
     <w:rsid w:val="009C5A23"/>
     <w:rsid w:val="009C5E77"/>
+    <w:rsid w:val="009C6454"/>
+    <w:rsid w:val="009C75D8"/>
     <w:rsid w:val="009C7A7E"/>
     <w:rsid w:val="009D02E8"/>
+    <w:rsid w:val="009D0EC2"/>
     <w:rsid w:val="009D328F"/>
     <w:rsid w:val="009D51D0"/>
     <w:rsid w:val="009D70A4"/>
+    <w:rsid w:val="009D771C"/>
     <w:rsid w:val="009D7B14"/>
     <w:rsid w:val="009E08D1"/>
     <w:rsid w:val="009E0D96"/>
     <w:rsid w:val="009E1B95"/>
+    <w:rsid w:val="009E1D88"/>
     <w:rsid w:val="009E2912"/>
     <w:rsid w:val="009E496F"/>
     <w:rsid w:val="009E4B0D"/>
     <w:rsid w:val="009E5250"/>
     <w:rsid w:val="009E7A69"/>
     <w:rsid w:val="009E7F92"/>
     <w:rsid w:val="009F02A3"/>
+    <w:rsid w:val="009F0329"/>
     <w:rsid w:val="009F2182"/>
     <w:rsid w:val="009F2F27"/>
     <w:rsid w:val="009F34AA"/>
+    <w:rsid w:val="009F3D4D"/>
     <w:rsid w:val="009F5395"/>
     <w:rsid w:val="009F6BCB"/>
     <w:rsid w:val="009F7B78"/>
     <w:rsid w:val="00A0057A"/>
+    <w:rsid w:val="00A00F4A"/>
     <w:rsid w:val="00A01FB1"/>
     <w:rsid w:val="00A02FA1"/>
     <w:rsid w:val="00A04CCE"/>
     <w:rsid w:val="00A07421"/>
     <w:rsid w:val="00A0776B"/>
     <w:rsid w:val="00A10FB9"/>
     <w:rsid w:val="00A11421"/>
     <w:rsid w:val="00A1389F"/>
+    <w:rsid w:val="00A146BF"/>
+    <w:rsid w:val="00A15055"/>
     <w:rsid w:val="00A157B1"/>
     <w:rsid w:val="00A22229"/>
+    <w:rsid w:val="00A23CD0"/>
+    <w:rsid w:val="00A23DFA"/>
     <w:rsid w:val="00A24442"/>
     <w:rsid w:val="00A24ADA"/>
+    <w:rsid w:val="00A258AF"/>
+    <w:rsid w:val="00A2790D"/>
+    <w:rsid w:val="00A3104F"/>
     <w:rsid w:val="00A31871"/>
     <w:rsid w:val="00A32577"/>
     <w:rsid w:val="00A327EA"/>
     <w:rsid w:val="00A330BB"/>
+    <w:rsid w:val="00A344C1"/>
+    <w:rsid w:val="00A367A6"/>
     <w:rsid w:val="00A446F5"/>
     <w:rsid w:val="00A44882"/>
+    <w:rsid w:val="00A44F9A"/>
     <w:rsid w:val="00A45125"/>
     <w:rsid w:val="00A50A2A"/>
     <w:rsid w:val="00A53A0A"/>
     <w:rsid w:val="00A54715"/>
     <w:rsid w:val="00A6037F"/>
     <w:rsid w:val="00A6061C"/>
+    <w:rsid w:val="00A629BF"/>
     <w:rsid w:val="00A62D44"/>
+    <w:rsid w:val="00A6365B"/>
+    <w:rsid w:val="00A645C1"/>
     <w:rsid w:val="00A65D4A"/>
     <w:rsid w:val="00A67263"/>
     <w:rsid w:val="00A6751D"/>
     <w:rsid w:val="00A67F73"/>
+    <w:rsid w:val="00A70B03"/>
+    <w:rsid w:val="00A71463"/>
     <w:rsid w:val="00A7161C"/>
     <w:rsid w:val="00A71CE4"/>
+    <w:rsid w:val="00A72CE5"/>
     <w:rsid w:val="00A73C5D"/>
     <w:rsid w:val="00A77AA3"/>
+    <w:rsid w:val="00A80453"/>
     <w:rsid w:val="00A8156C"/>
     <w:rsid w:val="00A8236D"/>
+    <w:rsid w:val="00A84E48"/>
+    <w:rsid w:val="00A850F3"/>
     <w:rsid w:val="00A854EB"/>
+    <w:rsid w:val="00A85BA5"/>
     <w:rsid w:val="00A872E5"/>
+    <w:rsid w:val="00A90B91"/>
     <w:rsid w:val="00A91406"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
+    <w:rsid w:val="00A973F7"/>
+    <w:rsid w:val="00A9793E"/>
     <w:rsid w:val="00A97C72"/>
+    <w:rsid w:val="00A97F65"/>
     <w:rsid w:val="00AA088A"/>
+    <w:rsid w:val="00AA1C2E"/>
     <w:rsid w:val="00AA310B"/>
     <w:rsid w:val="00AA5F46"/>
     <w:rsid w:val="00AA63D4"/>
+    <w:rsid w:val="00AA6727"/>
     <w:rsid w:val="00AA72AA"/>
     <w:rsid w:val="00AB06E8"/>
     <w:rsid w:val="00AB0D9D"/>
     <w:rsid w:val="00AB1CD3"/>
+    <w:rsid w:val="00AB22C1"/>
     <w:rsid w:val="00AB352F"/>
+    <w:rsid w:val="00AB691F"/>
+    <w:rsid w:val="00AC12B2"/>
+    <w:rsid w:val="00AC21D2"/>
     <w:rsid w:val="00AC274B"/>
     <w:rsid w:val="00AC32F7"/>
     <w:rsid w:val="00AC4764"/>
     <w:rsid w:val="00AC4D58"/>
+    <w:rsid w:val="00AC50A3"/>
     <w:rsid w:val="00AC6D36"/>
+    <w:rsid w:val="00AD0C37"/>
     <w:rsid w:val="00AD0CBA"/>
+    <w:rsid w:val="00AD1C0F"/>
     <w:rsid w:val="00AD26E2"/>
+    <w:rsid w:val="00AD2981"/>
     <w:rsid w:val="00AD6571"/>
     <w:rsid w:val="00AD65C0"/>
+    <w:rsid w:val="00AD689B"/>
     <w:rsid w:val="00AD784C"/>
     <w:rsid w:val="00AE10A3"/>
     <w:rsid w:val="00AE126A"/>
     <w:rsid w:val="00AE1BAE"/>
+    <w:rsid w:val="00AE26F1"/>
     <w:rsid w:val="00AE3005"/>
     <w:rsid w:val="00AE3BD5"/>
+    <w:rsid w:val="00AE4CE8"/>
+    <w:rsid w:val="00AE5779"/>
     <w:rsid w:val="00AE59A0"/>
     <w:rsid w:val="00AF011C"/>
+    <w:rsid w:val="00AF073E"/>
+    <w:rsid w:val="00AF0C2A"/>
     <w:rsid w:val="00AF0C57"/>
     <w:rsid w:val="00AF11E5"/>
     <w:rsid w:val="00AF26F3"/>
+    <w:rsid w:val="00AF4672"/>
+    <w:rsid w:val="00AF4F47"/>
     <w:rsid w:val="00AF5F04"/>
+    <w:rsid w:val="00B00140"/>
     <w:rsid w:val="00B00672"/>
     <w:rsid w:val="00B01B4D"/>
+    <w:rsid w:val="00B02C09"/>
     <w:rsid w:val="00B0334F"/>
     <w:rsid w:val="00B03BA4"/>
     <w:rsid w:val="00B04489"/>
+    <w:rsid w:val="00B05187"/>
     <w:rsid w:val="00B06571"/>
     <w:rsid w:val="00B068BA"/>
     <w:rsid w:val="00B07217"/>
+    <w:rsid w:val="00B0763A"/>
     <w:rsid w:val="00B12E2A"/>
     <w:rsid w:val="00B13851"/>
     <w:rsid w:val="00B13B1C"/>
     <w:rsid w:val="00B14B5F"/>
     <w:rsid w:val="00B157A7"/>
+    <w:rsid w:val="00B21CB4"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B22291"/>
     <w:rsid w:val="00B22F10"/>
     <w:rsid w:val="00B2302F"/>
+    <w:rsid w:val="00B23510"/>
     <w:rsid w:val="00B23F9A"/>
     <w:rsid w:val="00B2417B"/>
     <w:rsid w:val="00B24E6F"/>
     <w:rsid w:val="00B26CB5"/>
     <w:rsid w:val="00B2752E"/>
     <w:rsid w:val="00B307CC"/>
     <w:rsid w:val="00B326B7"/>
+    <w:rsid w:val="00B32D6B"/>
     <w:rsid w:val="00B3588E"/>
+    <w:rsid w:val="00B36392"/>
+    <w:rsid w:val="00B37EC4"/>
     <w:rsid w:val="00B41480"/>
     <w:rsid w:val="00B4198F"/>
     <w:rsid w:val="00B41F3D"/>
     <w:rsid w:val="00B431E8"/>
     <w:rsid w:val="00B45141"/>
+    <w:rsid w:val="00B46BE9"/>
     <w:rsid w:val="00B503B0"/>
     <w:rsid w:val="00B519CD"/>
     <w:rsid w:val="00B5273A"/>
+    <w:rsid w:val="00B55619"/>
     <w:rsid w:val="00B57329"/>
     <w:rsid w:val="00B60E61"/>
     <w:rsid w:val="00B62615"/>
     <w:rsid w:val="00B62B50"/>
     <w:rsid w:val="00B635B7"/>
     <w:rsid w:val="00B63AE8"/>
     <w:rsid w:val="00B65950"/>
+    <w:rsid w:val="00B65F59"/>
     <w:rsid w:val="00B66D83"/>
     <w:rsid w:val="00B672C0"/>
     <w:rsid w:val="00B676FD"/>
     <w:rsid w:val="00B678B6"/>
     <w:rsid w:val="00B678D0"/>
+    <w:rsid w:val="00B7025D"/>
     <w:rsid w:val="00B707D8"/>
+    <w:rsid w:val="00B742BB"/>
     <w:rsid w:val="00B75646"/>
     <w:rsid w:val="00B7629E"/>
+    <w:rsid w:val="00B86E0F"/>
     <w:rsid w:val="00B90729"/>
     <w:rsid w:val="00B907DA"/>
     <w:rsid w:val="00B91140"/>
     <w:rsid w:val="00B9197B"/>
+    <w:rsid w:val="00B93110"/>
     <w:rsid w:val="00B94660"/>
     <w:rsid w:val="00B94C5E"/>
     <w:rsid w:val="00B950BC"/>
     <w:rsid w:val="00B9714C"/>
     <w:rsid w:val="00BA251D"/>
     <w:rsid w:val="00BA29AD"/>
     <w:rsid w:val="00BA33CF"/>
     <w:rsid w:val="00BA3F8D"/>
+    <w:rsid w:val="00BA607C"/>
+    <w:rsid w:val="00BA7568"/>
+    <w:rsid w:val="00BB07BD"/>
+    <w:rsid w:val="00BB4177"/>
+    <w:rsid w:val="00BB6D05"/>
     <w:rsid w:val="00BB7A10"/>
+    <w:rsid w:val="00BC1237"/>
+    <w:rsid w:val="00BC451E"/>
+    <w:rsid w:val="00BC602E"/>
     <w:rsid w:val="00BC60BE"/>
     <w:rsid w:val="00BC6441"/>
     <w:rsid w:val="00BC6ACD"/>
     <w:rsid w:val="00BC7468"/>
     <w:rsid w:val="00BC7D4F"/>
     <w:rsid w:val="00BC7ED7"/>
+    <w:rsid w:val="00BD04C5"/>
     <w:rsid w:val="00BD2850"/>
     <w:rsid w:val="00BE28D2"/>
     <w:rsid w:val="00BE4A64"/>
+    <w:rsid w:val="00BE5321"/>
     <w:rsid w:val="00BE5E43"/>
     <w:rsid w:val="00BE6E78"/>
     <w:rsid w:val="00BF2B0D"/>
     <w:rsid w:val="00BF557D"/>
     <w:rsid w:val="00BF658D"/>
     <w:rsid w:val="00BF7F58"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C01AB1"/>
     <w:rsid w:val="00C026A0"/>
+    <w:rsid w:val="00C03C7C"/>
     <w:rsid w:val="00C06137"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C10037"/>
     <w:rsid w:val="00C11167"/>
     <w:rsid w:val="00C115E1"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C12B05"/>
     <w:rsid w:val="00C133EE"/>
     <w:rsid w:val="00C149D0"/>
+    <w:rsid w:val="00C15021"/>
     <w:rsid w:val="00C15D95"/>
+    <w:rsid w:val="00C20872"/>
     <w:rsid w:val="00C2531E"/>
+    <w:rsid w:val="00C25A6A"/>
+    <w:rsid w:val="00C26532"/>
     <w:rsid w:val="00C26588"/>
     <w:rsid w:val="00C27DE9"/>
+    <w:rsid w:val="00C30B62"/>
     <w:rsid w:val="00C32989"/>
+    <w:rsid w:val="00C32A1D"/>
     <w:rsid w:val="00C33388"/>
+    <w:rsid w:val="00C34242"/>
+    <w:rsid w:val="00C34272"/>
     <w:rsid w:val="00C35484"/>
+    <w:rsid w:val="00C366F3"/>
+    <w:rsid w:val="00C40361"/>
     <w:rsid w:val="00C4173A"/>
     <w:rsid w:val="00C46F07"/>
     <w:rsid w:val="00C50DED"/>
     <w:rsid w:val="00C51EB4"/>
     <w:rsid w:val="00C52217"/>
+    <w:rsid w:val="00C52CF3"/>
     <w:rsid w:val="00C5408C"/>
+    <w:rsid w:val="00C54C4D"/>
     <w:rsid w:val="00C54FD4"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C60411"/>
+    <w:rsid w:val="00C60960"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
+    <w:rsid w:val="00C61EDF"/>
     <w:rsid w:val="00C621B1"/>
     <w:rsid w:val="00C62F7A"/>
     <w:rsid w:val="00C637D5"/>
     <w:rsid w:val="00C63B9C"/>
     <w:rsid w:val="00C64178"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C672E9"/>
     <w:rsid w:val="00C67BF4"/>
+    <w:rsid w:val="00C70B57"/>
     <w:rsid w:val="00C7275E"/>
     <w:rsid w:val="00C731AF"/>
     <w:rsid w:val="00C74C5D"/>
+    <w:rsid w:val="00C76215"/>
+    <w:rsid w:val="00C825C6"/>
     <w:rsid w:val="00C83021"/>
+    <w:rsid w:val="00C8457E"/>
+    <w:rsid w:val="00C845A7"/>
     <w:rsid w:val="00C863C4"/>
+    <w:rsid w:val="00C90988"/>
     <w:rsid w:val="00C90DAB"/>
     <w:rsid w:val="00C90E96"/>
     <w:rsid w:val="00C920EA"/>
+    <w:rsid w:val="00C9285D"/>
+    <w:rsid w:val="00C929E2"/>
     <w:rsid w:val="00C93C3E"/>
     <w:rsid w:val="00CA12E3"/>
     <w:rsid w:val="00CA1476"/>
     <w:rsid w:val="00CA2A05"/>
+    <w:rsid w:val="00CA2BD5"/>
     <w:rsid w:val="00CA6611"/>
     <w:rsid w:val="00CA6AE6"/>
     <w:rsid w:val="00CA703D"/>
     <w:rsid w:val="00CA782F"/>
+    <w:rsid w:val="00CA7842"/>
+    <w:rsid w:val="00CA7CFE"/>
     <w:rsid w:val="00CB187B"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3285"/>
     <w:rsid w:val="00CB37CD"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CB5EA8"/>
     <w:rsid w:val="00CC0C72"/>
+    <w:rsid w:val="00CC1014"/>
     <w:rsid w:val="00CC1086"/>
     <w:rsid w:val="00CC19E1"/>
+    <w:rsid w:val="00CC1B10"/>
+    <w:rsid w:val="00CC1E51"/>
+    <w:rsid w:val="00CC283F"/>
     <w:rsid w:val="00CC2BFD"/>
+    <w:rsid w:val="00CC6321"/>
+    <w:rsid w:val="00CC6E0E"/>
     <w:rsid w:val="00CC6F40"/>
+    <w:rsid w:val="00CD0269"/>
     <w:rsid w:val="00CD3476"/>
+    <w:rsid w:val="00CD3B88"/>
+    <w:rsid w:val="00CD3DFA"/>
+    <w:rsid w:val="00CD55A2"/>
     <w:rsid w:val="00CD64DF"/>
     <w:rsid w:val="00CD768F"/>
+    <w:rsid w:val="00CE1D01"/>
     <w:rsid w:val="00CE225F"/>
+    <w:rsid w:val="00CE6BE2"/>
+    <w:rsid w:val="00CE7BC7"/>
     <w:rsid w:val="00CF01D4"/>
+    <w:rsid w:val="00CF04A0"/>
+    <w:rsid w:val="00CF0EFC"/>
     <w:rsid w:val="00CF143F"/>
     <w:rsid w:val="00CF230C"/>
     <w:rsid w:val="00CF2F50"/>
     <w:rsid w:val="00CF6198"/>
+    <w:rsid w:val="00D0021A"/>
+    <w:rsid w:val="00D019EA"/>
     <w:rsid w:val="00D02919"/>
+    <w:rsid w:val="00D031DA"/>
     <w:rsid w:val="00D03BAA"/>
     <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
+    <w:rsid w:val="00D06393"/>
     <w:rsid w:val="00D065A2"/>
     <w:rsid w:val="00D079AA"/>
     <w:rsid w:val="00D07F00"/>
     <w:rsid w:val="00D10731"/>
+    <w:rsid w:val="00D107AB"/>
     <w:rsid w:val="00D1130F"/>
+    <w:rsid w:val="00D13B4E"/>
+    <w:rsid w:val="00D1413A"/>
     <w:rsid w:val="00D14A53"/>
+    <w:rsid w:val="00D1509A"/>
     <w:rsid w:val="00D1571F"/>
+    <w:rsid w:val="00D16B34"/>
     <w:rsid w:val="00D17B72"/>
+    <w:rsid w:val="00D206E5"/>
     <w:rsid w:val="00D24BDF"/>
     <w:rsid w:val="00D27376"/>
+    <w:rsid w:val="00D2779C"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D3205F"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D33E72"/>
+    <w:rsid w:val="00D35AB4"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D361B5"/>
     <w:rsid w:val="00D411A2"/>
+    <w:rsid w:val="00D43513"/>
     <w:rsid w:val="00D4606D"/>
+    <w:rsid w:val="00D5011E"/>
     <w:rsid w:val="00D50688"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D513AF"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
     <w:rsid w:val="00D56B20"/>
     <w:rsid w:val="00D578B3"/>
+    <w:rsid w:val="00D57FB3"/>
     <w:rsid w:val="00D618F4"/>
     <w:rsid w:val="00D63636"/>
     <w:rsid w:val="00D640AD"/>
+    <w:rsid w:val="00D64646"/>
+    <w:rsid w:val="00D67A3C"/>
     <w:rsid w:val="00D714CC"/>
+    <w:rsid w:val="00D71D7B"/>
+    <w:rsid w:val="00D726CC"/>
     <w:rsid w:val="00D73D8C"/>
     <w:rsid w:val="00D75EA7"/>
     <w:rsid w:val="00D77252"/>
+    <w:rsid w:val="00D77C03"/>
     <w:rsid w:val="00D81894"/>
     <w:rsid w:val="00D81ADF"/>
     <w:rsid w:val="00D81F21"/>
     <w:rsid w:val="00D83D06"/>
+    <w:rsid w:val="00D840B6"/>
     <w:rsid w:val="00D864F2"/>
+    <w:rsid w:val="00D9119E"/>
     <w:rsid w:val="00D943F8"/>
     <w:rsid w:val="00D95470"/>
+    <w:rsid w:val="00D95B0B"/>
     <w:rsid w:val="00D961F4"/>
+    <w:rsid w:val="00D96A2C"/>
     <w:rsid w:val="00D96B55"/>
+    <w:rsid w:val="00DA06EF"/>
+    <w:rsid w:val="00DA1BEE"/>
     <w:rsid w:val="00DA2619"/>
+    <w:rsid w:val="00DA3017"/>
     <w:rsid w:val="00DA4239"/>
     <w:rsid w:val="00DA588C"/>
     <w:rsid w:val="00DA65DE"/>
+    <w:rsid w:val="00DA6725"/>
+    <w:rsid w:val="00DA68D8"/>
+    <w:rsid w:val="00DA6991"/>
     <w:rsid w:val="00DB0B61"/>
     <w:rsid w:val="00DB1474"/>
+    <w:rsid w:val="00DB1CE0"/>
     <w:rsid w:val="00DB2962"/>
     <w:rsid w:val="00DB2A04"/>
     <w:rsid w:val="00DB52FB"/>
+    <w:rsid w:val="00DB5D7D"/>
+    <w:rsid w:val="00DB5FCB"/>
+    <w:rsid w:val="00DB6444"/>
     <w:rsid w:val="00DC00C1"/>
     <w:rsid w:val="00DC013B"/>
     <w:rsid w:val="00DC090B"/>
     <w:rsid w:val="00DC1679"/>
     <w:rsid w:val="00DC219B"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC2DC7"/>
     <w:rsid w:val="00DC3A7C"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00DC50E0"/>
     <w:rsid w:val="00DC6386"/>
+    <w:rsid w:val="00DC7BE1"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
+    <w:rsid w:val="00DD3239"/>
     <w:rsid w:val="00DD3657"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00DD4E83"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6945"/>
     <w:rsid w:val="00DE2D04"/>
     <w:rsid w:val="00DE3250"/>
+    <w:rsid w:val="00DE3ED3"/>
+    <w:rsid w:val="00DE528C"/>
     <w:rsid w:val="00DE6028"/>
     <w:rsid w:val="00DE6C85"/>
     <w:rsid w:val="00DE78A3"/>
     <w:rsid w:val="00DF1A71"/>
+    <w:rsid w:val="00DF278E"/>
     <w:rsid w:val="00DF50FC"/>
+    <w:rsid w:val="00DF6196"/>
     <w:rsid w:val="00DF68C7"/>
     <w:rsid w:val="00DF731A"/>
+    <w:rsid w:val="00E01FB7"/>
     <w:rsid w:val="00E04BBB"/>
     <w:rsid w:val="00E06B75"/>
     <w:rsid w:val="00E11332"/>
     <w:rsid w:val="00E11352"/>
     <w:rsid w:val="00E13030"/>
+    <w:rsid w:val="00E151C0"/>
     <w:rsid w:val="00E170DC"/>
     <w:rsid w:val="00E17546"/>
     <w:rsid w:val="00E210B5"/>
     <w:rsid w:val="00E261B3"/>
     <w:rsid w:val="00E26818"/>
     <w:rsid w:val="00E27FFC"/>
+    <w:rsid w:val="00E3078E"/>
     <w:rsid w:val="00E30B15"/>
+    <w:rsid w:val="00E322F2"/>
     <w:rsid w:val="00E33237"/>
+    <w:rsid w:val="00E34863"/>
+    <w:rsid w:val="00E3696D"/>
+    <w:rsid w:val="00E37E11"/>
     <w:rsid w:val="00E40181"/>
+    <w:rsid w:val="00E404B6"/>
+    <w:rsid w:val="00E430A2"/>
+    <w:rsid w:val="00E431BB"/>
+    <w:rsid w:val="00E46EAF"/>
     <w:rsid w:val="00E472FD"/>
     <w:rsid w:val="00E54950"/>
+    <w:rsid w:val="00E54B18"/>
+    <w:rsid w:val="00E55288"/>
     <w:rsid w:val="00E55FB3"/>
     <w:rsid w:val="00E56A01"/>
+    <w:rsid w:val="00E5742C"/>
     <w:rsid w:val="00E603B0"/>
+    <w:rsid w:val="00E61541"/>
+    <w:rsid w:val="00E61BBC"/>
     <w:rsid w:val="00E629A1"/>
+    <w:rsid w:val="00E64A3E"/>
     <w:rsid w:val="00E66D76"/>
+    <w:rsid w:val="00E673AE"/>
     <w:rsid w:val="00E6794C"/>
     <w:rsid w:val="00E67A15"/>
     <w:rsid w:val="00E71591"/>
     <w:rsid w:val="00E71CEB"/>
+    <w:rsid w:val="00E723D8"/>
+    <w:rsid w:val="00E72490"/>
     <w:rsid w:val="00E7474F"/>
+    <w:rsid w:val="00E75A16"/>
+    <w:rsid w:val="00E77A65"/>
+    <w:rsid w:val="00E808A0"/>
     <w:rsid w:val="00E80DE3"/>
     <w:rsid w:val="00E82C55"/>
     <w:rsid w:val="00E84269"/>
     <w:rsid w:val="00E8787E"/>
     <w:rsid w:val="00E901CE"/>
+    <w:rsid w:val="00E90C0D"/>
     <w:rsid w:val="00E91402"/>
     <w:rsid w:val="00E92AC3"/>
+    <w:rsid w:val="00E937DD"/>
+    <w:rsid w:val="00E94423"/>
+    <w:rsid w:val="00E97DD6"/>
     <w:rsid w:val="00EA1C5B"/>
     <w:rsid w:val="00EA2F6A"/>
+    <w:rsid w:val="00EA39BE"/>
+    <w:rsid w:val="00EA546B"/>
     <w:rsid w:val="00EB00E0"/>
     <w:rsid w:val="00EB05D5"/>
     <w:rsid w:val="00EB3E82"/>
+    <w:rsid w:val="00EB4BA8"/>
     <w:rsid w:val="00EB4BC7"/>
     <w:rsid w:val="00EB501D"/>
     <w:rsid w:val="00EC059F"/>
+    <w:rsid w:val="00EC0BEC"/>
     <w:rsid w:val="00EC1F24"/>
     <w:rsid w:val="00EC22F6"/>
     <w:rsid w:val="00EC3DB9"/>
+    <w:rsid w:val="00ED0D24"/>
     <w:rsid w:val="00ED4640"/>
     <w:rsid w:val="00ED5B9B"/>
     <w:rsid w:val="00ED6BAD"/>
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00ED7762"/>
     <w:rsid w:val="00EE00D6"/>
     <w:rsid w:val="00EE0F88"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
     <w:rsid w:val="00EE29AD"/>
     <w:rsid w:val="00EE3E24"/>
     <w:rsid w:val="00EE4627"/>
+    <w:rsid w:val="00EE4644"/>
     <w:rsid w:val="00EE4D5D"/>
+    <w:rsid w:val="00EE4DE3"/>
+    <w:rsid w:val="00EE4F47"/>
     <w:rsid w:val="00EE5131"/>
     <w:rsid w:val="00EF109B"/>
     <w:rsid w:val="00EF16F9"/>
     <w:rsid w:val="00EF201C"/>
     <w:rsid w:val="00EF2C72"/>
     <w:rsid w:val="00EF3236"/>
     <w:rsid w:val="00EF36AF"/>
     <w:rsid w:val="00EF59A3"/>
     <w:rsid w:val="00EF6675"/>
     <w:rsid w:val="00F0063D"/>
     <w:rsid w:val="00F0086E"/>
     <w:rsid w:val="00F00F9C"/>
     <w:rsid w:val="00F01E5F"/>
     <w:rsid w:val="00F024F3"/>
     <w:rsid w:val="00F02ABA"/>
+    <w:rsid w:val="00F040CB"/>
     <w:rsid w:val="00F0437A"/>
     <w:rsid w:val="00F04BE0"/>
     <w:rsid w:val="00F05C08"/>
     <w:rsid w:val="00F07916"/>
+    <w:rsid w:val="00F10095"/>
     <w:rsid w:val="00F101B8"/>
     <w:rsid w:val="00F11037"/>
+    <w:rsid w:val="00F14926"/>
     <w:rsid w:val="00F15144"/>
     <w:rsid w:val="00F15B61"/>
     <w:rsid w:val="00F16F1B"/>
+    <w:rsid w:val="00F1717F"/>
+    <w:rsid w:val="00F20FF6"/>
     <w:rsid w:val="00F250A9"/>
     <w:rsid w:val="00F267AF"/>
     <w:rsid w:val="00F26C92"/>
     <w:rsid w:val="00F27F40"/>
     <w:rsid w:val="00F30FF4"/>
     <w:rsid w:val="00F3122E"/>
     <w:rsid w:val="00F32368"/>
     <w:rsid w:val="00F331AD"/>
+    <w:rsid w:val="00F341AB"/>
     <w:rsid w:val="00F344FB"/>
     <w:rsid w:val="00F35287"/>
     <w:rsid w:val="00F36728"/>
     <w:rsid w:val="00F40A70"/>
     <w:rsid w:val="00F41107"/>
+    <w:rsid w:val="00F4356F"/>
     <w:rsid w:val="00F43A37"/>
     <w:rsid w:val="00F43FFF"/>
     <w:rsid w:val="00F44BAA"/>
+    <w:rsid w:val="00F45495"/>
     <w:rsid w:val="00F4641B"/>
     <w:rsid w:val="00F46EB8"/>
+    <w:rsid w:val="00F4705F"/>
+    <w:rsid w:val="00F478B6"/>
     <w:rsid w:val="00F50CD1"/>
     <w:rsid w:val="00F511E4"/>
     <w:rsid w:val="00F52D09"/>
     <w:rsid w:val="00F52E08"/>
+    <w:rsid w:val="00F533F0"/>
     <w:rsid w:val="00F53A66"/>
     <w:rsid w:val="00F5462D"/>
+    <w:rsid w:val="00F5475C"/>
     <w:rsid w:val="00F547CF"/>
     <w:rsid w:val="00F55B21"/>
     <w:rsid w:val="00F56EF6"/>
     <w:rsid w:val="00F60082"/>
     <w:rsid w:val="00F61A9F"/>
     <w:rsid w:val="00F61B5F"/>
     <w:rsid w:val="00F64696"/>
+    <w:rsid w:val="00F6590E"/>
     <w:rsid w:val="00F65AA9"/>
+    <w:rsid w:val="00F66C3C"/>
     <w:rsid w:val="00F6768F"/>
     <w:rsid w:val="00F70244"/>
+    <w:rsid w:val="00F71524"/>
     <w:rsid w:val="00F719C0"/>
     <w:rsid w:val="00F7220E"/>
     <w:rsid w:val="00F72C2C"/>
     <w:rsid w:val="00F741F2"/>
     <w:rsid w:val="00F76CAB"/>
     <w:rsid w:val="00F772C6"/>
+    <w:rsid w:val="00F777D6"/>
     <w:rsid w:val="00F815B5"/>
     <w:rsid w:val="00F8281A"/>
     <w:rsid w:val="00F82A53"/>
     <w:rsid w:val="00F85195"/>
     <w:rsid w:val="00F857D4"/>
     <w:rsid w:val="00F868E3"/>
+    <w:rsid w:val="00F931BD"/>
     <w:rsid w:val="00F938BA"/>
+    <w:rsid w:val="00F95192"/>
     <w:rsid w:val="00F95889"/>
+    <w:rsid w:val="00F962DF"/>
     <w:rsid w:val="00F97826"/>
     <w:rsid w:val="00F97919"/>
+    <w:rsid w:val="00FA0F90"/>
+    <w:rsid w:val="00FA1621"/>
     <w:rsid w:val="00FA230B"/>
     <w:rsid w:val="00FA2C46"/>
     <w:rsid w:val="00FA3525"/>
+    <w:rsid w:val="00FA56BA"/>
     <w:rsid w:val="00FA5A53"/>
     <w:rsid w:val="00FB1F6E"/>
+    <w:rsid w:val="00FB311C"/>
     <w:rsid w:val="00FB4769"/>
     <w:rsid w:val="00FB4CDA"/>
     <w:rsid w:val="00FB6481"/>
     <w:rsid w:val="00FB6D36"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0F81"/>
     <w:rsid w:val="00FC252F"/>
+    <w:rsid w:val="00FC259D"/>
+    <w:rsid w:val="00FC3066"/>
     <w:rsid w:val="00FC395C"/>
     <w:rsid w:val="00FC5E8E"/>
+    <w:rsid w:val="00FC6EA7"/>
     <w:rsid w:val="00FD3766"/>
     <w:rsid w:val="00FD3D05"/>
     <w:rsid w:val="00FD4554"/>
     <w:rsid w:val="00FD47C4"/>
+    <w:rsid w:val="00FD52D9"/>
+    <w:rsid w:val="00FD6AF2"/>
     <w:rsid w:val="00FE2DCF"/>
     <w:rsid w:val="00FE331E"/>
     <w:rsid w:val="00FE35B0"/>
     <w:rsid w:val="00FE3FA7"/>
     <w:rsid w:val="00FE4081"/>
+    <w:rsid w:val="00FE5793"/>
+    <w:rsid w:val="00FE5B9A"/>
     <w:rsid w:val="00FE7B3D"/>
+    <w:rsid w:val="00FF0380"/>
     <w:rsid w:val="00FF1889"/>
     <w:rsid w:val="00FF1DD4"/>
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2FCE"/>
     <w:rsid w:val="00FF41AC"/>
     <w:rsid w:val="00FF4F7D"/>
+    <w:rsid w:val="00FF5FF6"/>
     <w:rsid w:val="00FF6D9D"/>
     <w:rsid w:val="00FF7620"/>
     <w:rsid w:val="00FF7DD5"/>
+    <w:rsid w:val="05BE9DB1"/>
+    <w:rsid w:val="33AA4A6C"/>
+    <w:rsid w:val="53F5E607"/>
+    <w:rsid w:val="61DEF71E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="62659081"/>
-  <w15:docId w15:val="{0673DF1A-E3FC-47A8-82A8-CDD701FD0691}"/>
+  <w15:docId w15:val="{6DD8E2DF-906A-400C-A3DA-28BB245F74F4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -20320,51 +21928,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading"/>
     <w:lsdException w:name="Light List"/>
     <w:lsdException w:name="Light Grid"/>
     <w:lsdException w:name="Medium Shading 1"/>
     <w:lsdException w:name="Medium Shading 2"/>
     <w:lsdException w:name="Medium List 1"/>
     <w:lsdException w:name="Medium List 2"/>
     <w:lsdException w:name="Medium Grid 1"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="64"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Revision" w:uiPriority="71"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="72" w:qFormat="1"/>
@@ -20970,50 +22578,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:link w:val="EndnoteText"/>
     <w:semiHidden/>
     <w:rsid w:val="0042084E"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA6F2B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
     <w:rsid w:val="00C621B1"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodynospace">
     <w:name w:val="Body no space"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00F772C6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
     <w:name w:val="Bullet 1"/>
     <w:basedOn w:val="Body"/>
     <w:qFormat/>
@@ -21350,50 +22959,55 @@
         <w:ilvl w:val="1"/>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:after="40"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyafterbullets">
     <w:name w:val="Body after bullets"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00E11352"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet2">
     <w:name w:val="Table bullet 2"/>
     <w:basedOn w:val="Tabletext"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="9"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="227"/>
+        <w:tab w:val="num" w:pos="794"/>
+      </w:tabs>
+      <w:ind w:left="794" w:hanging="397"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:semiHidden/>
     <w:rsid w:val="00152073"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet1">
     <w:name w:val="Table bullet 1"/>
     <w:basedOn w:val="Tabletext"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
@@ -22152,50 +23766,69 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00511D9D"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="72"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00511D9D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00511D9D"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="z1qcye">
+    <w:name w:val="z1qcye"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00430194"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="inqyif">
+    <w:name w:val="inqyif"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00430194"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="137504755">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="94056959">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -22376,51 +24009,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAE@VIFM.ORG" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.housing.vic.gov.au/contact-a-housing-office" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housing.vic.gov.au/moving-out-your-property" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.housing.vic.gov.au" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Housing%20Business%20Operations" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eat@stl.com.au" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/about-the-nrs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAE@VIFM.ORG" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/about-the-nrs/nrs-call-numbers-and-links" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:policyandguidelines@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Housing%20Business%20Operations" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/public-housing-operational-guidelines" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eat@stl.com.au" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/public-housing-operational-guidelines" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/about-the-nrs" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/about-the-nrs/nrs-call-numbers-and-links" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -22681,71 +24318,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...19 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003C19E57E9B24DB41BBF1ABFB82127421" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="56b40db94667d0e878c54488b0756c73">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="05a23c12-eb64-4047-9d50-c4f465f3c0dd" xmlns:ns3="13404760-8ec3-4f68-8110-bc572b2bfb09" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="37c49353af7ac2e8f3704c48d25238af" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
     <xsd:import namespace="13404760-8ec3-4f68-8110-bc572b2bfb09"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -22969,996 +24585,166 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
+    <Comments xmlns="05a23c12-eb64-4047-9d50-c4f465f3c0dd" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="05a23c12-eb64-4047-9d50-c4f465f3c0dd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82D23578-B31D-4DF7-B7FE-7B544DF321FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
     <ds:schemaRef ds:uri="13404760-8ec3-4f68-8110-bc572b2bfb09"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <ds:schemaRef ds:uri="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>19</Pages>
-[...1 lines deleted...]
-  <Characters>33557</Characters>
+  <Pages>20</Pages>
+  <Words>6094</Words>
+  <Characters>34736</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>2</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>78</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>289</Lines>
+  <Paragraphs>81</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Residential Rental Agreement Terminations and Deceased Estates Operatioanl Guidelines</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39366</CharactersWithSpaces>
+  <CharactersWithSpaces>40749</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...848 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Residential Rental Agreement Terminations and Deceased Estates Operatioanl Guidelines</dc:title>
-  <dc:subject>Terminating rental agreements and managing deceased etsates under the residential tenancy act for public housing</dc:subject>
-  <dc:creator>Remo Tieri (Homes Victoria)</dc:creator>
+  <dc:subject>Terminating rental agreements and managing deceased estates under the residential tenancy act for public housing</dc:subject>
+  <dc:creator>Homes Victoria</dc:creator>
   <cp:keywords>Residential Rental Agreements, terminating tenancies, deceased estates, public housing</cp:keywords>
-  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="version">
     <vt:lpwstr>2025v1 010720125</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
     <vt:lpwstr>2022-02-28T01:49:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Name">