--- v0 (2026-02-14)
+++ v1 (2026-07-31)
@@ -15,53 +15,53 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4739B500" w14:textId="14BC946A" w:rsidR="00056EC4" w:rsidRDefault="00A01FB1" w:rsidP="00056EC4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Body"/>
+    <w:p w14:paraId="4739B500" w14:textId="14BC946A" w:rsidR="00056EC4" w:rsidRDefault="00A01FB1" w:rsidP="00C51EB4">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="21966DC4" wp14:editId="33DF6721">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7562850" cy="10158730"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 2" descr="Victoria State Government Families, Fairness and Housing"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -106,3616 +106,709 @@
       </w:tblGrid>
       <w:tr w:rsidR="00AD784C" w14:paraId="18FF4B0B" w14:textId="77777777" w:rsidTr="00802748">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="30E6956D" w14:textId="71FD4B4F" w:rsidR="00AD784C" w:rsidRPr="00431F42" w:rsidRDefault="00F04BE0" w:rsidP="00431F42">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Residential Rental Agreement </w:t>
             </w:r>
             <w:r w:rsidR="004E46CF">
               <w:t xml:space="preserve">Terminations and Deceased Estates Operational Guidelines </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD784C" w14:paraId="246F9CB0" w14:textId="77777777" w:rsidTr="000C3170">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="14EEB3AC" w14:textId="5C48B302" w:rsidR="00386109" w:rsidRPr="00A1389F" w:rsidRDefault="00567BDA" w:rsidP="00C12B05">
+          <w:p w14:paraId="14EEB3AC" w14:textId="3B4D5040" w:rsidR="00386109" w:rsidRPr="00A1389F" w:rsidRDefault="00276088" w:rsidP="00C12B05">
             <w:pPr>
               <w:pStyle w:val="Documentsubtitle"/>
             </w:pPr>
             <w:r>
-              <w:t>January 2026</w:t>
+              <w:t>Ju</w:t>
+            </w:r>
+            <w:r w:rsidR="006C48E6">
+              <w:t>ly</w:t>
+            </w:r>
+            <w:r w:rsidR="00567BDA">
+              <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00430393" w14:paraId="2AE57792" w14:textId="77777777" w:rsidTr="000C3170">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5EAAECE0" w14:textId="77777777" w:rsidR="00430393" w:rsidRDefault="001A6272" w:rsidP="00430393">
+          <w:p w14:paraId="68DABF30" w14:textId="58898BBC" w:rsidR="00511D9D" w:rsidRDefault="001A6272" w:rsidP="00BC6ACD">
             <w:pPr>
               <w:pStyle w:val="Bannermarking"/>
             </w:pPr>
             <w:fldSimple w:instr=" FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT ">
               <w:r>
                 <w:t>OFFICIAL</w:t>
               </w:r>
             </w:fldSimple>
           </w:p>
-          <w:p w14:paraId="776B78D7" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00430393">
-[...13 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B4B7FED" w14:textId="5A778641" w:rsidR="00FE4081" w:rsidRPr="00FE4081" w:rsidRDefault="00FE4081" w:rsidP="00FE4081">
-[...1 lines deleted...]
-        <w:pStyle w:val="Body"/>
+    <w:p w14:paraId="3B4B7FED" w14:textId="5A778641" w:rsidR="00FE4081" w:rsidRPr="00FE4081" w:rsidRDefault="00FE4081" w:rsidP="00C51EB4">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
         <w:sectPr w:rsidR="00FE4081" w:rsidRPr="00FE4081" w:rsidSect="00F15144">
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="3969" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1ABFA0E5" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC7690" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5A1510A2" w14:textId="77777777" w:rsidR="00BC6ACD" w:rsidRPr="00E83EE5" w:rsidRDefault="00BC6ACD" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc235800689"/>
+      <w:r w:rsidRPr="00E83EE5">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">More </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC7690">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E83EE5">
         <w:t>nformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:bookmarkEnd w:id="1"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="448C257E" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="000920F7" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    </w:p>
+    <w:p w14:paraId="752C0046" w14:textId="4CAEFC7A" w:rsidR="00BC6ACD" w:rsidRPr="00E83EE5" w:rsidRDefault="00BC6ACD" w:rsidP="00BC6ACD">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="000920F7">
-        <w:t xml:space="preserve">To find out about housing options visit the </w:t>
+      <w:r w:rsidRPr="00E83EE5">
+        <w:t xml:space="preserve">To find out about housing options visit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146F62">
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="000920F7">
-[...1 lines deleted...]
-            <w:color w:val="3366FF"/>
+        <w:r w:rsidRPr="00146F62">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Housing</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00146F62">
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146F62">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83EE5">
+        <w:t xml:space="preserve">or contact your local </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00146F62">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Housing Office</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00E83EE5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34136D13" w14:textId="77777777" w:rsidR="00BC6ACD" w:rsidRPr="00E83EE5" w:rsidRDefault="00BC6ACD" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="8280"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83EE5">
+        <w:t xml:space="preserve">To receive this publication in an accessible format contact </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00E83EE5">
+          <w:rPr>
+            <w:color w:val="004C97"/>
             <w:u w:val="dotted"/>
           </w:rPr>
-          <w:t>Housing website</w:t>
+          <w:t>Homes Victoria</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000920F7">
-[...23 lines deleted...]
-    <w:p w14:paraId="0E8B22F0" w14:textId="1DA319B9" w:rsidR="00511D9D" w:rsidRPr="000920F7" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:r w:rsidRPr="00E83EE5">
+        <w:t xml:space="preserve"> enquiries@homes.vic.gov.au.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684C3E41" w14:textId="77777777" w:rsidR="00BC6ACD" w:rsidRPr="00E83EE5" w:rsidRDefault="00BC6ACD" w:rsidP="00BC6ACD">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-      </w:pPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="0AC7FD2D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="000920F7" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83EE5">
+        <w:t>This guideline contains some links to internal resources which will not be accessible for external parties reading this document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFD20F9" w14:textId="77777777" w:rsidR="00BC6ACD" w:rsidRPr="00E83EE5" w:rsidRDefault="00BC6ACD" w:rsidP="00BC6ACD">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000920F7">
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83EE5">
         <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35484C5D" w14:textId="56AE476C" w:rsidR="00511D9D" w:rsidRPr="000920F7" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="3CE6D6BC" w14:textId="77777777" w:rsidR="00BC6ACD" w:rsidRPr="00E83EE5" w:rsidRDefault="00BC6ACD" w:rsidP="00BC6ACD">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000920F7">
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="182A1F62">
         <w:t xml:space="preserve">© State of Victoria, Department of Families, Fairness and </w:t>
       </w:r>
-      <w:r w:rsidR="0032677A" w:rsidRPr="000920F7">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00C250A0">
+      <w:r w:rsidRPr="005A7D43">
+        <w:t xml:space="preserve">Housing, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>July</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7D43">
+        <w:t xml:space="preserve"> 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC8C1CF" w14:textId="77777777" w:rsidR="00BC6ACD" w:rsidRPr="00E83EE5" w:rsidRDefault="00BC6ACD" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F547CF">
+        <w:t>ISBN: 978-1-76171-203-6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F547CF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">978-1-76130-830-7 </w:t>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> (pdf/online/MS word)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C02865" w14:textId="77777777" w:rsidR="00BC6ACD" w:rsidRPr="00146F62" w:rsidRDefault="00BC6ACD" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3D4B2AA1">
+      <w:r w:rsidRPr="00146F62">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Available on the Services Providers website &lt;</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="3D4B2AA1">
+        <w:t xml:space="preserve">Available on the on </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00146F62">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>Services Providers</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00146F62">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>&gt;.</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00B57329">
+        <w:t xml:space="preserve"> website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A1ABD8" w14:textId="679A7420" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00004967">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc189667481"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235800690"/>
+      <w:r w:rsidRPr="00025711">
         <w:lastRenderedPageBreak/>
-        <w:t>Contents</w:t>
-[...2933 lines deleted...]
-      <w:r w:rsidRPr="00025711">
         <w:t>Revision history</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9299" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="988"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="4484"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00511D9D" w:rsidRPr="00025711" w14:paraId="2C63597B" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w:rsidRPr="00025711" w14:paraId="2C63597B" w14:textId="77777777" w:rsidTr="00890505">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A4A37B0" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="3A4A37B0" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00025711">
               <w:t>Version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C4739F2" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="4C4739F2" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00025711">
               <w:t>Amended section</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6386DF0A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="6386DF0A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00025711">
               <w:t>Effective</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4484" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48277293" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="48277293" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00025711">
               <w:t>Detail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D9D" w:rsidRPr="00025711" w14:paraId="6CDA3784" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w:rsidRPr="00025711" w14:paraId="6CDA3784" w14:textId="77777777" w:rsidTr="00890505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A6C829F" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00C46F07">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FDBFDC8" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00C46F07">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25A3AA6A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="25A3AA6A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>July 2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4484" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12CD664C" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="12CD664C" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>First publication</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D9D" w:rsidRPr="00025711" w14:paraId="7A2E012B" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w:rsidRPr="00025711" w14:paraId="7A2E012B" w14:textId="77777777" w:rsidTr="00890505">
         <w:trPr>
           <w:trHeight w:val="756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A90AEDA" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="0A90AEDA" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B90AA40" w14:textId="20EA42EF" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00C46F07" w:rsidP="00F41225">
+          <w:p w14:paraId="6B90AA40" w14:textId="20EA42EF" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00C46F07" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27E036EA" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="27E036EA" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>September 2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4484" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FA76494" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="5FA76494" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>Incorporation of version control table</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33CA7D19" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="33CA7D19" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>Accessible format</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D9D" w:rsidRPr="00025711" w14:paraId="6AAC8E72" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w:rsidRPr="00025711" w14:paraId="6AAC8E72" w14:textId="77777777" w:rsidTr="00890505">
         <w:trPr>
           <w:trHeight w:val="756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51EFCDB3" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="51EFCDB3" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77B32843" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="77B32843" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Throughout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F1C832F" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="2F1C832F" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00025711" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>May</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB063D">
               <w:t xml:space="preserve"> 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4484" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73E16AD4" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="73E16AD4" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Template conversion to a current accessible template.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29CC2F2B" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="29CC2F2B" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="0006120E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>ontent has been revised to incorporate changes in section numbers and provisions resulting from the 2021 reforms to the Residential Tenancies Act. To ensure consistency with the updated RTA terminology, the guideline has been renamed “Residential Rental Agreement Terminations and Deceased Estates.”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="193A4AAF" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="193A4AAF" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283EFE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>All sections have been reorganised, renamed, and updated to align with current processes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C4FC8AE" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="6C4FC8AE" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00860B2D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>New sections have been introduced to enhance guidance, with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve"> a</w:t>
             </w:r>
             <w:r w:rsidRPr="00860B2D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve"> key new provision focusing on the management of dual tenancies.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BD2A263" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00366480" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="4BD2A263" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00366480" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">Policy and </w:t>
             </w:r>
             <w:r w:rsidRPr="00366480">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">procedures </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">references have been </w:t>
             </w:r>
             <w:r w:rsidRPr="00366480">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">removed to conform to the standard format of current operational guidelines. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D10731" w:rsidRPr="00025711" w14:paraId="4FCF0F0F" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00D10731" w:rsidRPr="00025711" w14:paraId="4FCF0F0F" w14:textId="77777777" w:rsidTr="00890505">
         <w:trPr>
           <w:trHeight w:val="756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20F7AA1C" w14:textId="696F13CA" w:rsidR="00D10731" w:rsidRDefault="00D10731" w:rsidP="00F41225">
+          <w:p w14:paraId="20F7AA1C" w14:textId="696F13CA" w:rsidR="00D10731" w:rsidRDefault="00D10731" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5845B85B" w14:textId="47FDFD4C" w:rsidR="00D10731" w:rsidRDefault="00FF1889" w:rsidP="00F41225">
+          <w:p w14:paraId="5845B85B" w14:textId="47FDFD4C" w:rsidR="00D10731" w:rsidRDefault="00FF1889" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Throughout </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05BE6024" w14:textId="7A056629" w:rsidR="00D10731" w:rsidRDefault="00D10731" w:rsidP="00F41225">
+          <w:p w14:paraId="05BE6024" w14:textId="7A056629" w:rsidR="00D10731" w:rsidRDefault="00D10731" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>October 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4484" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F3E66FE" w14:textId="6A0F2B0A" w:rsidR="00D10731" w:rsidRDefault="006F157B" w:rsidP="006F157B">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Accessibility updates</w:t>
             </w:r>
@@ -3752,400 +845,3711 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Update to State Trustee telephone number</w:t>
             </w:r>
             <w:r w:rsidR="00967CB8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567BDA" w:rsidRPr="00025711" w14:paraId="187E2DAC" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00567BDA" w:rsidRPr="00025711" w14:paraId="187E2DAC" w14:textId="77777777" w:rsidTr="00890505">
         <w:trPr>
           <w:trHeight w:val="756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F273FB7" w14:textId="5EEFC014" w:rsidR="00567BDA" w:rsidRDefault="00567BDA" w:rsidP="00F41225">
+          <w:p w14:paraId="3F273FB7" w14:textId="5EEFC014" w:rsidR="00567BDA" w:rsidRDefault="00567BDA" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc205542007"/>
             <w:r>
               <w:t>4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FC43083" w14:textId="3564FCD8" w:rsidR="00567BDA" w:rsidRDefault="0013486D" w:rsidP="00F41225">
+          <w:p w14:paraId="5FC43083" w14:textId="3564FCD8" w:rsidR="00567BDA" w:rsidRDefault="0013486D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Throughout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0485F40D" w14:textId="0285C3D7" w:rsidR="00567BDA" w:rsidRDefault="00967CB8" w:rsidP="00F41225">
+          <w:p w14:paraId="0485F40D" w14:textId="0285C3D7" w:rsidR="00567BDA" w:rsidRDefault="00967CB8" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>January 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4484" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="243A5536" w14:textId="77777777" w:rsidR="00567BDA" w:rsidRDefault="00967CB8" w:rsidP="006F157B">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Update to revision table.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21F03DC3" w14:textId="1C0A4152" w:rsidR="00967CB8" w:rsidRDefault="00967CB8" w:rsidP="006F157B">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">Minor </w:t>
             </w:r>
             <w:r w:rsidR="0013486D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>grammar updates</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00274E39" w:rsidRPr="00025711" w14:paraId="60F111BE" w14:textId="77777777" w:rsidTr="00890505">
+        <w:trPr>
+          <w:trHeight w:val="756"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="179E56F4" w14:textId="74A0788D" w:rsidR="00274E39" w:rsidRDefault="00162B87" w:rsidP="00890505">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35257D1F" w14:textId="77777777" w:rsidR="00274E39" w:rsidRDefault="00162B87" w:rsidP="00590ED0">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Section 8 – Public housing transfers – Dual Rental Agreements</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="307A8663" w14:textId="7A3DE7DF" w:rsidR="00590ED0" w:rsidRDefault="00590ED0" w:rsidP="00590ED0">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Throughout</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67826332" w14:textId="1214E47A" w:rsidR="00274E39" w:rsidRDefault="00661287" w:rsidP="00890505">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>July</w:t>
+            </w:r>
+            <w:r w:rsidR="00162B87">
+              <w:t xml:space="preserve"> 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4484" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C57CCB0" w14:textId="77777777" w:rsidR="00274E39" w:rsidRDefault="00162B87" w:rsidP="006F157B">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Updated Section 8 to clarify that reletting restrictions used for dual rental agreements must have an end date set for the five-day vacant possession period and will close automatically in HiiP when that date is reached.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10247033" w14:textId="6A539E6D" w:rsidR="00590ED0" w:rsidRDefault="000019DF" w:rsidP="006F157B">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000019DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Minor typographical and grammatical corrections throughout</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C9CFFE3" w14:textId="77777777" w:rsidR="00D10731" w:rsidRDefault="00D10731" w:rsidP="00D10731">
-[...1 lines deleted...]
-        <w:pStyle w:val="Body"/>
+    <w:p w14:paraId="0C9CFFE3" w14:textId="77777777" w:rsidR="00D10731" w:rsidRDefault="00D10731" w:rsidP="00C51EB4">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
         <w:sectPr w:rsidR="00D10731" w:rsidSect="00F15144">
-          <w:headerReference w:type="even" r:id="rId18"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId21"/>
+          <w:headerReference w:type="even" r:id="rId19"/>
+          <w:headerReference w:type="default" r:id="rId20"/>
+          <w:footerReference w:type="even" r:id="rId21"/>
+          <w:footerReference w:type="default" r:id="rId22"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78E1AD7D" w14:textId="6735465D" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="79F3B5B3" w14:textId="77777777" w:rsidR="009E2912" w:rsidRPr="00B57329" w:rsidRDefault="009E2912" w:rsidP="001A456E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc235800691"/>
+      <w:r w:rsidRPr="00B57329">
+        <w:lastRenderedPageBreak/>
+        <w:t>Contents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="1A31843B" w14:textId="0BA71C72" w:rsidR="00BC6ACD" w:rsidRDefault="009E2912">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TOC \h \z \t "Heading 1,1,Heading 2,2" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc235800689" w:history="1">
+        <w:r w:rsidR="00BC6ACD" w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>More information</w:t>
+        </w:r>
+        <w:r w:rsidR="00BC6ACD">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00BC6ACD">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00BC6ACD">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800689 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00BC6ACD">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00BC6ACD">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BC6ACD">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00BC6ACD">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="78AA9BC1" w14:textId="4D9F7D53" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800690" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Revision history</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800690 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="44263087" w14:textId="27675B35" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800691" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Contents</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800691 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="082076CD" w14:textId="292732A3" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800692" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Overview</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800692 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="607A3C16" w14:textId="0AC05B32" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800693" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>3.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Termination with or without agreement</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800693 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4C5FF8E0" w14:textId="4C648951" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800694" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Termination dates</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800694 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="18DB7DE6" w14:textId="12914A9B" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800695" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Vacant possession</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800695 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="37798FD6" w14:textId="58FBB09F" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800696" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Altering a termination date</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800696 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4D8FCFD2" w14:textId="6BEABDFD" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800697" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Reversal of a rental agreement termination</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800697 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="21248548" w14:textId="14D36BED" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800698" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Account balances</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800698 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1119D468" w14:textId="6A86A349" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800699" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Credit balances</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800699 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="26F64491" w14:textId="24F5737F" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800700" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Outstanding debt</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800700 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="50B13DA6" w14:textId="366CCBC8" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800701" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Forwarding address</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800701 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3A96F461" w14:textId="552A9D92" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800702" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Family violence</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800702 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4C29F65E" w14:textId="152B2766" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800703" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Notice of termination</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800703 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="00DD58C8" w14:textId="2E29EC0C" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800704" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Notice of intention to vacate</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800704 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="46A3A1F6" w14:textId="5FD56B5B" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800705" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Cancelling a notice of intention to vacate</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800705 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0E8921C7" w14:textId="08EB3405" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800706" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Receiving a general notice of termination form and keys</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800706 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3DE19234" w14:textId="5F986FDE" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800707" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Key returns without a general notice of termination form</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800707 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="11B2B69A" w14:textId="3C8F1EBD" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800708" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Public housing transfers - dual rental agreements</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800708 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1013E008" w14:textId="2C52937C" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800709" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Abandonment or repudiation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800709 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="65863B37" w14:textId="0EB20981" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800710" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>9.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Abandonment</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800710 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="699AA28A" w14:textId="69BF443D" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800711" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>9.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Repudiation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800711 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6C5A881C" w14:textId="31F58F72" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800712" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>9.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Factors to consider</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800712 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="68247D4D" w14:textId="1780DAF3" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800713" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Warrant of possession</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800713 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5AE7D8CD" w14:textId="02CB2103" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800714" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>10.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Execution and termination</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800714 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0B75048C" w14:textId="29BACB1C" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800715" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Deceased sole renter</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800715 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="233C1AB2" w14:textId="18BFE191" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800716" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times"/>
+          </w:rPr>
+          <w:t>11.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times"/>
+          </w:rPr>
+          <w:t>Record management</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800716 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="53D8DC1B" w14:textId="0A9EBDFB" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800717" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>11.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Transfer applications</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800717 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4180CF8D" w14:textId="7F44DC64" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800718" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>11.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Identifying a NOK or LPR</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800718 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="05A7229A" w14:textId="02BD8055" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800719" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Identified NOK or LPR</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800719 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="77E72145" w14:textId="4530E80A" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800720" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times"/>
+          </w:rPr>
+          <w:t>12.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Issuing a notice of intention to vacate</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800720 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="78F43E29" w14:textId="16BAF652" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800721" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>12.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Issuing a notice to vacate</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800721 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4D01B2E4" w14:textId="173E3069" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800722" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Unidentified NOK or LPR</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800722 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5538A261" w14:textId="2A8956A5" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800723" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Service of documents</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800723 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="78BA3D00" w14:textId="7DD66FC4" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800724" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>14.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>P</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>roof of service</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800724 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1BC31A12" w14:textId="339A3E21" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800725" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Property access</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800725 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="26CBDBC3" w14:textId="3AF95FF0" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800726" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>15.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Requests to enter the property</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800726 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="75BA9CA8" w14:textId="04038AA0" w:rsidR="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235800727" w:history="1">
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>15.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00F204D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Supervised access</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235800727 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="68D6A403" w14:textId="1318CA8D" w:rsidR="00546D5B" w:rsidRDefault="009E2912" w:rsidP="00546D5B">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00546D5B">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A8DA92" w14:textId="77777777" w:rsidR="00147BC2" w:rsidRDefault="00147BC2" w:rsidP="00147BC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc235800692"/>
       <w:r w:rsidRPr="00AD65DF">
         <w:lastRenderedPageBreak/>
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="04C97AD7" w14:textId="42DF17B8" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="04C97AD7" w14:textId="21FDD476" w:rsidR="00511D9D" w:rsidRPr="00FF41AC" w:rsidRDefault="00511D9D" w:rsidP="00FF41AC">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="0792F07C">
+      <w:r w:rsidRPr="00FF41AC">
         <w:t xml:space="preserve">Terminating a </w:t>
       </w:r>
-      <w:r w:rsidR="000E60DF">
+      <w:r w:rsidR="000E60DF" w:rsidRPr="00FF41AC">
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="0792F07C">
+      <w:r w:rsidRPr="00FF41AC">
         <w:t xml:space="preserve">esidential </w:t>
       </w:r>
-      <w:r w:rsidR="000E60DF">
+      <w:r w:rsidR="000E60DF" w:rsidRPr="00FF41AC">
         <w:t>r</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF41AC">
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
-      <w:r w:rsidR="000E60DF">
+      <w:r w:rsidR="000E60DF" w:rsidRPr="00FF41AC">
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="000E60DF">
+      <w:r w:rsidRPr="00FF41AC">
+        <w:t>greement (</w:t>
+      </w:r>
+      <w:r w:rsidR="000E60DF" w:rsidRPr="00FF41AC">
         <w:t>r</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF41AC">
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
-      <w:r w:rsidR="000E60DF">
+      <w:r w:rsidR="000E60DF" w:rsidRPr="00FF41AC">
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="0792F07C">
+      <w:r w:rsidRPr="00FF41AC">
+        <w:t xml:space="preserve">greement) refers to the formal process of ending a tenancy. Department of Families, Fairness and Housing staff delegated to perform functions on behalf of Homes Victoria must </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0086E" w:rsidRPr="00FF41AC">
+        <w:t xml:space="preserve">carry out </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF41AC">
+        <w:t xml:space="preserve">the termination of a </w:t>
+      </w:r>
+      <w:r w:rsidR="000E60DF" w:rsidRPr="00FF41AC">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF41AC">
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="000E60DF" w:rsidRPr="00FF41AC">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF41AC">
+        <w:t>greement is lawfully carried out in accordance with the Residential Tenancies Act 1997 (RTA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407A4945" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00FF41AC">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lawful </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD65DF">
         <w:t>termination</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> of a </w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve">Lawful </w:t>
+        <w:t xml:space="preserve"> of a Rental Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD65DF">
-        <w:rPr>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> includes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E59BAA1" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D55B49" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="2E59BAA1" w14:textId="0151672A" w:rsidR="00511D9D" w:rsidRPr="00D55B49" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Complying with legal notice periods:</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
-        <w:t xml:space="preserve"> Ensuring the </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00541B36">
+        <w:t>Giving renters</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65D4A">
+        <w:t xml:space="preserve"> at least </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">minimum </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">amount of time </w:t>
       </w:r>
       <w:r>
         <w:t>prescribed</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
-        <w:t xml:space="preserve"> by the RTA is given</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="43596ECE" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D55B49" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+        <w:t xml:space="preserve"> by the RTA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43596ECE" w14:textId="07643E9E" w:rsidR="00511D9D" w:rsidRPr="00D55B49" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55B49">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Meeting grounds for termination:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55B49">
-        <w:t xml:space="preserve"> Ensuring the termination is</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> legally</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65D4A">
+        <w:t>Making sure</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15B61">
+        <w:t xml:space="preserve"> the reason for termination is one permitted under </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55B49">
-        <w:t xml:space="preserve"> valid as per the reasons specified in the RTA.</w:t>
+        <w:t>the RTA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58FCB724" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00D55B49">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Maintaining procedural fairness</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55B49">
         <w:t>: Following fair and correct procedures throughout the termination process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720AC5E7" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00366CFF" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="720AC5E7" w14:textId="50D54833" w:rsidR="00511D9D" w:rsidRPr="00366CFF" w:rsidRDefault="00FD4554" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00366CFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Giving proper consideration to human rights:</w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:t>Considering</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="00366CFF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> human rights:</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="00366CFF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F15B61">
+        <w:t xml:space="preserve">Balancing </w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="00366CFF">
+        <w:t>legal requirements with the renter’s human rights</w:t>
+      </w:r>
+      <w:r w:rsidR="00044C61">
+        <w:t xml:space="preserve"> when making termination decisions</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2257295A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc205542008"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235800693"/>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD65DF">
         <w:t>ermination</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with or without agreement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="04DA340C" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="04DA340C" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00FF41AC">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Rental Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>s can terminate in two ways:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="420B5560" w14:textId="53FA79AF" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">By </w:t>
       </w:r>
@@ -4306,521 +4710,545 @@
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD65DF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> legal means</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> in accordance with a valid legal reason specified under Part 2 Division 9 of the RTA</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD65DF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210F1900" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="210F1900" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD65DF">
         <w:t>The following table</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD65DF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">outline the different </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD65DF">
         <w:t>termination types</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> by scenarios.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3EE7A5" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="5B3EE7A5" w14:textId="213FA7A4" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D41F15">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
-        <w:t>Table 1a: Termination with and without agreement scenario examples – Category: By (with) agreement</w:t>
+        <w:t xml:space="preserve">Table 1a: Termination with and without agreement scenario examples </w:t>
+      </w:r>
+      <w:r w:rsidR="00B41480">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41F15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Category: By (with) agreement</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="3654"/>
         <w:gridCol w:w="3654"/>
       </w:tblGrid>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="62DD09CD" w14:textId="77777777" w:rsidTr="006F6391">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17498C32" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="17498C32" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">Termination type </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1967" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B94192D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="7B94192D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">Description </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1967" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B96CA55" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="7B96CA55" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Relevant RTA section/s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="715CA541" w14:textId="77777777" w:rsidTr="00D10731">
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54CDDF1A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="54CDDF1A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Transfer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1967" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78F4DC48" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="78F4DC48" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>When a renter moves to another Homes Victoria owned public housing premises.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1967" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64B3AF50" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="64B3AF50" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>s91C Termination by agreement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C598553" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="5C598553" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>s91D Termination by consent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="6A941889" w14:textId="77777777" w:rsidTr="00D10731">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A3CA23B" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="0A3CA23B" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Transfer of tenancy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1967" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53286F66" w14:textId="7FE66100" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="53286F66" w14:textId="7FE66100" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">A new eligible renter(s) takes over the </w:t>
             </w:r>
             <w:r w:rsidR="002715DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">ental </w:t>
             </w:r>
             <w:r w:rsidR="002715DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>greement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1967" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51467E36" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="51467E36" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>s91C Termination by agreement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1864B583" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="1864B583" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>s91D Termination by consent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="6E657EA7" w14:textId="77777777" w:rsidTr="00D10731">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E7E3794" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="4E7E3794" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Voluntary termination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1967" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B27139D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="5B27139D" w14:textId="213324AA" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:t>When a renter relocates from the rented premises, for example into private rental accommodation or in circumstances where a property/home is acquired by purchase.</w:t>
+              <w:t>When a renter relocates from the rented premises, for example</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC6ACD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D41F15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> into private rental accommodation or in circumstances where a property/home is acquired by purchase.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1967" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="052848A1" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="052848A1" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>s91C Termination by agreement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7576ECC0" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="7576ECC0" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>s91D Termination by consent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="7CF61B95" w14:textId="77777777" w:rsidTr="00D10731">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46B8C514" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="46B8C514" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Notice of Intention to Vacate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1967" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="396D6636" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="396D6636" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>The renter gives at least 28 days’ notice of their intention to vacate the rented premises.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1967" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34F6E635" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="34F6E635" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>s91Z Notice of intention to vacate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EEA48C1" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="7EEA48C1" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>s91E Termination after notice to vacate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="633F8082" w14:textId="77777777" w:rsidTr="00D10731">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="088D0C8F" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="088D0C8F" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Deceased renter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1967" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26276CF1" w14:textId="3FA5EBE6" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="26276CF1" w14:textId="718A50CF" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">Based on an agreement entered into between the </w:t>
             </w:r>
             <w:r w:rsidR="002715DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">esidential </w:t>
             </w:r>
             <w:r w:rsidR="002715DA">
@@ -4847,299 +5275,316 @@
               </w:rPr>
               <w:t>rovider (</w:t>
             </w:r>
             <w:r w:rsidR="002715DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">ental </w:t>
             </w:r>
             <w:r w:rsidR="002715DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:t xml:space="preserve">rovider) with the Legal Personal Representative </w:t>
+              <w:t>rovider) with the Legal Personal Representative (LP</w:t>
+            </w:r>
+            <w:r w:rsidR="005B6C59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>(LRP) or Next of Kin (N</w:t>
+              <w:t>) or Next of Kin (N</w:t>
             </w:r>
             <w:r w:rsidR="00260C2E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>K) of a deceased renter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1967" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="518B2CB8" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="518B2CB8" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>s91N Termination after death of sole renter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1631EA20" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="1631EA20" w14:textId="4E79699A" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D41F15">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
-        <w:t>Table 1b: Termination with and without agreement scenario examples– Category: Without agreement</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Table 1b: Termination with and without agreement scenario examples</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4DA4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41F15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Category: Without agreement</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1981"/>
         <w:gridCol w:w="3685"/>
         <w:gridCol w:w="3622"/>
       </w:tblGrid>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="54E97F43" w14:textId="77777777" w:rsidTr="006F6391">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13EF7A83" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="13EF7A83" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">Termination type </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="653B9F7F" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="653B9F7F" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">Description </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B62B5E9" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="3B62B5E9" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Relevant RTA section/s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="4F09594E" w14:textId="77777777" w:rsidTr="00D10731">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CC42275" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="1CC42275" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Termination without notice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B6A924F" w14:textId="1C22AFFA" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="2B6A924F" w14:textId="1C22AFFA" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">When a renter ends a </w:t>
             </w:r>
             <w:r w:rsidR="002715DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">ental </w:t>
             </w:r>
             <w:r w:rsidR="002715DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">greement without providing at least 28 days’ notice of intention to vacate from the rented premises after which the notice is given.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="327BB632" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="327BB632" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>s91Z Notice of intention to vacate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="6385D643" w14:textId="77777777" w:rsidTr="00D10731">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34B3E791" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="34B3E791" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Notice to Vacate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74C78488" w14:textId="158BB10F" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="74C78488" w14:textId="158BB10F" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">When a renter leaves the rented premises after the </w:t>
             </w:r>
             <w:r w:rsidR="005164A2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">ental </w:t>
             </w:r>
             <w:r w:rsidR="005164A2">
@@ -5163,575 +5608,586 @@
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">otice to </w:t>
             </w:r>
             <w:r w:rsidR="005164A2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>v</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>acate on the renter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="253453F6" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="253453F6" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>s91E Termination after notice to vacate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="5D18C94F" w14:textId="77777777" w:rsidTr="00D10731">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2079B6A3" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="2079B6A3" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Eviction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78604D13" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="78604D13" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">When an order from the Victorian Civil and Administrative Tribunal (VCAT) directs the renter to vacate the rented premises by the contents described in the order.  Those orders provide further direction by VCAT to the principal registrar to issue a warrant of possession if requested by the person applying for a possession order within prescribed timeframes.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2179C525" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="2179C525" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>s333 Contents of possession order</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="578CDE01" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="578CDE01" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>s334 Effect of possession order for the rented premises</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="522DA3BB" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="522DA3BB" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>s351 Issue of warrant of possession</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BEF0ED5" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="3BEF0ED5" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">s355 Warrant of possession  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="6EF67114" w14:textId="77777777" w:rsidTr="00D10731">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AEFC3ED" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="1AEFC3ED" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Deceased renter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B3C27F9" w14:textId="46E4392A" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="7B3C27F9" w14:textId="57A2582A" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">When the </w:t>
             </w:r>
             <w:r w:rsidR="005164A2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">ental </w:t>
             </w:r>
             <w:r w:rsidR="005164A2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:t>rovider serves a Notice to Vacate to the renters LPR or NOK, or per VCAT orders when the LPR/NOK can’t be found.</w:t>
+              <w:t>rovider serves a Notice to Vacate to the renter</w:t>
+            </w:r>
+            <w:r w:rsidR="0061274A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D41F15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>s LPR or NOK, or per VCAT orders when the LPR</w:t>
+            </w:r>
+            <w:r w:rsidR="001A10AE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D41F15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>NOK can’t be found.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DD6633B" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="4DD6633B" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>s91N Termination after death of sole renter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34A9BE4D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="34A9BE4D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>s334 Effect of possession order for rented premises</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="1DB65431" w14:textId="77777777" w:rsidTr="00D10731">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F5CF5B0" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="7F5CF5B0" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Repudiation or abandonment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C4A50A8" w14:textId="37DBC9D5" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="2C4A50A8" w14:textId="37DBC9D5" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">When the renter, by actions like abandoning the rented premises or engaging in subletting without consent, demonstrates by act or omission that they no longer wish to abide by their </w:t>
             </w:r>
             <w:r w:rsidR="005164A2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">ental </w:t>
             </w:r>
             <w:r w:rsidR="005164A2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>greement and continue the tenancy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A051047" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="3A051047" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>s91F Termination by abandonment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F4E4610" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="6F4E4610" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">s91G Termination where premises are sub-let  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28E2BE96" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="28E2BE96" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">s91K Termination by disclaimer  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="04B32D8F" w14:textId="77777777" w:rsidTr="00D10731">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76C88B27" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="76C88B27" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Family violence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="068F4F95" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="068F4F95" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Specific provisions that apply in cases involving family violence.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42ECB6B5" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="42ECB6B5" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>s91V Application for termination or new residential Rental Agreement because of family violence or personal violence</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E2A24B5" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="0E2A24B5" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">s91W Tribunal orders  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01CEFD43" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="01CEFD43" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>s70B Locks for rented premises the subject of an order under s91W(1)(b) and (1A)(b)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CD6AE15" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="7CD6AE15" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">s91X Tribunal may determine parties' liability under terminated residential Rental Agreement  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52E1450E" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="52E1450E" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>s91Y Cross-examination in a proceeding for termination or new residential Rental Agreement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27230A5F" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="27230A5F" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>s420A Order by Tribunal if renter victim of family violence or personal violence</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0651A1A7" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="0651A1A7" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>s420B Order by Tribunal in circumstances of family violence or personal violence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="68E768AA" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc205542009"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235800694"/>
       <w:r w:rsidRPr="00AD65DF">
-        <w:lastRenderedPageBreak/>
         <w:t>Termination dates</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="10A737EC" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
-[...13 lines deleted...]
-        <w:t>rented premises</w:t>
+    <w:p w14:paraId="10A737EC" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>The termination date is determined by the type of termination intended by the parties and whether the renter has vacated the rented premises</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A191D5E" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="005A4C57" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="7A191D5E" w14:textId="4ECAE97C" w:rsidR="00511D9D" w:rsidRPr="005A4C57" w:rsidRDefault="00511D9D" w:rsidP="007A3A98">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
-        <w:t>The table below outlines the specific dates for each termination scenario</w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>The table below outlines the specific dates for each termination scenario.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="308887AD" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t xml:space="preserve">Table 2: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C84CA4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t xml:space="preserve">Termination date </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
@@ -5750,338 +6206,341 @@
         <w:t>ined</w:t>
       </w:r>
       <w:r w:rsidRPr="00C84CA4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t xml:space="preserve"> by scenario</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2903"/>
         <w:gridCol w:w="6385"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="7098122C" w14:textId="77777777" w:rsidTr="00D10731">
+      <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="7098122C" w14:textId="77777777" w:rsidTr="00964DFC">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00C9BA50" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00D10731">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Termination type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55FD46F5" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00D10731">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Termination date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="2F46F347" w14:textId="77777777" w:rsidTr="00D10731">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14FE203E" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="14FE203E" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Transfer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7427A08B" w14:textId="234368F3" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="7427A08B" w14:textId="234368F3" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">The date the new </w:t>
             </w:r>
             <w:r w:rsidR="005164A2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">ental </w:t>
             </w:r>
             <w:r w:rsidR="005164A2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>greement commences.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="069AE73F" w14:textId="77777777" w:rsidTr="00D10731">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FEFAB28" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="4FEFAB28" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Transfer of tenancy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3885F87F" w14:textId="1DA14D2A" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="3885F87F" w14:textId="1DA14D2A" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">The date the new </w:t>
             </w:r>
             <w:r w:rsidR="005164A2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">ental </w:t>
             </w:r>
             <w:r w:rsidR="005164A2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>greement commences.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="13071ADF" w14:textId="77777777" w:rsidTr="00D10731">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FA61DD2" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="7FA61DD2" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Voluntary termination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22D2FB80" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="22D2FB80" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>The date the renter provides vacant possession of the rented premises or the previous day if this occurs after business hours.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="23FB3B40" w14:textId="77777777" w:rsidTr="00D10731">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="129E876D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="129E876D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Notice of Intention to Vacate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66BE0CBA" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="66BE0CBA" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>The date the renter provides vacant possession of the rented premises or the previous day if this occurs after business hours.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="752CB2BE" w14:textId="77777777" w:rsidTr="00D10731">
         <w:trPr>
           <w:trHeight w:val="1406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="781CCD81" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="781CCD81" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">Deceased renter </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0404C41B" w14:textId="3C6D1E28" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="0404C41B" w14:textId="3C6D1E28" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">The date specified in the </w:t>
             </w:r>
             <w:r w:rsidR="005164A2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">otice of </w:t>
             </w:r>
             <w:r w:rsidR="005164A2">
@@ -6105,527 +6564,573 @@
             <w:r w:rsidR="005164A2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>vacate</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the LPR or N</w:t>
             </w:r>
             <w:r w:rsidR="00CA2A05">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>K.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45E3E533" w14:textId="28F949E7" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="45E3E533" w14:textId="28F949E7" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">The date agreed upon in writing with the </w:t>
             </w:r>
             <w:r w:rsidR="005164A2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">ental </w:t>
             </w:r>
             <w:r w:rsidR="005164A2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>rovider.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52DCA181" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="52DCA181" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>The date determined by VCAT.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="3192A92D" w14:textId="77777777" w:rsidTr="00D10731">
         <w:trPr>
           <w:trHeight w:val="302"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4ED21DE8" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="4ED21DE8" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Termination without notice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DD222EC" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="6DD222EC" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>The date the renter provides vacant possession. Backdated to the previous day if this occurs after business hours.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="1B616F20" w14:textId="77777777" w:rsidTr="00D10731">
         <w:trPr>
           <w:trHeight w:val="773"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6270FD7C" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="6270FD7C" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Notice to Vacate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23B96B98" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="23B96B98" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>The date the renter provides vacant possession. Backdated to the previous day if this occurs after business hours.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="621EA611" w14:textId="77777777" w:rsidTr="00D10731">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03F0EE5A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="03F0EE5A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Eviction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CF4B05C" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="4CF4B05C" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>The date the warrant of possession is executed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="63DE16CD" w14:textId="77777777" w:rsidTr="00D10731">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CD5C28D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="4CD5C28D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Repudiation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F957609" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="3F957609" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>The date the Department accepts the repudiation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="2B9D408F" w14:textId="77777777" w:rsidTr="00D10731">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A1DA704" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="5A1DA704" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Abandonment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E9D178D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="3E9D178D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>The date it is established that the premises were abandoned as per the VCAT order.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511D9D" w:rsidRPr="00D41F15" w14:paraId="181E7FB9" w14:textId="77777777" w:rsidTr="00D10731">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1563" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AC27A9A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="4AC27A9A" w14:textId="07BC2113" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:t>Family Violence VCAT order</w:t>
+              <w:t xml:space="preserve">Family </w:t>
+            </w:r>
+            <w:r w:rsidR="00023463">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D41F15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>iolence VCAT order</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21E638D1" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="21E638D1" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41F15">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>The date determined by VCAT.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65168EDB" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D41F15" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2D735FAC" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc205542010"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc495315258"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc495315258"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235800695"/>
       <w:r>
         <w:t>Vacant possession</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3E2A037B" w14:textId="3A19FCFA" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="3E2A037B" w14:textId="3A19FCFA" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="007A3A98">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vacant possession is a term used to describe a specific condition in which a rented premises is returned from one party to another in accordance with the terms and conditions specified in the standard form </w:t>
       </w:r>
       <w:r w:rsidR="005164A2">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="005164A2">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>greement. When a renter returns a rented premises (subject to VCAT order or otherwise) to a Rental Provider, vacant possession means that the property must be:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD44FC9" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="008A03C2" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="008A03C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Completely unoccupied:</w:t>
       </w:r>
       <w:r w:rsidRPr="008A03C2">
         <w:t xml:space="preserve"> The renter must have physically vacated the premises, ensuring no other occupants listed on the household or any other person remains living there as a principal place of residence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2805C483" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="008A03C2" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="008A03C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Free from personal belongings:</w:t>
       </w:r>
       <w:r w:rsidRPr="008A03C2">
         <w:t xml:space="preserve"> All personal goods and documents including furniture, appliances, and rubbish must be removed from the rented premises. This means the rented premises should be empty and free from any items that were not present at the commencement of the </w:t>
       </w:r>
       <w:r>
         <w:t>Rental Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="008A03C2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00509E0D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="008A03C2" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="00509E0D" w14:textId="27EF8F39" w:rsidR="00511D9D" w:rsidRPr="008A03C2" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="008A03C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Free from third-party claims:</w:t>
       </w:r>
       <w:r w:rsidRPr="008A03C2">
-        <w:t xml:space="preserve"> There should be no other individuals or entities claiming an exclusive possessory right to occupy the rented premises. This ensures that the </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC19E1">
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A03C2">
+        <w:t xml:space="preserve">o other individuals or entities </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC19E1">
+        <w:t xml:space="preserve">may claim </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A03C2">
+        <w:t xml:space="preserve">an exclusive possessory right to occupy the rented premises. This </w:t>
+      </w:r>
+      <w:r w:rsidR="00B03BA4">
+        <w:t xml:space="preserve">allows </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A03C2">
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="008A03C2">
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="008A03C2">
-        <w:t>rovider can take full control of the rented premises without any legal or practical obstacles.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2FCBFEA3" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00F34784" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+        <w:t xml:space="preserve">rovider </w:t>
+      </w:r>
+      <w:r w:rsidR="00B03BA4">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A03C2">
+        <w:t>take full control of the premises without legal or practical obstacles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FCBFEA3" w14:textId="53434F2A" w:rsidR="00511D9D" w:rsidRPr="00F34784" w:rsidRDefault="00ED4640" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc205542011"/>
-[...6 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Toc235800696"/>
+      <w:r>
+        <w:t>Altering a t</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="00F34784">
+        <w:t>ermination date</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="3FF4899C" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="3FF4899C" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="007A3A98">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">The Housing Integrated Information Program (HiiP) enables the update or backdating of termination dates, which should only be done in cases of error. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234FF818" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00364905" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="234FF818" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00364905" w:rsidRDefault="00511D9D" w:rsidP="007A3A98">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00364905">
         <w:t xml:space="preserve">Termination dates can be backdated by up to 14 days through the Termination tab in HiiP, with approval from a Team Manager or higher. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DED8310" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="4DED8310" w14:textId="6F96F086" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="007A3A98">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="008A03C2">
-        <w:t>Any adjustments beyond 14 days require review and approval from the Client Support and Housing Services Manager via an escalation workflow, as mandated by system rules.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2BC9EE8E" w14:textId="3292171A" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+        <w:t xml:space="preserve">Any adjustments beyond 14 days require review and approval from the Client Support and Housing Services Manager via an escalation workflow, as </w:t>
+      </w:r>
+      <w:r w:rsidR="00000914">
+        <w:t xml:space="preserve">required </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A03C2">
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidR="00000914">
+        <w:t xml:space="preserve">HiiP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A03C2">
+        <w:t>system rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC9EE8E" w14:textId="2C95258A" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc205542012"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc235800697"/>
       <w:r>
         <w:t xml:space="preserve">Reversal of </w:t>
+      </w:r>
+      <w:r w:rsidR="005836C2">
+        <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="007C46F0">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="007C46F0">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD65DF">
         <w:t xml:space="preserve"> termination</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="7CD18D15" w14:textId="26FA6288" w:rsidR="00511D9D" w:rsidRPr="001C496A" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="7CD18D15" w14:textId="26FA6288" w:rsidR="00511D9D" w:rsidRPr="001C496A" w:rsidRDefault="00511D9D" w:rsidP="007A3A98">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="007C46F0">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="007C46F0">
@@ -6637,51 +7142,51 @@
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> termination can only be reversed if it was not in accordance with the RTA. Reversals in HiiP are only permitted if </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">administrative </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>error has occurred and must be actioned within five working days of the termination date.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E1E541F" w14:textId="66452FC2" w:rsidR="00511D9D" w:rsidRPr="001C496A" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="0E1E541F" w14:textId="66452FC2" w:rsidR="00511D9D" w:rsidRPr="001C496A" w:rsidRDefault="00511D9D" w:rsidP="007A3A98">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00364905">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>A Team Manager or higher</w:t>
       </w:r>
       <w:r w:rsidRPr="001C496A">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> has the discretion to decide whether </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>to e</w:t>
       </w:r>
       <w:r w:rsidRPr="001C496A">
@@ -6722,51 +7227,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3C8DD58B" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="001C496A" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C496A">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The reasons the renter wishes to return to the </w:t>
       </w:r>
       <w:r>
         <w:t>rented premises</w:t>
       </w:r>
       <w:r w:rsidRPr="001C496A">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28461CC0" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="001C496A" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="28461CC0" w14:textId="3B6EAB1C" w:rsidR="00511D9D" w:rsidRPr="001C496A" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C496A">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The human rights </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">engaged in accordance with the </w:t>
       </w:r>
       <w:r w:rsidRPr="0019489F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Charter of Human Rights and </w:t>
@@ -6799,262 +7304,308 @@
         </w:rPr>
         <w:t xml:space="preserve"> th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ose</w:t>
       </w:r>
       <w:r w:rsidRPr="001C496A">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> household members and any potential </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>adverse</w:t>
       </w:r>
       <w:r w:rsidRPr="001C496A">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> impacts, weighed against the reasons for rejection</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> impacts</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7BFB">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the request for reversal of the Rental Agreement</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="24C9B0C4" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="001C496A" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+        <w:t>. These must be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C496A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> weighed against the reasons for rejecti</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67F73">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ng</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the request for reversal of the Rental Agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C9B0C4" w14:textId="2709729C" w:rsidR="00511D9D" w:rsidRPr="001C496A" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C496A">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>The status of any outstanding maintenance or reletting processes.</w:t>
+        <w:t>The status of any outstanding maintenance or reletting processes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="688F1FD3" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="001C496A" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C496A">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Any available alternative options.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C4CC93" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="55C4CC93" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00364905">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If the decision is made to reject </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00364905">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> renter’s request</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to reverse termination of a Rental Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00364905">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>, they must be provided with written reasons for the rejection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E904F5" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc205542013"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235800698"/>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD65DF">
         <w:t>ccount</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> balances</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="7B7017DF" w14:textId="0491C28F" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
-[...4 lines deleted...]
-        <w:t>Homes Victoria</w:t>
+    <w:p w14:paraId="7B7017DF" w14:textId="69F39A00" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Homes Victoria charges rent up to and including the day before the </w:t>
+      </w:r>
+      <w:r w:rsidR="000E60DF" w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="000E60DF" w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">greement ends. Rent cannot be charged on or after </w:t>
+      </w:r>
+      <w:r w:rsidR="003D49A4" w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the rental agreement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>termination</w:t>
+      </w:r>
+      <w:r w:rsidR="003D49A4" w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> date</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD65DF">
-        <w:t xml:space="preserve"> charges rent up to and including the day before the </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> ends. Rent cannot be charged on or after tenancy termination.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1650C35F" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="007A2D6B" w:rsidRDefault="00511D9D" w:rsidP="00F8281A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc235800699"/>
       <w:r w:rsidRPr="007A2D6B">
         <w:t xml:space="preserve">Credit </w:t>
       </w:r>
       <w:r>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="007A2D6B">
         <w:t>alances</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="3363C2A5" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>Upon finalising the account, if a credit balance is identified, the Department's Revenue and Accounts Receivable Section will initiate a refund. This refund is typically processed within 28 days</w:t>
+      </w:r>
       <w:r w:rsidRPr="008F3ECE">
-        <w:t>Upon finali</w:t>
-[...11 lines deleted...]
-        <w:t>epartment's Revenue and Accounts Receivable Section will initiate a refund. This refund is typically processed within 28 days.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="152EF116" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00DB4B0D" w:rsidRDefault="00511D9D" w:rsidP="00F8281A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc235800700"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Outstanding debt</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="44E394DC" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00250C2C" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="44E394DC" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00250C2C" w:rsidRDefault="00511D9D" w:rsidP="007A3A98">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t>When a renter has outstanding rent or maintenance debt, staff should proactively engage in negotiations to establish a mutually agreeable repayment agreement. The repayment negotiation process should include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69D29AC7" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00250C2C" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Initial </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ssessment and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>iscussion:</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> Contacting the renter promptly to discuss the outstanding debt. This discussion should aim to understand the reason for the arrears, assess the renter's current financial situation, and explore their capacity to repay the debt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F88C2D9" w14:textId="5AB0099D" w:rsidR="00511D9D" w:rsidRPr="004B65C7" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="4F88C2D9" w14:textId="5AB0099D" w:rsidR="00511D9D" w:rsidRPr="004B65C7" w:rsidRDefault="00511D9D" w:rsidP="007A3A98">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Entering into a </w:t>
       </w:r>
       <w:r w:rsidR="00F43FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -7105,529 +7656,630 @@
         <w:t xml:space="preserve">acated </w:t>
       </w:r>
       <w:r w:rsidR="00F43FFF">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">ebt </w:t>
       </w:r>
       <w:r w:rsidR="00F43FFF">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>greement with the r</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t>enter. If a legal agreement was in place prior to termination, a new agreement must be established. Where possible, the new agreement should maintain the same weekly repayment amount.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CA7D0A7" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D16071" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc205542014"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc235800701"/>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">Forwarding </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>ddress</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5CFC7DFE" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="5CFC7DFE" w14:textId="6CDBB50C" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a forwarding address is unavailable, the terminated rented premises should be used as the last known address. When adding forwarding addresses in HiiP, staff must do so directly from </w:t>
+      </w:r>
+      <w:r w:rsidR="00996FE5" w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">each </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">client’s records </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3CCF" w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">so that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>each client receives a letter individually</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF66A3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D7A659E" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc235800702"/>
+      <w:r>
+        <w:t>Family violence</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="3B995144" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="007A3A98">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t>If a forwarding address is unavailable, the terminated rented premises</w:t>
-[...31 lines deleted...]
-      <w:r>
         <w:t>In cases involving family violence, the situation may require special handling to protect the safety and privacy of the victim. This may involve:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03CF62A4" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="006202DD" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="03CF62A4" w14:textId="2DA3BB88" w:rsidR="00511D9D" w:rsidRPr="006202DD" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="006202DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Confidentiality:</w:t>
       </w:r>
       <w:r w:rsidRPr="006202DD">
-        <w:t xml:space="preserve"> Ensuring that any information related to the victim's new address is kept confidential. For example, staff should consider utilising tools such as the 'Secure client' HiiP indicator, which can be enabled under the 'Sensitive client' tab. This feature prevents </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00611056">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006202DD">
+        <w:t xml:space="preserve">ny information related to the victim's new address </w:t>
+      </w:r>
+      <w:r w:rsidR="0015462A">
+        <w:t xml:space="preserve">must be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006202DD">
+        <w:t xml:space="preserve">kept confidential. For example, staff should consider utilising tools such as the 'Secure client' HiiP indicator, which can be enabled under the 'Sensitive client' tab. This feature prevents </w:t>
       </w:r>
       <w:r>
         <w:t>sensitive details such as</w:t>
       </w:r>
       <w:r w:rsidRPr="006202DD">
         <w:t xml:space="preserve"> names and address</w:t>
       </w:r>
       <w:r>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="006202DD">
         <w:t xml:space="preserve"> from being displayed on letter window envelopes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4607E540" w14:textId="22DC50A1" w:rsidR="00511D9D" w:rsidRPr="006202DD" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="4607E540" w14:textId="0E92E0C4" w:rsidR="00511D9D" w:rsidRPr="006202DD" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="006202DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Alternative arrangements:</w:t>
       </w:r>
       <w:r w:rsidRPr="006202DD">
-        <w:t xml:space="preserve"> Alternative arrangements to communicate with the victim, such as using a trusted third party</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F719C0">
+        <w:t>Staff must use a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006202DD">
+        <w:t>lternative arrangements to communicate with the victim, such as using a trusted third party</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006202DD">
         <w:t xml:space="preserve"> or a secure communication method</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> such as</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006202DD">
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F719C0">
+        <w:t xml:space="preserve">like </w:t>
       </w:r>
       <w:r w:rsidR="009537E3">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="006202DD">
         <w:t xml:space="preserve">igital </w:t>
       </w:r>
       <w:r w:rsidR="009537E3">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="006202DD">
-        <w:t>ail through Housing Vic Online Services, can also be used. Th</w:t>
-[...2 lines deleted...]
-        <w:t>e secure communication</w:t>
+        <w:t>ail through Housing Vic Online Services. Th</w:t>
+      </w:r>
+      <w:r w:rsidR="00425CFD">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> secure communication</w:t>
       </w:r>
       <w:r w:rsidRPr="006202DD">
         <w:t xml:space="preserve"> service provides a confidential online platform via myGov, allowing clients to manage correspondence securely.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F2A084" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="37F2A084" w14:textId="146958E0" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00625905">
         <w:t xml:space="preserve">If a forwarding address is unavailable due to family violence or other safety concerns, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">staff </w:t>
       </w:r>
       <w:r w:rsidRPr="00625905">
         <w:t>should consult</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00EB15AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Housing Business Operations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> &lt;</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A03C2">
         <w:t>housingbusiness.operations@dffh.vic.gov.au</w:t>
       </w:r>
       <w:r>
-        <w:t>&gt; t</w:t>
+        <w:t xml:space="preserve"> t</w:t>
       </w:r>
       <w:r w:rsidRPr="00625905">
-        <w:t>o ensure compliance with applicable laws and to prioriti</w:t>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="007332C0">
+        <w:t xml:space="preserve">comply </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00625905">
+        <w:t>with applicable laws and prioriti</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00625905">
-        <w:t xml:space="preserve">e the safety of the victim. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7204C0BE" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00803938" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+        <w:t>e victim</w:t>
+      </w:r>
+      <w:r w:rsidR="00425CFD">
+        <w:t>’s safety</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00625905">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7204C0BE" w14:textId="28833655" w:rsidR="00511D9D" w:rsidRPr="00803938" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc309736960"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc309736960"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc309737153"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc309729351"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc309736961"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc309737154"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc235800703"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:t>Notice of termination</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-[...2 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="3B631C3B" w14:textId="68290C26" w:rsidR="00511D9D" w:rsidRPr="00803938" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc205542017"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc235800704"/>
       <w:r>
         <w:t xml:space="preserve">Notice of </w:t>
       </w:r>
       <w:r w:rsidR="00583E0A">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ntention to </w:t>
       </w:r>
       <w:r w:rsidR="00583E0A">
         <w:t>v</w:t>
       </w:r>
       <w:r>
         <w:t>acate</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="643EC9CA" w14:textId="4FEFD293" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="643EC9CA" w14:textId="4FEFD293" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>In accordance with section 91Z of the RTA (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50688" w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otice of </w:t>
+      </w:r>
+      <w:r w:rsidR="00583E0A" w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntention to </w:t>
+      </w:r>
+      <w:r w:rsidR="00583E0A" w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">acate), a renter must provide a minimum of 28 days' notice of their intention to vacate the rented premises. While this notice is typically submitted using a </w:t>
+      </w:r>
+      <w:r w:rsidR="00D50688" w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otice of </w:t>
+      </w:r>
+      <w:r w:rsidR="00583E0A" w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntention to </w:t>
+      </w:r>
+      <w:r w:rsidR="00583E0A" w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">acate </w:t>
+      </w:r>
+      <w:r w:rsidR="00D50688" w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">orm or </w:t>
+      </w:r>
+      <w:r w:rsidR="00D50688" w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eneral </w:t>
+      </w:r>
+      <w:r w:rsidR="00D50688" w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otice of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D50688" w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ermination </w:t>
+      </w:r>
+      <w:r w:rsidR="00D50688" w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3A98">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>orm generated from HiiP, notice can be provided in writing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D039BA" w14:textId="1E8BFA0E" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="007A3A98">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
-        <w:t xml:space="preserve">In accordance with </w:t>
-[...40 lines deleted...]
-      <w:r w:rsidR="00D50688">
+        <w:t xml:space="preserve">When staff receive a renter's </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9197B">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">otice of </w:t>
       </w:r>
-      <w:r w:rsidR="00583E0A">
+      <w:r w:rsidR="00B9197B">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">ntention to </w:t>
       </w:r>
-      <w:r w:rsidR="00583E0A">
+      <w:r w:rsidR="00B9197B">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
-        <w:t xml:space="preserve">acate </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D50688">
+        <w:t>acate, the renter should be advised:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A436B43" w14:textId="21623BE5" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">General </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9197B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">otice of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9197B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ermination </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9197B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
-        <w:t xml:space="preserve">orm or </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D50688">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>orm:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> A </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9197B">
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">eneral </w:t>
       </w:r>
-      <w:r w:rsidR="00D50688">
+      <w:r w:rsidR="00B9197B">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">otice of </w:t>
       </w:r>
-      <w:r w:rsidR="00D50688">
+      <w:r w:rsidR="00B9197B">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">ermination </w:t>
       </w:r>
-      <w:r w:rsidR="00D50688">
+      <w:r w:rsidR="00B9197B">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
-        <w:t>orm generated from HiiP, notice can be provided in writing.</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t>orm</w:t>
+      </w:r>
       <w:r w:rsidRPr="0792F07C">
-        <w:t xml:space="preserve">When staff receive a renter's </w:t>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>signed by all co-renters is required on or before the termination date.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C08E7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007803D7">
+        <w:t xml:space="preserve">This form includes </w:t>
       </w:r>
       <w:r w:rsidR="00B9197B">
-        <w:t>n</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">otice of </w:t>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007803D7">
+        <w:t xml:space="preserve">acating </w:t>
       </w:r>
       <w:r w:rsidR="00B9197B">
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="0792F07C">
-[...114 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="007803D7">
         <w:t xml:space="preserve">nstructions and a </w:t>
       </w:r>
       <w:r w:rsidR="00B9197B">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="007803D7">
         <w:t>hecklist to guide the process.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3776C940" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00267876" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="3776C940" w14:textId="68951985" w:rsidR="00511D9D" w:rsidRPr="00267876" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00267876">
         <w:t xml:space="preserve">Additional information can be found online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="008E26BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Moving out of your property</w:t>
+        </w:r>
+        <w:r w:rsidR="002329B9">
+          <w:rPr>
+            <w:rStyle w:val="FootnoteReference"/>
+            <w:color w:val="004C97"/>
+            <w:u w:val="dotted"/>
+          </w:rPr>
+          <w:footnoteReference w:id="5"/>
         </w:r>
         <w:r w:rsidRPr="008E26BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00267876">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="631362E8" w14:textId="114B88AB" w:rsidR="00511D9D" w:rsidRPr="008E4851" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Rent charges:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E4851">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Rent will be charged until vacant possession of the </w:t>
       </w:r>
       <w:r>
@@ -7915,51 +8567,51 @@
       <w:r w:rsidR="009537E3">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t>eport</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">. If the renter has not provided sufficient notice to arrange a pre-vacating inspection, </w:t>
       </w:r>
       <w:r>
         <w:t>the renter should be advised</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> that the </w:t>
       </w:r>
       <w:r>
         <w:t>rented premises</w:t>
       </w:r>
       <w:r w:rsidRPr="00390C9B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>will be inspected within two working days of termination, and they may incur charges for any necessary rubbish removal, repairs, or cleaning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4679E2" w14:textId="03535510" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="2D4679E2" w14:textId="03535510" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">Upon receiving the renter's </w:t>
       </w:r>
       <w:r w:rsidR="007C46F0">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">otice of </w:t>
       </w:r>
       <w:r w:rsidR="007C46F0">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">ntention to </w:t>
       </w:r>
       <w:r w:rsidR="007C46F0">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>acate, the following actions should be taken in HiiP:</w:t>
       </w:r>
     </w:p>
@@ -8096,51 +8748,51 @@
       </w:r>
       <w:r w:rsidRPr="00191294">
         <w:t xml:space="preserve"> before the expected termination date</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C799E33" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00191294" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00191294">
         <w:t>Pre-</w:t>
       </w:r>
       <w:r w:rsidRPr="000C384E">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>vacating</w:t>
       </w:r>
       <w:r w:rsidRPr="00191294">
         <w:t xml:space="preserve"> inspection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B6D4B5" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="30B6D4B5" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="008977C4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Following a pre-vacating inspection, staff must:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="710AF6D9" w14:textId="26DD54E6" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>Complete a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD65DF">
         <w:t xml:space="preserve"> Moving out </w:t>
       </w:r>
       <w:r w:rsidR="009537E3">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD65DF">
         <w:t xml:space="preserve">enancy </w:t>
       </w:r>
       <w:r w:rsidR="009537E3">
         <w:t>c</w:t>
@@ -8180,797 +8832,956 @@
         <w:t>iscuss with the renter any outstanding rent or maintenance charges. Ideally, the debt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> should be settled</w:t>
       </w:r>
       <w:r w:rsidRPr="006202DD">
         <w:t xml:space="preserve"> in full</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> prior to the termination date</w:t>
       </w:r>
       <w:r w:rsidRPr="006202DD">
         <w:t xml:space="preserve">. If full payment is not feasible, consider arranging a Vacated </w:t>
       </w:r>
       <w:r>
         <w:t>Debt</w:t>
       </w:r>
       <w:r w:rsidRPr="006202DD">
         <w:t xml:space="preserve"> Agreement to facilitate a structured repayment plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CF6BD53" w14:textId="2724FE82" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc205542018"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235800705"/>
       <w:r>
         <w:t xml:space="preserve">Cancelling a </w:t>
       </w:r>
       <w:r w:rsidR="009537E3">
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">otice of </w:t>
       </w:r>
       <w:r w:rsidR="009537E3">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ntention to </w:t>
       </w:r>
       <w:r w:rsidR="009537E3">
         <w:t>v</w:t>
       </w:r>
       <w:r>
         <w:t>acate</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="40C9C895" w14:textId="2859C8B2" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="40C9C895" w14:textId="2859C8B2" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="008977C4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">If a renter gives notice but later changes their mind, the </w:t>
       </w:r>
       <w:r w:rsidR="009537E3">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">otice of </w:t>
       </w:r>
       <w:r w:rsidR="009537E3">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">ntention to </w:t>
       </w:r>
       <w:r w:rsidR="009537E3">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">acate </w:t>
       </w:r>
       <w:r>
         <w:t>should</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> be cancelled in HiiP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1820D525" w14:textId="30D635BF" w:rsidR="00511D9D" w:rsidRPr="00D54136" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc205542019"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235800706"/>
       <w:r>
         <w:t xml:space="preserve">Receiving a </w:t>
       </w:r>
       <w:r w:rsidR="009537E3">
         <w:t>g</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">eneral </w:t>
       </w:r>
       <w:r w:rsidR="009537E3">
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">otice of </w:t>
       </w:r>
       <w:r w:rsidR="009537E3">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ermination </w:t>
       </w:r>
       <w:r w:rsidR="009537E3">
         <w:t>f</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">orm and </w:t>
       </w:r>
       <w:r w:rsidR="009537E3">
         <w:t>k</w:t>
       </w:r>
       <w:r>
         <w:t>eys</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3E9DBE30" w14:textId="7BF0A678" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="3E9DBE30" w14:textId="7BF0A678" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008977C4">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A renter may vacate a rented premises by submitting a </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3" w:rsidRPr="008977C4">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008977C4">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eneral </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3" w:rsidRPr="008977C4">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008977C4">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otice of </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3" w:rsidRPr="008977C4">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008977C4">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ermination </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3" w:rsidRPr="008977C4">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008977C4">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>orm and returning the keys without prior notice. In such cases, the following should be communicated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="449617CC" w14:textId="7020905A" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vacant unit i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055B80">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nspection:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> An inspection will be conducted within two working days following the termination of the </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>greement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1BB737" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Charges:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> The renter may incur charges for any necessary rubbish removal, repairs, or cleaning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B50851C" w14:textId="4528F1C0" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">Upon termination of the </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>greement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> in HiiP, staff should:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0F4BA1" w14:textId="56EFCC97" w:rsidR="00511D9D" w:rsidRDefault="009915CC" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Update </w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="00CA7346">
+        <w:t>key register in HiiP</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> is updated to reflect the return of keys.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D52BC4" w14:textId="7D46AE7B" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">Confirm that HiiP </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0D9D">
+        <w:t xml:space="preserve">has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>generate</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0D9D">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a receipt for </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0D9D">
+        <w:t xml:space="preserve">the returned </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">keys and a </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>greement termination letter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FCD498" w14:textId="76CFB1DC" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc235800707"/>
+      <w:r>
+        <w:t xml:space="preserve">Key returns without a </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eneral </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">otice of </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ermination </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r>
+        <w:t>orm</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="2E74B59E" w14:textId="1D944635" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00E84269">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="006202DD">
-        <w:t xml:space="preserve">A renter may vacate a </w:t>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">If keys are returned without a </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">eneral </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">otice of </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">ermination </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">orm or other written confirmation, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00261E7E">
+        <w:t xml:space="preserve">efforts should be made to contact the renter within 5 days to obtain written confirmation of their intent to terminate the </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>greement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00261E7E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> While verbal confirmation may be accepted as a last resort</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (in all the circumstances)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0BBA">
+        <w:t xml:space="preserve">staff must </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">inform the renter about the consequences of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">termination. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Staff must </w:t>
+      </w:r>
+      <w:r w:rsidR="00F70244">
+        <w:t xml:space="preserve">also keep </w:t>
+      </w:r>
+      <w:r>
+        <w:t>appropriate record</w:t>
+      </w:r>
+      <w:r w:rsidR="00F70244">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by completing d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">etailed file notes </w:t>
+      </w:r>
+      <w:r w:rsidR="00F70244">
+        <w:t xml:space="preserve">of all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>communications</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> with the renter(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3657">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> as the case may be.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E68458A" w14:textId="4025081D" w:rsidR="00511D9D" w:rsidRDefault="00C90E96" w:rsidP="00E84269">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">contact cannot be established or the renter refuses to complete the necessary form, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">staff may need to consider </w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">legal action in accordance with the RTA to formally terminate the </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D">
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D">
+        <w:t>greement</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1140A27E" w14:textId="21536BD7" w:rsidR="00511D9D" w:rsidRPr="00D54136" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Hlk210659155"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235800708"/>
+      <w:r>
+        <w:t xml:space="preserve">Public housing transfers </w:t>
+      </w:r>
+      <w:r w:rsidR="006E2EAA">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ual </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>greements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="77A669B4" w14:textId="77971502" w:rsidR="00511D9D" w:rsidRPr="00211C02" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">When a renter transfers from one </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Homes Victoria owned </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>public housing property to another, the</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211C02">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">previous Rental Agreement automatically terminates on the day the new </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211C02">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211C02">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">greement is signed (Part 3, section 8.3 of the </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211C02">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211C02">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>greement). To proactively balance the need for timely re-letting with the prevention of dual tenancies and the maintenance of property security, staff must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4632057E" w14:textId="65DA256B" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">Inform the renter that their </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>greement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> has terminated</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE47C0">
+        <w:t xml:space="preserve">that they have </w:t>
+      </w:r>
+      <w:r w:rsidR="00A50A2A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50A2A" w:rsidRPr="002209BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002209BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>business days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE47C0">
+        <w:t xml:space="preserve"> to provide vacant possession </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of the rented premises </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE47C0">
+        <w:t>and return the keys.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08098A38" w14:textId="1A9E864A" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">Initiate a lock change request with special instructions for the contractor to complete the change </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">day </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">following the expiration of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A50A2A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>business days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> to maintain property security.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E05AB85" w14:textId="0E5D6546" w:rsidR="000B6938" w:rsidRDefault="00AF11E5" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Apply </w:t>
+      </w:r>
+      <w:r w:rsidR="003758C7">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00640D00">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="003758C7">
+        <w:t>ual rental agreements</w:t>
+      </w:r>
+      <w:r w:rsidR="007510EB">
+        <w:t xml:space="preserve"> reletting restriction in HiiP on the vacated property. Set the end date to the last day of the five business days. HiiP will automatically close the restriction when the end date is reached or when the contract reaches handover, whichever occurs first.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6379A0A4" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE47C0">
+        <w:t>If the keys are not returned as agreed, contact the renter to confirm vacant possession and make a final attempt to obtain the keys.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C149C41" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00041A06">
+        <w:t>n cases involving family violence or other exceptional circumstances, Client Support and Housing Services Managers may exercise discretion to provide additional time for the renter to return the keys.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBB39F0" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002907D8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002907D8">
+        <w:t>Lock changes are routine vacant unit maintenance and not chargeable to the renter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64DFD0E1" w14:textId="26084075" w:rsidR="00EA1C5B" w:rsidRDefault="00EA1C5B" w:rsidP="009B4430">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>For a complete list of reletting restrict</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1DD4">
+        <w:t xml:space="preserve">ion types and associated delegates, refer to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1DD4" w:rsidRPr="00BE6E78">
+        <w:t>Reletting Restriction Matrix</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1DD4">
+        <w:t xml:space="preserve"> available on the Public Housing Resources SharePoint, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="00FF1DD4" w:rsidRPr="00BE6E78">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Vacant page</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BE6E78">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidR="00EF16F9">
+        <w:t xml:space="preserve"> (internal link)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1DD4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22AA7B3D" w14:textId="7785FF73" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc495315221"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc235800709"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="00D54136">
+        <w:t xml:space="preserve">Abandonment </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="004522E8">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t>epudiation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="01469ED8" w14:textId="5E3FEDEA" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6D3B">
+        <w:t xml:space="preserve">Abandonment and repudiation are two distinct concepts in contractual law that can lead to the termination of a </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="009537E3">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>greement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC6D3B">
+        <w:t xml:space="preserve">. Understanding the differences between them is </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">important </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC6D3B">
+        <w:t>for determining the appropriate course of action.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D48631E" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00975915" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc235800710"/>
+      <w:r>
+        <w:t>Abandonment</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="2D0F348B" w14:textId="199F3331" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6D3B">
+        <w:t xml:space="preserve">Abandonment occurs when a renter vacates a </w:t>
       </w:r>
       <w:r>
         <w:t>rented premises</w:t>
       </w:r>
       <w:r w:rsidRPr="00390C9B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006202DD">
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> An inspection will be conducted within two working days following the termination of the </w:t>
+      <w:r w:rsidRPr="00CC6D3B">
+        <w:t xml:space="preserve">without formally notifying the </w:t>
       </w:r>
       <w:r w:rsidR="009537E3">
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...536 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00CC6D3B">
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="009537E3">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6D3B">
         <w:t xml:space="preserve">rovider. This typically involves the renter's physical departure from the </w:t>
       </w:r>
       <w:r>
         <w:t>rented premises</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6D3B">
         <w:t xml:space="preserve"> without providing any written notice of termination. Abandonment is often characteri</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6D3B">
         <w:t xml:space="preserve">ed by the renter leaving behind personal belongings and ceasing to pay rent. In such cases, </w:t>
       </w:r>
       <w:r>
         <w:t>Homes Victoria</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6D3B">
         <w:t xml:space="preserve"> will typically seek to regain possession of the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">rented premises </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6D3B">
         <w:t>through legal means, such as applying to VCAT.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B5F71C8" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00D54136" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc205542024"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235800711"/>
       <w:r w:rsidRPr="00D54136">
         <w:t>Repudiation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="579CC71B" w14:textId="5DFEA4DA" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="579CC71B" w14:textId="5DFEA4DA" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC6D3B">
         <w:t>Repudiation involves a renter's words or actions clearly demonstrating their intention to no longer be bound by the</w:t>
       </w:r>
       <w:r>
         <w:t>ir</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6D3B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F6DBA">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="004F6DBA">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6D3B">
@@ -9019,1106 +9830,997 @@
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="004000E0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="004000E0">
         <w:t xml:space="preserve"> be terminated in accordance with </w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="004000E0">
         <w:t>ection 91K of the RTA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="348F36DE" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc205542025"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235800712"/>
       <w:r>
         <w:t>Factors to consider</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7538B73D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="7538B73D" w14:textId="366277C8" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC6D3B">
         <w:t>When assessing whether a situation involves abandonment or repudiation, consider the factors</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> below. Whilst some of the factors in isolation may not be enough to establish abandonment or repudiation, when considered together, they may be enough to establish abandonment or repudiation by a renter. Each matter will need to be decided on a case-by-case basis. </w:t>
+        <w:t xml:space="preserve"> below. Whil</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6037F">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> some of the factors in isolation may not be enough to establish abandonment or repudiation, when considered together, they may be enough to establish abandonment or repudiation by a renter. Each matter will need to be decided on a case-by-case basis. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BDAA223" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="00994EB7">
         <w:t>Table 3: Factors to consider</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1714"/>
         <w:gridCol w:w="3668"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1922"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w14:paraId="18C775A5" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w14:paraId="18C775A5" w14:textId="77777777" w:rsidTr="00197BEE">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D8ADFAC" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="2D8ADFAC" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Factor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3668" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43B3A3D9" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="43B3A3D9" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DA197EB" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="5DA197EB" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Abandonment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B4DF547" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="1B4DF547" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Repudiation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w14:paraId="1337CC36" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w14:paraId="1337CC36" w14:textId="77777777" w:rsidTr="00890505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36F8EE0B" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="36F8EE0B" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>eparture</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3668" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06D0F132" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="06D0F132" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t xml:space="preserve">Has the renter vacated the </w:t>
             </w:r>
             <w:r>
               <w:t>rented premises</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18C1AC6F" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="18C1AC6F" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5900EAAD" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="5900EAAD" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t xml:space="preserve">Not </w:t>
             </w:r>
             <w:r>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t>equired</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w14:paraId="01C8488D" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w14:paraId="01C8488D" w14:textId="77777777" w:rsidTr="00890505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EA1F388" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="5EA1F388" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>otice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3668" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06087FED" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="06087FED" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t>Was any formal notice of termination provided</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> by the renter</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F206092" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="0F206092" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t xml:space="preserve">Not </w:t>
             </w:r>
             <w:r>
               <w:t>required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="682580BA" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="682580BA" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t xml:space="preserve">Not </w:t>
             </w:r>
             <w:r>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t>elevant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w14:paraId="1B64DE9F" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w14:paraId="1B64DE9F" w14:textId="77777777" w:rsidTr="00890505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B93E8B0" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="7B93E8B0" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t xml:space="preserve">Intent to </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>epudiate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3668" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7452B33B" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="7452B33B" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t>Are there clear actions or statements</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> from the renter</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t xml:space="preserve"> indicating an intention to abandon contractual responsibilities?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23B2C29D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="23B2C29D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t xml:space="preserve">Not </w:t>
             </w:r>
             <w:r>
               <w:t>required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BE0D555" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="1BE0D555" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w14:paraId="3901BC90" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w14:paraId="3901BC90" w14:textId="77777777" w:rsidTr="00890505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07BD2AD8" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="07BD2AD8" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Property </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>ondition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3668" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F2152F8" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="7F2152F8" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t xml:space="preserve">What is the condition of the </w:t>
             </w:r>
             <w:r>
               <w:t>rented premises</w:t>
             </w:r>
             <w:r w:rsidRPr="00390C9B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t>upon departure?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C78DE45" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="3C78DE45" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t>Often left in disarray or with belongings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03F3BF62" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="03F3BF62" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t>May be vacated and cleaned</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w14:paraId="3C53D467" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w14:paraId="3C53D467" w14:textId="77777777" w:rsidTr="00890505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12ABAF5D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="12ABAF5D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Belongings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3668" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F734E76" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="5F734E76" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t xml:space="preserve">Have the renter's belongings been removed from the </w:t>
             </w:r>
             <w:r>
               <w:t>rented premises</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6595F03D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="6595F03D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t>Often left behind</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="442E392A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="442E392A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t>Typically removed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w14:paraId="510FC726" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w14:paraId="510FC726" w14:textId="77777777" w:rsidTr="00890505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77084C94" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="77084C94" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Communication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3668" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="146ECFD1" w14:textId="4C95FD83" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="146ECFD1" w14:textId="4C95FD83" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t xml:space="preserve">What has the renter communicated to the </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t xml:space="preserve">epartment? Are there explicit statements of intent not to return or to terminate the </w:t>
             </w:r>
             <w:r w:rsidR="00675CA9">
               <w:t>r</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">ental </w:t>
             </w:r>
             <w:r w:rsidR="00675CA9">
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:t>greement</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A2736C0" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="7A2736C0" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t>lear communication</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> not required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D6C5BEF" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="4D6C5BEF" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t>Clear statements of intent to repudiate</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w14:paraId="38B6BA8C" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w14:paraId="38B6BA8C" w14:textId="77777777" w:rsidTr="00890505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6557E926" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="6557E926" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Keys</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3668" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="789849AB" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="789849AB" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t>Have the keys been returned?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="054F106C" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="054F106C" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t>Often not returned</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4535B6E8" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="4535B6E8" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t>May or may not be returned</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w14:paraId="5C5D64D1" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w14:paraId="5C5D64D1" w14:textId="77777777" w:rsidTr="00890505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="551F65A6" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="551F65A6" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t xml:space="preserve">Rent </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>ayments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3668" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="308B7483" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="308B7483" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t xml:space="preserve">Are there any missed or overdue payments, or accumulated debt, suggesting non-compliance with the </w:t>
             </w:r>
             <w:r>
               <w:t>terms of the Rental Agreement</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71018BF2" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="71018BF2" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00CC6D3B">
               <w:t>Often ceased</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6362B241" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="6362B241" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC6D3B" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00431300">
               <w:t>May be ceased or irregular</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05F193C6" w14:textId="7CDEAF84" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bodyaftertablefigure"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Given the legal complexities of repudiation, staff must contact the Legal Services Branch for advice on all potential repudiation cases before taking any action to terminate the </w:t>
       </w:r>
       <w:r w:rsidR="00675CA9">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="00675CA9">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>. Legal Services Branch will assess the evidence and provide guidance on whether repudiation is established and the appropriate steps to take.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBED159" w14:textId="5F76A191" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="1FBED159" w14:textId="7A9A16DC" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00003D80">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc205542026"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc235800713"/>
       <w:r>
         <w:t xml:space="preserve">Warrant of </w:t>
+      </w:r>
+      <w:r w:rsidR="00757750" w:rsidRPr="00003D80">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003D80">
+        <w:t>ossession</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="76720292" w14:textId="1C603552" w:rsidR="00511D9D" w:rsidRPr="00420438" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:caps/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420438">
+        <w:t xml:space="preserve">arrant of </w:t>
       </w:r>
       <w:r w:rsidR="00757750">
         <w:t>p</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00420438">
         <w:t>ossession</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
-      <w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Warrant)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420438">
+        <w:t xml:space="preserve"> is</w:t>
+      </w:r>
+      <w:r w:rsidR="004451AC">
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420438">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-        <w:t>W</w:t>
+      <w:r>
+        <w:t xml:space="preserve">legal instrument </w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">arrant of </w:t>
+        <w:t xml:space="preserve">issued by </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">VCAT or the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420438">
+        <w:t>Magistrates Court</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of Victoria. A Warrant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420438">
+        <w:t>authori</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420438">
+        <w:t>es</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Victoria Police uniform members on behalf of Victoria Police</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420438">
+        <w:t xml:space="preserve"> to enter a rent</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ed premises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420438">
+        <w:t xml:space="preserve"> and evict a renter or resident who has not vacated the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rented </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420438">
+        <w:t xml:space="preserve">premises as </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">directed by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420438">
+        <w:t>order</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420438">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>obtained from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420438">
+        <w:t xml:space="preserve"> VCAT. The </w:t>
       </w:r>
       <w:r w:rsidR="00757750">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420438">
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="00757750">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> (Warrant)</w:t>
+        <w:t xml:space="preserve">rovider </w:t>
+      </w:r>
+      <w:r>
+        <w:t>may purchase and execute</w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">legal instrument </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>such</w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">VCAT or the </w:t>
+        <w:t xml:space="preserve"> warrant after VCAT has issued a </w:t>
+      </w:r>
+      <w:r w:rsidR="00757750">
+        <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> of Victoria. A Warrant </w:t>
+        <w:t xml:space="preserve">ossession </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5408C">
+        <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
-        <w:rPr>
-[...157 lines deleted...]
-        </w:rPr>
         <w:t>rder and the renter has not left by the specified date</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> directed by those orders.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED98092" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0097486E" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="0ED98092" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0097486E" w:rsidRDefault="00511D9D" w:rsidP="00003D80">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc205542027"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc235800714"/>
+      <w:r w:rsidRPr="00003D80">
+        <w:t>Execution</w:t>
+      </w:r>
       <w:r w:rsidRPr="0097486E">
-        <w:t xml:space="preserve">Execution and </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="4926194F" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00420438" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003D80">
+        <w:t>termination</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="4926194F" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00420438" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00420438">
         <w:t xml:space="preserve">The warrant </w:t>
       </w:r>
       <w:r>
         <w:t>enables</w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Victoria Police</w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
         <w:t xml:space="preserve"> to enter </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -10142,411 +10844,399 @@
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
         <w:t>rovider</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
         <w:t xml:space="preserve"> A warrant does not authori</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
         <w:t xml:space="preserve">e the removal of any goods from the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">rented </w:t>
       </w:r>
       <w:r w:rsidRPr="00420438">
         <w:t>premises.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A5D559" w14:textId="6DA79FA4" w:rsidR="00511D9D" w:rsidRPr="00420438" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="55A5D559" w14:textId="6DA79FA4" w:rsidR="00511D9D" w:rsidRPr="00420438" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">Once the warrant </w:t>
       </w:r>
       <w:r>
         <w:t>has been</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> executed and </w:t>
       </w:r>
       <w:r>
         <w:t>Victoria P</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>olice</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> uniform members on behalf of Victoria Police</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> have removed the renter from the </w:t>
       </w:r>
       <w:r>
         <w:t>rented premises</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:r w:rsidR="006B4628">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="006B4628">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> is terminated</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F69584" w14:textId="39F173DB" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="55F69584" w14:textId="5610AD21" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
-        <w:t xml:space="preserve">Following the execution of a warrant, staff must ensure the </w:t>
+        <w:t xml:space="preserve">Following the execution of a warrant, staff must </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5F46">
+        <w:t xml:space="preserve">formally </w:t>
+      </w:r>
+      <w:r w:rsidR="003B718F">
+        <w:t xml:space="preserve">terminate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00881DD8">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="00881DD8">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>greement record</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
-        <w:t xml:space="preserve"> is formally terminated within the HiiP system.</w:t>
+        <w:t xml:space="preserve"> in the HiiP system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FD2CF27" w14:textId="21A0BDA2" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc205542028"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc235800715"/>
       <w:r w:rsidRPr="00AD65DF">
         <w:t xml:space="preserve">Deceased </w:t>
       </w:r>
       <w:r w:rsidR="004522E8">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD65DF">
         <w:t xml:space="preserve">ole </w:t>
       </w:r>
       <w:r w:rsidR="004522E8">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD65DF">
         <w:t>enter</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="05620215" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="05620215" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Staff </w:t>
       </w:r>
       <w:r w:rsidRPr="00230A11">
         <w:t>will often</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> receive notification of a deceased renter through: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BF69D4C" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00EA0172" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA0172">
         <w:t>amily or friends</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EFD32E4" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00EA0172" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA0172">
         <w:t>eighbour</w:t>
       </w:r>
       <w:r>
         <w:t>ing occupiers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32963D34" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00EA0172" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA0172">
         <w:t>upport workers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48B6CEB4" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00EA0172" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA0172">
         <w:t xml:space="preserve">uardians or </w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA0172">
         <w:t>dministrators</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2824AEED" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00EA0172" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA0172">
         <w:t>mergency services such as Victoria Police</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22578447" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t>Services Australia (Centrelink) Income Confirmation eService (CCeS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127A6AE4" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bodyafterbullets"/>
+    <w:p w14:paraId="127A6AE4" w14:textId="23E742EB" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="009B63B9">
-        <w:t>A N</w:t>
-[...2 lines deleted...]
-        <w:t>ext of Kin (N</w:t>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="009B63B9">
-        <w:t>OK</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">e.g </w:t>
+        <w:t>OK is the closest living relative (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6ACD">
+        <w:t>for example,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B63B9">
         <w:t xml:space="preserve">blood </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">relation </w:t>
       </w:r>
       <w:r w:rsidRPr="009B63B9">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidRPr="009B63B9">
-        <w:t>marriage) of a deceased person and a L</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (L</w:t>
+        <w:t xml:space="preserve">marriage) of a deceased person and a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="009B63B9">
-        <w:t>PR</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> is usually the executor or administrator of a deceased renter’s estate</w:t>
+        <w:t>PR is usually the executor or administrator of a deceased renter’s estate</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> under a grant of probate from the Supreme Court of Victoria</w:t>
       </w:r>
       <w:r w:rsidRPr="009B63B9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D637129" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc205542029"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235800716"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t>ecord management</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6AF924E8" w14:textId="76726597" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="6AF924E8" w14:textId="0FE1C93C" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Managing a deceased renter's </w:t>
       </w:r>
       <w:r w:rsidR="00B503B0">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="00B503B0">
         <w:t>a</w:t>
       </w:r>
       <w:r>
-        <w:t>greement requires thorough record management conducted with respect and sensitivity. This approach ensures:</w:t>
+        <w:t xml:space="preserve">greement requires thorough record management conducted with respect and sensitivity. This approach </w:t>
+      </w:r>
+      <w:r w:rsidR="008C5695">
+        <w:t>supports</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7309D196" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>Transparency in all actions taken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ABA6AB1" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>Accountability for all decisions and communications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C9BE43D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t>Minimisation of potential disputes during a difficult time for all parties involved.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="438FCD21" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
-        <w:lastRenderedPageBreak/>
         <w:t>Provision of a clear audit trail to demonstrate responsible and ethical handling of the tenancy, and enables staff to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EBD4413" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t>Inform subsequent actions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DE98BFB" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t>Identify and contact relevant parties</w:t>
       </w:r>
       <w:r>
         <w:t>, and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43ABF86C" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r>
         <w:t>Facilitate the goods left behind process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376611B7" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="376611B7" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t>As part of thorough and appropriate record-keeping practices, staff must:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61C26216" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Record all </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
@@ -10569,127 +11259,148 @@
       <w:r w:rsidRPr="00E71DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Method of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00E71DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ontact:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Email, phone, in-person.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378F7F68" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="378F7F68" w14:textId="2BA836EB" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00E71DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Details of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00E71DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>iscussion:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Date of death, NOK or LPR information, preferred contact method, requests for information/documentation, and any support referrals provided.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="17177DA5" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="006446F1" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+        <w:t xml:space="preserve"> Date of death, NOK or LPR information, preferred contact method, requests for information</w:t>
+      </w:r>
+      <w:r w:rsidR="000F4332">
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="00E901CE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>documentation, and any support referrals provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17177DA5" w14:textId="1045F48E" w:rsidR="00511D9D" w:rsidRPr="006446F1" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006446F1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Deceased </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="006446F1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">enter </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="006446F1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ndicator in HiiP: </w:t>
       </w:r>
       <w:r w:rsidRPr="006446F1">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Enable the ‘Deceased’ checkbox in the ‘Personal details’ tab of the clients record and enter the date of death. If the date is an estimate, also enable the 'Estimated' checkbox.</w:t>
+        <w:t>Enable the ‘Deceased’ checkbox in the ‘Personal details’ tab of the client</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53A0A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006446F1">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s record and enter the date of death. If the date is an estimate, also enable the 'Estimated' checkbox.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B3BD3A4" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00A06AA6" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Update</w:t>
       </w:r>
       <w:r w:rsidRPr="00E71DD6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -10705,408 +11416,493 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A06AA6">
         <w:t xml:space="preserve">Update the address to reflect </w:t>
       </w:r>
       <w:r>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00A06AA6">
         <w:t>The Estate of [Deceased Renter's Name]</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00A06AA6">
         <w:t xml:space="preserve"> for all future </w:t>
       </w:r>
       <w:r>
         <w:t>correspondence</w:t>
       </w:r>
       <w:r w:rsidRPr="00A06AA6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41333D54" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="41333D54" w14:textId="2389FE87" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Document </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>torage:</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
-        <w:t xml:space="preserve"> Ensure all received documents are scanned and accurately attached to the corresponding tenancy and/or client record in HiiP.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008335E0">
+        <w:t xml:space="preserve">Scan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">all received documents and accurately attach </w:t>
+      </w:r>
+      <w:r w:rsidR="008335E0">
+        <w:t xml:space="preserve">them </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>to the corresponding tenancy and/or client record in HiiP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C49801" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc205542030"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc235800717"/>
       <w:r>
         <w:t>Transfer applications</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="42084C0F" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="42084C0F" w14:textId="740EE6CB" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t>When a deceased sole tenancy is confirmed, staff must promptly check HiiP for any existing transfer applications with an active status to ensure all relevant records are accurately updated.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="535AB24A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+        <w:t xml:space="preserve">When a deceased sole tenancy is confirmed, staff must promptly check HiiP for any existing transfer applications with an active status </w:t>
+      </w:r>
+      <w:r w:rsidR="007351BC">
+        <w:t xml:space="preserve">so </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91140">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r>
+        <w:t>all relevant records are accurately updated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535AB24A" w14:textId="507A4C48" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="009709CD">
-        <w:t>If an active transfer application is identified, staff must make a detailed file note flagging the renter as deceased, then trigger a reassessment to review and, if appropriate, remove the application.</w:t>
+        <w:t xml:space="preserve">If an active transfer application is identified, staff must make a detailed file note flagging the renter as deceased, then trigger a reassessment to review and, if appropriate, remove </w:t>
+      </w:r>
+      <w:r w:rsidR="006917CF">
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709CD">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5976AEBA" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00AD65DF" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc205542031"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235800718"/>
       <w:r w:rsidRPr="0792F07C">
         <w:t>Identifying a NOK or LPR</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3919FA5A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="3919FA5A" w14:textId="7ECD3B92" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t>When information is rec</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t xml:space="preserve">eived that confirms the death of a renter, staff must make reasonable attempts </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
-        <w:t xml:space="preserve">to identify the LRP or NOK. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34A60DF0" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00E0304E" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+        <w:t>to identify the LP</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA088A">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve"> or NOK. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A60DF0" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00E0304E" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t>Reasonable attempts to identify the NOK or LPR include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61716F5A" w14:textId="3EEBC5C6" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00E0304E">
         <w:t xml:space="preserve">eviewing physical </w:t>
       </w:r>
       <w:r w:rsidR="004556AB">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="004556AB">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>greement files (if applicable)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57C9AE41" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00E0304E" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">eviewing corresponding HiiP </w:t>
       </w:r>
       <w:r>
         <w:t>Rental Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> and/or client records</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2ED64B" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00E0304E" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00E0304E">
         <w:t>eeking information from Victoria Police</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72DFDD8D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00E0304E" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="72DFDD8D" w14:textId="02544102" w:rsidR="00511D9D" w:rsidRPr="00E0304E" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">ending an email to the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="37" w:name="_Int_Jyo7jFKQ"/>
+      <w:bookmarkStart w:id="39" w:name="_Int_Jyo7jFKQ"/>
       <w:r w:rsidRPr="0792F07C">
         <w:t>Coroner</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="0792F07C">
-        <w:t xml:space="preserve"> at </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId24">
+        <w:t xml:space="preserve"> at</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6E78">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="0792F07C">
           <w:t>CAE@VIFM.ORG</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1143500E" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00E0304E" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>ontacting State Trustees on 1300 138 6</w:t>
       </w:r>
       <w:r>
         <w:t>72</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> or using email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
+      <w:hyperlink r:id="rId27">
         <w:r w:rsidRPr="0792F07C">
           <w:t>eat@stl.com.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> to determine if they can locate:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E62D6DE" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00E0304E" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00E0304E">
         <w:t xml:space="preserve"> NOK or LPR</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0304E">
         <w:t>or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D9DBD1" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00E0304E" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">e Will identifying the executor or administrator of the deceased renter’s estate. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D29A40" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="10D29A40" w14:textId="69CF86C4" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00E0304E">
-        <w:t>Documentary evidence to confirm the NOK or LRP may include:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7A743B00" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00706C0F" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+        <w:t>Documentary evidence to confirm the NOK or LP</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26C92">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0304E">
+        <w:t xml:space="preserve"> may include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A743B00" w14:textId="56EB2D04" w:rsidR="00511D9D" w:rsidRPr="00706C0F" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706C0F">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Proof of the NOK's relationship to the deceased, such as a Birth or Marriage Certificate.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="58086037" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00706C0F" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+        <w:t>Proof of the NOK's relationship to the deceased, such as a Birth</w:t>
+      </w:r>
+      <w:r w:rsidR="001434E1">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706C0F">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Marriage Certificate</w:t>
+      </w:r>
+      <w:r w:rsidR="001434E1">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or other official documentation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706C0F">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58086037" w14:textId="3FD3A69C" w:rsidR="00511D9D" w:rsidRPr="00706C0F" w:rsidRDefault="000B4287" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="Symbol"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="00706C0F">
+      <w:r w:rsidR="00511D9D" w:rsidRPr="00706C0F">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Death Certificate, which should include the NOK's details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54600980" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00994EB7" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00994EB7">
         <w:t>The deceased renter's Will, provided it is in writing, signed by the deceased, and witnessed by two or more individuals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03596672" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="03596672" w14:textId="1B3051EA" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:hAnsi="Symbol"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
+      <w:r w:rsidR="00F41107">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hAnsi="Symbol"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Grant of Probate</w:t>
+      </w:r>
       <w:r w:rsidRPr="00706C0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Grant of Probate or Letters of Administration issued by the Supreme Court</w:t>
+        <w:t xml:space="preserve"> or Letters of Administration issued by the Supreme Court</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Victoria</w:t>
       </w:r>
       <w:r w:rsidRPr="00706C0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17BBC8F5" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc205542032"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235800719"/>
       <w:r w:rsidRPr="0792F07C">
-        <w:lastRenderedPageBreak/>
         <w:t>Identified NOK or LPR</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="1A19128F" w14:textId="3E26C237" w:rsidR="00511D9D" w:rsidRPr="00973BAC" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc205542033"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc235800720"/>
       <w:r>
         <w:t xml:space="preserve">Issuing a </w:t>
       </w:r>
       <w:r w:rsidR="004556AB">
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">otice of </w:t>
       </w:r>
       <w:r w:rsidR="004556AB">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ntention to </w:t>
       </w:r>
       <w:r w:rsidR="004556AB">
         <w:t>v</w:t>
       </w:r>
       <w:r>
         <w:t>acate</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4EE9AA3A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="4EE9AA3A" w14:textId="432CE8DD" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="009B4430">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
-        <w:t>Once a NOK/LPR is identified, under s.91N(1)(a) and s.91N(2) of the RTA staff can issue:</w:t>
+        <w:t>Once a NOK</w:t>
+      </w:r>
+      <w:r w:rsidR="0001035E">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">LPR is identified, </w:t>
+      </w:r>
+      <w:r w:rsidR="00702115">
+        <w:t xml:space="preserve">staff can, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t>under s.91N(1)(a) and s.91N(2) of the RTA issue:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75344856" w14:textId="71F2D609" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004556AB">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>otice of</w:t>
       </w:r>
       <w:r w:rsidR="004556AB">
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">ntention to </w:t>
       </w:r>
       <w:r w:rsidR="004556AB">
@@ -11129,139 +11925,154 @@
       <w:r w:rsidR="004556AB">
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">eneral </w:t>
       </w:r>
       <w:r w:rsidR="004556AB">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">otice of </w:t>
       </w:r>
       <w:r w:rsidR="004556AB">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">ermination </w:t>
       </w:r>
       <w:r w:rsidR="004556AB">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>orm (generated in HiiP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BCB990" w14:textId="56D1B9F5" w:rsidR="00511D9D" w:rsidRPr="004000E0" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="20BCB990" w14:textId="2CEE40E0" w:rsidR="00511D9D" w:rsidRPr="004000E0" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="004000E0">
         <w:t xml:space="preserve">Rental and </w:t>
       </w:r>
       <w:r w:rsidR="004556AB">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="004000E0">
         <w:t xml:space="preserve">aintenance </w:t>
       </w:r>
       <w:r w:rsidR="004556AB">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="004000E0">
         <w:t xml:space="preserve">ccount </w:t>
       </w:r>
       <w:r w:rsidR="004556AB">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="004000E0">
-        <w:t>ummary Statement (generated in HiiP)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="032787BB" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0021154A" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+        <w:t xml:space="preserve">ummary </w:t>
+      </w:r>
+      <w:r w:rsidR="0001035E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004000E0">
+        <w:t>tatement (generated in HiiP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032787BB" w14:textId="48BF889D" w:rsidR="00511D9D" w:rsidRPr="0021154A" w:rsidRDefault="00932DAA" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00EC3638">
-[...8 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="00EC3638">
+        <w:t xml:space="preserve"> pre-vacating inspection </w:t>
+      </w:r>
+      <w:r w:rsidR="00B22F10">
+        <w:t xml:space="preserve">schedule </w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="00EC3638">
+        <w:t>before the expected termination date</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D">
         <w:t xml:space="preserve"> to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E8ED02D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="0021154A">
         <w:t>Complete a Moving out Condition Report</w:t>
       </w:r>
       <w:r>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D50D83" w14:textId="0BA6D4EC" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="67D50D83" w14:textId="5B9A282E" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">Inspect the </w:t>
       </w:r>
       <w:r>
         <w:t>rented premises</w:t>
       </w:r>
       <w:r w:rsidRPr="00390C9B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
-        <w:t xml:space="preserve">and advise the NOK/LPR of any cleaning required to meet the terms of the </w:t>
+        <w:t>and advise the NOK</w:t>
+      </w:r>
+      <w:r w:rsidR="001A10AE">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">LPR of any cleaning required to meet the terms of the </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> before termination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73745026" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="004F5C49" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="73745026" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="004F5C49" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="004F5C49">
         <w:t>This will inform the NOK or LPR of their responsibilities, including the process to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5033C1C8" w14:textId="0CDF4A4E" w:rsidR="00511D9D" w:rsidRPr="00BB3B3A" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB3B3A">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Terminate the deceased renter’s </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>r</w:t>
@@ -11283,290 +12094,345 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB3B3A">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C9DF8C9" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00BB3B3A" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB3B3A">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Deliver vacant possession of the rented premises.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="035E1CC7" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00E71DD6" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="035E1CC7" w14:textId="235765F4" w:rsidR="00511D9D" w:rsidRPr="00E71DD6" w:rsidRDefault="00796725" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0792F07C">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ensure all belongings are removed from the </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Remove</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> all belongings from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t>rented premises</w:t>
       </w:r>
-      <w:r w:rsidRPr="0792F07C">
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> prior to termination, and that cleaning is completed</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C11167">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">before </w:t>
+      </w:r>
+      <w:r w:rsidR="008A1FB9" w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> return the </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00390C9B">
+        <w:t>termination and</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0792F07C">
+      <w:r w:rsidR="00E66D76">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve">complete any </w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cleaning </w:t>
+      </w:r>
+      <w:r w:rsidR="001808F1">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">needed so </w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D">
+        <w:t>premises</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="00390C9B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001808F1">
+        <w:t xml:space="preserve">is returned </w:t>
+      </w:r>
+      <w:r w:rsidR="00511D9D" w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t>in a reasonably clean condition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C82A52E" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00E71DD6" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="4C82A52E" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00E71DD6" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> Letters and notices relevant to a NOK or LPR can be located under the Intention to vacate tab in HiiP via the ‘Generate user-initiated letters button’.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B07B9F7" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="008B0037" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="4B07B9F7" w14:textId="52E9ED2D" w:rsidR="00511D9D" w:rsidRPr="008B0037" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>No response</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="027613EC" w14:textId="5B9A5DAD" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:r w:rsidR="009F5395">
+        <w:t xml:space="preserve"> from NOK or LPR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027613EC" w14:textId="01554931" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
-        <w:t xml:space="preserve">If the NOK/LPR does not respond within 14 days after receiving the </w:t>
+        <w:t>If the NOK</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF01D4">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">LPR does not respond within 14 days after receiving the </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">otice of </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">ntention to </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
-        <w:t xml:space="preserve">acate, staff must attempt to contact them to discuss initiating legal proceedings to terminate the </w:t>
+        <w:t xml:space="preserve">acate, staff must contact them to discuss initiating legal proceedings to terminate the </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E6FA63" w14:textId="56A66B54" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="06E6FA63" w14:textId="56A66B54" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">This legal process will involve issuing </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>otice</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">acate under </w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">ection 91N(3) of the RTA. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66205D8A" w14:textId="4E1F6DF9" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="66205D8A" w14:textId="77520653" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
-        <w:t xml:space="preserve"> While it is preferable for the NOK/LPR to return the keys by the termination date specified in either the </w:t>
+        <w:t xml:space="preserve"> While it is preferable for the NOK</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF01D4">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:t xml:space="preserve">LPR to return the keys by the termination date specified in either the </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">otice of </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">ntention to </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">acate or the </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">otice to </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>acate, the return of keys is not a requirement for formally terminating the tenancy in HiiP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B16319" w14:textId="54AA9FFE" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc205542034"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235800721"/>
       <w:r w:rsidRPr="0063200E">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Issuing a </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0063200E">
         <w:t xml:space="preserve">otice to </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="0063200E">
         <w:t>acate</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6A3376D1" w14:textId="789C896B" w:rsidR="00511D9D" w:rsidRPr="004D68E1" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="6A3376D1" w14:textId="11403FA3" w:rsidR="00511D9D" w:rsidRPr="004D68E1" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00605911">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">As per the decision in </w:t>
       </w:r>
       <w:r w:rsidRPr="00605911">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Kovac v Homes Victoria</w:t>
       </w:r>
       <w:r w:rsidRPr="0019489F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
+        <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00605911">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">staff must serve a </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">otice to </w:t>
       </w:r>
@@ -11582,78 +12448,102 @@
         </w:rPr>
         <w:t xml:space="preserve">acate addressed to the deceased sole renter, as well as a second </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">otice to </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">acate served to the NOK/LRP in order to terminate a </w:t>
+        <w:t>acate served to the NOK</w:t>
+      </w:r>
+      <w:r w:rsidR="000C651B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>LP</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26C92">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in order to terminate a </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="002D322B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">greement when the sole renter passes away. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53622DBB" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="53622DBB" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>To comply with section</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>s 91N(3),</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 91ZZO </w:t>
       </w:r>
       <w:r>
@@ -11677,619 +12567,636 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Table 4: </w:t>
       </w:r>
       <w:r w:rsidR="00511D9D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Notice 1: Notice to vacate to the deceased sole renter</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="7308"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00511D9D" w14:paraId="01E42316" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w14:paraId="01E42316" w14:textId="77777777" w:rsidTr="00197BEE">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13B8EF95" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00B43348" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="13B8EF95" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00B43348" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Field</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7308" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38CBEA31" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="38CBEA31" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Content</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D9D" w14:paraId="0F453800" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w14:paraId="0F453800" w14:textId="77777777" w:rsidTr="00890505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2822A8D5" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC7690" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="2822A8D5" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC7690" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC7690">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Addressee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7308" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54B3C2CE" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="54B3C2CE" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>[insert r</w:t>
             </w:r>
             <w:r w:rsidRPr="0792F07C">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>enter’s name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidRPr="0792F07C">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> (reference to the term ‘</w:t>
             </w:r>
             <w:r w:rsidRPr="0792F07C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">deceased’ </w:t>
             </w:r>
             <w:r w:rsidRPr="0792F07C">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>is not required)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D9D" w14:paraId="7CDF9F5F" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w14:paraId="7CDF9F5F" w14:textId="77777777" w:rsidTr="00890505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D81FF56" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0064611D" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="6D81FF56" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0064611D" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064611D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7308" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F2D6DF2" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00B43348" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="2F2D6DF2" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00B43348" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>[insert r</w:t>
             </w:r>
             <w:r w:rsidRPr="00B43348">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>enter’s address</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D9D" w14:paraId="356995D9" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w14:paraId="356995D9" w14:textId="77777777" w:rsidTr="00890505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29F20423" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0064611D" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="29F20423" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0064611D" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064611D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Termination date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7308" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="449579AC" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0019489F" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="449579AC" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0019489F" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:highlight w:val="cyan"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006647BD">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>21 calendar days after date of notice (14 days + 7 days for service of mail)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D9D" w14:paraId="00E1800C" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w14:paraId="00E1800C" w14:textId="77777777" w:rsidTr="00890505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EA681EC" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0064611D" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="2EA681EC" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0064611D" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064611D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Written details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7308" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44D2F747" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="44D2F747" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>I am giving this Notice to Vacate for [insert address of the rented premises] due to the death of the sole renter [name] who passed away on [Insert date].</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C652FA3" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="6C652FA3" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Homes Victoria now requires the occupant/s to vacate the rented premises </w:t>
             </w:r>
             <w:r w:rsidRPr="0063200E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>(only when applicable).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65F9FB56" w14:textId="23EA3B5D" w:rsidR="00511D9D" w:rsidRDefault="00D10731" w:rsidP="00511D9D">
+    <w:p w14:paraId="65F9FB56" w14:textId="7B0FE826" w:rsidR="00511D9D" w:rsidRDefault="00D10731" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Table 5: </w:t>
       </w:r>
       <w:r w:rsidR="00511D9D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Notice 2: Notice to vacate to the NOK or LRP</w:t>
+        <w:t>Notice 2: Notice to vacate to the NOK or LP</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26C92">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>R</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="7308"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00511D9D" w14:paraId="45256AD4" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w14:paraId="45256AD4" w14:textId="77777777" w:rsidTr="00197BEE">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="422C0E2D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00B43348" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="422C0E2D" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00B43348" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Field</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7308" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F28A3EC" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="2F28A3EC" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>Content</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D9D" w14:paraId="3BD6A943" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w14:paraId="3BD6A943" w14:textId="77777777" w:rsidTr="00890505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4780158A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC7690" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="4780158A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC7690" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC7690">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Addressee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7308" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17C736C3" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0063200E" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="17C736C3" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0063200E" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>[insert name of</w:t>
             </w:r>
             <w:r w:rsidRPr="0063200E">
               <w:t xml:space="preserve"> the Next of Kin</w:t>
             </w:r>
             <w:r>
               <w:t>];</w:t>
             </w:r>
             <w:r w:rsidRPr="0063200E">
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="508C9255" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0063200E" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="508C9255" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0063200E" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>[insert name of the</w:t>
             </w:r>
             <w:r w:rsidRPr="00E22D32">
               <w:t xml:space="preserve"> Legal Personal Representative], for the deceased estate of [renter</w:t>
             </w:r>
             <w:r>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="00E22D32">
               <w:t>s name]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D9D" w14:paraId="3E91D64F" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w14:paraId="3E91D64F" w14:textId="77777777" w:rsidTr="00890505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="352835C6" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0064611D" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="352835C6" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0064611D" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064611D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7308" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62A3BCE0" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0063200E" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="62A3BCE0" w14:textId="4BBF1732" w:rsidR="00511D9D" w:rsidRPr="0063200E" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>[insert t</w:t>
             </w:r>
             <w:r w:rsidRPr="0063200E">
-              <w:t>he NOK/LPR</w:t>
+              <w:t>he NOK</w:t>
+            </w:r>
+            <w:r w:rsidR="001A10AE">
+              <w:t xml:space="preserve"> or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063200E">
+              <w:t>LPR</w:t>
             </w:r>
             <w:r>
               <w:t>’s</w:t>
             </w:r>
             <w:r w:rsidRPr="0063200E">
               <w:t xml:space="preserve"> address</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> or insert deceased renter’s address when the former is unknown]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D9D" w14:paraId="5533CBD2" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w14:paraId="5533CBD2" w14:textId="77777777" w:rsidTr="00890505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD774FB" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0064611D" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="7BD774FB" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0064611D" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064611D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Termination date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7308" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13AFAAB0" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="006647BD" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="13AFAAB0" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="006647BD" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="006647BD">
               <w:t>21 calendar days after date of notice (14 days + 7 days for service of mail)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D9D" w14:paraId="68FAEBD3" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w14:paraId="68FAEBD3" w14:textId="77777777" w:rsidTr="00890505">
         <w:trPr>
           <w:trHeight w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F1F25BC" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0064611D" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="3F1F25BC" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0064611D" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064611D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Written details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7308" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28F76D19" w14:textId="07491C19" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="28F76D19" w14:textId="07491C19" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">I refer to the rented premises located at [insert address], of which Homes Victoria has a residential </w:t>
             </w:r>
             <w:r w:rsidR="00C54FD4">
               <w:t>r</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">ental </w:t>
             </w:r>
             <w:r w:rsidR="00C54FD4">
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:t>greement with [insert name of the sole renter].</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37211CB8" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0063200E" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="37211CB8" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0063200E" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="0063200E">
               <w:t xml:space="preserve">I am giving you this </w:t>
             </w:r>
             <w:r>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="0063200E">
               <w:t xml:space="preserve">otice to </w:t>
             </w:r>
             <w:r>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidRPr="0063200E">
               <w:t xml:space="preserve">acate </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">for </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -12301,51 +13208,51 @@
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="0063200E">
               <w:t>name</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidRPr="0063200E">
               <w:t xml:space="preserve"> who passed away on </w:t>
             </w:r>
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="0063200E">
               <w:t>insert date</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidRPr="0063200E">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C578102" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0063200E" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="0C578102" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0063200E" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="0063200E">
               <w:t xml:space="preserve">As the deceased renter’s </w:t>
             </w:r>
             <w:r>
               <w:t>[N</w:t>
             </w:r>
             <w:r w:rsidRPr="0063200E">
               <w:t xml:space="preserve">ext of </w:t>
             </w:r>
             <w:r>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="0063200E">
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> or L</w:t>
             </w:r>
             <w:r w:rsidRPr="0063200E">
               <w:t xml:space="preserve">egal </w:t>
             </w:r>
             <w:r>
@@ -12367,171 +13274,178 @@
               <w:t xml:space="preserve">, I am giving you this </w:t>
             </w:r>
             <w:r>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="0063200E">
               <w:t xml:space="preserve">otice to </w:t>
             </w:r>
             <w:r>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidRPr="0063200E">
               <w:t xml:space="preserve">acate under s.91N(3) of the </w:t>
             </w:r>
             <w:r w:rsidRPr="0019489F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Residential Tenancies Act 1997</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (Vic).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13FCEC1E" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0063200E" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="13FCEC1E" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0063200E" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="0063200E">
               <w:t xml:space="preserve">Homes Victoria now requires the occupant/s to vacate the rented premises </w:t>
             </w:r>
             <w:r w:rsidRPr="0063200E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(only when applicable).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D35EEF1" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc205542035"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235800722"/>
       <w:r>
         <w:t>Unidentified NOK or LPR</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="191C85F8" w14:textId="2AFEE635" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="191C85F8" w14:textId="2AFEE635" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">If all reasonable attempts have been made and a NOK or LPR </w:t>
       </w:r>
       <w:r>
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> identified</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> a Notice to Vacate cannot be issued. Staff may apply to VCAT under s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ection </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">91N(4) of the RTA to seek an order to terminate the </w:t>
       </w:r>
       <w:r w:rsidR="001C4DD1">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="001C4DD1">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764C3CA7" w14:textId="01D2A8DA" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bodyaftertablefigure"/>
+    <w:p w14:paraId="764C3CA7" w14:textId="01D2A8DA" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If a NOK or LPR is identified at any point during the VCAT application process, the matter should be withdrawn, and a </w:t>
       </w:r>
       <w:r w:rsidR="001C4DD1">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">otice to </w:t>
       </w:r>
       <w:r w:rsidR="001C4DD1">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>acate issued as per s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ection </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>91N(3) of the RTA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BFD065" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="65BFD065" w14:textId="359FE50B" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">To </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004B06E1">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">ensure compliance with </w:t>
+        <w:t xml:space="preserve">comply </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">the RTA, the following details must be included in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">VCAT </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>application:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AAAAB1B" w14:textId="11E8526A" w:rsidR="00511D9D" w:rsidRPr="009612BE" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
@@ -12544,519 +13458,553 @@
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="00D10731">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>: Application to VCAT</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="7308"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00511D9D" w14:paraId="3F040CFC" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w14:paraId="3F040CFC" w14:textId="77777777" w:rsidTr="00197BEE">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5072DA50" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00B43348" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="5072DA50" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00B43348" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Field</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7308" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="612E0F0B" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0792F07C" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="612E0F0B" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0792F07C" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Content</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D9D" w14:paraId="5463808B" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w14:paraId="5463808B" w14:textId="77777777" w:rsidTr="00890505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19730048" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC7690" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="19730048" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00CC7690" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC7690">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Addressee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7308" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BDE90BD" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="6BDE90BD" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0792F07C">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Renter’s name (reference to the term ‘</w:t>
             </w:r>
             <w:r w:rsidRPr="0792F07C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">deceased’ </w:t>
             </w:r>
             <w:r w:rsidRPr="0792F07C">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>is not required)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D9D" w14:paraId="7341FEF0" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w14:paraId="7341FEF0" w14:textId="77777777" w:rsidTr="00890505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08474544" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0064611D" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="08474544" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0064611D" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064611D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7308" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31390357" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00B43348" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="31390357" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00B43348" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00F90783">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>enter's address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511D9D" w14:paraId="54B4945C" w14:textId="77777777" w:rsidTr="00F41225">
+      <w:tr w:rsidR="00511D9D" w14:paraId="54B4945C" w14:textId="77777777" w:rsidTr="00890505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45DE3154" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0064611D" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="45DE3154" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0064611D" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0064611D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Written details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7308" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78172BF8" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00F90783" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="78172BF8" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00F90783" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90783">
               <w:t xml:space="preserve">An application under s.91N(4) </w:t>
             </w:r>
             <w:r w:rsidRPr="00F90783">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Termination after death of sole renter</w:t>
             </w:r>
             <w:r w:rsidRPr="00F90783">
               <w:t xml:space="preserve"> is being made due to the death of the sole renter </w:t>
             </w:r>
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="00F90783">
               <w:t>name</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidRPr="00F90783">
               <w:t xml:space="preserve"> who passed away on </w:t>
             </w:r>
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="00F90783">
               <w:t>insert date</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidRPr="00F90783">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BFEBBBC" w14:textId="127DB209" w:rsidR="00511D9D" w:rsidRPr="00F90783" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="2BFEBBBC" w14:textId="02CEA16F" w:rsidR="00511D9D" w:rsidRPr="00F90783" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0792F07C">
               <w:t xml:space="preserve">Homes Victoria cannot locate the </w:t>
             </w:r>
             <w:r>
-              <w:t>sole renters LPR</w:t>
+              <w:t>sole renter</w:t>
+            </w:r>
+            <w:r w:rsidR="00F44BAA">
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s LPR</w:t>
             </w:r>
             <w:r w:rsidRPr="0792F07C">
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:r>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="00CA2A05">
               <w:t>O</w:t>
             </w:r>
             <w:r>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="0792F07C">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6674F1D6" w14:textId="023BF6D9" w:rsidR="00511D9D" w:rsidRPr="00792FED" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="6674F1D6" w14:textId="023BF6D9" w:rsidR="00511D9D" w:rsidRPr="00792FED" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0792F07C">
               <w:t xml:space="preserve">Homes Victoria is seeking an order terminating the residential </w:t>
             </w:r>
             <w:r w:rsidR="001C4DD1">
               <w:t>r</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">ental </w:t>
             </w:r>
             <w:r w:rsidR="001C4DD1">
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:t>greement for the rented premises located at [insert address].</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F6E9714" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00F90783" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="2F6E9714" w14:textId="7DC5CE5D" w:rsidR="00511D9D" w:rsidRPr="00F90783" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-              <w:t>Home Victoria is seeking</w:t>
+              <w:t>Home</w:t>
+            </w:r>
+            <w:r w:rsidR="00791634">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Victoria is seeking</w:t>
             </w:r>
             <w:r w:rsidRPr="00F90783">
               <w:t xml:space="preserve"> a possession order </w:t>
             </w:r>
             <w:r>
               <w:t>as</w:t>
             </w:r>
             <w:r w:rsidRPr="00F90783">
               <w:t xml:space="preserve"> there are occupants staying at the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">rented </w:t>
             </w:r>
             <w:r w:rsidRPr="00F90783">
               <w:t>premises</w:t>
             </w:r>
             <w:r w:rsidRPr="00F90783">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009612BE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>(only when applicable).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40A6A92A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00EA11A2" w:rsidRDefault="00511D9D" w:rsidP="00F41225">
+          <w:p w14:paraId="40A6A92A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00EA11A2" w:rsidRDefault="00511D9D" w:rsidP="00890505">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F90783">
               <w:t xml:space="preserve">Homes Victoria now requires the occupant/s to vacate the rented premises </w:t>
             </w:r>
             <w:r w:rsidRPr="009612BE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>(only when applicable).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2EAC810A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc205542036"/>
-      <w:bookmarkStart w:id="43" w:name="_Toc174544003"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc174544003"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc235800723"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Service of documents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2ADF1A86" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="004A7E17" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="2ADF1A86" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="004A7E17" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>A Notice to Vacate must be issued using one of the following methods:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p w14:paraId="4C0961DE" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="0063200E" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0063200E">
         <w:t xml:space="preserve">Delivering </w:t>
       </w:r>
       <w:r>
         <w:t>in person</w:t>
       </w:r>
       <w:r w:rsidRPr="0063200E">
         <w:t xml:space="preserve"> to the recipient</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EFC5DAA" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="008E419B" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="008E419B">
         <w:t>Registered post</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A1F855" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="008E419B" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="008E419B">
         <w:t>Email</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC0A9D9" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="2AC0A9D9" w14:textId="6CBC98AF" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0063200E">
         <w:t>In the manner ordered by VCAT</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="3C40C2EC" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:r w:rsidR="00E91402">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C40C2EC" w14:textId="759D8D1F" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="0042173D">
-        <w:t>f a renter has nominated email as one of their preferred methods of correspondence, a copy must also be sent by registered post to ensure that service requirements are clearly met and to provide verifiable proof of delivery.</w:t>
+        <w:t xml:space="preserve">f a renter has nominated email as one of their preferred methods of correspondence, a copy must also be sent by registered post to </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB37CD">
+        <w:t xml:space="preserve">clearly meet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042173D">
+        <w:t>service requirements and provide verifiable proof of delivery.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B82B074" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc205542037"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc235800724"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC14A7">
         <w:t>roof of service</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7FB80803" w14:textId="4A4605FB" w:rsidR="00511D9D" w:rsidRPr="00C50F86" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="7FB80803" w14:textId="26869F17" w:rsidR="00511D9D" w:rsidRPr="00C50F86" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">To ensure legal compliance and demonstrate that the </w:t>
+        <w:t xml:space="preserve">To </w:t>
+      </w:r>
+      <w:r w:rsidR="00624AE6">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maintain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0792F07C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">legal compliance and demonstrate that the </w:t>
       </w:r>
       <w:r w:rsidR="00C54FD4">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">otice to </w:t>
       </w:r>
       <w:r w:rsidR="00C54FD4">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">acate was properly served, staff must maintain thorough </w:t>
       </w:r>
@@ -13115,103 +14063,98 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="733B3647" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Making </w:t>
       </w:r>
       <w:r w:rsidRPr="0063200E">
         <w:t xml:space="preserve">reasonable attempts to contact the NOK or LPR before the termination date to confirm they </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">have </w:t>
       </w:r>
       <w:r w:rsidRPr="0063200E">
         <w:t xml:space="preserve">received the </w:t>
       </w:r>
       <w:r>
         <w:t>documentation and notice</w:t>
       </w:r>
       <w:r w:rsidRPr="0063200E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419E2DB1" w14:textId="54E6826A" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="419E2DB1" w14:textId="15920738" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc205542038"/>
-      <w:r>
+      <w:bookmarkStart w:id="47" w:name="_Toc235800725"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Property </w:t>
       </w:r>
       <w:r w:rsidR="007831DA">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>ccess</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6C4BA85A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00450EE9" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="6C4BA85A" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00450EE9" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t>Supervised access</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to the rented premises</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> may be granted to a </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">uniform </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>member of Victoria Police to locate paperwork that may assist in identifying or contacting the LPR or NOK.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8688B8" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="002B7388" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="2D8688B8" w14:textId="1E2BA09D" w:rsidR="00511D9D" w:rsidRPr="002B7388" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc205542039"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc235800726"/>
       <w:r>
         <w:t>Requests to enter the property</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1D37D6C9" w14:textId="796C69D5" w:rsidR="00511D9D" w:rsidRPr="00450EE9" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="1D37D6C9" w14:textId="796C69D5" w:rsidR="00511D9D" w:rsidRPr="00450EE9" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00450EE9">
         <w:t xml:space="preserve">Until the </w:t>
       </w:r>
       <w:r w:rsidR="00C54FD4">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ental </w:t>
       </w:r>
       <w:r w:rsidR="00C54FD4">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>greement</w:t>
       </w:r>
       <w:r w:rsidRPr="00450EE9">
         <w:t xml:space="preserve"> has formally </w:t>
       </w:r>
       <w:r>
         <w:t>come to an end</w:t>
       </w:r>
       <w:r w:rsidRPr="00450EE9">
@@ -13226,238 +14169,249 @@
       <w:r>
         <w:t>NOK</w:t>
       </w:r>
       <w:r w:rsidRPr="00450EE9">
         <w:t>, or a person explicitly authori</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00450EE9">
         <w:t xml:space="preserve">ed by them in writing, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">at that time </w:t>
       </w:r>
       <w:r w:rsidRPr="00450EE9">
         <w:t xml:space="preserve">may enter the </w:t>
       </w:r>
       <w:r>
         <w:t>rented premises</w:t>
       </w:r>
       <w:r w:rsidRPr="00450EE9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02378BA1" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00450EE9" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="02378BA1" w14:textId="0ABD57C8" w:rsidR="00511D9D" w:rsidRPr="00450EE9" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">If a lock change is required to access the </w:t>
       </w:r>
       <w:r>
         <w:t>rented premises</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t>, the LPR</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> NOK, and a </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Home’s Victoria </w:t>
+        <w:t xml:space="preserve">Homes Victoria </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">representative should be present. </w:t>
       </w:r>
       <w:r>
         <w:t>Homes Victoria’s</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">delegated </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">representative or contractor must not enter the </w:t>
       </w:r>
       <w:r>
         <w:t>rented premises</w:t>
       </w:r>
       <w:r w:rsidRPr="00390C9B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve">unless the LPR or NOK </w:t>
       </w:r>
       <w:r>
         <w:t>grants</w:t>
       </w:r>
       <w:r w:rsidRPr="0792F07C">
         <w:t xml:space="preserve"> permission.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27F45237" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00450EE9" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc205542040"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235800727"/>
       <w:r w:rsidRPr="00450EE9">
         <w:t xml:space="preserve">Supervised </w:t>
       </w:r>
       <w:r>
         <w:t>access</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6302E0B2" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00450EE9" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="6302E0B2" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00450EE9" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Homes Victoria</w:t>
       </w:r>
       <w:r w:rsidRPr="00450EE9">
         <w:t xml:space="preserve"> may grant supervised access to a third party only when the LPR or NOK has provided written permission. Justifiable circumstances include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0072FFE8" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00450EE9" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00450EE9">
         <w:t>Retrieving clothing required for the deceased renter's funeral arrangements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D028B1" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00450EE9" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00450EE9">
-        <w:lastRenderedPageBreak/>
         <w:t>Planning to feed, care for, and/or remove pets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AB5FE19" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00450EE9" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00450EE9">
         <w:t>Disposing of perishable items to prevent health hazards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E1C453" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00450EE9" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="02E1C453" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00450EE9" w:rsidRDefault="00511D9D" w:rsidP="006429F7">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00450EE9">
         <w:t>The third party must:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A356352" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00450EE9" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00450EE9">
         <w:t xml:space="preserve">lways </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
       <w:r w:rsidRPr="00450EE9">
         <w:t xml:space="preserve">accompanied by a </w:t>
       </w:r>
       <w:r>
         <w:t>delegated Homes Victoria</w:t>
       </w:r>
       <w:r w:rsidRPr="00450EE9">
         <w:t xml:space="preserve"> staff member.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D2FF8FC" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00450EE9" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00450EE9">
         <w:t>Not remove any of the deceased renter’s personal belongings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146FD53C" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRPr="00877C70" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
+    <w:p w14:paraId="146FD53C" w14:textId="51F005DF" w:rsidR="00511D9D" w:rsidRPr="00877C70" w:rsidRDefault="00511D9D" w:rsidP="00C51EB4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="004000E0">
         <w:t xml:space="preserve">A third party may collect their own identifiable belongings from the </w:t>
       </w:r>
       <w:r>
         <w:t>rented premises</w:t>
       </w:r>
       <w:r w:rsidRPr="00390C9B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004000E0">
-        <w:t>only when they can provide verifiable proof of ownership (e.g., a passport, driver's license, or other official personal documents).</w:t>
+        <w:t>only when they can provide verifiable proof of ownership (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6ACD">
+        <w:t>for example,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004000E0">
+        <w:t xml:space="preserve"> a passport, driver's licen</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6441">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004000E0">
+        <w:t>e, or other official personal documents).</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00511D9D" w:rsidRPr="00877C70" w:rsidSect="00F15144">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D6A7727" w14:textId="77777777" w:rsidR="00497FDB" w:rsidRDefault="00497FDB">
+    <w:p w14:paraId="3DCF62A0" w14:textId="77777777" w:rsidR="002D0A79" w:rsidRDefault="002D0A79">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786A0C19" w14:textId="77777777" w:rsidR="00497FDB" w:rsidRDefault="00497FDB"/>
+    <w:p w14:paraId="58077142" w14:textId="77777777" w:rsidR="002D0A79" w:rsidRDefault="002D0A79"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37A385E3" w14:textId="77777777" w:rsidR="00497FDB" w:rsidRDefault="00497FDB">
+    <w:p w14:paraId="423C71FF" w14:textId="77777777" w:rsidR="002D0A79" w:rsidRDefault="002D0A79">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17542471" w14:textId="77777777" w:rsidR="00497FDB" w:rsidRDefault="00497FDB"/>
+    <w:p w14:paraId="23EE2259" w14:textId="77777777" w:rsidR="002D0A79" w:rsidRDefault="002D0A79"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="292A4CF9" w14:textId="77777777" w:rsidR="00497FDB" w:rsidRDefault="00497FDB">
+    <w:p w14:paraId="3773A68F" w14:textId="77777777" w:rsidR="002D0A79" w:rsidRDefault="002D0A79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -13475,99 +14429,98 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Ebrima"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1001AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -14067,184 +15020,66 @@
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="002C5B7C">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="042FA8D0" w14:textId="7E347BBB" w:rsidR="00431A70" w:rsidRDefault="001C7128" w:rsidP="00DC00C1">
+  <w:p w14:paraId="042FA8D0" w14:textId="57552058" w:rsidR="00431A70" w:rsidRDefault="00EB4BC7" w:rsidP="00DC00C1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3667"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6EBCE929" wp14:editId="7CB17B6C">
-[...117 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1BA32EAB" wp14:editId="2F53ADC6">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1BA32EAB" wp14:editId="77C6AA67">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189845</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="MSIPCM82764d688816a9dc96a1b608" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -14276,112 +15111,232 @@
                           <w:r w:rsidRPr="00EB4BC7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="1BA32EAB" id="MSIPCM82764d688816a9dc96a1b608" o:spid="_x0000_s1031" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpLn+yFwIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEUB&#10;IwngFDnTFGkRoLgsSVtyv75Lyo8g7anohVrurvYxM5zd960me+G8AlPRYpRTIgyHWpltRX+8Lr/c&#10;UuIDMzXTYERFD8LT+/nnT7POluIKGtC1cASLGF92tqJNCLbMMs8b0TI/AisMBiW4lgW8um1WO9Zh&#10;9VZnV3k+zTpwtXXAhffofRyCdJ7qSyl4eJbSi0B0RXG2kE6Xzk08s/mMlVvHbKP4cQz2D1O0TBls&#10;ei71yAIjO6f+KNUq7sCDDCMObQZSKi7SDrhNkX/YZt0wK9IuCI63Z5j8/yvLn/Zr++JI6L9CjwRG&#10;QDrrS4/OuE8vXRu/OCnBOEJ4OMMm+kA4Om8m03xcYIhjbFwUN7eTWCa7/G2dD98EtCQaFXVIS0KL&#10;7Vc+DKmnlNjMwFJpnajRhnQVnY4nefrhHMHi2mCPy6zRCv2mJ6quaBogejZQH3A9BwPz3vKlwhlW&#10;zIcX5pBqHBvlG57xkBqwFxwtShpwv/7mj/nIAEYp6VA6FfU/d8wJSvR3g9zcFdfXUWvpgoZ7792c&#10;vGbXPgCqssAHYnkyY27QJ1M6aN9Q3YvYDUPMcOxZ0c3JfAiDkPF1cLFYpCRUlWVhZdaWx9IRzYjs&#10;a//GnD3CH5C4JziJi5UfWBhyBx4WuwBSJYouaB5hR0Umko+vJ0r+/T1lXd74/DcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytx&#10;o3ZLCW0ap6pAXJAQoqCenXjz08TrKHbb5O1xTnDcmdHsN8l+MC27Yu9qSxKWCwEMKbe6plLCz/fb&#10;wwaY84q0ai2hhBEd7NPZXaJibW/0hdejL1koIRcrCZX3Xcy5yys0yi1shxS8wvZG+XD2Jde9uoVy&#10;0/KVEBE3qqbwoVIdvlSYN8eLkbD+3GYFPzfm/DG+j2PdFKfXrJDyfj4cdsA8Dv4vDBN+QIc0MGX2&#10;QtqxVkIY4oMaifUzsMlfbkUELJu0p8cN8DTh/zekvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDpLn+yFwIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAAAAAAAAAAAAAAHEEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shapetype w14:anchorId="1BA32EAB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="MSIPCM82764d688816a9dc96a1b608" o:spid="_x0000_s1030" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZof46GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LiRxLBcuAmcFHA&#10;SAI4Rc40RVoCKC5L0pbcr++Ssuwg7SnIhVrurvYxM5zfdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4srqECVwhIsol3emoJW3ps8SRyvRMPcCIzQGJRgG+bxandJaVmL&#10;1RuVXKXpLGnBlsYCF86h96EP0kWsL6Xg/klKJzxRBcXZfDxtPLfhTBZzlu8sM1XNT2OwD0zRsFpj&#10;03OpB+YZ2dv6n1JNzS04kH7EoUlAypqLuANuk6XvttlUzIi4C4LjzBkm93ll+eNhY54t8d136JDA&#10;AEhrXO7QGfbppG3CFyclGEcIj2fYROcJR+f1dJaOMwxxjI2z7PpmGsokl7+Ndf6HgIYEo6AWaYlo&#10;scPa+T51SAnNNKxqpSI1SpO2oLPxNI0/nCNYXGnscZk1WL7bdqQuCzoZ9thCecT1LPTMO8NXNc6w&#10;Zs4/M4tU49goX/+Eh1SAveBkUVKB/fM/f8hHBjBKSYvSKaj7vWdWUKJ+auTmNptMgtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEAL5BIl+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2sr&#10;caN2SwltGqeqQFyQEKKgnp1489PE6yh22+TtcU5w3JnR7DfJfjAtu2LvaksSlgsBDCm3uqZSws/3&#10;28MGmPOKtGotoYQRHezT2V2iYm1v9IXXoy9ZKCEXKwmV913MucsrNMotbIcUvML2Rvlw9iXXvbqF&#10;ctPylRARN6qm8KFSHb5UmDfHi5Gw/txmBT835vwxvo9j3RSn16yQ8n4+HHbAPA7+LwwTfkCHNDBl&#10;9kLasVZCGOKDGon1M7DJX25FBCybtKfHDfA04f83pL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAGaH+OhgCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAL5BIl+AAAAALAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="54918659" w14:textId="5CB96CC1" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AE75A4B" w14:textId="77777777" w:rsidR="00497FDB" w:rsidRDefault="00497FDB" w:rsidP="00207717">
+    <w:p w14:paraId="041ECBB1" w14:textId="77777777" w:rsidR="002D0A79" w:rsidRDefault="002D0A79" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47D6B3BC" w14:textId="77777777" w:rsidR="00497FDB" w:rsidRDefault="00497FDB">
+    <w:p w14:paraId="358597A4" w14:textId="77777777" w:rsidR="002D0A79" w:rsidRDefault="002D0A79">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12BA1395" w14:textId="77777777" w:rsidR="00497FDB" w:rsidRDefault="00497FDB"/>
+    <w:p w14:paraId="61174784" w14:textId="77777777" w:rsidR="002D0A79" w:rsidRDefault="002D0A79"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6D6046F3" w14:textId="77777777" w:rsidR="00497FDB" w:rsidRDefault="00497FDB">
+    <w:p w14:paraId="351B7133" w14:textId="77777777" w:rsidR="002D0A79" w:rsidRDefault="002D0A79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
+    <w:p w14:paraId="44DA90D2" w14:textId="77777777" w:rsidR="00BC6ACD" w:rsidRPr="00167EA3" w:rsidRDefault="00BC6ACD" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146F62">
+        <w:t>http</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83EE5">
+        <w:t>://www.housing.vic.gov.au</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="7018BFC4" w14:textId="0C02467D" w:rsidR="00BC6ACD" w:rsidRPr="00BC6ACD" w:rsidRDefault="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83EE5">
+        <w:t>http://www.housing.vic.gov.au/contact-a-housing-office</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="0FF291F2" w14:textId="77777777" w:rsidR="00BC6ACD" w:rsidRPr="00167EA3" w:rsidRDefault="00BC6ACD" w:rsidP="00BC6ACD">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146F62">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>https://providers.dffh.vic.gov.au</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="18F45686" w14:textId="180C0446" w:rsidR="002329B9" w:rsidRPr="002329B9" w:rsidRDefault="002329B9">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002329B9">
+        <w:t>https://www.housing.vic.gov.au/moving-out-your-property</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="259D989B" w14:textId="42E0495E" w:rsidR="00BE6E78" w:rsidRPr="00BE6E78" w:rsidRDefault="00BE6E78">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6E78">
+        <w:t>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
     <w:p w14:paraId="215411AD" w14:textId="77777777" w:rsidR="00511D9D" w:rsidRDefault="00511D9D" w:rsidP="00511D9D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0019489F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Kovac v Homes Victoria (Residential Tenancies)</w:t>
       </w:r>
       <w:r w:rsidRPr="00605911">
         <w:t xml:space="preserve"> [2024] VCAT 58</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
@@ -14435,51 +15390,51 @@
         <w:bCs/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t>Document title</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="009C245E" w:rsidRPr="009C245E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>(use Header style)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="082BA3E9" w14:textId="3D5EF40D" w:rsidR="00562811" w:rsidRPr="001C7128" w:rsidRDefault="00176DC3" w:rsidP="001C7128">
+  <w:p w14:paraId="082BA3E9" w14:textId="7A626B46" w:rsidR="00562811" w:rsidRPr="001C7128" w:rsidRDefault="00176DC3" w:rsidP="001C7128">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Residential Rental </w:t>
     </w:r>
     <w:r w:rsidR="00EB501D">
       <w:t xml:space="preserve">Agreement Terminations and Deceased Estates </w:t>
     </w:r>
     <w:r w:rsidR="001C7128">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
@@ -16392,51 +17347,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6174633D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0C090025"/>
+    <w:tmpl w:val="061EE838"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -17861,1181 +18816,1386 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A6272"/>
     <w:rsid w:val="00000719"/>
+    <w:rsid w:val="00000914"/>
+    <w:rsid w:val="000019DF"/>
     <w:rsid w:val="00002D68"/>
     <w:rsid w:val="000033F7"/>
     <w:rsid w:val="00003403"/>
+    <w:rsid w:val="00003D80"/>
     <w:rsid w:val="00004774"/>
     <w:rsid w:val="00004967"/>
     <w:rsid w:val="00005347"/>
     <w:rsid w:val="000072B6"/>
     <w:rsid w:val="0001021B"/>
+    <w:rsid w:val="0001035E"/>
     <w:rsid w:val="00011D89"/>
     <w:rsid w:val="000154FD"/>
+    <w:rsid w:val="000170E2"/>
     <w:rsid w:val="00020678"/>
     <w:rsid w:val="00022271"/>
+    <w:rsid w:val="00023463"/>
     <w:rsid w:val="000235E8"/>
     <w:rsid w:val="00024D89"/>
     <w:rsid w:val="000250B6"/>
     <w:rsid w:val="00033D81"/>
     <w:rsid w:val="00033DC9"/>
     <w:rsid w:val="00037366"/>
     <w:rsid w:val="00041BF0"/>
     <w:rsid w:val="00042C8A"/>
+    <w:rsid w:val="00044C61"/>
     <w:rsid w:val="0004536B"/>
     <w:rsid w:val="00046B68"/>
     <w:rsid w:val="000527DD"/>
     <w:rsid w:val="00056D4A"/>
     <w:rsid w:val="00056EC4"/>
     <w:rsid w:val="0005734B"/>
     <w:rsid w:val="000578B2"/>
     <w:rsid w:val="00060959"/>
     <w:rsid w:val="00060C8F"/>
     <w:rsid w:val="0006298A"/>
     <w:rsid w:val="000663CD"/>
     <w:rsid w:val="000733FE"/>
     <w:rsid w:val="00074219"/>
     <w:rsid w:val="00074ED5"/>
     <w:rsid w:val="0008170F"/>
     <w:rsid w:val="0008204A"/>
     <w:rsid w:val="0008508E"/>
     <w:rsid w:val="00085F50"/>
     <w:rsid w:val="00087951"/>
     <w:rsid w:val="0009113B"/>
     <w:rsid w:val="00093402"/>
     <w:rsid w:val="000939ED"/>
     <w:rsid w:val="00094DA3"/>
     <w:rsid w:val="00096CD1"/>
     <w:rsid w:val="000A012C"/>
+    <w:rsid w:val="000A07BB"/>
     <w:rsid w:val="000A0EB9"/>
     <w:rsid w:val="000A186C"/>
     <w:rsid w:val="000A1EA4"/>
     <w:rsid w:val="000A2476"/>
+    <w:rsid w:val="000A5966"/>
     <w:rsid w:val="000A641A"/>
     <w:rsid w:val="000B3EDB"/>
+    <w:rsid w:val="000B4287"/>
     <w:rsid w:val="000B543D"/>
     <w:rsid w:val="000B55F9"/>
     <w:rsid w:val="000B5BF7"/>
+    <w:rsid w:val="000B6938"/>
     <w:rsid w:val="000B6BC8"/>
     <w:rsid w:val="000C0303"/>
     <w:rsid w:val="000C3170"/>
     <w:rsid w:val="000C42EA"/>
     <w:rsid w:val="000C4546"/>
+    <w:rsid w:val="000C651B"/>
     <w:rsid w:val="000D02EC"/>
     <w:rsid w:val="000D1242"/>
     <w:rsid w:val="000D2ABA"/>
     <w:rsid w:val="000E0970"/>
     <w:rsid w:val="000E3CC7"/>
     <w:rsid w:val="000E60DF"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
     <w:rsid w:val="000F1F1E"/>
     <w:rsid w:val="000F2259"/>
     <w:rsid w:val="000F2DDA"/>
     <w:rsid w:val="000F2EA0"/>
+    <w:rsid w:val="000F4332"/>
     <w:rsid w:val="000F5213"/>
+    <w:rsid w:val="000F62DA"/>
     <w:rsid w:val="00101001"/>
     <w:rsid w:val="00103276"/>
     <w:rsid w:val="0010392D"/>
     <w:rsid w:val="0010447F"/>
     <w:rsid w:val="00104FE3"/>
     <w:rsid w:val="0010714F"/>
+    <w:rsid w:val="001108D5"/>
     <w:rsid w:val="001120C5"/>
+    <w:rsid w:val="0011318C"/>
     <w:rsid w:val="00120BD3"/>
     <w:rsid w:val="00122FEA"/>
     <w:rsid w:val="001232BD"/>
     <w:rsid w:val="00124ED5"/>
     <w:rsid w:val="001276FA"/>
     <w:rsid w:val="0013486D"/>
+    <w:rsid w:val="001434E1"/>
     <w:rsid w:val="001447B3"/>
+    <w:rsid w:val="00146F62"/>
+    <w:rsid w:val="00147BC2"/>
     <w:rsid w:val="00152073"/>
     <w:rsid w:val="00152329"/>
+    <w:rsid w:val="0015462A"/>
     <w:rsid w:val="00156598"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
+    <w:rsid w:val="00162B87"/>
     <w:rsid w:val="00162CA9"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165A57"/>
+    <w:rsid w:val="00167EA3"/>
     <w:rsid w:val="001708A9"/>
     <w:rsid w:val="001712C2"/>
     <w:rsid w:val="00172BAF"/>
     <w:rsid w:val="00172ED0"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="00176DC3"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
+    <w:rsid w:val="001808F1"/>
     <w:rsid w:val="0018244E"/>
     <w:rsid w:val="00183356"/>
     <w:rsid w:val="00186B33"/>
     <w:rsid w:val="00192F9D"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
+    <w:rsid w:val="00197BEE"/>
+    <w:rsid w:val="001A10AE"/>
     <w:rsid w:val="001A1950"/>
     <w:rsid w:val="001A1C54"/>
     <w:rsid w:val="001A3ACE"/>
+    <w:rsid w:val="001A456E"/>
     <w:rsid w:val="001A6272"/>
     <w:rsid w:val="001B00AA"/>
     <w:rsid w:val="001B058F"/>
     <w:rsid w:val="001B33C8"/>
     <w:rsid w:val="001B6B96"/>
     <w:rsid w:val="001B738B"/>
     <w:rsid w:val="001C09DB"/>
     <w:rsid w:val="001C277E"/>
     <w:rsid w:val="001C2A72"/>
     <w:rsid w:val="001C31B7"/>
     <w:rsid w:val="001C4DD1"/>
     <w:rsid w:val="001C7128"/>
     <w:rsid w:val="001D0B75"/>
     <w:rsid w:val="001D39A5"/>
     <w:rsid w:val="001D3C09"/>
     <w:rsid w:val="001D44E8"/>
     <w:rsid w:val="001D5B14"/>
     <w:rsid w:val="001D60EC"/>
     <w:rsid w:val="001D6F59"/>
     <w:rsid w:val="001E44DF"/>
     <w:rsid w:val="001E68A5"/>
     <w:rsid w:val="001E6BB0"/>
     <w:rsid w:val="001E7282"/>
     <w:rsid w:val="001E7CE9"/>
     <w:rsid w:val="001F01F4"/>
+    <w:rsid w:val="001F2B3C"/>
     <w:rsid w:val="001F32D4"/>
     <w:rsid w:val="001F3826"/>
     <w:rsid w:val="001F6E46"/>
+    <w:rsid w:val="001F7545"/>
     <w:rsid w:val="001F7C91"/>
     <w:rsid w:val="002033B7"/>
     <w:rsid w:val="00206463"/>
     <w:rsid w:val="00206F2F"/>
     <w:rsid w:val="00207717"/>
     <w:rsid w:val="0021053D"/>
     <w:rsid w:val="00210A92"/>
     <w:rsid w:val="00212B95"/>
     <w:rsid w:val="00215CC8"/>
     <w:rsid w:val="00216C03"/>
     <w:rsid w:val="00220A1A"/>
     <w:rsid w:val="00220C04"/>
+    <w:rsid w:val="00221950"/>
     <w:rsid w:val="0022278D"/>
+    <w:rsid w:val="00222A5E"/>
+    <w:rsid w:val="0022547F"/>
     <w:rsid w:val="0022701F"/>
     <w:rsid w:val="00227C68"/>
+    <w:rsid w:val="002329B9"/>
     <w:rsid w:val="002333F5"/>
     <w:rsid w:val="00233724"/>
     <w:rsid w:val="002365B4"/>
     <w:rsid w:val="002432E1"/>
     <w:rsid w:val="00244D98"/>
     <w:rsid w:val="00246207"/>
     <w:rsid w:val="00246C5E"/>
     <w:rsid w:val="00250960"/>
     <w:rsid w:val="00251343"/>
     <w:rsid w:val="002536A4"/>
     <w:rsid w:val="00253A3E"/>
     <w:rsid w:val="00254F58"/>
     <w:rsid w:val="002600BD"/>
     <w:rsid w:val="00260C2E"/>
     <w:rsid w:val="002620BC"/>
     <w:rsid w:val="00262802"/>
     <w:rsid w:val="00263A90"/>
     <w:rsid w:val="0026408B"/>
     <w:rsid w:val="00265AAD"/>
     <w:rsid w:val="00267C3E"/>
     <w:rsid w:val="002709BB"/>
     <w:rsid w:val="0027131C"/>
     <w:rsid w:val="002715DA"/>
     <w:rsid w:val="00273BAC"/>
+    <w:rsid w:val="00274E39"/>
+    <w:rsid w:val="00276088"/>
     <w:rsid w:val="002763B3"/>
     <w:rsid w:val="002802E3"/>
     <w:rsid w:val="0028213D"/>
     <w:rsid w:val="00282A7F"/>
     <w:rsid w:val="002862F1"/>
     <w:rsid w:val="00291373"/>
     <w:rsid w:val="0029597D"/>
     <w:rsid w:val="002962C3"/>
     <w:rsid w:val="0029752B"/>
     <w:rsid w:val="002A0A9C"/>
     <w:rsid w:val="002A483C"/>
     <w:rsid w:val="002B0C7C"/>
     <w:rsid w:val="002B1729"/>
     <w:rsid w:val="002B36C7"/>
     <w:rsid w:val="002B4DD4"/>
     <w:rsid w:val="002B5277"/>
     <w:rsid w:val="002B5375"/>
     <w:rsid w:val="002B77C1"/>
     <w:rsid w:val="002C0ED7"/>
     <w:rsid w:val="002C2728"/>
+    <w:rsid w:val="002C568F"/>
     <w:rsid w:val="002C5B7C"/>
+    <w:rsid w:val="002C7BFB"/>
+    <w:rsid w:val="002D0A79"/>
+    <w:rsid w:val="002D120B"/>
     <w:rsid w:val="002D1E0D"/>
     <w:rsid w:val="002D26C4"/>
     <w:rsid w:val="002D322B"/>
     <w:rsid w:val="002D5006"/>
     <w:rsid w:val="002D7C61"/>
     <w:rsid w:val="002E01D0"/>
+    <w:rsid w:val="002E0BBA"/>
     <w:rsid w:val="002E161D"/>
     <w:rsid w:val="002E28A2"/>
     <w:rsid w:val="002E3100"/>
     <w:rsid w:val="002E6C95"/>
     <w:rsid w:val="002E7C36"/>
     <w:rsid w:val="002F3D32"/>
     <w:rsid w:val="002F5F31"/>
     <w:rsid w:val="002F5F46"/>
     <w:rsid w:val="00302216"/>
     <w:rsid w:val="00303E53"/>
+    <w:rsid w:val="00305B40"/>
     <w:rsid w:val="00305CC1"/>
     <w:rsid w:val="00306E5F"/>
     <w:rsid w:val="00307E14"/>
     <w:rsid w:val="00314054"/>
     <w:rsid w:val="00316F27"/>
     <w:rsid w:val="003214F1"/>
     <w:rsid w:val="00322E4B"/>
     <w:rsid w:val="0032677A"/>
     <w:rsid w:val="00327870"/>
     <w:rsid w:val="0033259D"/>
     <w:rsid w:val="00332FB2"/>
     <w:rsid w:val="003333D2"/>
     <w:rsid w:val="00334686"/>
     <w:rsid w:val="00337339"/>
     <w:rsid w:val="00340345"/>
     <w:rsid w:val="003406C6"/>
     <w:rsid w:val="003418CC"/>
     <w:rsid w:val="003434EE"/>
     <w:rsid w:val="003459BD"/>
+    <w:rsid w:val="00346226"/>
     <w:rsid w:val="00350D38"/>
     <w:rsid w:val="00351B36"/>
     <w:rsid w:val="00357B4E"/>
+    <w:rsid w:val="00360C28"/>
+    <w:rsid w:val="0036417F"/>
     <w:rsid w:val="003716FD"/>
     <w:rsid w:val="0037204B"/>
     <w:rsid w:val="003744CF"/>
     <w:rsid w:val="00374717"/>
     <w:rsid w:val="003752A2"/>
     <w:rsid w:val="00375509"/>
+    <w:rsid w:val="003758C7"/>
     <w:rsid w:val="0037676C"/>
     <w:rsid w:val="00381043"/>
     <w:rsid w:val="003829E5"/>
     <w:rsid w:val="0038458C"/>
     <w:rsid w:val="00386109"/>
     <w:rsid w:val="00386944"/>
     <w:rsid w:val="003914E2"/>
     <w:rsid w:val="00392166"/>
     <w:rsid w:val="003956CC"/>
     <w:rsid w:val="00395C9A"/>
+    <w:rsid w:val="003A0748"/>
     <w:rsid w:val="003A0853"/>
+    <w:rsid w:val="003A2296"/>
     <w:rsid w:val="003A6B67"/>
     <w:rsid w:val="003B13B6"/>
     <w:rsid w:val="003B14C3"/>
     <w:rsid w:val="003B15E6"/>
     <w:rsid w:val="003B22EF"/>
     <w:rsid w:val="003B408A"/>
+    <w:rsid w:val="003B718F"/>
     <w:rsid w:val="003C08A2"/>
     <w:rsid w:val="003C2045"/>
     <w:rsid w:val="003C43A1"/>
     <w:rsid w:val="003C4FC0"/>
     <w:rsid w:val="003C55F4"/>
     <w:rsid w:val="003C7897"/>
     <w:rsid w:val="003C7A3F"/>
     <w:rsid w:val="003D2766"/>
     <w:rsid w:val="003D2A74"/>
+    <w:rsid w:val="003D3C5A"/>
     <w:rsid w:val="003D3D88"/>
     <w:rsid w:val="003D3E8F"/>
+    <w:rsid w:val="003D49A4"/>
     <w:rsid w:val="003D6475"/>
     <w:rsid w:val="003D6EE6"/>
+    <w:rsid w:val="003E227E"/>
     <w:rsid w:val="003E375C"/>
     <w:rsid w:val="003E4086"/>
     <w:rsid w:val="003E639E"/>
     <w:rsid w:val="003E71E5"/>
     <w:rsid w:val="003F0445"/>
     <w:rsid w:val="003F0CF0"/>
     <w:rsid w:val="003F14B1"/>
     <w:rsid w:val="003F2B20"/>
     <w:rsid w:val="003F3289"/>
     <w:rsid w:val="003F3C62"/>
     <w:rsid w:val="003F5CB9"/>
     <w:rsid w:val="004013C7"/>
     <w:rsid w:val="00401FCF"/>
+    <w:rsid w:val="0040424C"/>
     <w:rsid w:val="00406285"/>
+    <w:rsid w:val="0040795B"/>
     <w:rsid w:val="004115A2"/>
     <w:rsid w:val="004148F9"/>
     <w:rsid w:val="00417BF4"/>
     <w:rsid w:val="0042084E"/>
+    <w:rsid w:val="00420B66"/>
+    <w:rsid w:val="004215C5"/>
     <w:rsid w:val="00421EEF"/>
     <w:rsid w:val="004221DB"/>
     <w:rsid w:val="00424D65"/>
     <w:rsid w:val="0042526D"/>
+    <w:rsid w:val="00425CFD"/>
     <w:rsid w:val="00430393"/>
     <w:rsid w:val="00431806"/>
     <w:rsid w:val="00431A70"/>
     <w:rsid w:val="00431F42"/>
     <w:rsid w:val="00440923"/>
     <w:rsid w:val="00442C6C"/>
     <w:rsid w:val="00443CBE"/>
     <w:rsid w:val="00443E8A"/>
     <w:rsid w:val="004441BC"/>
+    <w:rsid w:val="004451AC"/>
     <w:rsid w:val="004468B4"/>
     <w:rsid w:val="00446D86"/>
     <w:rsid w:val="004522E8"/>
     <w:rsid w:val="0045230A"/>
     <w:rsid w:val="00454AD0"/>
     <w:rsid w:val="004556AB"/>
     <w:rsid w:val="00457337"/>
     <w:rsid w:val="00462E3D"/>
     <w:rsid w:val="00466E79"/>
     <w:rsid w:val="00470D7D"/>
+    <w:rsid w:val="00472C3C"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="00473BA3"/>
     <w:rsid w:val="004743DD"/>
+    <w:rsid w:val="00474A97"/>
     <w:rsid w:val="00474CEA"/>
+    <w:rsid w:val="00476293"/>
     <w:rsid w:val="00483968"/>
     <w:rsid w:val="004841BE"/>
     <w:rsid w:val="00484F86"/>
     <w:rsid w:val="00490746"/>
     <w:rsid w:val="00490852"/>
     <w:rsid w:val="00491C9C"/>
     <w:rsid w:val="00492F30"/>
     <w:rsid w:val="004946F4"/>
     <w:rsid w:val="0049487E"/>
     <w:rsid w:val="00497FDB"/>
     <w:rsid w:val="004A160D"/>
     <w:rsid w:val="004A3E81"/>
     <w:rsid w:val="004A4195"/>
+    <w:rsid w:val="004A516C"/>
     <w:rsid w:val="004A5C62"/>
     <w:rsid w:val="004A5CE5"/>
     <w:rsid w:val="004A6C67"/>
     <w:rsid w:val="004A707D"/>
+    <w:rsid w:val="004B06E1"/>
     <w:rsid w:val="004B0974"/>
     <w:rsid w:val="004B35A5"/>
     <w:rsid w:val="004B4185"/>
     <w:rsid w:val="004B4FC6"/>
     <w:rsid w:val="004C014B"/>
     <w:rsid w:val="004C5541"/>
     <w:rsid w:val="004C6EEE"/>
     <w:rsid w:val="004C702B"/>
     <w:rsid w:val="004D0033"/>
     <w:rsid w:val="004D016B"/>
     <w:rsid w:val="004D1B22"/>
     <w:rsid w:val="004D23CC"/>
     <w:rsid w:val="004D36F2"/>
     <w:rsid w:val="004E1106"/>
     <w:rsid w:val="004E138F"/>
+    <w:rsid w:val="004E3616"/>
     <w:rsid w:val="004E4649"/>
     <w:rsid w:val="004E46CF"/>
     <w:rsid w:val="004E5C2B"/>
     <w:rsid w:val="004F00DD"/>
+    <w:rsid w:val="004F1AA6"/>
     <w:rsid w:val="004F2133"/>
+    <w:rsid w:val="004F4267"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
     <w:rsid w:val="004F6936"/>
     <w:rsid w:val="004F6DBA"/>
     <w:rsid w:val="00503DC6"/>
     <w:rsid w:val="00506F5D"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="00511D9D"/>
     <w:rsid w:val="005126D0"/>
     <w:rsid w:val="00514667"/>
     <w:rsid w:val="0051568D"/>
     <w:rsid w:val="005164A2"/>
     <w:rsid w:val="00517E1F"/>
+    <w:rsid w:val="00525FE0"/>
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
     <w:rsid w:val="00536499"/>
+    <w:rsid w:val="00541B36"/>
     <w:rsid w:val="00542A03"/>
+    <w:rsid w:val="00542B16"/>
     <w:rsid w:val="00543903"/>
     <w:rsid w:val="00543BCC"/>
     <w:rsid w:val="00543F11"/>
     <w:rsid w:val="00546305"/>
+    <w:rsid w:val="00546D5B"/>
     <w:rsid w:val="00547A95"/>
     <w:rsid w:val="0055119B"/>
+    <w:rsid w:val="005535D4"/>
     <w:rsid w:val="00561202"/>
     <w:rsid w:val="00562507"/>
     <w:rsid w:val="00562811"/>
     <w:rsid w:val="00567BDA"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="00572282"/>
+    <w:rsid w:val="005739F5"/>
     <w:rsid w:val="00573CE3"/>
     <w:rsid w:val="00576E84"/>
     <w:rsid w:val="00580394"/>
     <w:rsid w:val="005809CD"/>
     <w:rsid w:val="00582B8C"/>
+    <w:rsid w:val="005836C2"/>
     <w:rsid w:val="00583E0A"/>
     <w:rsid w:val="0058757E"/>
+    <w:rsid w:val="00590ED0"/>
     <w:rsid w:val="00596A4B"/>
     <w:rsid w:val="00597507"/>
     <w:rsid w:val="005A479D"/>
+    <w:rsid w:val="005A7CA1"/>
     <w:rsid w:val="005B1C6D"/>
     <w:rsid w:val="005B21B6"/>
     <w:rsid w:val="005B3A08"/>
     <w:rsid w:val="005B6AB9"/>
+    <w:rsid w:val="005B6C59"/>
     <w:rsid w:val="005B7A63"/>
     <w:rsid w:val="005C0955"/>
     <w:rsid w:val="005C49DA"/>
     <w:rsid w:val="005C50F3"/>
     <w:rsid w:val="005C54B5"/>
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
     <w:rsid w:val="005D07B8"/>
+    <w:rsid w:val="005D1F38"/>
     <w:rsid w:val="005D6597"/>
     <w:rsid w:val="005E14E7"/>
+    <w:rsid w:val="005E2223"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E4FD1"/>
     <w:rsid w:val="005F02E4"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0CF5"/>
     <w:rsid w:val="005F21EB"/>
     <w:rsid w:val="005F64CF"/>
     <w:rsid w:val="006041AD"/>
     <w:rsid w:val="00605908"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00607EF7"/>
     <w:rsid w:val="00610D7C"/>
+    <w:rsid w:val="00611056"/>
+    <w:rsid w:val="0061274A"/>
     <w:rsid w:val="00613414"/>
     <w:rsid w:val="00620154"/>
+    <w:rsid w:val="0062027E"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="00624940"/>
+    <w:rsid w:val="00624AE6"/>
     <w:rsid w:val="006254F8"/>
     <w:rsid w:val="00627DA7"/>
     <w:rsid w:val="00630DA4"/>
     <w:rsid w:val="00631CD4"/>
     <w:rsid w:val="00632597"/>
     <w:rsid w:val="00634D13"/>
     <w:rsid w:val="006358B4"/>
+    <w:rsid w:val="006378F9"/>
+    <w:rsid w:val="00640D00"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
+    <w:rsid w:val="006429F7"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
     <w:rsid w:val="006454E6"/>
     <w:rsid w:val="00646235"/>
     <w:rsid w:val="00646A68"/>
     <w:rsid w:val="006505BD"/>
     <w:rsid w:val="006508EA"/>
     <w:rsid w:val="0065092E"/>
     <w:rsid w:val="006557A7"/>
     <w:rsid w:val="00656290"/>
     <w:rsid w:val="006601C9"/>
     <w:rsid w:val="006608D8"/>
+    <w:rsid w:val="00661287"/>
     <w:rsid w:val="006621D7"/>
     <w:rsid w:val="0066302A"/>
     <w:rsid w:val="00667770"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
     <w:rsid w:val="00675CA9"/>
     <w:rsid w:val="00677574"/>
     <w:rsid w:val="006812ED"/>
     <w:rsid w:val="00683878"/>
     <w:rsid w:val="00684380"/>
     <w:rsid w:val="0068454C"/>
+    <w:rsid w:val="006917CF"/>
     <w:rsid w:val="00691B62"/>
     <w:rsid w:val="006933B5"/>
     <w:rsid w:val="00693546"/>
     <w:rsid w:val="00693D14"/>
     <w:rsid w:val="00696F27"/>
     <w:rsid w:val="006A18C2"/>
     <w:rsid w:val="006A2717"/>
     <w:rsid w:val="006A3383"/>
     <w:rsid w:val="006B077C"/>
     <w:rsid w:val="006B0C81"/>
     <w:rsid w:val="006B4628"/>
     <w:rsid w:val="006B6803"/>
+    <w:rsid w:val="006C48E6"/>
+    <w:rsid w:val="006C58A0"/>
     <w:rsid w:val="006D0F16"/>
+    <w:rsid w:val="006D28E4"/>
     <w:rsid w:val="006D2A3F"/>
     <w:rsid w:val="006D2FBC"/>
     <w:rsid w:val="006D3EF9"/>
     <w:rsid w:val="006D6E34"/>
     <w:rsid w:val="006E138B"/>
     <w:rsid w:val="006E1867"/>
+    <w:rsid w:val="006E2EAA"/>
     <w:rsid w:val="006E41ED"/>
+    <w:rsid w:val="006E7EBA"/>
     <w:rsid w:val="006F0330"/>
     <w:rsid w:val="006F157B"/>
     <w:rsid w:val="006F1FDC"/>
+    <w:rsid w:val="006F3CCF"/>
     <w:rsid w:val="006F6391"/>
     <w:rsid w:val="006F6B76"/>
     <w:rsid w:val="006F6B8C"/>
     <w:rsid w:val="007013EF"/>
+    <w:rsid w:val="00702115"/>
     <w:rsid w:val="007055BD"/>
+    <w:rsid w:val="00710D51"/>
+    <w:rsid w:val="00715DDA"/>
     <w:rsid w:val="007173CA"/>
     <w:rsid w:val="007216AA"/>
     <w:rsid w:val="00721AB5"/>
     <w:rsid w:val="00721CFB"/>
     <w:rsid w:val="00721DEF"/>
     <w:rsid w:val="00724A43"/>
     <w:rsid w:val="007273AC"/>
     <w:rsid w:val="00731AD4"/>
+    <w:rsid w:val="00732A28"/>
+    <w:rsid w:val="007332C0"/>
     <w:rsid w:val="007346E4"/>
+    <w:rsid w:val="007351BC"/>
     <w:rsid w:val="00735564"/>
     <w:rsid w:val="00740F22"/>
     <w:rsid w:val="00741CF0"/>
     <w:rsid w:val="00741F1A"/>
     <w:rsid w:val="007447DA"/>
     <w:rsid w:val="007450F8"/>
     <w:rsid w:val="0074696E"/>
     <w:rsid w:val="00750135"/>
     <w:rsid w:val="00750EC2"/>
+    <w:rsid w:val="007510EB"/>
     <w:rsid w:val="00752B28"/>
     <w:rsid w:val="007536BC"/>
     <w:rsid w:val="007541A9"/>
     <w:rsid w:val="00754E36"/>
     <w:rsid w:val="007555A3"/>
     <w:rsid w:val="00757750"/>
     <w:rsid w:val="00763139"/>
     <w:rsid w:val="00764F58"/>
     <w:rsid w:val="00770F37"/>
     <w:rsid w:val="007711A0"/>
     <w:rsid w:val="00772D5E"/>
     <w:rsid w:val="0077463E"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776D56"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
     <w:rsid w:val="00782222"/>
     <w:rsid w:val="007831DA"/>
     <w:rsid w:val="007833D8"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="00786F16"/>
+    <w:rsid w:val="00791634"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="007933F7"/>
+    <w:rsid w:val="00796725"/>
     <w:rsid w:val="00796E20"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="007A11E8"/>
+    <w:rsid w:val="007A3A98"/>
+    <w:rsid w:val="007A7E3A"/>
     <w:rsid w:val="007B0914"/>
     <w:rsid w:val="007B1374"/>
     <w:rsid w:val="007B32E5"/>
     <w:rsid w:val="007B3DB9"/>
     <w:rsid w:val="007B589F"/>
     <w:rsid w:val="007B6186"/>
     <w:rsid w:val="007B73BC"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
     <w:rsid w:val="007C46F0"/>
     <w:rsid w:val="007C46F7"/>
     <w:rsid w:val="007C669D"/>
+    <w:rsid w:val="007C7177"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C7859"/>
     <w:rsid w:val="007C7F28"/>
     <w:rsid w:val="007D1466"/>
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D4BA1"/>
     <w:rsid w:val="007D5E1C"/>
     <w:rsid w:val="007E0DE2"/>
+    <w:rsid w:val="007E1657"/>
     <w:rsid w:val="007E3667"/>
     <w:rsid w:val="007E3B98"/>
     <w:rsid w:val="007E4164"/>
     <w:rsid w:val="007E417A"/>
     <w:rsid w:val="007F0C24"/>
     <w:rsid w:val="007F31B6"/>
     <w:rsid w:val="007F546C"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
+    <w:rsid w:val="007F7925"/>
     <w:rsid w:val="00800412"/>
     <w:rsid w:val="00802748"/>
     <w:rsid w:val="0080587B"/>
     <w:rsid w:val="00806468"/>
     <w:rsid w:val="008119CA"/>
     <w:rsid w:val="008130C4"/>
+    <w:rsid w:val="00813CFF"/>
     <w:rsid w:val="008155F0"/>
     <w:rsid w:val="00816735"/>
     <w:rsid w:val="00816760"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="00820E0C"/>
     <w:rsid w:val="00823275"/>
+    <w:rsid w:val="008233E1"/>
     <w:rsid w:val="0082366F"/>
     <w:rsid w:val="00830147"/>
     <w:rsid w:val="00831B47"/>
+    <w:rsid w:val="008335E0"/>
     <w:rsid w:val="008338A2"/>
     <w:rsid w:val="008419DB"/>
     <w:rsid w:val="00841AA9"/>
     <w:rsid w:val="008474FE"/>
     <w:rsid w:val="00853EE4"/>
     <w:rsid w:val="00855535"/>
+    <w:rsid w:val="00855A49"/>
     <w:rsid w:val="00857C5A"/>
     <w:rsid w:val="0086255E"/>
     <w:rsid w:val="008633F0"/>
     <w:rsid w:val="00863B7C"/>
     <w:rsid w:val="00867D9D"/>
     <w:rsid w:val="00872E0A"/>
     <w:rsid w:val="00873594"/>
     <w:rsid w:val="00875285"/>
     <w:rsid w:val="00877635"/>
     <w:rsid w:val="008801AA"/>
     <w:rsid w:val="00881DD8"/>
     <w:rsid w:val="00884B62"/>
     <w:rsid w:val="0088529C"/>
     <w:rsid w:val="00887430"/>
     <w:rsid w:val="00887903"/>
+    <w:rsid w:val="00890505"/>
     <w:rsid w:val="0089270A"/>
     <w:rsid w:val="00893AF6"/>
     <w:rsid w:val="00894978"/>
     <w:rsid w:val="00894BC4"/>
+    <w:rsid w:val="0089620B"/>
     <w:rsid w:val="00896890"/>
+    <w:rsid w:val="008977C4"/>
+    <w:rsid w:val="008A1FB9"/>
     <w:rsid w:val="008A28A8"/>
     <w:rsid w:val="008A5B32"/>
+    <w:rsid w:val="008A7CC0"/>
     <w:rsid w:val="008B2029"/>
     <w:rsid w:val="008B2EE4"/>
     <w:rsid w:val="008B3821"/>
     <w:rsid w:val="008B4D3D"/>
     <w:rsid w:val="008B57C7"/>
     <w:rsid w:val="008C2F92"/>
     <w:rsid w:val="008C3546"/>
+    <w:rsid w:val="008C5695"/>
     <w:rsid w:val="008C589D"/>
     <w:rsid w:val="008C6D51"/>
     <w:rsid w:val="008D2846"/>
     <w:rsid w:val="008D4236"/>
     <w:rsid w:val="008D462F"/>
     <w:rsid w:val="008D6DCF"/>
     <w:rsid w:val="008E24B6"/>
     <w:rsid w:val="008E4376"/>
     <w:rsid w:val="008E7807"/>
     <w:rsid w:val="008E7A0A"/>
     <w:rsid w:val="008E7B49"/>
     <w:rsid w:val="008F59F6"/>
     <w:rsid w:val="00900719"/>
     <w:rsid w:val="009017AC"/>
     <w:rsid w:val="00902A9A"/>
     <w:rsid w:val="00904A1C"/>
     <w:rsid w:val="00905030"/>
     <w:rsid w:val="00906490"/>
     <w:rsid w:val="009111B2"/>
     <w:rsid w:val="009151F5"/>
+    <w:rsid w:val="00916053"/>
     <w:rsid w:val="00924AE1"/>
     <w:rsid w:val="00924B57"/>
     <w:rsid w:val="009269B1"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
     <w:rsid w:val="009315BE"/>
     <w:rsid w:val="009326DD"/>
+    <w:rsid w:val="00932DAA"/>
     <w:rsid w:val="0093338F"/>
     <w:rsid w:val="00937BD9"/>
     <w:rsid w:val="00950E2C"/>
     <w:rsid w:val="00951D50"/>
     <w:rsid w:val="009525EB"/>
     <w:rsid w:val="009537E3"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
     <w:rsid w:val="0095615A"/>
     <w:rsid w:val="00961400"/>
     <w:rsid w:val="00963646"/>
+    <w:rsid w:val="00964DFC"/>
     <w:rsid w:val="0096506F"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="00967124"/>
     <w:rsid w:val="00967CB8"/>
     <w:rsid w:val="0097166C"/>
+    <w:rsid w:val="00971845"/>
     <w:rsid w:val="009718C7"/>
     <w:rsid w:val="0097559F"/>
     <w:rsid w:val="009761EA"/>
     <w:rsid w:val="0097761E"/>
+    <w:rsid w:val="0098130B"/>
     <w:rsid w:val="00982454"/>
     <w:rsid w:val="00982CF0"/>
     <w:rsid w:val="009853E1"/>
     <w:rsid w:val="00986E6B"/>
     <w:rsid w:val="00990032"/>
     <w:rsid w:val="00990B19"/>
     <w:rsid w:val="0099153B"/>
+    <w:rsid w:val="009915CC"/>
     <w:rsid w:val="00991769"/>
     <w:rsid w:val="0099232C"/>
     <w:rsid w:val="00994386"/>
+    <w:rsid w:val="00996FE5"/>
     <w:rsid w:val="009A13D8"/>
     <w:rsid w:val="009A279E"/>
     <w:rsid w:val="009A3015"/>
     <w:rsid w:val="009A3490"/>
     <w:rsid w:val="009B05FD"/>
     <w:rsid w:val="009B0A6F"/>
     <w:rsid w:val="009B0A94"/>
     <w:rsid w:val="009B0C62"/>
     <w:rsid w:val="009B2AE8"/>
+    <w:rsid w:val="009B4430"/>
+    <w:rsid w:val="009B4DA4"/>
     <w:rsid w:val="009B5622"/>
     <w:rsid w:val="009B59E9"/>
     <w:rsid w:val="009B70AA"/>
     <w:rsid w:val="009C245E"/>
     <w:rsid w:val="009C3CF1"/>
+    <w:rsid w:val="009C5A23"/>
     <w:rsid w:val="009C5E77"/>
     <w:rsid w:val="009C7A7E"/>
     <w:rsid w:val="009D02E8"/>
     <w:rsid w:val="009D328F"/>
     <w:rsid w:val="009D51D0"/>
     <w:rsid w:val="009D70A4"/>
     <w:rsid w:val="009D7B14"/>
     <w:rsid w:val="009E08D1"/>
     <w:rsid w:val="009E0D96"/>
     <w:rsid w:val="009E1B95"/>
+    <w:rsid w:val="009E2912"/>
     <w:rsid w:val="009E496F"/>
     <w:rsid w:val="009E4B0D"/>
     <w:rsid w:val="009E5250"/>
     <w:rsid w:val="009E7A69"/>
     <w:rsid w:val="009E7F92"/>
     <w:rsid w:val="009F02A3"/>
     <w:rsid w:val="009F2182"/>
     <w:rsid w:val="009F2F27"/>
     <w:rsid w:val="009F34AA"/>
+    <w:rsid w:val="009F5395"/>
     <w:rsid w:val="009F6BCB"/>
     <w:rsid w:val="009F7B78"/>
     <w:rsid w:val="00A0057A"/>
     <w:rsid w:val="00A01FB1"/>
     <w:rsid w:val="00A02FA1"/>
     <w:rsid w:val="00A04CCE"/>
     <w:rsid w:val="00A07421"/>
     <w:rsid w:val="00A0776B"/>
     <w:rsid w:val="00A10FB9"/>
     <w:rsid w:val="00A11421"/>
     <w:rsid w:val="00A1389F"/>
     <w:rsid w:val="00A157B1"/>
     <w:rsid w:val="00A22229"/>
     <w:rsid w:val="00A24442"/>
     <w:rsid w:val="00A24ADA"/>
     <w:rsid w:val="00A31871"/>
     <w:rsid w:val="00A32577"/>
+    <w:rsid w:val="00A327EA"/>
     <w:rsid w:val="00A330BB"/>
     <w:rsid w:val="00A446F5"/>
     <w:rsid w:val="00A44882"/>
     <w:rsid w:val="00A45125"/>
+    <w:rsid w:val="00A50A2A"/>
+    <w:rsid w:val="00A53A0A"/>
     <w:rsid w:val="00A54715"/>
+    <w:rsid w:val="00A6037F"/>
     <w:rsid w:val="00A6061C"/>
     <w:rsid w:val="00A62D44"/>
+    <w:rsid w:val="00A65D4A"/>
     <w:rsid w:val="00A67263"/>
+    <w:rsid w:val="00A6751D"/>
+    <w:rsid w:val="00A67F73"/>
     <w:rsid w:val="00A7161C"/>
     <w:rsid w:val="00A71CE4"/>
+    <w:rsid w:val="00A73C5D"/>
     <w:rsid w:val="00A77AA3"/>
+    <w:rsid w:val="00A8156C"/>
     <w:rsid w:val="00A8236D"/>
     <w:rsid w:val="00A854EB"/>
     <w:rsid w:val="00A872E5"/>
     <w:rsid w:val="00A91406"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
     <w:rsid w:val="00A97C72"/>
+    <w:rsid w:val="00AA088A"/>
     <w:rsid w:val="00AA310B"/>
+    <w:rsid w:val="00AA5F46"/>
     <w:rsid w:val="00AA63D4"/>
     <w:rsid w:val="00AA72AA"/>
     <w:rsid w:val="00AB06E8"/>
+    <w:rsid w:val="00AB0D9D"/>
     <w:rsid w:val="00AB1CD3"/>
     <w:rsid w:val="00AB352F"/>
     <w:rsid w:val="00AC274B"/>
+    <w:rsid w:val="00AC32F7"/>
     <w:rsid w:val="00AC4764"/>
     <w:rsid w:val="00AC4D58"/>
     <w:rsid w:val="00AC6D36"/>
     <w:rsid w:val="00AD0CBA"/>
     <w:rsid w:val="00AD26E2"/>
+    <w:rsid w:val="00AD6571"/>
+    <w:rsid w:val="00AD65C0"/>
     <w:rsid w:val="00AD784C"/>
     <w:rsid w:val="00AE10A3"/>
     <w:rsid w:val="00AE126A"/>
     <w:rsid w:val="00AE1BAE"/>
     <w:rsid w:val="00AE3005"/>
     <w:rsid w:val="00AE3BD5"/>
     <w:rsid w:val="00AE59A0"/>
+    <w:rsid w:val="00AF011C"/>
     <w:rsid w:val="00AF0C57"/>
+    <w:rsid w:val="00AF11E5"/>
     <w:rsid w:val="00AF26F3"/>
     <w:rsid w:val="00AF5F04"/>
     <w:rsid w:val="00B00672"/>
     <w:rsid w:val="00B01B4D"/>
+    <w:rsid w:val="00B0334F"/>
+    <w:rsid w:val="00B03BA4"/>
     <w:rsid w:val="00B04489"/>
     <w:rsid w:val="00B06571"/>
     <w:rsid w:val="00B068BA"/>
     <w:rsid w:val="00B07217"/>
+    <w:rsid w:val="00B12E2A"/>
     <w:rsid w:val="00B13851"/>
     <w:rsid w:val="00B13B1C"/>
     <w:rsid w:val="00B14B5F"/>
+    <w:rsid w:val="00B157A7"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B22291"/>
+    <w:rsid w:val="00B22F10"/>
+    <w:rsid w:val="00B2302F"/>
     <w:rsid w:val="00B23F9A"/>
     <w:rsid w:val="00B2417B"/>
     <w:rsid w:val="00B24E6F"/>
     <w:rsid w:val="00B26CB5"/>
     <w:rsid w:val="00B2752E"/>
     <w:rsid w:val="00B307CC"/>
     <w:rsid w:val="00B326B7"/>
     <w:rsid w:val="00B3588E"/>
+    <w:rsid w:val="00B41480"/>
     <w:rsid w:val="00B4198F"/>
     <w:rsid w:val="00B41F3D"/>
     <w:rsid w:val="00B431E8"/>
     <w:rsid w:val="00B45141"/>
     <w:rsid w:val="00B503B0"/>
     <w:rsid w:val="00B519CD"/>
     <w:rsid w:val="00B5273A"/>
     <w:rsid w:val="00B57329"/>
     <w:rsid w:val="00B60E61"/>
+    <w:rsid w:val="00B62615"/>
     <w:rsid w:val="00B62B50"/>
     <w:rsid w:val="00B635B7"/>
     <w:rsid w:val="00B63AE8"/>
     <w:rsid w:val="00B65950"/>
     <w:rsid w:val="00B66D83"/>
     <w:rsid w:val="00B672C0"/>
     <w:rsid w:val="00B676FD"/>
     <w:rsid w:val="00B678B6"/>
     <w:rsid w:val="00B678D0"/>
+    <w:rsid w:val="00B707D8"/>
     <w:rsid w:val="00B75646"/>
     <w:rsid w:val="00B7629E"/>
     <w:rsid w:val="00B90729"/>
     <w:rsid w:val="00B907DA"/>
+    <w:rsid w:val="00B91140"/>
     <w:rsid w:val="00B9197B"/>
+    <w:rsid w:val="00B94660"/>
     <w:rsid w:val="00B94C5E"/>
     <w:rsid w:val="00B950BC"/>
     <w:rsid w:val="00B9714C"/>
     <w:rsid w:val="00BA251D"/>
     <w:rsid w:val="00BA29AD"/>
     <w:rsid w:val="00BA33CF"/>
     <w:rsid w:val="00BA3F8D"/>
     <w:rsid w:val="00BB7A10"/>
     <w:rsid w:val="00BC60BE"/>
+    <w:rsid w:val="00BC6441"/>
+    <w:rsid w:val="00BC6ACD"/>
     <w:rsid w:val="00BC7468"/>
     <w:rsid w:val="00BC7D4F"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rsid w:val="00BD2850"/>
     <w:rsid w:val="00BE28D2"/>
     <w:rsid w:val="00BE4A64"/>
     <w:rsid w:val="00BE5E43"/>
+    <w:rsid w:val="00BE6E78"/>
+    <w:rsid w:val="00BF2B0D"/>
     <w:rsid w:val="00BF557D"/>
     <w:rsid w:val="00BF658D"/>
     <w:rsid w:val="00BF7F58"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C01AB1"/>
     <w:rsid w:val="00C026A0"/>
     <w:rsid w:val="00C06137"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C10037"/>
+    <w:rsid w:val="00C11167"/>
     <w:rsid w:val="00C115E1"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C12B05"/>
     <w:rsid w:val="00C133EE"/>
     <w:rsid w:val="00C149D0"/>
     <w:rsid w:val="00C15D95"/>
+    <w:rsid w:val="00C2531E"/>
     <w:rsid w:val="00C26588"/>
     <w:rsid w:val="00C27DE9"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C33388"/>
     <w:rsid w:val="00C35484"/>
     <w:rsid w:val="00C4173A"/>
     <w:rsid w:val="00C46F07"/>
     <w:rsid w:val="00C50DED"/>
+    <w:rsid w:val="00C51EB4"/>
     <w:rsid w:val="00C52217"/>
     <w:rsid w:val="00C5408C"/>
     <w:rsid w:val="00C54FD4"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C60411"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
     <w:rsid w:val="00C621B1"/>
     <w:rsid w:val="00C62F7A"/>
+    <w:rsid w:val="00C637D5"/>
     <w:rsid w:val="00C63B9C"/>
+    <w:rsid w:val="00C64178"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C672E9"/>
     <w:rsid w:val="00C67BF4"/>
     <w:rsid w:val="00C7275E"/>
     <w:rsid w:val="00C731AF"/>
     <w:rsid w:val="00C74C5D"/>
     <w:rsid w:val="00C83021"/>
     <w:rsid w:val="00C863C4"/>
     <w:rsid w:val="00C90DAB"/>
+    <w:rsid w:val="00C90E96"/>
     <w:rsid w:val="00C920EA"/>
     <w:rsid w:val="00C93C3E"/>
     <w:rsid w:val="00CA12E3"/>
     <w:rsid w:val="00CA1476"/>
     <w:rsid w:val="00CA2A05"/>
     <w:rsid w:val="00CA6611"/>
     <w:rsid w:val="00CA6AE6"/>
     <w:rsid w:val="00CA703D"/>
     <w:rsid w:val="00CA782F"/>
     <w:rsid w:val="00CB187B"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3285"/>
+    <w:rsid w:val="00CB37CD"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CB5EA8"/>
     <w:rsid w:val="00CC0C72"/>
     <w:rsid w:val="00CC1086"/>
+    <w:rsid w:val="00CC19E1"/>
     <w:rsid w:val="00CC2BFD"/>
     <w:rsid w:val="00CC6F40"/>
     <w:rsid w:val="00CD3476"/>
     <w:rsid w:val="00CD64DF"/>
     <w:rsid w:val="00CD768F"/>
     <w:rsid w:val="00CE225F"/>
+    <w:rsid w:val="00CF01D4"/>
+    <w:rsid w:val="00CF143F"/>
     <w:rsid w:val="00CF230C"/>
     <w:rsid w:val="00CF2F50"/>
     <w:rsid w:val="00CF6198"/>
     <w:rsid w:val="00D02919"/>
     <w:rsid w:val="00D03BAA"/>
     <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
     <w:rsid w:val="00D065A2"/>
     <w:rsid w:val="00D079AA"/>
     <w:rsid w:val="00D07F00"/>
     <w:rsid w:val="00D10731"/>
     <w:rsid w:val="00D1130F"/>
+    <w:rsid w:val="00D14A53"/>
     <w:rsid w:val="00D1571F"/>
     <w:rsid w:val="00D17B72"/>
     <w:rsid w:val="00D24BDF"/>
+    <w:rsid w:val="00D27376"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D3205F"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D33E72"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D361B5"/>
     <w:rsid w:val="00D411A2"/>
     <w:rsid w:val="00D4606D"/>
     <w:rsid w:val="00D50688"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D513AF"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
     <w:rsid w:val="00D56B20"/>
     <w:rsid w:val="00D578B3"/>
     <w:rsid w:val="00D618F4"/>
     <w:rsid w:val="00D63636"/>
     <w:rsid w:val="00D640AD"/>
     <w:rsid w:val="00D714CC"/>
+    <w:rsid w:val="00D73D8C"/>
     <w:rsid w:val="00D75EA7"/>
     <w:rsid w:val="00D77252"/>
     <w:rsid w:val="00D81894"/>
     <w:rsid w:val="00D81ADF"/>
     <w:rsid w:val="00D81F21"/>
     <w:rsid w:val="00D83D06"/>
     <w:rsid w:val="00D864F2"/>
     <w:rsid w:val="00D943F8"/>
     <w:rsid w:val="00D95470"/>
     <w:rsid w:val="00D961F4"/>
     <w:rsid w:val="00D96B55"/>
     <w:rsid w:val="00DA2619"/>
     <w:rsid w:val="00DA4239"/>
     <w:rsid w:val="00DA588C"/>
     <w:rsid w:val="00DA65DE"/>
     <w:rsid w:val="00DB0B61"/>
     <w:rsid w:val="00DB1474"/>
     <w:rsid w:val="00DB2962"/>
+    <w:rsid w:val="00DB2A04"/>
     <w:rsid w:val="00DB52FB"/>
     <w:rsid w:val="00DC00C1"/>
     <w:rsid w:val="00DC013B"/>
     <w:rsid w:val="00DC090B"/>
     <w:rsid w:val="00DC1679"/>
     <w:rsid w:val="00DC219B"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC2DC7"/>
     <w:rsid w:val="00DC3A7C"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00DC50E0"/>
     <w:rsid w:val="00DC6386"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
+    <w:rsid w:val="00DD3657"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00DD4E83"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6945"/>
     <w:rsid w:val="00DE2D04"/>
     <w:rsid w:val="00DE3250"/>
     <w:rsid w:val="00DE6028"/>
     <w:rsid w:val="00DE6C85"/>
     <w:rsid w:val="00DE78A3"/>
     <w:rsid w:val="00DF1A71"/>
     <w:rsid w:val="00DF50FC"/>
     <w:rsid w:val="00DF68C7"/>
     <w:rsid w:val="00DF731A"/>
     <w:rsid w:val="00E04BBB"/>
     <w:rsid w:val="00E06B75"/>
     <w:rsid w:val="00E11332"/>
     <w:rsid w:val="00E11352"/>
     <w:rsid w:val="00E13030"/>
     <w:rsid w:val="00E170DC"/>
     <w:rsid w:val="00E17546"/>
     <w:rsid w:val="00E210B5"/>
     <w:rsid w:val="00E261B3"/>
     <w:rsid w:val="00E26818"/>
     <w:rsid w:val="00E27FFC"/>
     <w:rsid w:val="00E30B15"/>
     <w:rsid w:val="00E33237"/>
     <w:rsid w:val="00E40181"/>
+    <w:rsid w:val="00E472FD"/>
     <w:rsid w:val="00E54950"/>
     <w:rsid w:val="00E55FB3"/>
     <w:rsid w:val="00E56A01"/>
+    <w:rsid w:val="00E603B0"/>
     <w:rsid w:val="00E629A1"/>
+    <w:rsid w:val="00E66D76"/>
     <w:rsid w:val="00E6794C"/>
     <w:rsid w:val="00E67A15"/>
     <w:rsid w:val="00E71591"/>
     <w:rsid w:val="00E71CEB"/>
     <w:rsid w:val="00E7474F"/>
     <w:rsid w:val="00E80DE3"/>
     <w:rsid w:val="00E82C55"/>
+    <w:rsid w:val="00E84269"/>
     <w:rsid w:val="00E8787E"/>
+    <w:rsid w:val="00E901CE"/>
+    <w:rsid w:val="00E91402"/>
     <w:rsid w:val="00E92AC3"/>
+    <w:rsid w:val="00EA1C5B"/>
     <w:rsid w:val="00EA2F6A"/>
     <w:rsid w:val="00EB00E0"/>
     <w:rsid w:val="00EB05D5"/>
     <w:rsid w:val="00EB3E82"/>
     <w:rsid w:val="00EB4BC7"/>
     <w:rsid w:val="00EB501D"/>
     <w:rsid w:val="00EC059F"/>
     <w:rsid w:val="00EC1F24"/>
     <w:rsid w:val="00EC22F6"/>
     <w:rsid w:val="00EC3DB9"/>
+    <w:rsid w:val="00ED4640"/>
     <w:rsid w:val="00ED5B9B"/>
     <w:rsid w:val="00ED6BAD"/>
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00ED7762"/>
     <w:rsid w:val="00EE00D6"/>
+    <w:rsid w:val="00EE0F88"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
     <w:rsid w:val="00EE29AD"/>
     <w:rsid w:val="00EE3E24"/>
+    <w:rsid w:val="00EE4627"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE5131"/>
     <w:rsid w:val="00EF109B"/>
+    <w:rsid w:val="00EF16F9"/>
     <w:rsid w:val="00EF201C"/>
     <w:rsid w:val="00EF2C72"/>
+    <w:rsid w:val="00EF3236"/>
     <w:rsid w:val="00EF36AF"/>
     <w:rsid w:val="00EF59A3"/>
     <w:rsid w:val="00EF6675"/>
     <w:rsid w:val="00F0063D"/>
+    <w:rsid w:val="00F0086E"/>
     <w:rsid w:val="00F00F9C"/>
     <w:rsid w:val="00F01E5F"/>
     <w:rsid w:val="00F024F3"/>
     <w:rsid w:val="00F02ABA"/>
     <w:rsid w:val="00F0437A"/>
     <w:rsid w:val="00F04BE0"/>
+    <w:rsid w:val="00F05C08"/>
+    <w:rsid w:val="00F07916"/>
     <w:rsid w:val="00F101B8"/>
     <w:rsid w:val="00F11037"/>
     <w:rsid w:val="00F15144"/>
+    <w:rsid w:val="00F15B61"/>
     <w:rsid w:val="00F16F1B"/>
     <w:rsid w:val="00F250A9"/>
     <w:rsid w:val="00F267AF"/>
+    <w:rsid w:val="00F26C92"/>
+    <w:rsid w:val="00F27F40"/>
     <w:rsid w:val="00F30FF4"/>
     <w:rsid w:val="00F3122E"/>
     <w:rsid w:val="00F32368"/>
     <w:rsid w:val="00F331AD"/>
     <w:rsid w:val="00F344FB"/>
     <w:rsid w:val="00F35287"/>
+    <w:rsid w:val="00F36728"/>
     <w:rsid w:val="00F40A70"/>
+    <w:rsid w:val="00F41107"/>
     <w:rsid w:val="00F43A37"/>
     <w:rsid w:val="00F43FFF"/>
+    <w:rsid w:val="00F44BAA"/>
     <w:rsid w:val="00F4641B"/>
     <w:rsid w:val="00F46EB8"/>
     <w:rsid w:val="00F50CD1"/>
     <w:rsid w:val="00F511E4"/>
     <w:rsid w:val="00F52D09"/>
     <w:rsid w:val="00F52E08"/>
     <w:rsid w:val="00F53A66"/>
     <w:rsid w:val="00F5462D"/>
+    <w:rsid w:val="00F547CF"/>
     <w:rsid w:val="00F55B21"/>
     <w:rsid w:val="00F56EF6"/>
     <w:rsid w:val="00F60082"/>
     <w:rsid w:val="00F61A9F"/>
     <w:rsid w:val="00F61B5F"/>
     <w:rsid w:val="00F64696"/>
     <w:rsid w:val="00F65AA9"/>
     <w:rsid w:val="00F6768F"/>
+    <w:rsid w:val="00F70244"/>
+    <w:rsid w:val="00F719C0"/>
     <w:rsid w:val="00F7220E"/>
     <w:rsid w:val="00F72C2C"/>
     <w:rsid w:val="00F741F2"/>
     <w:rsid w:val="00F76CAB"/>
     <w:rsid w:val="00F772C6"/>
     <w:rsid w:val="00F815B5"/>
     <w:rsid w:val="00F8281A"/>
+    <w:rsid w:val="00F82A53"/>
     <w:rsid w:val="00F85195"/>
     <w:rsid w:val="00F857D4"/>
     <w:rsid w:val="00F868E3"/>
     <w:rsid w:val="00F938BA"/>
+    <w:rsid w:val="00F95889"/>
     <w:rsid w:val="00F97826"/>
     <w:rsid w:val="00F97919"/>
     <w:rsid w:val="00FA230B"/>
     <w:rsid w:val="00FA2C46"/>
     <w:rsid w:val="00FA3525"/>
     <w:rsid w:val="00FA5A53"/>
     <w:rsid w:val="00FB1F6E"/>
     <w:rsid w:val="00FB4769"/>
     <w:rsid w:val="00FB4CDA"/>
     <w:rsid w:val="00FB6481"/>
     <w:rsid w:val="00FB6D36"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0F81"/>
     <w:rsid w:val="00FC252F"/>
     <w:rsid w:val="00FC395C"/>
     <w:rsid w:val="00FC5E8E"/>
     <w:rsid w:val="00FD3766"/>
     <w:rsid w:val="00FD3D05"/>
+    <w:rsid w:val="00FD4554"/>
     <w:rsid w:val="00FD47C4"/>
     <w:rsid w:val="00FE2DCF"/>
     <w:rsid w:val="00FE331E"/>
+    <w:rsid w:val="00FE35B0"/>
     <w:rsid w:val="00FE3FA7"/>
     <w:rsid w:val="00FE4081"/>
+    <w:rsid w:val="00FE7B3D"/>
     <w:rsid w:val="00FF1889"/>
+    <w:rsid w:val="00FF1DD4"/>
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2FCE"/>
+    <w:rsid w:val="00FF41AC"/>
     <w:rsid w:val="00FF4F7D"/>
     <w:rsid w:val="00FF6D9D"/>
     <w:rsid w:val="00FF7620"/>
     <w:rsid w:val="00FF7DD5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="62659081"/>
-  <w15:docId w15:val="{6C1BA6AC-6AA6-4E2B-90A8-627A13823CDD}"/>
+  <w15:docId w15:val="{0673DF1A-E3FC-47A8-82A8-CDD701FD0691}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -21216,51 +22376,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eat@stl.com.au" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.housing.vic.gov.au/contact-a-housing-office" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAE@VIFM.ORG" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.housing.vic.gov.au" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\vidpr65\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\WZUJXG78\Moving%20out%20of%20your%20property" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Housing%20Business%20Operations" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CAE@VIFM.ORG" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.housing.vic.gov.au/contact-a-housing-office" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housing.vic.gov.au/moving-out-your-property" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.housing.vic.gov.au" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Housing%20Business%20Operations" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eat@stl.com.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -21521,191 +22681,250 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009E92284D629C66409C3E65A98AFA6AB2" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4592ce43063454c4809238c8a1b1f1ba">
-[...1 lines deleted...]
-    <xsd:import namespace="fe161729-0ef4-4b53-b9e8-ddb61266bb63"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
+    <Comments xmlns="05a23c12-eb64-4047-9d50-c4f465f3c0dd" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="05a23c12-eb64-4047-9d50-c4f465f3c0dd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003C19E57E9B24DB41BBF1ABFB82127421" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="56b40db94667d0e878c54488b0756c73">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="05a23c12-eb64-4047-9d50-c4f465f3c0dd" xmlns:ns3="13404760-8ec3-4f68-8110-bc572b2bfb09" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="37c49353af7ac2e8f3704c48d25238af" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
+    <xsd:import namespace="13404760-8ec3-4f68-8110-bc572b2bfb09"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:Style"/>
-                <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:SharetoDesktop" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Comments" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fe161729-0ef4-4b53-b9e8-ddb61266bb63" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="05a23c12-eb64-4047-9d50-c4f465f3c0dd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Style" ma:index="1" ma:displayName="Style" ma:default="Factsheet (Word)" ma:description="Type of template" ma:format="Dropdown" ma:internalName="Style" ma:readOnly="false">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:union memberTypes="dms:Text">
-[...8 lines deleted...]
-        </xsd:union>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Owner" ma:index="2" nillable="true" ma:displayName="Template owner" ma:description="Owner of the template" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Owner" ma:readOnly="false" ma:showField="ImnName">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6e24e156-28e6-48ad-9c0f-4171595c9d94" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="22" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Comments" ma:index="26" nillable="true" ma:displayName="Comments" ma:format="Dropdown" ma:internalName="Comments">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="13404760-8ec3-4f68-8110-bc572b2bfb09" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceMetadata" ma:index="6" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
-[...24 lines deleted...]
-        <xsd:restriction base="dms:Text">
+        <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...15 lines deleted...]
-        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{653b1683-0861-4244-a845-dd8daf1f12c4}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="edc24be7-85b6-48b8-bec8-bca4fac6ccab">
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{81b8daaf-ef9e-4564-a435-35f838f0f641}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="13404760-8ec3-4f68-8110-bc572b2bfb09">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -21750,318 +22969,994 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEFF6B71-8466-4FA3-8E7F-22B020BB1BE3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
-    <ds:schemaRef ds:uri="fe161729-0ef4-4b53-b9e8-ddb61266bb63"/>
+    <ds:schemaRef ds:uri="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82D23578-B31D-4DF7-B7FE-7B544DF321FB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
+    <ds:schemaRef ds:uri="13404760-8ec3-4f68-8110-bc572b2bfb09"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>32781</Characters>
+  <Pages>19</Pages>
+  <Words>5887</Words>
+  <Characters>33557</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>2</DocSecurity>
-  <Lines>273</Lines>
-  <Paragraphs>76</Paragraphs>
+  <Lines>279</Lines>
+  <Paragraphs>78</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Residential Rental Agreement Terminations and Deceased Estates Operatioanl Guidelines</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>38456</CharactersWithSpaces>
+  <CharactersWithSpaces>39366</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
-    <vt:vector size="48" baseType="variant">
-[...4 lines deleted...]
-        <vt:i4>36</vt:i4>
+    <vt:vector size="282" baseType="variant">
+      <vt:variant>
+        <vt:i4>196720</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>255</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://intranet.dhhs.vic.gov.au/graphic-design-process</vt:lpwstr>
+        <vt:lpwstr>mailto:eat@stl.com.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7209064</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>33</vt:i4>
+        <vt:i4>2621440</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>252</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://intranet.dhhs.vic.gov.au/print-and-distribute-communications-materials</vt:lpwstr>
+        <vt:lpwstr>mailto:CAE@VIFM.ORG</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3145752</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>30</vt:i4>
+        <vt:i4>2752544</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>249</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>http://library.intranet.vic.gov.au/client/en_US/vglsweb-dh-dhs/;jsessionid=CC61035498BF1611F26BEBCD4A100F9A.enterprise-14600?rm=ISBN0%7C%7C%7C1%7C%7C%7C0%7C%7C%7Ctrue</vt:lpwstr>
+        <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7864376</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>27</vt:i4>
+        <vt:i4>2752544</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>246</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://intranet.dhhs.vic.gov.au/templates-our-visual-style</vt:lpwstr>
+        <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1310776</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>20</vt:i4>
+        <vt:i4>7602226</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>243</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:lpwstr>https://www.housing.vic.gov.au/moving-out-your-property</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc480380487</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>14</vt:i4>
+        <vt:i4>3604606</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>240</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:lpwstr>mailto:Housing Business Operations</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc480380486</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>8</vt:i4>
+        <vt:i4>1703985</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>233</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc480380485</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>2</vt:i4>
+        <vt:lpwstr>_Toc234846300</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245232</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>227</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc480380484</vt:lpwstr>
+        <vt:lpwstr>_Toc234846299</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245232</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>221</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846298</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245232</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>215</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846297</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245232</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>209</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846296</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245232</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>203</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846295</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245232</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>197</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846294</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245232</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>191</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846293</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245232</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>185</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846292</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245232</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>179</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846291</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245232</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>173</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846290</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179696</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>167</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846289</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179696</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>161</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846288</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179696</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>155</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846287</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179696</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>149</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846286</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179696</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>143</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846285</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179696</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846284</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179696</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>131</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846283</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179696</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>125</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846282</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179696</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>119</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846281</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179696</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>113</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846280</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900592</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>107</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846279</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900592</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>101</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846278</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900592</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>95</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846277</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900592</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>89</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846276</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900592</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>83</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846275</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900592</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>77</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846274</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900592</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>71</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846273</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900592</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846272</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900592</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>59</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846271</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900592</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>53</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846270</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835056</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>47</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846269</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835056</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>41</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846268</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835056</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>35</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846267</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835056</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>29</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846266</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835056</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>23</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846265</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835056</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>17</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc234846264</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881407</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://providers.dffh.vic.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441828</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:enquiries@homes.vic.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4128895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.housing.vic.gov.au/contact-a-housing-office</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7471231</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.housing.vic.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Residential Rental Agreement Terminations and Deceased Estates Operatioanl Guidelines</dc:title>
   <dc:subject>Terminating rental agreements and managing deceased etsates under the residential tenancy act for public housing</dc:subject>
+  <dc:creator>Remo Tieri (Homes Victoria)</dc:creator>
   <cp:keywords>Residential Rental Agreements, terminating tenancies, deceased estates, public housing</cp:keywords>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="version">
     <vt:lpwstr>2025v1 010720125</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
     <vt:lpwstr>2022-02-28T01:49:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
@@ -22093,32 +23988,32 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Format">
     <vt:lpwstr>Report</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="TemplateVersion">
     <vt:i4>1</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Hyperlink Base">
     <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/Ec1sUX29ovVNg1yz-k3q1CIBvxIHfUXXZlqlU8WV6A4LBA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Link">
     <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/Ec1sUX29ovVNg1yz-k3q1CIBvxIHfUXXZlqlU8WV6A4LBA, https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/Ec1sUX29ovVNg1yz-k3q1CIBvxIHfUXXZlqlU8WV6A4LBA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="GrammarlyDocumentId">
     <vt:lpwstr>6461dc9e-6069-4ca4-862e-f9527cb4175d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="ContentTypeId">
-    <vt:lpwstr>0x0101009E92284D629C66409C3E65A98AFA6AB2</vt:lpwstr>
+    <vt:lpwstr>0x0101003C19E57E9B24DB41BBF1ABFB82127421</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>