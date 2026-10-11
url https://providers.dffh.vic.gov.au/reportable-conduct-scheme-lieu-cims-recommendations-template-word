--- v0 (2025-10-06)
+++ v1 (2026-10-11)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6FA8325E" w14:textId="29B66B6C" w:rsidR="0074696E" w:rsidRPr="00280C4B" w:rsidRDefault="00B95AB9" w:rsidP="00280C4B">
       <w:pPr>
         <w:pStyle w:val="Sectionbreakfirstpage"/>
       </w:pPr>
       <w:r w:rsidRPr="00280C4B">
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="5643E9A5" wp14:editId="009B68CB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7562850" cy="2070100"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 4">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
@@ -172,56 +172,56 @@
           <w:tcPr>
             <w:tcW w:w="8931" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69C24C39" w14:textId="599C5189" w:rsidR="005E51CC" w:rsidRPr="003575EA" w:rsidRDefault="00582710" w:rsidP="003575EA">
             <w:pPr>
               <w:pStyle w:val="Documentsubtitle"/>
               <w:spacing w:line="160" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Attachment to Reportable Conduct Scheme investigation report - </w:t>
             </w:r>
             <w:r w:rsidR="00B10CE5">
               <w:t>Client Incident Management System</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF4148" w14:paraId="5F5E6105" w14:textId="77777777" w:rsidTr="003575EA">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8931" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45D389E8" w14:textId="326FD0E7" w:rsidR="008A60D2" w:rsidRPr="00250DC4" w:rsidRDefault="00356359" w:rsidP="00B848E7">
+          <w:p w14:paraId="45D389E8" w14:textId="326FD0E7" w:rsidR="008A60D2" w:rsidRPr="00250DC4" w:rsidRDefault="00CF4148" w:rsidP="00B848E7">
             <w:pPr>
               <w:pStyle w:val="Bannermarking"/>
             </w:pPr>
             <w:fldSimple w:instr="FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT">
-              <w:r w:rsidR="00CF4148">
+              <w:r>
                 <w:t>OFFICIAL</w:t>
               </w:r>
             </w:fldSimple>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="57E93079" w14:textId="77777777" w:rsidR="003575EA" w:rsidRDefault="003575EA" w:rsidP="00A52509">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc66794859"/>
     </w:p>
     <w:p w14:paraId="45551A7E" w14:textId="4460FD7B" w:rsidR="00A52509" w:rsidRPr="004203A4" w:rsidRDefault="00A52509" w:rsidP="00A52509">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004203A4">
         <w:rPr>
@@ -878,714 +878,918 @@
             <w:r w:rsidRPr="00554995">
               <w:t>o]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="662F731E" w14:textId="6EB70BF6" w:rsidR="00AB03D2" w:rsidRPr="00E11C34" w:rsidRDefault="007E525C" w:rsidP="007E525C">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="00554995">
               <w:t xml:space="preserve">If yes, </w:t>
             </w:r>
             <w:r>
               <w:t>name, position title, organisation and contact details of the joint investigation manager.]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="21100AE8" w14:textId="68608274" w:rsidR="00F571CF" w:rsidRPr="00E11C34" w:rsidRDefault="00F571CF">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="21100AE8" w14:textId="68608274" w:rsidR="00F571CF" w:rsidRPr="00E11C34" w:rsidRDefault="00F571CF" w:rsidP="00F14D25">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D966681" w14:textId="2B00BA18" w:rsidR="00986BE0" w:rsidRDefault="005C652A" w:rsidP="00322DD7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="001427FF">
         <w:t>ecommendations</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1413"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EB14A5" w14:paraId="12CCE1BA" w14:textId="77777777" w:rsidTr="00B44CFF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3166BC" w14:textId="77777777" w:rsidR="00EB14A5" w:rsidRDefault="00EB14A5" w:rsidP="00B44CFF">
+          <w:p w14:paraId="4C3166BC" w14:textId="165219F2" w:rsidR="00EB14A5" w:rsidRPr="001470C1" w:rsidRDefault="00EB14A5" w:rsidP="00B44CFF">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Toc170823659"/>
-            <w:r>
-              <w:t>Client / Allegation</w:t>
+            <w:r w:rsidRPr="001470C1">
+              <w:t xml:space="preserve">Client / </w:t>
+            </w:r>
+            <w:r w:rsidR="00461C45" w:rsidRPr="001470C1">
+              <w:t xml:space="preserve">CIMS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001470C1">
+              <w:t>Allegation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1E3F236C" w14:textId="77777777" w:rsidR="00EB14A5" w:rsidRDefault="00EB14A5" w:rsidP="00B44CFF">
+          <w:p w14:paraId="1E3F236C" w14:textId="77777777" w:rsidR="00EB14A5" w:rsidRPr="001470C1" w:rsidRDefault="00EB14A5" w:rsidP="00B44CFF">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="87189D"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001470C1">
               <w:t>Finding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="773EBA00" w14:textId="77777777" w:rsidR="00EB14A5" w:rsidRDefault="00EB14A5" w:rsidP="00B44CFF">
+          <w:p w14:paraId="773EBA00" w14:textId="7A5DA437" w:rsidR="00EB14A5" w:rsidRPr="001470C1" w:rsidRDefault="00FD0F07" w:rsidP="00B44CFF">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="87189D"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001470C1">
+              <w:t xml:space="preserve">CIMS </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB14A5" w:rsidRPr="001470C1">
               <w:t xml:space="preserve">Outcome </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3C72950D" w14:textId="77777777" w:rsidR="00EB14A5" w:rsidRDefault="00EB14A5" w:rsidP="00B44CFF">
+          <w:p w14:paraId="3C72950D" w14:textId="3ECCE3E5" w:rsidR="00EB14A5" w:rsidRPr="001470C1" w:rsidRDefault="00FD0F07" w:rsidP="00B44CFF">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="87189D"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001470C1">
+              <w:t xml:space="preserve">CIMS </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB14A5" w:rsidRPr="001470C1">
               <w:t>Recommendation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB14A5" w14:paraId="37DCA2E8" w14:textId="77777777" w:rsidTr="00B44CFF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58FC536B" w14:textId="77777777" w:rsidR="00EB14A5" w:rsidRDefault="00EB14A5" w:rsidP="00B44CFF">
+          <w:p w14:paraId="58FC536B" w14:textId="77777777" w:rsidR="00EB14A5" w:rsidRPr="001470C1" w:rsidRDefault="00EB14A5" w:rsidP="00B44CFF">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63190836" w14:textId="1B6A4EDD" w:rsidR="00EB14A5" w:rsidRPr="00D227D0" w:rsidRDefault="006B6FBE" w:rsidP="00B44CFF">
+          <w:p w14:paraId="63190836" w14:textId="44B57977" w:rsidR="00EB14A5" w:rsidRPr="001470C1" w:rsidRDefault="006B6FBE" w:rsidP="00B44CFF">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>Identify</w:t>
             </w:r>
-            <w:r w:rsidR="00EB14A5" w:rsidRPr="00D227D0">
+            <w:r w:rsidR="00EB14A5" w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
-              <w:t xml:space="preserve"> findings made from the evidence gathered throughout the investigation. There may be multiple findings listed against each outcome</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> findings made from the evidence gathered throughout the investigation. There may be multiple findings listed against each </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0F07" w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIMS </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB14A5" w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t>outcome</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="525CDF60" w14:textId="2F4D53FF" w:rsidR="00EB14A5" w:rsidRPr="00D227D0" w:rsidRDefault="0028074A" w:rsidP="00B44CFF">
+          <w:p w14:paraId="525CDF60" w14:textId="102DD5F4" w:rsidR="00EB14A5" w:rsidRPr="001470C1" w:rsidRDefault="0028074A" w:rsidP="00B44CFF">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>Include</w:t>
             </w:r>
-            <w:r w:rsidR="00EB14A5" w:rsidRPr="00D227D0">
+            <w:r w:rsidR="00EB14A5" w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00356359">
+            <w:r w:rsidR="00356359" w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t xml:space="preserve">an </w:t>
             </w:r>
-            <w:r w:rsidR="00EB14A5" w:rsidRPr="00D227D0">
+            <w:r w:rsidR="00EB14A5" w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
-              <w:t>outcome against each allegation identified in this incident report</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">outcome against each </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0F07" w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
-              <w:t>. O</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EB14A5" w:rsidRPr="00D227D0">
+              <w:t xml:space="preserve">CIMS </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB14A5" w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
-              <w:t>ne outcome per row.</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+              <w:t>allegation identified in this incident report</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
+              <w:t>. O</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB14A5" w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t>ne outcome per row.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FF244F5" w14:textId="2BBEE764" w:rsidR="00EB14A5" w:rsidRPr="001470C1" w:rsidRDefault="009F251E" w:rsidP="00B44CFF">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t>Also include t</w:t>
+            </w:r>
+            <w:r w:rsidR="00A94FEE" w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t>he</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> related</w:t>
+            </w:r>
+            <w:r w:rsidR="00A94FEE" w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RCS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conduct category and </w:t>
+            </w:r>
+            <w:r w:rsidR="00A94FEE" w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t>outcome</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A94FEE" w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C4C581A" w14:textId="473E3F8B" w:rsidR="00EB14A5" w:rsidRPr="00D227D0" w:rsidRDefault="0028074A" w:rsidP="00B44CFF">
+          <w:p w14:paraId="1C4C581A" w14:textId="571BE4FF" w:rsidR="00EB14A5" w:rsidRPr="001470C1" w:rsidRDefault="0028074A" w:rsidP="00B44CFF">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>Detail</w:t>
             </w:r>
-            <w:r w:rsidR="00EB14A5" w:rsidRPr="00D227D0">
+            <w:r w:rsidR="00EB14A5" w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00356359">
+            <w:r w:rsidR="00356359" w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidR="00EB14A5" w:rsidRPr="00D227D0">
+            <w:r w:rsidR="00EB14A5" w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
-              <w:t xml:space="preserve">high-level recommendations being made to promote the safety and wellbeing of the client or support the continuous improvement of service delivery. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D25CA">
+              <w:t xml:space="preserve">high-level </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF7B6E" w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Each </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EB14A5" w:rsidRPr="00D227D0">
+              <w:t xml:space="preserve">CIMS </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB14A5" w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
-              <w:t xml:space="preserve">recommendation </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D25CA">
+              <w:t xml:space="preserve">recommendations being made to promote the safety and wellbeing of the client or support the continuous improvement of service delivery. </w:t>
+            </w:r>
+            <w:r w:rsidR="000D25CA" w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
-              <w:t xml:space="preserve">must </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EB14A5" w:rsidRPr="00D227D0">
+              <w:t xml:space="preserve">Each </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF7B6E" w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
-              <w:t xml:space="preserve">address the finding and outcome in the same row. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D25CA">
+              <w:t xml:space="preserve">CIMS </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB14A5" w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
-              <w:t>M</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EB14A5" w:rsidRPr="00D227D0">
+              <w:t xml:space="preserve">recommendation </w:t>
+            </w:r>
+            <w:r w:rsidR="000D25CA" w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
-              <w:t xml:space="preserve">ultiple recommendations </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000D25CA">
+              <w:t xml:space="preserve">must </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB14A5" w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
-              <w:t xml:space="preserve">can be </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EB14A5" w:rsidRPr="00D227D0">
+              <w:t xml:space="preserve">address the finding and </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF7B6E" w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
-              <w:t>made against the same findings and outcome.</w:t>
+              <w:t xml:space="preserve">CIMS </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB14A5" w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">outcome in the same row. </w:t>
+            </w:r>
+            <w:r w:rsidR="000D25CA" w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB14A5" w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ultiple recommendations </w:t>
+            </w:r>
+            <w:r w:rsidR="000D25CA" w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">can be </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB14A5" w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">made against the same findings and </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF7B6E" w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIMS </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB14A5" w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t>outcome.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB14A5" w14:paraId="0010EA03" w14:textId="77777777" w:rsidTr="00B44CFF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02816744" w14:textId="17EED9E2" w:rsidR="002E06EA" w:rsidRDefault="002E06EA" w:rsidP="00B44CFF">
+          <w:p w14:paraId="02816744" w14:textId="17EED9E2" w:rsidR="002E06EA" w:rsidRPr="001470C1" w:rsidRDefault="002E06EA" w:rsidP="00B44CFF">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>EXAMPLE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2662605F" w14:textId="5FD4D1CC" w:rsidR="00EB14A5" w:rsidRDefault="00EB14A5" w:rsidP="00B44CFF">
+          <w:p w14:paraId="2662605F" w14:textId="5FD4D1CC" w:rsidR="00EB14A5" w:rsidRPr="001470C1" w:rsidRDefault="00EB14A5" w:rsidP="00B44CFF">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>Client 1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2717D7EF" w14:textId="77777777" w:rsidR="00EB14A5" w:rsidRPr="000C7DD7" w:rsidRDefault="00EB14A5" w:rsidP="00B44CFF">
+          <w:p w14:paraId="21A0E91B" w14:textId="77777777" w:rsidR="00EB14A5" w:rsidRPr="001470C1" w:rsidRDefault="00461C45" w:rsidP="00B44CFF">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
+              <w:t xml:space="preserve">CIMS </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB14A5" w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
               <w:t>Allegation one</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2024BB41" w14:textId="77777777" w:rsidR="00461C45" w:rsidRPr="001470C1" w:rsidRDefault="00461C45" w:rsidP="00B44CFF">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2717D7EF" w14:textId="198D21AF" w:rsidR="00461C45" w:rsidRPr="001470C1" w:rsidRDefault="00461C45" w:rsidP="00B44CFF">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t>Physical abuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58C3A0DF" w14:textId="77777777" w:rsidR="00EB14A5" w:rsidRPr="000C7DD7" w:rsidRDefault="00EB14A5" w:rsidP="00B44CFF">
+          <w:p w14:paraId="58C3A0DF" w14:textId="77777777" w:rsidR="00EB14A5" w:rsidRPr="001470C1" w:rsidRDefault="00EB14A5" w:rsidP="00B44CFF">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7DD7">
+            <w:r w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>CCTV footage recorded the subject of allegation hitting the client with a closed fist on and around the face and torso</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63FF7BED" w14:textId="77777777" w:rsidR="00EB14A5" w:rsidRDefault="00EB14A5" w:rsidP="00B44CFF">
+          <w:p w14:paraId="63FF7BED" w14:textId="77777777" w:rsidR="00EB14A5" w:rsidRPr="001470C1" w:rsidRDefault="00EB14A5" w:rsidP="00B44CFF">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C7DD7">
+            <w:r w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>Client identified the subject of allegation as the person in the CCTV footage</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B422909" w14:textId="77777777" w:rsidR="00EB14A5" w:rsidRPr="00E41CD0" w:rsidRDefault="00EB14A5" w:rsidP="00B44CFF">
+          <w:p w14:paraId="5B422909" w14:textId="77777777" w:rsidR="00EB14A5" w:rsidRPr="001470C1" w:rsidRDefault="00EB14A5" w:rsidP="00B44CFF">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>Carer support plan not completed even though potential risk factors impacting on the sustainability of the placement were identified at the time of placement commencement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B95A1D0" w14:textId="77777777" w:rsidR="00EB14A5" w:rsidRDefault="00EB14A5" w:rsidP="00EB14A5">
+          <w:p w14:paraId="5B95A1D0" w14:textId="77777777" w:rsidR="00EB14A5" w:rsidRPr="001470C1" w:rsidRDefault="00EB14A5" w:rsidP="00EB14A5">
             <w:pPr>
               <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001470C1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>Allegation: The subject of allegation hit the client on or around 01/01/2024.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="166D8613" w14:textId="77777777" w:rsidR="00EB14A5" w:rsidRDefault="00EB14A5" w:rsidP="00EB14A5">
+          <w:p w14:paraId="02BD54C2" w14:textId="77777777" w:rsidR="00EB14A5" w:rsidRPr="001470C1" w:rsidRDefault="00EB14A5" w:rsidP="00EB14A5">
             <w:pPr>
               <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIMS: The allegation of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t>physical abuse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t>substantiated.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0480D9C2" w14:textId="77777777" w:rsidR="00A94FEE" w:rsidRPr="001470C1" w:rsidRDefault="00A94FEE" w:rsidP="00A94FEE">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5041C6AE" w14:textId="0CF3EABC" w:rsidR="00A94FEE" w:rsidRPr="001470C1" w:rsidRDefault="00A94FEE" w:rsidP="00A94FEE">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001470C1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
               <w:t xml:space="preserve">Reportable Conduct Scheme: The allegation of </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001470C1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>physical violence</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001470C1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001470C1">
               <w:rPr>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t xml:space="preserve">is </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001470C1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>substantiated.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02BD54C2" w14:textId="77777777" w:rsidR="00EB14A5" w:rsidRPr="00BE5224" w:rsidRDefault="00EB14A5" w:rsidP="00EB14A5">
-[...37 lines deleted...]
-          <w:p w14:paraId="142D145D" w14:textId="084509CD" w:rsidR="00EB14A5" w:rsidRPr="000C7DD7" w:rsidRDefault="00EB14A5" w:rsidP="00B44CFF">
+          <w:p w14:paraId="142D145D" w14:textId="084509CD" w:rsidR="00EB14A5" w:rsidRPr="001470C1" w:rsidRDefault="00EB14A5" w:rsidP="00B44CFF">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20730250" w14:textId="77777777" w:rsidR="00EB14A5" w:rsidRPr="00D227D0" w:rsidRDefault="00EB14A5" w:rsidP="00B44CFF">
+          <w:p w14:paraId="20730250" w14:textId="77777777" w:rsidR="00EB14A5" w:rsidRPr="001470C1" w:rsidRDefault="00EB14A5" w:rsidP="00B44CFF">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D227D0">
+            <w:r w:rsidRPr="001470C1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>Care team review of the placement and appropriateness for the client to remain in the kinship care placement.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="772C7852" w14:textId="77777777" w:rsidR="00EB14A5" w:rsidRPr="00686BEB" w:rsidRDefault="00EB14A5" w:rsidP="00B44CFF">
+          <w:p w14:paraId="772C7852" w14:textId="77777777" w:rsidR="00EB14A5" w:rsidRPr="001470C1" w:rsidRDefault="00EB14A5" w:rsidP="00B44CFF">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D227D0">
+            <w:r w:rsidRPr="001470C1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>Review processes associated with the commencement of new kinship carer arrangements to ensure early identification and implementation of supports that the carer may need during the initial phase of the placement</w:t>
             </w:r>
-            <w:r w:rsidRPr="00957078">
+            <w:r w:rsidRPr="001470C1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="700700AF" w14:textId="77777777" w:rsidR="00CF324F" w:rsidRDefault="00CF324F">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="700700AF" w14:textId="77777777" w:rsidR="00CF324F" w:rsidRDefault="00CF324F" w:rsidP="00F14D25">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F58EE9E" w14:textId="657FF562" w:rsidR="00521B88" w:rsidRPr="006D65E1" w:rsidRDefault="00C964B4" w:rsidP="00322DD7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Different </w:t>
       </w:r>
       <w:r w:rsidR="006D65E1">
         <w:t>Reportable Conduct Scheme and CIMS outcome</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30FFC0D0" w14:textId="6A8D47E6" w:rsidR="00521B88" w:rsidRPr="00F36068" w:rsidRDefault="00521B88" w:rsidP="00521B88">
       <w:pPr>
@@ -2328,199 +2532,199 @@
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="058E8C3C" w14:textId="77777777" w:rsidR="0010140E" w:rsidRDefault="0010140E" w:rsidP="002C2C0D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0010140E" w:rsidSect="00593A99">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25DE8EEE" w14:textId="77777777" w:rsidR="0020424A" w:rsidRDefault="0020424A">
+    <w:p w14:paraId="1DD4A0A5" w14:textId="77777777" w:rsidR="00962559" w:rsidRDefault="00962559">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661E0398" w14:textId="77777777" w:rsidR="0020424A" w:rsidRDefault="0020424A"/>
+    <w:p w14:paraId="0123ADCA" w14:textId="77777777" w:rsidR="00962559" w:rsidRDefault="00962559"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57FDB775" w14:textId="77777777" w:rsidR="0020424A" w:rsidRDefault="0020424A">
+    <w:p w14:paraId="2ACE45A8" w14:textId="77777777" w:rsidR="00962559" w:rsidRDefault="00962559">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B73F9AB" w14:textId="77777777" w:rsidR="0020424A" w:rsidRDefault="0020424A"/>
+    <w:p w14:paraId="4652F9C0" w14:textId="77777777" w:rsidR="00962559" w:rsidRDefault="00962559"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3ED7A9A3" w14:textId="77777777" w:rsidR="0020424A" w:rsidRDefault="0020424A">
+    <w:p w14:paraId="6580A5EA" w14:textId="77777777" w:rsidR="00962559" w:rsidRDefault="00962559">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="016C29F6" w14:textId="044C41A7" w:rsidR="00E261B3" w:rsidRPr="00F65AA9" w:rsidRDefault="00967335" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C7F58B7" wp14:editId="798A5D84">
           <wp:simplePos x="538163" y="9644063"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>bottom</wp:align>
           </wp:positionV>
           <wp:extent cx="7560000" cy="792720"/>
           <wp:effectExtent l="0" t="0" r="3175" b="7620"/>
           <wp:wrapNone/>
           <wp:docPr id="90253125" name="Picture 90253125" descr="Victoria State Government Families, Fairness and Housing"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -2659,51 +2863,51 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65F67A31" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRDefault="00E261B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="36861015" wp14:editId="5023B46B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189687</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="MSIPCM418f4cbe97f099549309dca7" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2786,51 +2990,51 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6434A8BE" w14:textId="424E90F1" w:rsidR="00593A99" w:rsidRPr="00F65AA9" w:rsidRDefault="00517820" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5B1B5387" wp14:editId="21A4B411">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="MSIPCMc8f74ee894bbb46f5a7ee30b" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2913,81 +3117,81 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00517820">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E5CD0E3" w14:textId="77777777" w:rsidR="0020424A" w:rsidRDefault="0020424A" w:rsidP="00207717">
+    <w:p w14:paraId="7D1CBA5A" w14:textId="77777777" w:rsidR="00962559" w:rsidRDefault="00962559" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D79ACE3" w14:textId="77777777" w:rsidR="0020424A" w:rsidRDefault="0020424A">
+    <w:p w14:paraId="1A8EEE70" w14:textId="77777777" w:rsidR="00962559" w:rsidRDefault="00962559">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FEA50B6" w14:textId="77777777" w:rsidR="0020424A" w:rsidRDefault="0020424A"/>
+    <w:p w14:paraId="785DFCE0" w14:textId="77777777" w:rsidR="00962559" w:rsidRDefault="00962559"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0C7E1844" w14:textId="77777777" w:rsidR="0020424A" w:rsidRDefault="0020424A">
+    <w:p w14:paraId="4C0BD84A" w14:textId="77777777" w:rsidR="00962559" w:rsidRDefault="00962559">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01FD96D1" w14:textId="474D6A8D" w:rsidR="00E261B3" w:rsidRPr="0051568D" w:rsidRDefault="005C652A" w:rsidP="0017674D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>R</w:t>
     </w:r>
     <w:r w:rsidR="00F3034A">
       <w:t>ecommendations</w:t>
     </w:r>
     <w:r w:rsidR="00B21327">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="008E359A">
       <w:t xml:space="preserve">– </w:t>
     </w:r>
     <w:r w:rsidR="00A80EDB">
       <w:t>Attachment to R</w:t>
     </w:r>
     <w:r w:rsidR="00E41149">
       <w:t xml:space="preserve">eportable </w:t>
     </w:r>
     <w:r w:rsidR="00A80EDB">
       <w:t>C</w:t>
     </w:r>
@@ -3049,51 +3253,51 @@
     <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02953F39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="696CF16A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5938,52 +6142,52 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1716464770">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="162161351">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1123771656">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2009285276">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1608002709">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="465591779">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="62"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -6106,50 +6310,51 @@
     <w:rsid w:val="00103276"/>
     <w:rsid w:val="0010392D"/>
     <w:rsid w:val="0010447F"/>
     <w:rsid w:val="00104FE3"/>
     <w:rsid w:val="00105291"/>
     <w:rsid w:val="0010683F"/>
     <w:rsid w:val="0010714F"/>
     <w:rsid w:val="0011036C"/>
     <w:rsid w:val="001104D0"/>
     <w:rsid w:val="001120C5"/>
     <w:rsid w:val="00114A0A"/>
     <w:rsid w:val="00116898"/>
     <w:rsid w:val="0011758E"/>
     <w:rsid w:val="00120BD3"/>
     <w:rsid w:val="00122FEA"/>
     <w:rsid w:val="001232BD"/>
     <w:rsid w:val="00124ED5"/>
     <w:rsid w:val="00125964"/>
     <w:rsid w:val="0012693C"/>
     <w:rsid w:val="001276FA"/>
     <w:rsid w:val="0013048A"/>
     <w:rsid w:val="00137F80"/>
     <w:rsid w:val="001427A1"/>
     <w:rsid w:val="001427FF"/>
     <w:rsid w:val="001447B3"/>
+    <w:rsid w:val="001470C1"/>
     <w:rsid w:val="00152073"/>
     <w:rsid w:val="00156598"/>
     <w:rsid w:val="0016037B"/>
     <w:rsid w:val="00160FF2"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
     <w:rsid w:val="00162CA9"/>
     <w:rsid w:val="0016326F"/>
     <w:rsid w:val="0016524C"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165A57"/>
     <w:rsid w:val="00165E4E"/>
     <w:rsid w:val="001706CA"/>
     <w:rsid w:val="001712C2"/>
     <w:rsid w:val="00172BAF"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="00176AB9"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="0017795C"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
     <w:rsid w:val="00177E68"/>
@@ -6479,50 +6684,51 @@
     <w:rsid w:val="00421EEF"/>
     <w:rsid w:val="00424D65"/>
     <w:rsid w:val="004273B4"/>
     <w:rsid w:val="00430393"/>
     <w:rsid w:val="00431806"/>
     <w:rsid w:val="004350F9"/>
     <w:rsid w:val="00437AC5"/>
     <w:rsid w:val="00440F42"/>
     <w:rsid w:val="00442C6C"/>
     <w:rsid w:val="00443186"/>
     <w:rsid w:val="004432D3"/>
     <w:rsid w:val="00443CBE"/>
     <w:rsid w:val="00443E8A"/>
     <w:rsid w:val="004441BC"/>
     <w:rsid w:val="004449FD"/>
     <w:rsid w:val="00444D87"/>
     <w:rsid w:val="004468B4"/>
     <w:rsid w:val="00447BC4"/>
     <w:rsid w:val="0045230A"/>
     <w:rsid w:val="00452CAB"/>
     <w:rsid w:val="00454AD0"/>
     <w:rsid w:val="00455703"/>
     <w:rsid w:val="00455957"/>
     <w:rsid w:val="00455EDC"/>
     <w:rsid w:val="00457337"/>
+    <w:rsid w:val="00461C45"/>
     <w:rsid w:val="00462E3D"/>
     <w:rsid w:val="00463529"/>
     <w:rsid w:val="0046440A"/>
     <w:rsid w:val="00464C96"/>
     <w:rsid w:val="004654F6"/>
     <w:rsid w:val="00466E79"/>
     <w:rsid w:val="00470D7D"/>
     <w:rsid w:val="00472D44"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="0047389C"/>
     <w:rsid w:val="00473BA3"/>
     <w:rsid w:val="004743DD"/>
     <w:rsid w:val="00474CEA"/>
     <w:rsid w:val="00483968"/>
     <w:rsid w:val="004841BE"/>
     <w:rsid w:val="00484F86"/>
     <w:rsid w:val="00485BC6"/>
     <w:rsid w:val="00485D4C"/>
     <w:rsid w:val="00490746"/>
     <w:rsid w:val="00490852"/>
     <w:rsid w:val="004912E3"/>
     <w:rsid w:val="00491C9C"/>
     <w:rsid w:val="00492F30"/>
     <w:rsid w:val="004939AF"/>
     <w:rsid w:val="004946F4"/>
@@ -6569,50 +6775,51 @@
     <w:rsid w:val="004F00DD"/>
     <w:rsid w:val="004F2133"/>
     <w:rsid w:val="004F24D2"/>
     <w:rsid w:val="004F4630"/>
     <w:rsid w:val="004F4CEB"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
     <w:rsid w:val="004F6936"/>
     <w:rsid w:val="004F7B35"/>
     <w:rsid w:val="00500E2D"/>
     <w:rsid w:val="00503DC6"/>
     <w:rsid w:val="00504C3D"/>
     <w:rsid w:val="00506A96"/>
     <w:rsid w:val="00506F5D"/>
     <w:rsid w:val="0050728C"/>
     <w:rsid w:val="0050738C"/>
     <w:rsid w:val="00510370"/>
     <w:rsid w:val="00510730"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="005126D0"/>
     <w:rsid w:val="00513109"/>
     <w:rsid w:val="00514667"/>
     <w:rsid w:val="0051568D"/>
     <w:rsid w:val="005161D2"/>
     <w:rsid w:val="00517820"/>
+    <w:rsid w:val="00517B8B"/>
     <w:rsid w:val="00521B88"/>
     <w:rsid w:val="00522FDC"/>
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
     <w:rsid w:val="005315FF"/>
     <w:rsid w:val="0053565E"/>
     <w:rsid w:val="00536499"/>
     <w:rsid w:val="00542A03"/>
     <w:rsid w:val="00543903"/>
     <w:rsid w:val="00543F11"/>
     <w:rsid w:val="00546305"/>
     <w:rsid w:val="005464BF"/>
     <w:rsid w:val="00547A95"/>
     <w:rsid w:val="0055093F"/>
     <w:rsid w:val="0055119B"/>
     <w:rsid w:val="00554A08"/>
     <w:rsid w:val="00557C3D"/>
     <w:rsid w:val="00561202"/>
     <w:rsid w:val="005663DB"/>
     <w:rsid w:val="0056731D"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="005720E5"/>
     <w:rsid w:val="00572282"/>
     <w:rsid w:val="005731B7"/>
     <w:rsid w:val="00573CE3"/>
@@ -6648,50 +6855,51 @@
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
     <w:rsid w:val="005C652A"/>
     <w:rsid w:val="005D07B8"/>
     <w:rsid w:val="005D1125"/>
     <w:rsid w:val="005D29CD"/>
     <w:rsid w:val="005D63C7"/>
     <w:rsid w:val="005D6597"/>
     <w:rsid w:val="005E14E7"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2934"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E4FD1"/>
     <w:rsid w:val="005E51CC"/>
     <w:rsid w:val="005E5782"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0CF5"/>
     <w:rsid w:val="005F21EB"/>
     <w:rsid w:val="005F5BFA"/>
     <w:rsid w:val="005F64CF"/>
     <w:rsid w:val="006041AD"/>
     <w:rsid w:val="00605908"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00610D7C"/>
+    <w:rsid w:val="00611575"/>
     <w:rsid w:val="00613414"/>
     <w:rsid w:val="00614353"/>
     <w:rsid w:val="00616EFC"/>
     <w:rsid w:val="00620154"/>
     <w:rsid w:val="0062144A"/>
     <w:rsid w:val="00621B10"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="00624940"/>
     <w:rsid w:val="006254F8"/>
     <w:rsid w:val="00627DA7"/>
     <w:rsid w:val="00630DA4"/>
     <w:rsid w:val="00631CD4"/>
     <w:rsid w:val="00632597"/>
     <w:rsid w:val="006349A5"/>
     <w:rsid w:val="00634D13"/>
     <w:rsid w:val="006358B4"/>
     <w:rsid w:val="00635C95"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
     <w:rsid w:val="0064315E"/>
     <w:rsid w:val="00644974"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
     <w:rsid w:val="006454E6"/>
@@ -6796,50 +7004,51 @@
     <w:rsid w:val="007447DA"/>
     <w:rsid w:val="007450F8"/>
     <w:rsid w:val="007452CF"/>
     <w:rsid w:val="007456C9"/>
     <w:rsid w:val="0074696E"/>
     <w:rsid w:val="00746C85"/>
     <w:rsid w:val="00750135"/>
     <w:rsid w:val="00750EC2"/>
     <w:rsid w:val="00752B28"/>
     <w:rsid w:val="007541A9"/>
     <w:rsid w:val="00754272"/>
     <w:rsid w:val="00754E36"/>
     <w:rsid w:val="00757E14"/>
     <w:rsid w:val="00763139"/>
     <w:rsid w:val="007642D4"/>
     <w:rsid w:val="00766F80"/>
     <w:rsid w:val="00770336"/>
     <w:rsid w:val="00770F37"/>
     <w:rsid w:val="007711A0"/>
     <w:rsid w:val="00772D5E"/>
     <w:rsid w:val="0077339A"/>
     <w:rsid w:val="0077463E"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="007774B1"/>
+    <w:rsid w:val="007775B0"/>
     <w:rsid w:val="00777BE1"/>
     <w:rsid w:val="0078119A"/>
     <w:rsid w:val="00782204"/>
     <w:rsid w:val="007833D8"/>
     <w:rsid w:val="007835B4"/>
     <w:rsid w:val="00783D31"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="00785DA0"/>
     <w:rsid w:val="00786E9F"/>
     <w:rsid w:val="00786F16"/>
     <w:rsid w:val="00790924"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="00792077"/>
     <w:rsid w:val="007933F7"/>
     <w:rsid w:val="00793A36"/>
     <w:rsid w:val="00796E20"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="007A09CE"/>
     <w:rsid w:val="007A11E8"/>
     <w:rsid w:val="007A3308"/>
     <w:rsid w:val="007A4295"/>
     <w:rsid w:val="007A6B9D"/>
     <w:rsid w:val="007B0914"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B1374"/>
@@ -6900,50 +7109,51 @@
     <w:rsid w:val="00826D31"/>
     <w:rsid w:val="00830C7F"/>
     <w:rsid w:val="008326BA"/>
     <w:rsid w:val="008338A2"/>
     <w:rsid w:val="00836CD3"/>
     <w:rsid w:val="00837666"/>
     <w:rsid w:val="00840A23"/>
     <w:rsid w:val="00841AA9"/>
     <w:rsid w:val="00842EF8"/>
     <w:rsid w:val="00842F10"/>
     <w:rsid w:val="008434CE"/>
     <w:rsid w:val="008439BE"/>
     <w:rsid w:val="00846713"/>
     <w:rsid w:val="008474FE"/>
     <w:rsid w:val="00850CCD"/>
     <w:rsid w:val="00850D7B"/>
     <w:rsid w:val="00851B1D"/>
     <w:rsid w:val="0085232E"/>
     <w:rsid w:val="00853EE4"/>
     <w:rsid w:val="00854FC2"/>
     <w:rsid w:val="00855087"/>
     <w:rsid w:val="00855535"/>
     <w:rsid w:val="00857C5A"/>
     <w:rsid w:val="0086255E"/>
     <w:rsid w:val="008633F0"/>
+    <w:rsid w:val="0086348B"/>
     <w:rsid w:val="00864514"/>
     <w:rsid w:val="00865A74"/>
     <w:rsid w:val="00867D9D"/>
     <w:rsid w:val="00872C54"/>
     <w:rsid w:val="00872E0A"/>
     <w:rsid w:val="00872F87"/>
     <w:rsid w:val="00873594"/>
     <w:rsid w:val="00875285"/>
     <w:rsid w:val="0087767F"/>
     <w:rsid w:val="00877BEA"/>
     <w:rsid w:val="00877CB9"/>
     <w:rsid w:val="00880462"/>
     <w:rsid w:val="00884B62"/>
     <w:rsid w:val="00884C3F"/>
     <w:rsid w:val="0088529C"/>
     <w:rsid w:val="00886AB6"/>
     <w:rsid w:val="00887903"/>
     <w:rsid w:val="0089270A"/>
     <w:rsid w:val="00893AF6"/>
     <w:rsid w:val="0089458A"/>
     <w:rsid w:val="00894BC4"/>
     <w:rsid w:val="008A28A8"/>
     <w:rsid w:val="008A2CF6"/>
     <w:rsid w:val="008A5B32"/>
     <w:rsid w:val="008A5D60"/>
@@ -7002,50 +7212,51 @@
     <w:rsid w:val="00924791"/>
     <w:rsid w:val="00924AE1"/>
     <w:rsid w:val="009257ED"/>
     <w:rsid w:val="009269B1"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
     <w:rsid w:val="009315BE"/>
     <w:rsid w:val="0093338F"/>
     <w:rsid w:val="00935510"/>
     <w:rsid w:val="00937BD9"/>
     <w:rsid w:val="00942507"/>
     <w:rsid w:val="00946FAD"/>
     <w:rsid w:val="0094750D"/>
     <w:rsid w:val="00950E2C"/>
     <w:rsid w:val="00951D50"/>
     <w:rsid w:val="00951E9D"/>
     <w:rsid w:val="00952403"/>
     <w:rsid w:val="009525EB"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
     <w:rsid w:val="00954AA6"/>
     <w:rsid w:val="00954D01"/>
     <w:rsid w:val="0095615A"/>
     <w:rsid w:val="00961400"/>
     <w:rsid w:val="00962083"/>
+    <w:rsid w:val="00962559"/>
     <w:rsid w:val="00963646"/>
     <w:rsid w:val="00964FEC"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="00967124"/>
     <w:rsid w:val="00967335"/>
     <w:rsid w:val="00970DCC"/>
     <w:rsid w:val="009718C7"/>
     <w:rsid w:val="0097559F"/>
     <w:rsid w:val="009761EA"/>
     <w:rsid w:val="00976FC1"/>
     <w:rsid w:val="0097761E"/>
     <w:rsid w:val="00981B47"/>
     <w:rsid w:val="00982454"/>
     <w:rsid w:val="00982CF0"/>
     <w:rsid w:val="009853E1"/>
     <w:rsid w:val="00985B2C"/>
     <w:rsid w:val="00985FEA"/>
     <w:rsid w:val="00986BE0"/>
     <w:rsid w:val="00986E6B"/>
     <w:rsid w:val="00990032"/>
     <w:rsid w:val="00990B19"/>
     <w:rsid w:val="0099153B"/>
     <w:rsid w:val="00991769"/>
     <w:rsid w:val="0099188D"/>
     <w:rsid w:val="00992062"/>
@@ -7076,50 +7287,51 @@
     <w:rsid w:val="009C4839"/>
     <w:rsid w:val="009C5E77"/>
     <w:rsid w:val="009C7A7E"/>
     <w:rsid w:val="009D02E8"/>
     <w:rsid w:val="009D2A97"/>
     <w:rsid w:val="009D35AB"/>
     <w:rsid w:val="009D454B"/>
     <w:rsid w:val="009D4EEC"/>
     <w:rsid w:val="009D51D0"/>
     <w:rsid w:val="009D61BA"/>
     <w:rsid w:val="009D70A4"/>
     <w:rsid w:val="009D7A52"/>
     <w:rsid w:val="009D7B14"/>
     <w:rsid w:val="009E08D1"/>
     <w:rsid w:val="009E1B95"/>
     <w:rsid w:val="009E3567"/>
     <w:rsid w:val="009E4436"/>
     <w:rsid w:val="009E496F"/>
     <w:rsid w:val="009E4B0D"/>
     <w:rsid w:val="009E5250"/>
     <w:rsid w:val="009E6948"/>
     <w:rsid w:val="009E7A69"/>
     <w:rsid w:val="009E7F92"/>
     <w:rsid w:val="009F02A3"/>
     <w:rsid w:val="009F21FF"/>
+    <w:rsid w:val="009F251E"/>
     <w:rsid w:val="009F2F27"/>
     <w:rsid w:val="009F34AA"/>
     <w:rsid w:val="009F5023"/>
     <w:rsid w:val="009F6996"/>
     <w:rsid w:val="009F6BCB"/>
     <w:rsid w:val="009F7B78"/>
     <w:rsid w:val="00A0057A"/>
     <w:rsid w:val="00A016F0"/>
     <w:rsid w:val="00A02FA1"/>
     <w:rsid w:val="00A04CCE"/>
     <w:rsid w:val="00A07421"/>
     <w:rsid w:val="00A0776B"/>
     <w:rsid w:val="00A10FB9"/>
     <w:rsid w:val="00A11421"/>
     <w:rsid w:val="00A11FD8"/>
     <w:rsid w:val="00A1389F"/>
     <w:rsid w:val="00A14996"/>
     <w:rsid w:val="00A1499B"/>
     <w:rsid w:val="00A151F6"/>
     <w:rsid w:val="00A157B1"/>
     <w:rsid w:val="00A16145"/>
     <w:rsid w:val="00A20985"/>
     <w:rsid w:val="00A22229"/>
     <w:rsid w:val="00A23102"/>
     <w:rsid w:val="00A237AC"/>
@@ -7150,50 +7362,51 @@
     <w:rsid w:val="00A61CE2"/>
     <w:rsid w:val="00A62D44"/>
     <w:rsid w:val="00A632DB"/>
     <w:rsid w:val="00A6360C"/>
     <w:rsid w:val="00A66BB3"/>
     <w:rsid w:val="00A66E6F"/>
     <w:rsid w:val="00A67263"/>
     <w:rsid w:val="00A7161C"/>
     <w:rsid w:val="00A718D6"/>
     <w:rsid w:val="00A720DC"/>
     <w:rsid w:val="00A72B52"/>
     <w:rsid w:val="00A77AA3"/>
     <w:rsid w:val="00A77F68"/>
     <w:rsid w:val="00A80EDB"/>
     <w:rsid w:val="00A8236D"/>
     <w:rsid w:val="00A842FB"/>
     <w:rsid w:val="00A854EB"/>
     <w:rsid w:val="00A85955"/>
     <w:rsid w:val="00A85F5E"/>
     <w:rsid w:val="00A86880"/>
     <w:rsid w:val="00A872E5"/>
     <w:rsid w:val="00A87A2E"/>
     <w:rsid w:val="00A87C45"/>
     <w:rsid w:val="00A91406"/>
     <w:rsid w:val="00A9172B"/>
+    <w:rsid w:val="00A94FEE"/>
     <w:rsid w:val="00A95CC6"/>
     <w:rsid w:val="00A968BF"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
     <w:rsid w:val="00A97C72"/>
     <w:rsid w:val="00AA1AF1"/>
     <w:rsid w:val="00AA310B"/>
     <w:rsid w:val="00AA5913"/>
     <w:rsid w:val="00AA63D4"/>
     <w:rsid w:val="00AB03D2"/>
     <w:rsid w:val="00AB06E8"/>
     <w:rsid w:val="00AB1A4F"/>
     <w:rsid w:val="00AB1CD3"/>
     <w:rsid w:val="00AB352F"/>
     <w:rsid w:val="00AC274B"/>
     <w:rsid w:val="00AC4764"/>
     <w:rsid w:val="00AC4AD7"/>
     <w:rsid w:val="00AC5147"/>
     <w:rsid w:val="00AC6D36"/>
     <w:rsid w:val="00AC7737"/>
     <w:rsid w:val="00AC7860"/>
     <w:rsid w:val="00AD0CBA"/>
     <w:rsid w:val="00AD26E2"/>
     <w:rsid w:val="00AD3AC4"/>
     <w:rsid w:val="00AD4339"/>
@@ -7275,110 +7488,113 @@
     <w:rsid w:val="00B672C0"/>
     <w:rsid w:val="00B676FD"/>
     <w:rsid w:val="00B678B6"/>
     <w:rsid w:val="00B706E8"/>
     <w:rsid w:val="00B75646"/>
     <w:rsid w:val="00B75A30"/>
     <w:rsid w:val="00B7629E"/>
     <w:rsid w:val="00B769B4"/>
     <w:rsid w:val="00B7798A"/>
     <w:rsid w:val="00B80C8E"/>
     <w:rsid w:val="00B848E7"/>
     <w:rsid w:val="00B90729"/>
     <w:rsid w:val="00B907DA"/>
     <w:rsid w:val="00B90A32"/>
     <w:rsid w:val="00B91FFE"/>
     <w:rsid w:val="00B9407C"/>
     <w:rsid w:val="00B94D79"/>
     <w:rsid w:val="00B950BC"/>
     <w:rsid w:val="00B95AB9"/>
     <w:rsid w:val="00B9714C"/>
     <w:rsid w:val="00B97C66"/>
     <w:rsid w:val="00BA1DF0"/>
     <w:rsid w:val="00BA29AD"/>
     <w:rsid w:val="00BA33CF"/>
     <w:rsid w:val="00BA3F8D"/>
+    <w:rsid w:val="00BA6B1B"/>
     <w:rsid w:val="00BB1701"/>
     <w:rsid w:val="00BB7A10"/>
     <w:rsid w:val="00BB7E36"/>
     <w:rsid w:val="00BC417B"/>
     <w:rsid w:val="00BC5210"/>
     <w:rsid w:val="00BC60BE"/>
     <w:rsid w:val="00BC7468"/>
     <w:rsid w:val="00BC7D4F"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rsid w:val="00BD2850"/>
     <w:rsid w:val="00BD4F22"/>
     <w:rsid w:val="00BD6049"/>
     <w:rsid w:val="00BD69C4"/>
     <w:rsid w:val="00BE1DD2"/>
     <w:rsid w:val="00BE2655"/>
     <w:rsid w:val="00BE28D2"/>
     <w:rsid w:val="00BE398C"/>
     <w:rsid w:val="00BE4A64"/>
     <w:rsid w:val="00BE5224"/>
     <w:rsid w:val="00BE5E43"/>
     <w:rsid w:val="00BF0F18"/>
     <w:rsid w:val="00BF2E66"/>
     <w:rsid w:val="00BF557D"/>
     <w:rsid w:val="00BF7F58"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C01AB1"/>
     <w:rsid w:val="00C026A0"/>
     <w:rsid w:val="00C03E4D"/>
     <w:rsid w:val="00C03EA4"/>
     <w:rsid w:val="00C04F42"/>
     <w:rsid w:val="00C059A8"/>
     <w:rsid w:val="00C06137"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C079C7"/>
     <w:rsid w:val="00C10037"/>
     <w:rsid w:val="00C119E7"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C133EE"/>
     <w:rsid w:val="00C149D0"/>
     <w:rsid w:val="00C158F2"/>
     <w:rsid w:val="00C2231C"/>
     <w:rsid w:val="00C2275A"/>
     <w:rsid w:val="00C231A0"/>
     <w:rsid w:val="00C2404C"/>
     <w:rsid w:val="00C26301"/>
     <w:rsid w:val="00C26588"/>
     <w:rsid w:val="00C27DE9"/>
+    <w:rsid w:val="00C32353"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C32C37"/>
     <w:rsid w:val="00C33388"/>
     <w:rsid w:val="00C35484"/>
     <w:rsid w:val="00C4173A"/>
     <w:rsid w:val="00C4193B"/>
     <w:rsid w:val="00C5011B"/>
     <w:rsid w:val="00C50DED"/>
     <w:rsid w:val="00C52217"/>
     <w:rsid w:val="00C5359F"/>
     <w:rsid w:val="00C602FF"/>
+    <w:rsid w:val="00C60AF1"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
     <w:rsid w:val="00C621B1"/>
     <w:rsid w:val="00C62F7A"/>
     <w:rsid w:val="00C639A1"/>
     <w:rsid w:val="00C63B9C"/>
     <w:rsid w:val="00C65F63"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C67BF4"/>
     <w:rsid w:val="00C70080"/>
     <w:rsid w:val="00C71128"/>
     <w:rsid w:val="00C7275E"/>
     <w:rsid w:val="00C727DD"/>
     <w:rsid w:val="00C74C5D"/>
     <w:rsid w:val="00C75F14"/>
     <w:rsid w:val="00C76787"/>
     <w:rsid w:val="00C83E55"/>
     <w:rsid w:val="00C863C4"/>
     <w:rsid w:val="00C90B1C"/>
     <w:rsid w:val="00C920EA"/>
     <w:rsid w:val="00C93708"/>
     <w:rsid w:val="00C93C3E"/>
     <w:rsid w:val="00C964B4"/>
     <w:rsid w:val="00C9715C"/>
     <w:rsid w:val="00CA12E3"/>
@@ -7410,50 +7626,51 @@
     <w:rsid w:val="00CE6712"/>
     <w:rsid w:val="00CE713D"/>
     <w:rsid w:val="00CE77C9"/>
     <w:rsid w:val="00CF1353"/>
     <w:rsid w:val="00CF2F50"/>
     <w:rsid w:val="00CF324F"/>
     <w:rsid w:val="00CF4148"/>
     <w:rsid w:val="00CF6026"/>
     <w:rsid w:val="00CF6198"/>
     <w:rsid w:val="00CF7F6F"/>
     <w:rsid w:val="00D02919"/>
     <w:rsid w:val="00D031B9"/>
     <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
     <w:rsid w:val="00D065A2"/>
     <w:rsid w:val="00D079AA"/>
     <w:rsid w:val="00D07F00"/>
     <w:rsid w:val="00D108ED"/>
     <w:rsid w:val="00D1130F"/>
     <w:rsid w:val="00D177B9"/>
     <w:rsid w:val="00D17B72"/>
     <w:rsid w:val="00D227D0"/>
     <w:rsid w:val="00D237B4"/>
     <w:rsid w:val="00D239FF"/>
+    <w:rsid w:val="00D24E40"/>
     <w:rsid w:val="00D267D3"/>
     <w:rsid w:val="00D3049D"/>
     <w:rsid w:val="00D30CDA"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D3205F"/>
     <w:rsid w:val="00D322F6"/>
     <w:rsid w:val="00D3237C"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D33B42"/>
     <w:rsid w:val="00D33E72"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D361B5"/>
     <w:rsid w:val="00D36622"/>
     <w:rsid w:val="00D402DB"/>
     <w:rsid w:val="00D411A2"/>
     <w:rsid w:val="00D4344B"/>
     <w:rsid w:val="00D44BC0"/>
     <w:rsid w:val="00D45B67"/>
     <w:rsid w:val="00D4606D"/>
     <w:rsid w:val="00D47B1A"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D51C50"/>
     <w:rsid w:val="00D520C1"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
@@ -7626,63 +7843,65 @@
     <w:rsid w:val="00ED6BAD"/>
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00ED7878"/>
     <w:rsid w:val="00EE00D6"/>
     <w:rsid w:val="00EE07B0"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
     <w:rsid w:val="00EE1730"/>
     <w:rsid w:val="00EE17A0"/>
     <w:rsid w:val="00EE29AD"/>
     <w:rsid w:val="00EE3822"/>
     <w:rsid w:val="00EE3E24"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE5131"/>
     <w:rsid w:val="00EF109B"/>
     <w:rsid w:val="00EF201C"/>
     <w:rsid w:val="00EF2269"/>
     <w:rsid w:val="00EF2C72"/>
     <w:rsid w:val="00EF36AF"/>
     <w:rsid w:val="00EF4039"/>
     <w:rsid w:val="00EF4ABE"/>
     <w:rsid w:val="00EF5877"/>
     <w:rsid w:val="00EF59A3"/>
     <w:rsid w:val="00EF6489"/>
     <w:rsid w:val="00EF6675"/>
+    <w:rsid w:val="00EF7B6E"/>
     <w:rsid w:val="00F0063D"/>
     <w:rsid w:val="00F00F9C"/>
     <w:rsid w:val="00F01E5F"/>
     <w:rsid w:val="00F024F3"/>
     <w:rsid w:val="00F029DC"/>
     <w:rsid w:val="00F02ABA"/>
     <w:rsid w:val="00F03701"/>
     <w:rsid w:val="00F038D8"/>
     <w:rsid w:val="00F0437A"/>
     <w:rsid w:val="00F101B8"/>
     <w:rsid w:val="00F10C7D"/>
     <w:rsid w:val="00F11037"/>
     <w:rsid w:val="00F11961"/>
+    <w:rsid w:val="00F14D25"/>
     <w:rsid w:val="00F16F1B"/>
     <w:rsid w:val="00F22C1D"/>
     <w:rsid w:val="00F23562"/>
     <w:rsid w:val="00F24E68"/>
     <w:rsid w:val="00F24F05"/>
     <w:rsid w:val="00F250A9"/>
     <w:rsid w:val="00F267AF"/>
     <w:rsid w:val="00F3034A"/>
     <w:rsid w:val="00F30FF4"/>
     <w:rsid w:val="00F3122E"/>
     <w:rsid w:val="00F32368"/>
     <w:rsid w:val="00F32ECB"/>
     <w:rsid w:val="00F331AD"/>
     <w:rsid w:val="00F35287"/>
     <w:rsid w:val="00F36068"/>
     <w:rsid w:val="00F3681E"/>
     <w:rsid w:val="00F40A70"/>
     <w:rsid w:val="00F43A37"/>
     <w:rsid w:val="00F4641B"/>
     <w:rsid w:val="00F46EB8"/>
     <w:rsid w:val="00F476B8"/>
     <w:rsid w:val="00F47C83"/>
     <w:rsid w:val="00F50CD1"/>
     <w:rsid w:val="00F511E4"/>
     <w:rsid w:val="00F52D09"/>
@@ -7723,58 +7942,60 @@
     <w:rsid w:val="00F868E3"/>
     <w:rsid w:val="00F86ADF"/>
     <w:rsid w:val="00F877BF"/>
     <w:rsid w:val="00F911F1"/>
     <w:rsid w:val="00F938BA"/>
     <w:rsid w:val="00F972B1"/>
     <w:rsid w:val="00F97919"/>
     <w:rsid w:val="00F97A45"/>
     <w:rsid w:val="00FA2C46"/>
     <w:rsid w:val="00FA3525"/>
     <w:rsid w:val="00FA4EE3"/>
     <w:rsid w:val="00FA5A53"/>
     <w:rsid w:val="00FB3501"/>
     <w:rsid w:val="00FB4769"/>
     <w:rsid w:val="00FB4CDA"/>
     <w:rsid w:val="00FB5B4E"/>
     <w:rsid w:val="00FB63BE"/>
     <w:rsid w:val="00FB6481"/>
     <w:rsid w:val="00FB6BF2"/>
     <w:rsid w:val="00FB6D36"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0F81"/>
     <w:rsid w:val="00FC252F"/>
     <w:rsid w:val="00FC395C"/>
     <w:rsid w:val="00FC5E8E"/>
+    <w:rsid w:val="00FD0F07"/>
     <w:rsid w:val="00FD3766"/>
     <w:rsid w:val="00FD47C4"/>
     <w:rsid w:val="00FE13BE"/>
     <w:rsid w:val="00FE208F"/>
     <w:rsid w:val="00FE2DCF"/>
     <w:rsid w:val="00FE2DD9"/>
     <w:rsid w:val="00FE2EE3"/>
     <w:rsid w:val="00FE38A5"/>
+    <w:rsid w:val="00FE3DD9"/>
     <w:rsid w:val="00FE3FA7"/>
     <w:rsid w:val="00FE7732"/>
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2FCE"/>
     <w:rsid w:val="00FF3835"/>
     <w:rsid w:val="00FF4F7D"/>
     <w:rsid w:val="00FF5644"/>
     <w:rsid w:val="00FF5D30"/>
     <w:rsid w:val="00FF6515"/>
     <w:rsid w:val="00FF6558"/>
     <w:rsid w:val="00FF6D9D"/>
     <w:rsid w:val="00FF7DD5"/>
     <w:rsid w:val="0107B205"/>
     <w:rsid w:val="08847ADE"/>
     <w:rsid w:val="0A1FD420"/>
     <w:rsid w:val="0A494266"/>
     <w:rsid w:val="0AF1C036"/>
     <w:rsid w:val="0B6D50F7"/>
     <w:rsid w:val="0F37B27F"/>
     <w:rsid w:val="18372951"/>
     <w:rsid w:val="1C909ADF"/>
     <w:rsid w:val="1F89D6DA"/>
     <w:rsid w:val="20249A20"/>
     <w:rsid w:val="222EE7E6"/>
     <w:rsid w:val="231D0BF9"/>
@@ -7818,51 +8039,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="20609C5E"/>
   <w15:docId w15:val="{E731367B-C1C1-42D9-B117-79CBA713436D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9474,51 +9695,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="003523F4"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="003523F4"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZBullets1">
     <w:name w:val="ZZ Bullets1"/>
     <w:rsid w:val="002561D9"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="137504755">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="94056959">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -10198,207 +10419,205 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009F0C4347C5C6D34BA8C9FCC4F57D19B6" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0c3b25750aaa4907d0800f2715a4d6a9">
-[...2 lines deleted...]
-    <xsd:import namespace="51ef5222-d273-4e86-adbf-8aa3d9e99a84"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002034AE7E069AEE4FB0313CB30B42D859" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="36ab6175ec280d7ec023d8365afdd23e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ec1398ba-5a60-46a3-8146-eb897584b7aa" xmlns:ns3="69a4a4bc-c101-4486-8aee-c67e58ed4746" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f462f6854808b94bb0b1b947da57cc2b" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="ec1398ba-5a60-46a3-8146-eb897584b7aa"/>
+    <xsd:import namespace="69a4a4bc-c101-4486-8aee-c67e58ed4746"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:Caption" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="06badf41-c0a1-41a6-983a-efd542c2c878" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec1398ba-5a60-46a3-8146-eb897584b7aa" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6e24e156-28e6-48ad-9c0f-4171595c9d94" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6e24e156-28e6-48ad-9c0f-4171595c9d94" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Caption" ma:index="25" nillable="true" ma:displayName="Caption" ma:format="Dropdown" ma:internalName="Caption">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="51ef5222-d273-4e86-adbf-8aa3d9e99a84" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="69a4a4bc-c101-4486-8aee-c67e58ed4746" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d5a02ebc-a532-4cc7-9416-7e8309854dba}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="51ef5222-d273-4e86-adbf-8aa3d9e99a84">
+    <xsd:element name="TaxCatchAll" ma:index="24" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{beadb534-4489-4a8d-8721-d8c27834995c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="69a4a4bc-c101-4486-8aee-c67e58ed4746">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -10482,138 +10701,161 @@
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="06badf41-c0a1-41a6-983a-efd542c2c878">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec1398ba-5a60-46a3-8146-eb897584b7aa">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <Caption xmlns="06badf41-c0a1-41a6-983a-efd542c2c878" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A68D779C-74D2-44B2-8D08-879D2CC394F7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{090513E6-C733-4E9D-A422-69A442CDDA1D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ec1398ba-5a60-46a3-8146-eb897584b7aa"/>
+    <ds:schemaRef ds:uri="69a4a4bc-c101-4486-8aee-c67e58ed4746"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="69a4a4bc-c101-4486-8aee-c67e58ed4746"/>
     <ds:schemaRef ds:uri="ec1398ba-5a60-46a3-8146-eb897584b7aa"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>789</Words>
-  <Characters>4503</Characters>
+  <Words>808</Words>
+  <Characters>4610</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
+  <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>RCS in lieu of CIMS Recommendations template</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5282</CharactersWithSpaces>
+  <CharactersWithSpaces>5408</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>RCS in lieu of CIMS Recommendations template</dc:title>
   <dc:subject>RCS in lieu of CIMS Recommendations template</dc:subject>
-  <cp:keywords/>
-  <cp:revision></cp:revision>
+  <dc:creator>Children, Families and Safeguarding division</dc:creator>
+  <cp:keywords>RCS, CIMS, recommendations, template</cp:keywords>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x0101009F0C4347C5C6D34BA8C9FCC4F57D19B6</vt:lpwstr>
+    <vt:lpwstr>0x0101002034AE7E069AEE4FB0313CB30B42D859</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="version">
     <vt:lpwstr>2022v1 15032022</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
     <vt:lpwstr>2022-03-24T05:18:40Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Name">
     <vt:lpwstr>43e64453-338c-4f93-8a4d-0039a0a41f2a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SiteId">
     <vt:lpwstr>c0e0601f-0fac-449c-9c88-a104c4eb9f28</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ActionId">
     <vt:lpwstr>5b911ade-65d7-444e-9dd5-da3383c0f239</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>