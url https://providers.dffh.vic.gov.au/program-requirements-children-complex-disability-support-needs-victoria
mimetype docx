--- v0 (2025-11-22)
+++ v1 (2026-08-02)
@@ -1,61 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6FA8325E" w14:textId="29B66B6C" w:rsidR="0074696E" w:rsidRPr="00280C4B" w:rsidRDefault="00B95AB9" w:rsidP="00280C4B">
       <w:pPr>
         <w:pStyle w:val="Sectionbreakfirstpage"/>
       </w:pPr>
       <w:r w:rsidRPr="00280C4B">
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="5643E9A5" wp14:editId="75C99A20">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7563600" cy="2070720"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 4">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
@@ -85,4760 +84,3651 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7563600" cy="2070720"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="22A124A1" w14:textId="77777777" w:rsidR="00A62D44" w:rsidRPr="00280C4B" w:rsidRDefault="00A62D44" w:rsidP="00280C4B">
       <w:pPr>
         <w:pStyle w:val="Sectionbreakfirstpage"/>
         <w:sectPr w:rsidR="00A62D44" w:rsidRPr="00280C4B" w:rsidSect="00593A99">
-          <w:footerReference w:type="default" r:id="rId12"/>
-          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="454" w:right="851" w:bottom="1418" w:left="851" w:header="340" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9203" w:type="dxa"/>
+        <w:tblW w:w="7485" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9203"/>
+        <w:gridCol w:w="7485"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD784C" w14:paraId="765659DC" w14:textId="77777777" w:rsidTr="002140F8">
+      <w:tr w:rsidR="00AD784C" w14:paraId="765659DC" w14:textId="77777777" w:rsidTr="00DF62DF">
         <w:trPr>
-          <w:trHeight w:val="1418"/>
+          <w:trHeight w:val="1472"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9203" w:type="dxa"/>
+            <w:tcW w:w="7485" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="63A5013D" w14:textId="77777777" w:rsidR="00BB4596" w:rsidRDefault="00BB4596" w:rsidP="0016037B">
+          <w:p w14:paraId="1B06FE4C" w14:textId="128FD74B" w:rsidR="00AD784C" w:rsidRPr="00DF62DF" w:rsidRDefault="00BB4596" w:rsidP="006E7823">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
+              <w:spacing w:before="240" w:after="0"/>
             </w:pPr>
-          </w:p>
-[...24 lines deleted...]
-              <w:t>needs in Victoria</w:t>
+            <w:r w:rsidRPr="00DF62DF">
+              <w:t>Program requirements for support for children with complex disability support needs in Victoria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B2117" w14:paraId="5DF317EC" w14:textId="77777777" w:rsidTr="002140F8">
+      <w:tr w:rsidR="000B2117" w14:paraId="5DF317EC" w14:textId="77777777" w:rsidTr="00DF62DF">
         <w:trPr>
-          <w:trHeight w:val="1247"/>
+          <w:trHeight w:val="1295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9203" w:type="dxa"/>
+            <w:tcW w:w="7485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69C24C39" w14:textId="34A559B5" w:rsidR="000B2117" w:rsidRPr="0082219A" w:rsidRDefault="00BB4596" w:rsidP="0016037B">
+          <w:p w14:paraId="69C24C39" w14:textId="06ADD2E8" w:rsidR="000B2117" w:rsidRPr="0082219A" w:rsidRDefault="000B2117" w:rsidP="0016037B">
             <w:pPr>
               <w:pStyle w:val="Documentsubtitle"/>
             </w:pPr>
-            <w:r w:rsidRPr="0082219A">
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7190EE16" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRDefault="001A2AA2" w:rsidP="00CF4148">
       <w:pPr>
         <w:pStyle w:val="Bannermarking"/>
       </w:pPr>
-      <w:fldSimple w:instr=" FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT ">
+      <w:fldSimple w:instr="FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT">
         <w:r>
           <w:t>OFFICIAL</w:t>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:bookmarkStart w:id="0" w:name="_Toc131433262" w:displacedByCustomXml="next"/>
     <w:bookmarkStart w:id="1" w:name="_Toc51312398" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
         <w:id w:val="1208994382"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="auto"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-AU"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="6A936FEE" w14:textId="1805728C" w:rsidR="004F3B9A" w:rsidRPr="003952AE" w:rsidRDefault="004F3B9A">
+        <w:p w14:paraId="6A936FEE" w14:textId="1805728C" w:rsidR="004F3B9A" w:rsidRPr="005A0633" w:rsidRDefault="004F3B9A">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
-              <w:rStyle w:val="Heading1Char"/>
+              <w:rStyle w:val="TOCheadingfactsheetChar"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="003952AE">
+          <w:r w:rsidRPr="005A0633">
             <w:rPr>
-              <w:rStyle w:val="Heading1Char"/>
+              <w:rStyle w:val="TOCheadingfactsheetChar"/>
             </w:rPr>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7A74D13D" w14:textId="7C7266DE" w:rsidR="004F3B9A" w:rsidRDefault="004F3B9A">
+        <w:p w14:paraId="64CCA483" w14:textId="6FA72CF6" w:rsidR="00A21870" w:rsidRDefault="004F3B9A">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc131510751" w:history="1">
-            <w:r w:rsidRPr="00246AC4">
+          <w:hyperlink w:anchor="_Toc235695079" w:history="1">
+            <w:r w:rsidR="00A21870" w:rsidRPr="00A773DE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Purpose of program requirements</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A21870">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A21870">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00A21870">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235695079 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00A21870">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00A21870">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A21870">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A21870">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6E8BFC15" w14:textId="12090BC4" w:rsidR="004F3B9A" w:rsidRDefault="004F3B9A">
+        <w:p w14:paraId="19D0332C" w14:textId="48C39624" w:rsidR="00A21870" w:rsidRDefault="00A21870">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc131510752" w:history="1">
-            <w:r w:rsidRPr="00246AC4">
+          <w:hyperlink w:anchor="_Toc235695080" w:history="1">
+            <w:r w:rsidRPr="00A773DE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Background</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc131510752 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235695080 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0B529344" w14:textId="6D1EE4F7" w:rsidR="004F3B9A" w:rsidRDefault="004F3B9A">
+        <w:p w14:paraId="6347E2F1" w14:textId="14C3F288" w:rsidR="00A21870" w:rsidRDefault="00A21870">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc131510753" w:history="1">
-            <w:r w:rsidRPr="00246AC4">
+          <w:hyperlink w:anchor="_Toc235695081" w:history="1">
+            <w:r w:rsidRPr="00A773DE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Terminology</w:t>
+              <w:t>Program description</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc131510753 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235695081 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="79E83EE3" w14:textId="213DC560" w:rsidR="004F3B9A" w:rsidRDefault="004F3B9A">
+        <w:p w14:paraId="57DA2E16" w14:textId="677115F5" w:rsidR="00A21870" w:rsidRDefault="00A21870">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc131510754" w:history="1">
-            <w:r w:rsidRPr="00246AC4">
+          <w:hyperlink w:anchor="_Toc235695082" w:history="1">
+            <w:r w:rsidRPr="00A773DE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Program description</w:t>
+              <w:t>Program objectives</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc131510754 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235695082 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5DC18A97" w14:textId="29532F21" w:rsidR="004F3B9A" w:rsidRDefault="004F3B9A">
+        <w:p w14:paraId="6826E977" w14:textId="3A14D7E5" w:rsidR="00A21870" w:rsidRDefault="00A21870">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc131510755" w:history="1">
-            <w:r w:rsidRPr="00246AC4">
+          <w:hyperlink w:anchor="_Toc235695083" w:history="1">
+            <w:r w:rsidRPr="00A773DE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Program objectives</w:t>
+              <w:t>Principles</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc131510755 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235695083 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="64EEB412" w14:textId="33B3FAED" w:rsidR="004F3B9A" w:rsidRDefault="004F3B9A">
+        <w:p w14:paraId="37D77484" w14:textId="61FAEEF5" w:rsidR="00A21870" w:rsidRDefault="00A21870">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc131510756" w:history="1">
-            <w:r w:rsidRPr="00246AC4">
+          <w:hyperlink w:anchor="_Toc235695084" w:history="1">
+            <w:r w:rsidRPr="00A773DE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Principles</w:t>
+              <w:t>Roles and responsibilities</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc131510756 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235695084 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="347F01FD" w14:textId="03718AC0" w:rsidR="004F3B9A" w:rsidRDefault="004F3B9A">
+        <w:p w14:paraId="5F9DB036" w14:textId="192C9F70" w:rsidR="00A21870" w:rsidRDefault="00A21870">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc131510757" w:history="1">
-            <w:r w:rsidRPr="00246AC4">
+          <w:hyperlink w:anchor="_Toc235695085" w:history="1">
+            <w:r w:rsidRPr="00A773DE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Roles and responsibilities</w:t>
+              <w:t>Program outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc131510757 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235695085 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="077C0C86" w14:textId="0AD82D75" w:rsidR="004F3B9A" w:rsidRDefault="004F3B9A">
+        <w:p w14:paraId="3F7DF3AA" w14:textId="2BF8FBCB" w:rsidR="00A21870" w:rsidRDefault="00A21870">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc131510758" w:history="1">
-            <w:r w:rsidRPr="00246AC4">
+          <w:hyperlink w:anchor="_Toc235695086" w:history="1">
+            <w:r w:rsidRPr="00A773DE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Program outcomes</w:t>
+              <w:t>Program activities/outputs</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc131510758 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235695086 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3CF91A57" w14:textId="66056EBB" w:rsidR="004F3B9A" w:rsidRDefault="004F3B9A">
+        <w:p w14:paraId="5DF997C0" w14:textId="00504DEA" w:rsidR="00A21870" w:rsidRDefault="00A21870">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc131510759" w:history="1">
-            <w:r w:rsidRPr="00246AC4">
+          <w:hyperlink w:anchor="_Toc235695087" w:history="1">
+            <w:r w:rsidRPr="00A773DE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Program activities/outputs</w:t>
+              <w:t>Key performance indicators/targets</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc131510759 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235695087 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3B745525" w14:textId="4B6D8510" w:rsidR="004F3B9A" w:rsidRDefault="004F3B9A">
+        <w:p w14:paraId="4B3F762B" w14:textId="0BB6A3E6" w:rsidR="00A21870" w:rsidRDefault="00A21870">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc131510760" w:history="1">
-            <w:r w:rsidRPr="00246AC4">
+          <w:hyperlink w:anchor="_Toc235695088" w:history="1">
+            <w:r w:rsidRPr="00A773DE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Key performance indicators/targets</w:t>
+              <w:t>Client group</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc131510760 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235695088 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="78F3489A" w14:textId="29EA6DFB" w:rsidR="004F3B9A" w:rsidRDefault="004F3B9A">
+        <w:p w14:paraId="5CA52C28" w14:textId="2201D690" w:rsidR="00A21870" w:rsidRDefault="00A21870">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc131510761" w:history="1">
-            <w:r w:rsidRPr="00246AC4">
+          <w:hyperlink w:anchor="_Toc235695089" w:history="1">
+            <w:r w:rsidRPr="00A773DE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Service locations</w:t>
+              <w:t>Timeframes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc131510761 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235695089 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="283525D2" w14:textId="5A5F04B4" w:rsidR="004F3B9A" w:rsidRDefault="004F3B9A">
+        <w:p w14:paraId="479BE0E2" w14:textId="477AD254" w:rsidR="00A21870" w:rsidRDefault="00A21870">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc131510762" w:history="1">
-            <w:r w:rsidRPr="00246AC4">
+          <w:hyperlink w:anchor="_Toc235695090" w:history="1">
+            <w:r w:rsidRPr="00A773DE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Client group</w:t>
+              <w:t>Resourcing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc131510762 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235695090 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="19F8B618" w14:textId="57282B2A" w:rsidR="004F3B9A" w:rsidRDefault="004F3B9A">
+        <w:p w14:paraId="420F1C96" w14:textId="341ACA9C" w:rsidR="00A21870" w:rsidRDefault="00A21870">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc131510763" w:history="1">
-            <w:r w:rsidRPr="00246AC4">
+          <w:hyperlink w:anchor="_Toc235695091" w:history="1">
+            <w:r w:rsidRPr="00A773DE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Timeframes</w:t>
+              <w:t>Legislative requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc131510763 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235695091 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="756E7129" w14:textId="786FA897" w:rsidR="004F3B9A" w:rsidRDefault="004F3B9A">
+        <w:p w14:paraId="58C88234" w14:textId="3F46914B" w:rsidR="00A21870" w:rsidRDefault="00A21870">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc235695092" w:history="1">
+            <w:r w:rsidRPr="00A773DE">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Providers in receipt of board and lodging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235695092 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1F37EB52" w14:textId="7EE88F0F" w:rsidR="00A21870" w:rsidRDefault="00A21870">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc131510764" w:history="1">
-            <w:r w:rsidRPr="00246AC4">
+          <w:hyperlink w:anchor="_Toc235695093" w:history="1">
+            <w:r w:rsidRPr="00A773DE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Resourcing</w:t>
+              <w:t>Accountability and monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc131510764 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235695093 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="28F825CF" w14:textId="7B5D5FD3" w:rsidR="004F3B9A" w:rsidRDefault="004F3B9A">
+        <w:p w14:paraId="3F4B67E1" w14:textId="373B44C3" w:rsidR="00A21870" w:rsidRDefault="00A21870">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc131510765" w:history="1">
-            <w:r w:rsidRPr="00246AC4">
+          <w:hyperlink w:anchor="_Toc235695094" w:history="1">
+            <w:r w:rsidRPr="00A773DE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Legislative requirements</w:t>
+              <w:t>Confidentiality and information sharing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc131510765 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235695094 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="52CF500A" w14:textId="150D1958" w:rsidR="004F3B9A" w:rsidRDefault="004F3B9A">
-[...141 lines deleted...]
-        <w:p w14:paraId="5227C6BA" w14:textId="5B9738B1" w:rsidR="004F3B9A" w:rsidRDefault="004F3B9A">
+        <w:p w14:paraId="4ADCFA54" w14:textId="11CC7EEA" w:rsidR="00A21870" w:rsidRDefault="00A21870">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc131510768" w:history="1">
-            <w:r w:rsidRPr="00246AC4">
+          <w:hyperlink w:anchor="_Toc235695095" w:history="1">
+            <w:r w:rsidRPr="00A773DE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Accountability and monitoring</w:t>
+              <w:t>Dispute resolutions and complaints</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc131510768 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235695095 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5AFF9BDE" w14:textId="0098B2E8" w:rsidR="004F3B9A" w:rsidRDefault="004F3B9A">
+        <w:p w14:paraId="1A7C4F52" w14:textId="0709CA04" w:rsidR="00A21870" w:rsidRDefault="00A21870">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:b w:val="0"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc131510769" w:history="1">
-            <w:r w:rsidRPr="00246AC4">
+          <w:hyperlink w:anchor="_Toc235695096" w:history="1">
+            <w:r w:rsidRPr="00A773DE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>Confidentiality and information sharing</w:t>
+              </w:rPr>
+              <w:t>Glossary of key terms</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc131510769 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235695096 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1B0B8CBC" w14:textId="2C6C2599" w:rsidR="004F3B9A" w:rsidRDefault="004F3B9A">
+        <w:p w14:paraId="2DFBB85C" w14:textId="5F7AADFE" w:rsidR="00A21870" w:rsidRDefault="00A21870">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:b w:val="0"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc131510770" w:history="1">
-            <w:r w:rsidRPr="00246AC4">
+          <w:hyperlink w:anchor="_Toc235695097" w:history="1">
+            <w:r w:rsidRPr="00A773DE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>Dispute resolutions and complaints</w:t>
+              </w:rPr>
+              <w:t>Supporting document</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc131510770 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235695097 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2522D028" w14:textId="11ECBDF1" w:rsidR="004F3B9A" w:rsidRDefault="004F3B9A">
-[...62 lines deleted...]
-        <w:p w14:paraId="3539E41D" w14:textId="423F78AE" w:rsidR="004F3B9A" w:rsidRDefault="004F3B9A">
+        <w:p w14:paraId="3539E41D" w14:textId="2CDC6469" w:rsidR="004F3B9A" w:rsidRDefault="004F3B9A">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="37FBB9BE" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00AF4FCD" w:rsidRDefault="001A2AA2" w:rsidP="00AF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Body"/>
+    <w:p w14:paraId="6ACA9693" w14:textId="77777777" w:rsidR="006532D0" w:rsidRDefault="006532D0" w:rsidP="006532D0">
+      <w:pPr>
+        <w:pStyle w:val="Sectionbreakfirstpage"/>
+        <w:sectPr w:rsidR="006532D0" w:rsidSect="00D436CD">
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="567" w:gutter="0"/>
+          <w:cols w:space="340"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F118145" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="003E1B05">
+    <w:p w14:paraId="4F118145" w14:textId="5DB4A163" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="003E1B05">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc131510751"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235695079"/>
+      <w:r>
         <w:t>Purpose of program requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="6D990656" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="00BB4596">
-[...1 lines deleted...]
-        <w:spacing w:line="270" w:lineRule="atLeast"/>
+    <w:p w14:paraId="6D990656" w14:textId="2547BE3C" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="00C30C44">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t xml:space="preserve">This document sets out the program requirements for delivering </w:t>
+      </w:r>
+      <w:r w:rsidR="009C0CA6">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="009600EF">
+        <w:t xml:space="preserve">oard and </w:t>
+      </w:r>
+      <w:r w:rsidR="009C0CA6">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="009600EF">
+        <w:t>odging activities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003D15">
+        <w:t xml:space="preserve"> for children and young people who require or, without additional supports, may require accommodation outside the family home due to complex disability support needs. The</w:t>
+      </w:r>
+      <w:r w:rsidR="009600EF">
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003D15">
+        <w:t xml:space="preserve">are the essential pre-requisites that must be delivered to meet the </w:t>
+      </w:r>
+      <w:r w:rsidR="009600EF">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times"/>
-          <w:szCs w:val="21"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Board and Lodging Service Agreement</w:t>
+      </w:r>
       <w:r w:rsidRPr="00003D15">
+        <w:t xml:space="preserve"> obligations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2294FC04" w14:textId="2D5E0C90" w:rsidR="001A2AA2" w:rsidRPr="00BB4596" w:rsidRDefault="001A2AA2" w:rsidP="00C30C44">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">For providers in receipt of funding for board and lodging, </w:t>
+      </w:r>
+      <w:r w:rsidR="1F6FDB55">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="395F21B7" w:rsidRPr="74A88BDA">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times"/>
-          <w:szCs w:val="21"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>This document sets out the program requirements for delivering services for children and young people who require or, without additional supports, may require accommodation outside the family home due to complex disability support needs. The</w:t>
+        <w:t>Board and lodging policy for children with complex disability</w:t>
+      </w:r>
+      <w:r w:rsidR="395F21B7">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t>are the essential pre-requisites that must be delivered to meet the service agreement obligations.</w:t>
+        <w:t>must also be followed</w:t>
+      </w:r>
+      <w:r w:rsidR="2192E429">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2294FC04" w14:textId="1B43D1D5" w:rsidR="001A2AA2" w:rsidRPr="00BB4596" w:rsidRDefault="001A2AA2" w:rsidP="0082219A">
-[...92 lines deleted...]
-    <w:p w14:paraId="4894F926" w14:textId="1B25B1E9" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="00974E53">
+    <w:p w14:paraId="4894F926" w14:textId="480FC774" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="00974E53">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc48750213"/>
       <w:bookmarkStart w:id="4" w:name="_Toc51077999"/>
       <w:bookmarkStart w:id="5" w:name="_Toc51312399"/>
       <w:bookmarkStart w:id="6" w:name="_Toc131433263"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc131510752"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235695080"/>
       <w:r w:rsidRPr="003E1B05">
         <w:t>Background</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidR="00974E53">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1626FC87" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="00BB4596">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="612442DC" w14:textId="2B4FE7FF" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="00C30C44">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Department of Families, Fairness and Housing (the department) recognises that the primary aim of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A80282">
+        <w:t>programs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for children and young people with complex disability support needs and their families</w:t>
+      </w:r>
+      <w:r w:rsidR="3B115989">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is to</w:t>
+      </w:r>
+      <w:r w:rsidR="076A543A">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D219DE" w14:textId="75F47668" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="007C4A5F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>preserve the family unit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1626FC87" w14:textId="5EFB4B36" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="00F1598D" w:rsidP="007C4A5F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>keep children in their family home</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2AA2">
+        <w:t xml:space="preserve"> in a supported and safe manner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B272B9" w14:textId="7B7575F1" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="00C30C44">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00003D15">
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">The Department of Families, Fairness and Housing (the department) recognises that the primary aim of supports for children and young people with complex disability support needs and their families is to preserve the family unit in a supported and safe manner. </w:t>
+        <w:t xml:space="preserve">In the exceptional circumstance where a child is unable to remain in the family home due to their complex disability support needs, </w:t>
+      </w:r>
+      <w:r w:rsidR="009600EF">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>hildren and families will receive supports based on their individual circumstances</w:t>
+      </w:r>
+      <w:r w:rsidR="009600EF">
+        <w:t>, under funding arrangements agreed between the N</w:t>
+      </w:r>
+      <w:r w:rsidR="00725FBF">
+        <w:t xml:space="preserve">ational </w:t>
+      </w:r>
+      <w:r w:rsidR="009600EF">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00725FBF">
+        <w:t xml:space="preserve">isability </w:t>
+      </w:r>
+      <w:r w:rsidR="009600EF">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00725FBF">
+        <w:t xml:space="preserve">nsurance </w:t>
+      </w:r>
+      <w:r w:rsidR="009600EF">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71AAA">
+        <w:t>gency (NDIA)</w:t>
+      </w:r>
+      <w:r w:rsidR="009600EF">
+        <w:t xml:space="preserve"> and the department</w:t>
+      </w:r>
+      <w:r w:rsidR="00450921">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B272B9" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="00BB4596">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="08E81F71" w14:textId="643A8ABF" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="00C30C44">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00003D15">
-        <w:rPr>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Under the arrangements</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4870">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4870" w:rsidRPr="00235216">
+        <w:t>of this agreement</w:t>
+      </w:r>
       <w:r w:rsidRPr="00003D15">
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> and Commonwealth governments have reached an agreement about funding arrangements. Children and families will receive supports based on their individual circumstances.</w:t>
+        <w:t>, the department will work with families to arrange and contribute funding for board and lodging, as well as to support access to mainstream services where required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E81F71" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="00BB4596">
-[...15 lines deleted...]
-    <w:p w14:paraId="4C0AEBD2" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRDefault="001A2AA2" w:rsidP="003E1B05">
+    <w:p w14:paraId="0E9CC4B0" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="003E1B05">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc48750214"/>
-[...5 lines deleted...]
-        <w:t>Terminology</w:t>
+      <w:bookmarkStart w:id="8" w:name="_Toc48750215"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc51078001"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc131433265"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235695081"/>
+      <w:r>
+        <w:t>Program description</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
+    <w:p w14:paraId="2F32525B" w14:textId="019C0C4B" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="00450921">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The program </w:t>
+      </w:r>
+      <w:r w:rsidR="004E4EB2" w:rsidRPr="00774268">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774268">
+        <w:t xml:space="preserve">hildren with </w:t>
+      </w:r>
+      <w:r w:rsidR="0054775D" w:rsidRPr="00774268">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774268">
+        <w:t xml:space="preserve">omplex </w:t>
+      </w:r>
+      <w:r w:rsidR="0054775D" w:rsidRPr="00774268">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774268">
+        <w:t xml:space="preserve">isability </w:t>
+      </w:r>
+      <w:r w:rsidR="0054775D" w:rsidRPr="00774268">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774268">
+        <w:t xml:space="preserve">upport </w:t>
+      </w:r>
+      <w:r w:rsidR="0054775D" w:rsidRPr="00774268">
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774268">
+        <w:t>eeds</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> complements the disability supports funded by the NDIS for children whose disability support needs may not be able to be met within the family home. The program works in collaboration with the NDIA to ensure necessary supports are in place to support families to continue care in the family home and in exceptional circumstances, in accommodation outside the family home.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3C6318" w14:textId="0AE47AE9" w:rsidR="00F4379D" w:rsidRDefault="001A2AA2" w:rsidP="0092105F">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Children </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7289">
+        <w:t>supported through this</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7289">
+        <w:t>program</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> present with complex disability support needs which cannot be met at home by their families without substantial </w:t>
+      </w:r>
+      <w:r w:rsidR="004A0EEA">
+        <w:t>and coordinated disability and mainstream</w:t>
+      </w:r>
+      <w:r w:rsidR="5DEE3073">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>supports, but do not require a statutory intervention. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Toc48750216"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc51078002"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc131433266"/>
+    </w:p>
+    <w:p w14:paraId="3D17161C" w14:textId="6E7BD236" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="00450921">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc235695082"/>
+      <w:r w:rsidRPr="003E1B05">
+        <w:t>Program objectives</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="39B8127A" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="00450921">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t xml:space="preserve">The program aims to: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A9B825" w14:textId="4CEAF221" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="00450921">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t xml:space="preserve">complement NDIS funded disability supports for children with complex disability support needs and their families to remain at home or return safely home with their family, or; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0A5DE0" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="00450921">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>complement NDIS funded disability supports to ensure the necessary supports are available for the child to reside safely outside the family home.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C02C93" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc48750217"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc51078003"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc131433267"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235695083"/>
+      <w:r w:rsidRPr="005E7A20">
+        <w:t>Principles</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="427AC0D8" w14:textId="32BEB285" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The service delivery principles align with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="004C97"/>
+            <w:u w:val="dotted"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>Inclusive Victoria: state disability plan (2022-2026)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005B5915">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00003D15">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003D15">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>outlined by the pillars and priority areas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A44F635" w14:textId="0C386D4C" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>Inclusive communities: ‘I feel included’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A643FE" w14:textId="6BC5AFDC" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t xml:space="preserve">Health, housing and wellbeing: ‘I live well’ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8B411C" w14:textId="19F86E0E" w:rsidR="001A2AA2" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t xml:space="preserve">Fairness and safety: ‘I get a fair go’ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4DC736" w14:textId="6AA2CE8C" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>Opportunity and pride</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="004E4EB2">
+        <w:t>’I contribute’</w:t>
+      </w:r>
+      <w:r w:rsidR="009C59E0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE015CA" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="003E1B05">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc48750218"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc51078004"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc131433268"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235695084"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Roles and responsibilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="25B0E8E9" w14:textId="02F7B277" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t xml:space="preserve">Departmental oversight of arrangements funded by </w:t>
+      </w:r>
+      <w:r w:rsidR="009C59E0" w:rsidRPr="00774268">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774268">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">hildren with </w:t>
+      </w:r>
+      <w:r w:rsidR="004B3713" w:rsidRPr="00774268">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Complex Disability</w:t>
+      </w:r>
+      <w:r w:rsidR="004B3713" w:rsidRPr="00003D15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB254D">
+        <w:t xml:space="preserve">Support Needs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>program is undertaken by divisional Disability Practice Advisor</w:t>
+      </w:r>
+      <w:r w:rsidR="009C59E0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B317DA">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="009C59E0">
+        <w:t>eam</w:t>
+      </w:r>
+      <w:r w:rsidR="00B317DA">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>. These roles coordinate and support access to mainstream services where required. This may include case conferencing when mainstream services require additional coordination</w:t>
+      </w:r>
+      <w:r w:rsidR="009C59E0">
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003D15">
+        <w:t xml:space="preserve"> support</w:t>
+      </w:r>
+      <w:r w:rsidR="009C59E0">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003D15">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE3F64F" w14:textId="30D9D752" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>The program is voluntary, and parents retain full parental responsibility for their child. All decision making regarding the child’s care, wellbeing and safety is therefore undertaken by the parent. Disability Practice Advisor</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4E82">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003D15">
+        <w:t xml:space="preserve"> support parents, where required, to maintain their parental responsibility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6CE8FF" w14:textId="5373A1FE" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>Disability Practice Advisor</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4E82">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003D15">
+        <w:t xml:space="preserve"> work with the NDIA to coordinate supports, under the agreed arrangements between Victoria and the Commonwealth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F337699" w14:textId="567C5F88" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t xml:space="preserve">Regulatory oversight of NDIS providers is the responsibility of the NDIS Quality and Safeguard Commission. Concerns evident in the child’s disability supports must be addressed with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00003D15">
+          <w:rPr>
+            <w:color w:val="004C97"/>
+            <w:u w:val="dotted"/>
+          </w:rPr>
+          <w:t>NDIS Quality and Safeguards Commission</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005B5915">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00003D15">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0F5EB6" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="003E1B05">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc48750219"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc51078005"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc131433269"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235695085"/>
+      <w:r w:rsidRPr="003E1B05">
+        <w:t>Program outcomes</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="61B1377E" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>The program aims to achieve:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66AAD2A2" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>coordinated supports to help a family safely maintain care of their child in the family home, with appropriate mainstream and disability supports in place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425F8657" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>coordinated supports for a child requiring accommodation outside the family home.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B23C87" w14:textId="0FBE13ED" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="003E1B05">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc48750220"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc51078006"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc131433270"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235695086"/>
+      <w:r w:rsidRPr="003E1B05">
+        <w:t>Program activities/outputs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="20C8CD8D" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>The primary program activities include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52827123" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>Board (living expenses) – Under 16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713B4086" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>Board (living expenses) – 16+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09275BB4" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>Sole Occupancy Loading</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F5C828" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>Lodging (rent)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010C701D" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>In exception circumstances, the following activities are available:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5535CA3F" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>Flexible board funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9CB832" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>Flexible prevention funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165304EC" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>Flexible leaving care supplement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F09267" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="003E1B05">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc48750221"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc51078007"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc131433271"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc235695087"/>
+      <w:r w:rsidRPr="003E1B05">
+        <w:t>Key performance indicators/targets</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="6D2D2386" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Hlk41551981"/>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>The key performance measures include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B8CF07" w14:textId="0042685D" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="00795DE9" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2AA2" w:rsidRPr="00003D15">
+        <w:t>he number clients in receipt of board funding</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2826394B" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="003E1B05">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc48750223"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc51078009"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc131433273"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235695088"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidRPr="003E1B05">
+        <w:lastRenderedPageBreak/>
+        <w:t>Client group</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="5D70BFCC" w14:textId="39110D67" w:rsidR="001A2AA2" w:rsidRDefault="08B67991" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Hlk43297202"/>
+      <w:r w:rsidRPr="1538B076">
+        <w:t xml:space="preserve">This activity </w:t>
+      </w:r>
+      <w:r w:rsidR="000D76B5" w:rsidRPr="1538B076">
+        <w:t>supports children</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1538B076">
+        <w:t xml:space="preserve"> who require, or may require in the future, accommodation outside the family home due to their complex disability support needs. </w:t>
+      </w:r>
+      <w:r w:rsidR="3FEAC78E" w:rsidRPr="1538B076">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1538B076">
+        <w:t>hildren must</w:t>
+      </w:r>
+      <w:r w:rsidR="005B5915">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="21F191E5" w:rsidRPr="1538B076">
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00203A0E" w:rsidRPr="1538B076">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="21F191E5" w:rsidRPr="1538B076">
+        <w:t xml:space="preserve"> NDIS participant and there must be agreement for collaborative supports between the National Disability Insurance Agency (NDIA) and the department.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6050776A" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="003E1B05">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc48750224"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc51078010"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc131433274"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc235695089"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r>
+        <w:t>Timeframes</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="0A020D74" w14:textId="402E2588" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="08B67991" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1538B076">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="431937E9" w:rsidRPr="00774268">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774268">
+        <w:t xml:space="preserve">hildren with </w:t>
+      </w:r>
+      <w:r w:rsidR="00617966" w:rsidRPr="00774268">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774268">
+        <w:t xml:space="preserve">omplex </w:t>
+      </w:r>
+      <w:r w:rsidR="00617966" w:rsidRPr="00774268">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774268">
+        <w:t xml:space="preserve">isability </w:t>
+      </w:r>
+      <w:r w:rsidR="00617966" w:rsidRPr="00774268">
+        <w:t>Support Needs</w:t>
+      </w:r>
+      <w:r w:rsidR="00617966" w:rsidRPr="1538B076">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1538B076">
+        <w:t xml:space="preserve">program timeframes are dependent on individual </w:t>
+      </w:r>
+      <w:r w:rsidR="031EB357" w:rsidRPr="1538B076">
+        <w:t xml:space="preserve">child and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1538B076">
+        <w:t>family needs</w:t>
+      </w:r>
+      <w:r w:rsidR="28CBF089" w:rsidRPr="1538B076">
+        <w:t xml:space="preserve"> and circumstances,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1538B076">
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:r w:rsidR="5EDD2A2A" w:rsidRPr="1538B076">
+        <w:t>timelines</w:t>
+      </w:r>
+      <w:r w:rsidR="658A4AB7" w:rsidRPr="1538B076">
+        <w:t xml:space="preserve"> for support</w:t>
+      </w:r>
+      <w:r w:rsidR="5EDD2A2A" w:rsidRPr="1538B076">
+        <w:t xml:space="preserve"> agreed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1538B076">
+        <w:t xml:space="preserve"> with the NDIA. </w:t>
+      </w:r>
+      <w:r w:rsidR="430E3A05" w:rsidRPr="1538B076">
+        <w:t xml:space="preserve">Arrangements </w:t>
+      </w:r>
+      <w:r w:rsidR="658A4AB7" w:rsidRPr="1538B076">
+        <w:t>are unable to continue</w:t>
+      </w:r>
+      <w:r w:rsidR="28CBF089" w:rsidRPr="1538B076">
+        <w:t xml:space="preserve"> beyond the child’s 18</w:t>
+      </w:r>
+      <w:r w:rsidR="28CBF089" w:rsidRPr="00DF62DF">
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="28CBF089" w:rsidRPr="1538B076">
+        <w:t xml:space="preserve"> birthday </w:t>
+      </w:r>
+      <w:r w:rsidR="5AAAE1F3" w:rsidRPr="1538B076">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="5945C41F" w:rsidRPr="1538B076">
+        <w:t xml:space="preserve"> will only</w:t>
+      </w:r>
+      <w:r w:rsidR="5AAAE1F3" w:rsidRPr="1538B076">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="430E3A05" w:rsidRPr="1538B076">
+        <w:t xml:space="preserve">remain in place </w:t>
+      </w:r>
+      <w:r w:rsidR="36946F2D" w:rsidRPr="1538B076">
+        <w:t xml:space="preserve">whilst </w:t>
+      </w:r>
+      <w:r w:rsidR="3F5E07F5" w:rsidRPr="1538B076">
+        <w:t xml:space="preserve">mutual agreement </w:t>
+      </w:r>
+      <w:r w:rsidR="457ADB2F" w:rsidRPr="1538B076">
+        <w:t>exist</w:t>
+      </w:r>
+      <w:r w:rsidR="3F5E07F5" w:rsidRPr="1538B076">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="76A97221" w:rsidRPr="1538B076">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="2F31B4C3" w:rsidRPr="1538B076">
+        <w:t xml:space="preserve">to support the child </w:t>
+      </w:r>
+      <w:r w:rsidR="776BE71C" w:rsidRPr="1538B076">
+        <w:t xml:space="preserve">and family </w:t>
+      </w:r>
+      <w:r w:rsidR="2F31B4C3" w:rsidRPr="1538B076">
+        <w:t>under the arrangements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00877C81" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="003E1B05">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc48750225"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc51078011"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc131433275"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235695090"/>
+      <w:r w:rsidRPr="003E1B05">
+        <w:t>Resourcing</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="68C00427" w14:textId="63803A24" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="00D73A8C" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD43DF" w:rsidRPr="00774268">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2AA2" w:rsidRPr="00774268">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">hildren with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774268">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2AA2" w:rsidRPr="00774268">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">omplex </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774268">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2AA2" w:rsidRPr="00774268">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">isability </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774268">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2AA2" w:rsidRPr="00774268">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">upport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774268">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2AA2" w:rsidRPr="00774268">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>eeds</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2AA2" w:rsidRPr="00BB4596">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> program</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2AA2" w:rsidRPr="00003D15">
+        <w:t xml:space="preserve"> funding will </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD43DF">
+        <w:t>contribute to</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD43DF" w:rsidRPr="00003D15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A2AA2" w:rsidRPr="00003D15">
+        <w:t>the core costs of living expenses and household costs incurred by the NDIS registered provider to provide a homelike and suitable environment for a child to live.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296C3B37" w14:textId="2F53DC6F" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="00BD43DF" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This funding does not </w:t>
+      </w:r>
+      <w:r w:rsidR="00887B87">
+        <w:t xml:space="preserve">constitute </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a direct client service and cannot be used for staffing to care for </w:t>
+      </w:r>
+      <w:r w:rsidR="001278AD">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> child</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2AA2" w:rsidRPr="00003D15">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38287344" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc48750226"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc51078012"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc131433276"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc235695091"/>
+      <w:r w:rsidRPr="005E7A20">
+        <w:t>Legislative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1B05">
+        <w:t xml:space="preserve"> requirements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="02DAB9B8" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="005E7A20" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc48750227"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc235695092"/>
+      <w:r w:rsidRPr="005E7A20">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Providers in receipt of board and lodging</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="1C137C4C" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Hlk41575590"/>
+      <w:r w:rsidRPr="00003D15">
+        <w:t xml:space="preserve">For providers to receive the board and lodging contribution, the provider must be: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329428C8" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t xml:space="preserve">registered with the NDIS Quality and Safeguards Commission to provide specified supports and services for the purposes of worker screening, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78ED61D6" w14:textId="5BAD6C07" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t xml:space="preserve">subject to </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD43DF">
+        <w:t xml:space="preserve">NDIS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003D15">
+        <w:t xml:space="preserve">certification audits. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CF3F22" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t xml:space="preserve">As such, full compliance with NDIS Quality and Safeguard Commission and the NDIS Act 2013 is required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0651F5AA" w14:textId="5FD9898D" w:rsidR="00BD43DF" w:rsidRPr="00BD43DF" w:rsidRDefault="00BD43DF" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD43DF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In addition, providers are bound by Victorian legislation including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557F4F28" w14:textId="77777777" w:rsidR="00FA4B36" w:rsidRPr="00FA4B36" w:rsidRDefault="00FA4B36" w:rsidP="00FA4B36">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD43DF" w:rsidRPr="00FA4B36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="005B5915" w:rsidRPr="00FA4B36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD43DF" w:rsidRPr="00FA4B36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>comply with the requirements of Victoria’s Child Wellbeing and Safety Act 2005, the Child Safe Standards and the Reportable Conduct Scheme</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C4B72F" w14:textId="3BDC2CA5" w:rsidR="00FA4B36" w:rsidRPr="00FA4B36" w:rsidRDefault="00FA4B36" w:rsidP="008E5E32">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD43DF" w:rsidRPr="00FA4B36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">here a property is </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BD43DF" w:rsidRPr="00FA4B36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>gazette</w:t>
+      </w:r>
+      <w:r w:rsidR="0035362B" w:rsidRPr="00FA4B36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BD43DF" w:rsidRPr="00FA4B36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a Minister Approved Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4B36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD43DF" w:rsidRPr="00FA4B36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>under the Disability Act 2023, providers are</w:t>
+      </w:r>
+      <w:r w:rsidR="005B5915" w:rsidRPr="00FA4B36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD43DF" w:rsidRPr="00FA4B36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>bound</w:t>
+      </w:r>
+      <w:r w:rsidR="005B5915" w:rsidRPr="00FA4B36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD43DF" w:rsidRPr="00FA4B36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to fully support the visitation of properties by</w:t>
+      </w:r>
+      <w:r w:rsidR="005B5915" w:rsidRPr="00FA4B36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD43DF" w:rsidRPr="00FA4B36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Community Visitors.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4B36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD43DF" w:rsidRPr="00FA4B36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This includes but is not limited</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4B36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD43DF" w:rsidRPr="00FA4B36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A15689" w14:textId="77777777" w:rsidR="00FA4B36" w:rsidRDefault="00FA4B36" w:rsidP="00BB1A71">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4B36">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD43DF" w:rsidRPr="00FA4B36">
+        <w:t>roviding the Community Visitor with such reasonable assistance as the Community Visitors require to perform or exercise that power, duty or function effectively</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4B36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD43DF" w:rsidRPr="00FA4B36">
+        <w:t>by rendering reasonable assistance when required to do so and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D08126" w14:textId="2C050BC5" w:rsidR="00BD43DF" w:rsidRPr="00FA4B36" w:rsidRDefault="00FA4B36" w:rsidP="00BB1A71">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4B36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD43DF" w:rsidRPr="00FA4B36">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iving full and true answers to the best of their knowledge to any questions asked by a community visitor in the performance or exercise of any power, duty or function under the Disability Act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A777DA8" w14:textId="77787179" w:rsidR="001A2AA2" w:rsidRPr="000B65FC" w:rsidRDefault="001A2AA2" w:rsidP="000B65FC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc48750229"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc51078013"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc131433277"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc235695093"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:r w:rsidRPr="000B65FC">
+        <w:lastRenderedPageBreak/>
+        <w:t>Accountability and monitoring</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="451C672E" w14:textId="27F9B0C5" w:rsidR="001A2AA2" w:rsidRPr="00BB4596" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0238ABA8">
+        <w:t xml:space="preserve">For the acquittal process, see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="000D7E51">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Board and lodging policy for children with complex disability support needs</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00AA1453">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="00974E53" w:rsidRPr="0238ABA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00730656">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0238ABA8">
+        <w:t xml:space="preserve">vailable at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidR="00FA4B36">
+          <w:t>the department’s</w:t>
+        </w:r>
+        <w:r w:rsidR="00E616CA" w:rsidRPr="007C4A5F">
+          <w:t xml:space="preserve"> Providers</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FA4B36">
+        <w:t xml:space="preserve"> website</w:t>
+      </w:r>
+      <w:r w:rsidR="005B5915">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DAF1EAF" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="000B65FC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc48750230"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc51078014"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc235695094"/>
+      <w:r w:rsidRPr="003E1B05">
+        <w:t>Confidentiality and information sharing</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="72390AA5" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="000B65FC">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>Information will be kept secure and will be protected by such security safeguards as is reasonable to prevent loss, unauthorised access, unauthorised use, modification, disclosure or other misuse, including unauthorised reproduction by any means.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115A4B83" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="000B65FC">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>Information will be shared with appropriate parental consent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500FA5E6" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="000B65FC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc48750231"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc51078015"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc235695095"/>
+      <w:r w:rsidRPr="003E1B05">
+        <w:t>Dispute resolutions and complaints</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+    </w:p>
+    <w:p w14:paraId="035C4312" w14:textId="631B09A9" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="000B65FC">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>Providers will have written policies and procedures in place that staff are familiar with (and that are readily accessible) for resolving complaints and disputes lodged by children and families.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0585CD34" w14:textId="00FACB3D" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="000B65FC">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003D15">
+        <w:t xml:space="preserve">All complaints and disputes about </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F46006">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>support for children with disability support needs funding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003D15">
+        <w:t xml:space="preserve"> will be handled in a manner consistent with departmental policies, privacy and confidentiality standards, and will be resolved within a reasonable timeframe. Children and their families are to be made aware of these processes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003D15">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659CAF91" w14:textId="6FA3C1CD" w:rsidR="005578E1" w:rsidRDefault="005578E1" w:rsidP="005578E1">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="_Toc48750232"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc51078016"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc235695096"/>
+      <w:r>
+        <w:t>Glossary of key t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1B05">
+        <w:t>erm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="A table of defintions used throughout this document "/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="6938"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B85A6E" w14:paraId="7479A472" w14:textId="77777777" w:rsidTr="0096690D">
+      <w:tr w:rsidR="005578E1" w14:paraId="44B0B71C" w14:textId="77777777" w:rsidTr="0049521F">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="1597" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76F9B871" w14:textId="4F1388D3" w:rsidR="00B85A6E" w:rsidRPr="00B06111" w:rsidRDefault="00B85A6E" w:rsidP="00B85A6E">
+          <w:p w14:paraId="47084A0E" w14:textId="77777777" w:rsidR="005578E1" w:rsidRPr="00B06111" w:rsidRDefault="005578E1" w:rsidP="0049521F">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00B06111">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Term </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6938" w:type="dxa"/>
+            <w:tcW w:w="3403" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6525C168" w14:textId="205DF423" w:rsidR="00B85A6E" w:rsidRPr="00B06111" w:rsidRDefault="00B85A6E" w:rsidP="00B85A6E">
+          <w:p w14:paraId="240DE902" w14:textId="77777777" w:rsidR="005578E1" w:rsidRPr="00B06111" w:rsidRDefault="005578E1" w:rsidP="0049521F">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00B06111">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Description </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B85A6E" w14:paraId="0641D344" w14:textId="77777777" w:rsidTr="0096690D">
+      <w:tr w:rsidR="005578E1" w14:paraId="17AC2B58" w14:textId="77777777" w:rsidTr="0049521F">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="1597" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E721A5D" w14:textId="77777777" w:rsidR="00B85A6E" w:rsidRDefault="00B85A6E" w:rsidP="00B85A6E">
+          <w:p w14:paraId="4A6D8EA7" w14:textId="77777777" w:rsidR="005578E1" w:rsidRPr="00C30C44" w:rsidRDefault="005578E1" w:rsidP="0049521F">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003D15">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00C30C44">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Board</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79A6984E" w14:textId="77777777" w:rsidR="00B85A6E" w:rsidRDefault="00B85A6E" w:rsidP="00B85A6E">
+          <w:p w14:paraId="68068291" w14:textId="77777777" w:rsidR="005578E1" w:rsidRPr="00C30C44" w:rsidRDefault="005578E1" w:rsidP="0049521F">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6938" w:type="dxa"/>
+            <w:tcW w:w="3403" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="072DE1F3" w14:textId="4875B8F3" w:rsidR="00B85A6E" w:rsidRDefault="00B06111" w:rsidP="0081704E">
+          <w:p w14:paraId="5CCBF613" w14:textId="77777777" w:rsidR="005578E1" w:rsidRDefault="005578E1" w:rsidP="0049521F">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidR="00B85A6E" w:rsidRPr="00003D15">
-[...3 lines deleted...]
-              <w:t>ore expenses and household costs incurred by the NDIS provider in providing a homelike and suitable environment for a child or young person to live. This includes costs for food, utilities, maintenance, household furnishings and equipment and other relevant household and living expenses.</w:t>
+            <w:r w:rsidRPr="00003D15">
+              <w:t>ore expenses and household costs incurred by the NDIS provider in providing a homelike and suitable environment for a child to live. This includes costs for food, utilities, maintenance, household furnishings and equipment and other relevant household and living expenses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B85A6E" w14:paraId="77A0F517" w14:textId="77777777" w:rsidTr="0096690D">
+      <w:tr w:rsidR="00965A7A" w14:paraId="0670FB5E" w14:textId="77777777" w:rsidTr="00813478">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="1597" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56B9DADD" w14:textId="77777777" w:rsidR="00B85A6E" w:rsidRDefault="00B85A6E" w:rsidP="00B85A6E">
+          <w:p w14:paraId="51E079AD" w14:textId="77777777" w:rsidR="00965A7A" w:rsidRPr="00C30C44" w:rsidRDefault="00965A7A" w:rsidP="00813478">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003D15">
-[...11 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00C30C44">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t>Child</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6938" w:type="dxa"/>
+            <w:tcW w:w="3403" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45876E58" w14:textId="0D5FCD75" w:rsidR="00B85A6E" w:rsidRDefault="00B06111" w:rsidP="0081704E">
+          <w:p w14:paraId="2BA8D145" w14:textId="77777777" w:rsidR="00965A7A" w:rsidRDefault="00965A7A" w:rsidP="00813478">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>rovision of accommodation through making a departmental house available, funding rental costs for a house or paying the costs of a bed in an existing accommodation facility.</w:t>
+            <w:r w:rsidRPr="00003D15">
+              <w:t>Reference to a child is taken to include children and young people.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B85A6E" w14:paraId="282B0598" w14:textId="77777777" w:rsidTr="0096690D">
+      <w:tr w:rsidR="00343700" w14:paraId="12BEF019" w14:textId="77777777" w:rsidTr="00813478">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="1597" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="010C2D4E" w14:textId="77777777" w:rsidR="00B85A6E" w:rsidRDefault="00B85A6E" w:rsidP="00B85A6E">
+          <w:p w14:paraId="50DF6B6B" w14:textId="77777777" w:rsidR="00343700" w:rsidRPr="00C30C44" w:rsidRDefault="00343700" w:rsidP="00813478">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003D15">
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00C30C44">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Full time accommodation and care</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74E76C5D" w14:textId="77777777" w:rsidR="00B85A6E" w:rsidRDefault="00B85A6E" w:rsidP="00B85A6E">
+          <w:p w14:paraId="2628D3FF" w14:textId="77777777" w:rsidR="00343700" w:rsidRPr="00C30C44" w:rsidRDefault="00343700" w:rsidP="00813478">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6938" w:type="dxa"/>
+            <w:tcW w:w="3403" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D35131C" w14:textId="3DDF8B0F" w:rsidR="00B85A6E" w:rsidRDefault="00B06111" w:rsidP="0081704E">
+          <w:p w14:paraId="0759953D" w14:textId="77777777" w:rsidR="00343700" w:rsidRDefault="00343700" w:rsidP="00813478">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidR="00B85A6E" w:rsidRPr="00003D15">
-[...3 lines deleted...]
-              <w:t>hen the arrangement is expected to last for longer than a respite stay (approximately one month) and is agreed as a full-time out of home living arrangement by both the National Disability Insurance Agency (NDIA) and the department and they usually spend 7 nights per week in the accommodation.</w:t>
+            <w:r w:rsidRPr="00003D15">
+              <w:t xml:space="preserve">hen the arrangement is expected to last for longer than a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>Short Term</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Respite (STR)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00003D15">
+              <w:t xml:space="preserve"> stay and is agreed as a full-time out of home living arrangement by both the NDIA and the department</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00003D15">
+              <w:t xml:space="preserve"> and they usually spend 7 nights per week in the accommodation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B85A6E" w14:paraId="3C8B6ED6" w14:textId="77777777" w:rsidTr="0096690D">
+      <w:tr w:rsidR="005578E1" w14:paraId="265513CF" w14:textId="77777777" w:rsidTr="0049521F">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="1597" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C88358F" w14:textId="77777777" w:rsidR="00B85A6E" w:rsidRDefault="00B85A6E" w:rsidP="00B85A6E">
+          <w:p w14:paraId="43078CC9" w14:textId="77777777" w:rsidR="005578E1" w:rsidRPr="00C30C44" w:rsidRDefault="005578E1" w:rsidP="0049521F">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003D15">
-[...5 lines deleted...]
-              <w:t>Part time or shared care</w:t>
+            <w:r w:rsidRPr="00C30C44">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t>Lodging</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15826BC4" w14:textId="77777777" w:rsidR="00B85A6E" w:rsidRDefault="00B85A6E" w:rsidP="00B85A6E">
+          <w:p w14:paraId="13B0CF3E" w14:textId="77777777" w:rsidR="005578E1" w:rsidRPr="00C30C44" w:rsidRDefault="005578E1" w:rsidP="0049521F">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6938" w:type="dxa"/>
+            <w:tcW w:w="3403" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="476D05FC" w14:textId="7F2A27F1" w:rsidR="00B85A6E" w:rsidRDefault="00B06111" w:rsidP="00B85A6E">
+          <w:p w14:paraId="010B374C" w14:textId="77777777" w:rsidR="005578E1" w:rsidRDefault="005578E1" w:rsidP="0049521F">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00003D15">
+              <w:t>rovision of accommodation through making a departmental house available, funding rental costs for a house or paying the costs of a bed in an existing accommodation facility.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B85A6E" w14:paraId="26869CC1" w14:textId="77777777" w:rsidTr="0096690D">
+      <w:tr w:rsidR="005578E1" w14:paraId="001A492B" w14:textId="77777777" w:rsidTr="0049521F">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="1597" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D9F8EA4" w14:textId="77777777" w:rsidR="00B85A6E" w:rsidRDefault="00B85A6E" w:rsidP="00B85A6E">
+          <w:p w14:paraId="6FCBF54E" w14:textId="77777777" w:rsidR="005578E1" w:rsidRPr="00C30C44" w:rsidRDefault="005578E1" w:rsidP="0049521F">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003D15">
-[...5 lines deleted...]
-              <w:t>Specialist Disability Accommodation (SDA)</w:t>
+            <w:r w:rsidRPr="00C30C44">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t>Part time or shared care</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C27DCDC" w14:textId="77777777" w:rsidR="00B85A6E" w:rsidRDefault="00B85A6E" w:rsidP="00B85A6E">
+          <w:p w14:paraId="7E8EA326" w14:textId="77777777" w:rsidR="005578E1" w:rsidRPr="00C30C44" w:rsidRDefault="005578E1" w:rsidP="0049521F">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6938" w:type="dxa"/>
+            <w:tcW w:w="3403" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3050CAF3" w14:textId="37F7EACD" w:rsidR="00B85A6E" w:rsidRDefault="00B06111" w:rsidP="00B85A6E">
+          <w:p w14:paraId="4115E5B6" w14:textId="77777777" w:rsidR="005578E1" w:rsidRDefault="005578E1" w:rsidP="0049521F">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>H</w:t>
+              <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00003D15">
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>as the meaning as outlined in the NDIS (Specialist Disability Accommodation) Rules 2016, meaning housing designed to support people with extreme functional impairment or very high support needs. SDA does not refer to the support services, but the homes in which these are delivered.</w:t>
+              <w:t>s defined as when the arrangement is expected to last for longer than a</w:t>
+            </w:r>
+            <w:r>
+              <w:t>n STR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00003D15">
+              <w:t xml:space="preserve"> stay and is agreed as part time/shared care by both the NDIA and the department</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00003D15">
+              <w:t xml:space="preserve"> and the child spends 3 nights or more per week in the accommodation</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B85A6E" w14:paraId="7F0CC0D6" w14:textId="77777777" w:rsidTr="0096690D">
+      <w:tr w:rsidR="005578E1" w14:paraId="2E530680" w14:textId="77777777" w:rsidTr="0049521F">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="1597" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15384EBD" w14:textId="0C55E260" w:rsidR="00B85A6E" w:rsidRDefault="00B85A6E" w:rsidP="0081704E">
+          <w:p w14:paraId="0B75A621" w14:textId="77777777" w:rsidR="005578E1" w:rsidRPr="00C30C44" w:rsidRDefault="005578E1" w:rsidP="0049521F">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00003D15">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00C30C44">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t>Specialist Disability Accommodation (SDA)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B72F99C" w14:textId="77777777" w:rsidR="005578E1" w:rsidRPr="00C30C44" w:rsidRDefault="005578E1" w:rsidP="0049521F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6938" w:type="dxa"/>
+            <w:tcW w:w="3403" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C316C19" w14:textId="09849279" w:rsidR="00B85A6E" w:rsidRDefault="00B85A6E" w:rsidP="0081704E">
+          <w:p w14:paraId="44DEB1AD" w14:textId="77777777" w:rsidR="005578E1" w:rsidRDefault="005578E1" w:rsidP="0049521F">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
+            <w:r>
+              <w:t>H</w:t>
+            </w:r>
             <w:r w:rsidRPr="00003D15">
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>Reference to a child is taken to include children and young people.</w:t>
+              <w:t>as the meaning as outlined in the NDIS (Specialist Disability Accommodation) Rules 2016, meaning housing designed to support people with extreme functional impairment or very high support needs. SDA does not refer to the support services, but the homes in which these are delivered.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E9CC4B0" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="003E1B05">
+    <w:p w14:paraId="791DF830" w14:textId="33F1B7CB" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="000B65FC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc48750215"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="15" w:name="_Toc131510754"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc235695097"/>
       <w:r w:rsidRPr="003E1B05">
-        <w:t>Program description</w:t>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Supporting document</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="70"/>
     </w:p>
-    <w:p w14:paraId="2F32525B" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="00BB4596">
-[...131 lines deleted...]
-        <w:r>
+    <w:p w14:paraId="3024B88D" w14:textId="47AC2C0C" w:rsidR="001A2AA2" w:rsidRDefault="00DF62DF" w:rsidP="000B65FC">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="001A2AA2" w:rsidRPr="000D7E51">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times"/>
-            <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t>P</w:t>
-[...15 lines deleted...]
-          <w:t xml:space="preserve"> DFFH </w:t>
+          <w:t>Board and lodging policy for children with complex disability support needs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times"/>
-          <w:szCs w:val="21"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:t>&lt;</w:t>
-[...6 lines deleted...]
-        <w:t>https://providers.dffh.vic.gov.au/board-and-lodging-policy-children-complex-disability-support-needs</w:t>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="00E616CA">
+        <w:t>, a</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2AA2" w:rsidRPr="0238ABA8">
+        <w:t xml:space="preserve">vailable at </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>&gt;</w:t>
+        <w:t>the department’s Providers website</w:t>
+      </w:r>
+      <w:r w:rsidR="005B5915">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D17161C" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="003E1B05">
-[...2074 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="366ED61A" w14:textId="2503BD37" w:rsidR="005B5915" w:rsidRPr="00DE21C7" w:rsidRDefault="005B5915" w:rsidP="005B5915">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:spacing w:after="200" w:line="300" w:lineRule="atLeast"/>
-[...5 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t>Contact us to receive this document in another format. Please phone</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t>90961287</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B5BD5">
+        <w:t>9096</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:r w:rsidR="003952AE" w:rsidRPr="009C6AC5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B5BD5">
+        <w:t>1287</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t>, or email</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="00DF62DF" w:rsidRPr="0032178A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times"/>
-[...1 lines deleted...]
-            <w:szCs w:val="19"/>
           </w:rPr>
-          <w:t>alana.gibson@dffh.vic.gov.au</w:t>
+          <w:t>careservices@dffh.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3241BF64" w14:textId="15A818A2" w:rsidR="001A2AA2" w:rsidRPr="00C31117" w:rsidRDefault="001A2AA2" w:rsidP="003952AE">
-      <w:pPr>
+    <w:p w14:paraId="55187B56" w14:textId="2AE2807E" w:rsidR="005B5915" w:rsidRPr="00DE21C7" w:rsidRDefault="005B5915" w:rsidP="005B5915">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:spacing w:after="200" w:line="300" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-        <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If you are d/Deaf, hard of hearing, or have a speech/communication difficulty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t xml:space="preserve"> please contact us through your preferred </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00DE21C7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>National Relay Service (NRS) call channel</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t xml:space="preserve"> Then, provide the NRS with our phone number</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B5BD5">
+        <w:t>9096</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B5BD5">
+        <w:t>1287</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t xml:space="preserve"> For more information, visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00DE21C7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>About the National Relay Service</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F582F34" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00E968DB" w:rsidRDefault="001A2AA2" w:rsidP="003952AE">
-[...1 lines deleted...]
-        <w:pStyle w:val="DHHSbody"/>
+    <w:p w14:paraId="27406E8E" w14:textId="77777777" w:rsidR="005B5915" w:rsidRPr="00DE21C7" w:rsidRDefault="005B5915" w:rsidP="005B5915">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t>Authorised and published by the Victorian, 1 Treasury Place, Melbourne.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1517A97F" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00E968DB" w:rsidRDefault="001A2AA2" w:rsidP="003952AE">
-[...55 lines deleted...]
-    <w:p w14:paraId="47CE2B2D" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRDefault="001A2AA2" w:rsidP="003952AE">
+    <w:p w14:paraId="774A81D5" w14:textId="3884876A" w:rsidR="005B5915" w:rsidRDefault="005B5915" w:rsidP="005B5915">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:szCs w:val="19"/>
+          <w:color w:val="87189D"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003D15">
-        <w:t>Available at</w:t>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t>© State of Victoria, Australia, Department of Families, Fairness Government and Housing,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> June 2026</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="71" w:name="_Hlk62746129"/>
+    </w:p>
+    <w:p w14:paraId="0063C417" w14:textId="19645170" w:rsidR="005B5915" w:rsidRPr="00DE21C7" w:rsidRDefault="005B5915" w:rsidP="005B5915">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t>ISBN</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B5915">
+        <w:t xml:space="preserve">978-1-76171-115-2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t>(pdf/online/MS word)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:rPr>
+          <w:color w:val="87189D"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="0E6655A3" w14:textId="79C2D9AF" w:rsidR="005B5915" w:rsidRDefault="005B5915" w:rsidP="005B5915">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E7FC5">
+        <w:t xml:space="preserve">Available at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7FC5">
         <w:rPr>
-          <w:szCs w:val="19"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
         </w:rPr>
-        <w:t>&lt;https:/dffh.vic.gov.au/program-requirements-children-complex-disability-support-needs-victoria&gt;</w:t>
-      </w:r>
+        <w:t>Department of Families, Fairness and Housing</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4A5F">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
     </w:p>
-    <w:sectPr w:rsidR="001A2AA2" w:rsidSect="00D436CD">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId26"/>
+    <w:sectPr w:rsidR="005B5915" w:rsidSect="00D436CD">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="090F99BF" w14:textId="77777777" w:rsidR="00C2369B" w:rsidRDefault="00C2369B">
+    <w:p w14:paraId="75536128" w14:textId="77777777" w:rsidR="00FD7E91" w:rsidRDefault="00FD7E91">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3689DBCD" w14:textId="77777777" w:rsidR="00C2369B" w:rsidRDefault="00C2369B"/>
+    <w:p w14:paraId="1AC325EF" w14:textId="77777777" w:rsidR="00FD7E91" w:rsidRDefault="00FD7E91"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CE429FF" w14:textId="77777777" w:rsidR="00C2369B" w:rsidRDefault="00C2369B">
+    <w:p w14:paraId="5F71E14C" w14:textId="77777777" w:rsidR="00FD7E91" w:rsidRDefault="00FD7E91">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="082BFA46" w14:textId="77777777" w:rsidR="00C2369B" w:rsidRDefault="00C2369B"/>
+    <w:p w14:paraId="2EDD1B45" w14:textId="77777777" w:rsidR="00FD7E91" w:rsidRDefault="00FD7E91"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1001AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="016C29F6" w14:textId="044C41A7" w:rsidR="00E261B3" w:rsidRPr="00F65AA9" w:rsidRDefault="00967335" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C7F58B7" wp14:editId="798A5D84">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C7F58B7" wp14:editId="798A5D84">
           <wp:simplePos x="538163" y="9644063"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>bottom</wp:align>
           </wp:positionV>
           <wp:extent cx="7560000" cy="792720"/>
           <wp:effectExtent l="0" t="0" r="3175" b="7620"/>
           <wp:wrapNone/>
           <wp:docPr id="7" name="Picture 7" descr="Victoria State Government Families, Fairness and Housing"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="7" name="Picture 7" descr="Victoria State Government Families, Fairness and Housing"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
@@ -4851,51 +3741,51 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00E261B3">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3F220AE8" wp14:editId="5BC83ADF">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3F220AE8" wp14:editId="5BC83ADF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="MSIPCMc3054336811d08b680b9289e" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -4931,98 +3821,98 @@
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="3F220AE8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMc3054336811d08b680b9289e" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFMo&#10;gYY4FQJxQUIVperZiTc/TbyOYrdN3p7NCW67M6vZb9LNaDtxxsE3jhQsFxEIpMKZhioF+5+Pu2cQ&#10;PmgyunOECib0sMmur1KdGHehbzzvQiU4hHyiFdQh9ImUvqjRar9wPRJ7pRusDrwOlTSDvnC47eR9&#10;FMXS6ob4Q617fKuxaHcnq2C1XeelPLb2+DV9TlPTlof3vFTq9mZ8fQERcAx/xzDjMzpkzJS7Exkv&#10;OgVcJLAaR6sYxOwv1xFP+aw9PjyBzFL5v0P2CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJ2Si3YUAgAAJAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAEgNXprfAAAACwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCMc3054336811d08b680b9289e" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFMo&#10;gYY4FQJxQUIVperZiTc/TbyOYrdN3p7NCW67M6vZb9LNaDtxxsE3jhQsFxEIpMKZhioF+5+Pu2cQ&#10;PmgyunOECib0sMmur1KdGHehbzzvQiU4hHyiFdQh9ImUvqjRar9wPRJ7pRusDrwOlTSDvnC47eR9&#10;FMXS6ob4Q617fKuxaHcnq2C1XeelPLb2+DV9TlPTlof3vFTq9mZ8fQERcAx/xzDjMzpkzJS7Exkv&#10;OgVcJLAaR6sYxOwv1xFP+aw9PjyBzFL5v0P2CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJ2Si3YUAgAAJAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAEgNXprfAAAACwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="3E3ACDE0" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00B21F90" w:rsidRDefault="00E261B3" w:rsidP="00B21F90">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65F67A31" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRDefault="00E261B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="36861015" wp14:editId="5023B46B">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="36861015" wp14:editId="5023B46B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189687</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="MSIPCM418f4cbe97f099549309dca7" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -5058,98 +3948,98 @@
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="36861015" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM418f4cbe97f099549309dca7" o:spid="_x0000_s1027" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC+QSJfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3Gj&#10;dksJbRqnqkBckBCioJ6dePPTxOsodtvk7XFOcNyZ0ew3yX4wLbti72pLEpYLAQwpt7qmUsLP99vD&#10;BpjzirRqLaGEER3s09ldomJtb/SF16MvWSghFysJlfddzLnLKzTKLWyHFLzC9kb5cPYl1726hXLT&#10;8pUQETeqpvChUh2+VJg3x4uRsP7cZgU/N+b8Mb6PY90Up9eskPJ+Phx2wDwO/i8ME35AhzQwZfZC&#10;2rFWQhjigxqJ9TOwyV9uRQQsm7Snxw3wNOH/N6S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOob6v0WAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC+QSJfgAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCM418f4cbe97f099549309dca7" o:spid="_x0000_s1027" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC+QSJfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3Gj&#10;dksJbRqnqkBckBCioJ6dePPTxOsodtvk7XFOcNyZ0ew3yX4wLbti72pLEpYLAQwpt7qmUsLP99vD&#10;BpjzirRqLaGEER3s09ldomJtb/SF16MvWSghFysJlfddzLnLKzTKLWyHFLzC9kb5cPYl1726hXLT&#10;8pUQETeqpvChUh2+VJg3x4uRsP7cZgU/N+b8Mb6PY90Up9eskPJ+Phx2wDwO/i8ME35AhzQwZfZC&#10;2rFWQhjigxqJ9TOwyV9uRQQsm7Snxw3wNOH/N6S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOob6v0WAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC+QSJfgAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="14CB6103" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00B21F90" w:rsidRDefault="00E261B3" w:rsidP="00B21F90">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6434A8BE" w14:textId="55B2E896" w:rsidR="00593A99" w:rsidRPr="00F65AA9" w:rsidRDefault="00994B6B" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4B919AD5" wp14:editId="2A4A3BEF">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4B919AD5" wp14:editId="2A4A3BEF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="MSIPCM5def422bbc61bf5dee2703e3" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -5185,238 +4075,310 @@
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4B919AD5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM5def422bbc61bf5dee2703e3" o:spid="_x0000_s1028" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7jRm/GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0gChbYRoWKtmCah&#10;thKd+mwcm0RyfJ5tSNhfv7NDoOr2VPXFOd9d7sf3fZ7fdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4sxVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfN4tbuktKzF&#10;6o1Kxmk6S1qwpbHAhXPofeiDdBHrSym4f5LSCU9UQXE2H08bz204k8Wc5TvLTFXz0xjsA1M0rNbY&#10;9FzqgXlG9rb+p1RTcwsOpB9xaBKQsuYi7oDbZOm7bTYVMyLuguA4c4bJfV5Z/njYmGdLfPcdOiQw&#10;ANIalzt0hn06aZvwxUkJxhHC4xk20XnC0Xk9naWTDEMcY5Msu76ZhjLJ5W9jnf8hoCHBKKhFWiJa&#10;7LB2vk8dUkIzDataqUiN0qQt6GwyTeMP5wgWVxp7XGYNlu+2HanLgo6HPbZQHnE9Cz3zzvBVjTOs&#10;mfPPzCLVODbK1z/hIRVgLzhZlFRg//zPH/KRAYxS0qJ0Cup+75kVlKifGrm5za6ugtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQC7jRm/GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCM5def422bbc61bf5dee2703e3" o:spid="_x0000_s1028" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7jRm/GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0gChbYRoWKtmCah&#10;thKd+mwcm0RyfJ5tSNhfv7NDoOr2VPXFOd9d7sf3fZ7fdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4sxVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfN4tbuktKzF&#10;6o1Kxmk6S1qwpbHAhXPofeiDdBHrSym4f5LSCU9UQXE2H08bz204k8Wc5TvLTFXz0xjsA1M0rNbY&#10;9FzqgXlG9rb+p1RTcwsOpB9xaBKQsuYi7oDbZOm7bTYVMyLuguA4c4bJfV5Z/njYmGdLfPcdOiQw&#10;ANIalzt0hn06aZvwxUkJxhHC4xk20XnC0Xk9naWTDEMcY5Msu76ZhjLJ5W9jnf8hoCHBKKhFWiJa&#10;7LB2vk8dUkIzDataqUiN0qQt6GwyTeMP5wgWVxp7XGYNlu+2HanLgo6HPbZQHnE9Cz3zzvBVjTOs&#10;mfPPzCLVODbK1z/hIRVgLzhZlFRg//zPH/KRAYxS0qJ0Cup+75kVlKifGrm5za6ugtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQC7jRm/GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="5A7DC6CC" w14:textId="0E8B9291" w:rsidR="00994B6B" w:rsidRPr="00994B6B" w:rsidRDefault="00994B6B" w:rsidP="00994B6B">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00994B6B">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CD3071F" w14:textId="77777777" w:rsidR="00C2369B" w:rsidRDefault="00C2369B" w:rsidP="00207717">
+    <w:p w14:paraId="610AB9AF" w14:textId="77777777" w:rsidR="00FD7E91" w:rsidRDefault="00FD7E91" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E9A6AB5" w14:textId="77777777" w:rsidR="00C2369B" w:rsidRDefault="00C2369B">
+    <w:p w14:paraId="68CD546B" w14:textId="77777777" w:rsidR="00FD7E91" w:rsidRDefault="00FD7E91">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FC6C28" w14:textId="77777777" w:rsidR="00C2369B" w:rsidRDefault="00C2369B"/>
+    <w:p w14:paraId="282C7BB1" w14:textId="77777777" w:rsidR="00FD7E91" w:rsidRDefault="00FD7E91"/>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="58D36C3C" w14:textId="6A931CB9" w:rsidR="005B5915" w:rsidRPr="005B5915" w:rsidRDefault="005B5915">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C4A5F" w:rsidRPr="007C4A5F">
+        <w:t>https://www.vic.gov.au/state-disability-plan</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="1E8FF26C" w14:textId="12FF465E" w:rsidR="005B5915" w:rsidRPr="005B5915" w:rsidRDefault="005B5915">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003D15">
+        <w:t>https://www.ndiscommission.gov.au/about/complaints</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="1F4EB6BE" w14:textId="434BBE80" w:rsidR="00AA1453" w:rsidRPr="00AA1453" w:rsidRDefault="00AA1453">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA1453">
+        <w:t>https://providers.dffh.vic.gov.au/board-and-lodging-policy-children-complex-disability-support-needs</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="1D720B57" w14:textId="77777777" w:rsidR="00DF62DF" w:rsidRPr="005B5915" w:rsidRDefault="00DF62DF" w:rsidP="00DF62DF">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C4A5F">
+        <w:t>https://providers.dffh.vic.gov.au/board-and-lodging-policy-children-complex-disability-support-needs</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="44073A9A" w14:textId="77777777" w:rsidR="005B5915" w:rsidRDefault="005B5915" w:rsidP="005B5915">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783B90">
+        <w:t>https://www.accesshub.gov.au/about-the-nrs/nrs-call-numbers-and-links</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="6460089B" w14:textId="77777777" w:rsidR="005B5915" w:rsidRDefault="005B5915" w:rsidP="005B5915">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1C26">
+        <w:t>https://www.accesshub.gov.au/about-the-nrs</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="36A6BF09" w14:textId="553899DE" w:rsidR="007C4A5F" w:rsidRPr="007C4A5F" w:rsidRDefault="007C4A5F">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7FC5">
+        <w:t>https:/dffh.vic.gov.au/program-requirements-children-complex-disability-support-needs-victoria</w:t>
+      </w:r>
+    </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6EEF7C75" w14:textId="77777777" w:rsidR="0082219A" w:rsidRPr="00FC7596" w:rsidRDefault="0082219A" w:rsidP="0082219A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="608A2A34" w14:textId="352EE065" w:rsidR="00E163D2" w:rsidRPr="0051568D" w:rsidRDefault="00E163D2" w:rsidP="00E163D2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r w:rsidRPr="0082219A">
+    <w:r w:rsidRPr="00DF62DF">
       <w:t>Program requirements for support for children with complex disability support needs in Victoria</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FC7596">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00FC7596">
-[...72 lines deleted...]
-    </w:pPr>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00DE6C85">
-      <w:rPr>
+    <w:r>
+      <w:rPr>
+        <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9B685C78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D2A8F2FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -6047,50 +5009,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DE83EA1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CCCA0E20"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18D0160B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E18A0A2A"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6132,51 +5243,313 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="229CBD9F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E152A84E"/>
+    <w:lvl w:ilvl="0" w:tplc="6BB09860">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2A0A48DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8B0EF91A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0A9EB37C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="50DEC868">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E3A26A64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FC447202">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="11381532">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="62E43A4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26C455C8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3AAC4B0C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37B96CDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BC905FE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6265,51 +5638,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E6C68D4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B4525A8A"/>
     <w:styleLink w:val="ZZNumbersdigit"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberdigit"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberdigitindent"/>
       <w:lvlText w:val="%2."/>
@@ -6400,51 +5773,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EC54A41"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA56950A"/>
     <w:styleLink w:val="ZZNumberslowerroman"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Numberlowerroman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Numberlowerromanindent"/>
       <w:lvlText w:val="(%2)"/>
@@ -6529,51 +5902,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49E050DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD40D03A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6642,51 +6015,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="541611C2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CE309CD8"/>
     <w:styleLink w:val="ZZTablebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Tablebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Tablebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6769,51 +6142,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54BA1E5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="94EEF5CE"/>
     <w:styleLink w:val="ZZBullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Bullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6893,51 +6266,200 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56635930"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="85D4AD0C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6309259F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="60E46E98"/>
     <w:styleLink w:val="ZZQuotebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Quotebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Quotebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
@@ -7019,51 +6541,200 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6484764B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F1E21E1C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66B20FA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE704FD8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7132,51 +6803,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AC262D6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B38817FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1191" w:hanging="397"/>
       </w:pPr>
@@ -7255,51 +6926,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77485834"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B2EAC32"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7368,51 +7039,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79255E49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7748BF6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7481,1636 +7152,1982 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="568420814">
+  <w:num w:numId="1" w16cid:durableId="964117572">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="568420814">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="805272812">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="3" w16cid:durableId="805272812">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1651783413">
+  <w:num w:numId="4" w16cid:durableId="1651783413">
     <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1405838709">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="5" w16cid:durableId="1405838709">
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1418789062">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="6" w16cid:durableId="1418789062">
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1827043602">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="7" w16cid:durableId="1827043602">
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="639387753">
+  <w:num w:numId="8" w16cid:durableId="639387753">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="16544023">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1286345902">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1005281628">
+    <w:abstractNumId w:val="24"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1730807813">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1097942593">
+    <w:abstractNumId w:val="27"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1842118058">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="16544023">
+  <w:num w:numId="15" w16cid:durableId="1668436202">
+    <w:abstractNumId w:val="22"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="789276208">
+    <w:abstractNumId w:val="27"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="155338919">
+    <w:abstractNumId w:val="22"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1058432422">
+    <w:abstractNumId w:val="22"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="658651050">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1676490172">
+    <w:abstractNumId w:val="27"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="596134253">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1268853654">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1044910836">
+    <w:abstractNumId w:val="12"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="571282710">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1286345902">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="25" w16cid:durableId="1584535824">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1005281628">
+  <w:num w:numId="26" w16cid:durableId="2049139838">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1144930810">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1996836087">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1392385632">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="2091153955">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1138035558">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1003895571">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="320430977">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="776944024">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="100761356">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="53116919">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="259141781">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1499156460">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1344891086">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1615286106">
     <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1730807813">
-[...155 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="658651050">
+  <w:num w:numId="41" w16cid:durableId="716472173">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1676490172">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="42" w16cid:durableId="613287316">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1876695664">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="574515744">
+    <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="596134253">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="45" w16cid:durableId="39137977">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1268853654">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="46" w16cid:durableId="153883405">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1044910836">
-[...29 lines deleted...]
-  <w:num w:numId="23" w16cid:durableId="571282710">
+  <w:num w:numId="47" w16cid:durableId="876741347">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1584535824">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="48" w16cid:durableId="880019840">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="2049139838">
-[...80 lines deleted...]
-  <w:num w:numId="43" w16cid:durableId="574515744">
+  <w:num w:numId="49" w16cid:durableId="822895962">
     <w:abstractNumId w:val="19"/>
-    <w:lvlOverride w:ilvl="0">
-[...28 lines deleted...]
-    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C04F42"/>
     <w:rsid w:val="00000719"/>
     <w:rsid w:val="00002D68"/>
     <w:rsid w:val="00003403"/>
     <w:rsid w:val="00004475"/>
     <w:rsid w:val="00005347"/>
     <w:rsid w:val="000072B6"/>
     <w:rsid w:val="0001021B"/>
     <w:rsid w:val="00011D89"/>
     <w:rsid w:val="00011F12"/>
+    <w:rsid w:val="00013F03"/>
     <w:rsid w:val="000154FD"/>
+    <w:rsid w:val="00015D95"/>
     <w:rsid w:val="00022271"/>
     <w:rsid w:val="000235E8"/>
     <w:rsid w:val="00024D89"/>
     <w:rsid w:val="000250B6"/>
     <w:rsid w:val="00033D81"/>
     <w:rsid w:val="00037366"/>
     <w:rsid w:val="00041BF0"/>
     <w:rsid w:val="00042C8A"/>
     <w:rsid w:val="0004536B"/>
     <w:rsid w:val="00046B68"/>
+    <w:rsid w:val="00047CC4"/>
     <w:rsid w:val="000527DD"/>
+    <w:rsid w:val="00053F86"/>
     <w:rsid w:val="000578B2"/>
     <w:rsid w:val="00060959"/>
     <w:rsid w:val="00060C8F"/>
     <w:rsid w:val="0006298A"/>
     <w:rsid w:val="000643BD"/>
     <w:rsid w:val="000663CD"/>
+    <w:rsid w:val="00072AA6"/>
     <w:rsid w:val="000733FE"/>
     <w:rsid w:val="00074219"/>
+    <w:rsid w:val="000748A7"/>
     <w:rsid w:val="00074ED5"/>
+    <w:rsid w:val="00077345"/>
+    <w:rsid w:val="00084150"/>
     <w:rsid w:val="0008508E"/>
     <w:rsid w:val="00086557"/>
     <w:rsid w:val="00087951"/>
     <w:rsid w:val="0009050A"/>
     <w:rsid w:val="0009113B"/>
     <w:rsid w:val="00093402"/>
     <w:rsid w:val="00094DA3"/>
     <w:rsid w:val="00096CD1"/>
+    <w:rsid w:val="000A0037"/>
     <w:rsid w:val="000A012C"/>
+    <w:rsid w:val="000A0C8D"/>
     <w:rsid w:val="000A0EB9"/>
     <w:rsid w:val="000A186C"/>
     <w:rsid w:val="000A1EA4"/>
     <w:rsid w:val="000A2476"/>
+    <w:rsid w:val="000A4E82"/>
     <w:rsid w:val="000A641A"/>
     <w:rsid w:val="000B2117"/>
     <w:rsid w:val="000B3EDB"/>
     <w:rsid w:val="000B543D"/>
     <w:rsid w:val="000B55F9"/>
     <w:rsid w:val="000B5BF7"/>
+    <w:rsid w:val="000B63F9"/>
+    <w:rsid w:val="000B65FC"/>
     <w:rsid w:val="000B6BC8"/>
     <w:rsid w:val="000C0303"/>
+    <w:rsid w:val="000C0585"/>
     <w:rsid w:val="000C42EA"/>
     <w:rsid w:val="000C4546"/>
+    <w:rsid w:val="000C4AEC"/>
     <w:rsid w:val="000D1242"/>
+    <w:rsid w:val="000D1D16"/>
+    <w:rsid w:val="000D76B5"/>
+    <w:rsid w:val="000D7E51"/>
     <w:rsid w:val="000E0970"/>
     <w:rsid w:val="000E3CC7"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
     <w:rsid w:val="000F1F1E"/>
     <w:rsid w:val="000F2259"/>
     <w:rsid w:val="000F2DDA"/>
     <w:rsid w:val="000F2EA0"/>
     <w:rsid w:val="000F5213"/>
     <w:rsid w:val="00101001"/>
     <w:rsid w:val="00103276"/>
     <w:rsid w:val="0010392D"/>
     <w:rsid w:val="0010447F"/>
     <w:rsid w:val="00104FE3"/>
     <w:rsid w:val="00105291"/>
     <w:rsid w:val="0010714F"/>
     <w:rsid w:val="001120C5"/>
+    <w:rsid w:val="00116DE4"/>
+    <w:rsid w:val="00120A11"/>
     <w:rsid w:val="00120BD3"/>
     <w:rsid w:val="00122FEA"/>
     <w:rsid w:val="001232BD"/>
+    <w:rsid w:val="001247E5"/>
     <w:rsid w:val="00124ED5"/>
     <w:rsid w:val="001276FA"/>
+    <w:rsid w:val="001278AD"/>
+    <w:rsid w:val="001331C1"/>
+    <w:rsid w:val="00140030"/>
     <w:rsid w:val="001447B3"/>
     <w:rsid w:val="00152073"/>
     <w:rsid w:val="00156598"/>
     <w:rsid w:val="0016037B"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
     <w:rsid w:val="00162CA9"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165A57"/>
     <w:rsid w:val="001712C2"/>
     <w:rsid w:val="00172BAF"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
     <w:rsid w:val="00186B33"/>
     <w:rsid w:val="00192F9D"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
     <w:rsid w:val="001A1950"/>
     <w:rsid w:val="001A1C54"/>
     <w:rsid w:val="001A202A"/>
     <w:rsid w:val="001A2AA2"/>
     <w:rsid w:val="001A3ACE"/>
     <w:rsid w:val="001B058F"/>
+    <w:rsid w:val="001B165C"/>
+    <w:rsid w:val="001B6A99"/>
     <w:rsid w:val="001B6B96"/>
     <w:rsid w:val="001B7228"/>
     <w:rsid w:val="001B738B"/>
+    <w:rsid w:val="001C086A"/>
     <w:rsid w:val="001C09DB"/>
     <w:rsid w:val="001C277E"/>
     <w:rsid w:val="001C2A72"/>
     <w:rsid w:val="001C31B7"/>
     <w:rsid w:val="001D0B75"/>
     <w:rsid w:val="001D39A5"/>
     <w:rsid w:val="001D3C09"/>
     <w:rsid w:val="001D44E8"/>
     <w:rsid w:val="001D60EC"/>
     <w:rsid w:val="001D6F59"/>
+    <w:rsid w:val="001E22B4"/>
     <w:rsid w:val="001E44DF"/>
     <w:rsid w:val="001E68A5"/>
     <w:rsid w:val="001E6BB0"/>
     <w:rsid w:val="001E7282"/>
     <w:rsid w:val="001F3826"/>
+    <w:rsid w:val="001F5AEF"/>
     <w:rsid w:val="001F6E46"/>
     <w:rsid w:val="001F7C91"/>
+    <w:rsid w:val="00201BFA"/>
     <w:rsid w:val="002033B7"/>
+    <w:rsid w:val="00203A0E"/>
+    <w:rsid w:val="00203F2E"/>
     <w:rsid w:val="00206463"/>
     <w:rsid w:val="00206F2F"/>
     <w:rsid w:val="00207717"/>
     <w:rsid w:val="0021053D"/>
     <w:rsid w:val="00210A92"/>
     <w:rsid w:val="002140F8"/>
     <w:rsid w:val="00216C03"/>
     <w:rsid w:val="00220C04"/>
     <w:rsid w:val="0022278D"/>
     <w:rsid w:val="0022701F"/>
     <w:rsid w:val="00227C68"/>
     <w:rsid w:val="00233311"/>
     <w:rsid w:val="002333F5"/>
     <w:rsid w:val="00233724"/>
+    <w:rsid w:val="00233D4A"/>
     <w:rsid w:val="002365B4"/>
     <w:rsid w:val="00242378"/>
     <w:rsid w:val="002432E1"/>
+    <w:rsid w:val="002453C1"/>
     <w:rsid w:val="00246207"/>
     <w:rsid w:val="00246C5E"/>
     <w:rsid w:val="00250960"/>
     <w:rsid w:val="00250DC4"/>
     <w:rsid w:val="00251343"/>
+    <w:rsid w:val="00251DC8"/>
+    <w:rsid w:val="002528E0"/>
     <w:rsid w:val="002536A4"/>
     <w:rsid w:val="00254F58"/>
     <w:rsid w:val="002620BC"/>
     <w:rsid w:val="00262802"/>
     <w:rsid w:val="00263A90"/>
     <w:rsid w:val="0026408B"/>
+    <w:rsid w:val="0026623F"/>
     <w:rsid w:val="00267C3E"/>
     <w:rsid w:val="002709BB"/>
     <w:rsid w:val="0027131C"/>
     <w:rsid w:val="00273BAC"/>
     <w:rsid w:val="002763B3"/>
     <w:rsid w:val="002802E3"/>
     <w:rsid w:val="00280C4B"/>
     <w:rsid w:val="0028213D"/>
+    <w:rsid w:val="00282266"/>
     <w:rsid w:val="002862F1"/>
     <w:rsid w:val="00291373"/>
+    <w:rsid w:val="00292307"/>
     <w:rsid w:val="0029597D"/>
     <w:rsid w:val="002962C3"/>
     <w:rsid w:val="0029752B"/>
     <w:rsid w:val="002A0A9C"/>
     <w:rsid w:val="002A483C"/>
+    <w:rsid w:val="002A714E"/>
     <w:rsid w:val="002B0C7C"/>
     <w:rsid w:val="002B1729"/>
     <w:rsid w:val="002B36C7"/>
     <w:rsid w:val="002B4DD4"/>
     <w:rsid w:val="002B5277"/>
     <w:rsid w:val="002B5375"/>
     <w:rsid w:val="002B77C1"/>
     <w:rsid w:val="002C0ED7"/>
     <w:rsid w:val="002C2728"/>
+    <w:rsid w:val="002C2E78"/>
     <w:rsid w:val="002D1E0D"/>
     <w:rsid w:val="002D5006"/>
     <w:rsid w:val="002E01D0"/>
     <w:rsid w:val="002E161D"/>
     <w:rsid w:val="002E3100"/>
     <w:rsid w:val="002E6C95"/>
+    <w:rsid w:val="002E7808"/>
     <w:rsid w:val="002E7C36"/>
+    <w:rsid w:val="002F24B3"/>
+    <w:rsid w:val="002F39E9"/>
     <w:rsid w:val="002F3ADF"/>
     <w:rsid w:val="002F3D32"/>
+    <w:rsid w:val="002F5510"/>
     <w:rsid w:val="002F5F31"/>
     <w:rsid w:val="002F5F46"/>
     <w:rsid w:val="00302216"/>
     <w:rsid w:val="00303E53"/>
     <w:rsid w:val="00305CC1"/>
     <w:rsid w:val="00306E5F"/>
     <w:rsid w:val="00307E14"/>
     <w:rsid w:val="00314054"/>
     <w:rsid w:val="00315BC2"/>
+    <w:rsid w:val="00316B03"/>
     <w:rsid w:val="00316F27"/>
     <w:rsid w:val="003214F1"/>
     <w:rsid w:val="00322E4B"/>
     <w:rsid w:val="003252EE"/>
     <w:rsid w:val="00327870"/>
     <w:rsid w:val="0033259D"/>
     <w:rsid w:val="003333D2"/>
     <w:rsid w:val="00337339"/>
     <w:rsid w:val="003406C6"/>
     <w:rsid w:val="003418CC"/>
+    <w:rsid w:val="00343700"/>
     <w:rsid w:val="003459BD"/>
     <w:rsid w:val="00350D38"/>
     <w:rsid w:val="00351405"/>
+    <w:rsid w:val="003516CE"/>
     <w:rsid w:val="00351B36"/>
+    <w:rsid w:val="0035362B"/>
     <w:rsid w:val="00357B4E"/>
     <w:rsid w:val="003716FD"/>
     <w:rsid w:val="0037204B"/>
     <w:rsid w:val="003744CF"/>
     <w:rsid w:val="00374717"/>
     <w:rsid w:val="0037676C"/>
+    <w:rsid w:val="003775E9"/>
     <w:rsid w:val="00377A1A"/>
+    <w:rsid w:val="003800FB"/>
     <w:rsid w:val="00381043"/>
     <w:rsid w:val="003829E5"/>
     <w:rsid w:val="00384037"/>
     <w:rsid w:val="00386109"/>
     <w:rsid w:val="00386944"/>
     <w:rsid w:val="003952AE"/>
     <w:rsid w:val="003956CC"/>
     <w:rsid w:val="00395C9A"/>
     <w:rsid w:val="003A04E1"/>
     <w:rsid w:val="003A0853"/>
     <w:rsid w:val="003A1745"/>
+    <w:rsid w:val="003A349A"/>
     <w:rsid w:val="003A6B67"/>
+    <w:rsid w:val="003B08A2"/>
     <w:rsid w:val="003B13B6"/>
     <w:rsid w:val="003B14C3"/>
     <w:rsid w:val="003B15E6"/>
     <w:rsid w:val="003B1BDC"/>
     <w:rsid w:val="003B408A"/>
+    <w:rsid w:val="003B4544"/>
+    <w:rsid w:val="003C05EB"/>
     <w:rsid w:val="003C08A2"/>
     <w:rsid w:val="003C2045"/>
+    <w:rsid w:val="003C4160"/>
     <w:rsid w:val="003C43A1"/>
     <w:rsid w:val="003C4FC0"/>
     <w:rsid w:val="003C55F4"/>
     <w:rsid w:val="003C7897"/>
     <w:rsid w:val="003C7A3F"/>
+    <w:rsid w:val="003D0AE4"/>
     <w:rsid w:val="003D2766"/>
     <w:rsid w:val="003D2A74"/>
     <w:rsid w:val="003D3E8F"/>
     <w:rsid w:val="003D6475"/>
     <w:rsid w:val="003D6EE6"/>
     <w:rsid w:val="003D7000"/>
     <w:rsid w:val="003D7E30"/>
     <w:rsid w:val="003E1B05"/>
     <w:rsid w:val="003E375C"/>
     <w:rsid w:val="003E4086"/>
     <w:rsid w:val="003E639E"/>
     <w:rsid w:val="003E71E5"/>
     <w:rsid w:val="003F0445"/>
     <w:rsid w:val="003F0CF0"/>
     <w:rsid w:val="003F14B1"/>
     <w:rsid w:val="003F2B20"/>
     <w:rsid w:val="003F3289"/>
     <w:rsid w:val="003F3C62"/>
     <w:rsid w:val="003F5CB9"/>
     <w:rsid w:val="004013C7"/>
     <w:rsid w:val="00401FCF"/>
+    <w:rsid w:val="00403B60"/>
     <w:rsid w:val="00406157"/>
     <w:rsid w:val="00406285"/>
+    <w:rsid w:val="00406B0D"/>
     <w:rsid w:val="004148F9"/>
+    <w:rsid w:val="00415A12"/>
+    <w:rsid w:val="00417CB0"/>
     <w:rsid w:val="0042084E"/>
+    <w:rsid w:val="00420BCD"/>
     <w:rsid w:val="00421EEF"/>
+    <w:rsid w:val="00423FAB"/>
     <w:rsid w:val="00424D65"/>
+    <w:rsid w:val="00430288"/>
     <w:rsid w:val="00430393"/>
     <w:rsid w:val="00431806"/>
     <w:rsid w:val="004350F9"/>
+    <w:rsid w:val="00435829"/>
     <w:rsid w:val="00437AC5"/>
     <w:rsid w:val="004423A3"/>
     <w:rsid w:val="00442C6C"/>
     <w:rsid w:val="00443CBE"/>
     <w:rsid w:val="00443E8A"/>
     <w:rsid w:val="004441BC"/>
+    <w:rsid w:val="0044685A"/>
     <w:rsid w:val="004468B4"/>
+    <w:rsid w:val="00450921"/>
     <w:rsid w:val="0045230A"/>
+    <w:rsid w:val="00453EF1"/>
     <w:rsid w:val="00454AD0"/>
     <w:rsid w:val="00457337"/>
     <w:rsid w:val="00462E3D"/>
     <w:rsid w:val="0046440A"/>
     <w:rsid w:val="00466E79"/>
     <w:rsid w:val="00470D7D"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="00473BA3"/>
     <w:rsid w:val="004743DD"/>
     <w:rsid w:val="00474CEA"/>
     <w:rsid w:val="00483968"/>
     <w:rsid w:val="004841BE"/>
     <w:rsid w:val="00484F86"/>
+    <w:rsid w:val="004857CF"/>
     <w:rsid w:val="00490746"/>
     <w:rsid w:val="00490852"/>
+    <w:rsid w:val="00490C5B"/>
     <w:rsid w:val="00491C9C"/>
     <w:rsid w:val="00492F30"/>
+    <w:rsid w:val="0049461C"/>
     <w:rsid w:val="004946F4"/>
     <w:rsid w:val="0049487E"/>
+    <w:rsid w:val="004975A8"/>
+    <w:rsid w:val="004A0EEA"/>
     <w:rsid w:val="004A160D"/>
+    <w:rsid w:val="004A2CCB"/>
     <w:rsid w:val="004A3E81"/>
     <w:rsid w:val="004A4195"/>
     <w:rsid w:val="004A5C62"/>
     <w:rsid w:val="004A5CE5"/>
     <w:rsid w:val="004A707D"/>
+    <w:rsid w:val="004A7332"/>
+    <w:rsid w:val="004B04C4"/>
+    <w:rsid w:val="004B3713"/>
     <w:rsid w:val="004B4185"/>
     <w:rsid w:val="004C5541"/>
     <w:rsid w:val="004C6EEE"/>
     <w:rsid w:val="004C702B"/>
     <w:rsid w:val="004D0033"/>
+    <w:rsid w:val="004D00EE"/>
     <w:rsid w:val="004D016B"/>
     <w:rsid w:val="004D1B22"/>
     <w:rsid w:val="004D23CC"/>
     <w:rsid w:val="004D36F2"/>
+    <w:rsid w:val="004D5CC9"/>
+    <w:rsid w:val="004E070C"/>
     <w:rsid w:val="004E1106"/>
     <w:rsid w:val="004E138F"/>
     <w:rsid w:val="004E4649"/>
+    <w:rsid w:val="004E4EB2"/>
     <w:rsid w:val="004E5C2B"/>
     <w:rsid w:val="004F00DD"/>
+    <w:rsid w:val="004F0F26"/>
+    <w:rsid w:val="004F1D6F"/>
     <w:rsid w:val="004F2133"/>
+    <w:rsid w:val="004F2435"/>
+    <w:rsid w:val="004F2D62"/>
     <w:rsid w:val="004F3B9A"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
     <w:rsid w:val="004F6936"/>
     <w:rsid w:val="004F7B35"/>
+    <w:rsid w:val="0050003D"/>
+    <w:rsid w:val="0050086A"/>
     <w:rsid w:val="00503DC6"/>
     <w:rsid w:val="00506F5D"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="005126D0"/>
     <w:rsid w:val="00513109"/>
     <w:rsid w:val="00514667"/>
     <w:rsid w:val="0051568D"/>
+    <w:rsid w:val="0052092C"/>
+    <w:rsid w:val="00520E47"/>
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
     <w:rsid w:val="00532FB1"/>
     <w:rsid w:val="00536499"/>
     <w:rsid w:val="00542A03"/>
+    <w:rsid w:val="00542BB0"/>
     <w:rsid w:val="00543903"/>
     <w:rsid w:val="00543F11"/>
     <w:rsid w:val="00546305"/>
+    <w:rsid w:val="0054775D"/>
     <w:rsid w:val="00547A95"/>
     <w:rsid w:val="0055119B"/>
+    <w:rsid w:val="005578E1"/>
     <w:rsid w:val="00561202"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="00572282"/>
     <w:rsid w:val="00573CE3"/>
     <w:rsid w:val="00576E84"/>
     <w:rsid w:val="00580394"/>
     <w:rsid w:val="005809CD"/>
     <w:rsid w:val="00582B8C"/>
+    <w:rsid w:val="00583B2A"/>
+    <w:rsid w:val="005843E3"/>
     <w:rsid w:val="0058757E"/>
+    <w:rsid w:val="00591FEC"/>
     <w:rsid w:val="00593A99"/>
     <w:rsid w:val="00596A4B"/>
     <w:rsid w:val="00597507"/>
+    <w:rsid w:val="005A0633"/>
     <w:rsid w:val="005A2AF8"/>
     <w:rsid w:val="005A479D"/>
     <w:rsid w:val="005B1C6D"/>
     <w:rsid w:val="005B21B6"/>
     <w:rsid w:val="005B3A08"/>
+    <w:rsid w:val="005B5915"/>
     <w:rsid w:val="005B7A63"/>
     <w:rsid w:val="005C0955"/>
+    <w:rsid w:val="005C1DB0"/>
     <w:rsid w:val="005C49DA"/>
     <w:rsid w:val="005C50F3"/>
     <w:rsid w:val="005C54B5"/>
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
+    <w:rsid w:val="005C65AF"/>
     <w:rsid w:val="005D07B8"/>
     <w:rsid w:val="005D1125"/>
     <w:rsid w:val="005D6597"/>
     <w:rsid w:val="005E14E7"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E4FD1"/>
+    <w:rsid w:val="005E64C3"/>
+    <w:rsid w:val="005E7323"/>
+    <w:rsid w:val="005E7588"/>
+    <w:rsid w:val="005E7A20"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0CF5"/>
     <w:rsid w:val="005F21EB"/>
     <w:rsid w:val="005F64CF"/>
     <w:rsid w:val="006041AD"/>
     <w:rsid w:val="00605908"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00610D7C"/>
     <w:rsid w:val="00613414"/>
+    <w:rsid w:val="00615A73"/>
+    <w:rsid w:val="00615DE0"/>
+    <w:rsid w:val="00617966"/>
     <w:rsid w:val="00620154"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="00624940"/>
     <w:rsid w:val="006254F8"/>
     <w:rsid w:val="00627DA7"/>
     <w:rsid w:val="00630DA4"/>
     <w:rsid w:val="00631CD4"/>
     <w:rsid w:val="00632597"/>
+    <w:rsid w:val="00632CFF"/>
+    <w:rsid w:val="00633B53"/>
     <w:rsid w:val="00634D13"/>
     <w:rsid w:val="006358B4"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
     <w:rsid w:val="006454E6"/>
     <w:rsid w:val="00646235"/>
+    <w:rsid w:val="006468B2"/>
     <w:rsid w:val="00646A68"/>
     <w:rsid w:val="006505BD"/>
     <w:rsid w:val="006508EA"/>
     <w:rsid w:val="0065092E"/>
+    <w:rsid w:val="00651BD5"/>
+    <w:rsid w:val="006532D0"/>
     <w:rsid w:val="006557A7"/>
     <w:rsid w:val="00656290"/>
     <w:rsid w:val="006601C9"/>
     <w:rsid w:val="006608D8"/>
     <w:rsid w:val="006621D7"/>
     <w:rsid w:val="0066302A"/>
     <w:rsid w:val="00667770"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
     <w:rsid w:val="006742DA"/>
+    <w:rsid w:val="00676156"/>
+    <w:rsid w:val="006772DA"/>
     <w:rsid w:val="00677574"/>
+    <w:rsid w:val="006829EB"/>
     <w:rsid w:val="00683878"/>
     <w:rsid w:val="0068454C"/>
     <w:rsid w:val="00691B62"/>
     <w:rsid w:val="006933B5"/>
     <w:rsid w:val="00693D14"/>
     <w:rsid w:val="00695A93"/>
     <w:rsid w:val="00696F27"/>
     <w:rsid w:val="006A18C2"/>
     <w:rsid w:val="006A3383"/>
     <w:rsid w:val="006B077C"/>
     <w:rsid w:val="006B16AF"/>
     <w:rsid w:val="006B6803"/>
+    <w:rsid w:val="006B6ECA"/>
+    <w:rsid w:val="006C68E3"/>
+    <w:rsid w:val="006C6BE1"/>
+    <w:rsid w:val="006C74C3"/>
+    <w:rsid w:val="006D09CA"/>
     <w:rsid w:val="006D0F16"/>
+    <w:rsid w:val="006D281A"/>
     <w:rsid w:val="006D2A3F"/>
     <w:rsid w:val="006D2FBC"/>
     <w:rsid w:val="006D4519"/>
+    <w:rsid w:val="006D46B5"/>
+    <w:rsid w:val="006D7A0D"/>
     <w:rsid w:val="006E138B"/>
     <w:rsid w:val="006E1867"/>
+    <w:rsid w:val="006E3D0B"/>
+    <w:rsid w:val="006E7823"/>
+    <w:rsid w:val="006E7FC5"/>
     <w:rsid w:val="006F0330"/>
     <w:rsid w:val="006F1FDC"/>
+    <w:rsid w:val="006F335F"/>
+    <w:rsid w:val="006F42E1"/>
     <w:rsid w:val="006F6B8C"/>
     <w:rsid w:val="007013EF"/>
+    <w:rsid w:val="0070493F"/>
     <w:rsid w:val="007055BD"/>
+    <w:rsid w:val="00710716"/>
+    <w:rsid w:val="00710D7E"/>
+    <w:rsid w:val="007110BD"/>
+    <w:rsid w:val="007139AD"/>
     <w:rsid w:val="007173CA"/>
+    <w:rsid w:val="007206BE"/>
     <w:rsid w:val="007216AA"/>
     <w:rsid w:val="00721AB5"/>
     <w:rsid w:val="00721CFB"/>
     <w:rsid w:val="00721DEF"/>
     <w:rsid w:val="00724A43"/>
+    <w:rsid w:val="00725FBF"/>
     <w:rsid w:val="007273AC"/>
+    <w:rsid w:val="00730656"/>
     <w:rsid w:val="00731AD4"/>
+    <w:rsid w:val="00732E58"/>
     <w:rsid w:val="007346E4"/>
     <w:rsid w:val="00740F22"/>
     <w:rsid w:val="00741977"/>
     <w:rsid w:val="00741CF0"/>
     <w:rsid w:val="00741F1A"/>
     <w:rsid w:val="00743A2C"/>
     <w:rsid w:val="007447DA"/>
     <w:rsid w:val="007450F8"/>
     <w:rsid w:val="0074696E"/>
     <w:rsid w:val="00750135"/>
     <w:rsid w:val="00750EC2"/>
     <w:rsid w:val="00752B28"/>
+    <w:rsid w:val="00752F8A"/>
     <w:rsid w:val="007541A9"/>
     <w:rsid w:val="00754E36"/>
+    <w:rsid w:val="00754FB6"/>
+    <w:rsid w:val="0076227C"/>
     <w:rsid w:val="00763139"/>
+    <w:rsid w:val="00766418"/>
     <w:rsid w:val="00766F80"/>
     <w:rsid w:val="00770F37"/>
     <w:rsid w:val="007711A0"/>
     <w:rsid w:val="00772D5E"/>
+    <w:rsid w:val="00774268"/>
     <w:rsid w:val="0077463E"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
     <w:rsid w:val="007833D8"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="00786F16"/>
+    <w:rsid w:val="00791B1A"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="007933F7"/>
     <w:rsid w:val="00794C8F"/>
+    <w:rsid w:val="00795DE9"/>
     <w:rsid w:val="00796E20"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="007A11E8"/>
     <w:rsid w:val="007B0914"/>
     <w:rsid w:val="007B1374"/>
     <w:rsid w:val="007B32E5"/>
     <w:rsid w:val="007B3DB9"/>
     <w:rsid w:val="007B589F"/>
     <w:rsid w:val="007B6186"/>
     <w:rsid w:val="007B73BC"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
+    <w:rsid w:val="007C4A5F"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C7859"/>
     <w:rsid w:val="007C7F28"/>
     <w:rsid w:val="007D1466"/>
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D5E1C"/>
+    <w:rsid w:val="007D70BB"/>
     <w:rsid w:val="007E0DE2"/>
     <w:rsid w:val="007E3B98"/>
     <w:rsid w:val="007E417A"/>
     <w:rsid w:val="007F31B6"/>
     <w:rsid w:val="007F546C"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
     <w:rsid w:val="00800412"/>
     <w:rsid w:val="0080587B"/>
     <w:rsid w:val="00806468"/>
+    <w:rsid w:val="00807610"/>
+    <w:rsid w:val="00810898"/>
     <w:rsid w:val="008119CA"/>
     <w:rsid w:val="00811BBF"/>
+    <w:rsid w:val="00811F6B"/>
     <w:rsid w:val="008130C4"/>
+    <w:rsid w:val="008135D7"/>
     <w:rsid w:val="008155F0"/>
     <w:rsid w:val="00816735"/>
     <w:rsid w:val="0081704E"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="00820E0C"/>
     <w:rsid w:val="0082219A"/>
     <w:rsid w:val="00823275"/>
     <w:rsid w:val="0082366F"/>
+    <w:rsid w:val="0082621F"/>
     <w:rsid w:val="008338A2"/>
     <w:rsid w:val="00841AA9"/>
     <w:rsid w:val="008474FE"/>
     <w:rsid w:val="0085232E"/>
+    <w:rsid w:val="00853B9C"/>
     <w:rsid w:val="00853EE4"/>
     <w:rsid w:val="00855535"/>
+    <w:rsid w:val="00855D79"/>
     <w:rsid w:val="00857C5A"/>
     <w:rsid w:val="0086255E"/>
     <w:rsid w:val="008633F0"/>
     <w:rsid w:val="00867D9D"/>
     <w:rsid w:val="00872C54"/>
     <w:rsid w:val="00872E0A"/>
     <w:rsid w:val="00873594"/>
     <w:rsid w:val="00875285"/>
+    <w:rsid w:val="008777C7"/>
     <w:rsid w:val="00884B62"/>
     <w:rsid w:val="0088529C"/>
+    <w:rsid w:val="00885710"/>
     <w:rsid w:val="00887903"/>
+    <w:rsid w:val="00887B87"/>
     <w:rsid w:val="0089270A"/>
     <w:rsid w:val="00893AF6"/>
+    <w:rsid w:val="0089470A"/>
     <w:rsid w:val="00894BC4"/>
     <w:rsid w:val="0089508B"/>
     <w:rsid w:val="008A28A8"/>
     <w:rsid w:val="008A5B32"/>
     <w:rsid w:val="008A5D60"/>
+    <w:rsid w:val="008A6481"/>
     <w:rsid w:val="008B2029"/>
     <w:rsid w:val="008B2EE4"/>
     <w:rsid w:val="008B3821"/>
     <w:rsid w:val="008B4D3D"/>
     <w:rsid w:val="008B57C7"/>
+    <w:rsid w:val="008B607B"/>
+    <w:rsid w:val="008C26A4"/>
     <w:rsid w:val="008C2F92"/>
+    <w:rsid w:val="008C3F6F"/>
     <w:rsid w:val="008C589D"/>
     <w:rsid w:val="008C6804"/>
     <w:rsid w:val="008C6D51"/>
     <w:rsid w:val="008D2846"/>
     <w:rsid w:val="008D4236"/>
     <w:rsid w:val="008D462F"/>
     <w:rsid w:val="008D5C45"/>
     <w:rsid w:val="008D6DCF"/>
     <w:rsid w:val="008E4376"/>
     <w:rsid w:val="008E7A0A"/>
     <w:rsid w:val="008E7B49"/>
+    <w:rsid w:val="008F2181"/>
+    <w:rsid w:val="008F2FB9"/>
     <w:rsid w:val="008F59F6"/>
     <w:rsid w:val="00900719"/>
     <w:rsid w:val="009017AC"/>
     <w:rsid w:val="00902A9A"/>
+    <w:rsid w:val="00903D3C"/>
     <w:rsid w:val="00904A1C"/>
     <w:rsid w:val="00905030"/>
     <w:rsid w:val="00906490"/>
     <w:rsid w:val="009111B2"/>
+    <w:rsid w:val="009114E8"/>
+    <w:rsid w:val="0091426B"/>
     <w:rsid w:val="009151F5"/>
+    <w:rsid w:val="00916626"/>
+    <w:rsid w:val="00920CA3"/>
+    <w:rsid w:val="0092105F"/>
+    <w:rsid w:val="009212A1"/>
     <w:rsid w:val="00924AE1"/>
     <w:rsid w:val="009257ED"/>
     <w:rsid w:val="009269B1"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
     <w:rsid w:val="009315BE"/>
     <w:rsid w:val="0093338F"/>
     <w:rsid w:val="00937BD9"/>
+    <w:rsid w:val="0094481F"/>
     <w:rsid w:val="00950E2C"/>
     <w:rsid w:val="00951D50"/>
     <w:rsid w:val="009525EB"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
     <w:rsid w:val="00954D01"/>
     <w:rsid w:val="0095615A"/>
+    <w:rsid w:val="009600EF"/>
+    <w:rsid w:val="00961095"/>
     <w:rsid w:val="00961400"/>
+    <w:rsid w:val="00962A7C"/>
     <w:rsid w:val="00963646"/>
+    <w:rsid w:val="00964273"/>
+    <w:rsid w:val="00965A7A"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="0096690D"/>
     <w:rsid w:val="00967124"/>
     <w:rsid w:val="00967335"/>
     <w:rsid w:val="009718C7"/>
     <w:rsid w:val="00974E53"/>
     <w:rsid w:val="0097559F"/>
     <w:rsid w:val="009761EA"/>
     <w:rsid w:val="0097761E"/>
+    <w:rsid w:val="00980134"/>
     <w:rsid w:val="00982454"/>
     <w:rsid w:val="00982CF0"/>
     <w:rsid w:val="009853E1"/>
     <w:rsid w:val="00986E6B"/>
     <w:rsid w:val="00990032"/>
     <w:rsid w:val="00990B19"/>
     <w:rsid w:val="0099153B"/>
     <w:rsid w:val="00991769"/>
     <w:rsid w:val="0099232C"/>
+    <w:rsid w:val="0099261D"/>
+    <w:rsid w:val="00992DA5"/>
     <w:rsid w:val="00994386"/>
     <w:rsid w:val="00994791"/>
     <w:rsid w:val="00994B6B"/>
     <w:rsid w:val="009A13D8"/>
     <w:rsid w:val="009A279E"/>
     <w:rsid w:val="009A3015"/>
     <w:rsid w:val="009A3490"/>
     <w:rsid w:val="009B0A6F"/>
     <w:rsid w:val="009B0A94"/>
     <w:rsid w:val="009B2AE8"/>
     <w:rsid w:val="009B5622"/>
     <w:rsid w:val="009B59E9"/>
     <w:rsid w:val="009B70AA"/>
+    <w:rsid w:val="009B75AA"/>
+    <w:rsid w:val="009B794E"/>
+    <w:rsid w:val="009C0CA6"/>
     <w:rsid w:val="009C1A3D"/>
     <w:rsid w:val="009C1CB1"/>
+    <w:rsid w:val="009C59E0"/>
     <w:rsid w:val="009C5E77"/>
     <w:rsid w:val="009C7A7E"/>
     <w:rsid w:val="009D02E8"/>
     <w:rsid w:val="009D51D0"/>
     <w:rsid w:val="009D70A4"/>
     <w:rsid w:val="009D7A52"/>
     <w:rsid w:val="009D7B14"/>
+    <w:rsid w:val="009D7C82"/>
     <w:rsid w:val="009E08D1"/>
     <w:rsid w:val="009E1B95"/>
+    <w:rsid w:val="009E2845"/>
+    <w:rsid w:val="009E4217"/>
     <w:rsid w:val="009E496F"/>
     <w:rsid w:val="009E4B0D"/>
     <w:rsid w:val="009E5250"/>
     <w:rsid w:val="009E7A69"/>
     <w:rsid w:val="009E7F92"/>
     <w:rsid w:val="009F02A3"/>
     <w:rsid w:val="009F2F27"/>
     <w:rsid w:val="009F34AA"/>
+    <w:rsid w:val="009F53F4"/>
     <w:rsid w:val="009F6BCB"/>
     <w:rsid w:val="009F7B78"/>
     <w:rsid w:val="00A0057A"/>
     <w:rsid w:val="00A02FA1"/>
     <w:rsid w:val="00A04CCE"/>
+    <w:rsid w:val="00A05A8D"/>
     <w:rsid w:val="00A07421"/>
     <w:rsid w:val="00A0776B"/>
     <w:rsid w:val="00A10FB9"/>
     <w:rsid w:val="00A11421"/>
     <w:rsid w:val="00A11FD8"/>
     <w:rsid w:val="00A1389F"/>
     <w:rsid w:val="00A14996"/>
     <w:rsid w:val="00A157B1"/>
+    <w:rsid w:val="00A15BF5"/>
+    <w:rsid w:val="00A1644D"/>
+    <w:rsid w:val="00A21870"/>
     <w:rsid w:val="00A22229"/>
     <w:rsid w:val="00A24442"/>
     <w:rsid w:val="00A252B9"/>
+    <w:rsid w:val="00A30BFE"/>
     <w:rsid w:val="00A32577"/>
     <w:rsid w:val="00A330BB"/>
+    <w:rsid w:val="00A33645"/>
     <w:rsid w:val="00A34ACD"/>
     <w:rsid w:val="00A44882"/>
     <w:rsid w:val="00A45125"/>
     <w:rsid w:val="00A513A9"/>
+    <w:rsid w:val="00A54270"/>
     <w:rsid w:val="00A54715"/>
+    <w:rsid w:val="00A54DBF"/>
     <w:rsid w:val="00A6061C"/>
     <w:rsid w:val="00A62D44"/>
     <w:rsid w:val="00A67263"/>
     <w:rsid w:val="00A7161C"/>
     <w:rsid w:val="00A77AA3"/>
+    <w:rsid w:val="00A80282"/>
     <w:rsid w:val="00A8236D"/>
+    <w:rsid w:val="00A828C9"/>
     <w:rsid w:val="00A84F9B"/>
     <w:rsid w:val="00A854EB"/>
+    <w:rsid w:val="00A85B51"/>
     <w:rsid w:val="00A872E5"/>
     <w:rsid w:val="00A91406"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
     <w:rsid w:val="00A97C72"/>
+    <w:rsid w:val="00AA1453"/>
     <w:rsid w:val="00AA310B"/>
     <w:rsid w:val="00AA63D4"/>
     <w:rsid w:val="00AB06E8"/>
     <w:rsid w:val="00AB1A4F"/>
     <w:rsid w:val="00AB1CD3"/>
     <w:rsid w:val="00AB352F"/>
     <w:rsid w:val="00AC274B"/>
     <w:rsid w:val="00AC4764"/>
     <w:rsid w:val="00AC6D36"/>
     <w:rsid w:val="00AD0CBA"/>
     <w:rsid w:val="00AD26E2"/>
+    <w:rsid w:val="00AD6161"/>
     <w:rsid w:val="00AD784C"/>
+    <w:rsid w:val="00AE0324"/>
     <w:rsid w:val="00AE126A"/>
     <w:rsid w:val="00AE1BAE"/>
     <w:rsid w:val="00AE3005"/>
     <w:rsid w:val="00AE3BD5"/>
     <w:rsid w:val="00AE59A0"/>
+    <w:rsid w:val="00AE6D63"/>
     <w:rsid w:val="00AE7145"/>
     <w:rsid w:val="00AF0C57"/>
     <w:rsid w:val="00AF26F3"/>
     <w:rsid w:val="00AF4FCD"/>
     <w:rsid w:val="00AF5F04"/>
     <w:rsid w:val="00B00672"/>
     <w:rsid w:val="00B01B4D"/>
     <w:rsid w:val="00B04489"/>
     <w:rsid w:val="00B06111"/>
     <w:rsid w:val="00B06571"/>
     <w:rsid w:val="00B068BA"/>
     <w:rsid w:val="00B07217"/>
     <w:rsid w:val="00B13851"/>
     <w:rsid w:val="00B13B1C"/>
     <w:rsid w:val="00B14B5F"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B22291"/>
     <w:rsid w:val="00B232C4"/>
     <w:rsid w:val="00B23F9A"/>
     <w:rsid w:val="00B2417B"/>
     <w:rsid w:val="00B24E6F"/>
     <w:rsid w:val="00B26CB5"/>
     <w:rsid w:val="00B2752E"/>
     <w:rsid w:val="00B307CC"/>
+    <w:rsid w:val="00B317DA"/>
+    <w:rsid w:val="00B31A4C"/>
     <w:rsid w:val="00B326B7"/>
     <w:rsid w:val="00B3588E"/>
     <w:rsid w:val="00B4198F"/>
     <w:rsid w:val="00B41F3D"/>
     <w:rsid w:val="00B431E8"/>
     <w:rsid w:val="00B450C8"/>
     <w:rsid w:val="00B45141"/>
     <w:rsid w:val="00B519CD"/>
     <w:rsid w:val="00B5273A"/>
+    <w:rsid w:val="00B540E7"/>
     <w:rsid w:val="00B57329"/>
     <w:rsid w:val="00B60E61"/>
     <w:rsid w:val="00B62B50"/>
     <w:rsid w:val="00B635B7"/>
     <w:rsid w:val="00B63AE8"/>
     <w:rsid w:val="00B65950"/>
     <w:rsid w:val="00B66D83"/>
     <w:rsid w:val="00B672C0"/>
     <w:rsid w:val="00B676FD"/>
     <w:rsid w:val="00B678B6"/>
+    <w:rsid w:val="00B679C8"/>
     <w:rsid w:val="00B706E8"/>
+    <w:rsid w:val="00B71AAA"/>
     <w:rsid w:val="00B75646"/>
     <w:rsid w:val="00B7629E"/>
     <w:rsid w:val="00B85A6E"/>
     <w:rsid w:val="00B90729"/>
     <w:rsid w:val="00B907DA"/>
     <w:rsid w:val="00B91FFE"/>
     <w:rsid w:val="00B950BC"/>
     <w:rsid w:val="00B95AB9"/>
     <w:rsid w:val="00B9714C"/>
+    <w:rsid w:val="00BA2123"/>
     <w:rsid w:val="00BA29AD"/>
     <w:rsid w:val="00BA33CF"/>
     <w:rsid w:val="00BA3F8D"/>
+    <w:rsid w:val="00BA5D6D"/>
     <w:rsid w:val="00BB4596"/>
     <w:rsid w:val="00BB7A10"/>
     <w:rsid w:val="00BC60BE"/>
     <w:rsid w:val="00BC7468"/>
     <w:rsid w:val="00BC7D4F"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rsid w:val="00BD2850"/>
+    <w:rsid w:val="00BD43DF"/>
     <w:rsid w:val="00BD6049"/>
     <w:rsid w:val="00BD7936"/>
+    <w:rsid w:val="00BE1B29"/>
     <w:rsid w:val="00BE28D2"/>
     <w:rsid w:val="00BE4A64"/>
     <w:rsid w:val="00BE5E43"/>
     <w:rsid w:val="00BF557D"/>
     <w:rsid w:val="00BF7F58"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C01AB1"/>
     <w:rsid w:val="00C026A0"/>
     <w:rsid w:val="00C03EA4"/>
     <w:rsid w:val="00C04F42"/>
+    <w:rsid w:val="00C06078"/>
     <w:rsid w:val="00C06137"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C10037"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C133EE"/>
     <w:rsid w:val="00C149D0"/>
+    <w:rsid w:val="00C21158"/>
     <w:rsid w:val="00C231A0"/>
     <w:rsid w:val="00C2369B"/>
+    <w:rsid w:val="00C24042"/>
+    <w:rsid w:val="00C264F5"/>
     <w:rsid w:val="00C26588"/>
+    <w:rsid w:val="00C27CC6"/>
     <w:rsid w:val="00C27DE9"/>
+    <w:rsid w:val="00C30C44"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C33388"/>
     <w:rsid w:val="00C35484"/>
     <w:rsid w:val="00C4173A"/>
     <w:rsid w:val="00C50DED"/>
     <w:rsid w:val="00C52217"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
     <w:rsid w:val="00C621B1"/>
     <w:rsid w:val="00C62F7A"/>
     <w:rsid w:val="00C63B9C"/>
+    <w:rsid w:val="00C655F4"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C67BF4"/>
     <w:rsid w:val="00C7275E"/>
+    <w:rsid w:val="00C72CE9"/>
     <w:rsid w:val="00C74C52"/>
     <w:rsid w:val="00C74C5D"/>
     <w:rsid w:val="00C863C4"/>
     <w:rsid w:val="00C920EA"/>
     <w:rsid w:val="00C93C3E"/>
     <w:rsid w:val="00CA12E3"/>
     <w:rsid w:val="00CA1476"/>
     <w:rsid w:val="00CA49BE"/>
     <w:rsid w:val="00CA6611"/>
     <w:rsid w:val="00CA6AE6"/>
     <w:rsid w:val="00CA782F"/>
+    <w:rsid w:val="00CA7BB9"/>
+    <w:rsid w:val="00CA7FA3"/>
     <w:rsid w:val="00CB187B"/>
+    <w:rsid w:val="00CB254D"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3285"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CC0C72"/>
+    <w:rsid w:val="00CC240F"/>
     <w:rsid w:val="00CC2BFD"/>
+    <w:rsid w:val="00CD043E"/>
     <w:rsid w:val="00CD1A9A"/>
     <w:rsid w:val="00CD3476"/>
     <w:rsid w:val="00CD64DF"/>
     <w:rsid w:val="00CE225F"/>
     <w:rsid w:val="00CF2F50"/>
     <w:rsid w:val="00CF4148"/>
     <w:rsid w:val="00CF6198"/>
     <w:rsid w:val="00D02919"/>
     <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
     <w:rsid w:val="00D065A2"/>
     <w:rsid w:val="00D079AA"/>
     <w:rsid w:val="00D07F00"/>
     <w:rsid w:val="00D1130F"/>
     <w:rsid w:val="00D17B72"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D3205F"/>
+    <w:rsid w:val="00D32210"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D33E72"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D361B5"/>
     <w:rsid w:val="00D402DB"/>
     <w:rsid w:val="00D411A2"/>
     <w:rsid w:val="00D436CD"/>
     <w:rsid w:val="00D43763"/>
+    <w:rsid w:val="00D452E4"/>
     <w:rsid w:val="00D4606D"/>
+    <w:rsid w:val="00D461CE"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
+    <w:rsid w:val="00D53E6C"/>
     <w:rsid w:val="00D56B20"/>
     <w:rsid w:val="00D578B3"/>
     <w:rsid w:val="00D618F4"/>
+    <w:rsid w:val="00D666B6"/>
     <w:rsid w:val="00D714CC"/>
+    <w:rsid w:val="00D71CA3"/>
+    <w:rsid w:val="00D73A8C"/>
     <w:rsid w:val="00D75EA7"/>
     <w:rsid w:val="00D81ADF"/>
     <w:rsid w:val="00D81F21"/>
     <w:rsid w:val="00D8423D"/>
     <w:rsid w:val="00D84658"/>
     <w:rsid w:val="00D864F2"/>
+    <w:rsid w:val="00D9020E"/>
     <w:rsid w:val="00D943F8"/>
+    <w:rsid w:val="00D94830"/>
     <w:rsid w:val="00D95470"/>
     <w:rsid w:val="00D96B55"/>
     <w:rsid w:val="00DA2619"/>
     <w:rsid w:val="00DA2E57"/>
     <w:rsid w:val="00DA4239"/>
     <w:rsid w:val="00DA65DE"/>
+    <w:rsid w:val="00DA6986"/>
     <w:rsid w:val="00DB0B61"/>
     <w:rsid w:val="00DB1474"/>
     <w:rsid w:val="00DB2962"/>
+    <w:rsid w:val="00DB377F"/>
+    <w:rsid w:val="00DB4870"/>
     <w:rsid w:val="00DB52FB"/>
     <w:rsid w:val="00DC013B"/>
     <w:rsid w:val="00DC090B"/>
+    <w:rsid w:val="00DC152E"/>
     <w:rsid w:val="00DC1679"/>
     <w:rsid w:val="00DC219B"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC3A7C"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00DC50E0"/>
     <w:rsid w:val="00DC6386"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00DD4E83"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6945"/>
     <w:rsid w:val="00DE2D04"/>
     <w:rsid w:val="00DE3250"/>
     <w:rsid w:val="00DE6028"/>
     <w:rsid w:val="00DE6C85"/>
     <w:rsid w:val="00DE78A3"/>
     <w:rsid w:val="00DF1A71"/>
+    <w:rsid w:val="00DF249D"/>
     <w:rsid w:val="00DF50FC"/>
+    <w:rsid w:val="00DF623E"/>
+    <w:rsid w:val="00DF62DF"/>
     <w:rsid w:val="00DF68C7"/>
     <w:rsid w:val="00DF731A"/>
     <w:rsid w:val="00E06B75"/>
     <w:rsid w:val="00E11332"/>
     <w:rsid w:val="00E11352"/>
+    <w:rsid w:val="00E152EE"/>
+    <w:rsid w:val="00E163D2"/>
     <w:rsid w:val="00E170DC"/>
     <w:rsid w:val="00E17546"/>
     <w:rsid w:val="00E210B5"/>
     <w:rsid w:val="00E261B3"/>
     <w:rsid w:val="00E26818"/>
     <w:rsid w:val="00E27FFC"/>
     <w:rsid w:val="00E30B15"/>
+    <w:rsid w:val="00E30FE1"/>
     <w:rsid w:val="00E33237"/>
+    <w:rsid w:val="00E35CB6"/>
     <w:rsid w:val="00E40181"/>
+    <w:rsid w:val="00E4537E"/>
     <w:rsid w:val="00E54950"/>
+    <w:rsid w:val="00E55A09"/>
     <w:rsid w:val="00E55FB3"/>
     <w:rsid w:val="00E56A01"/>
+    <w:rsid w:val="00E56D7B"/>
+    <w:rsid w:val="00E616CA"/>
     <w:rsid w:val="00E629A1"/>
     <w:rsid w:val="00E6794C"/>
+    <w:rsid w:val="00E711D8"/>
     <w:rsid w:val="00E71591"/>
     <w:rsid w:val="00E71CEB"/>
     <w:rsid w:val="00E7474F"/>
     <w:rsid w:val="00E77901"/>
     <w:rsid w:val="00E80DE3"/>
     <w:rsid w:val="00E82C55"/>
+    <w:rsid w:val="00E866D9"/>
     <w:rsid w:val="00E8787E"/>
     <w:rsid w:val="00E92AC3"/>
+    <w:rsid w:val="00E949BF"/>
     <w:rsid w:val="00EA2F6A"/>
+    <w:rsid w:val="00EA7289"/>
+    <w:rsid w:val="00EA7F1C"/>
     <w:rsid w:val="00EB00E0"/>
     <w:rsid w:val="00EB05D5"/>
     <w:rsid w:val="00EB1931"/>
+    <w:rsid w:val="00EB2338"/>
+    <w:rsid w:val="00EB4AB7"/>
     <w:rsid w:val="00EC059F"/>
     <w:rsid w:val="00EC1F24"/>
     <w:rsid w:val="00EC20FF"/>
     <w:rsid w:val="00EC22F6"/>
+    <w:rsid w:val="00EC731C"/>
     <w:rsid w:val="00ED195F"/>
     <w:rsid w:val="00ED5B9B"/>
     <w:rsid w:val="00ED6BAD"/>
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00EE00D6"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
     <w:rsid w:val="00EE1730"/>
     <w:rsid w:val="00EE29AD"/>
     <w:rsid w:val="00EE3E24"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE5131"/>
     <w:rsid w:val="00EF109B"/>
     <w:rsid w:val="00EF201C"/>
     <w:rsid w:val="00EF2C72"/>
     <w:rsid w:val="00EF36AF"/>
+    <w:rsid w:val="00EF466B"/>
     <w:rsid w:val="00EF59A3"/>
     <w:rsid w:val="00EF6675"/>
+    <w:rsid w:val="00EF7FA4"/>
     <w:rsid w:val="00F0063D"/>
     <w:rsid w:val="00F00F9C"/>
     <w:rsid w:val="00F01E5F"/>
     <w:rsid w:val="00F024F3"/>
     <w:rsid w:val="00F029DC"/>
     <w:rsid w:val="00F02ABA"/>
     <w:rsid w:val="00F03701"/>
     <w:rsid w:val="00F0437A"/>
+    <w:rsid w:val="00F07E0E"/>
     <w:rsid w:val="00F101B8"/>
     <w:rsid w:val="00F10C7D"/>
     <w:rsid w:val="00F11037"/>
+    <w:rsid w:val="00F1598D"/>
     <w:rsid w:val="00F16F1B"/>
+    <w:rsid w:val="00F2221F"/>
+    <w:rsid w:val="00F23006"/>
     <w:rsid w:val="00F250A9"/>
     <w:rsid w:val="00F267AF"/>
     <w:rsid w:val="00F30FF4"/>
     <w:rsid w:val="00F3122E"/>
     <w:rsid w:val="00F32368"/>
     <w:rsid w:val="00F331AD"/>
     <w:rsid w:val="00F35287"/>
     <w:rsid w:val="00F40A70"/>
+    <w:rsid w:val="00F4379D"/>
     <w:rsid w:val="00F43A37"/>
+    <w:rsid w:val="00F44BD5"/>
     <w:rsid w:val="00F46006"/>
     <w:rsid w:val="00F4641B"/>
     <w:rsid w:val="00F46EB8"/>
     <w:rsid w:val="00F476B8"/>
     <w:rsid w:val="00F50CD1"/>
     <w:rsid w:val="00F511E4"/>
     <w:rsid w:val="00F52D09"/>
     <w:rsid w:val="00F52E08"/>
     <w:rsid w:val="00F53A66"/>
     <w:rsid w:val="00F5462D"/>
     <w:rsid w:val="00F55B21"/>
     <w:rsid w:val="00F56EF6"/>
     <w:rsid w:val="00F60082"/>
     <w:rsid w:val="00F61A9F"/>
     <w:rsid w:val="00F61B5F"/>
     <w:rsid w:val="00F64696"/>
     <w:rsid w:val="00F65AA9"/>
     <w:rsid w:val="00F6768F"/>
     <w:rsid w:val="00F72115"/>
     <w:rsid w:val="00F72C2C"/>
     <w:rsid w:val="00F741F2"/>
     <w:rsid w:val="00F76CAB"/>
     <w:rsid w:val="00F772C6"/>
     <w:rsid w:val="00F77F59"/>
     <w:rsid w:val="00F815B5"/>
+    <w:rsid w:val="00F84391"/>
     <w:rsid w:val="00F85195"/>
     <w:rsid w:val="00F868E3"/>
     <w:rsid w:val="00F938BA"/>
+    <w:rsid w:val="00F94F8F"/>
     <w:rsid w:val="00F972B1"/>
     <w:rsid w:val="00F97919"/>
     <w:rsid w:val="00FA2C46"/>
     <w:rsid w:val="00FA3525"/>
+    <w:rsid w:val="00FA4B36"/>
     <w:rsid w:val="00FA5A53"/>
     <w:rsid w:val="00FB3501"/>
     <w:rsid w:val="00FB4769"/>
     <w:rsid w:val="00FB4CDA"/>
     <w:rsid w:val="00FB5B4E"/>
     <w:rsid w:val="00FB6481"/>
     <w:rsid w:val="00FB6D36"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0F81"/>
     <w:rsid w:val="00FC252F"/>
     <w:rsid w:val="00FC395C"/>
+    <w:rsid w:val="00FC41AE"/>
     <w:rsid w:val="00FC5E8E"/>
+    <w:rsid w:val="00FD1A20"/>
     <w:rsid w:val="00FD3766"/>
     <w:rsid w:val="00FD47C4"/>
+    <w:rsid w:val="00FD7067"/>
+    <w:rsid w:val="00FD78C9"/>
+    <w:rsid w:val="00FD7E91"/>
     <w:rsid w:val="00FE2DCF"/>
     <w:rsid w:val="00FE3FA7"/>
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2FCE"/>
+    <w:rsid w:val="00FF3B06"/>
     <w:rsid w:val="00FF4F7D"/>
     <w:rsid w:val="00FF6D9D"/>
     <w:rsid w:val="00FF7DD5"/>
+    <w:rsid w:val="0238ABA8"/>
+    <w:rsid w:val="031EB357"/>
+    <w:rsid w:val="076A543A"/>
+    <w:rsid w:val="079DC643"/>
+    <w:rsid w:val="08B67991"/>
+    <w:rsid w:val="0A482204"/>
+    <w:rsid w:val="0C65DD24"/>
+    <w:rsid w:val="0E815025"/>
+    <w:rsid w:val="0EACCBD3"/>
+    <w:rsid w:val="0FBE5119"/>
+    <w:rsid w:val="1538B076"/>
+    <w:rsid w:val="1F0E9D4D"/>
+    <w:rsid w:val="1F6B95AF"/>
+    <w:rsid w:val="1F6FDB55"/>
+    <w:rsid w:val="203C4D97"/>
+    <w:rsid w:val="20E14E4A"/>
+    <w:rsid w:val="2192E429"/>
+    <w:rsid w:val="21F191E5"/>
+    <w:rsid w:val="289F0AD7"/>
+    <w:rsid w:val="28CBF089"/>
+    <w:rsid w:val="2B83D6C5"/>
+    <w:rsid w:val="2F31B4C3"/>
+    <w:rsid w:val="34A886C6"/>
+    <w:rsid w:val="36946F2D"/>
+    <w:rsid w:val="395F21B7"/>
+    <w:rsid w:val="3B115989"/>
+    <w:rsid w:val="3D51781A"/>
+    <w:rsid w:val="3D816862"/>
+    <w:rsid w:val="3F5E07F5"/>
+    <w:rsid w:val="3FEAC78E"/>
+    <w:rsid w:val="40218548"/>
+    <w:rsid w:val="4244A182"/>
+    <w:rsid w:val="429EA959"/>
+    <w:rsid w:val="430E3A05"/>
+    <w:rsid w:val="431937E9"/>
+    <w:rsid w:val="432511ED"/>
+    <w:rsid w:val="45134535"/>
+    <w:rsid w:val="457ADB2F"/>
+    <w:rsid w:val="5523BDB2"/>
+    <w:rsid w:val="57CBB2F6"/>
+    <w:rsid w:val="5945C41F"/>
+    <w:rsid w:val="5AAAE1F3"/>
+    <w:rsid w:val="5DEE3073"/>
+    <w:rsid w:val="5EDD2A2A"/>
+    <w:rsid w:val="63BF6342"/>
+    <w:rsid w:val="64442BBA"/>
+    <w:rsid w:val="658A4AB7"/>
+    <w:rsid w:val="6B146C46"/>
+    <w:rsid w:val="6D1CFF53"/>
+    <w:rsid w:val="6E810B62"/>
+    <w:rsid w:val="6F228D8C"/>
+    <w:rsid w:val="741CFB12"/>
+    <w:rsid w:val="74A88BDA"/>
+    <w:rsid w:val="76A97221"/>
+    <w:rsid w:val="776BE71C"/>
+    <w:rsid w:val="78E295A9"/>
+    <w:rsid w:val="7909BDB9"/>
+    <w:rsid w:val="7C680EDD"/>
+    <w:rsid w:val="7D87577F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="20609C5E"/>
-  <w15:docId w15:val="{3531B8DC-BA3B-48BD-BFBF-40C7B3A3E634}"/>
+  <w15:docId w15:val="{0A03238E-539A-4220-9A2B-C3AC268079AF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9681,51 +9698,52 @@
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="003D7E30"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00593A99"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00FB5B4E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009E7A69"/>
@@ -9782,51 +9800,51 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodynospace">
     <w:name w:val="Body no space"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00F772C6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
     <w:name w:val="Bullet 1"/>
     <w:basedOn w:val="Body"/>
     <w:qFormat/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="7"/>
+        <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing w:after="40"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="DocumentMapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D60EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
     <w:name w:val="Document Map Char"/>
     <w:link w:val="DocumentMap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001D60EC"/>
     <w:rPr>
@@ -10086,172 +10104,172 @@
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="0016037B"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="440" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Accessibilitypara">
     <w:name w:val="Accessibility para"/>
     <w:uiPriority w:val="8"/>
-    <w:rsid w:val="00FB5B4E"/>
+    <w:rsid w:val="00916626"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="200" w:line="300" w:lineRule="atLeast"/>
+      <w:spacing w:before="240" w:after="200" w:line="300" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="19"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figurecaption">
     <w:name w:val="Figure caption"/>
     <w:next w:val="Body"/>
     <w:rsid w:val="00B04489"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="120" w:line="250" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet2">
     <w:name w:val="Bullet 2"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="7"/>
+        <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing w:after="40"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyafterbullets">
     <w:name w:val="Body after bullets"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00E11352"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet2">
     <w:name w:val="Table bullet 2"/>
     <w:basedOn w:val="Tabletext"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="9"/>
+        <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:semiHidden/>
     <w:rsid w:val="00152073"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet1">
     <w:name w:val="Table bullet 1"/>
     <w:basedOn w:val="Tabletext"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="9"/>
+        <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZTablebullets">
     <w:name w:val="ZZ Table bullets"/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="9"/>
+        <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecolhead">
     <w:name w:val="Table col head"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00EB05D5"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletafternumbers1">
     <w:name w:val="Bullet after numbers 1"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="003D7E30"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="2"/>
+        <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009E7A69"/>
     <w:rPr>
       <w:color w:val="004C97"/>
       <w:u w:val="dotted"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentsubtitle">
     <w:name w:val="Document subtitle"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="0016037B"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="360" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="201547"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
@@ -10318,243 +10336,241 @@
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00152073"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZBullets">
     <w:name w:val="ZZ Bullets"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="7"/>
+        <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersdigit">
     <w:name w:val="ZZ Numbers digit"/>
     <w:rsid w:val="003D7E30"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZQuotebullets">
     <w:name w:val="ZZ Quote bullets"/>
     <w:basedOn w:val="ZZNumbersdigit"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="11"/>
+        <w:numId w:val="12"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberdigit">
     <w:name w:val="Number digit"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="003D7E30"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberloweralphaindent">
     <w:name w:val="Number lower alpha indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="20"/>
+        <w:numId w:val="21"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberdigitindent">
     <w:name w:val="Number digit indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="003D7E30"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
+        <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberloweralpha">
     <w:name w:val="Number lower alpha"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="20"/>
+        <w:numId w:val="21"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberlowerroman">
     <w:name w:val="Number lower roman"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="14"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberlowerromanindent">
     <w:name w:val="Number lower roman indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="13"/>
+        <w:numId w:val="14"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotetext">
     <w:name w:val="Quote text"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:ind w:left="397"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablefigurenote">
     <w:name w:val="Table/figure note"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="004A4195"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyaftertablefigure">
     <w:name w:val="Body after table/figure"/>
     <w:basedOn w:val="Body"/>
     <w:next w:val="Body"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00951D50"/>
     <w:pPr>
       <w:spacing w:before="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletafternumbers2">
     <w:name w:val="Bullet after numbers 2"/>
     <w:basedOn w:val="Body"/>
     <w:rsid w:val="003D7E30"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="2"/>
+        <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumberslowerroman">
     <w:name w:val="ZZ Numbers lower roman"/>
     <w:basedOn w:val="ZZQuotebullets"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="14"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersloweralpha">
     <w:name w:val="ZZ Numbers lower alpha"/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="20"/>
+        <w:numId w:val="21"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotebullet1">
     <w:name w:val="Quote bullet 1"/>
     <w:basedOn w:val="Quotetext"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="11"/>
+        <w:numId w:val="12"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotebullet2">
     <w:name w:val="Quote bullet 2"/>
     <w:basedOn w:val="Quotetext"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="11"/>
+        <w:numId w:val="12"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982454"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="71"/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
@@ -10656,117 +10672,120 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Imprint">
     <w:name w:val="Imprint"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00FB5B4E"/>
     <w:pPr>
       <w:spacing w:after="60" w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Introtext">
     <w:name w:val="Intro text"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="008A5D60"/>
     <w:pPr>
       <w:spacing w:line="320" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="201547"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSbody">
-[...21 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:rsid w:val="00BB4596"/>
     <w:tblPr>
       <w:tblInd w:w="108" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004F3B9A"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs w:val="0"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005843E3"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E163D2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="201547"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="137504755">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="94056959">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -10942,59 +10961,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/board-and-lodging-policy-children-complex-disability-support-needs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/board-and-lodging-policy-children-complex-disability-support-needs" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about/complaints" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/state-disability-plan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/board-and-lodging-policy-children-complex-disability-support-needs" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/program-requirements-children-complex-disability-support-needs-victoria" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/board-and-lodging-policy-children-complex-disability-support-needs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alana.gibson@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/board-and-lodging-policy-children-complex-disability-support-needs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/board-and-lodging-policy-children-complex-disability-support-needs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/board-and-lodging-policy-children-complex-disability-support-needs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/board-and-lodging-policy-children-complex-disability-support-needs" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:careservices@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about/complaints" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/state-disability-plan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/board-and-lodging-policy-children-complex-disability-support-needs" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/about-the-nrs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/board-and-lodging-policy-children-complex-disability-support-needs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/about-the-nrs/nrs-call-numbers-and-links" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11266,200 +11281,218 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <SharetoDesktop xmlns="fe161729-0ef4-4b53-b9e8-ddb61266bb63" xsi:nil="true"/>
-    <HyperlinkBase xmlns="fe161729-0ef4-4b53-b9e8-ddb61266bb63">https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/ERru7sG4VvdIqrUpHqYgLGkBTVDvDkt3EhVEUNuHeoMhgw</HyperlinkBase>
     <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
-    <Owner xmlns="fe161729-0ef4-4b53-b9e8-ddb61266bb63">
-[...7 lines deleted...]
-    <Style xmlns="fe161729-0ef4-4b53-b9e8-ddb61266bb63">Factsheet (Word)</Style>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ed826c9f-a6fb-4d3a-9f45-8165efdbe97a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...5 lines deleted...]
-    <xsd:import namespace="fe161729-0ef4-4b53-b9e8-ddb61266bb63"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002654C36706F68B4093110CAEB8F47704" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f91a3de1f4aa3154bb7fa5347ad671e4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ed826c9f-a6fb-4d3a-9f45-8165efdbe97a" xmlns:ns3="316ea716-3cda-4c05-9203-dbba04f85c4c" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="32b32e45dcf160bc047ee172ee2e2966" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="ed826c9f-a6fb-4d3a-9f45-8165efdbe97a"/>
+    <xsd:import namespace="316ea716-3cda-4c05-9203-dbba04f85c4c"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:Style"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:SharetoDesktop" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:HyperlinkBase" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fe161729-0ef4-4b53-b9e8-ddb61266bb63" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ed826c9f-a6fb-4d3a-9f45-8165efdbe97a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Style" ma:index="1" ma:displayName="Style" ma:default="Factsheet (Word)" ma:description="Type of template" ma:format="Dropdown" ma:internalName="Style" ma:readOnly="false">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:union memberTypes="dms:Text">
-[...8 lines deleted...]
-        </xsd:union>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Owner" ma:index="2" nillable="true" ma:displayName="Template owner" ma:description="Owner of the template" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Owner" ma:readOnly="false" ma:showField="ImnName">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6e24e156-28e6-48ad-9c0f-4171595c9d94" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="23" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="316ea716-3cda-4c05-9203-dbba04f85c4c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharetoDesktop" ma:index="3" nillable="true" ma:displayName="Share" ma:description="This sharing link has been deprecated as of end of July 2021." ma:format="Dropdown" ma:hidden="true" ma:internalName="SharetoDesktop" ma:readOnly="false">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-[...31 lines deleted...]
-        <xsd:restriction base="dms:Text">
+        <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{653b1683-0861-4244-a845-dd8daf1f12c4}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="edc24be7-85b6-48b8-bec8-bca4fac6ccab">
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{bfe1ab32-b1e0-4330-bf49-1d8e45363683}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="316ea716-3cda-4c05-9203-dbba04f85c4c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -11504,304 +11537,162 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="fe161729-0ef4-4b53-b9e8-ddb61266bb63"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <ds:schemaRef ds:uri="ed826c9f-a6fb-4d3a-9f45-8165efdbe97a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EAF0DC0-570E-4987-8509-16F216D91B0E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55BF6FEC-163C-4A3E-A51B-2C440256E4F6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="fe161729-0ef4-4b53-b9e8-ddb61266bb63"/>
+    <ds:schemaRef ds:uri="ed826c9f-a6fb-4d3a-9f45-8165efdbe97a"/>
+    <ds:schemaRef ds:uri="316ea716-3cda-4c05-9203-dbba04f85c4c"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>15407</Characters>
+  <Pages>6</Pages>
+  <Words>1925</Words>
+  <Characters>10979</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>128</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>91</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Program requirements for support for children with complex disability support needs in Victoria</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17417</CharactersWithSpaces>
+  <CharactersWithSpaces>12879</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...146 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Program requirements for support for children with complex disability support needs in Victoria</dc:title>
   <dc:subject>Program requirements for support for children with complex disability support needs in Victoria</dc:subject>
   <dc:creator>Children and Families Division</dc:creator>
   <cp:keywords>disability, complex needs, board and lodging</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category>DFFH teal factsheet</cp:category>
+  <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x0101009E92284D629C66409C3E65A98AFA6AB2</vt:lpwstr>
+    <vt:lpwstr>0x0101002654C36706F68B4093110CAEB8F47704</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="version">
     <vt:lpwstr>2022v1 15032022</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="O365portals">
     <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/Ed1G_4r4BHNHgqOGDkeMWhcB0Lm5z1k7mSu1dsrFHD18Fg?e=GtzvTT, DFFH A4 portrait factsheet Teal (O365)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Daysbeforethenextreview">
     <vt:r8>365</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Format">
     <vt:lpwstr>Factsheet</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Style">
     <vt:lpwstr>Visual style</vt:lpwstr>
   </property>
@@ -11816,27 +11707,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
     <vt:lpwstr>2023-04-04T01:43:06Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Name">
     <vt:lpwstr>43e64453-338c-4f93-8a4d-0039a0a41f2a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SiteId">
     <vt:lpwstr>c0e0601f-0fac-449c-9c88-a104c4eb9f28</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ActionId">
     <vt:lpwstr>3e17e4a3-8dcc-43dc-8770-b98c3dc3dd81</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>