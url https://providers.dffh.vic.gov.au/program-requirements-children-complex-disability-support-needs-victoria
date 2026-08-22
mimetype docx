--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6FA8325E" w14:textId="29B66B6C" w:rsidR="0074696E" w:rsidRPr="00280C4B" w:rsidRDefault="00B95AB9" w:rsidP="00280C4B">
       <w:pPr>
         <w:pStyle w:val="Sectionbreakfirstpage"/>
       </w:pPr>
       <w:r w:rsidRPr="00280C4B">
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="5643E9A5" wp14:editId="75C99A20">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7563600" cy="2070720"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 4">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
@@ -161,1327 +161,1327 @@
         <w:trPr>
           <w:trHeight w:val="1295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7485" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69C24C39" w14:textId="06ADD2E8" w:rsidR="000B2117" w:rsidRPr="0082219A" w:rsidRDefault="000B2117" w:rsidP="0016037B">
             <w:pPr>
               <w:pStyle w:val="Documentsubtitle"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7190EE16" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRDefault="001A2AA2" w:rsidP="00CF4148">
       <w:pPr>
         <w:pStyle w:val="Bannermarking"/>
       </w:pPr>
       <w:fldSimple w:instr="FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT">
         <w:r>
           <w:t>OFFICIAL</w:t>
         </w:r>
       </w:fldSimple>
     </w:p>
-    <w:bookmarkStart w:id="0" w:name="_Toc131433262" w:displacedByCustomXml="next"/>
-    <w:bookmarkStart w:id="1" w:name="_Toc51312398" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="0" w:name="_Toc51312398" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="1" w:name="_Toc131433262" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:id w:val="1208994382"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="6A936FEE" w14:textId="1805728C" w:rsidR="004F3B9A" w:rsidRPr="005A0633" w:rsidRDefault="004F3B9A">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:rStyle w:val="TOCheadingfactsheetChar"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005A0633">
             <w:rPr>
               <w:rStyle w:val="TOCheadingfactsheetChar"/>
             </w:rPr>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="64CCA483" w14:textId="6FA72CF6" w:rsidR="00A21870" w:rsidRDefault="004F3B9A">
+        <w:p w14:paraId="2FD75B95" w14:textId="6D1AF056" w:rsidR="00C2251B" w:rsidRDefault="004F3B9A">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc235695079" w:history="1">
-            <w:r w:rsidR="00A21870" w:rsidRPr="00A773DE">
+          <w:hyperlink w:anchor="_Toc237946310" w:history="1">
+            <w:r w:rsidR="00C2251B" w:rsidRPr="00E25687">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Purpose of program requirements</w:t>
             </w:r>
-            <w:r w:rsidR="00A21870">
+            <w:r w:rsidR="00C2251B">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A21870">
+            <w:r w:rsidR="00C2251B">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A21870">
-[...10 lines deleted...]
-            <w:r w:rsidR="00A21870">
+            <w:r w:rsidR="00C2251B">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237946310 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00C2251B">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00C2251B">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A21870">
+            <w:r w:rsidR="00C2251B">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00A21870">
+            <w:r w:rsidR="00C2251B">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="19D0332C" w14:textId="48C39624" w:rsidR="00A21870" w:rsidRDefault="00A21870">
+        <w:p w14:paraId="73E13ACB" w14:textId="668B453C" w:rsidR="00C2251B" w:rsidRDefault="00C2251B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235695080" w:history="1">
-            <w:r w:rsidRPr="00A773DE">
+          <w:hyperlink w:anchor="_Toc237946311" w:history="1">
+            <w:r w:rsidRPr="00E25687">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Background</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235695080 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237946311 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6347E2F1" w14:textId="14C3F288" w:rsidR="00A21870" w:rsidRDefault="00A21870">
+        <w:p w14:paraId="22996B85" w14:textId="01879889" w:rsidR="00C2251B" w:rsidRDefault="00C2251B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235695081" w:history="1">
-            <w:r w:rsidRPr="00A773DE">
+          <w:hyperlink w:anchor="_Toc237946312" w:history="1">
+            <w:r w:rsidRPr="00E25687">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Program description</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235695081 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237946312 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="57DA2E16" w14:textId="677115F5" w:rsidR="00A21870" w:rsidRDefault="00A21870">
+        <w:p w14:paraId="72BE84D6" w14:textId="1BF7E54B" w:rsidR="00C2251B" w:rsidRDefault="00C2251B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235695082" w:history="1">
-            <w:r w:rsidRPr="00A773DE">
+          <w:hyperlink w:anchor="_Toc237946313" w:history="1">
+            <w:r w:rsidRPr="00E25687">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Program objectives</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235695082 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237946313 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6826E977" w14:textId="3A14D7E5" w:rsidR="00A21870" w:rsidRDefault="00A21870">
+        <w:p w14:paraId="11FAF670" w14:textId="5972D6BC" w:rsidR="00C2251B" w:rsidRDefault="00C2251B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235695083" w:history="1">
-            <w:r w:rsidRPr="00A773DE">
+          <w:hyperlink w:anchor="_Toc237946314" w:history="1">
+            <w:r w:rsidRPr="00E25687">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Principles</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235695083 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237946314 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="37D77484" w14:textId="61FAEEF5" w:rsidR="00A21870" w:rsidRDefault="00A21870">
+        <w:p w14:paraId="63CCE15B" w14:textId="3DFC7944" w:rsidR="00C2251B" w:rsidRDefault="00C2251B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235695084" w:history="1">
-            <w:r w:rsidRPr="00A773DE">
+          <w:hyperlink w:anchor="_Toc237946315" w:history="1">
+            <w:r w:rsidRPr="00E25687">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Roles and responsibilities</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235695084 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237946315 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5F9DB036" w14:textId="192C9F70" w:rsidR="00A21870" w:rsidRDefault="00A21870">
+        <w:p w14:paraId="45EE4284" w14:textId="341C59B9" w:rsidR="00C2251B" w:rsidRDefault="00C2251B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235695085" w:history="1">
-            <w:r w:rsidRPr="00A773DE">
+          <w:hyperlink w:anchor="_Toc237946316" w:history="1">
+            <w:r w:rsidRPr="00E25687">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Program outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235695085 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237946316 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3F7DF3AA" w14:textId="2BF8FBCB" w:rsidR="00A21870" w:rsidRDefault="00A21870">
+        <w:p w14:paraId="607A8F5A" w14:textId="3C13B75D" w:rsidR="00C2251B" w:rsidRDefault="00C2251B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235695086" w:history="1">
-            <w:r w:rsidRPr="00A773DE">
+          <w:hyperlink w:anchor="_Toc237946317" w:history="1">
+            <w:r w:rsidRPr="00E25687">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Program activities/outputs</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235695086 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237946317 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5DF997C0" w14:textId="00504DEA" w:rsidR="00A21870" w:rsidRDefault="00A21870">
+        <w:p w14:paraId="58DA61E3" w14:textId="2CBF28AA" w:rsidR="00C2251B" w:rsidRDefault="00C2251B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235695087" w:history="1">
-            <w:r w:rsidRPr="00A773DE">
+          <w:hyperlink w:anchor="_Toc237946318" w:history="1">
+            <w:r w:rsidRPr="00E25687">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Key performance indicators/targets</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235695087 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237946318 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4B3F762B" w14:textId="0BB6A3E6" w:rsidR="00A21870" w:rsidRDefault="00A21870">
+        <w:p w14:paraId="4CEA1469" w14:textId="429E92A7" w:rsidR="00C2251B" w:rsidRDefault="00C2251B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235695088" w:history="1">
-            <w:r w:rsidRPr="00A773DE">
+          <w:hyperlink w:anchor="_Toc237946319" w:history="1">
+            <w:r w:rsidRPr="00E25687">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Client group</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235695088 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237946319 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5CA52C28" w14:textId="2201D690" w:rsidR="00A21870" w:rsidRDefault="00A21870">
+        <w:p w14:paraId="4B1DDCE8" w14:textId="635C66B1" w:rsidR="00C2251B" w:rsidRDefault="00C2251B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235695089" w:history="1">
-            <w:r w:rsidRPr="00A773DE">
+          <w:hyperlink w:anchor="_Toc237946320" w:history="1">
+            <w:r w:rsidRPr="00E25687">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Timeframes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235695089 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237946320 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="479BE0E2" w14:textId="477AD254" w:rsidR="00A21870" w:rsidRDefault="00A21870">
+        <w:p w14:paraId="53B0852D" w14:textId="29CFBAD5" w:rsidR="00C2251B" w:rsidRDefault="00C2251B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235695090" w:history="1">
-            <w:r w:rsidRPr="00A773DE">
+          <w:hyperlink w:anchor="_Toc237946321" w:history="1">
+            <w:r w:rsidRPr="00E25687">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Resourcing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235695090 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237946321 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="420F1C96" w14:textId="341ACA9C" w:rsidR="00A21870" w:rsidRDefault="00A21870">
+        <w:p w14:paraId="35F1E178" w14:textId="13447093" w:rsidR="00C2251B" w:rsidRDefault="00C2251B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235695091" w:history="1">
-            <w:r w:rsidRPr="00A773DE">
+          <w:hyperlink w:anchor="_Toc237946322" w:history="1">
+            <w:r w:rsidRPr="00E25687">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Legislative requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235695091 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237946322 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="58C88234" w14:textId="3F46914B" w:rsidR="00A21870" w:rsidRDefault="00A21870">
+        <w:p w14:paraId="1B63956F" w14:textId="56F93E38" w:rsidR="00C2251B" w:rsidRDefault="00C2251B">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235695092" w:history="1">
-            <w:r w:rsidRPr="00A773DE">
+          <w:hyperlink w:anchor="_Toc237946323" w:history="1">
+            <w:r w:rsidRPr="00E25687">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Providers in receipt of board and lodging</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235695092 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237946323 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1F37EB52" w14:textId="7EE88F0F" w:rsidR="00A21870" w:rsidRDefault="00A21870">
+        <w:p w14:paraId="566878D2" w14:textId="27A50EAE" w:rsidR="00C2251B" w:rsidRDefault="00C2251B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235695093" w:history="1">
-            <w:r w:rsidRPr="00A773DE">
+          <w:hyperlink w:anchor="_Toc237946324" w:history="1">
+            <w:r w:rsidRPr="00E25687">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Accountability and monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235695093 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237946324 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3F4B67E1" w14:textId="373B44C3" w:rsidR="00A21870" w:rsidRDefault="00A21870">
+        <w:p w14:paraId="00F004A8" w14:textId="291BCBC4" w:rsidR="00C2251B" w:rsidRDefault="00C2251B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235695094" w:history="1">
-            <w:r w:rsidRPr="00A773DE">
+          <w:hyperlink w:anchor="_Toc237946325" w:history="1">
+            <w:r w:rsidRPr="00E25687">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Confidentiality and information sharing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235695094 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237946325 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4ADCFA54" w14:textId="11CC7EEA" w:rsidR="00A21870" w:rsidRDefault="00A21870">
+        <w:p w14:paraId="12EF57E2" w14:textId="79BE5E05" w:rsidR="00C2251B" w:rsidRDefault="00C2251B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235695095" w:history="1">
-            <w:r w:rsidRPr="00A773DE">
+          <w:hyperlink w:anchor="_Toc237946326" w:history="1">
+            <w:r w:rsidRPr="00E25687">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Dispute resolutions and complaints</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235695095 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237946326 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1A7C4F52" w14:textId="0709CA04" w:rsidR="00A21870" w:rsidRDefault="00A21870">
+        <w:p w14:paraId="030B2B15" w14:textId="3BDA9177" w:rsidR="00C2251B" w:rsidRDefault="00C2251B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235695096" w:history="1">
-            <w:r w:rsidRPr="00A773DE">
+          <w:hyperlink w:anchor="_Toc237946327" w:history="1">
+            <w:r w:rsidRPr="00E25687">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Glossary of key terms</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235695096 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237946327 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2DFBB85C" w14:textId="5F7AADFE" w:rsidR="00A21870" w:rsidRDefault="00A21870">
+        <w:p w14:paraId="5E808986" w14:textId="0D621584" w:rsidR="00C2251B" w:rsidRDefault="00C2251B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235695097" w:history="1">
-            <w:r w:rsidRPr="00A773DE">
+          <w:hyperlink w:anchor="_Toc237946328" w:history="1">
+            <w:r w:rsidRPr="00E25687">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Supporting document</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235695097 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237946328 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3539E41D" w14:textId="2CDC6469" w:rsidR="004F3B9A" w:rsidRDefault="004F3B9A">
+        <w:p w14:paraId="3539E41D" w14:textId="0428C76B" w:rsidR="004F3B9A" w:rsidRDefault="004F3B9A">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="6ACA9693" w14:textId="77777777" w:rsidR="006532D0" w:rsidRDefault="006532D0" w:rsidP="006532D0">
       <w:pPr>
         <w:pStyle w:val="Sectionbreakfirstpage"/>
         <w:sectPr w:rsidR="006532D0" w:rsidSect="00D436CD">
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F118145" w14:textId="5DB4A163" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="003E1B05">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc235695079"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc237946310"/>
       <w:r>
         <w:t>Purpose of program requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="6D990656" w14:textId="2547BE3C" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="00C30C44">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00003D15">
         <w:t xml:space="preserve">This document sets out the program requirements for delivering </w:t>
       </w:r>
       <w:r w:rsidR="009C0CA6">
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="009600EF">
         <w:t xml:space="preserve">oard and </w:t>
       </w:r>
       <w:r w:rsidR="009C0CA6">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="009600EF">
         <w:t>odging activities</w:t>
@@ -1526,51 +1526,51 @@
           <w:iCs/>
         </w:rPr>
         <w:t>Board and lodging policy for children with complex disability</w:t>
       </w:r>
       <w:r w:rsidR="395F21B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>must also be followed</w:t>
       </w:r>
       <w:r w:rsidR="2192E429">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4894F926" w14:textId="480FC774" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="00974E53">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc48750213"/>
       <w:bookmarkStart w:id="4" w:name="_Toc51077999"/>
       <w:bookmarkStart w:id="5" w:name="_Toc51312399"/>
       <w:bookmarkStart w:id="6" w:name="_Toc131433263"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc235695080"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc237946311"/>
       <w:r w:rsidRPr="003E1B05">
         <w:t>Background</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="612442DC" w14:textId="2B4FE7FF" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="00C30C44">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Department of Families, Fairness and Housing (the department) recognises that the primary aim of </w:t>
       </w:r>
       <w:r w:rsidR="00A80282">
         <w:t>programs</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for children and young people with complex disability support needs and their families</w:t>
       </w:r>
       <w:r w:rsidR="3B115989">
         <w:t>,</w:t>
       </w:r>
@@ -1646,51 +1646,51 @@
     </w:p>
     <w:p w14:paraId="08E81F71" w14:textId="643A8ABF" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="00C30C44">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00003D15">
         <w:t>Under the arrangements</w:t>
       </w:r>
       <w:r w:rsidR="00DB4870">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB4870" w:rsidRPr="00235216">
         <w:t>of this agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00003D15">
         <w:t>, the department will work with families to arrange and contribute funding for board and lodging, as well as to support access to mainstream services where required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E9CC4B0" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="003E1B05">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc48750215"/>
       <w:bookmarkStart w:id="9" w:name="_Toc51078001"/>
       <w:bookmarkStart w:id="10" w:name="_Toc131433265"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc235695081"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc237946312"/>
       <w:r>
         <w:t>Program description</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="2F32525B" w14:textId="019C0C4B" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="00450921">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The program </w:t>
       </w:r>
       <w:r w:rsidR="004E4EB2" w:rsidRPr="00774268">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00774268">
         <w:t xml:space="preserve">hildren with </w:t>
       </w:r>
       <w:r w:rsidR="0054775D" w:rsidRPr="00774268">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00774268">
@@ -1735,91 +1735,91 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA7289">
         <w:t>program</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> present with complex disability support needs which cannot be met at home by their families without substantial </w:t>
       </w:r>
       <w:r w:rsidR="004A0EEA">
         <w:t>and coordinated disability and mainstream</w:t>
       </w:r>
       <w:r w:rsidR="5DEE3073">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>supports, but do not require a statutory intervention. </w:t>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="_Toc48750216"/>
       <w:bookmarkStart w:id="13" w:name="_Toc51078002"/>
       <w:bookmarkStart w:id="14" w:name="_Toc131433266"/>
     </w:p>
     <w:p w14:paraId="3D17161C" w14:textId="6E7BD236" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="00450921">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc235695082"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc237946313"/>
       <w:r w:rsidRPr="003E1B05">
         <w:t>Program objectives</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="39B8127A" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="00450921">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00003D15">
         <w:t xml:space="preserve">The program aims to: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A9B825" w14:textId="4CEAF221" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="00450921">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00003D15">
         <w:t xml:space="preserve">complement NDIS funded disability supports for children with complex disability support needs and their families to remain at home or return safely home with their family, or; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B0A5DE0" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="00450921">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00003D15">
         <w:t>complement NDIS funded disability supports to ensure the necessary supports are available for the child to reside safely outside the family home.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17C02C93" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc48750217"/>
       <w:bookmarkStart w:id="17" w:name="_Toc51078003"/>
       <w:bookmarkStart w:id="18" w:name="_Toc131433267"/>
-      <w:bookmarkStart w:id="19" w:name="_Toc235695083"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc237946314"/>
       <w:r w:rsidRPr="005E7A20">
         <w:t>Principles</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="427AC0D8" w14:textId="32BEB285" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003D15">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">The service delivery principles align with </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
@@ -1875,51 +1875,51 @@
     </w:p>
     <w:p w14:paraId="1C4DC736" w14:textId="6AA2CE8C" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00003D15">
         <w:t>Opportunity and pride</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="004E4EB2">
         <w:t>’I contribute’</w:t>
       </w:r>
       <w:r w:rsidR="009C59E0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE015CA" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="003E1B05">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc48750218"/>
       <w:bookmarkStart w:id="21" w:name="_Toc51078004"/>
       <w:bookmarkStart w:id="22" w:name="_Toc131433268"/>
-      <w:bookmarkStart w:id="23" w:name="_Toc235695084"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc237946315"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Roles and responsibilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="25B0E8E9" w14:textId="02F7B277" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00003D15">
         <w:t xml:space="preserve">Departmental oversight of arrangements funded by </w:t>
       </w:r>
       <w:r w:rsidR="009C59E0" w:rsidRPr="00774268">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00774268">
         <w:rPr>
           <w:iCs/>
@@ -2011,96 +2011,96 @@
             <w:u w:val="dotted"/>
           </w:rPr>
           <w:t>NDIS Quality and Safeguards Commission</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005B5915">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00003D15">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0F5EB6" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="003E1B05">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc48750219"/>
       <w:bookmarkStart w:id="25" w:name="_Toc51078005"/>
       <w:bookmarkStart w:id="26" w:name="_Toc131433269"/>
-      <w:bookmarkStart w:id="27" w:name="_Toc235695085"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc237946316"/>
       <w:r w:rsidRPr="003E1B05">
         <w:t>Program outcomes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="61B1377E" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00003D15">
         <w:t>The program aims to achieve:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66AAD2A2" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00003D15">
         <w:t>coordinated supports to help a family safely maintain care of their child in the family home, with appropriate mainstream and disability supports in place.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="425F8657" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00003D15">
         <w:t>coordinated supports for a child requiring accommodation outside the family home.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B23C87" w14:textId="0FBE13ED" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="003E1B05">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc48750220"/>
       <w:bookmarkStart w:id="29" w:name="_Toc51078006"/>
       <w:bookmarkStart w:id="30" w:name="_Toc131433270"/>
-      <w:bookmarkStart w:id="31" w:name="_Toc235695086"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc237946317"/>
       <w:r w:rsidRPr="003E1B05">
         <w:t>Program activities/outputs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="20C8CD8D" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00003D15">
         <w:t>The primary program activities include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52827123" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00003D15">
         <w:t>Board (living expenses) – Under 16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="713B4086" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
@@ -2144,141 +2144,141 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0B9CB832" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00003D15">
         <w:t>Flexible prevention funding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="165304EC" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00003D15">
         <w:t>Flexible leaving care supplement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09F09267" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="003E1B05">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc48750221"/>
       <w:bookmarkStart w:id="33" w:name="_Toc51078007"/>
       <w:bookmarkStart w:id="34" w:name="_Toc131433271"/>
-      <w:bookmarkStart w:id="35" w:name="_Toc235695087"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc237946318"/>
       <w:r w:rsidRPr="003E1B05">
         <w:t>Key performance indicators/targets</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="6D2D2386" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Hlk41551981"/>
       <w:r w:rsidRPr="00003D15">
         <w:t>The key performance measures include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B8CF07" w14:textId="0042685D" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="00795DE9" w:rsidP="005E7A20">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="001A2AA2" w:rsidRPr="00003D15">
         <w:t>he number clients in receipt of board funding</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2826394B" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="003E1B05">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc48750223"/>
       <w:bookmarkStart w:id="38" w:name="_Toc51078009"/>
       <w:bookmarkStart w:id="39" w:name="_Toc131433273"/>
-      <w:bookmarkStart w:id="40" w:name="_Toc235695088"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc237946319"/>
       <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="003E1B05">
         <w:lastRenderedPageBreak/>
         <w:t>Client group</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="5D70BFCC" w14:textId="39110D67" w:rsidR="001A2AA2" w:rsidRDefault="08B67991" w:rsidP="005E7A20">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Hlk43297202"/>
       <w:r w:rsidRPr="1538B076">
         <w:t xml:space="preserve">This activity </w:t>
       </w:r>
       <w:r w:rsidR="000D76B5" w:rsidRPr="1538B076">
         <w:t>supports children</w:t>
       </w:r>
       <w:r w:rsidRPr="1538B076">
         <w:t xml:space="preserve"> who require, or may require in the future, accommodation outside the family home due to their complex disability support needs. </w:t>
       </w:r>
       <w:r w:rsidR="3FEAC78E" w:rsidRPr="1538B076">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="1538B076">
         <w:t>hildren must</w:t>
       </w:r>
       <w:r w:rsidR="005B5915">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="21F191E5" w:rsidRPr="1538B076">
         <w:t xml:space="preserve">be </w:t>
       </w:r>
       <w:r w:rsidR="00203A0E" w:rsidRPr="1538B076">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="21F191E5" w:rsidRPr="1538B076">
         <w:t xml:space="preserve"> NDIS participant and there must be agreement for collaborative supports between the National Disability Insurance Agency (NDIA) and the department.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6050776A" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="003E1B05">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="42" w:name="_Toc48750224"/>
       <w:bookmarkStart w:id="43" w:name="_Toc51078010"/>
       <w:bookmarkStart w:id="44" w:name="_Toc131433274"/>
-      <w:bookmarkStart w:id="45" w:name="_Toc235695089"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc237946320"/>
       <w:bookmarkEnd w:id="41"/>
       <w:r>
         <w:t>Timeframes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="0A020D74" w14:textId="402E2588" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="08B67991" w:rsidP="005E7A20">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="1538B076">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="431937E9" w:rsidRPr="00774268">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00774268">
         <w:t xml:space="preserve">hildren with </w:t>
       </w:r>
       <w:r w:rsidR="00617966" w:rsidRPr="00774268">
         <w:t>C</w:t>
       </w:r>
@@ -2361,51 +2361,51 @@
         <w:t>exist</w:t>
       </w:r>
       <w:r w:rsidR="3F5E07F5" w:rsidRPr="1538B076">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="76A97221" w:rsidRPr="1538B076">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2F31B4C3" w:rsidRPr="1538B076">
         <w:t xml:space="preserve">to support the child </w:t>
       </w:r>
       <w:r w:rsidR="776BE71C" w:rsidRPr="1538B076">
         <w:t xml:space="preserve">and family </w:t>
       </w:r>
       <w:r w:rsidR="2F31B4C3" w:rsidRPr="1538B076">
         <w:t>under the arrangements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00877C81" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="003E1B05">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="_Toc48750225"/>
       <w:bookmarkStart w:id="47" w:name="_Toc51078011"/>
       <w:bookmarkStart w:id="48" w:name="_Toc131433275"/>
-      <w:bookmarkStart w:id="49" w:name="_Toc235695090"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc237946321"/>
       <w:r w:rsidRPr="003E1B05">
         <w:t>Resourcing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="68C00427" w14:textId="63803A24" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="00D73A8C" w:rsidP="005E7A20">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00BD43DF" w:rsidRPr="00774268">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="001A2AA2" w:rsidRPr="00774268">
@@ -2489,71 +2489,71 @@
         <w:t xml:space="preserve">This funding does not </w:t>
       </w:r>
       <w:r w:rsidR="00887B87">
         <w:t xml:space="preserve">constitute </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a direct client service and cannot be used for staffing to care for </w:t>
       </w:r>
       <w:r w:rsidR="001278AD">
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> child</w:t>
       </w:r>
       <w:r w:rsidR="001A2AA2" w:rsidRPr="00003D15">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38287344" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="50" w:name="_Toc48750226"/>
       <w:bookmarkStart w:id="51" w:name="_Toc51078012"/>
       <w:bookmarkStart w:id="52" w:name="_Toc131433276"/>
-      <w:bookmarkStart w:id="53" w:name="_Toc235695091"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc237946322"/>
       <w:r w:rsidRPr="005E7A20">
         <w:t>Legislative</w:t>
       </w:r>
       <w:r w:rsidRPr="003E1B05">
         <w:t xml:space="preserve"> requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="02DAB9B8" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="005E7A20" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="54" w:name="_Toc48750227"/>
-      <w:bookmarkStart w:id="55" w:name="_Toc235695092"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc237946323"/>
       <w:r w:rsidRPr="005E7A20">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t>Providers in receipt of board and lodging</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="1C137C4C" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:bookmarkStart w:id="56" w:name="_Hlk41575590"/>
       <w:r w:rsidRPr="00003D15">
         <w:t xml:space="preserve">For providers to receive the board and lodging contribution, the provider must be: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="329428C8" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00003D15">
         <w:t xml:space="preserve">registered with the NDIS Quality and Safeguards Commission to provide specified supports and services for the purposes of worker screening, and </w:t>
       </w:r>
@@ -2757,193 +2757,193 @@
     </w:p>
     <w:p w14:paraId="71D08126" w14:textId="2C050BC5" w:rsidR="00BD43DF" w:rsidRPr="00FA4B36" w:rsidRDefault="00FA4B36" w:rsidP="00BB1A71">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FA4B36">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00BD43DF" w:rsidRPr="00FA4B36">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>iving full and true answers to the best of their knowledge to any questions asked by a community visitor in the performance or exercise of any power, duty or function under the Disability Act.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A777DA8" w14:textId="77787179" w:rsidR="001A2AA2" w:rsidRPr="000B65FC" w:rsidRDefault="001A2AA2" w:rsidP="000B65FC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_Toc48750229"/>
       <w:bookmarkStart w:id="58" w:name="_Toc51078013"/>
       <w:bookmarkStart w:id="59" w:name="_Toc131433277"/>
-      <w:bookmarkStart w:id="60" w:name="_Toc235695093"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc237946324"/>
       <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidRPr="000B65FC">
         <w:lastRenderedPageBreak/>
         <w:t>Accountability and monitoring</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
-    <w:p w14:paraId="451C672E" w14:textId="27F9B0C5" w:rsidR="001A2AA2" w:rsidRPr="00BB4596" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
+    <w:p w14:paraId="451C672E" w14:textId="0344E346" w:rsidR="001A2AA2" w:rsidRPr="00BB4596" w:rsidRDefault="001A2AA2" w:rsidP="005E7A20">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0238ABA8">
         <w:t xml:space="preserve">For the acquittal process, see </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="000D7E51">
+        <w:r w:rsidRPr="00E03798">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Board and lodging policy for children with complex disability support needs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AA1453">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="00974E53" w:rsidRPr="0238ABA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00730656">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="0238ABA8">
         <w:t xml:space="preserve">vailable at </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
         <w:r w:rsidR="00FA4B36">
           <w:t>the department’s</w:t>
         </w:r>
         <w:r w:rsidR="00E616CA" w:rsidRPr="007C4A5F">
           <w:t xml:space="preserve"> Providers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FA4B36">
         <w:t xml:space="preserve"> website</w:t>
       </w:r>
       <w:r w:rsidR="005B5915">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DAF1EAF" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="000B65FC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="61" w:name="_Toc48750230"/>
       <w:bookmarkStart w:id="62" w:name="_Toc51078014"/>
-      <w:bookmarkStart w:id="63" w:name="_Toc235695094"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc237946325"/>
       <w:r w:rsidRPr="003E1B05">
         <w:t>Confidentiality and information sharing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="72390AA5" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="000B65FC">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00003D15">
         <w:t>Information will be kept secure and will be protected by such security safeguards as is reasonable to prevent loss, unauthorised access, unauthorised use, modification, disclosure or other misuse, including unauthorised reproduction by any means.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="115A4B83" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="000B65FC">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00003D15">
         <w:t>Information will be shared with appropriate parental consent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="500FA5E6" w14:textId="77777777" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="000B65FC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="64" w:name="_Toc48750231"/>
       <w:bookmarkStart w:id="65" w:name="_Toc51078015"/>
-      <w:bookmarkStart w:id="66" w:name="_Toc235695095"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc237946326"/>
       <w:r w:rsidRPr="003E1B05">
         <w:t>Dispute resolutions and complaints</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="035C4312" w14:textId="631B09A9" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="000B65FC">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00003D15">
         <w:t>Providers will have written policies and procedures in place that staff are familiar with (and that are readily accessible) for resolving complaints and disputes lodged by children and families.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0585CD34" w14:textId="00FACB3D" w:rsidR="001A2AA2" w:rsidRPr="00003D15" w:rsidRDefault="001A2AA2" w:rsidP="000B65FC">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003D15">
         <w:t xml:space="preserve">All complaints and disputes about </w:t>
       </w:r>
       <w:r w:rsidRPr="00F46006">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>support for children with disability support needs funding</w:t>
       </w:r>
       <w:r w:rsidRPr="00003D15">
         <w:t xml:space="preserve"> will be handled in a manner consistent with departmental policies, privacy and confidentiality standards, and will be resolved within a reasonable timeframe. Children and their families are to be made aware of these processes</w:t>
       </w:r>
       <w:r w:rsidRPr="00003D15">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="659CAF91" w14:textId="6FA3C1CD" w:rsidR="005578E1" w:rsidRDefault="005578E1" w:rsidP="005578E1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="67" w:name="_Toc48750232"/>
       <w:bookmarkStart w:id="68" w:name="_Toc51078016"/>
-      <w:bookmarkStart w:id="69" w:name="_Toc235695096"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc237946327"/>
       <w:r>
         <w:t>Glossary of key t</w:t>
       </w:r>
       <w:r w:rsidRPr="003E1B05">
         <w:t>erm</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="A table of defintions used throughout this document "/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="6938"/>
       </w:tblGrid>
       <w:tr w:rsidR="005578E1" w14:paraId="44B0B71C" w14:textId="77777777" w:rsidTr="0049521F">
         <w:trPr>
           <w:cantSplit/>
@@ -2954,404 +2954,369 @@
             <w:tcW w:w="1597" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="47084A0E" w14:textId="77777777" w:rsidR="005578E1" w:rsidRPr="00B06111" w:rsidRDefault="005578E1" w:rsidP="0049521F">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00B06111">
               <w:t xml:space="preserve">Term </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="240DE902" w14:textId="77777777" w:rsidR="005578E1" w:rsidRPr="00B06111" w:rsidRDefault="005578E1" w:rsidP="0049521F">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00B06111">
               <w:t xml:space="preserve">Description </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005578E1" w14:paraId="17AC2B58" w14:textId="77777777" w:rsidTr="0049521F">
+      <w:tr w:rsidR="005578E1" w14:paraId="17AC2B58" w14:textId="77777777" w:rsidTr="001219CD">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6D8EA7" w14:textId="77777777" w:rsidR="005578E1" w:rsidRPr="00C30C44" w:rsidRDefault="005578E1" w:rsidP="0049521F">
+          <w:p w14:paraId="68068291" w14:textId="4A71F722" w:rsidR="005578E1" w:rsidRPr="007C624E" w:rsidRDefault="005578E1" w:rsidP="007C624E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C30C44">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="007C624E">
               <w:t>Board</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5CCBF613" w14:textId="77777777" w:rsidR="005578E1" w:rsidRDefault="005578E1" w:rsidP="0049521F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00003D15">
               <w:t>ore expenses and household costs incurred by the NDIS provider in providing a homelike and suitable environment for a child to live. This includes costs for food, utilities, maintenance, household furnishings and equipment and other relevant household and living expenses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00965A7A" w14:paraId="0670FB5E" w14:textId="77777777" w:rsidTr="00813478">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51E079AD" w14:textId="77777777" w:rsidR="00965A7A" w:rsidRPr="00C30C44" w:rsidRDefault="00965A7A" w:rsidP="00813478">
+          <w:p w14:paraId="51E079AD" w14:textId="77777777" w:rsidR="00965A7A" w:rsidRPr="007C624E" w:rsidRDefault="00965A7A" w:rsidP="007C624E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C30C44">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="007C624E">
               <w:t>Child</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2BA8D145" w14:textId="77777777" w:rsidR="00965A7A" w:rsidRDefault="00965A7A" w:rsidP="00813478">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00003D15">
               <w:t>Reference to a child is taken to include children and young people.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00343700" w14:paraId="12BEF019" w14:textId="77777777" w:rsidTr="00813478">
+      <w:tr w:rsidR="00343700" w14:paraId="12BEF019" w14:textId="77777777" w:rsidTr="001219CD">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="50DF6B6B" w14:textId="77777777" w:rsidR="00343700" w:rsidRPr="00C30C44" w:rsidRDefault="00343700" w:rsidP="00813478">
+          <w:p w14:paraId="2628D3FF" w14:textId="598BECBB" w:rsidR="00343700" w:rsidRPr="001219CD" w:rsidRDefault="00343700" w:rsidP="007C624E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C30C44">
-[...12 lines deleted...]
-            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007C624E">
+              <w:t>Full time</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007C624E">
+              <w:t xml:space="preserve"> accommodation and care</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="0759953D" w14:textId="77777777" w:rsidR="00343700" w:rsidRDefault="00343700" w:rsidP="00813478">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidRPr="00003D15">
               <w:t xml:space="preserve">hen the arrangement is expected to last for longer than a </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>Short Term</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Respite (STR)</w:t>
             </w:r>
             <w:r w:rsidRPr="00003D15">
               <w:t xml:space="preserve"> stay and is agreed as a full-time out of home living arrangement by both the NDIA and the department</w:t>
             </w:r>
             <w:r>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00003D15">
               <w:t xml:space="preserve"> and they usually spend 7 nights per week in the accommodation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005578E1" w14:paraId="265513CF" w14:textId="77777777" w:rsidTr="0049521F">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="43078CC9" w14:textId="77777777" w:rsidR="005578E1" w:rsidRPr="00C30C44" w:rsidRDefault="005578E1" w:rsidP="0049521F">
+          <w:p w14:paraId="13B0CF3E" w14:textId="34BFE78C" w:rsidR="005578E1" w:rsidRPr="001219CD" w:rsidRDefault="005578E1" w:rsidP="007C624E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C30C44">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="007C624E">
               <w:t>Lodging</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="010B374C" w14:textId="77777777" w:rsidR="005578E1" w:rsidRDefault="005578E1" w:rsidP="0049521F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00003D15">
               <w:t>rovision of accommodation through making a departmental house available, funding rental costs for a house or paying the costs of a bed in an existing accommodation facility.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005578E1" w14:paraId="001A492B" w14:textId="77777777" w:rsidTr="0049521F">
+      <w:tr w:rsidR="005578E1" w14:paraId="001A492B" w14:textId="77777777" w:rsidTr="001219CD">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6FCBF54E" w14:textId="77777777" w:rsidR="005578E1" w:rsidRPr="00C30C44" w:rsidRDefault="005578E1" w:rsidP="0049521F">
+          <w:p w14:paraId="7E8EA326" w14:textId="1FD3E161" w:rsidR="005578E1" w:rsidRPr="001219CD" w:rsidRDefault="005578E1" w:rsidP="007C624E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C30C44">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="007C624E">
               <w:t>Part time or shared care</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4115E5B6" w14:textId="77777777" w:rsidR="005578E1" w:rsidRDefault="005578E1" w:rsidP="0049521F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00003D15">
               <w:t>s defined as when the arrangement is expected to last for longer than a</w:t>
             </w:r>
             <w:r>
               <w:t>n STR</w:t>
             </w:r>
             <w:r w:rsidRPr="00003D15">
               <w:t xml:space="preserve"> stay and is agreed as part time/shared care by both the NDIA and the department</w:t>
             </w:r>
             <w:r>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00003D15">
               <w:t xml:space="preserve"> and the child spends 3 nights or more per week in the accommodation</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005578E1" w14:paraId="2E530680" w14:textId="77777777" w:rsidTr="0049521F">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B75A621" w14:textId="77777777" w:rsidR="005578E1" w:rsidRPr="00C30C44" w:rsidRDefault="005578E1" w:rsidP="0049521F">
+          <w:p w14:paraId="3B72F99C" w14:textId="7085455A" w:rsidR="005578E1" w:rsidRPr="001219CD" w:rsidRDefault="005578E1" w:rsidP="007C624E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C30C44">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="007C624E">
               <w:t>Specialist Disability Accommodation (SDA)</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="44DEB1AD" w14:textId="77777777" w:rsidR="005578E1" w:rsidRDefault="005578E1" w:rsidP="0049521F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="00003D15">
               <w:t>as the meaning as outlined in the NDIS (Specialist Disability Accommodation) Rules 2016, meaning housing designed to support people with extreme functional impairment or very high support needs. SDA does not refer to the support services, but the homes in which these are delivered.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="791DF830" w14:textId="33F1B7CB" w:rsidR="001A2AA2" w:rsidRPr="003E1B05" w:rsidRDefault="001A2AA2" w:rsidP="000B65FC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="70" w:name="_Toc235695097"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc237946328"/>
       <w:r w:rsidRPr="003E1B05">
         <w:lastRenderedPageBreak/>
         <w:t>Supporting document</w:t>
       </w:r>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
-    <w:p w14:paraId="3024B88D" w14:textId="47AC2C0C" w:rsidR="001A2AA2" w:rsidRDefault="00DF62DF" w:rsidP="000B65FC">
+    <w:p w14:paraId="3024B88D" w14:textId="13C9FF55" w:rsidR="001A2AA2" w:rsidRDefault="001A2AA2" w:rsidP="000B65FC">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="001A2AA2" w:rsidRPr="000D7E51">
+        <w:r w:rsidRPr="00566C5F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Board and lodging policy for children with complex disability support needs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00DF62DF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="00E616CA">
         <w:t>, a</w:t>
       </w:r>
-      <w:r w:rsidR="001A2AA2" w:rsidRPr="0238ABA8">
+      <w:r w:rsidRPr="0238ABA8">
         <w:t xml:space="preserve">vailable at </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00DF62DF">
         <w:t>the department’s Providers website</w:t>
       </w:r>
       <w:r w:rsidR="005B5915">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="366ED61A" w14:textId="2503BD37" w:rsidR="005B5915" w:rsidRPr="00DE21C7" w:rsidRDefault="005B5915" w:rsidP="005B5915">
       <w:pPr>
         <w:pStyle w:val="Accessibilitypara"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00DE21C7">
         <w:t>Contact us to receive this document in another format. Please phone</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B5BD5">
         <w:t>9096</w:t>
       </w:r>
@@ -3426,173 +3391,242 @@
       <w:r w:rsidRPr="001B5BD5">
         <w:t>1287</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE21C7">
         <w:t xml:space="preserve"> For more information, visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00DE21C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>About the National Relay Service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE21C7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27406E8E" w14:textId="77777777" w:rsidR="005B5915" w:rsidRPr="00DE21C7" w:rsidRDefault="005B5915" w:rsidP="005B5915">
+    <w:p w14:paraId="27406E8E" w14:textId="77777777" w:rsidR="005B5915" w:rsidRPr="00D31FA9" w:rsidRDefault="005B5915" w:rsidP="005B5915">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-      </w:pPr>
-      <w:r w:rsidRPr="00DE21C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31FA9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Authorised and published by the Victorian, 1 Treasury Place, Melbourne.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774A81D5" w14:textId="3884876A" w:rsidR="005B5915" w:rsidRDefault="005B5915" w:rsidP="005B5915">
+    <w:p w14:paraId="774A81D5" w14:textId="3884876A" w:rsidR="005B5915" w:rsidRPr="00D31FA9" w:rsidRDefault="005B5915" w:rsidP="005B5915">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="87189D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE21C7">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> June 2026</w:t>
+      <w:r w:rsidRPr="00D31FA9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>© State of Victoria, Australia, Department of Families, Fairness Government and Housing, June 2026</w:t>
       </w:r>
       <w:bookmarkStart w:id="71" w:name="_Hlk62746129"/>
     </w:p>
-    <w:p w14:paraId="0063C417" w14:textId="19645170" w:rsidR="005B5915" w:rsidRPr="00DE21C7" w:rsidRDefault="005B5915" w:rsidP="005B5915">
+    <w:p w14:paraId="0063C417" w14:textId="19645170" w:rsidR="005B5915" w:rsidRPr="00D31FA9" w:rsidRDefault="005B5915" w:rsidP="005B5915">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00DE21C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31FA9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ISBN 978-1-76171-115-2 (pdf/online/MS word)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31FA9">
         <w:rPr>
           <w:color w:val="87189D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6655A3" w14:textId="79C2D9AF" w:rsidR="005B5915" w:rsidRDefault="005B5915" w:rsidP="005B5915">
+    <w:p w14:paraId="0E6655A3" w14:textId="56CF5782" w:rsidR="005B5915" w:rsidRPr="00D31FA9" w:rsidRDefault="005B5915" w:rsidP="005B5915">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
-      </w:pPr>
-      <w:r w:rsidRPr="006E7FC5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31FA9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E7FC5">
+      <w:bookmarkEnd w:id="71"/>
+      <w:r w:rsidR="002204AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-          <w:color w:val="3366FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Department of Families, Fairness and Housing</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007C4A5F">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="002204AA">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-          <w:color w:val="3366FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="71"/>
+        <w:instrText>HYPERLINK "https://providers.dffh.vic.gov.au/program-requirements-children-complex-disability-support-needs-victoria"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002204AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002204AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00A0446C" w:rsidRPr="002204AA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Providers</w:t>
+      </w:r>
+      <w:r w:rsidR="002204AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00DA57A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> website </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA57A2" w:rsidRPr="00DA57A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>https://providers.dffh.vic.gov.au/program-requirements-children-complex-disability-support-needs-victoria</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="005B5915" w:rsidSect="00D436CD">
+    <w:sectPr w:rsidR="005B5915" w:rsidRPr="00D31FA9" w:rsidSect="00D436CD">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75536128" w14:textId="77777777" w:rsidR="00FD7E91" w:rsidRDefault="00FD7E91">
+    <w:p w14:paraId="26BDD831" w14:textId="77777777" w:rsidR="006357AB" w:rsidRDefault="006357AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC325EF" w14:textId="77777777" w:rsidR="00FD7E91" w:rsidRDefault="00FD7E91"/>
+    <w:p w14:paraId="5C1B885F" w14:textId="77777777" w:rsidR="006357AB" w:rsidRDefault="006357AB"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F71E14C" w14:textId="77777777" w:rsidR="00FD7E91" w:rsidRDefault="00FD7E91">
+    <w:p w14:paraId="17072B30" w14:textId="77777777" w:rsidR="006357AB" w:rsidRDefault="006357AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EDD1B45" w14:textId="77777777" w:rsidR="00FD7E91" w:rsidRDefault="00FD7E91"/>
+    <w:p w14:paraId="091091C7" w14:textId="77777777" w:rsidR="006357AB" w:rsidRDefault="006357AB"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -3606,118 +3640,121 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1001AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="016C29F6" w14:textId="044C41A7" w:rsidR="00E261B3" w:rsidRPr="00F65AA9" w:rsidRDefault="00967335" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C7F58B7" wp14:editId="798A5D84">
           <wp:simplePos x="538163" y="9644063"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>bottom</wp:align>
           </wp:positionV>
           <wp:extent cx="7560000" cy="792720"/>
           <wp:effectExtent l="0" t="0" r="3175" b="7620"/>
           <wp:wrapNone/>
           <wp:docPr id="7" name="Picture 7" descr="Victoria State Government Families, Fairness and Housing"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -3856,51 +3893,51 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65F67A31" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRDefault="00E261B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="36861015" wp14:editId="5023B46B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189687</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="MSIPCM418f4cbe97f099549309dca7" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3983,51 +4020,51 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6434A8BE" w14:textId="55B2E896" w:rsidR="00593A99" w:rsidRPr="00F65AA9" w:rsidRDefault="00994B6B" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4B919AD5" wp14:editId="2A4A3BEF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="MSIPCM5def422bbc61bf5dee2703e3" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4110,222 +4147,200 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00994B6B">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="610AB9AF" w14:textId="77777777" w:rsidR="00FD7E91" w:rsidRDefault="00FD7E91" w:rsidP="00207717">
+    <w:p w14:paraId="100E92FF" w14:textId="77777777" w:rsidR="006357AB" w:rsidRDefault="006357AB" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68CD546B" w14:textId="77777777" w:rsidR="00FD7E91" w:rsidRDefault="00FD7E91">
+    <w:p w14:paraId="580ADCBF" w14:textId="77777777" w:rsidR="006357AB" w:rsidRDefault="006357AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282C7BB1" w14:textId="77777777" w:rsidR="00FD7E91" w:rsidRDefault="00FD7E91"/>
+    <w:p w14:paraId="33C377E2" w14:textId="77777777" w:rsidR="006357AB" w:rsidRDefault="006357AB"/>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="58D36C3C" w14:textId="6A931CB9" w:rsidR="005B5915" w:rsidRPr="005B5915" w:rsidRDefault="005B5915">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C4A5F" w:rsidRPr="007C4A5F">
         <w:t>https://www.vic.gov.au/state-disability-plan</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="1E8FF26C" w14:textId="12FF465E" w:rsidR="005B5915" w:rsidRPr="005B5915" w:rsidRDefault="005B5915">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00003D15">
         <w:t>https://www.ndiscommission.gov.au/about/complaints</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1F4EB6BE" w14:textId="434BBE80" w:rsidR="00AA1453" w:rsidRPr="00AA1453" w:rsidRDefault="00AA1453">
+    <w:p w14:paraId="1F4EB6BE" w14:textId="6AB42857" w:rsidR="00AA1453" w:rsidRPr="00AA1453" w:rsidRDefault="00AA1453">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA1453">
-        <w:t>https://providers.dffh.vic.gov.au/board-and-lodging-policy-children-complex-disability-support-needs</w:t>
+      <w:r w:rsidR="00522A0D" w:rsidRPr="00DA57A2">
+        <w:t>https://providers.dffh.vic.gov.au/board-and-lodging-policy-children-complex-disability</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1D720B57" w14:textId="77777777" w:rsidR="00DF62DF" w:rsidRPr="005B5915" w:rsidRDefault="00DF62DF" w:rsidP="00DF62DF">
+    <w:p w14:paraId="1D720B57" w14:textId="71010EBB" w:rsidR="00DF62DF" w:rsidRPr="005B5915" w:rsidRDefault="00DF62DF" w:rsidP="00DF62DF">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C4A5F">
-        <w:t>https://providers.dffh.vic.gov.au/board-and-lodging-policy-children-complex-disability-support-needs</w:t>
+      <w:r w:rsidRPr="00DA57A2">
+        <w:t>https://providers.dffh.vic.gov.au/board-and-lodging-policy-children-complex-disability</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="44073A9A" w14:textId="77777777" w:rsidR="005B5915" w:rsidRDefault="005B5915" w:rsidP="005B5915">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00783B90">
         <w:t>https://www.accesshub.gov.au/about-the-nrs/nrs-call-numbers-and-links</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="6460089B" w14:textId="77777777" w:rsidR="005B5915" w:rsidRDefault="005B5915" w:rsidP="005B5915">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C1C26">
         <w:t>https://www.accesshub.gov.au/about-the-nrs</w:t>
-      </w:r>
-[...20 lines deleted...]
-        <w:t>https:/dffh.vic.gov.au/program-requirements-children-complex-disability-support-needs-victoria</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="608A2A34" w14:textId="352EE065" w:rsidR="00E163D2" w:rsidRPr="0051568D" w:rsidRDefault="00E163D2" w:rsidP="00E163D2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00DF62DF">
       <w:t>Program requirements for support for children with complex disability support needs in Victoria</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
@@ -4334,51 +4349,51 @@
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9B685C78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D2A8F2FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -7683,51 +7698,51 @@
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="39137977">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="153883405">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="876741347">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="880019840">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="822895962">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7806,50 +7821,51 @@
     <w:rsid w:val="000C4AEC"/>
     <w:rsid w:val="000D1242"/>
     <w:rsid w:val="000D1D16"/>
     <w:rsid w:val="000D76B5"/>
     <w:rsid w:val="000D7E51"/>
     <w:rsid w:val="000E0970"/>
     <w:rsid w:val="000E3CC7"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
     <w:rsid w:val="000F1F1E"/>
     <w:rsid w:val="000F2259"/>
     <w:rsid w:val="000F2DDA"/>
     <w:rsid w:val="000F2EA0"/>
     <w:rsid w:val="000F5213"/>
     <w:rsid w:val="00101001"/>
     <w:rsid w:val="00103276"/>
     <w:rsid w:val="0010392D"/>
     <w:rsid w:val="0010447F"/>
     <w:rsid w:val="00104FE3"/>
     <w:rsid w:val="00105291"/>
     <w:rsid w:val="0010714F"/>
     <w:rsid w:val="001120C5"/>
     <w:rsid w:val="00116DE4"/>
     <w:rsid w:val="00120A11"/>
     <w:rsid w:val="00120BD3"/>
+    <w:rsid w:val="001219CD"/>
     <w:rsid w:val="00122FEA"/>
     <w:rsid w:val="001232BD"/>
     <w:rsid w:val="001247E5"/>
     <w:rsid w:val="00124ED5"/>
     <w:rsid w:val="001276FA"/>
     <w:rsid w:val="001278AD"/>
     <w:rsid w:val="001331C1"/>
     <w:rsid w:val="00140030"/>
     <w:rsid w:val="001447B3"/>
     <w:rsid w:val="00152073"/>
     <w:rsid w:val="00156598"/>
     <w:rsid w:val="0016037B"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
     <w:rsid w:val="00162CA9"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165A57"/>
     <w:rsid w:val="001712C2"/>
     <w:rsid w:val="00172BAF"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="00177995"/>
@@ -7880,50 +7896,51 @@
     <w:rsid w:val="001D39A5"/>
     <w:rsid w:val="001D3C09"/>
     <w:rsid w:val="001D44E8"/>
     <w:rsid w:val="001D60EC"/>
     <w:rsid w:val="001D6F59"/>
     <w:rsid w:val="001E22B4"/>
     <w:rsid w:val="001E44DF"/>
     <w:rsid w:val="001E68A5"/>
     <w:rsid w:val="001E6BB0"/>
     <w:rsid w:val="001E7282"/>
     <w:rsid w:val="001F3826"/>
     <w:rsid w:val="001F5AEF"/>
     <w:rsid w:val="001F6E46"/>
     <w:rsid w:val="001F7C91"/>
     <w:rsid w:val="00201BFA"/>
     <w:rsid w:val="002033B7"/>
     <w:rsid w:val="00203A0E"/>
     <w:rsid w:val="00203F2E"/>
     <w:rsid w:val="00206463"/>
     <w:rsid w:val="00206F2F"/>
     <w:rsid w:val="00207717"/>
     <w:rsid w:val="0021053D"/>
     <w:rsid w:val="00210A92"/>
     <w:rsid w:val="002140F8"/>
     <w:rsid w:val="00216C03"/>
+    <w:rsid w:val="002204AA"/>
     <w:rsid w:val="00220C04"/>
     <w:rsid w:val="0022278D"/>
     <w:rsid w:val="0022701F"/>
     <w:rsid w:val="00227C68"/>
     <w:rsid w:val="00233311"/>
     <w:rsid w:val="002333F5"/>
     <w:rsid w:val="00233724"/>
     <w:rsid w:val="00233D4A"/>
     <w:rsid w:val="002365B4"/>
     <w:rsid w:val="00242378"/>
     <w:rsid w:val="002432E1"/>
     <w:rsid w:val="002453C1"/>
     <w:rsid w:val="00246207"/>
     <w:rsid w:val="00246C5E"/>
     <w:rsid w:val="00250960"/>
     <w:rsid w:val="00250DC4"/>
     <w:rsid w:val="00251343"/>
     <w:rsid w:val="00251DC8"/>
     <w:rsid w:val="002528E0"/>
     <w:rsid w:val="002536A4"/>
     <w:rsid w:val="00254F58"/>
     <w:rsid w:val="002620BC"/>
     <w:rsid w:val="00262802"/>
     <w:rsid w:val="00263A90"/>
     <w:rsid w:val="0026408B"/>
@@ -8135,64 +8152,69 @@
     <w:rsid w:val="004E4649"/>
     <w:rsid w:val="004E4EB2"/>
     <w:rsid w:val="004E5C2B"/>
     <w:rsid w:val="004F00DD"/>
     <w:rsid w:val="004F0F26"/>
     <w:rsid w:val="004F1D6F"/>
     <w:rsid w:val="004F2133"/>
     <w:rsid w:val="004F2435"/>
     <w:rsid w:val="004F2D62"/>
     <w:rsid w:val="004F3B9A"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
     <w:rsid w:val="004F6936"/>
     <w:rsid w:val="004F7B35"/>
     <w:rsid w:val="0050003D"/>
     <w:rsid w:val="0050086A"/>
     <w:rsid w:val="00503DC6"/>
     <w:rsid w:val="00506F5D"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="005126D0"/>
     <w:rsid w:val="00513109"/>
     <w:rsid w:val="00514667"/>
     <w:rsid w:val="0051568D"/>
     <w:rsid w:val="0052092C"/>
     <w:rsid w:val="00520E47"/>
+    <w:rsid w:val="00522A0D"/>
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
+    <w:rsid w:val="0053113C"/>
+    <w:rsid w:val="00531BB6"/>
     <w:rsid w:val="00532FB1"/>
     <w:rsid w:val="00536499"/>
     <w:rsid w:val="00542A03"/>
     <w:rsid w:val="00542BB0"/>
     <w:rsid w:val="00543903"/>
     <w:rsid w:val="00543F11"/>
     <w:rsid w:val="00546305"/>
     <w:rsid w:val="0054775D"/>
     <w:rsid w:val="00547A95"/>
+    <w:rsid w:val="00550361"/>
     <w:rsid w:val="0055119B"/>
     <w:rsid w:val="005578E1"/>
     <w:rsid w:val="00561202"/>
+    <w:rsid w:val="00566C5F"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="00572282"/>
     <w:rsid w:val="00573CE3"/>
     <w:rsid w:val="00576E84"/>
     <w:rsid w:val="00580394"/>
     <w:rsid w:val="005809CD"/>
     <w:rsid w:val="00582B8C"/>
     <w:rsid w:val="00583B2A"/>
     <w:rsid w:val="005843E3"/>
     <w:rsid w:val="0058757E"/>
     <w:rsid w:val="00591FEC"/>
     <w:rsid w:val="00593A99"/>
     <w:rsid w:val="00596A4B"/>
     <w:rsid w:val="00597507"/>
     <w:rsid w:val="005A0633"/>
     <w:rsid w:val="005A2AF8"/>
     <w:rsid w:val="005A479D"/>
     <w:rsid w:val="005B1C6D"/>
     <w:rsid w:val="005B21B6"/>
     <w:rsid w:val="005B3A08"/>
     <w:rsid w:val="005B5915"/>
     <w:rsid w:val="005B7A63"/>
     <w:rsid w:val="005C0955"/>
     <w:rsid w:val="005C1DB0"/>
     <w:rsid w:val="005C49DA"/>
@@ -8215,50 +8237,51 @@
     <w:rsid w:val="005E7A20"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0CF5"/>
     <w:rsid w:val="005F21EB"/>
     <w:rsid w:val="005F64CF"/>
     <w:rsid w:val="006041AD"/>
     <w:rsid w:val="00605908"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00610D7C"/>
     <w:rsid w:val="00613414"/>
     <w:rsid w:val="00615A73"/>
     <w:rsid w:val="00615DE0"/>
     <w:rsid w:val="00617966"/>
     <w:rsid w:val="00620154"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="00624940"/>
     <w:rsid w:val="006254F8"/>
     <w:rsid w:val="00627DA7"/>
     <w:rsid w:val="00630DA4"/>
     <w:rsid w:val="00631CD4"/>
     <w:rsid w:val="00632597"/>
     <w:rsid w:val="00632CFF"/>
     <w:rsid w:val="00633B53"/>
     <w:rsid w:val="00634D13"/>
+    <w:rsid w:val="006357AB"/>
     <w:rsid w:val="006358B4"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
     <w:rsid w:val="006454E6"/>
     <w:rsid w:val="00646235"/>
     <w:rsid w:val="006468B2"/>
     <w:rsid w:val="00646A68"/>
     <w:rsid w:val="006505BD"/>
     <w:rsid w:val="006508EA"/>
     <w:rsid w:val="0065092E"/>
     <w:rsid w:val="00651BD5"/>
     <w:rsid w:val="006532D0"/>
     <w:rsid w:val="006557A7"/>
     <w:rsid w:val="00656290"/>
     <w:rsid w:val="006601C9"/>
     <w:rsid w:val="006608D8"/>
     <w:rsid w:val="006621D7"/>
     <w:rsid w:val="0066302A"/>
     <w:rsid w:val="00667770"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
     <w:rsid w:val="006742DA"/>
     <w:rsid w:val="00676156"/>
@@ -8346,50 +8369,51 @@
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
     <w:rsid w:val="007833D8"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="00786F16"/>
     <w:rsid w:val="00791B1A"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="007933F7"/>
     <w:rsid w:val="00794C8F"/>
     <w:rsid w:val="00795DE9"/>
     <w:rsid w:val="00796E20"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="007A11E8"/>
     <w:rsid w:val="007B0914"/>
     <w:rsid w:val="007B1374"/>
     <w:rsid w:val="007B32E5"/>
     <w:rsid w:val="007B3DB9"/>
     <w:rsid w:val="007B589F"/>
     <w:rsid w:val="007B6186"/>
     <w:rsid w:val="007B73BC"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
     <w:rsid w:val="007C4A5F"/>
+    <w:rsid w:val="007C624E"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C7859"/>
     <w:rsid w:val="007C7F28"/>
     <w:rsid w:val="007D1466"/>
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D5E1C"/>
     <w:rsid w:val="007D70BB"/>
     <w:rsid w:val="007E0DE2"/>
     <w:rsid w:val="007E3B98"/>
     <w:rsid w:val="007E417A"/>
     <w:rsid w:val="007F31B6"/>
     <w:rsid w:val="007F546C"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
     <w:rsid w:val="00800412"/>
     <w:rsid w:val="0080587B"/>
     <w:rsid w:val="00806468"/>
     <w:rsid w:val="00807610"/>
     <w:rsid w:val="00810898"/>
     <w:rsid w:val="008119CA"/>
     <w:rsid w:val="00811BBF"/>
     <w:rsid w:val="00811F6B"/>
     <w:rsid w:val="008130C4"/>
@@ -8450,58 +8474,60 @@
     <w:rsid w:val="008D4236"/>
     <w:rsid w:val="008D462F"/>
     <w:rsid w:val="008D5C45"/>
     <w:rsid w:val="008D6DCF"/>
     <w:rsid w:val="008E4376"/>
     <w:rsid w:val="008E7A0A"/>
     <w:rsid w:val="008E7B49"/>
     <w:rsid w:val="008F2181"/>
     <w:rsid w:val="008F2FB9"/>
     <w:rsid w:val="008F59F6"/>
     <w:rsid w:val="00900719"/>
     <w:rsid w:val="009017AC"/>
     <w:rsid w:val="00902A9A"/>
     <w:rsid w:val="00903D3C"/>
     <w:rsid w:val="00904A1C"/>
     <w:rsid w:val="00905030"/>
     <w:rsid w:val="00906490"/>
     <w:rsid w:val="009111B2"/>
     <w:rsid w:val="009114E8"/>
     <w:rsid w:val="0091426B"/>
     <w:rsid w:val="009151F5"/>
     <w:rsid w:val="00916626"/>
     <w:rsid w:val="00920CA3"/>
     <w:rsid w:val="0092105F"/>
     <w:rsid w:val="009212A1"/>
+    <w:rsid w:val="0092231D"/>
     <w:rsid w:val="00924AE1"/>
     <w:rsid w:val="009257ED"/>
     <w:rsid w:val="009269B1"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
     <w:rsid w:val="009315BE"/>
     <w:rsid w:val="0093338F"/>
     <w:rsid w:val="00937BD9"/>
+    <w:rsid w:val="00944342"/>
     <w:rsid w:val="0094481F"/>
     <w:rsid w:val="00950E2C"/>
     <w:rsid w:val="00951D50"/>
     <w:rsid w:val="009525EB"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
     <w:rsid w:val="00954D01"/>
     <w:rsid w:val="0095615A"/>
     <w:rsid w:val="009600EF"/>
     <w:rsid w:val="00961095"/>
     <w:rsid w:val="00961400"/>
     <w:rsid w:val="00962A7C"/>
     <w:rsid w:val="00963646"/>
     <w:rsid w:val="00964273"/>
     <w:rsid w:val="00965A7A"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="0096690D"/>
     <w:rsid w:val="00967124"/>
     <w:rsid w:val="00967335"/>
     <w:rsid w:val="009718C7"/>
     <w:rsid w:val="00974E53"/>
     <w:rsid w:val="0097559F"/>
     <w:rsid w:val="009761EA"/>
     <w:rsid w:val="0097761E"/>
     <w:rsid w:val="00980134"/>
@@ -8533,69 +8559,72 @@
     <w:rsid w:val="009B794E"/>
     <w:rsid w:val="009C0CA6"/>
     <w:rsid w:val="009C1A3D"/>
     <w:rsid w:val="009C1CB1"/>
     <w:rsid w:val="009C59E0"/>
     <w:rsid w:val="009C5E77"/>
     <w:rsid w:val="009C7A7E"/>
     <w:rsid w:val="009D02E8"/>
     <w:rsid w:val="009D51D0"/>
     <w:rsid w:val="009D70A4"/>
     <w:rsid w:val="009D7A52"/>
     <w:rsid w:val="009D7B14"/>
     <w:rsid w:val="009D7C82"/>
     <w:rsid w:val="009E08D1"/>
     <w:rsid w:val="009E1B95"/>
     <w:rsid w:val="009E2845"/>
     <w:rsid w:val="009E4217"/>
     <w:rsid w:val="009E496F"/>
     <w:rsid w:val="009E4B0D"/>
     <w:rsid w:val="009E5250"/>
     <w:rsid w:val="009E7A69"/>
     <w:rsid w:val="009E7F92"/>
     <w:rsid w:val="009F02A3"/>
     <w:rsid w:val="009F2F27"/>
     <w:rsid w:val="009F34AA"/>
+    <w:rsid w:val="009F44FA"/>
     <w:rsid w:val="009F53F4"/>
     <w:rsid w:val="009F6BCB"/>
     <w:rsid w:val="009F7B78"/>
     <w:rsid w:val="00A0057A"/>
     <w:rsid w:val="00A02FA1"/>
+    <w:rsid w:val="00A0446C"/>
     <w:rsid w:val="00A04CCE"/>
     <w:rsid w:val="00A05A8D"/>
     <w:rsid w:val="00A07421"/>
     <w:rsid w:val="00A0776B"/>
     <w:rsid w:val="00A10FB9"/>
     <w:rsid w:val="00A11421"/>
     <w:rsid w:val="00A11FD8"/>
     <w:rsid w:val="00A1389F"/>
     <w:rsid w:val="00A14996"/>
     <w:rsid w:val="00A157B1"/>
     <w:rsid w:val="00A15BF5"/>
     <w:rsid w:val="00A1644D"/>
     <w:rsid w:val="00A21870"/>
     <w:rsid w:val="00A22229"/>
+    <w:rsid w:val="00A2282E"/>
     <w:rsid w:val="00A24442"/>
     <w:rsid w:val="00A252B9"/>
     <w:rsid w:val="00A30BFE"/>
     <w:rsid w:val="00A32577"/>
     <w:rsid w:val="00A330BB"/>
     <w:rsid w:val="00A33645"/>
     <w:rsid w:val="00A34ACD"/>
     <w:rsid w:val="00A44882"/>
     <w:rsid w:val="00A45125"/>
     <w:rsid w:val="00A513A9"/>
     <w:rsid w:val="00A54270"/>
     <w:rsid w:val="00A54715"/>
     <w:rsid w:val="00A54DBF"/>
     <w:rsid w:val="00A6061C"/>
     <w:rsid w:val="00A62D44"/>
     <w:rsid w:val="00A67263"/>
     <w:rsid w:val="00A7161C"/>
     <w:rsid w:val="00A77AA3"/>
     <w:rsid w:val="00A80282"/>
     <w:rsid w:val="00A8236D"/>
     <w:rsid w:val="00A828C9"/>
     <w:rsid w:val="00A84F9B"/>
     <w:rsid w:val="00A854EB"/>
     <w:rsid w:val="00A85B51"/>
     <w:rsid w:val="00A872E5"/>
@@ -8671,75 +8700,78 @@
     <w:rsid w:val="00B676FD"/>
     <w:rsid w:val="00B678B6"/>
     <w:rsid w:val="00B679C8"/>
     <w:rsid w:val="00B706E8"/>
     <w:rsid w:val="00B71AAA"/>
     <w:rsid w:val="00B75646"/>
     <w:rsid w:val="00B7629E"/>
     <w:rsid w:val="00B85A6E"/>
     <w:rsid w:val="00B90729"/>
     <w:rsid w:val="00B907DA"/>
     <w:rsid w:val="00B91FFE"/>
     <w:rsid w:val="00B950BC"/>
     <w:rsid w:val="00B95AB9"/>
     <w:rsid w:val="00B9714C"/>
     <w:rsid w:val="00BA2123"/>
     <w:rsid w:val="00BA29AD"/>
     <w:rsid w:val="00BA33CF"/>
     <w:rsid w:val="00BA3F8D"/>
     <w:rsid w:val="00BA5D6D"/>
     <w:rsid w:val="00BB4596"/>
     <w:rsid w:val="00BB7A10"/>
     <w:rsid w:val="00BC60BE"/>
     <w:rsid w:val="00BC7468"/>
     <w:rsid w:val="00BC7D4F"/>
     <w:rsid w:val="00BC7ED7"/>
+    <w:rsid w:val="00BD2389"/>
     <w:rsid w:val="00BD2850"/>
     <w:rsid w:val="00BD43DF"/>
     <w:rsid w:val="00BD6049"/>
     <w:rsid w:val="00BD7936"/>
     <w:rsid w:val="00BE1B29"/>
     <w:rsid w:val="00BE28D2"/>
     <w:rsid w:val="00BE4A64"/>
     <w:rsid w:val="00BE5E43"/>
+    <w:rsid w:val="00BF1AEB"/>
     <w:rsid w:val="00BF557D"/>
     <w:rsid w:val="00BF7F58"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C01AB1"/>
     <w:rsid w:val="00C026A0"/>
     <w:rsid w:val="00C03EA4"/>
     <w:rsid w:val="00C04F42"/>
     <w:rsid w:val="00C06078"/>
     <w:rsid w:val="00C06137"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C10037"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C133EE"/>
     <w:rsid w:val="00C149D0"/>
     <w:rsid w:val="00C21158"/>
+    <w:rsid w:val="00C2251B"/>
     <w:rsid w:val="00C231A0"/>
     <w:rsid w:val="00C2369B"/>
     <w:rsid w:val="00C24042"/>
     <w:rsid w:val="00C264F5"/>
     <w:rsid w:val="00C26588"/>
     <w:rsid w:val="00C27CC6"/>
     <w:rsid w:val="00C27DE9"/>
     <w:rsid w:val="00C30C44"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C33388"/>
     <w:rsid w:val="00C35484"/>
     <w:rsid w:val="00C4173A"/>
     <w:rsid w:val="00C50DED"/>
     <w:rsid w:val="00C52217"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
     <w:rsid w:val="00C621B1"/>
     <w:rsid w:val="00C62F7A"/>
     <w:rsid w:val="00C63B9C"/>
     <w:rsid w:val="00C655F4"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C67BF4"/>
     <w:rsid w:val="00C7275E"/>
     <w:rsid w:val="00C72CE9"/>
@@ -8760,160 +8792,165 @@
     <w:rsid w:val="00CB254D"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3285"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CC0C72"/>
     <w:rsid w:val="00CC240F"/>
     <w:rsid w:val="00CC2BFD"/>
     <w:rsid w:val="00CD043E"/>
     <w:rsid w:val="00CD1A9A"/>
     <w:rsid w:val="00CD3476"/>
     <w:rsid w:val="00CD64DF"/>
     <w:rsid w:val="00CE225F"/>
     <w:rsid w:val="00CF2F50"/>
     <w:rsid w:val="00CF4148"/>
     <w:rsid w:val="00CF6198"/>
     <w:rsid w:val="00D02919"/>
     <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
     <w:rsid w:val="00D065A2"/>
     <w:rsid w:val="00D079AA"/>
     <w:rsid w:val="00D07F00"/>
     <w:rsid w:val="00D1130F"/>
     <w:rsid w:val="00D17B72"/>
     <w:rsid w:val="00D3185C"/>
+    <w:rsid w:val="00D31FA9"/>
     <w:rsid w:val="00D3205F"/>
     <w:rsid w:val="00D32210"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D33E72"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D361B5"/>
     <w:rsid w:val="00D402DB"/>
     <w:rsid w:val="00D411A2"/>
     <w:rsid w:val="00D436CD"/>
     <w:rsid w:val="00D43763"/>
     <w:rsid w:val="00D452E4"/>
     <w:rsid w:val="00D4606D"/>
     <w:rsid w:val="00D461CE"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
     <w:rsid w:val="00D53E6C"/>
     <w:rsid w:val="00D56B20"/>
     <w:rsid w:val="00D578B3"/>
     <w:rsid w:val="00D618F4"/>
     <w:rsid w:val="00D666B6"/>
     <w:rsid w:val="00D714CC"/>
     <w:rsid w:val="00D71CA3"/>
     <w:rsid w:val="00D73A8C"/>
     <w:rsid w:val="00D75EA7"/>
     <w:rsid w:val="00D81ADF"/>
     <w:rsid w:val="00D81F21"/>
     <w:rsid w:val="00D8423D"/>
     <w:rsid w:val="00D84658"/>
     <w:rsid w:val="00D864F2"/>
     <w:rsid w:val="00D9020E"/>
     <w:rsid w:val="00D943F8"/>
     <w:rsid w:val="00D94830"/>
     <w:rsid w:val="00D95470"/>
     <w:rsid w:val="00D96B55"/>
     <w:rsid w:val="00DA2619"/>
     <w:rsid w:val="00DA2E57"/>
     <w:rsid w:val="00DA4239"/>
+    <w:rsid w:val="00DA57A2"/>
     <w:rsid w:val="00DA65DE"/>
     <w:rsid w:val="00DA6986"/>
     <w:rsid w:val="00DB0B61"/>
     <w:rsid w:val="00DB1474"/>
     <w:rsid w:val="00DB2962"/>
     <w:rsid w:val="00DB377F"/>
     <w:rsid w:val="00DB4870"/>
     <w:rsid w:val="00DB52FB"/>
     <w:rsid w:val="00DC013B"/>
     <w:rsid w:val="00DC090B"/>
     <w:rsid w:val="00DC152E"/>
     <w:rsid w:val="00DC1679"/>
     <w:rsid w:val="00DC219B"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC3A7C"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00DC50E0"/>
     <w:rsid w:val="00DC6386"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00DD4E83"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6945"/>
     <w:rsid w:val="00DE2D04"/>
+    <w:rsid w:val="00DE2F1C"/>
     <w:rsid w:val="00DE3250"/>
     <w:rsid w:val="00DE6028"/>
     <w:rsid w:val="00DE6C85"/>
     <w:rsid w:val="00DE78A3"/>
     <w:rsid w:val="00DF1A71"/>
     <w:rsid w:val="00DF249D"/>
     <w:rsid w:val="00DF50FC"/>
     <w:rsid w:val="00DF623E"/>
     <w:rsid w:val="00DF62DF"/>
     <w:rsid w:val="00DF68C7"/>
     <w:rsid w:val="00DF731A"/>
+    <w:rsid w:val="00E03798"/>
     <w:rsid w:val="00E06B75"/>
     <w:rsid w:val="00E11332"/>
     <w:rsid w:val="00E11352"/>
     <w:rsid w:val="00E152EE"/>
     <w:rsid w:val="00E163D2"/>
     <w:rsid w:val="00E170DC"/>
     <w:rsid w:val="00E17546"/>
     <w:rsid w:val="00E210B5"/>
     <w:rsid w:val="00E261B3"/>
     <w:rsid w:val="00E26818"/>
     <w:rsid w:val="00E27FFC"/>
     <w:rsid w:val="00E30B15"/>
     <w:rsid w:val="00E30FE1"/>
     <w:rsid w:val="00E33237"/>
     <w:rsid w:val="00E35CB6"/>
     <w:rsid w:val="00E40181"/>
     <w:rsid w:val="00E4537E"/>
     <w:rsid w:val="00E54950"/>
     <w:rsid w:val="00E55A09"/>
     <w:rsid w:val="00E55FB3"/>
     <w:rsid w:val="00E56A01"/>
     <w:rsid w:val="00E56D7B"/>
     <w:rsid w:val="00E616CA"/>
     <w:rsid w:val="00E629A1"/>
     <w:rsid w:val="00E6794C"/>
     <w:rsid w:val="00E711D8"/>
     <w:rsid w:val="00E71591"/>
     <w:rsid w:val="00E71CEB"/>
     <w:rsid w:val="00E7474F"/>
     <w:rsid w:val="00E77901"/>
     <w:rsid w:val="00E80DE3"/>
     <w:rsid w:val="00E82C55"/>
     <w:rsid w:val="00E866D9"/>
     <w:rsid w:val="00E8787E"/>
     <w:rsid w:val="00E92AC3"/>
     <w:rsid w:val="00E949BF"/>
+    <w:rsid w:val="00E95D77"/>
     <w:rsid w:val="00EA2F6A"/>
     <w:rsid w:val="00EA7289"/>
     <w:rsid w:val="00EA7F1C"/>
     <w:rsid w:val="00EB00E0"/>
     <w:rsid w:val="00EB05D5"/>
     <w:rsid w:val="00EB1931"/>
     <w:rsid w:val="00EB2338"/>
     <w:rsid w:val="00EB4AB7"/>
     <w:rsid w:val="00EC059F"/>
     <w:rsid w:val="00EC1F24"/>
     <w:rsid w:val="00EC20FF"/>
     <w:rsid w:val="00EC22F6"/>
     <w:rsid w:val="00EC731C"/>
     <w:rsid w:val="00ED195F"/>
     <w:rsid w:val="00ED5B9B"/>
     <w:rsid w:val="00ED6BAD"/>
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00EE00D6"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
     <w:rsid w:val="00EE1730"/>
     <w:rsid w:val="00EE29AD"/>
     <w:rsid w:val="00EE3E24"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE5131"/>
@@ -10961,51 +10998,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/board-and-lodging-policy-children-complex-disability-support-needs" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:careservices@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about/complaints" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/state-disability-plan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/board-and-lodging-policy-children-complex-disability-support-needs" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/about-the-nrs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/board-and-lodging-policy-children-complex-disability-support-needs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/about-the-nrs/nrs-call-numbers-and-links" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/board-and-lodging-policy-children-complex-disability" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:careservices@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about/complaints" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/state-disability-plan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/board-and-lodging-policy-children-complex-disability" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/about-the-nrs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/board-and-lodging-policy-children-complex-disability-support-needs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/about-the-nrs/nrs-call-numbers-and-links" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -11279,58 +11316,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002654C36706F68B4093110CAEB8F47704" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f91a3de1f4aa3154bb7fa5347ad671e4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ed826c9f-a6fb-4d3a-9f45-8165efdbe97a" xmlns:ns3="316ea716-3cda-4c05-9203-dbba04f85c4c" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="32b32e45dcf160bc047ee172ee2e2966" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="ed826c9f-a6fb-4d3a-9f45-8165efdbe97a"/>
     <xsd:import namespace="316ea716-3cda-4c05-9203-dbba04f85c4c"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -11538,146 +11568,151 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ed826c9f-a6fb-4d3a-9f45-8165efdbe97a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="ed826c9f-a6fb-4d3a-9f45-8165efdbe97a"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55BF6FEC-163C-4A3E-A51B-2C440256E4F6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ed826c9f-a6fb-4d3a-9f45-8165efdbe97a"/>
     <ds:schemaRef ds:uri="316ea716-3cda-4c05-9203-dbba04f85c4c"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <ds:schemaRef ds:uri="ed826c9f-a6fb-4d3a-9f45-8165efdbe97a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1925</Words>
-  <Characters>10979</Characters>
+  <Words>1950</Words>
+  <Characters>11121</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>91</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>92</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Program requirements for support for children with complex disability support needs in Victoria</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12879</CharactersWithSpaces>
+  <CharactersWithSpaces>13045</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Program requirements for support for children with complex disability support needs in Victoria</dc:title>
   <dc:subject>Program requirements for support for children with complex disability support needs in Victoria</dc:subject>
-  <dc:creator>Children and Families Division</dc:creator>
+  <dc:creator>Children,Families and Safeguarding Division</dc:creator>
   <cp:keywords>disability, complex needs, board and lodging</cp:keywords>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101002654C36706F68B4093110CAEB8F47704</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="version">
     <vt:lpwstr>2022v1 15032022</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="O365portals">
     <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/Ed1G_4r4BHNHgqOGDkeMWhcB0Lm5z1k7mSu1dsrFHD18Fg?e=GtzvTT, DFFH A4 portrait factsheet Teal (O365)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
     <vt:lpwstr/>
   </property>