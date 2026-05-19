--- v0 (2025-10-27)
+++ v1 (2026-05-19)
@@ -1,5676 +1,4975 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+</Relationships>
+
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=docProps\app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime>0</TotalTime>
+  <Pages>1</Pages>
+  <Words>0</Words>
+  <Characters>3</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>1</Lines>
+  <Paragraphs>1</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Oracle USA</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion>14.0000</AppVersion>
+</Properties>
+</file>
+
+<file path=docProps\core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Activity Description Health and Human Services Diabetes Connect 28074</dc:title>
+  <dc:subject/>
+  <dc:creator>User</dc:creator>
+  <cp:keywords/>
+  <dc:description>Generated by Oracle BI Publisher 12.2.1.3.0</dc:description>
+  <cp:lastModifiedBy>User</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:modified>
+</cp:coreProperties>
+</file>
+
+<file path=word\_rels\document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/policy-and-funding-guidelines-for-health-services" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:/F:/Oracle/Middleware/Oracle_Home/user_projects/domains/bi" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/incident-reporting-community-health-services" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/community-health/registration-and-governance-of-community-health-centres" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/community-health/community-health-program-access-policy" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/primary-care/victorian-eyecare-service" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
+</Relationships>
+
+</file>
+
+<file path=word\_rels\footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
+</Relationships>
+
+</file>
+
+<file path=word\_rels\footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
+</Relationships>
+
+</file>
+
+<file path=word\document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w14:paraId="078D0368" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1728"/>
         </w:tabs>
         <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="-699"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5761E9BA" wp14:editId="6250629B">
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7562215" cy="1415123"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7562215" cy="1415123"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="111" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10206"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E57CE" w14:paraId="09C4B9F2" w14:textId="77777777">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="47C8650D" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="006E57CE">
+          <w:p>
             <w:pPr>
               <w:spacing w:line="560" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6DD98D5E" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:spacing w:line="560" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="44"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="44"/>
               </w:rPr>
               <w:t>Diabetes Connect</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E1153B2" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:spacing w:line="560" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="44"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="44"/>
               </w:rPr>
               <w:t>28074</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E57CE" w14:paraId="10A08345" w14:textId="77777777">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5B1E2A11" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outcome objective: Victorians are healthy and </w:t>
+              <w:t>Outcome objective: Victorians are healthy and well</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>well</w:t>
-[...10 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Output group: Primary, Community and Dental Health</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F6068C7" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Output: Community Health Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78D8B3E5" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>OFFICIAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C7A637C" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+    <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Service objective</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E47594C" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diabetes Connect is a community health-led integrated care pathway for people with type 2 diabetes. Diabetes Connect seeks to improve health and wellbeing outcomes for people with type 2 diabetes, reduce avoidable disease progression and </w:t>
-[...17 lines deleted...]
-        <w:t>, and improve integration and coordination between primary, community and acute care services.</w:t>
+        <w:t>Diabetes Connect is a community health-led integrated care pathway for people with type 2 diabetes. Diabetes Connect seeks to improve health and wellbeing outcomes for people with type 2 diabetes, reduce avoidable disease progression and hospitalisation, and improve integration and coordination between primary, community and acute care services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42399CDD" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+    <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Description of the service</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3743A5A0" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Funding provided through this activity is for the delivery of services as part of the Diabetes Connect program. This includes funding to provide care coordination, health coaching and monitoring activities, as well as allied health and nursing services delivered to enrolled clients. Funding may also be used by community health service providers to broker services through other service providers, or to purchase material supports where these are essential to the client’s participation in the Diabetes Connect program. This activity also provides implementation support funding as part of the Diabetes Connect program pilot.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3935AEB6" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+    <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. Client group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7C4FD0" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>• Client Facing</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">The client </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">, due to clinical and/or social risk factors.  </w:t>
+        <w:t xml:space="preserve">The client group this activity is targeted at is people with type 2 diabetes, who are at risk of avoidable diabetes complications and hospitalisation, due to clinical and/or social risk factors.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0EB448" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+    <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4. Obligations specific to this activity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E270035" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">In addition to the obligations listed in the Service Agreement, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> funded to deliver this activity must comply with the following:</w:t>
+        <w:t>In addition to the obligations listed in the Service Agreement, organisations funded to deliver this activity must comply with the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093FA0C3" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+    <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="90" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>4a. Registration and Accreditation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69071275" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>N/A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5C067E" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+    <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="90" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>4b. Program requirements and other policy guidelines</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1871F082" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00213C20">
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Policy and Funding Guidelines</w:t>
+          <w:t>Policy and funding guidelines for health services</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="662471CF" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>&lt;https://www.dhhs.vic.gov.au/policy-and-funding-guidelines-health-services&gt;</w:t>
+        <w:t>&lt;https://www.health.vic.gov.au/policy-and-funding-guidelines-for-health-services&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2EF016" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00213C20">
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Diabetes Connect pilot service framework</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66BD4652" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>&lt;Partnerships.Primary@health.vic.gov.au&gt;</w:t>
+        <w:t>&lt;&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063F98D3" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00213C20">
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...42 lines deleted...]
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Incident reporting for Community health services</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F81EF35" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>&lt;https://www.health.vic.gov.au/incident-reporting-community-health-services&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C2BD90" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00213C20">
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve">Registration, </w:t>
+          <w:t>Registration, accreditation and governance of community health centres</w:t>
         </w:r>
-        <w:proofErr w:type="gramStart"/>
-        <w:r w:rsidR="00213C20">
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://www.health.vic.gov.au/community-health/registration-and-governance-of-community-health-centres&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>accreditation</w:t>
+          <w:t>Community Health access policy</w:t>
         </w:r>
-        <w:proofErr w:type="gramEnd"/>
-        <w:r w:rsidR="00213C20">
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://www.health.vic.gov.au/community-health/community-health-program-access-policy&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve"> and governance of community health </w:t>
+          <w:t>Victorian Eyecare Service</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57EF1A26" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>&lt;https://www.health.vic.gov.au/community-health/registration-and-governance-of-community-health-centres&gt;</w:t>
+        <w:t>&lt;https://www.health.vic.gov.au/primary-care/victorian-eyecare-service&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ACAFFAC" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="006E57CE">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="28BF1120" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+    <w:p>
       <w:pPr>
         <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5. Performance</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4500AF79" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Funding is subject to achieving the performance targets specified in Schedule 2 of the Service Agreement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46588D4C" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+    <w:p>
       <w:pPr>
         <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Performance is measured as follows:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E317C5E" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+    <w:p>
       <w:pPr>
         <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Performance measure 1: Submission of quarterly report</w:t>
+        <w:t>Key performance measure 1: Submission of quarterly report</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="111" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="7379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E57CE" w14:paraId="0B0423DE" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5B7D013B" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Aim/objective</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="65A52187" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>The aim of this performance measure is to ensure that agencies meet all reporting requirements for the Diabetes Connect program</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E57CE" w14:paraId="280B55AE" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="38E0BDBC" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Target</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="20DBB715" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Quarterly reporting as per reporting requirements outlined in Diabetes Connect pilot service framework</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E57CE" w14:paraId="539E8C62" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="55E2BEC3" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Type of count</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="76BD34C6" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Non-cumulative</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E57CE" w14:paraId="06455C05" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="047C8092" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Counting rule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="375D02E8" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E57CE" w14:paraId="636D76BF" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2DE7E836" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Data source(s) collection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="34C42287" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Diabetes Connect program reporting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E57CE" w14:paraId="1C83DB75" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="79717831" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Definition of terms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="111CE4D8" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0986D8B2" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+    <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6. Data collection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1533D931" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The reporting requirements for this service are:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="111" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2580"/>
         <w:gridCol w:w="2580"/>
         <w:gridCol w:w="2580"/>
         <w:gridCol w:w="2508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E57CE" w14:paraId="14DCF33D" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="011FECF2" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Data collection name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="40D19F9C" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Data system</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="44E4F725" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Data set</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1EEA12B9" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Reporting cycle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E57CE" w14:paraId="78ED4B98" w14:textId="77777777">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7B6C2F31" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Community Health Minimum Data Set (CHMDS)</w:t>
+              <w:t>Community Health minimum dataset (CHMDS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="005B684F" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">CHMDS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="4DBD5BC4" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">CHMDS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="74764977" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Quarterly</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E57CE" w14:paraId="50C999DD" w14:textId="77777777">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="4279FFAD" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Diabetes Connect program reporting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5D527A9E" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Manual Data Collection </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="4036F962" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">As per reporting requirements outlined in Diabetes Connect pilot service framework </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1809F35B" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Quarterly</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="612088C7" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="006E57CE">
+    <w:p>
       <w:pPr>
         <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="3" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10312"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E57CE" w14:paraId="0B9B737F" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="382C1DCC" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>To receive this publication in an accessible format, email</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Monitoring Framework Helpdesk &lt;monitoringframework.helpdesk@dffh.vic.gov.au&gt;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F7FFD58" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>Authorised</w:t>
+              <w:t xml:space="preserve">Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne. © State of Victoria, Department of Health, </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and published by the Victorian Government, 1 Treasury Place, Melbourne. © State of Victoria, Department of Health, N/A. </w:t>
+              <w:t>April 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C26D177" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>In this document, ‘Aboriginal’ refers to both Aboriginal and Torres Strait Islander people. ‘Indigenous’ or ‘Koori/</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> or quotation.</w:t>
+              <w:t>In this document, ‘Aboriginal’ refers to both Aboriginal and Torres Strait Islander people. ‘Indigenous’ or ‘Koori/Koorie' is retained when part of the title of a report, program or quotation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="383E9A6C" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>ISSN 2653-0937 – Online (PDF/Word)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54B6F30E" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Available at </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Department of Families, Fairness and Housing and Department of Health </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>activity search</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0997476A" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00000000">
+          <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidR="00213C20">
+            <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+              <w:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:color w:val="3366FF"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>&lt;http://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00213C20">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65AA7546" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="006E57CE">
+    <w:p>
       <w:pPr>
         <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="page_total_master0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkStart w:id="1" w:name="page_total"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:sectPr w:rsidR="006E57CE">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="first" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11900" w:h="16820"/>
       <w:pgMar w:top="560" w:right="740" w:bottom="1120" w:left="740" w:header="567" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word\fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...28 lines deleted...]
-    <w:altName w:val="ＭＳ 明朝"/>
+  <w:font w:name="ＭＳ 明朝">
+    <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Black">
-[...7 lines deleted...]
-    <w:altName w:val="ＭＳ ゴシック"/>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...130 lines deleted...]
-  <w:p w14:paraId="714D5147" w14:textId="353A84CE" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+<file path=word\footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="4428"/>
         <w:tab w:val="left" w:pos="9123"/>
         <w:tab w:val="right" w:pos="10314"/>
       </w:tabs>
       <w:ind w:left="111" w:right="105"/>
+      <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...121 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="-177" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3473"/>
       <w:gridCol w:w="3473"/>
       <w:gridCol w:w="3474"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006E57CE" w14:paraId="47E732D0" w14:textId="77777777">
+    <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3473" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w14:paraId="3E3402FC" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+        <w:p>
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="10314"/>
             </w:tabs>
             <w:spacing w:before="240"/>
             <w:ind w:left="108" w:right="108"/>
+            <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="070FDF72" wp14:editId="06FBCB4B">
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1666875" cy="533400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="Picture 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image2.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1666875" cy="533400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3473" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6C63507D" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+        <w:p>
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="10314"/>
             </w:tabs>
             <w:spacing w:before="240"/>
             <w:ind w:left="108" w:right="108"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">OFFICIAL                           </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3474" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w14:paraId="3913CE89" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+        <w:p>
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="10314"/>
             </w:tabs>
             <w:spacing w:before="240"/>
             <w:ind w:left="108" w:right="108"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">             </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0B9535A0" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="006E57CE">
+  <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10314"/>
       </w:tabs>
       <w:ind w:left="111" w:right="105"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word\footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="-177" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3473"/>
       <w:gridCol w:w="3473"/>
       <w:gridCol w:w="3474"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006E57CE" w14:paraId="5F62EA79" w14:textId="77777777">
+    <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3473" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w14:paraId="09B8466B" w14:textId="4E07522E" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+        <w:p>
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="318"/>
               <w:tab w:val="right" w:pos="10314"/>
             </w:tabs>
             <w:spacing w:before="240"/>
             <w:ind w:left="108" w:right="108"/>
+            <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <mc:AlternateContent>
-[...117 lines deleted...]
-            </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04B2BC8A" wp14:editId="57F7A7C3">
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1666875" cy="533400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image1.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1666875" cy="533400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3473" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="7D722C97" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+        <w:p>
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="10314"/>
             </w:tabs>
             <w:spacing w:before="240"/>
             <w:ind w:left="108" w:right="108"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">OFFICIAL                           </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3474" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:tcPr>
-        <w:p w14:paraId="2025A620" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+        <w:p>
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="10314"/>
             </w:tabs>
             <w:spacing w:before="240"/>
             <w:ind w:left="108" w:right="108"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">            </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="70C9FD6B" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="006E57CE">
+  <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10314"/>
       </w:tabs>
       <w:spacing w:before="240"/>
       <w:ind w:left="111" w:right="105"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-  <w:p w14:paraId="380327C2" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="00213C20">
+<file path=word\header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="408"/>
         <w:tab w:val="right" w:pos="10312"/>
       </w:tabs>
       <w:ind w:left="111" w:right="105"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Primary, Community and Dental Health 28074 Diabetes Connect</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6C191571" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="006E57CE">
+  <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10314"/>
       </w:tabs>
       <w:ind w:left="111" w:right="105"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="33A324AC" w14:textId="77777777" w:rsidR="006E57CE" w:rsidRDefault="006E57CE">
+<file path=word\header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10314"/>
       </w:tabs>
       <w:ind w:left="111" w:right="105"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-    <w:nsid w:val="04F7362E"/>
+<file path=word\numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="74E62FD4"/>
-[...98 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="F0F8045A">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1908" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2628" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3348" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="2AC2D196">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A7E4729"/>
+  <w:abstractNum w:abstractNumId="3">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6644CF1A"/>
-    <w:lvl w:ilvl="0" w:tplc="A80C6DDA">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="392" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="392" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="675" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="675" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="788" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="788" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="335" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1908" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2628" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3348" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="B3CE5228">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="1548" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="226E3DEE">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="2268" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="4B30FB90">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="2988" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="901E4F14">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="3708" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="2B3E56EC">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="4428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="1C8ED6BA">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="5148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="24A4FE8A">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="5868" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="8CB6C0A4">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="6588" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F6418D8"/>
+  <w:abstractNum w:abstractNumId="6">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A950DED6"/>
-    <w:lvl w:ilvl="0" w:tplc="664CD1DE">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="AC5A8318">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="A9128FA8">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="86DAD0FE">
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="45DA3BFA">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="708C4852">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="C8FCFDBA">
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="5314B34C">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="1DB85D84">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A236681"/>
+  <w:abstractNum w:abstractNumId="7">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="77AEB550"/>
-[...131 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="DE9C91C6">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="505" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="F1B8A792">
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="902" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0F267276">
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%3)"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="505" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="7144C774">
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%4)"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="902" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="25581210">
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%5)"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="505" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="56F6A936">
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%6)"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="902" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="2CBA3EEA">
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="2B2ED72C">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="5B9A88B6">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27A105D8"/>
+  <w:abstractNum w:abstractNumId="8">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A5EE1CDA"/>
-    <w:lvl w:ilvl="0" w:tplc="25A44FA6">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FE50D73A">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="7994AAD8">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="D5A6E1AC">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="1DE41960">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="C088C8B8">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="F386F3C2">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="15AE1B58">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="85A81074">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29A301C6"/>
+  <w:abstractNum w:abstractNumId="9">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="857C4C5C"/>
-    <w:lvl w:ilvl="0" w:tplc="B3B269A2">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="E59AD912">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="1BF266C8">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="9920CFB4">
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="1908" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="E9C4CAFA">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2628" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="785CE500">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3348" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="BA803CE2">
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="4068" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="2F620E04">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FC3E9990">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="6228" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B3D51ED"/>
+  <w:abstractNum w:abstractNumId="10">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="666E2618"/>
-    <w:lvl w:ilvl="0" w:tplc="C4349332">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="505" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="84D8D064">
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="902" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="23F857EA">
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%3)"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="505" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="4080D230">
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%4)"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="902" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FD3EEE1E">
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%5)"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="505" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="938A8CF8">
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%6)"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="902" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="7CB6F29C">
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="E66E9DCA">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="CF94EFB2">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="405420D0"/>
+  <w:abstractNum w:abstractNumId="12">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FB10248C"/>
-    <w:lvl w:ilvl="0" w:tplc="5C826936">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="99865492">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="1548" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="BEF41BA0">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="2268" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08E0F436">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="2988" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="61E856A2">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="3708" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="D722C928">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="4428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="B9BAAD8C">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="5148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="7AAEE870">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="5868" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="B75CC1D8">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="6588" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46CB232A"/>
+  <w:abstractNum w:abstractNumId="13">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="70CA6B24"/>
-    <w:lvl w:ilvl="0" w:tplc="B40A986A">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="392" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...8 lines deleted...]
-      <w:lvlJc w:val="left"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="392" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="C9EA98F8">
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="675" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="C8E21664">
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="675" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...8 lines deleted...]
-      <w:lvlJc w:val="left"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="788" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...8 lines deleted...]
-      <w:lvlJc w:val="left"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="788" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...8 lines deleted...]
-      <w:lvlJc w:val="left"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="335" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="C52E2D82">
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="201C5E8C">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...654 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="680157528">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="397436637">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="24986120">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="485243130">
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="107969060">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1076517276">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="57018312">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="377318431">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="44331592">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="962225648">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1902133623">
-[...24 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word\settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...7 lines deleted...]
-  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3C67C4E3"/>
 </w:settings>
 </file>
 
-<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word\styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr/>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...19 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word\theme\theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -5911,428 +5210,31 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=word\webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
-
-[...398 lines deleted...]
-</file>