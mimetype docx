--- v0 (2025-10-02)
+++ v1 (2026-09-14)
@@ -1,64 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4739B500" w14:textId="14BC946A" w:rsidR="00056EC4" w:rsidRDefault="00A01FB1" w:rsidP="00056EC4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="21966DC4" wp14:editId="0B6D04CC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7563600" cy="10158840"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 2" descr="Victoria State Government Families, Fairness and Housing"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -77,87 +80,107 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7563600" cy="10158840"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9329" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9329"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD784C" w:rsidRPr="007F609B" w14:paraId="18FF4B0B" w14:textId="77777777" w:rsidTr="009F5686">
+      <w:tr w:rsidR="00AD784C" w:rsidRPr="007F609B" w14:paraId="18FF4B0B" w14:textId="77777777" w:rsidTr="65323482">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="961"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="30E6956D" w14:textId="2BD22215" w:rsidR="00AD784C" w:rsidRPr="007F609B" w:rsidRDefault="00FA4415" w:rsidP="00312032">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
             </w:pPr>
             <w:r w:rsidRPr="007F609B">
               <w:rPr>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00BF0F6C" w:rsidRPr="007F609B">
               <w:rPr>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>reparing for emergencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD784C" w:rsidRPr="007F609B" w14:paraId="246F9CB0" w14:textId="77777777" w:rsidTr="009F5686">
+      <w:tr w:rsidR="00AD784C" w:rsidRPr="007F609B" w14:paraId="246F9CB0" w14:textId="77777777" w:rsidTr="65323482">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="1099"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="684DDB9D" w14:textId="5DA24326" w:rsidR="00386109" w:rsidRPr="007F609B" w:rsidRDefault="007138F8" w:rsidP="00C12B05">
             <w:pPr>
               <w:pStyle w:val="Documentsubtitle"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="65323482">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
             <w:r w:rsidR="090A953C" w:rsidRPr="65323482">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -178,3733 +201,3014 @@
               </w:rPr>
               <w:t xml:space="preserve"> the</w:t>
             </w:r>
             <w:r w:rsidR="00DE1D62" w:rsidRPr="65323482">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="65323482">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>social service</w:t>
             </w:r>
             <w:r w:rsidR="00C76EB2" w:rsidRPr="65323482">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s sector</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14EEB3AC" w14:textId="6F3FA8E2" w:rsidR="003C53D9" w:rsidRPr="007F609B" w:rsidRDefault="003C53D9" w:rsidP="00C12B05">
+          <w:p w14:paraId="14EEB3AC" w14:textId="7195ED8D" w:rsidR="003C53D9" w:rsidRPr="007F609B" w:rsidRDefault="003C53D9" w:rsidP="00C12B05">
             <w:pPr>
               <w:pStyle w:val="Documentsubtitle"/>
             </w:pPr>
             <w:r w:rsidRPr="007F609B">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Version 6.0</w:t>
+              <w:t xml:space="preserve">Version </w:t>
+            </w:r>
+            <w:r w:rsidR="005D7B10">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F609B">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430393" w14:paraId="2AE57792" w14:textId="77777777" w:rsidTr="009F5686">
+      <w:tr w:rsidR="00430393" w14:paraId="2AE57792" w14:textId="77777777" w:rsidTr="65323482">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68DABF30" w14:textId="77777777" w:rsidR="00430393" w:rsidRDefault="001A6272" w:rsidP="00430393">
             <w:pPr>
               <w:pStyle w:val="Bannermarking"/>
             </w:pPr>
             <w:fldSimple w:instr="FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT">
               <w:r w:rsidRPr="007F609B">
                 <w:t>OFFICIAL</w:t>
               </w:r>
             </w:fldSimple>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61F1D22A" w14:textId="77777777" w:rsidR="00FE4081" w:rsidRDefault="00FE4081" w:rsidP="00FE4081">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B4B7FED" w14:textId="15187FE2" w:rsidR="007F609B" w:rsidRPr="007F609B" w:rsidRDefault="007F609B" w:rsidP="007F609B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2175"/>
         </w:tabs>
         <w:sectPr w:rsidR="007F609B" w:rsidRPr="007F609B" w:rsidSect="00CE3FDD">
-          <w:footerReference w:type="even" r:id="rId12"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId14"/>
+          <w:headerReference w:type="even" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="even" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="3969" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7861B246" w14:textId="06E5A15F" w:rsidR="006B2211" w:rsidRPr="0055119B" w:rsidRDefault="006B2211" w:rsidP="006A46B5">
+    <w:p w14:paraId="7DDBCD8B" w14:textId="77777777" w:rsidR="00B243DD" w:rsidRDefault="00B243DD" w:rsidP="006B2211">
       <w:pPr>
         <w:pStyle w:val="Accessibilitypara"/>
-        <w:spacing w:before="10080"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AD334A9" w14:textId="77777777" w:rsidR="00B243DD" w:rsidRDefault="00B243DD" w:rsidP="006B2211">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B62CE5" w14:textId="77777777" w:rsidR="00B243DD" w:rsidRDefault="00B243DD" w:rsidP="006B2211">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B77DF6E" w14:textId="77777777" w:rsidR="00B243DD" w:rsidRDefault="00B243DD" w:rsidP="006B2211">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CE383A2" w14:textId="77777777" w:rsidR="00B243DD" w:rsidRDefault="00B243DD" w:rsidP="006B2211">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32351362" w14:textId="77777777" w:rsidR="00B243DD" w:rsidRDefault="00B243DD" w:rsidP="006B2211">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="640EC2FF" w14:textId="77777777" w:rsidR="00B243DD" w:rsidRDefault="00B243DD" w:rsidP="006B2211">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F82279C" w14:textId="77777777" w:rsidR="00B243DD" w:rsidRDefault="00B243DD" w:rsidP="006B2211">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E966295" w14:textId="77777777" w:rsidR="00B243DD" w:rsidRDefault="00B243DD" w:rsidP="006B2211">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09CD65F9" w14:textId="77777777" w:rsidR="00B243DD" w:rsidRDefault="00B243DD" w:rsidP="006B2211">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51628E47" w14:textId="77777777" w:rsidR="00B243DD" w:rsidRDefault="00B243DD" w:rsidP="006B2211">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3116FBBF" w14:textId="77777777" w:rsidR="00B243DD" w:rsidRDefault="00B243DD" w:rsidP="006B2211">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C91E5CC" w14:textId="77777777" w:rsidR="00B243DD" w:rsidRDefault="00B243DD" w:rsidP="006B2211">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5710C646" w14:textId="77777777" w:rsidR="00B243DD" w:rsidRDefault="00B243DD" w:rsidP="006B2211">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E117B83" w14:textId="77777777" w:rsidR="00B243DD" w:rsidRDefault="00B243DD" w:rsidP="006B2211">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3323FEC9" w14:textId="77777777" w:rsidR="00B243DD" w:rsidRDefault="00B243DD" w:rsidP="006B2211">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB3AD16" w14:textId="77777777" w:rsidR="00B243DD" w:rsidRDefault="00B243DD" w:rsidP="006B2211">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71114E07" w14:textId="77777777" w:rsidR="00B243DD" w:rsidRDefault="00B243DD" w:rsidP="006B2211">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A9CA6CD" w14:textId="77777777" w:rsidR="00B243DD" w:rsidRDefault="00B243DD" w:rsidP="006B2211">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DEDBBB4" w14:textId="77777777" w:rsidR="00B243DD" w:rsidRDefault="00B243DD" w:rsidP="006B2211">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF8C2E7" w14:textId="77777777" w:rsidR="00B243DD" w:rsidRDefault="00B243DD" w:rsidP="006B2211">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="326C6AE4" w14:textId="77777777" w:rsidR="00B243DD" w:rsidRDefault="00B243DD" w:rsidP="006B2211">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7861B246" w14:textId="06E5A15F" w:rsidR="006B2211" w:rsidRPr="0055119B" w:rsidRDefault="006B2211" w:rsidP="006B2211">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
       </w:pPr>
       <w:r w:rsidRPr="0055119B">
-        <w:lastRenderedPageBreak/>
         <w:t>To receive this document in another format</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0055119B">
         <w:t xml:space="preserve"> email</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="005356B0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>empolicy@dffh.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="570119D8" w14:textId="77777777" w:rsidR="006B2211" w:rsidRPr="0055119B" w:rsidRDefault="006B2211" w:rsidP="006B2211">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
       </w:pPr>
       <w:r w:rsidRPr="0055119B">
         <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60495B65" w14:textId="44CA6822" w:rsidR="006B2211" w:rsidRPr="0055119B" w:rsidRDefault="006B2211" w:rsidP="006B2211">
+    <w:p w14:paraId="60495B65" w14:textId="5C33431C" w:rsidR="006B2211" w:rsidRPr="0055119B" w:rsidRDefault="006B2211" w:rsidP="006B2211">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
       </w:pPr>
       <w:r w:rsidRPr="0055119B">
         <w:t xml:space="preserve">© State of Victoria, Australia, Department </w:t>
       </w:r>
       <w:r w:rsidRPr="001B058F">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r>
         <w:t>Families, Fairness and</w:t>
       </w:r>
       <w:r w:rsidR="00BC5B80">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Housing, September 2025</w:t>
+        <w:t>Housing, September 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A109CA">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="0055119B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7944090E" w14:textId="2409C116" w:rsidR="006B2211" w:rsidRPr="0055119B" w:rsidRDefault="006B2211" w:rsidP="006B2211">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
       </w:pPr>
       <w:r w:rsidRPr="0055119B">
         <w:t>ISBN</w:t>
       </w:r>
       <w:r w:rsidR="00BC5B80">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC5B80" w:rsidRPr="00BC5B80">
         <w:t>978-1-76130-886-4</w:t>
       </w:r>
       <w:r w:rsidR="00BC5B80">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0055119B">
         <w:t>(online/PDF/Word)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="421C5659" w14:textId="48472DD8" w:rsidR="006B2211" w:rsidRPr="0055119B" w:rsidRDefault="006B2211" w:rsidP="006B2211">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
       </w:pPr>
       <w:r w:rsidRPr="0055119B">
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00C9078E" w:rsidRPr="00C9078E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Emergency management - DFFH Service Providers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002B0D99">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B710B9">
         <w:t>https://providers.dffh.vic.gov.au/emergency-management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A182FBD" w14:textId="6DB682EB" w:rsidR="0008204A" w:rsidRPr="0008204A" w:rsidRDefault="0008204A" w:rsidP="006B2211">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0008204A">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4028DB6E" w14:textId="0B4EE14E" w:rsidR="00AD784C" w:rsidRPr="00B57329" w:rsidRDefault="00AD784C" w:rsidP="002365B4">
       <w:pPr>
         <w:pStyle w:val="TOCheadingreport"/>
       </w:pPr>
       <w:r w:rsidRPr="00B57329">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0065601D" w14:textId="65F3188F" w:rsidR="009B781B" w:rsidRDefault="00AD784C">
+    <w:p w14:paraId="6505D1C9" w14:textId="4775AE71" w:rsidR="00B64785" w:rsidRDefault="00AD784C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Heading 1,1,Heading 2,2" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc210049861" w:history="1">
-        <w:r w:rsidR="009B781B" w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247419" w:history="1">
+        <w:r w:rsidR="00B64785" w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1.</w:t>
         </w:r>
-        <w:r w:rsidR="009B781B">
+        <w:r w:rsidR="00B64785">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B781B" w:rsidRPr="0010515C">
+        <w:r w:rsidR="00B64785" w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction</w:t>
         </w:r>
-        <w:r w:rsidR="009B781B">
+        <w:r w:rsidR="00B64785">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009B781B">
+        <w:r w:rsidR="00B64785">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009B781B">
+        <w:r w:rsidR="00B64785">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049861 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247419 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009B781B">
+        <w:r w:rsidR="00B64785">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="009B781B">
+        <w:r w:rsidR="00B64785">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009B781B">
+        <w:r w:rsidR="00B64785">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="009B781B">
+        <w:r w:rsidR="00B64785">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C24F11B" w14:textId="7A03B6F3" w:rsidR="009B781B" w:rsidRDefault="009B781B">
+    <w:p w14:paraId="2B4DF825" w14:textId="2ED44AC7" w:rsidR="00B64785" w:rsidRDefault="00B64785">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049862" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247420" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0010515C">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>About this guide</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049862 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247420 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="69355B09" w14:textId="03A14915" w:rsidR="00B64785" w:rsidRDefault="00B64785">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239247421" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>1.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00DB3107">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>About emergencies in Victoria</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247421 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3EF25FEE" w14:textId="2ABBA412" w:rsidR="00B64785" w:rsidRDefault="00B64785">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239247422" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>2.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00DB3107">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Planning for emergencies</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247422 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="404277F8" w14:textId="22B28F7D" w:rsidR="009B781B" w:rsidRDefault="009B781B">
+    <w:p w14:paraId="73570A5F" w14:textId="30473708" w:rsidR="00B64785" w:rsidRDefault="00B64785">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049863" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247423" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>1.2</w:t>
+          <w:t>2.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0010515C">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>About emergencies in Victoria</w:t>
+          <w:t>Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049863 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247423 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5101412E" w14:textId="6639AA87" w:rsidR="009B781B" w:rsidRDefault="009B781B">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="6D35C157" w14:textId="08380B95" w:rsidR="00B64785" w:rsidRDefault="00B64785">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049864" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247424" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>2.</w:t>
+          <w:t>2.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0010515C">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Planning for emergencies</w:t>
+          <w:t>Understand emergency management responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049864 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247424 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="424716EC" w14:textId="32550200" w:rsidR="00B64785" w:rsidRDefault="00B64785">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239247425" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>2.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00DB3107">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Who makes decisions during an emergency?</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247425 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="382E649E" w14:textId="0C6EDCB5" w:rsidR="009B781B" w:rsidRDefault="009B781B">
+    <w:p w14:paraId="3C47405D" w14:textId="1A41080F" w:rsidR="00B64785" w:rsidRDefault="00B64785">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049865" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247426" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>2.1</w:t>
+          <w:t>2.4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0010515C">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Overview</w:t>
+          <w:t>Identify hazards and assess risks</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049865 \h </w:instrText>
-[...81 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049866 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247426 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A4C945A" w14:textId="566A5BE1" w:rsidR="009B781B" w:rsidRDefault="009B781B">
+    <w:p w14:paraId="147D0774" w14:textId="415EC94E" w:rsidR="00B64785" w:rsidRDefault="00B64785">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049867" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247427" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>2.3</w:t>
+          <w:t>2.5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0010515C">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Who makes decisions during an emergency?</w:t>
+          <w:t>Emergency risk planning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049867 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247427 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46E415E4" w14:textId="2BE1B5CC" w:rsidR="009B781B" w:rsidRDefault="009B781B">
+    <w:p w14:paraId="1B93B48D" w14:textId="5BD4A852" w:rsidR="00B64785" w:rsidRDefault="00B64785">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049868" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247428" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>2.4</w:t>
+          <w:t>2.6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0010515C">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Identify hazards and assess risks</w:t>
+          <w:t>Anticipating and preparing for emerging risks</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049868 \h </w:instrText>
-[...81 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049869 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247428 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2AADE239" w14:textId="72EC75E4" w:rsidR="009B781B" w:rsidRDefault="009B781B">
+    <w:p w14:paraId="0C823CAC" w14:textId="22BD370A" w:rsidR="00B64785" w:rsidRDefault="00B64785">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049870" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247429" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>2.6</w:t>
+          <w:t>2.7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0010515C">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Plan for continuity of care</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049870 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247429 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BCC5BB4" w14:textId="141186DD" w:rsidR="009B781B" w:rsidRDefault="009B781B">
+    <w:p w14:paraId="7B5E55D7" w14:textId="0DA026B5" w:rsidR="00B64785" w:rsidRDefault="00B64785">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049871" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247430" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>2.7</w:t>
+          <w:t>2.8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0010515C">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Planning emergency response options</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049871 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247430 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19E6EEAC" w14:textId="756817C8" w:rsidR="009B781B" w:rsidRDefault="009B781B">
+    <w:p w14:paraId="6D10249F" w14:textId="2B2F6028" w:rsidR="00B64785" w:rsidRDefault="00B64785">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049872" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247431" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>2.8</w:t>
+          <w:t>2.9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0010515C">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Planning for alternative accommodation and transport options</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049872 \h </w:instrText>
-[...245 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049875 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247431 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6750B552" w14:textId="6F7EC8C2" w:rsidR="009B781B" w:rsidRDefault="009B781B">
+    <w:p w14:paraId="1F59C9FF" w14:textId="3F5AE315" w:rsidR="00B64785" w:rsidRDefault="00B64785">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049876" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247432" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>2.12</w:t>
+          <w:t>2.10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0010515C">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Resources to help plan for emergencies</w:t>
+          <w:t>Plan for power outages</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049876 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247432 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="52A6F435" w14:textId="01579253" w:rsidR="00B64785" w:rsidRDefault="00B64785">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239247433" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>2.11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00DB3107">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Prepare your property</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247433 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="69F37469" w14:textId="537CAEB5" w:rsidR="00B64785" w:rsidRDefault="00B64785">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239247434" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>2.12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00DB3107">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Cross-border relocation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247434 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E48F377" w14:textId="12296F96" w:rsidR="009B781B" w:rsidRDefault="009B781B">
+    <w:p w14:paraId="3BC5D436" w14:textId="56BE108A" w:rsidR="00B64785" w:rsidRDefault="00B64785">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239247435" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>2.13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00DB3107">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Resources to help plan for emergencies</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247435 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2F6ADCF5" w14:textId="4DAE3A8B" w:rsidR="00B64785" w:rsidRDefault="00B64785">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049877" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247436" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0010515C">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Readiness for an imminent emergency</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049877 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247436 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FB0EC8D" w14:textId="5D0DDA24" w:rsidR="009B781B" w:rsidRDefault="009B781B">
+    <w:p w14:paraId="31AB6577" w14:textId="59DBBF84" w:rsidR="00B64785" w:rsidRDefault="00B64785">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049878" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247437" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0010515C">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Stay informed</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049878 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247437 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="716FD2A2" w14:textId="162CF52B" w:rsidR="009B781B" w:rsidRDefault="009B781B">
+    <w:p w14:paraId="1760647E" w14:textId="1D0C7CA8" w:rsidR="00B64785" w:rsidRDefault="00B64785">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049879" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247438" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0010515C">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Take action early</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049879 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247438 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69F082F7" w14:textId="2C576E46" w:rsidR="009B781B" w:rsidRDefault="009B781B">
+    <w:p w14:paraId="67FBFC94" w14:textId="2267BE4C" w:rsidR="00B64785" w:rsidRDefault="00B64785">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049880" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247439" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0010515C">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>During an emergency</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049880 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247439 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4ADD3025" w14:textId="57A4E9C1" w:rsidR="009B781B" w:rsidRDefault="009B781B">
+    <w:p w14:paraId="4915AC8E" w14:textId="63FD31C4" w:rsidR="00B64785" w:rsidRDefault="00B64785">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049881" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247440" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0010515C">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Activating your emergency management plan</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049881 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247440 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="228CE34B" w14:textId="17D63961" w:rsidR="009B781B" w:rsidRDefault="009B781B">
+    <w:p w14:paraId="5F89A7EA" w14:textId="40D2D795" w:rsidR="00B64785" w:rsidRDefault="00B64785">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049882" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247441" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0010515C">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Deciding to relocate, shelter or evacuate</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049882 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247441 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11F884A6" w14:textId="671FB56C" w:rsidR="009B781B" w:rsidRDefault="009B781B">
+    <w:p w14:paraId="3EFB9E2A" w14:textId="26CAA552" w:rsidR="00B64785" w:rsidRDefault="00B64785">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049883" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247442" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0010515C">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Notifying the department</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049883 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247442 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="060583F7" w14:textId="34E18E3D" w:rsidR="009B781B" w:rsidRDefault="009B781B">
+    <w:p w14:paraId="55EF8926" w14:textId="564365C0" w:rsidR="00B64785" w:rsidRDefault="00B64785">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049884" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247443" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0010515C">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>After an emergency</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049884 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247443 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1CA43BED" w14:textId="33E307B5" w:rsidR="009B781B" w:rsidRDefault="009B781B">
+    <w:p w14:paraId="616D531D" w14:textId="01542021" w:rsidR="00B64785" w:rsidRDefault="00B64785">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049885" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247444" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0010515C">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Health and wellbeing of clients and staff</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049885 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247444 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="639BB87B" w14:textId="7683F57F" w:rsidR="009B781B" w:rsidRDefault="009B781B">
+    <w:p w14:paraId="3A1A7759" w14:textId="18141C7D" w:rsidR="00B64785" w:rsidRDefault="00B64785">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049886" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247445" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0010515C">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Returning to business as usual</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049886 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247445 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>28</w:t>
+          <w:t>27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6801282A" w14:textId="79CB32F9" w:rsidR="009B781B" w:rsidRDefault="009B781B">
+    <w:p w14:paraId="246155D2" w14:textId="4759360F" w:rsidR="00B64785" w:rsidRDefault="00B64785">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049887" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247446" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix 1 – Glossary</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049887 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247446 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>30</w:t>
+          <w:t>29</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F6EB92A" w14:textId="64ADAF24" w:rsidR="009B781B" w:rsidRDefault="009B781B">
+    <w:p w14:paraId="45260D84" w14:textId="5A3EB787" w:rsidR="00B64785" w:rsidRDefault="00B64785">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049888" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247447" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix 2 – Hazard-specific information and resources</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049888 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247447 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>32</w:t>
+          <w:t>31</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25C234EF" w14:textId="7EE0872B" w:rsidR="009B781B" w:rsidRDefault="009B781B">
+    <w:p w14:paraId="5FE14B95" w14:textId="1080C2E8" w:rsidR="00B64785" w:rsidRDefault="00B64785">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049889" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247448" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Fire Danger Rating System (AFDRS)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049889 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247448 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>32</w:t>
+          <w:t>31</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="267582E7" w14:textId="6CE0D474" w:rsidR="009B781B" w:rsidRDefault="009B781B">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="611D69AB" w14:textId="49F14AD0" w:rsidR="00B64785" w:rsidRDefault="00B64785">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049890" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247449" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Bushfire and grassfire</w:t>
+          <w:t>Appendix 3 – Risk assessment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049890 \h </w:instrText>
-[...185 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049893 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247449 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>37</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C5018A1" w14:textId="0C6CC4F3" w:rsidR="009B781B" w:rsidRDefault="009B781B">
-[...123 lines deleted...]
-    <w:p w14:paraId="7A19885B" w14:textId="3083FBF7" w:rsidR="009B781B" w:rsidRDefault="009B781B">
+    <w:p w14:paraId="406BBD75" w14:textId="6957DE53" w:rsidR="00B64785" w:rsidRDefault="00B64785">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049896" w:history="1">
-[...249 lines deleted...]
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247450" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix 4 – Preparing a relocation and evacuation kit</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049900 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247450 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>43</w:t>
+          <w:t>42</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32E70E64" w14:textId="507A1347" w:rsidR="009B781B" w:rsidRDefault="009B781B">
-[...185 lines deleted...]
-    <w:p w14:paraId="5C61BBFA" w14:textId="1182207D" w:rsidR="009B781B" w:rsidRDefault="009B781B">
+    <w:p w14:paraId="00500068" w14:textId="6BE20C05" w:rsidR="00B64785" w:rsidRDefault="00B64785">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc210049904" w:history="1">
-        <w:r w:rsidRPr="0010515C">
+      <w:hyperlink w:anchor="_Toc239247451" w:history="1">
+        <w:r w:rsidRPr="00DB3107">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix 5 – Key roles and responsibilities in emergency management</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc210049904 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239247451 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>45</w:t>
+          <w:t>44</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C7544AE" w14:textId="51AA6146" w:rsidR="009B781B" w:rsidRDefault="009B781B">
-[...185 lines deleted...]
-    <w:p w14:paraId="42C49055" w14:textId="0F777F7D" w:rsidR="00FB1F6E" w:rsidRDefault="00AD784C" w:rsidP="00D079AA">
+    <w:p w14:paraId="42C49055" w14:textId="182C5386" w:rsidR="00FB1F6E" w:rsidRDefault="00AD784C" w:rsidP="00D079AA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D509EB" w14:textId="77777777" w:rsidR="00FB1F6E" w:rsidRDefault="00FB1F6E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="43287790" w14:textId="08E47C67" w:rsidR="00EE29AD" w:rsidRDefault="007138F8" w:rsidP="00660689">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc210049861"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc239247419"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="2B8F6095" w14:textId="5BCE81FB" w:rsidR="007138F8" w:rsidRPr="007138F8" w:rsidRDefault="007138F8" w:rsidP="00660689">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc210049862"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc239247420"/>
       <w:r>
         <w:t>About this guide</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="49EF3F79" w14:textId="19D32FEE" w:rsidR="00880CE1" w:rsidRDefault="00C76EB2" w:rsidP="00FA1E7F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0039403C" w:rsidRPr="269DEDDB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">reparing for emergencies: </w:t>
       </w:r>
       <w:r w:rsidR="0039403C">
         <w:rPr>
@@ -3915,262 +3219,281 @@
       </w:r>
       <w:r w:rsidR="0039403C" w:rsidRPr="269DEDDB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> guide for the social service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">s sector </w:t>
       </w:r>
       <w:r>
         <w:t>(the guide)</w:t>
       </w:r>
       <w:r w:rsidR="0039403C">
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidR="00880CE1">
         <w:t xml:space="preserve"> written to help organisations get ready for emergencies and respond when they happen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C3D57EB" w14:textId="4E35B3E7" w:rsidR="00880CE1" w:rsidRDefault="00880CE1" w:rsidP="00FA1E7F">
+    <w:p w14:paraId="3C3D57EB" w14:textId="10565628" w:rsidR="00880CE1" w:rsidRDefault="00880CE1" w:rsidP="00FA1E7F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Social services help keep </w:t>
       </w:r>
       <w:r w:rsidR="1746DAF5">
         <w:t xml:space="preserve">people and </w:t>
       </w:r>
       <w:r w:rsidR="3EDC4BD9">
         <w:t xml:space="preserve">communities </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">safe and healthy, especially those who may need extra support. Planning </w:t>
       </w:r>
       <w:r w:rsidR="000F044A">
         <w:t>ahead and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> being prepared can make </w:t>
       </w:r>
       <w:r w:rsidR="00746B4B">
         <w:t>a significant difference</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> during and after an </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A46B5">
-[...1 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="_Appendix_1_-">
+        <w:r w:rsidRPr="3F2820D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>emergency</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2723A757" w14:textId="422C3CEA" w:rsidR="00880CE1" w:rsidRDefault="00880CE1" w:rsidP="00FA1E7F">
+    <w:p w14:paraId="2723A757" w14:textId="58336B2B" w:rsidR="00880CE1" w:rsidRDefault="00880CE1" w:rsidP="00FA1E7F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>The Department of Families</w:t>
       </w:r>
       <w:r w:rsidR="5B751871">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fairness and Housing (the department) </w:t>
       </w:r>
       <w:r w:rsidR="40B1C50A">
         <w:t>supports</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> people in Victoria </w:t>
       </w:r>
       <w:r w:rsidR="5861E94C">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">live </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">. The department also helps reduce the impact of emergencies on people and </w:t>
+        <w:t xml:space="preserve">reduce the impact of emergencies on people and </w:t>
       </w:r>
       <w:r w:rsidR="000A1179">
         <w:t>communities</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, especially those who are likely to be </w:t>
       </w:r>
       <w:r w:rsidR="08864A68">
         <w:t xml:space="preserve">more </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">affected. When emergencies happen, social service organisations </w:t>
       </w:r>
       <w:r w:rsidR="6CF3AF80">
         <w:t>may</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="4F05A6DF">
         <w:t>ask for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> help or advice from the department</w:t>
       </w:r>
       <w:r w:rsidR="52E8D3A1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2EEA2552">
         <w:t>regardless of their</w:t>
       </w:r>
       <w:r w:rsidR="52E8D3A1">
         <w:t xml:space="preserve"> relationship</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with the department</w:t>
       </w:r>
       <w:r w:rsidR="52E8D3A1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BAB12C8" w14:textId="0B0B3CEB" w:rsidR="0039403C" w:rsidRDefault="00880CE1" w:rsidP="00FA1E7F">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">This guide aims to help social service organisations </w:t>
+    <w:p w14:paraId="479213E2" w14:textId="1D9C396C" w:rsidR="000A1179" w:rsidRDefault="000A1179" w:rsidP="00FA1E7F">
+      <w:r>
+        <w:t>This guide</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12E7D">
+        <w:t xml:space="preserve"> provides information </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to help social service organisations</w:t>
       </w:r>
       <w:r w:rsidR="1528821B">
-        <w:t xml:space="preserve">to </w:t>
-[...37 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>keep people safe and continue delivering support during and after emergencies</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12E7D">
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...35 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9330" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9330"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C835A1" w:rsidRPr="006A7B79" w14:paraId="614DDA5E" w14:textId="77777777" w:rsidTr="5C044C6D">
+        <w:trPr>
+          <w:trHeight w:val="54"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9330" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="80D0D5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C3DE47" w14:textId="77777777" w:rsidR="0054181D" w:rsidRDefault="000A1179" w:rsidP="00B663A4">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>There is a</w:t>
+            </w:r>
+            <w:r w:rsidR="00C835A1">
+              <w:t xml:space="preserve"> glossary of key terms and their </w:t>
+            </w:r>
+            <w:r>
+              <w:t>meanings</w:t>
+            </w:r>
+            <w:r w:rsidR="419E45F8">
+              <w:t xml:space="preserve"> in</w:t>
+            </w:r>
+            <w:r w:rsidR="00C835A1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_Appendix_1_–">
+              <w:r w:rsidR="00C835A1" w:rsidRPr="00274906">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Appendix 1</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00C835A1" w:rsidRPr="00274906">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="0054181D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74C5BF6E" w14:textId="76246212" w:rsidR="00C835A1" w:rsidRPr="006A7B79" w:rsidRDefault="0054181D" w:rsidP="00B663A4">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>The key roles and responsibilit</w:t>
+            </w:r>
+            <w:r w:rsidR="005D45E2">
+              <w:t>ies in</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005D45E2">
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:t>mergency management at national, state, regional and local</w:t>
+            </w:r>
+            <w:r w:rsidR="00274906">
+              <w:t xml:space="preserve"> levels</w:t>
+            </w:r>
+            <w:r w:rsidR="005D45E2">
+              <w:t xml:space="preserve"> can be found in </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_Appendix_5_-">
+              <w:r w:rsidR="53F82E50" w:rsidRPr="67780860">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Appendix 5</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="005D45E2">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="15B87B1D" w14:textId="687E6602" w:rsidR="00C835A1" w:rsidRDefault="00C835A1" w:rsidP="00C835A1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Who should use this guide?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33DEC492" w14:textId="3629A1B8" w:rsidR="00C835A1" w:rsidRDefault="000A1179" w:rsidP="00C835A1">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="000A1179">
         <w:t xml:space="preserve">his guide is for any organisation that provides social services. It </w:t>
       </w:r>
       <w:r w:rsidR="27AA216F">
         <w:t>can</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> support </w:t>
       </w:r>
       <w:r w:rsidR="22146290">
@@ -4193,90 +3516,100 @@
       </w:r>
       <w:r w:rsidR="00FA57E1">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008D6496">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A1179">
         <w:t xml:space="preserve">whether you work with individuals, </w:t>
       </w:r>
       <w:r w:rsidR="008A55E2" w:rsidRPr="000A1179">
         <w:t>families,</w:t>
       </w:r>
       <w:r w:rsidRPr="000A1179">
         <w:t xml:space="preserve"> or certain communities. You can use this guide to help your organisation get ready for emergencies and know what to do when they happen. It can help if you already have an emergency plan, or if you are just starting to make one.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CEE1C16" w14:textId="25ED4ADE" w:rsidR="00C835A1" w:rsidRDefault="00C835A1" w:rsidP="00660689">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc210049863"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc239247421"/>
       <w:r>
         <w:t>About emergencies in Victoria</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="2913CF13" w14:textId="48C38528" w:rsidR="006B5213" w:rsidRDefault="00C835A1" w:rsidP="009C2420">
+    <w:p w14:paraId="2913CF13" w14:textId="762DEFF9" w:rsidR="006B5213" w:rsidRDefault="00C835A1" w:rsidP="009C2420">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F47CE3">
-[...1 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="_Appendix_1_–">
+        <w:r w:rsidRPr="00311CB4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>emergency</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00311CB4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>is an event</w:t>
       </w:r>
       <w:r w:rsidR="006B5213">
         <w:t xml:space="preserve"> or situation that puts the health, safety or wellbeing of</w:t>
       </w:r>
       <w:r w:rsidR="00A646C3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1EED67F8">
         <w:t xml:space="preserve">people </w:t>
       </w:r>
       <w:r w:rsidR="00471399">
         <w:t xml:space="preserve">at risk, including </w:t>
       </w:r>
       <w:r w:rsidR="00A272CD">
         <w:t xml:space="preserve">your service’s </w:t>
       </w:r>
-      <w:r w:rsidR="006B5213" w:rsidRPr="00F47CE3">
-[...1 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="_Appendix_1_-">
+        <w:r w:rsidR="006B5213" w:rsidRPr="7C3F57A5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>clients</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="006B5213">
         <w:t>, staff or visitors</w:t>
       </w:r>
       <w:r w:rsidR="00A272CD">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006B5213">
         <w:t xml:space="preserve"> It can also stop a service from working properly</w:t>
       </w:r>
       <w:r w:rsidR="008D6496">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="006B5213">
         <w:t>by damaging buildings, cutting off power or water, or making it hard for people to get help</w:t>
       </w:r>
       <w:r w:rsidR="6864447C">
         <w:t xml:space="preserve"> (blocked roads, no mobile phone connection)</w:t>
       </w:r>
       <w:r w:rsidR="006B5213">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED8B8F3" w14:textId="77777777" w:rsidR="006B5213" w:rsidRDefault="006B5213" w:rsidP="009C2420">
       <w:pPr>
         <w:pStyle w:val="Body"/>
@@ -4374,84 +3707,88 @@
         <w:t>unsafe</w:t>
       </w:r>
       <w:r w:rsidR="001E2D51" w:rsidRPr="006B5213">
         <w:t xml:space="preserve"> food or water supply</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC4562B" w14:textId="0F8B4D39" w:rsidR="001E2D51" w:rsidRPr="006B5213" w:rsidRDefault="001E2D51" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="006B5213">
         <w:t>electricity</w:t>
       </w:r>
       <w:r w:rsidR="006B5213">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="006B5213">
         <w:t>gas, water, or internet/phone outages</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="392AA496" w14:textId="743B0AC8" w:rsidR="001E2D51" w:rsidRPr="006B5213" w:rsidRDefault="001E2D51" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="006B5213">
-        <w:lastRenderedPageBreak/>
         <w:t>cyber incident (</w:t>
       </w:r>
       <w:r w:rsidR="006B5213">
         <w:t>for example when computers systems stop working or private information is stolen</w:t>
       </w:r>
       <w:r w:rsidRPr="006B5213">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33F8D6B9" w14:textId="6240B125" w:rsidR="001E2D51" w:rsidRDefault="001E2D51" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="006B5213">
         <w:t>acts of violence</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or terrorism that </w:t>
       </w:r>
       <w:r w:rsidR="006B5213">
         <w:t>affect the community.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4134F714" w14:textId="2C763369" w:rsidR="006B5213" w:rsidRDefault="001E2D51" w:rsidP="0089501A">
+    <w:p w14:paraId="4134F714" w14:textId="0560977D" w:rsidR="006B5213" w:rsidRDefault="001E2D51" w:rsidP="0089501A">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E21682">
-[...1 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="_Appendix_1_-" w:history="1">
+        <w:r w:rsidRPr="006B5213">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Social service providers</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> may face challenges during</w:t>
       </w:r>
       <w:r w:rsidR="006B5213">
         <w:t xml:space="preserve"> emergencies, especially when helping people who are mo</w:t>
       </w:r>
       <w:r w:rsidR="005011BA">
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidR="006B5213">
         <w:t xml:space="preserve"> at risk. Planning ahead means services can act quickly and keep supporting clients when it matters mos</w:t>
       </w:r>
       <w:r w:rsidR="00274906">
         <w:t>t.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63692AC8" w14:textId="5B5C2562" w:rsidR="006B5213" w:rsidRDefault="006B5213" w:rsidP="0089501A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An emergency </w:t>
       </w:r>
       <w:r w:rsidR="00526F04">
         <w:t>does not</w:t>
@@ -4574,93 +3911,76 @@
       <w:r w:rsidR="009127ED">
         <w:t xml:space="preserve">A one-size fits all plan </w:t>
       </w:r>
       <w:r w:rsidR="00526F04">
         <w:t>does not</w:t>
       </w:r>
       <w:r w:rsidR="009127ED">
         <w:t xml:space="preserve"> work for everyone because everyone is different.</w:t>
       </w:r>
       <w:r w:rsidR="00790C8B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Person-centred emergency planning </w:t>
       </w:r>
       <w:r w:rsidR="00804765">
         <w:t xml:space="preserve">is about </w:t>
       </w:r>
       <w:r w:rsidR="00E807A6">
         <w:t xml:space="preserve">making an emergency plan that is </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">based on each person’s needs and abilities, because these may change depending on the situation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A546940" w14:textId="77777777" w:rsidR="00757468" w:rsidRDefault="00757468">
-[...15 lines deleted...]
-    <w:p w14:paraId="78AA65B4" w14:textId="0AC31DA1" w:rsidR="001E2D51" w:rsidRDefault="001E2D51" w:rsidP="00660689">
+    <w:p w14:paraId="78AA65B4" w14:textId="50F8C0EB" w:rsidR="001E2D51" w:rsidRDefault="001E2D51" w:rsidP="00660689">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc210049864"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="3" w:name="_Toc239247422"/>
+      <w:r>
         <w:t>Planning for emergencies</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1409CC44" w14:textId="59B2C5AA" w:rsidR="001E2D51" w:rsidRPr="00F04D55" w:rsidRDefault="001E2D51" w:rsidP="00660689">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc210049865"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc239247423"/>
       <w:r w:rsidRPr="00F04D55">
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="2C08FD50" w14:textId="77777777" w:rsidR="00BD532B" w:rsidRDefault="00BD532B" w:rsidP="00BD532B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD532B">
         <w:t>Emergency planning means getting ready for emergencies, knowing what to do during them, and helping people recover afterwards. It also includes finding ways to reduce risks before anything happens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE7A187" w14:textId="7912F93D" w:rsidR="00BD532B" w:rsidRDefault="00BD532B" w:rsidP="00BD532B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD532B">
         <w:t>Planning ahead helps</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> service</w:t>
       </w:r>
       <w:r w:rsidR="00DC4BA5">
         <w:t xml:space="preserve"> providers</w:t>
@@ -4767,50 +4087,51 @@
       <w:r w:rsidRPr="00FC229E">
         <w:t>like changing how services are delivered, closing a site, moving to another place, or staying safe where they are</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F0D1730" w14:textId="77777777" w:rsidR="00FC229E" w:rsidRDefault="00FC229E" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC229E">
         <w:t>include clear steps for when to start or stop the plan, and when the team in charge of emergencies should act</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DB458C7" w14:textId="6863FD96" w:rsidR="00FC229E" w:rsidRDefault="00FC229E" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC229E">
         <w:t>describe how to stay informed during an emergency and where to get trusted, up-to-date information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39932033" w14:textId="40F3F562" w:rsidR="00FC229E" w:rsidRDefault="00700177" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="00FC229E" w:rsidRPr="00FC229E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_1_-" w:history="1">
         <w:r w:rsidR="00FC229E" w:rsidRPr="00985E38">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>culturally safe</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FC229E" w:rsidRPr="00FC229E">
         <w:t xml:space="preserve"> and suitable for different communities, including First Nations Peoples and people from multicultural and multifaith backgrounds</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F8F74E0" w14:textId="296B07BD" w:rsidR="00FC229E" w:rsidRDefault="00FC229E" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC229E">
         <w:t>include clear roles and responsibilities</w:t>
@@ -4896,65 +4217,65 @@
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="009C2420">
         <w:t>Things that help with emergency p</w:t>
       </w:r>
       <w:r w:rsidR="004C31E0" w:rsidRPr="009C2420">
         <w:t>reparedness</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2420">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42C973FE" w14:textId="77777777" w:rsidR="00FC229E" w:rsidRPr="009C2420" w:rsidRDefault="00FC229E" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="009C2420">
         <w:t>talking with staff, carers, family members, and others about the emergency plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8A7D1D" w14:textId="7682DF48" w:rsidR="009751A5" w:rsidRPr="009C2420" w:rsidRDefault="009751A5" w:rsidP="00B663A4">
+    <w:p w14:paraId="0C8A7D1D" w14:textId="51349FEB" w:rsidR="009751A5" w:rsidRPr="009C2420" w:rsidRDefault="009751A5" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C2420">
         <w:t>running</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2420">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
-        <w:t xml:space="preserve"> practice emergency drills every year.</w:t>
+        <w:t xml:space="preserve"> practice emergency drills every year</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57DD2384" w14:textId="12DD955B" w:rsidR="00FC229E" w:rsidRPr="009C2420" w:rsidRDefault="005B0AB4" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="009C2420">
         <w:t xml:space="preserve">undertaking facility site </w:t>
       </w:r>
       <w:r w:rsidR="008669FE" w:rsidRPr="009C2420">
         <w:t>assessments</w:t>
       </w:r>
       <w:r w:rsidR="00862380" w:rsidRPr="009C2420">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CBED761" w14:textId="7CB3ED39" w:rsidR="00BE49E9" w:rsidRPr="009C2420" w:rsidRDefault="00B42A23" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C2420">
         <w:t xml:space="preserve">check your emergency features (e.g. fire alarms, exit signs, emergency equipment) </w:t>
@@ -4994,127 +4315,131 @@
         <w:t xml:space="preserve"> to understand what will and w</w:t>
       </w:r>
       <w:r w:rsidR="00DC510F" w:rsidRPr="009C2420">
         <w:t>on’</w:t>
       </w:r>
       <w:r w:rsidR="004D4D0D" w:rsidRPr="009C2420">
         <w:t xml:space="preserve">t be covered for clients, </w:t>
       </w:r>
       <w:r w:rsidR="008A55E2" w:rsidRPr="009C2420">
         <w:t>staff,</w:t>
       </w:r>
       <w:r w:rsidR="004D4D0D" w:rsidRPr="009C2420">
         <w:t xml:space="preserve"> and property</w:t>
       </w:r>
       <w:r w:rsidR="008A55E2" w:rsidRPr="009C2420">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46686404" w14:textId="690497D2" w:rsidR="00FC229E" w:rsidRPr="009C2420" w:rsidRDefault="00FC229E" w:rsidP="00FC229E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc49771487"/>
       <w:bookmarkStart w:id="6" w:name="_Toc187910757"/>
       <w:r w:rsidRPr="009C2420">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Services are also encouraged to plan together. Working with </w:t>
       </w:r>
       <w:r w:rsidR="00E6284C" w:rsidRPr="009C2420">
         <w:t xml:space="preserve">similar </w:t>
       </w:r>
       <w:r w:rsidRPr="009C2420">
         <w:t>providers help</w:t>
       </w:r>
       <w:r w:rsidR="00E6284C" w:rsidRPr="009C2420">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2420">
         <w:t xml:space="preserve"> everyone respond better and share resources if needed. This builds stronger services and helps clients get the support they need during an emergency.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C50BB3D" w14:textId="1388FE80" w:rsidR="00980364" w:rsidRPr="009C2420" w:rsidRDefault="00526F04" w:rsidP="0089501A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="009C2420">
         <w:t>It is</w:t>
       </w:r>
       <w:r w:rsidR="00FC229E" w:rsidRPr="009C2420">
         <w:t xml:space="preserve"> also a good idea to talk to your local council and emergency services while planning. This helps make sure your plan fits well with the</w:t>
       </w:r>
       <w:r w:rsidR="1EF605B8" w:rsidRPr="009C2420">
         <w:t>ir</w:t>
       </w:r>
       <w:r w:rsidR="00FC229E" w:rsidRPr="009C2420">
         <w:t xml:space="preserve"> emergency plans </w:t>
       </w:r>
       <w:r w:rsidR="18026BB1" w:rsidRPr="009C2420">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="00FC229E" w:rsidRPr="009C2420">
         <w:t>your area.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75D67B1F" w14:textId="65C2386F" w:rsidR="00C43380" w:rsidRDefault="00C43380" w:rsidP="00660689">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc210049866"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc239247424"/>
       <w:r>
         <w:t>Understand emergency management responsibilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="03538095" w14:textId="0E7C5338" w:rsidR="006D2247" w:rsidRPr="0089501A" w:rsidRDefault="006D2247" w:rsidP="0089501A">
+    <w:p w14:paraId="03538095" w14:textId="44E53051" w:rsidR="006D2247" w:rsidRPr="0089501A" w:rsidRDefault="006D2247" w:rsidP="0089501A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0089501A">
         <w:t>In an emergency, everyone has a part to play. This includes service providers, businesses, support organisations</w:t>
       </w:r>
       <w:r w:rsidR="0097371E">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0089501A">
         <w:t xml:space="preserve"> community members</w:t>
       </w:r>
       <w:r w:rsidR="0097371E">
         <w:t xml:space="preserve"> and individuals</w:t>
       </w:r>
       <w:r w:rsidRPr="0089501A">
         <w:t xml:space="preserve">. Everyone should understand the risks and know how to stay safe. This is called </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E51A88">
-[...1 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="_Appendix_1_-" w:history="1">
+        <w:r w:rsidRPr="0080359C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>shared responsibility</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="0089501A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="334477B0" w14:textId="1212888A" w:rsidR="00E6284C" w:rsidRDefault="006D2247" w:rsidP="0089501A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0089501A">
         <w:t>Most service providers already have responsibilities to plan for emergencies. These responsibilities often come from</w:t>
       </w:r>
       <w:r w:rsidR="00E6284C">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35A936BE" w14:textId="456DAB81" w:rsidR="00E6284C" w:rsidRDefault="006D2247" w:rsidP="00E6284C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0089501A">
         <w:t>funding</w:t>
       </w:r>
       <w:r w:rsidR="00383664">
         <w:t xml:space="preserve"> and tenancy agreements</w:t>
       </w:r>
@@ -5189,50 +4514,51 @@
         <w:t xml:space="preserve">must </w:t>
       </w:r>
       <w:r w:rsidR="00E6284C">
         <w:t xml:space="preserve">consider </w:t>
       </w:r>
       <w:r w:rsidRPr="0089501A">
         <w:t>how their service will respond to different emergencies. Their plans must focus on keeping both clients and staff safe.</w:t>
       </w:r>
       <w:r w:rsidR="0037383F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="620F6C41" w14:textId="5FFD93BB" w:rsidR="00C43380" w:rsidRPr="00FC1E48" w:rsidRDefault="006D2247" w:rsidP="0089501A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
         <w:t>Emergency planning will look different depending on the type of service and where it is delivered. For example, services provided in someone’s home will have different needs than those run in a residential facility.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CD080CA" w14:textId="45E9AD88" w:rsidR="006A37F2" w:rsidRPr="009A054D" w:rsidRDefault="00094267" w:rsidP="00EB1C77">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="009A054D">
+        <w:lastRenderedPageBreak/>
         <w:t>What type of emergency team should your service have?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="086E6073" w14:textId="3BD21272" w:rsidR="00B32F2F" w:rsidRPr="009A054D" w:rsidRDefault="006A37F2" w:rsidP="006A37F2">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="009A054D">
         <w:t>Different services have different needs. The type of team you set up to respond</w:t>
       </w:r>
       <w:r w:rsidR="000B2995" w:rsidRPr="009A054D">
         <w:t xml:space="preserve"> to emergencies will depend on:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60D34501" w14:textId="15979CFC" w:rsidR="000B2995" w:rsidRPr="009A054D" w:rsidRDefault="000B2995" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="009A054D">
         <w:t>how big your service is</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="734B3613" w14:textId="448F5D52" w:rsidR="000B2995" w:rsidRPr="009A054D" w:rsidRDefault="000B2995" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
@@ -5293,68 +4619,64 @@
       <w:r w:rsidR="00AB5AF4" w:rsidRPr="009A054D">
         <w:t xml:space="preserve"> ECO gives </w:t>
       </w:r>
       <w:r w:rsidR="00671935" w:rsidRPr="009A054D">
         <w:t>clear</w:t>
       </w:r>
       <w:r w:rsidR="00DB50BF" w:rsidRPr="009A054D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB5AF4" w:rsidRPr="009A054D">
         <w:t>instructions</w:t>
       </w:r>
       <w:r w:rsidRPr="009A054D">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D12431" w:rsidRPr="009A054D">
         <w:t xml:space="preserve"> They lead the response</w:t>
       </w:r>
       <w:r w:rsidR="00DB50BF" w:rsidRPr="009A054D">
         <w:t xml:space="preserve"> and are first to act when an emergency starts.</w:t>
       </w:r>
       <w:r w:rsidRPr="009A054D">
         <w:t xml:space="preserve"> The ECO usually includes a Chief Warden, Area Wardens, Communication Officer and First Aid Officers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDDA4EB" w14:textId="40F8817D" w:rsidR="00954ECE" w:rsidRPr="009A054D" w:rsidRDefault="1EF3B236" w:rsidP="00B663A4">
+    <w:p w14:paraId="2FDDA4EB" w14:textId="17EDBF90" w:rsidR="00954ECE" w:rsidRPr="009A054D" w:rsidRDefault="1EF3B236" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Numberdigit"/>
       </w:pPr>
       <w:r w:rsidRPr="009A054D">
         <w:t>Emergency Response Team (ERT): a group of trained staff who respond to emergencies at the service. They help keep everyone safe until emergency services arrive e.g. provide first aid and support people with disability or injuries. They are active while the emergency is happening and support the ECO. An ERT can include Chief and Deputy Wardens, first aid officers, and other trained staff.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C6689FD" w14:textId="0DBA6F71" w:rsidR="00954ECE" w:rsidRPr="009A054D" w:rsidRDefault="1EF3B236" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Numberdigit"/>
       </w:pPr>
       <w:r w:rsidRPr="009A054D">
-        <w:t xml:space="preserve">Critical response team (CRT): a group of trained staff who respond to serious or high-risk situations. These might include things like major injury, serious incident involving a client or a crisis that affects many people. They help reduce harm, support staff and clients and work with </w:t>
-[...3 lines deleted...]
-        <w:t>leadership to manage the situation. They are used after a major incident or crisis. CRTs usually include Critical Incident Coordinator (Team Lead), Communications Lead, Client Support Lead, Staff Support Lead, etc.</w:t>
+        <w:t>Critical response team (CRT): a group of trained staff who respond to serious or high-risk situations. These might include things like major injury, serious incident involving a client or a crisis that affects many people. They help reduce harm, support staff and clients and work with leadership to manage the situation. They are used after a major incident or crisis. CRTs usually include Critical Incident Coordinator (Team Lead), Communications Lead, Client Support Lead, Staff Support Lead, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="363C8F25" w14:textId="3BDB7D63" w:rsidR="00954ECE" w:rsidRPr="009A054D" w:rsidRDefault="00954ECE" w:rsidP="0013126A">
       <w:pPr>
         <w:pStyle w:val="Numberdigit"/>
       </w:pPr>
       <w:r w:rsidRPr="009A054D">
         <w:t xml:space="preserve">Incident Management Team (IMT): a group of trained people who help manage a serious emergency like a big fire, </w:t>
       </w:r>
       <w:r w:rsidR="008A55E2" w:rsidRPr="009A054D">
         <w:t>flood,</w:t>
       </w:r>
       <w:r w:rsidRPr="009A054D">
         <w:t xml:space="preserve"> or storm. They </w:t>
       </w:r>
       <w:r w:rsidR="00526F04" w:rsidRPr="009A054D">
         <w:t>do not</w:t>
       </w:r>
       <w:r w:rsidRPr="009A054D">
         <w:t xml:space="preserve"> work on the ground, but they make big decisions, organi</w:t>
       </w:r>
       <w:r w:rsidR="000971EF" w:rsidRPr="009A054D">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="009A054D">
@@ -5389,97 +4711,126 @@
       <w:r w:rsidR="00FA1E7F" w:rsidRPr="009A054D">
         <w:t xml:space="preserve"> might</w:t>
       </w:r>
       <w:r w:rsidRPr="009A054D">
         <w:t xml:space="preserve"> also be trained in First </w:t>
       </w:r>
       <w:r w:rsidR="00FB6C55" w:rsidRPr="009A054D">
         <w:t>Aid or</w:t>
       </w:r>
       <w:r w:rsidRPr="009A054D">
         <w:t xml:space="preserve"> being the </w:t>
       </w:r>
       <w:r w:rsidR="00A9782E" w:rsidRPr="009A054D">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="009A054D">
         <w:t xml:space="preserve">ommunications </w:t>
       </w:r>
       <w:r w:rsidR="00A9782E" w:rsidRPr="009A054D">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="009A054D">
         <w:t xml:space="preserve">fficer. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FCFC5F5" w14:textId="77777777" w:rsidR="009B5D94" w:rsidRPr="009A054D" w:rsidRDefault="009B5D94" w:rsidP="0046312D">
-[...34 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9377" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9377"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C43380" w:rsidRPr="009A054D" w14:paraId="4626C62D" w14:textId="77777777" w:rsidTr="00FC1E48">
+        <w:trPr>
+          <w:trHeight w:val="1358"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9377" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="80D0D5"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B8F1F4" w14:textId="5E289562" w:rsidR="00C43380" w:rsidRPr="009A054D" w:rsidRDefault="00C43380" w:rsidP="00B663A4">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009A054D">
+              <w:t>Emergency management responsibilities for organisations funded and regulated by the department are liste</w:t>
+            </w:r>
+            <w:r w:rsidR="00683720" w:rsidRPr="009A054D">
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A054D">
+              <w:t xml:space="preserve"> in the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A054D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Social services sector emergency management policy</w:t>
+            </w:r>
+            <w:r w:rsidR="00683720" w:rsidRPr="009A054D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00683720" w:rsidRPr="009A054D">
+              <w:t xml:space="preserve">available on </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A054D">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20">
+              <w:r w:rsidRPr="009A054D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>Service Providers’ Emergency Management webpage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="009A054D">
+              <w:t xml:space="preserve"> https://providers.dffh.vic.gov.au/emergency-management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="588D9073" w14:textId="10C96A5D" w:rsidR="00C43380" w:rsidRPr="009A054D" w:rsidRDefault="006D2247" w:rsidP="00660689">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc49771488"/>
       <w:bookmarkStart w:id="9" w:name="_Toc187910758"/>
-      <w:bookmarkStart w:id="10" w:name="_Toc210049867"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc239247425"/>
       <w:r w:rsidRPr="009A054D">
         <w:t>Who makes decisions during an emergency?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="1332053D" w14:textId="4FECFED7" w:rsidR="006D2247" w:rsidRPr="009A054D" w:rsidRDefault="006D2247" w:rsidP="006D2247">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A054D">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t>Every service must decide how it will respond to an emergency</w:t>
       </w:r>
       <w:r w:rsidR="00F91C08" w:rsidRPr="009A054D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A054D">
@@ -5532,50 +4883,51 @@
       </w:r>
       <w:r w:rsidR="00E87564" w:rsidRPr="009A054D">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t>useful</w:t>
       </w:r>
       <w:r w:rsidR="00703721" w:rsidRPr="009A054D">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> tool to stay </w:t>
       </w:r>
       <w:r w:rsidR="00E87564" w:rsidRPr="009A054D">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t xml:space="preserve">informed about emergency warnings, incidents, and updates in your area. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7541C5E1" w14:textId="37608326" w:rsidR="006D2247" w:rsidRPr="009A054D" w:rsidRDefault="006D2247" w:rsidP="0089501A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="009A054D">
+        <w:lastRenderedPageBreak/>
         <w:t>Your plan should name the people in your organisation who</w:t>
       </w:r>
       <w:r w:rsidR="00434F97" w:rsidRPr="009A054D">
         <w:t xml:space="preserve"> are responsible for</w:t>
       </w:r>
       <w:r w:rsidRPr="009A054D">
         <w:t xml:space="preserve"> mak</w:t>
       </w:r>
       <w:r w:rsidR="00434F97" w:rsidRPr="009A054D">
         <w:t xml:space="preserve">ing </w:t>
       </w:r>
       <w:r w:rsidRPr="009A054D">
         <w:t xml:space="preserve">decisions </w:t>
       </w:r>
       <w:r w:rsidR="00DE0695" w:rsidRPr="009A054D">
         <w:t>during</w:t>
       </w:r>
       <w:r w:rsidRPr="009A054D">
         <w:t xml:space="preserve"> an emergency</w:t>
       </w:r>
       <w:r w:rsidR="00417B3D" w:rsidRPr="009A054D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00DE0695" w:rsidRPr="009A054D">
         <w:t>The plan should also explain who can take over if the main decision-maker is not available</w:t>
@@ -5686,118 +5038,123 @@
       </w:pPr>
       <w:r w:rsidRPr="009A054D">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t>what risks still need attention</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="356FBD9D" w14:textId="77C880DA" w:rsidR="00E64E3F" w:rsidRPr="009A054D" w:rsidRDefault="006D2247" w:rsidP="00E64E3F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="009A054D">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t xml:space="preserve">what the </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5E52">
         <w:t>service plans to do next</w:t>
       </w:r>
       <w:r w:rsidR="00BA703A" w:rsidRPr="00CF5E52">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246BA8AF" w14:textId="77777777" w:rsidR="00FD7A16" w:rsidRPr="009A054D" w:rsidRDefault="00FD7A16" w:rsidP="0046312D">
-[...56 lines deleted...]
-    <w:p w14:paraId="4C8DD95B" w14:textId="51F45CA6" w:rsidR="008A341F" w:rsidRPr="009A054D" w:rsidRDefault="008A341F" w:rsidP="00660689">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A341F" w:rsidRPr="009A054D" w14:paraId="011CE51A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="80D0D5"/>
+          </w:tcPr>
+          <w:p w14:paraId="73864549" w14:textId="23716F99" w:rsidR="008A341F" w:rsidRPr="009A054D" w:rsidRDefault="008A341F" w:rsidP="00E64E3F">
+            <w:pPr>
+              <w:pStyle w:val="Bodyafterbullets"/>
+              <w:spacing w:beforeLines="80" w:before="192" w:afterLines="80" w:after="192"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009A054D">
+              <w:t xml:space="preserve">An example of an IMT structure for a small/medium organisation </w:t>
+            </w:r>
+            <w:r w:rsidR="00344C9E" w:rsidRPr="009A054D">
+              <w:t>is available</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A054D">
+              <w:t xml:space="preserve"> in the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF5E52">
+              <w:t>Emergency Management Plan Template</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A054D">
+              <w:t xml:space="preserve">, on the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21">
+              <w:r w:rsidRPr="00CF5E52">
+                <w:t>Service Providers’ Emergency Management webpage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="009A054D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00552C06">
+              <w:t xml:space="preserve">at </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidR="00552C06" w:rsidRPr="00D01987">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://providers.dffh.vic.gov.au/emergency-management</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="009A054D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4C8DD95B" w14:textId="32E5E909" w:rsidR="008A341F" w:rsidRPr="009A054D" w:rsidRDefault="008A341F" w:rsidP="00660689">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc210049868"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc49771489"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc187910759"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc239247426"/>
       <w:r w:rsidRPr="009A054D">
-        <w:lastRenderedPageBreak/>
         <w:t>Identify hazards and assess risks</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="2E75E9EC" w14:textId="20B1D4C7" w:rsidR="007745B3" w:rsidRDefault="006D2247" w:rsidP="006D2247">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="006D2247">
         <w:t xml:space="preserve">Social service providers may face different </w:t>
       </w:r>
       <w:r w:rsidR="0028470E">
         <w:t xml:space="preserve">types of </w:t>
       </w:r>
       <w:r w:rsidRPr="006D2247">
         <w:t>emergencies depending on</w:t>
       </w:r>
       <w:r w:rsidR="007745B3">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B638442" w14:textId="613CA305" w:rsidR="007745B3" w:rsidRDefault="006D2247" w:rsidP="007745B3">
       <w:pPr>
@@ -5956,93 +5313,106 @@
       </w:r>
       <w:r w:rsidR="002925EB" w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve"> fire</w:t>
       </w:r>
       <w:r w:rsidR="00F92C4A" w:rsidRPr="00FC1E48">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="002925EB" w:rsidRPr="00FC1E48">
         <w:t>, flood</w:t>
       </w:r>
       <w:r w:rsidR="00F92C4A" w:rsidRPr="00FC1E48">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="002925EB" w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve">, disease outbreaks and power failures. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14C5B525" w14:textId="57EE5794" w:rsidR="00244B1D" w:rsidRPr="00FC1E48" w:rsidRDefault="00244B1D" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve">Different services will face different hazards. For example: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169D7F72" w14:textId="38A5E0A5" w:rsidR="00244B1D" w:rsidRPr="00FC1E48" w:rsidRDefault="00244B1D" w:rsidP="00B663A4">
+    <w:p w14:paraId="169D7F72" w14:textId="291FE529" w:rsidR="00244B1D" w:rsidRPr="00FC1E48" w:rsidRDefault="004857BC" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1E48">
-[...3 lines deleted...]
-    <w:p w14:paraId="198B5080" w14:textId="1D673653" w:rsidR="00244B1D" w:rsidRPr="00FC1E48" w:rsidRDefault="00244B1D" w:rsidP="00B663A4">
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00244B1D" w:rsidRPr="00FC1E48">
+        <w:t>ervices near bushland may face higher bushfire risk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198B5080" w14:textId="199B8310" w:rsidR="00244B1D" w:rsidRPr="00FC1E48" w:rsidRDefault="004857BC" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1E48">
-[...3 lines deleted...]
-    <w:p w14:paraId="4399358E" w14:textId="3A17323A" w:rsidR="00244B1D" w:rsidRPr="00FC1E48" w:rsidRDefault="00721398" w:rsidP="00B663A4">
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00244B1D" w:rsidRPr="00FC1E48">
+        <w:t>ervices in flood-prone areas may need to prepare for flooding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4399358E" w14:textId="5D6098BA" w:rsidR="00244B1D" w:rsidRPr="00FC1E48" w:rsidRDefault="004857BC" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1E48">
-        <w:t>Residential</w:t>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00721398" w:rsidRPr="00FC1E48">
+        <w:t>esidential</w:t>
       </w:r>
       <w:r w:rsidR="00244B1D" w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve"> care services may need to plan for extended </w:t>
       </w:r>
       <w:r w:rsidR="001102AB" w:rsidRPr="00FC1E48">
         <w:t>heatwaves</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60199186" w14:textId="44A73205" w:rsidR="00721398" w:rsidRPr="00FC1E48" w:rsidRDefault="00244B1D" w:rsidP="00B663A4">
+    <w:p w14:paraId="60199186" w14:textId="2B2985E2" w:rsidR="00721398" w:rsidRPr="00FC1E48" w:rsidRDefault="004857BC" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00244B1D" w:rsidRPr="00FC1E48">
+        <w:t xml:space="preserve">ome city-based services may be more at risk from civil disturbances. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD26939" w14:textId="7CF81128" w:rsidR="00721398" w:rsidRPr="00FC1E48" w:rsidRDefault="00721398" w:rsidP="00721398">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
-        <w:t xml:space="preserve">Some city-based services may be more at risk from civil disturbances. </w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00FC1E48">
+        <w:lastRenderedPageBreak/>
         <w:t>Step 1: Identify the hazard</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="322A3EAB" w14:textId="404746EA" w:rsidR="00721398" w:rsidRPr="00FC1E48" w:rsidRDefault="00B63FC8" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
         <w:t>Start by thinking about:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B2B9506" w14:textId="30531FFB" w:rsidR="00B63FC8" w:rsidRPr="00FC1E48" w:rsidRDefault="00E64E3F" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="00B63FC8" w:rsidRPr="00FC1E48">
         <w:t>here your service is located</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5769BC55" w14:textId="66CF30E8" w:rsidR="00B63FC8" w:rsidRPr="00FC1E48" w:rsidRDefault="00E64E3F" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
@@ -6161,51 +5531,50 @@
       <w:r w:rsidRPr="00FC1E48">
         <w:t>how likely it is to happen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29399497" w14:textId="77777777" w:rsidR="00350776" w:rsidRPr="00FC1E48" w:rsidRDefault="00350776" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve">how serious the impact would be on you service and the people you support. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="688545DF" w14:textId="77777777" w:rsidR="00535C31" w:rsidRPr="00FC1E48" w:rsidRDefault="00535C31" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve">This is called a risk assessment. It helps you decide which risks need a plan, and where to put your time and resources. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F5A6F35" w14:textId="2ECF697A" w:rsidR="00ED7C55" w:rsidRPr="00FC1E48" w:rsidRDefault="00ED7C55" w:rsidP="00ED7C55">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
-        <w:lastRenderedPageBreak/>
         <w:t>Step 3: Plan to reduce the risk (mitigation strategies)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="522AD791" w14:textId="3B6A2135" w:rsidR="008A341F" w:rsidRPr="00FC1E48" w:rsidRDefault="005455D1" w:rsidP="005455D1">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
         <w:t>Mitigation strategies are actions that can help</w:t>
       </w:r>
       <w:r w:rsidR="005545D1" w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve"> prevent emergencies, reduce</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve"> their</w:t>
       </w:r>
       <w:r w:rsidR="005545D1" w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve"> impact if they happen, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC1E48">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="005545D1" w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve"> support a </w:t>
       </w:r>
@@ -6270,55 +5639,61 @@
       </w:r>
       <w:r w:rsidR="00197C95" w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve">service, based on your location, </w:t>
       </w:r>
       <w:r w:rsidR="00785191" w:rsidRPr="00FC1E48">
         <w:t>clients’</w:t>
       </w:r>
       <w:r w:rsidR="00197C95" w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A55E2" w:rsidRPr="00FC1E48">
         <w:t>needs,</w:t>
       </w:r>
       <w:r w:rsidR="00197C95" w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve"> and setup. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C1B0E6E" w14:textId="3B9808EF" w:rsidR="00A07859" w:rsidRPr="00FC1E48" w:rsidRDefault="00A07859" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve">Examples of mitigation strategies: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD276A3" w14:textId="22DE6584" w:rsidR="008A341F" w:rsidRPr="00FC1E48" w:rsidRDefault="008A341F" w:rsidP="00F86A0A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading5"/>
+    <w:p w14:paraId="6AD276A3" w14:textId="22DE6584" w:rsidR="008A341F" w:rsidRPr="00FC1E48" w:rsidRDefault="008A341F" w:rsidP="00B663A4">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>Natural hazards</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="271E3E02" w14:textId="77777777" w:rsidR="008A341F" w:rsidRPr="00FC1E48" w:rsidRDefault="008A341F" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
         <w:t>Bushfires:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="185B2C60" w14:textId="6B35882C" w:rsidR="005545D1" w:rsidRPr="00FC1E48" w:rsidRDefault="0084210C" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="005545D1" w:rsidRPr="00FC1E48">
         <w:t>lear dry plants around your site</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21EFB9FF" w14:textId="03910A6E" w:rsidR="005545D1" w:rsidRPr="00FC1E48" w:rsidRDefault="0084210C" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
@@ -6456,50 +5831,51 @@
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
         <w:t>avoid outdoor activities during the hottest times</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B9A5B03" w14:textId="6F3CD75F" w:rsidR="00F539E8" w:rsidRPr="00FC1E48" w:rsidRDefault="00F539E8" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve">train staff and inform clients </w:t>
       </w:r>
       <w:r w:rsidR="005545D1" w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve">to spot </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC1E48">
         <w:t>heat-related illnesses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BA23318" w14:textId="77777777" w:rsidR="00F539E8" w:rsidRPr="00FC1E48" w:rsidRDefault="00F539E8" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
+        <w:lastRenderedPageBreak/>
         <w:t>Biological hazards</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="588EF19D" w14:textId="77777777" w:rsidR="00F539E8" w:rsidRPr="00FC1E48" w:rsidRDefault="00F539E8" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
         <w:t>Disease outbreaks (e.g., COVID-19, Influenza):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ED80253" w14:textId="42AF0174" w:rsidR="00F539E8" w:rsidRPr="00FC1E48" w:rsidRDefault="002A4890" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="005545D1" w:rsidRPr="00FC1E48">
         <w:t>se good</w:t>
       </w:r>
       <w:r w:rsidR="00F539E8" w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve"> hygiene </w:t>
       </w:r>
       <w:r w:rsidR="005545D1" w:rsidRPr="00FC1E48">
@@ -6536,55 +5912,61 @@
       </w:r>
       <w:r w:rsidR="00F539E8" w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve">and personal protective equipment (PPE) </w:t>
       </w:r>
       <w:r w:rsidR="005545D1" w:rsidRPr="00FC1E48">
         <w:t>when needed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B339DF9" w14:textId="5230DA46" w:rsidR="00F539E8" w:rsidRPr="00FC1E48" w:rsidRDefault="002A4890" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="005545D1" w:rsidRPr="00FC1E48">
         <w:t>rain staff</w:t>
       </w:r>
       <w:r w:rsidR="00F539E8" w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve"> on infection control</w:t>
       </w:r>
       <w:r w:rsidR="005545D1" w:rsidRPr="00FC1E48">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16404834" w14:textId="77777777" w:rsidR="00F539E8" w:rsidRPr="00FC1E48" w:rsidRDefault="00F539E8" w:rsidP="00F86A0A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading5"/>
+    <w:p w14:paraId="16404834" w14:textId="77777777" w:rsidR="00F539E8" w:rsidRPr="00FC1E48" w:rsidRDefault="00F539E8" w:rsidP="00B663A4">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>Technological hazards</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B1EB833" w14:textId="77777777" w:rsidR="00F539E8" w:rsidRPr="00FC1E48" w:rsidRDefault="00F539E8" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
         <w:t>Cybersecurity threats:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="121C95DE" w14:textId="247A815F" w:rsidR="005545D1" w:rsidRPr="00FC1E48" w:rsidRDefault="00F539E8" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
         <w:t>use firewalls</w:t>
       </w:r>
       <w:r w:rsidR="005545D1" w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve">anti-virus software </w:t>
       </w:r>
     </w:p>
@@ -6610,55 +5992,61 @@
     <w:p w14:paraId="082C7BB3" w14:textId="3C45EAD2" w:rsidR="00F539E8" w:rsidRPr="00FC1E48" w:rsidRDefault="00F539E8" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve">back up important </w:t>
       </w:r>
       <w:r w:rsidR="005545D1" w:rsidRPr="00FC1E48">
         <w:t>files</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve"> and store it securely</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D922D43" w14:textId="51D33F25" w:rsidR="00F539E8" w:rsidRPr="00FC1E48" w:rsidRDefault="005545D1" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
         <w:t>make a cyber emergency plan</w:t>
       </w:r>
       <w:r w:rsidR="00F539E8" w:rsidRPr="00FC1E48">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BDF35C2" w14:textId="77777777" w:rsidR="00F539E8" w:rsidRPr="00FC1E48" w:rsidRDefault="00F539E8" w:rsidP="00F86A0A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading5"/>
+    <w:p w14:paraId="5BDF35C2" w14:textId="77777777" w:rsidR="00F539E8" w:rsidRPr="00FC1E48" w:rsidRDefault="00F539E8" w:rsidP="00B663A4">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>Societal hazards</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D1E4C30" w14:textId="28DA7507" w:rsidR="00F539E8" w:rsidRPr="00FC1E48" w:rsidRDefault="00F539E8" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
         <w:t>Acts of</w:t>
       </w:r>
       <w:r w:rsidR="008E4B17" w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve"> violence or</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve"> terrorism:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E5D98D1" w14:textId="06F2A7C0" w:rsidR="00F539E8" w:rsidRPr="00FC1E48" w:rsidRDefault="008E4B17" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
         <w:t>do</w:t>
       </w:r>
       <w:r w:rsidR="00F539E8" w:rsidRPr="00FC1E48">
@@ -6754,51 +6142,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
         <w:t>have</w:t>
       </w:r>
       <w:r w:rsidR="00F539E8" w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve"> emergency supply kits</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve"> ready</w:t>
       </w:r>
       <w:r w:rsidR="00775354" w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve"> with</w:t>
       </w:r>
       <w:r w:rsidR="00F539E8" w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve"> food, water, and medical</w:t>
       </w:r>
       <w:r w:rsidR="00775354" w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve"> items</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A669A42" w14:textId="77777777" w:rsidR="00F539E8" w:rsidRPr="00FC1E48" w:rsidRDefault="00F539E8" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
-        <w:lastRenderedPageBreak/>
         <w:t>train staff in emergency response and first aid</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6A9A74" w14:textId="154A6AAE" w:rsidR="000B31CB" w:rsidRPr="00FC1E48" w:rsidRDefault="00F539E8" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1E48">
         <w:t>plan</w:t>
       </w:r>
       <w:r w:rsidR="00775354" w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="00A937F5" w:rsidRPr="00FC1E48">
         <w:t>an increase</w:t>
       </w:r>
       <w:r w:rsidR="00775354" w:rsidRPr="00FC1E48">
         <w:t xml:space="preserve"> in people needing shelter or support</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC1E48">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DE554D6" w14:textId="296C905B" w:rsidR="000B31CB" w:rsidRPr="00FC1E48" w:rsidRDefault="000B31CB" w:rsidP="000B31CB">
       <w:pPr>
@@ -6955,168 +6342,1132 @@
       </w:r>
       <w:r w:rsidR="008E4B17" w:rsidRPr="00FA1E7F">
         <w:t>Victoria State Emergency Service (VicSES)</w:t>
       </w:r>
       <w:r w:rsidR="008E4B17" w:rsidRPr="008E4B17">
         <w:t xml:space="preserve"> or fire service</w:t>
       </w:r>
       <w:r w:rsidR="00BF16F4">
         <w:t xml:space="preserve"> (Country Fire Authority (CFA) and/or Fire Rescue Victoria (FRV)</w:t>
       </w:r>
       <w:r w:rsidR="009B7371">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5977B71F" w14:textId="5FBD5F52" w:rsidR="0089501A" w:rsidRDefault="000F4DBC" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="008E4B17" w:rsidRPr="008E4B17">
         <w:t>peak with local council or department staff</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3795789F" w14:textId="57FA279A" w:rsidR="0089501A" w:rsidRDefault="000F4DBC" w:rsidP="00B663A4">
+    <w:p w14:paraId="3795789F" w14:textId="47984A1B" w:rsidR="0089501A" w:rsidRDefault="000F4DBC" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="008E4B17" w:rsidRPr="008E4B17">
         <w:t xml:space="preserve">ttend an emergency </w:t>
       </w:r>
       <w:r w:rsidR="686017B7">
         <w:t xml:space="preserve">preparedness </w:t>
       </w:r>
       <w:r w:rsidR="008E4B17" w:rsidRPr="008E4B17">
         <w:t>forum run by the department</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1277FB14" w14:textId="77777777" w:rsidR="008352D6" w:rsidRPr="00B663A4" w:rsidRDefault="008352D6" w:rsidP="00E246AC">
-[...83 lines deleted...]
-    <w:p w14:paraId="724B1932" w14:textId="5134259E" w:rsidR="00775354" w:rsidRPr="00C86D74" w:rsidRDefault="00C83D8B" w:rsidP="00660689">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9180"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00775354" w:rsidRPr="005C0D3B" w14:paraId="3C3C59BA" w14:textId="77777777" w:rsidTr="008D71E3">
+        <w:trPr>
+          <w:trHeight w:val="1112"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9180" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="80D0D5"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD6D8F3" w14:textId="77777777" w:rsidR="0049433D" w:rsidRPr="00B663A4" w:rsidRDefault="00775354" w:rsidP="00B663A4">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>It is important to consider hazards and potential risk. Further information and relevant l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C0D3B">
+              <w:t xml:space="preserve">inks to hazard-specific resources </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">is available in </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_Appendix_2_–">
+              <w:r w:rsidRPr="00B663A4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Times"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>Appendix 2</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B663A4">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="0049433D" w:rsidRPr="00B663A4">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03D2776E" w14:textId="7E646DD7" w:rsidR="00775354" w:rsidRPr="00B663A4" w:rsidRDefault="00775354" w:rsidP="00B663A4">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C0D3B">
+              <w:t xml:space="preserve">ample risk assessment </w:t>
+            </w:r>
+            <w:r>
+              <w:t>tools and t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C0D3B">
+              <w:t>emplate</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">s are available in </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_Appendix_3_–" w:history="1">
+              <w:r w:rsidRPr="00B663A4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Times"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>Appendix 3</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B663A4">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5F67846B" w14:textId="31FD47A3" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc210049869"/>
-      <w:r w:rsidRPr="00C86D74">
+      <w:bookmarkStart w:id="14" w:name="_Toc239247427"/>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:lastRenderedPageBreak/>
+        <w:t>Emergency risk planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="4084D0BC" w14:textId="198EA1CC" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emergency management requirements differ depending on the service type, location, and the people who access the service. See </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64785" w:rsidDel="0003492E">
+        <w:t xml:space="preserve">section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64785">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64785" w:rsidDel="0003492E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64785">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Service-specific policy requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00727FD8" w:rsidRPr="00AC2D49">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00727FD8" w:rsidRPr="008467FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Social</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00727FD8" w:rsidRPr="008467FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services sector emergency management policy</w:t>
+      </w:r>
+      <w:r w:rsidR="00727FD8" w:rsidRPr="00AC2D49">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42489FBA" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Effective emergency management </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">risk planning is crucial for maintaining the safety and resilience of services, clients, and staff. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77247DD4" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Each day all service providers should undertake the following risk planning actions: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFC375C" w14:textId="769017D4" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="11456381">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>monitor conditions and official sources for warnings</w:t>
+      </w:r>
+      <w:r w:rsidR="42375D6D" w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve"> for all emergency types</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE49C50" w14:textId="32DF3A53" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>take action</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve"> immediately if a</w:t>
+      </w:r>
+      <w:r w:rsidR="00280A90" w:rsidRPr="00AC2D49">
+        <w:t>n emergency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve"> starts near you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604D855F" w14:textId="354F9EFC" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="11456381">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve">adhere to local regulations </w:t>
+      </w:r>
+      <w:r w:rsidR="45C915BA" w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B24C7D" w:rsidRPr="00AC2D49">
+        <w:t>advice</w:t>
+      </w:r>
+      <w:r w:rsidR="45C915BA" w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve"> governing emergency response and </w:t>
+      </w:r>
+      <w:r w:rsidR="009C42F5" w:rsidRPr="00AC2D49">
+        <w:t>activity</w:t>
+      </w:r>
+      <w:r w:rsidR="45C915BA" w:rsidRPr="00AC2D49">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19028553" w14:textId="4A930C3A" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>The section</w:t>
+      </w:r>
+      <w:r w:rsidR="004272CD" w:rsidRPr="00AC2D49">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve"> below </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53CF6" w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve">refer to specific </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>risks and the necessary planning measures to mitigate these risks</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6D06" w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve">, which may also </w:t>
+      </w:r>
+      <w:r w:rsidR="00896F2A" w:rsidRPr="00AC2D49">
+        <w:t>be relevant</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6D06" w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve"> to other types of emergency risk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C185A4" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00A507F5">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>Bushfire and grassfire risks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3098CD" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve">Victoria is one of the most fire-prone areas in the world. Services located in areas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>heightened bushfire or grassfire risk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> across the state should undertake additional emergency management plann</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve">ing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4262E177" w14:textId="1DC77FD6" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve">Bushfire-specific </w:t>
+      </w:r>
+      <w:r w:rsidR="00803CA5" w:rsidRPr="00AC2D49">
+        <w:t>risk reduction</w:t>
+      </w:r>
+      <w:r w:rsidR="005F50E0" w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>planning should include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667068C5" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>a separate bushfire survival plan which details early relocation triggers, a safe relocation destination, transport, and relocation processes and procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017045E8" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>a site inspection to identify required site preparation and maintenance, including minimising flammable materials</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B367DD1" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>a schedule to prepare and maintain the site</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04859F09" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>a plan to relocate the day before a forecast Catastrophic or Extreme fire danger day</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1532CEA0" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>staff bushfire survival training that covers:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592D85FF" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>understanding fire danger ratings and what they mean for your service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427A787B" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>identifying your fire district and monitoring conditions and official sources for warnings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6CCF49" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve">how to relocate or evacuate safely. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C592419" w14:textId="4E3515F2" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>Foster and kinship care</w:t>
+      </w:r>
+      <w:r w:rsidR="00461A78" w:rsidRPr="00AC2D49">
+        <w:t>rs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve"> should have a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bushfire Leave Early Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve"> in place (see </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB08FE">
+        <w:t>section 3.3 Residential</w:t>
+      </w:r>
+      <w:r w:rsidR="00E851B0">
+        <w:t>, Lead Tenant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB08FE">
+        <w:t xml:space="preserve"> and home-based care services</w:t>
+      </w:r>
+      <w:r w:rsidR="00867BE4">
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00867BE4" w:rsidRPr="00867BE4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Social</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00867BE4" w:rsidRPr="00867BE4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services sector emergency management policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve">). This will assist these </w:t>
+      </w:r>
+      <w:r w:rsidR="00E64461" w:rsidRPr="00AC2D49">
+        <w:t>carers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve"> to be ready and able to respond if they are threatened by a fire, or if conditions become too dangerous to continue </w:t>
+      </w:r>
+      <w:r w:rsidR="0096209E" w:rsidRPr="00AC2D49">
+        <w:t>care in that location.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72983F94" w14:textId="1B856FE1" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="006431F1">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>Heightened bushfire risks</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7539" w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve"> areas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CC073A" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve">A client, service or facility may be in an area of heightened bushfire risk when they are located within any or </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="_Int_J1ZGslHH"/>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>all of</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve"> the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3E1CA8" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>Bushfire Prone Area (BPA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CDE11AD" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>Bushfire Management Overlay (BMO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E58FFF9" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>Victorian Fire Risk Register – Bushfire (VFRR-B) area of ‘Extreme’ bushfire risk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4760E366" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Tabletext"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="24" w:space="1" w:color="99E0DD"/>
+          <w:left w:val="single" w:sz="24" w:space="4" w:color="99E0DD"/>
+          <w:bottom w:val="single" w:sz="24" w:space="1" w:color="99E0DD"/>
+          <w:right w:val="single" w:sz="24" w:space="4" w:color="99E0DD"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve"> The VFRR-B is the current process in which representatives from Local Government, fire services, public land managers, utilities and community groups identify assets at risk from bushfire and assess the level of risk to the assets. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B00A821" w14:textId="3CD4E6CF" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bodyaftertablefigure"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve">VFRR-B ratings include Low, Medium, High, Very High, and Extreme. </w:t>
+      </w:r>
+      <w:r w:rsidR="00827E68" w:rsidRPr="00AC2D49">
+        <w:t>Carers and services in p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve">roperties within an area of heightened bushfire risk (e.g., Extreme) may be required to have a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:lastRenderedPageBreak/>
+        <w:t>Bushfire Survival Plan or a Bushfire Leave Early Plan as outlined</w:t>
+      </w:r>
+      <w:r w:rsidR="00347532" w:rsidRPr="00347532">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00347532" w:rsidRPr="00B64785">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Social</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00347532" w:rsidRPr="00B64785">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services sector emergency management policy</w:t>
+      </w:r>
+      <w:r w:rsidR="00347532">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00347532" w:rsidRPr="00347532">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(see </w:t>
+      </w:r>
+      <w:r w:rsidR="00347532" w:rsidRPr="00347532">
+        <w:t>section 3. Service-specific policy requirements)</w:t>
+      </w:r>
+      <w:r w:rsidR="00347532">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133EDF4B" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>Bushfire Survival Plans prepared by Homes Victoria’s Fire Services team nominate the relevant triggers for relocation (including relocation the day before a forecast Catastrophic or Extreme fire danger day), through a risk assessment process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0909E6" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00BF2BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>Flood risk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCDAB99" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>Victoria is also prone to flooding, which can significantly impact services, clients, and staff. Services located in areas susceptible to flooding must undertake emergency management planning to mitigate risks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3CEDEA" w14:textId="10684308" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00867A17" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>Risk reduction and p</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49">
+        <w:t>lanning for floods should include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5880020C" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve">a thorough risk assessment to identify flood risks specific to the location, including historical flood data and potential sources of flooding such as rivers, creeks, storm surges, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">using Victoria State Emergency Service (VICSES)/local government authority flood maps for information  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DB709C" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>clear triggers for early relocation based on flood forecasts and warnings (on the Vic Emergency mobile app or website)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A7BD9E1" w14:textId="4F8B0FBC" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>a plan for transportation and safe relocation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6251F9" w14:textId="380138E2" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>regular site inspection</w:t>
+      </w:r>
+      <w:r w:rsidR="00914B81" w:rsidRPr="00AC2D49">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve"> to identify necessary preparations and maintenance to mitigate flood risks, such as proper drainage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02EF9102" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>measures to prepare the site, such as elevating critical infrastructure and furniture, securing hazardous materials, and installing flood barriers or sandbags</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9A9B25" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>staff training that covers flood risk awareness and emergency procedures, such as:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353EB4BC" w14:textId="4C266AF4" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve">understanding flood warnings and their implications for </w:t>
+      </w:r>
+      <w:r w:rsidR="003F59A8" w:rsidRPr="00AC2D49">
+        <w:t xml:space="preserve">properties and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>service operations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A8560E" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>monitoring conditions and official sources for flood warnings and updates</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC6BA0B" w14:textId="77777777" w:rsidR="00B94C58" w:rsidRPr="00AC2D49" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="568" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2D49">
+        <w:t>enacting relocation plans efficiently and effectively.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B087341" w14:textId="79B60371" w:rsidR="00ED5ADE" w:rsidRPr="00BF2BE0" w:rsidRDefault="00ED5ADE" w:rsidP="00BF2BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc239247428"/>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:t>Anticipating and preparing for emerging risks</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="7E3A4A5E" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00BF2BE0" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:t xml:space="preserve">Dealing with emerging risks requires planning ahead and taking proactive measures. By identifying potential dangers early, creating suitable plans, advising clients most at risk about emerging risks, and allocating resources, service providers can reduce risks, be better prepared, and strengthen the ability for people most at risk and their organisation to recover from emergencies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D43FC79" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00BF2BE0" w:rsidRDefault="00ED5ADE" w:rsidP="00BF2BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:t>Cyber incidents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54397F67" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00BF2BE0" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:t xml:space="preserve">Any organisation is at high risk of having their systems, networks and data targeted by a cyber-attack. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD97D44" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00BF2BE0" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:t xml:space="preserve">Organisations hold confidential information on staff and clients that requires protection, such as: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA7744A" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00BF2BE0" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:t>personal identifiable information (PII) such as contact information; birth date; marriage and family details; passport, driver licence and other government identification numbers; and healthcare data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79252BDF" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00BF2BE0" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:t>financial information and bank account details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221106EB" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00BF2BE0" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>the organisation’s data and intellectual property (competitive intelligence).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0243376C" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00BF2BE0" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:t>With access to PII, cyber attackers can:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B1D9BD" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00BF2BE0" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:t>commit identity theft</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFB07A6" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00BF2BE0" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:t>access financial information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35612992" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00BF2BE0" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:t>steal money</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B849DB4" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00BF2BE0" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:lastRenderedPageBreak/>
+        <w:t>damage credit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A2F029" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00BF2BE0" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:t>compromise medical records</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE432C7" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00BF2BE0" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:t>file false insurance claims</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7CECFB" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00BF2BE0" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:t>sell personal data for profit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769C6093" w14:textId="77777777" w:rsidR="00ED5ADE" w:rsidRPr="00BF2BE0" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:t>blackmail victims and hold them to ‘data ransom’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6831F04B" w14:textId="7562FC70" w:rsidR="00ED5ADE" w:rsidRPr="00BF2BE0" w:rsidRDefault="00ED5ADE" w:rsidP="00ED5ADE">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:t>use the information to launch further attacks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F346CA" w14:textId="40056D64" w:rsidR="00FB03D9" w:rsidRPr="005D7B10" w:rsidRDefault="00ED5ADE" w:rsidP="000D42E4">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:t>Funded agencies must apply cyber resilience and online safety practices to reduce risk and protect the organisation and its staff and clients from the effects of cyber-attacks and stolen data.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="17EFC4E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724B1932" w14:textId="534A86EF" w:rsidR="00775354" w:rsidRPr="00BF2BE0" w:rsidRDefault="00C83D8B" w:rsidP="000D42E4">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t>Planning for emergencies by knowing your clients’ risks</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="46129132" w14:textId="3FFFF925" w:rsidR="00775354" w:rsidRPr="000A381D" w:rsidRDefault="000A381D" w:rsidP="0088515D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="000A381D">
         <w:t xml:space="preserve">To plan properly for emergencies, </w:t>
       </w:r>
       <w:r w:rsidR="00A937F5" w:rsidRPr="000A381D">
         <w:t>it is</w:t>
       </w:r>
       <w:r w:rsidRPr="000A381D">
         <w:t xml:space="preserve"> important to understand your clients and the type of care they need. This is </w:t>
       </w:r>
       <w:r w:rsidR="001639F5" w:rsidRPr="000A381D">
         <w:t>especially</w:t>
       </w:r>
       <w:r w:rsidRPr="000A381D">
         <w:t xml:space="preserve"> important</w:t>
       </w:r>
       <w:r w:rsidR="001639F5" w:rsidRPr="000A381D">
         <w:t xml:space="preserve"> when deciding</w:t>
       </w:r>
       <w:r w:rsidRPr="000A381D">
         <w:t xml:space="preserve"> whether to move people out of a residential service or to keep supporting them in their homes</w:t>
@@ -7245,195 +7596,227 @@
       <w:r w:rsidR="00C86D74" w:rsidRPr="0089501A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>, the</w:t>
       </w:r>
       <w:r w:rsidR="005F2A48">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00C86D74" w:rsidRPr="0089501A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> may</w:t>
       </w:r>
       <w:r w:rsidRPr="0089501A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4362F1C2" w14:textId="5646A5EA" w:rsidR="00900648" w:rsidRPr="00B663A4" w:rsidRDefault="00140A18" w:rsidP="00B663A4">
+    <w:p w14:paraId="4362F1C2" w14:textId="219BEAD1" w:rsidR="00900648" w:rsidRPr="00B663A4" w:rsidRDefault="00140A18" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B663A4">
-        <w:t>have ongoing needs (like limited mobility</w:t>
+        <w:t>have ongoing needs</w:t>
+      </w:r>
+      <w:r w:rsidR="00842949">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B663A4">
+        <w:t>like limited mobilit</w:t>
+      </w:r>
+      <w:r w:rsidR="00181A00">
+        <w:t xml:space="preserve">y, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6576">
+        <w:t xml:space="preserve">reliable </w:t>
+      </w:r>
+      <w:r w:rsidR="00B219BB">
+        <w:t xml:space="preserve">access to </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6576">
+        <w:t xml:space="preserve">medical </w:t>
+      </w:r>
+      <w:r w:rsidR="00565D57">
+        <w:t>equipment (e.g. CPAP machine)</w:t>
       </w:r>
       <w:r w:rsidR="00BE4EF0" w:rsidRPr="00B663A4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B663A4">
-        <w:t>or memory challenges)</w:t>
+        <w:t>or memory challenges</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A137BFF" w14:textId="7BC57B6C" w:rsidR="00140A18" w:rsidRPr="00B663A4" w:rsidRDefault="00140A18" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B663A4">
         <w:t>live in higher risk</w:t>
       </w:r>
       <w:r w:rsidR="00C86D74" w:rsidRPr="00B663A4">
         <w:t xml:space="preserve"> areas,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B663A4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C86D74" w:rsidRPr="00B663A4">
         <w:t>like</w:t>
       </w:r>
       <w:r w:rsidRPr="00B663A4">
         <w:t xml:space="preserve"> bushfire-prone areas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1BB235" w14:textId="1C72837C" w:rsidR="00140A18" w:rsidRPr="00B663A4" w:rsidRDefault="00140A18" w:rsidP="00B663A4">
+    <w:p w14:paraId="1D1BB235" w14:textId="1AF5BE72" w:rsidR="00140A18" w:rsidRPr="00B663A4" w:rsidRDefault="00140A18" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B663A4">
         <w:t>have</w:t>
       </w:r>
       <w:r w:rsidR="00C86D74" w:rsidRPr="00B663A4">
         <w:t xml:space="preserve"> health</w:t>
       </w:r>
       <w:r w:rsidRPr="00B663A4">
-        <w:t xml:space="preserve"> conditions that </w:t>
+        <w:t xml:space="preserve"> conditions t</w:t>
+      </w:r>
+      <w:r w:rsidR="0006628D">
+        <w:t>hat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B663A4">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C86D74" w:rsidRPr="00B663A4">
         <w:t xml:space="preserve">get worse in some emergencies (like </w:t>
       </w:r>
       <w:r w:rsidR="00BE4EF0" w:rsidRPr="00B663A4">
         <w:t>asthma during smoke events)</w:t>
       </w:r>
       <w:r w:rsidR="00E761FC" w:rsidRPr="00B663A4">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BE4EF0" w:rsidRPr="00B663A4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B876A7" w14:textId="21AB7BAC" w:rsidR="0059134A" w:rsidRPr="00C86D74" w:rsidRDefault="004F136C" w:rsidP="00B96D98">
+    <w:p w14:paraId="30B876A7" w14:textId="74CB5EB5" w:rsidR="0059134A" w:rsidRPr="00C86D74" w:rsidRDefault="004F136C" w:rsidP="00B96D98">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00C86D74">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F71B9">
-[...1 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="_Appendix_1_-" w:history="1">
+        <w:r w:rsidRPr="00C86D74">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Person-Centred Emergency Preparedness (P-CEP)</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00C86D74">
         <w:t xml:space="preserve"> toolkit</w:t>
       </w:r>
       <w:r w:rsidR="00C86D74" w:rsidRPr="00C86D74">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86D74">
         <w:t xml:space="preserve"> developed by the University of Sydney</w:t>
       </w:r>
       <w:r w:rsidR="00C86D74" w:rsidRPr="00C86D74">
         <w:t>, is a useful tool for helping clients and services plan together. I</w:t>
       </w:r>
       <w:r w:rsidR="00785191">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00C86D74" w:rsidRPr="00C86D74">
         <w:t xml:space="preserve"> helps build shared understanding, stronger communication, and better connections in the community.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366D3410" w14:textId="4A8EB56A" w:rsidR="004E7CB4" w:rsidRDefault="004E7CB4" w:rsidP="0088515D">
+    <w:p w14:paraId="366D3410" w14:textId="61555716" w:rsidR="004E7CB4" w:rsidRDefault="004E7CB4" w:rsidP="0088515D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00C86D74">
         <w:t xml:space="preserve">The P-CEP toolkit </w:t>
       </w:r>
       <w:r w:rsidR="00C86D74" w:rsidRPr="00C86D74">
         <w:t xml:space="preserve">was made for </w:t>
       </w:r>
       <w:r w:rsidRPr="00C86D74">
         <w:t xml:space="preserve">people with </w:t>
       </w:r>
       <w:r w:rsidR="00B63DAA" w:rsidRPr="00C86D74">
         <w:t>disability</w:t>
       </w:r>
       <w:r w:rsidR="00C86D74" w:rsidRPr="00C86D74">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B63DAA" w:rsidRPr="00C86D74">
         <w:t xml:space="preserve"> but</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86D74">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C86D74" w:rsidRPr="00C86D74">
         <w:t xml:space="preserve">it </w:t>
       </w:r>
       <w:r w:rsidRPr="00C86D74">
         <w:t xml:space="preserve">can </w:t>
       </w:r>
       <w:r w:rsidR="00C86D74" w:rsidRPr="00C86D74">
         <w:t xml:space="preserve">also be used or adapted for other clients. You can learn more about in </w:t>
       </w:r>
       <w:r w:rsidRPr="00C86D74">
         <w:t>section</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86D74">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Resources_to_assist" w:history="1">
         <w:r w:rsidRPr="00C86D74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
-        <w:r w:rsidR="00CD6E89" w:rsidRPr="00C86D74">
+        <w:r w:rsidR="00F82215">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00B63DAA" w:rsidRPr="00C86D74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Resources</w:t>
         </w:r>
         <w:r w:rsidR="00E204BE" w:rsidRPr="00C86D74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> to assist planning for emergencies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C86D74">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57409241" w14:textId="375E67A9" w:rsidR="00B96D98" w:rsidRPr="0088515D" w:rsidRDefault="00930DFD" w:rsidP="00726CB4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -7468,51 +7851,50 @@
       </w:r>
       <w:r w:rsidR="00716ED4" w:rsidRPr="0088515D">
         <w:t xml:space="preserve"> Plan</w:t>
       </w:r>
       <w:r w:rsidR="001C6EAD" w:rsidRPr="0088515D">
         <w:t xml:space="preserve"> with the client</w:t>
       </w:r>
       <w:r w:rsidR="00DA0602" w:rsidRPr="0088515D">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00752688" w:rsidRPr="0088515D">
         <w:t xml:space="preserve"> list of which clients require supports and add action</w:t>
       </w:r>
       <w:r w:rsidR="001328DE" w:rsidRPr="0088515D">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00752688" w:rsidRPr="0088515D">
         <w:t xml:space="preserve"> to reduce the impact. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F675F74" w14:textId="493BDAA1" w:rsidR="00C20A4B" w:rsidRDefault="00C20A4B" w:rsidP="0088515D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0088515D">
-        <w:lastRenderedPageBreak/>
         <w:t>These plans</w:t>
       </w:r>
       <w:r w:rsidR="00752688" w:rsidRPr="0088515D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D3678A" w:rsidRPr="0088515D">
         <w:t>explain what support the person needs in an emergency</w:t>
       </w:r>
       <w:r w:rsidR="003F5F6F" w:rsidRPr="0088515D">
         <w:t xml:space="preserve">. They </w:t>
       </w:r>
       <w:r w:rsidR="00D3678A" w:rsidRPr="0088515D">
         <w:t xml:space="preserve">are used to guide decisions like evacuation or </w:t>
       </w:r>
       <w:r w:rsidR="000F044A" w:rsidRPr="0088515D">
         <w:t>sheltering and</w:t>
       </w:r>
       <w:r w:rsidR="00D3678A" w:rsidRPr="0088515D">
         <w:t xml:space="preserve"> should be </w:t>
       </w:r>
       <w:r w:rsidR="00CD2547" w:rsidRPr="0088515D">
         <w:t>developed</w:t>
       </w:r>
       <w:r w:rsidR="00D3678A" w:rsidRPr="0088515D">
         <w:t xml:space="preserve"> with the client and reviewed regularly.</w:t>
@@ -7528,127 +7910,136 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E7F">
         <w:t>As this is private and sensitive information</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA1E7F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA1E7F">
         <w:t xml:space="preserve"> consider whether you would like to keep this information in your emergency management plan or whether you would like to keep this information in a separate document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4257857B" w14:textId="3C24E534" w:rsidR="00775354" w:rsidRPr="00674735" w:rsidRDefault="00775354" w:rsidP="00660689">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc49771491"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="_Toc210049870"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc49771491"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc187910761"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc239247429"/>
       <w:r w:rsidRPr="00674735">
         <w:t>Plan for continuity of care</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
-      <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
-    </w:p>
-    <w:p w14:paraId="32A88DD6" w14:textId="01262268" w:rsidR="00775354" w:rsidRDefault="00667BD7" w:rsidP="0088515D">
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="32A88DD6" w14:textId="01F4FA07" w:rsidR="00775354" w:rsidRDefault="00667BD7" w:rsidP="0088515D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is important to plan how </w:t>
       </w:r>
       <w:r w:rsidR="006B1F09">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">service will </w:t>
       </w:r>
       <w:r w:rsidR="006B1F09">
         <w:t>keep supporting clients</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00521D3A">
         <w:t>your services</w:t>
       </w:r>
       <w:r w:rsidR="0088515D">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> especially </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F71B9">
-[...4 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="_Appendix_1_-" w:history="1">
+        <w:r w:rsidRPr="00253E02">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>in-home</w:t>
+        </w:r>
+        <w:r w:rsidR="00253E02" w:rsidRPr="00253E02">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> and community care</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="00206C6B">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00521D3A">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r>
         <w:t>affected by an emergency. Services may need to change,</w:t>
       </w:r>
       <w:r w:rsidR="00C541B2">
         <w:t xml:space="preserve"> stop</w:t>
       </w:r>
       <w:r w:rsidR="006B1F09">
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="00B72DBF">
         <w:t>a brief time</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or be delivered in a different way. </w:t>
       </w:r>
       <w:r w:rsidR="006B1F09">
         <w:t>Having a plan helps protect clients’ wellbeing and reduce stress or confusion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D4DB28" w14:textId="77777777" w:rsidR="00DC431D" w:rsidRDefault="00667BD7" w:rsidP="0088515D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Emergency plans should </w:t>
       </w:r>
       <w:r w:rsidR="00DC431D">
         <w:t>meet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the needs of clients and be flexible enough to work in different types of emergencies. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7981781E" w14:textId="2FCDD799" w:rsidR="00667BD7" w:rsidRDefault="00667BD7" w:rsidP="0088515D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Key things to plan for include: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021DCB5F" w14:textId="63717FD7" w:rsidR="001736EF" w:rsidRDefault="00344B2A" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">making sure clients can still </w:t>
       </w:r>
       <w:r w:rsidR="005B45AB">
@@ -7704,66 +8095,68 @@
       </w:pPr>
       <w:r>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidR="00344B2A">
         <w:t>sur</w:t>
       </w:r>
       <w:r>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="00344B2A">
         <w:t xml:space="preserve"> emergency information is easy for clients and carers to find and understand</w:t>
       </w:r>
       <w:r w:rsidR="00691F2E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E780F87" w14:textId="1072BFA6" w:rsidR="00667BD7" w:rsidRDefault="00DC431D" w:rsidP="007C39D2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>If services need to change or stop</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52422114" w14:textId="7257E0C5" w:rsidR="00046BB9" w:rsidRDefault="00DC431D" w:rsidP="00206C6B">
+    <w:p w14:paraId="52422114" w14:textId="0C1BC3FF" w:rsidR="00046BB9" w:rsidRDefault="00DC431D" w:rsidP="00206C6B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sometimes </w:t>
+        <w:t xml:space="preserve">Sometimes a </w:t>
       </w:r>
       <w:r w:rsidR="00255843" w:rsidRPr="00B47C94">
         <w:t xml:space="preserve">residential, </w:t>
       </w:r>
-      <w:r w:rsidR="00255843" w:rsidRPr="005F71B9">
-[...4 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="_Appendix_1_-" w:history="1">
+        <w:r w:rsidR="00255843" w:rsidRPr="00B47C94">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>in-home and community-based services</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> may need to </w:t>
       </w:r>
       <w:r w:rsidR="00046BB9">
         <w:t>temporarily stop</w:t>
       </w:r>
       <w:r w:rsidR="0072155C">
         <w:t xml:space="preserve"> (cease)</w:t>
       </w:r>
       <w:r w:rsidR="00046BB9">
         <w:t xml:space="preserve"> or change</w:t>
       </w:r>
       <w:r w:rsidR="0072155C">
         <w:t xml:space="preserve"> (alter)</w:t>
       </w:r>
       <w:r w:rsidR="00046BB9">
         <w:t xml:space="preserve"> how it operates</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> if an emergency happens.</w:t>
       </w:r>
       <w:r w:rsidR="00046BB9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -7890,55 +8283,55 @@
         <w:t>s during an emergency</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D90C7C3" w14:textId="0934AA3B" w:rsidR="004011CE" w:rsidRPr="00C835A1" w:rsidRDefault="004011CE" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">how and when services will start again, including </w:t>
       </w:r>
       <w:r w:rsidR="008A6B3C">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t>steps needed to support recovery.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EBF51EF" w14:textId="3F1ED704" w:rsidR="001A7654" w:rsidRDefault="001A7654" w:rsidP="00660689">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc210049871"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc239247430"/>
       <w:r>
         <w:t>Planning emergency response options</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="7DA30510" w14:textId="0CB6B541" w:rsidR="00D05960" w:rsidRDefault="005D7B14" w:rsidP="001A7654">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="005D7B14">
         <w:t>Service providers should discuss</w:t>
       </w:r>
       <w:r w:rsidR="00D05960">
         <w:t xml:space="preserve"> with their clients</w:t>
       </w:r>
       <w:r w:rsidR="00733AB3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE2B5E">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00733AB3">
         <w:t>and carers and families</w:t>
       </w:r>
       <w:r w:rsidR="00146EF0">
         <w:t xml:space="preserve">, where </w:t>
       </w:r>
       <w:r w:rsidR="001F389E">
         <w:t>relevant</w:t>
@@ -8031,51 +8424,50 @@
       <w:r>
         <w:t xml:space="preserve">Deciding whether to relocate, shelter or evacuate is complex and should be based on: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EA75011" w14:textId="77777777" w:rsidR="007C5546" w:rsidRPr="00FF5F40" w:rsidRDefault="007C5546" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF5F40">
         <w:t xml:space="preserve">the current client profile and care needs – mobility, health status and medical needs </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B76ED2" w14:textId="77777777" w:rsidR="007C5546" w:rsidRPr="00FF5F40" w:rsidRDefault="007C5546" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF5F40">
         <w:t>whether some clients can go home or stay with family during high-risk times</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F23558B" w14:textId="6882F8A1" w:rsidR="007C5546" w:rsidRPr="00FF5F40" w:rsidRDefault="007C5546" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF5F40">
-        <w:lastRenderedPageBreak/>
         <w:t>staff availability –</w:t>
       </w:r>
       <w:r w:rsidR="00FE2B5E" w:rsidRPr="00FF5F40">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5F40">
         <w:t>staff and resources may be unavailable due to the emergency</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59957482" w14:textId="77777777" w:rsidR="007C5546" w:rsidRPr="00FF5F40" w:rsidRDefault="007C5546" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF5F40">
         <w:t>outcomes of risk assessments undertaken earlier or during the emergencies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55A39636" w14:textId="77777777" w:rsidR="007C5546" w:rsidRPr="00FF5F40" w:rsidRDefault="007C5546" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF5F40">
         <w:t>how prepared the facility is and what resources are available</w:t>
       </w:r>
     </w:p>
@@ -8097,213 +8489,250 @@
     </w:p>
     <w:p w14:paraId="50ECBFF5" w14:textId="77777777" w:rsidR="007C5546" w:rsidRPr="00FF5F40" w:rsidRDefault="007C5546" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF5F40">
         <w:t>safe transport options and clear road access</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71C39914" w14:textId="684E3ADF" w:rsidR="007C5546" w:rsidRPr="001A7654" w:rsidRDefault="007C5546" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF5F40">
         <w:t>access to safe alternative accommodation</w:t>
       </w:r>
       <w:r w:rsidRPr="001459BF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="510C41AF" w14:textId="17520062" w:rsidR="003C623A" w:rsidRDefault="003C623A" w:rsidP="003C623A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Relocation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4691CFAA" w14:textId="0AF5EAE7" w:rsidR="00C25F40" w:rsidRDefault="00F04299" w:rsidP="00C25F40">
+    <w:p w14:paraId="4691CFAA" w14:textId="05B73CEE" w:rsidR="00C25F40" w:rsidRDefault="00F04299" w:rsidP="00C25F40">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00F04299">
         <w:t>Relocation</w:t>
       </w:r>
       <w:r w:rsidR="00D05960">
         <w:t xml:space="preserve"> means moving clients and staff early</w:t>
       </w:r>
       <w:r w:rsidR="00F91C08">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00D05960">
         <w:t>before an emergency</w:t>
       </w:r>
       <w:r w:rsidR="003529D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F91C08">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00D05960">
         <w:t>to a safe place that can still provide the care they need. This is done when there is a warning o</w:t>
       </w:r>
       <w:r w:rsidR="00D25974">
         <w:t>r forecast of danger, such as a</w:t>
       </w:r>
       <w:r w:rsidRPr="00F04299">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00453BB8">
-[...4 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="_Appendix_1_-" w:history="1">
+        <w:r w:rsidRPr="00843BE2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">forecast Catastrophic </w:t>
+        </w:r>
+        <w:r w:rsidR="00E03C62" w:rsidRPr="00843BE2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>fire danger day</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00F04299">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C25F40" w:rsidRPr="00C25F40">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC3BB7A" w14:textId="61A93C24" w:rsidR="00D25974" w:rsidRDefault="00D25974" w:rsidP="00C25F40">
+    <w:p w14:paraId="3AC3BB7A" w14:textId="737F02BB" w:rsidR="00D25974" w:rsidRDefault="00D25974" w:rsidP="00C25F40">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>The decision to relocate is</w:t>
       </w:r>
       <w:r w:rsidR="00E728ED">
         <w:t xml:space="preserve"> usually</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> made by the service provider before</w:t>
       </w:r>
       <w:r w:rsidR="00E728ED">
         <w:t xml:space="preserve"> an</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> emergency causes harm or becomes a serious risk.</w:t>
       </w:r>
       <w:r w:rsidR="00E728ED">
         <w:t xml:space="preserve"> Sometimes, </w:t>
       </w:r>
       <w:r w:rsidR="005B6DFF">
         <w:t>you must relocate</w:t>
       </w:r>
       <w:r w:rsidR="00E728ED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0028142E">
         <w:t>under</w:t>
       </w:r>
       <w:r w:rsidR="00E728ED">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E728ED" w:rsidRPr="00475C21">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Social services sector emergency </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0028142E" w:rsidRPr="00475C21">
+        <w:t>Social</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E728ED" w:rsidRPr="00475C21">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> services sector emergency </w:t>
+      </w:r>
+      <w:r w:rsidR="0028142E" w:rsidRPr="00475C21">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>management policy</w:t>
       </w:r>
       <w:r w:rsidR="0028142E">
-        <w:t xml:space="preserve"> to meet compliance obligations such as</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> a Bushfire Survival Plan. </w:t>
+        <w:t xml:space="preserve"> to meet compliance obligations</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4280">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72369BDE" w14:textId="77777777" w:rsidR="00B656FA" w:rsidRDefault="00D25974" w:rsidP="00B656FA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Relocation planning should happen ahead of time. It should </w:t>
       </w:r>
       <w:r w:rsidR="00B656FA">
         <w:t>identify and outline:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56E3CF24" w14:textId="34752E6F" w:rsidR="00D155C9" w:rsidRDefault="00D155C9" w:rsidP="0086440F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00D64B96">
         <w:t xml:space="preserve">lear </w:t>
       </w:r>
       <w:r w:rsidR="00D64B96" w:rsidRPr="00B656FA">
         <w:t>triggers for relocation</w:t>
       </w:r>
       <w:r>
         <w:t>, like</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67224C56" w14:textId="597EAE8F" w:rsidR="00D155C9" w:rsidRDefault="00D64B96" w:rsidP="00305F59">
+    <w:p w14:paraId="67224C56" w14:textId="5389424F" w:rsidR="00D155C9" w:rsidRDefault="00D64B96" w:rsidP="00D155C9">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
+        <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B656FA">
-        <w:t>forecast Catastrophic Fire Danger Day</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E9FB56F" w14:textId="6BFB8A4D" w:rsidR="00D155C9" w:rsidRDefault="00D64B96" w:rsidP="00305F59">
+        <w:t xml:space="preserve">forecast Catastrophic </w:t>
+      </w:r>
+      <w:r w:rsidR="008821E7">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B656FA">
+        <w:t xml:space="preserve">ire </w:t>
+      </w:r>
+      <w:r w:rsidR="008821E7">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B656FA">
+        <w:t xml:space="preserve">anger </w:t>
+      </w:r>
+      <w:r w:rsidR="008821E7">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B656FA">
+        <w:t>ay</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9FB56F" w14:textId="6BFB8A4D" w:rsidR="00D155C9" w:rsidRDefault="00D64B96" w:rsidP="00D155C9">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
+        <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B656FA">
         <w:t>severe weather warnings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF355FB" w14:textId="2BF58A75" w:rsidR="00D155C9" w:rsidRDefault="00D64B96" w:rsidP="00305F59">
+    <w:p w14:paraId="2BF355FB" w14:textId="2BF58A75" w:rsidR="00D155C9" w:rsidRDefault="00D64B96" w:rsidP="00D155C9">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
+        <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B656FA">
         <w:t>advice from emergency services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F6F589" w14:textId="05CD864C" w:rsidR="00D64B96" w:rsidRPr="00B656FA" w:rsidRDefault="00D64B96" w:rsidP="00305F59">
+    <w:p w14:paraId="15F6F589" w14:textId="05CD864C" w:rsidR="00D64B96" w:rsidRPr="00B656FA" w:rsidRDefault="00D64B96" w:rsidP="00BF2BE0">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:ind w:left="567" w:hanging="283"/>
+      </w:pPr>
       <w:r w:rsidRPr="00B656FA">
-        <w:t xml:space="preserve"> power outages</w:t>
+        <w:t>planned power outages</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18E9A375" w14:textId="77777777" w:rsidR="00D25974" w:rsidRPr="00B656FA" w:rsidRDefault="00D25974" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B656FA">
         <w:t>the specific needs of each client</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54EF916A" w14:textId="77777777" w:rsidR="00D25974" w:rsidRPr="00B656FA" w:rsidRDefault="00D25974" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B656FA">
         <w:t>how many staff are needed to support the move</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5202693C" w14:textId="77777777" w:rsidR="00D25974" w:rsidRPr="00B656FA" w:rsidRDefault="00D25974" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B656FA">
         <w:t>transport and accommodations options</w:t>
       </w:r>
@@ -8422,181 +8851,287 @@
     <w:p w14:paraId="124B6D79" w14:textId="35F64BFB" w:rsidR="00D25974" w:rsidRDefault="009D59FF" w:rsidP="000F1807">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Emergencies</w:t>
       </w:r>
       <w:r w:rsidR="00D25974">
         <w:t xml:space="preserve"> with no warning – like a sudden fire or explosion – can make evacuations harder. They can also put clients, </w:t>
       </w:r>
       <w:r w:rsidR="00FF2EEB">
         <w:t>staff,</w:t>
       </w:r>
       <w:r w:rsidR="00D25974">
         <w:t xml:space="preserve"> and emergency workers at risk. The top priority when evacuating is always to protect lives and keep people safe. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62967393" w14:textId="118F8852" w:rsidR="000F1807" w:rsidRDefault="00D25974" w:rsidP="00D25974">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Evacuating a facility with no warning is the least-preferred option. There may not be enough emergency services available to help move all clients. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F247077" w14:textId="2945B7C8" w:rsidR="008E738F" w:rsidRDefault="00D25974" w:rsidP="000F1807">
+    <w:p w14:paraId="5F247077" w14:textId="4A6D7154" w:rsidR="008E738F" w:rsidRDefault="00D25974" w:rsidP="000F1807">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>In some</w:t>
       </w:r>
       <w:r w:rsidR="00EE550F">
         <w:t xml:space="preserve"> emergencies</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the lead emergency agency (called </w:t>
       </w:r>
       <w:r w:rsidR="000F1807">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="000F1807" w:rsidRPr="00AC3254">
-[...1 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="_Appendix_1_-">
+        <w:r w:rsidR="000F1807" w:rsidRPr="460A804E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>control agency</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="000F1807">
         <w:t xml:space="preserve"> may</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tell a service to evacuate. The person with decision-making power in the service must choose whether to follow this advice.</w:t>
       </w:r>
       <w:r w:rsidR="003D178F">
         <w:t xml:space="preserve"> They should base their decision on</w:t>
       </w:r>
       <w:r w:rsidR="008E738F">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="233E6AD1" w14:textId="63A17E8D" w:rsidR="008E738F" w:rsidRDefault="003D178F" w:rsidP="008E738F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>their emergency plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39397408" w14:textId="4580DBA9" w:rsidR="008E738F" w:rsidRDefault="003D178F" w:rsidP="008E738F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>the risks to the people they support</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FECC60D" w14:textId="1CC12873" w:rsidR="00D25974" w:rsidRDefault="003D178F" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>any legal or policy responsibilities</w:t>
       </w:r>
       <w:r w:rsidR="00FF2EEB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F17A2B3" w14:textId="7B77C692" w:rsidR="000F1807" w:rsidRDefault="00D25974" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>The department strongly encourages services to evacuate when</w:t>
       </w:r>
       <w:r w:rsidR="000F1807">
         <w:t xml:space="preserve"> recommend</w:t>
       </w:r>
       <w:r>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidR="005009A6">
         <w:t>. You might not be able to evacuate if</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> it is not safe to do so within the time available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCDCF0B" w14:textId="064F70F2" w:rsidR="000F1807" w:rsidRDefault="000F1807" w:rsidP="000F1807">
+    <w:p w14:paraId="4CCDCF0B" w14:textId="79E47601" w:rsidR="000F1807" w:rsidRDefault="005842D5" w:rsidP="000F1807">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BA933B4" wp14:editId="5B3D4420">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-37465</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>666115</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6067425" cy="504825"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6067425" cy="504825"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent5">
+                            <a:lumMod val="60000"/>
+                            <a:lumOff val="40000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0EC5C962" w14:textId="580B98D0" w:rsidR="005842D5" w:rsidRDefault="005842D5" w:rsidP="00B663A4">
+                            <w:pPr>
+                              <w:pStyle w:val="Tabletext"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">A relocation and evacuation kit will help your client or service to quickly prepare for relocation of evacuation. </w:t>
+                            </w:r>
+                            <w:hyperlink w:anchor="_Appendix_4_-" w:history="1">
+                              <w:r w:rsidRPr="00673C60">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>Appendix 4</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r>
+                              <w:t xml:space="preserve"> provides a suggested list of items to include in a kit.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="1BA933B4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-2.95pt;margin-top:52.45pt;width:477.75pt;height:39.75pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeLIuBMQIAAF0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+xETppacaouXadJ&#10;XTep6w/AGMdowDEgsbNfvwMnaba+VfMD4g747rv77ry6GbQie+G8BFPR6SSnRBgOjTTbij7/uP+w&#10;pMQHZhqmwIiKHoSnN+v371a9LcUMOlCNcARBjC97W9EuBFtmmeed0MxPwAqDhy04zQKabps1jvWI&#10;rlU2y/NF1oNrrAMuvEfv3XhI1wm/bQUP39rWi0BURZFbSKtLax3XbL1i5dYx20l+pMHewEIzaTDo&#10;GeqOBUZ2Tr6C0pI78NCGCQedQdtKLlIOmM00/yebp45ZkXLB4nh7LpP/f7D8cf9kvzsSho8woIAp&#10;CW8fgP/0xMCmY2Yrbp2DvhOswcDTWLKst748Po2l9qWPIHX/FRoUme0CJKChdTpWBfMkiI4CHM5F&#10;F0MgHJ2LfHFVzOaUcDyb58US9zEEK0+vrfPhswBN4qaiDkVN6Gz/4MN49XQlBvOgZHMvlUpGbCSx&#10;UY7sGbYA41yYME/P1U4j3dG/yPEbmwHd2DKjuzi5kU1qyYiUuP0VRBnSV/R6jsxfE3Db+hw+wo1x&#10;IuAlTy0DzoGSuqLL8yVWxqJ/Mk3q0sCkGvf4WJmjCrHwowRhqAe8GNWooTmgHg7Gfsf5xE0H7jcl&#10;PfZ6Rf2vHXOCEvXFoKbX06KIw5GMYn41Q8NdntSXJ8xwhKpooGTcbkIaqJi6gVvUvpVJlhcmR67Y&#10;w6l4x3mLQ3Jpp1svf4X1HwAAAP//AwBQSwMEFAAGAAgAAAAhAJt+BMPhAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwYu0m5a0NjGbIoJSDwWtAa/T7JoEd2dDdtvG/vqOJ73N&#10;vPd4802xHp0VRzOEzpOC2TQBYaj2uqNGQfXxPFmBCBFJo/VkFPyYAOvy+qrAXPsTvZvjLjaCSyjk&#10;qKCNsc+lDHVrHIap7w2x9+UHh5HXoZF6wBOXOyvnSbKUDjviCy325qk19ffu4BTcvZ2bT8Kq2szO&#10;2/u5XWxf6SUqdXszPj6AiGaMf2H4xWd0KJlp7w+kg7AKJouMk6wnKQ8cyNJsCWLPyipNQZaF/P9C&#10;eQEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDeLIuBMQIAAF0EAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCbfgTD4QAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="#92cddc [1944]">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0EC5C962" w14:textId="580B98D0" w:rsidR="005842D5" w:rsidRDefault="005842D5" w:rsidP="00B663A4">
+                      <w:pPr>
+                        <w:pStyle w:val="Tabletext"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve">A relocation and evacuation kit will help your client or service to quickly prepare for relocation of evacuation. </w:t>
+                      </w:r>
+                      <w:hyperlink w:anchor="_Appendix_4_-" w:history="1">
+                        <w:r w:rsidRPr="00673C60">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>Appendix 4</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r>
+                        <w:t xml:space="preserve"> provides a suggested list of items to include in a kit.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="000F1807">
         <w:t xml:space="preserve">Victoria Police </w:t>
       </w:r>
       <w:r w:rsidR="00D23F49">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidR="009D59FF">
         <w:t>in charge of managing evacuations during emergencies. They choose an evacuation manager, who is responsible for planning and leading the evacuation before and during the event.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3CCE3C" w14:textId="77777777" w:rsidR="008352D6" w:rsidRDefault="008352D6" w:rsidP="00305F59">
-[...26 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1E077ABC" w14:textId="5C7BF0F9" w:rsidR="2BDEE8B8" w:rsidRDefault="2BDEE8B8" w:rsidP="6C210591">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="360"/>
       </w:pPr>
       <w:r w:rsidRPr="005C5788">
+        <w:lastRenderedPageBreak/>
         <w:t>Sheltering</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A17C39B" w14:textId="728B3CA9" w:rsidR="2BDEE8B8" w:rsidRPr="00C772EC" w:rsidRDefault="2BDEE8B8" w:rsidP="0032240D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00C772EC">
         <w:t>There are times when staying and sheltering during an emergency is safer than relocating or evacuating. Emergency management plans should consider potential scenarios where it might be necessary to shelter in place when it is not possible to leave safely. Services should consider what resources might be required and what steps can be taken to make the facility as safe and resilient as possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C0F59D6" w14:textId="35624535" w:rsidR="2BDEE8B8" w:rsidRPr="00C772EC" w:rsidRDefault="2BDEE8B8" w:rsidP="0032240D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00C772EC">
         <w:t>A decision to stay and shelter will be influenced by factors such as the type of emergency, the timing of impact, property preparedness, capacity to actively defend the location and the safety of relocating or evacuating. Advice should be sought from emergency services and/or the department.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D16E97B" w14:textId="3D20BE58" w:rsidR="2BDEE8B8" w:rsidRDefault="2BDEE8B8" w:rsidP="0032240D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="6C210591">
         <w:t>Service providers should consider the risks involved with sheltering compared with relocation or evacuation. Some facilities may have clients who are difficult to move. When deciding to relocate, evacuate or shelter, assess the risks and issues associated with moving clients compared to the risks of staying, especially for clients who may be very frail, or have a serious physical or mental health condition or disability.</w:t>
@@ -8705,127 +9240,127 @@
     <w:p w14:paraId="33982551" w14:textId="5F893142" w:rsidR="2BDEE8B8" w:rsidRDefault="2BDEE8B8" w:rsidP="6C210591">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="6C210591">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Shelter indoors</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40CF5B23" w14:textId="618BE176" w:rsidR="2BDEE8B8" w:rsidRDefault="2BDEE8B8" w:rsidP="0032240D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="6C210591">
         <w:t>To shelter indoors is to remain inside a building and limit the exposure to unhealthy conditions in the air outside such as leaking gas, smoke and other air contaminants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71E6299A" w14:textId="7AA7E9EF" w:rsidR="2BDEE8B8" w:rsidRDefault="2BDEE8B8" w:rsidP="0032240D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="6C210591">
-        <w:lastRenderedPageBreak/>
         <w:t>On receiving advice to shelter indoors, actions to take are:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="036B63D3" w14:textId="503FA488" w:rsidR="2BDEE8B8" w:rsidRDefault="2BDEE8B8" w:rsidP="0032240D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="6C210591">
         <w:t>go indoors immediately</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C643882" w14:textId="3EB144E8" w:rsidR="2BDEE8B8" w:rsidRDefault="2BDEE8B8" w:rsidP="0032240D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="6C210591">
         <w:t>close all doors and windows</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77DEB16A" w14:textId="2C536B3D" w:rsidR="2BDEE8B8" w:rsidRDefault="2BDEE8B8" w:rsidP="0032240D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="6C210591">
         <w:t>turn off heaters, air conditioners and exhaust fans</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B5E33A9" w14:textId="15776942" w:rsidR="6C210591" w:rsidRDefault="2BDEE8B8" w:rsidP="6C210591">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="6C210591">
         <w:t>listen to the radio or television or monitor VicEmergency for the all-clear advice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32A297DE" w14:textId="5A705AA7" w:rsidR="003F042D" w:rsidRPr="00097C10" w:rsidRDefault="003F042D" w:rsidP="00660689">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Ref521328179"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="25" w:name="_Toc210049872"/>
+      <w:bookmarkStart w:id="21" w:name="_Ref521328179"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc524449707"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc525216863"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc49771493"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc187910763"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc239247431"/>
+      <w:bookmarkStart w:id="27" w:name="AccommodationTransport"/>
       <w:r w:rsidRPr="00097C10">
+        <w:lastRenderedPageBreak/>
         <w:t>Plan</w:t>
       </w:r>
       <w:r w:rsidR="009D59FF">
         <w:t>ning</w:t>
       </w:r>
       <w:r w:rsidRPr="00097C10">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D59FF">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="00097C10">
         <w:t>alternative accommodation and transport</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-      <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="00097C10">
         <w:t xml:space="preserve"> options</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
-    </w:p>
-    <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p w14:paraId="32067C6F" w14:textId="63D18831" w:rsidR="00284C10" w:rsidRPr="0032240D" w:rsidRDefault="003F042D" w:rsidP="0032240D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0032240D">
         <w:t>Service providers should</w:t>
       </w:r>
       <w:r w:rsidR="006A15F6" w:rsidRPr="0032240D">
         <w:t xml:space="preserve"> plan ahead for safe and suitable places where clients c</w:t>
       </w:r>
       <w:r w:rsidR="009D59FF" w:rsidRPr="0032240D">
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidR="006A15F6" w:rsidRPr="0032240D">
         <w:t xml:space="preserve"> stay during an emergency. These places should not be in high-risk areas, like </w:t>
       </w:r>
       <w:r w:rsidR="009D59FF" w:rsidRPr="0032240D">
         <w:t>places known for</w:t>
       </w:r>
       <w:r w:rsidR="006A15F6" w:rsidRPr="0032240D">
         <w:t xml:space="preserve"> bushfires, </w:t>
       </w:r>
       <w:r w:rsidR="00FF2EEB" w:rsidRPr="0032240D">
         <w:t>floods,</w:t>
       </w:r>
@@ -8923,62 +9458,62 @@
         <w:t>have back up options if ambulances are not available</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B7D0018" w14:textId="5FB5323F" w:rsidR="00356593" w:rsidRPr="0032240D" w:rsidRDefault="00182A8F" w:rsidP="0032240D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0032240D">
         <w:t xml:space="preserve">check for road risks like floods, fallen </w:t>
       </w:r>
       <w:r w:rsidR="00FF2EEB" w:rsidRPr="0032240D">
         <w:t>trees,</w:t>
       </w:r>
       <w:r w:rsidRPr="0032240D">
         <w:t xml:space="preserve"> or fire-prone areas – and update your plan as needed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DE295C6" w14:textId="1AC4A48A" w:rsidR="003F042D" w:rsidRPr="00097C10" w:rsidRDefault="003F042D" w:rsidP="00660689">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc49771494"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="28" w:name="_Toc210049873"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc49771494"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc187910764"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc239247432"/>
       <w:r w:rsidRPr="00097C10">
         <w:t>Plan for power</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidR="004E054D">
         <w:t xml:space="preserve"> outages</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="125E9A0A" w14:textId="104A4FA5" w:rsidR="00C0570F" w:rsidRDefault="003F042D" w:rsidP="003F042D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00097C10">
         <w:t xml:space="preserve">Some emergencies may </w:t>
       </w:r>
       <w:r w:rsidR="004E054D">
         <w:t>cause long</w:t>
       </w:r>
       <w:r w:rsidRPr="00097C10">
         <w:t xml:space="preserve"> power</w:t>
       </w:r>
       <w:r w:rsidR="004E054D">
         <w:t xml:space="preserve"> outages</w:t>
       </w:r>
       <w:r w:rsidR="00C0570F">
         <w:t xml:space="preserve">. This can affect systems and equipment that rely on electricity, such as: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B272CB8" w14:textId="452A6478" w:rsidR="00C0570F" w:rsidRDefault="004524EC" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
@@ -9054,78 +9589,78 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Services should think about how they will manage without power. </w:t>
       </w:r>
       <w:r w:rsidR="00051002">
         <w:t>If c</w:t>
       </w:r>
       <w:r>
         <w:t>lients rely on powered equipment</w:t>
       </w:r>
       <w:r w:rsidR="00051002">
         <w:t>, they</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> may need to</w:t>
       </w:r>
       <w:r w:rsidR="00051002">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00172D69">
         <w:t>evacuate</w:t>
       </w:r>
       <w:r w:rsidR="00051002">
         <w:t xml:space="preserve"> – even if there is no direct danger – because their health could still be at risk.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="_Toc49771495"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="33" w:name="_Toc525216865"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc49771495"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc187910765"/>
+      <w:bookmarkStart w:id="33" w:name="_Ref521328186"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc524449709"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc525216865"/>
     </w:p>
     <w:p w14:paraId="0BBF8F17" w14:textId="61F32A97" w:rsidR="003F042D" w:rsidRDefault="003F042D" w:rsidP="00660689">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc210049874"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc239247433"/>
       <w:r w:rsidRPr="00097C10">
         <w:t>P</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidR="00051002">
         <w:t>repare your property</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p w14:paraId="4EE1299D" w14:textId="2F466CE4" w:rsidR="003F042D" w:rsidRDefault="00DD483F" w:rsidP="00206C6B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00C62089">
         <w:t xml:space="preserve">heck that </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidR="00C62089">
         <w:t>buildings (offices, community centres, residential services) are prepared for emergencies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA1CA54" w14:textId="0A381C19" w:rsidR="00C62089" w:rsidRDefault="00C62089" w:rsidP="00206C6B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Before high-risk seasons</w:t>
       </w:r>
       <w:r w:rsidR="00A478EB">
@@ -9140,228 +9675,234 @@
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>carry out a</w:t>
       </w:r>
       <w:r w:rsidR="00C62089">
         <w:t xml:space="preserve"> property risk assessment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F34D122" w14:textId="6D951BE8" w:rsidR="00C62089" w:rsidRDefault="004524EC" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00C62089">
         <w:t>omplete maintenance checks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="364759DB" w14:textId="178C8497" w:rsidR="00C62089" w:rsidRDefault="004524EC" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00C62089">
         <w:t>rain staff</w:t>
       </w:r>
       <w:r w:rsidR="00051002">
         <w:t xml:space="preserve"> on emergency procedures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C4EB826" w14:textId="651E8DD2" w:rsidR="00C62089" w:rsidRDefault="004524EC" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00C62089">
         <w:t>un emergency drills</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F296C8" w14:textId="46C72460" w:rsidR="00C62089" w:rsidRDefault="00C62089" w:rsidP="00E95AAC">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">These </w:t>
       </w:r>
       <w:r w:rsidR="00051002">
         <w:t>actions</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> help reduce risk and make sure your service </w:t>
       </w:r>
       <w:r w:rsidR="00051002">
         <w:t>can respond quickly and safely.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E18912" w14:textId="37A412F0" w:rsidR="007E530F" w:rsidRPr="00206C6B" w:rsidRDefault="007E530F" w:rsidP="007E530F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00206C6B">
+        <w:lastRenderedPageBreak/>
         <w:t>Ongoing property safety</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7853BF93" w14:textId="60F18EAD" w:rsidR="007E530F" w:rsidRPr="00206C6B" w:rsidRDefault="007E530F" w:rsidP="007E530F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00206C6B">
         <w:t>In addition to season</w:t>
       </w:r>
       <w:r w:rsidR="00797919" w:rsidRPr="00206C6B">
         <w:t>al</w:t>
       </w:r>
       <w:r w:rsidRPr="00206C6B">
         <w:t xml:space="preserve"> ch</w:t>
       </w:r>
       <w:r w:rsidR="009F2083" w:rsidRPr="00206C6B">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00206C6B">
         <w:t xml:space="preserve">cks, </w:t>
       </w:r>
       <w:r w:rsidR="00797919" w:rsidRPr="00206C6B">
         <w:t>you must inspect and test</w:t>
       </w:r>
       <w:r w:rsidRPr="00206C6B">
         <w:t xml:space="preserve"> fire alarms, </w:t>
       </w:r>
       <w:r w:rsidR="00FF2EEB" w:rsidRPr="00206C6B">
         <w:t>sprinklers,</w:t>
       </w:r>
       <w:r w:rsidRPr="00206C6B">
         <w:t xml:space="preserve"> and emergency lighting regularly</w:t>
       </w:r>
       <w:r w:rsidR="00797919" w:rsidRPr="00206C6B">
         <w:t xml:space="preserve">. Refer to </w:t>
       </w:r>
       <w:r w:rsidRPr="00206C6B">
         <w:t>the Australian Standard AS 1851</w:t>
       </w:r>
       <w:r w:rsidR="00C60FEF" w:rsidRPr="00206C6B">
         <w:t xml:space="preserve"> – Routing service of fire protection systems and equipment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407711E7" w14:textId="42A3EBEF" w:rsidR="000B081B" w:rsidRPr="00206C6B" w:rsidRDefault="000B081B" w:rsidP="00660689">
+    <w:p w14:paraId="407711E7" w14:textId="42A3EBEF" w:rsidR="000B081B" w:rsidRPr="00206C6B" w:rsidRDefault="000B081B" w:rsidP="00B24C7D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc187910766"/>
-      <w:bookmarkStart w:id="36" w:name="_Toc210049875"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc187910766"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc239247434"/>
       <w:r w:rsidRPr="00206C6B">
         <w:t>Cross-border relocation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="32F6B1F2" w14:textId="192DF79E" w:rsidR="000B081B" w:rsidRPr="00206C6B" w:rsidRDefault="00987CED" w:rsidP="000B081B">
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="32F6B1F2" w14:textId="620B0407" w:rsidR="000B081B" w:rsidRPr="00206C6B" w:rsidRDefault="00987CED" w:rsidP="000B081B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00206C6B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00F84EF6" w:rsidRPr="00206C6B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">our emergency plan </w:t>
       </w:r>
       <w:r w:rsidRPr="00206C6B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidR="00F84EF6" w:rsidRPr="00206C6B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> include </w:t>
       </w:r>
       <w:r w:rsidR="00051002" w:rsidRPr="00206C6B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>moving</w:t>
       </w:r>
       <w:r w:rsidR="00F84EF6" w:rsidRPr="00206C6B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> clients to another state (as part of a </w:t>
       </w:r>
-      <w:r w:rsidR="00F84EF6" w:rsidRPr="00931790">
-[...4 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="_Appendix_1_-">
+        <w:r w:rsidR="00F84EF6" w:rsidRPr="00206C6B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Bushfire Survival Plan</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="00F84EF6" w:rsidRPr="00206C6B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidR="00F84EF6" w:rsidRPr="00931790">
-[...4 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="_Appendix_1_-">
+        <w:r w:rsidR="00F84EF6" w:rsidRPr="00206C6B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Bushfire Leave Early Plan</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="00F84EF6" w:rsidRPr="00206C6B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00206C6B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. In this case, you need </w:t>
       </w:r>
       <w:r w:rsidR="00F84EF6" w:rsidRPr="00206C6B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="53773FB1" w:rsidRPr="00206C6B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -9383,1146 +9924,1041 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00051002" w:rsidRPr="00206C6B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>bushfire prone area</w:t>
       </w:r>
       <w:r w:rsidRPr="00206C6B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D156163" w14:textId="181E393D" w:rsidR="000B081B" w:rsidRPr="00206C6B" w:rsidRDefault="00051002" w:rsidP="000B081B">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00206C6B">
         <w:t>Each state has its own bushfire map to help you check local bushfire risks:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EF7DD7" w14:textId="77777777" w:rsidR="008C514A" w:rsidRDefault="000B081B" w:rsidP="00FF5F40">
+    <w:p w14:paraId="7845EFF3" w14:textId="7E5B656D" w:rsidR="000B081B" w:rsidRPr="00FF5F40" w:rsidRDefault="000B081B" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="008535B4">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00FF5F40">
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-      <w:hyperlink r:id="rId20" w:history="1">
+        <w:t xml:space="preserve">Australian Capital Territory: Refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00FF5F40">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>ACTmapi Bushfire Map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF5F40">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5F40">
         <w:t>https://www.apps.vertigisstudio.com/web/?app=27c9d1abb14f4dc00805dd3b36585096f</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D0DFD6" w14:textId="77777777" w:rsidR="008C514A" w:rsidRDefault="000B081B" w:rsidP="00FF5F40">
+    <w:p w14:paraId="2E132714" w14:textId="1950DB45" w:rsidR="000B081B" w:rsidRPr="00FF5F40" w:rsidRDefault="000B081B" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="008535B4">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00FF5F40">
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-      <w:hyperlink r:id="rId21" w:history="1">
+        <w:t xml:space="preserve">New South Wales: Refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="007031E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>NSW Rural Fire Service’s Bush Fire Prone Land Map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007031E5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5F40">
         <w:t>https://www.rfs.nsw.gov.au/plan-and-prepare/building-in-a-bush-fire-area/planning-for-bush-fire-protection/bush-fire-prone-land/check-bfpl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0263E590" w14:textId="77777777" w:rsidR="008C514A" w:rsidRDefault="000B081B" w:rsidP="00FF5F40">
+    <w:p w14:paraId="2FCEF006" w14:textId="41354F68" w:rsidR="000B081B" w:rsidRPr="00FF5F40" w:rsidRDefault="000B081B" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D3489B">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00FF5F40">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:r w:rsidRPr="008C514A">
+        <w:t xml:space="preserve">Northern Territory: Refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="007031E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Managing bushfire in the NT | NT.GOV.AU</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008C514A">
+      <w:r w:rsidRPr="007031E5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5F40">
         <w:t>https://www.nt.gov.au/emergency/bushfire/managing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083491BF" w14:textId="77777777" w:rsidR="00361CEA" w:rsidRDefault="000B081B" w:rsidP="00FF5F40">
+    <w:p w14:paraId="30DAF424" w14:textId="2C65FC55" w:rsidR="000B081B" w:rsidRPr="00FF5F40" w:rsidRDefault="000B081B" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D3489B">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00FF5F40">
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-      <w:hyperlink r:id="rId23" w:history="1">
+        <w:t xml:space="preserve">Queensland: Refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="007031E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Postcode Checker | Queensland Fire Department</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007031E5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5F40">
         <w:t>https://www.fire.qld.gov.au/prepare/bushfire/postcode-checker</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A73FCB3" w14:textId="77777777" w:rsidR="00361CEA" w:rsidRPr="00361CEA" w:rsidRDefault="000B081B" w:rsidP="00FF5F40">
+    <w:p w14:paraId="5AD4DA60" w14:textId="56B12C61" w:rsidR="000B081B" w:rsidRPr="00FF5F40" w:rsidRDefault="000B081B" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D3489B">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="007031E5">
+      <w:r w:rsidRPr="00FF5F40">
+        <w:t xml:space="preserve">South Australia: Refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00701B53" w:rsidRPr="007031E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Know your risk - CFS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000B081B" w:rsidRPr="007031E5">
+      <w:r w:rsidRPr="007031E5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B081B" w:rsidRPr="00FF5F40">
+      <w:r w:rsidRPr="00FF5F40">
         <w:t>https://www.cfs.sa.gov.au/plan-prepare/before-a-fire-be-prepared/know-your-risk/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C780813" w14:textId="77777777" w:rsidR="00361CEA" w:rsidRPr="00361CEA" w:rsidRDefault="000B081B" w:rsidP="00FF5F40">
+    <w:p w14:paraId="32CA71CA" w14:textId="55131C12" w:rsidR="000B081B" w:rsidRPr="00FF5F40" w:rsidRDefault="000B081B" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D3489B">
-[...11 lines deleted...]
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:r w:rsidRPr="00FF5F40">
+        <w:t xml:space="preserve">Tasmania: Refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="007031E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Tasmania Fire Service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007031E5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5F40">
         <w:t>https//www.fire.tas.gov.au/Show?upageld=colBushfireProneAreas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC19FFF" w14:textId="77777777" w:rsidR="005F01AB" w:rsidRPr="005F01AB" w:rsidRDefault="00916660" w:rsidP="00FF5F40">
+    <w:p w14:paraId="5834ECB8" w14:textId="039C2AFE" w:rsidR="00931811" w:rsidRPr="00FF5F40" w:rsidRDefault="00916660" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D3489B">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00FF5F40">
         <w:t>Victoria</w:t>
       </w:r>
-      <w:r w:rsidR="00931811" w:rsidRPr="00D3489B">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="00F13C6E">
+      <w:r w:rsidR="00931811" w:rsidRPr="00FF5F40">
+        <w:t xml:space="preserve">: Refer </w:t>
+      </w:r>
+      <w:r w:rsidR="00931811" w:rsidRPr="007031E5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="007031E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Bushfire mapping and reviews</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00916660" w:rsidRPr="00FF5F40">
+      <w:r w:rsidRPr="00FF5F40">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00931811" w:rsidRPr="00FF5F40">
         <w:t xml:space="preserve">https://www.planning.vic.gov.au/guides-and-resources/guides/all-guides/bushfire-map-reviews </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B06B843" w14:textId="77777777" w:rsidR="00361CEA" w:rsidRPr="00361CEA" w:rsidRDefault="000B081B" w:rsidP="00FF5F40">
+    <w:p w14:paraId="1B7C0EDA" w14:textId="0E77A1E6" w:rsidR="000B081B" w:rsidRPr="00206C6B" w:rsidRDefault="000B081B" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D3489B">
-[...11 lines deleted...]
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:r w:rsidRPr="00FF5F40">
+        <w:t xml:space="preserve">Western Australia: Refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="007031E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Bushfire prone areas - Department of Fire and Emergency Services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007031E5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5F40">
         <w:t>https://www.dfes.wa.gov.au/hazard-information</w:t>
       </w:r>
       <w:r w:rsidRPr="00206C6B">
         <w:t>/bushfire/bushfire-prone-areas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C84C246" w14:textId="17317E15" w:rsidR="00DF3482" w:rsidRPr="00206C6B" w:rsidRDefault="000B081B" w:rsidP="001C56C0">
+    <w:p w14:paraId="4C84C246" w14:textId="17317E15" w:rsidR="00DF3482" w:rsidRDefault="000B081B" w:rsidP="001C56C0">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00206C6B">
         <w:t xml:space="preserve">If a child is </w:t>
       </w:r>
       <w:r w:rsidR="00051002" w:rsidRPr="00206C6B">
         <w:t>moved</w:t>
       </w:r>
       <w:r w:rsidR="009E5C97" w:rsidRPr="00206C6B">
         <w:t xml:space="preserve"> to another state,</w:t>
       </w:r>
       <w:r w:rsidRPr="00206C6B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C33D33" w:rsidRPr="00206C6B">
         <w:t>check the local bushfire risk</w:t>
       </w:r>
       <w:r w:rsidR="00051002" w:rsidRPr="00206C6B">
         <w:t xml:space="preserve"> in that area and include it in their</w:t>
       </w:r>
       <w:r w:rsidR="00C33D33" w:rsidRPr="00206C6B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00214C96" w:rsidRPr="00206C6B">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00206C6B">
         <w:t xml:space="preserve">lan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A660B07" w14:textId="77777777" w:rsidR="008D5449" w:rsidRDefault="008D5449">
-[...16 lines deleted...]
-    <w:p w14:paraId="1F5CDDEE" w14:textId="79A64305" w:rsidR="00DF3482" w:rsidRPr="00206C6B" w:rsidRDefault="00DF3482" w:rsidP="00660689">
+    <w:p w14:paraId="6D3D5A4B" w14:textId="5EDC0049" w:rsidR="00BC5AB5" w:rsidRPr="00206C6B" w:rsidRDefault="00385521" w:rsidP="001C56C0">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Your emergency plan may also include actions if an emergency occurs in another state or territory </w:t>
+      </w:r>
+      <w:r w:rsidR="00844CD6">
+        <w:t>that impacts</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00844CD6">
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r>
+        <w:t>clients who live in that state.</w:t>
+      </w:r>
+      <w:r w:rsidR="00863F79">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2B2B">
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidR="00863F79">
+        <w:t xml:space="preserve">ou will need to notify the department </w:t>
+      </w:r>
+      <w:r w:rsidR="00415F00">
+        <w:t xml:space="preserve">of any relocations or impacts to </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2B2B">
+        <w:t xml:space="preserve">children in </w:t>
+      </w:r>
+      <w:r w:rsidR="0044154E">
+        <w:t xml:space="preserve">residential, lead tenant and home-based </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2B2B">
+        <w:t>care services</w:t>
+      </w:r>
+      <w:r w:rsidR="00415F00">
+        <w:t xml:space="preserve"> from the emergency</w:t>
+      </w:r>
+      <w:r w:rsidR="00644863">
+        <w:t>, as per the policy requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00415F00">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5CDDEE" w14:textId="082AADF0" w:rsidR="00DF3482" w:rsidRPr="00206C6B" w:rsidRDefault="00DF3482" w:rsidP="00660689">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc210049876"/>
+      <w:bookmarkStart w:id="39" w:name="_Resources_to_assist"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc187910767"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc239247435"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="00206C6B">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Resources to </w:t>
       </w:r>
       <w:r w:rsidR="00051002" w:rsidRPr="00206C6B">
         <w:t>help</w:t>
       </w:r>
       <w:r w:rsidRPr="00206C6B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidR="00E204BE" w:rsidRPr="00206C6B">
         <w:t>plan for emergencies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="339E3EAE" w14:textId="60BE9D74" w:rsidR="00051002" w:rsidRPr="00206C6B" w:rsidRDefault="00051002" w:rsidP="00051002">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00206C6B">
         <w:t>There are extra tools and resources available to help services and clients get ready for emergencies</w:t>
       </w:r>
       <w:r w:rsidR="00673C60" w:rsidRPr="00206C6B">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="40" w:name="_Additional_resources_to_1"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="61F24144" w14:textId="77777777" w:rsidR="008535B4" w:rsidRDefault="00673C60" w:rsidP="00896A95">
+    <w:bookmarkStart w:id="42" w:name="_Additional_resources_to_1"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p w14:paraId="61CF704D" w14:textId="77777777" w:rsidR="00673C60" w:rsidRPr="00206C6B" w:rsidRDefault="00673C60" w:rsidP="00896A95">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00206C6B">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00206C6B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:instrText>HYPERLINK "http://emergency.vic.gov.au/"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00206C6B">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00206C6B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>VicEmergency</w:t>
       </w:r>
       <w:r w:rsidRPr="00206C6B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00206C6B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00206C6B">
-        <w:t xml:space="preserve">http://emergency.vic.gov.au </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="3B221D98" w14:textId="77777777" w:rsidR="008535B4" w:rsidRDefault="00673C60" w:rsidP="00896A95">
+        <w:t>http://emergency.vic.gov.au is a website for Victorians where you can find emergency information and warnings. It also provides information on how to prepare for and recover from emergencies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E141F46" w14:textId="77777777" w:rsidR="00673C60" w:rsidRPr="00206C6B" w:rsidRDefault="00673C60" w:rsidP="00896A95">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="120"/>
       </w:pPr>
-      <w:hyperlink r:id="rId28">
+      <w:hyperlink r:id="rId31">
         <w:r w:rsidRPr="00206C6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Victorian State Emergency Service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00206C6B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00206C6B">
-        <w:t xml:space="preserve">https://www.ses.vic.gov.au </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="002F7D9A" w14:textId="034CA1FB" w:rsidR="008535B4" w:rsidRDefault="00673C60" w:rsidP="00896A95">
+        <w:t>https://www.ses.vic.gov.au has information on how to plan for storm and flood emergencies. This includes a section on how to understand emergency warnings and know when to act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1500B073" w14:textId="77777777" w:rsidR="00673C60" w:rsidRPr="00206C6B" w:rsidRDefault="00673C60" w:rsidP="00896A95">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="120"/>
       </w:pPr>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00206C6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Australian Red Cross</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00206C6B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008535B4" w:rsidRPr="008535B4">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00206C6B">
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="13471596" w14:textId="266759D7" w:rsidR="008535B4" w:rsidRDefault="00673C60" w:rsidP="00896A95">
+        <w:t>https://www.redcross.org.au/prepare has a template emergency management plan, a survival kit checklist, and a mobile app available on their website. These step-by-step guides will help you create a personal emergency management plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567DF488" w14:textId="77777777" w:rsidR="00673C60" w:rsidRPr="00206C6B" w:rsidRDefault="00673C60" w:rsidP="00896A95">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="120"/>
       </w:pPr>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00206C6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Local Councils</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00206C6B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008535B4" w:rsidRPr="008535B4">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00206C6B">
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="391AED8F" w14:textId="251E63FC" w:rsidR="00673C60" w:rsidRPr="00206C6B" w:rsidRDefault="00673C60" w:rsidP="00896A95">
+        <w:t>https://knowyourcouncil.vic.gov.au/councils has local information on emergencies including Municipal Emergency Management Plans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391AED8F" w14:textId="77777777" w:rsidR="00673C60" w:rsidRPr="00206C6B" w:rsidRDefault="00673C60" w:rsidP="00896A95">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00206C6B">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Australian standards:</w:t>
+        <w:t xml:space="preserve">Australian standards: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59184CDB" w14:textId="77777777" w:rsidR="00673C60" w:rsidRPr="00206C6B" w:rsidRDefault="00673C60" w:rsidP="00896A95">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00206C6B">
         <w:t>AS 3745-2010: Planning for Emergencies in facilities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14495975" w14:textId="77777777" w:rsidR="00673C60" w:rsidRPr="00206C6B" w:rsidRDefault="00673C60" w:rsidP="00896A95">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00206C6B">
         <w:t>AS 4083-2012: Planning for emergencies – health care facilities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="192370D8" w14:textId="5CF9A68F" w:rsidR="00673C60" w:rsidRPr="00206C6B" w:rsidRDefault="00673C60" w:rsidP="00896A95">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00206C6B">
         <w:t>AS 1851-2012: Routine service of fire protection systems and equipment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25981FBC" w14:textId="2914863F" w:rsidR="00314D3A" w:rsidRPr="00314D3A" w:rsidRDefault="00DF3482" w:rsidP="00853645">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="136EEB8B" w14:textId="77777777" w:rsidR="00896A95" w:rsidRDefault="00896A95">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25981FBC" w14:textId="2914863F" w:rsidR="00314D3A" w:rsidRPr="00314D3A" w:rsidRDefault="00DF3482" w:rsidP="00314D3A">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="00097C10">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Additional resources to </w:t>
       </w:r>
       <w:r w:rsidR="00D6120C">
         <w:t>support</w:t>
       </w:r>
       <w:r w:rsidRPr="00097C10">
         <w:t xml:space="preserve"> property preparedness</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071D6C81" w14:textId="0B30FBB3" w:rsidR="00825F66" w:rsidRDefault="00853645" w:rsidP="00896A95">
-[...112 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DF3482" w:rsidRPr="00097C10" w14:paraId="22575B6B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="80D0D5"/>
+          </w:tcPr>
+          <w:p w14:paraId="057EDB52" w14:textId="070B06E8" w:rsidR="00DF3482" w:rsidRPr="00097C10" w:rsidRDefault="00DF3482" w:rsidP="00896A95">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r w:rsidRPr="00B663A4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Times"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>Country Fire Authority</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00097C10">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D6120C" w:rsidRPr="00D6120C">
+              <w:t>https://www.cfa.vic.gov.au/plan-prepare/how-to-prepare-your-property</w:t>
+            </w:r>
+            <w:r w:rsidR="00D6120C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097C10">
+              <w:t>has information on property prepar</w:t>
+            </w:r>
+            <w:r w:rsidR="00314D3A">
+              <w:t>edness</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097C10">
+              <w:t xml:space="preserve"> before the fire season</w:t>
+            </w:r>
+            <w:r w:rsidR="00314D3A">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EB0910F" w14:textId="4AF2BA79" w:rsidR="00DF3482" w:rsidRPr="00097C10" w:rsidRDefault="00DF3482" w:rsidP="00896A95">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r w:rsidRPr="00B663A4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Times"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>Victorian State Emergency Service</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00097C10">
+              <w:t xml:space="preserve"> https://www.ses.vic.gov.au/plan-and-stay-safe/flood-guides provides a local flood guide and a guide on protect</w:t>
+            </w:r>
+            <w:r w:rsidR="00314D3A">
+              <w:t>ing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097C10">
+              <w:t xml:space="preserve"> your property</w:t>
+            </w:r>
+            <w:r w:rsidR="00314D3A">
+              <w:t xml:space="preserve"> with bags of sand.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06B9D61A" w14:textId="476CFF8C" w:rsidR="00DF3482" w:rsidRPr="00097C10" w:rsidRDefault="00DF3482" w:rsidP="00896A95">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:anchor="where-do-i-get-information-in-an-emergency" w:history="1">
+              <w:r w:rsidRPr="00B663A4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Times"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>Vic Emergency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00097C10">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D7D6B">
+              <w:t>https://www.emergency.vic.gov.au/prepare/#where-do-i-get-information-in-an-emergency</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097C10">
+              <w:t xml:space="preserve"> provides information on how to prepare property for a range of emergencies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5F9D67E7" w14:textId="0A70B2D7" w:rsidR="00314D3A" w:rsidRPr="00314D3A" w:rsidRDefault="00DF3482" w:rsidP="00314D3A">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="00097C10">
         <w:t>Additional resources to assist people with disabilit</w:t>
       </w:r>
       <w:r w:rsidR="00314D3A">
         <w:t xml:space="preserve">y </w:t>
       </w:r>
       <w:r w:rsidRPr="00097C10">
         <w:t>to plan for emergencies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6179FDDF" w14:textId="77777777" w:rsidR="00FC3260" w:rsidRDefault="00853645" w:rsidP="00896A95">
-[...21 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DF3482" w:rsidRPr="00097C10" w14:paraId="446C6BE0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="80D0D5"/>
+          </w:tcPr>
+          <w:p w14:paraId="1628D99D" w14:textId="05C5121D" w:rsidR="00DF3482" w:rsidRPr="00097C10" w:rsidRDefault="00DF3482" w:rsidP="00896A95">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r w:rsidRPr="00B663A4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Times"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>Collaborating 4 Inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B663A4">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097C10">
+              <w:t>https://collaborating4inclusion.org ha</w:t>
+            </w:r>
+            <w:r w:rsidR="00314D3A">
+              <w:t xml:space="preserve">s made </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097C10">
+              <w:t>a Person-Centred Emergency Preparedness (P-CEP) tool</w:t>
+            </w:r>
+            <w:r w:rsidR="00314D3A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097C10">
+              <w:t>and workbook to help people with disability</w:t>
+            </w:r>
+            <w:r w:rsidR="00314D3A">
+              <w:t xml:space="preserve"> with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097C10">
+              <w:t>emergency preparedness to their individual support needs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38311A60" w14:textId="40C30EE6" w:rsidR="00DF3482" w:rsidRPr="00097C10" w:rsidRDefault="00DF3482" w:rsidP="00896A95">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r w:rsidRPr="00B663A4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Times"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>The Australian Institute for Disaster Resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00097C10">
+              <w:t xml:space="preserve"> published </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B663A4">
+              <w:t>Communicating with people with a Disability: National Guidelines for Emergency Managers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097C10">
+              <w:t xml:space="preserve"> https://knowledge.aidr.org.au/media/1762/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097C10">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>handbook-5-communicating-with-people-with-a-disability-kh-final.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ECDB382" w14:textId="6E933C94" w:rsidR="00DF3482" w:rsidRPr="00097C10" w:rsidRDefault="00DF3482" w:rsidP="00896A95">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r w:rsidRPr="00B663A4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Times"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>I’m Okay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B663A4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097C10">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">https://imokay.org.au </w:t>
+            </w:r>
+            <w:r w:rsidR="00314D3A">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097C10">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>as emergency</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097C10">
+              <w:t xml:space="preserve"> readiness resources for people with disabilit</w:t>
+            </w:r>
+            <w:r w:rsidR="00314D3A">
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097C10">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B663A4">
+              <w:t>Please note th</w:t>
+            </w:r>
+            <w:r w:rsidR="00A12AFD" w:rsidRPr="00B663A4">
+              <w:t>is resource</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B663A4">
+              <w:t xml:space="preserve"> ha</w:t>
+            </w:r>
+            <w:r w:rsidR="00A12AFD" w:rsidRPr="00B663A4">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B663A4">
+              <w:t xml:space="preserve"> been developed in New South Wales.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0E734E90" w14:textId="77777777" w:rsidR="00DF3482" w:rsidRPr="00097C10" w:rsidRDefault="00DF3482" w:rsidP="00DF3482">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+      </w:pPr>
       <w:r w:rsidRPr="00097C10">
-        <w:t xml:space="preserve">https://collaborating4inclusion.org </w:t>
-[...132 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Resources for multicultural and multifaith communities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738736A8" w14:textId="6D7DDA3D" w:rsidR="00FC3260" w:rsidRDefault="00853645" w:rsidP="00896A95">
-[...134 lines deleted...]
-    <w:p w14:paraId="0D131146" w14:textId="60C09E20" w:rsidR="002A29BD" w:rsidRPr="00097C10" w:rsidRDefault="00476286" w:rsidP="00660689">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DF3482" w:rsidRPr="00097C10" w14:paraId="5A23B1DF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="80D0D5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7899AA26" w14:textId="41E7A660" w:rsidR="00DF3482" w:rsidRPr="00097C10" w:rsidRDefault="00AA1A33" w:rsidP="00896A95">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r w:rsidRPr="00B663A4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Times"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>Australian Red Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004402AE" w:rsidRPr="00097C10">
+              <w:t xml:space="preserve">https://www.redcross.org.au </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF3482" w:rsidRPr="00097C10">
+              <w:t>has resources to assist multicultural and multifaith communities prepare for emergencies</w:t>
+            </w:r>
+            <w:r w:rsidR="00314D3A">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A216AB7" w14:textId="6ACCA9B7" w:rsidR="00DF3482" w:rsidRPr="00097C10" w:rsidRDefault="00DF3482" w:rsidP="00896A95">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004402AE">
+              <w:t>Emergency preparedness information flyers in multiple languages</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A5A91">
+              <w:t xml:space="preserve"> can be found on their </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r w:rsidRPr="00B663A4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Times"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>Resources for agencies</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00B663A4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="auto"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> webpage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00097C10">
+              <w:t xml:space="preserve"> https://www.redcross.org.au/get-help/emergencies/resources-about-disasters/help-for-agencies</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F07D283" w14:textId="2CF57FED" w:rsidR="00DF3482" w:rsidRPr="00097C10" w:rsidRDefault="00DF3482" w:rsidP="00896A95">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0038725B">
+              <w:t>An</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B663A4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42">
+              <w:r w:rsidRPr="00B663A4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Times"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>Easy English Rediplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00097C10">
+              <w:t xml:space="preserve"> is available from their Resources to help you https://www.redcross.org.au/get-help/emergencies/resources-about-disasters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0D131146" w14:textId="1C86E521" w:rsidR="002A29BD" w:rsidRPr="00097C10" w:rsidRDefault="00476286" w:rsidP="00660689">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc210049877"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="43" w:name="_Toc239247436"/>
+      <w:r>
         <w:t>Readiness for an imminent emergency</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="2A327D43" w14:textId="61BD534F" w:rsidR="00521A57" w:rsidRPr="00097C10" w:rsidRDefault="000D2D77" w:rsidP="009D1C2D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sometimes </w:t>
       </w:r>
       <w:r w:rsidR="00420739">
         <w:t>there is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a high chance that an emergency is about to happen – like a bushfire, </w:t>
       </w:r>
       <w:r w:rsidR="00FF2EEB">
         <w:t>flood,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or storm. This is when </w:t>
       </w:r>
       <w:r w:rsidR="00420739">
         <w:t>it is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> important to act quickly and get ready</w:t>
       </w:r>
       <w:r w:rsidR="00471AEC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6969C8A6" w14:textId="277B25EF" w:rsidR="002A29BD" w:rsidRDefault="00EB1BAA" w:rsidP="00660689">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc210049878"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc239247437"/>
       <w:r>
         <w:t>Stay informed</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="1A438A3C" w14:textId="4287D47C" w:rsidR="002A29BD" w:rsidRDefault="00EB1BAA" w:rsidP="009D1C2D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Knowing </w:t>
       </w:r>
       <w:r w:rsidR="00420739">
         <w:t>what is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> going on is one of the most important parts of being prepared. </w:t>
       </w:r>
       <w:r w:rsidR="00521A57">
         <w:t xml:space="preserve">Services should stay informed using </w:t>
       </w:r>
       <w:r>
         <w:t>trusted</w:t>
       </w:r>
       <w:r w:rsidR="00521A57">
         <w:t xml:space="preserve"> sources of emergency information</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and updates.</w:t>
@@ -10578,55 +11014,61 @@
       </w:r>
       <w:r w:rsidR="00054A41">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>ffic issues</w:t>
       </w:r>
       <w:r w:rsidR="000D2D77">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FFA0FC8" w14:textId="244BF412" w:rsidR="00887742" w:rsidRDefault="008969A5" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="00887742">
         <w:t>azardous material events</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1DEEF354" w14:textId="77777777" w:rsidR="00896A95" w:rsidRDefault="00896A95" w:rsidP="001E3F86">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="20590B90" w14:textId="57D83ED2" w:rsidR="00D77C2F" w:rsidRDefault="00E617A3" w:rsidP="001E3F86">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The site also </w:t>
       </w:r>
       <w:r w:rsidR="00EB1BAA">
         <w:t>shares</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> updates from</w:t>
       </w:r>
       <w:r w:rsidR="00D77C2F">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73CE960D" w14:textId="55DBE370" w:rsidR="00D77C2F" w:rsidRDefault="00E617A3" w:rsidP="00D77C2F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the Environment Protection Authority (EPA) for air quality and pollution </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6562D1C2" w14:textId="7B016B60" w:rsidR="00E617A3" w:rsidRDefault="00E617A3" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
@@ -10649,569 +11091,424 @@
       <w:r>
         <w:t xml:space="preserve">You can also get updates though radio, television, online and social media. </w:t>
       </w:r>
       <w:r w:rsidR="00896F2C">
         <w:t>Agencies like the Bureau of Meteorology (BOM), Victoria State Emergency Services (VicSES) and Victoria Police help</w:t>
       </w:r>
       <w:r w:rsidR="00EB1BAA">
         <w:t xml:space="preserve"> to inform you on</w:t>
       </w:r>
       <w:r w:rsidR="00896F2C">
         <w:t xml:space="preserve"> risks</w:t>
       </w:r>
       <w:r w:rsidR="00EB1BAA">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00896F2C">
         <w:t xml:space="preserve"> public </w:t>
       </w:r>
       <w:r w:rsidR="00FF2EEB">
         <w:t>advice,</w:t>
       </w:r>
       <w:r w:rsidR="00A430D2">
         <w:t xml:space="preserve"> and warnings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1AD1ED" w14:textId="73FD17A4" w:rsidR="002A29BD" w:rsidRPr="00097C10" w:rsidRDefault="001F4DB9" w:rsidP="008E0FAF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="2C1AD1ED" w14:textId="73FD17A4" w:rsidR="002A29BD" w:rsidRPr="00097C10" w:rsidRDefault="001F4DB9" w:rsidP="00B663A4">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
         <w:t>Where to find emergency warning</w:t>
       </w:r>
       <w:r w:rsidR="00165B2D">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and updates</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...8 lines deleted...]
-        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9288"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00824222" w14:paraId="4C604FF5" w14:textId="77777777" w:rsidTr="00057011">
-[...23 lines deleted...]
-      <w:tr w:rsidR="002A29BD" w14:paraId="239B482B" w14:textId="77777777" w:rsidTr="00057011">
+      <w:tr w:rsidR="002A29BD" w14:paraId="239B482B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9288" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="CCF0EE"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="80D0D5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0325AACF" w14:textId="5242FB30" w:rsidR="002A29BD" w:rsidRPr="00097C10" w:rsidRDefault="00C41C10" w:rsidP="00896A95">
+          <w:p w14:paraId="1BF4386F" w14:textId="77777777" w:rsidR="002A29BD" w:rsidRPr="000F6ED5" w:rsidRDefault="002A29BD" w:rsidP="00896A95">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="45" w:name="_Emergency_Warnings_and"/>
+            <w:bookmarkEnd w:id="45"/>
+            <w:r w:rsidRPr="000F6ED5">
+              <w:t xml:space="preserve">Current warnings and locations of emergencies: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0325AACF" w14:textId="7A4F4924" w:rsidR="002A29BD" w:rsidRPr="00097C10" w:rsidRDefault="002A29BD" w:rsidP="00896A95">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C41C10">
-[...41 lines deleted...]
-            <w:r w:rsidR="00A34354">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r w:rsidRPr="00D7315A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>VicEmergency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00097C10">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002A29BD">
+            <w:r>
               <w:t>http://</w:t>
             </w:r>
-            <w:r w:rsidR="002A29BD" w:rsidRPr="00097C10">
+            <w:r w:rsidRPr="00097C10">
               <w:t xml:space="preserve">emergency.vic.gov.au </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57166851" w14:textId="513AAE3F" w:rsidR="002A29BD" w:rsidRPr="00097C10" w:rsidRDefault="002A29BD" w:rsidP="00896A95">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00EB1BAA">
               <w:t>VicEmergency hotline:</w:t>
             </w:r>
             <w:r w:rsidRPr="00097C10">
               <w:t xml:space="preserve"> 1800 226 226</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11ACD036" w14:textId="18F22EE5" w:rsidR="002A29BD" w:rsidRPr="00097C10" w:rsidRDefault="002A29BD" w:rsidP="00896A95">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00EB1BAA">
               <w:t>VicEmergency app</w:t>
             </w:r>
             <w:r w:rsidRPr="00097C10">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001B6439">
               <w:t xml:space="preserve">lets you </w:t>
             </w:r>
             <w:r w:rsidRPr="00097C10">
               <w:t xml:space="preserve">receive official warnings and information based </w:t>
             </w:r>
             <w:r w:rsidR="00824614">
               <w:t>on</w:t>
             </w:r>
             <w:r w:rsidRPr="00097C10">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B03B81">
               <w:t>your location</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CB50200" w14:textId="77777777" w:rsidR="008E0FAF" w:rsidRDefault="002A29BD" w:rsidP="00896A95">
+          <w:p w14:paraId="2DBC577F" w14:textId="4F80DBE6" w:rsidR="002A29BD" w:rsidRPr="00097C10" w:rsidRDefault="002A29BD" w:rsidP="00896A95">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r w:rsidRPr="00435504">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Bureau of Meteorology</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00097C10">
               <w:t xml:space="preserve"> http://www.bom.gov.au </w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00363163">
               <w:t>provides</w:t>
             </w:r>
-            <w:r w:rsidR="002A29BD" w:rsidRPr="00097C10">
+            <w:r w:rsidRPr="00097C10">
               <w:t xml:space="preserve"> up-to-date local weather</w:t>
             </w:r>
             <w:r w:rsidR="00612827">
               <w:t xml:space="preserve"> information</w:t>
             </w:r>
-            <w:r w:rsidR="002A29BD" w:rsidRPr="00097C10">
+            <w:r w:rsidRPr="00097C10">
               <w:t>, including fire weather warnings and fire danger rating tables that</w:t>
             </w:r>
             <w:r w:rsidR="004065A6">
               <w:t xml:space="preserve"> show</w:t>
             </w:r>
             <w:r w:rsidR="00C36EB6">
               <w:t xml:space="preserve"> the</w:t>
             </w:r>
-            <w:r w:rsidR="002A29BD" w:rsidRPr="00097C10">
+            <w:r w:rsidRPr="00097C10">
               <w:t xml:space="preserve"> forecast fire danger ratings</w:t>
             </w:r>
             <w:r w:rsidR="000A2AED">
               <w:t xml:space="preserve"> for the next four days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03398B81" w14:textId="77777777" w:rsidR="005C0DD4" w:rsidRDefault="002A29BD" w:rsidP="00896A95">
+          <w:p w14:paraId="2D757F9A" w14:textId="74445353" w:rsidR="002A29BD" w:rsidRPr="00097C10" w:rsidRDefault="002A29BD" w:rsidP="00896A95">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r w:rsidRPr="00435504">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Australian Broadcasting Corporation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B663A4">
               <w:t xml:space="preserve"> (ABC)</w:t>
             </w:r>
             <w:r w:rsidRPr="00097C10">
-              <w:t xml:space="preserve"> https://www.abc.net.au/emergency/ </w:t>
+              <w:t xml:space="preserve"> https://www.abc.net.au/emergency/ and other local media are also important sources of information during emergencies</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D757F9A" w14:textId="31CF92A5" w:rsidR="002A29BD" w:rsidRPr="00097C10" w:rsidRDefault="002A29BD" w:rsidP="005C0DD4">
-[...7 lines deleted...]
-          <w:p w14:paraId="676F7559" w14:textId="3BC3D8AA" w:rsidR="005C0DD4" w:rsidRDefault="002A29BD" w:rsidP="00896A95">
+          <w:p w14:paraId="0FACEFF8" w14:textId="62A20745" w:rsidR="002A29BD" w:rsidRPr="00097C10" w:rsidRDefault="002A29BD" w:rsidP="00896A95">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r w:rsidRPr="00435504">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Official emergency broadcasters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00097C10">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005C0DD4" w:rsidRPr="005C0DD4">
+            <w:r w:rsidR="00824614" w:rsidRPr="00824614">
               <w:t>https://www.emv.vic.gov.au/responsibilities/victorias-warning-system/emergency-broadcasters/list</w:t>
             </w:r>
             <w:r w:rsidR="00824614">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00E56FF4">
+              <w:t>share warnings and alerts for local areas across various radio frequencies and TV stations in Victoria</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="0FACEFF8" w14:textId="38FD45E7" w:rsidR="002A29BD" w:rsidRPr="00097C10" w:rsidRDefault="00E56FF4" w:rsidP="005C0DD4">
-[...7 lines deleted...]
-          <w:p w14:paraId="515F981E" w14:textId="7B38EFEF" w:rsidR="005C0DD4" w:rsidRDefault="002A29BD" w:rsidP="00896A95">
+          <w:p w14:paraId="787EB955" w14:textId="7B7FA39F" w:rsidR="002A29BD" w:rsidRPr="00097C10" w:rsidRDefault="002A29BD" w:rsidP="00896A95">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r w:rsidRPr="00435504">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Country Fire Authority</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00097C10">
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:t>https://www.cfa.vic.gov.au</w:t>
+              <w:t xml:space="preserve"> https://www.cfa.vic.gov.au </w:t>
+            </w:r>
+            <w:r w:rsidR="00F36D30">
+              <w:t>provides</w:t>
             </w:r>
             <w:r w:rsidRPr="00097C10">
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> up-to-date information on local fire danger ratings, warnings, total fire bans and Catastrophic fire danger days. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79D60C1A" w14:textId="3A32B9D3" w:rsidR="002A29BD" w:rsidRPr="00097C10" w:rsidRDefault="00F36D30" w:rsidP="00824222">
-[...46 lines deleted...]
-          <w:p w14:paraId="1A9519E0" w14:textId="4A9A2BF6" w:rsidR="00824222" w:rsidRPr="000F6ED5" w:rsidRDefault="00824222" w:rsidP="00896A95">
+          <w:p w14:paraId="3098F395" w14:textId="77777777" w:rsidR="002A29BD" w:rsidRPr="000F6ED5" w:rsidRDefault="002A29BD" w:rsidP="00896A95">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="000F6ED5">
-              <w:lastRenderedPageBreak/>
-              <w:t>Information about public health risks, including epidemic thunderstorm asthma</w:t>
+              <w:t xml:space="preserve">Information about public health risks, including epidemic thunderstorm asthma, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F6ED5">
+              <w:t xml:space="preserve">found </w:t>
+            </w:r>
+            <w:r>
+              <w:t>at</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F6ED5">
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          <w:p w14:paraId="0104D63B" w14:textId="77777777" w:rsidR="00470268" w:rsidRDefault="00470268" w:rsidP="00470268">
+          <w:p w14:paraId="76C55EC9" w14:textId="50E89FB8" w:rsidR="002A29BD" w:rsidRPr="00097C10" w:rsidRDefault="00966C25" w:rsidP="00896A95">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r w:rsidRPr="00791AB0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Chief Health Officer’s webpage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00097C10">
+            <w:r w:rsidR="002A29BD" w:rsidRPr="00097C10">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000B1A10">
+            <w:r w:rsidR="00E06D86" w:rsidRPr="00E06D86">
               <w:t>https://www2.health.vic.gov.au/public-health/chief-health-officer</w:t>
             </w:r>
-            <w:r>
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00E06D86">
+              <w:t xml:space="preserve"> You can s</w:t>
+            </w:r>
+            <w:r w:rsidR="002A29BD" w:rsidRPr="00097C10">
+              <w:t xml:space="preserve">ubscribe to the Chief Health Officer </w:t>
+            </w:r>
+            <w:r w:rsidR="0007797D">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="002A29BD" w:rsidRPr="00097C10">
+              <w:t>lerts</w:t>
+            </w:r>
+            <w:r w:rsidR="0007797D">
+              <w:t xml:space="preserve"> on</w:t>
+            </w:r>
+            <w:r w:rsidR="002A29BD" w:rsidRPr="00097C10">
+              <w:t xml:space="preserve"> this page to </w:t>
+            </w:r>
+            <w:r w:rsidR="0007797D">
+              <w:t>stay informed about public health issues.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="319B34E8" w14:textId="77777777" w:rsidR="00470268" w:rsidRPr="00097C10" w:rsidRDefault="00470268" w:rsidP="00470268">
-[...25 lines deleted...]
-          <w:p w14:paraId="2A4966D9" w14:textId="77777777" w:rsidR="00470268" w:rsidRDefault="00470268" w:rsidP="00470268">
+          <w:p w14:paraId="0CD2460D" w14:textId="333CBAAF" w:rsidR="002A29BD" w:rsidRPr="00097C10" w:rsidRDefault="002A29BD" w:rsidP="00896A95">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r w:rsidRPr="00435504">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Environment Protection Agency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00097C10">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-              <w:r w:rsidRPr="00AA185D">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r w:rsidR="00824614" w:rsidRPr="00AA185D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>https://www.epa.vic.gov.au/for-community/airwatch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="00824614">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="0007797D">
               <w:t>shows</w:t>
             </w:r>
             <w:r w:rsidRPr="00097C10">
               <w:t xml:space="preserve"> information about air quality</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="0007797D">
               <w:t xml:space="preserve"> in Victoria.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34584629" w14:textId="77777777" w:rsidR="00470268" w:rsidRDefault="00470268" w:rsidP="00470268">
+          <w:p w14:paraId="79D60C1A" w14:textId="0143397C" w:rsidR="002A29BD" w:rsidRPr="00097C10" w:rsidRDefault="002A29BD" w:rsidP="00896A95">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r w:rsidRPr="00435504">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>National Terrorism Threat Level</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B663A4">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000B1A10">
-[...1 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00097C10">
-              <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-              <w:t>provides current information on Australia’s terrorism threat level.</w:t>
+              <w:t>https://ww.nationalsecurity.gov.au/national-threat-level/current-national-terrorism-threat-level provides current information on Australia’s terrorism threat level</w:t>
+            </w:r>
+            <w:r w:rsidR="008A55E2" w:rsidRPr="00097C10">
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="404299B1" w14:textId="7FA358E5" w:rsidR="006E4E97" w:rsidRDefault="00EB1BAA" w:rsidP="00660689">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc204945227"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc204945227"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc239247438"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r>
         <w:t>Take action early</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="0F6B06F9" w14:textId="3B6ED286" w:rsidR="00EB1BAA" w:rsidRDefault="002C33D6" w:rsidP="00DB630F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When there is </w:t>
       </w:r>
       <w:r w:rsidR="688FE187">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r>
         <w:t>known or emerging threat, services should</w:t>
       </w:r>
       <w:r w:rsidR="00EB1BAA">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE537FB" w14:textId="4970B98F" w:rsidR="00EB1BAA" w:rsidRDefault="002C33D6" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">review their emergency management plans to make sure they are </w:t>
       </w:r>
@@ -11297,138 +11594,152 @@
         <w:t>the situation and their responsibilities</w:t>
       </w:r>
       <w:r w:rsidR="00EB1BAA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AFBBA74" w14:textId="77777777" w:rsidR="00EF656C" w:rsidRDefault="00EF656C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2101C7F8" w14:textId="53E98882" w:rsidR="00AB2B2B" w:rsidRPr="00432892" w:rsidRDefault="00AB2B2B" w:rsidP="00660689">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc187910771"/>
-      <w:bookmarkStart w:id="47" w:name="_Toc210049880"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc187910771"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc239247439"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>During an emergency</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...16 lines deleted...]
-    </w:p>
+        <w:tblBorders>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9180"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AB2B2B" w:rsidRPr="00D2526A" w14:paraId="1ADEE6DB" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9180" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C61469D" w14:textId="77777777" w:rsidR="00AB2B2B" w:rsidRPr="001D47FF" w:rsidRDefault="00AB2B2B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="50" w:name="_Toc429734183"/>
+            <w:bookmarkStart w:id="51" w:name="_Toc433897881"/>
+            <w:bookmarkStart w:id="52" w:name="_Toc527378098"/>
+            <w:r w:rsidRPr="001D47FF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+              </w:rPr>
+              <w:t>Always call 000 (triple zero) if there is an immediate danger to life</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="744B0FA9" w14:textId="22A44A28" w:rsidR="00AB2B2B" w:rsidRDefault="00AB2B2B" w:rsidP="00660689">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc49771503"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="53" w:name="_Toc210049881"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc49771503"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc187910772"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc239247440"/>
       <w:r w:rsidRPr="00A05D35">
         <w:t xml:space="preserve">Activating </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidRPr="00A05D35">
         <w:t>emergency management plan</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-      <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="7EA4B7C2" w14:textId="3D78AE14" w:rsidR="00AB2B2B" w:rsidRDefault="00EE4A7F" w:rsidP="00DB630F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Emergencies can happen quickly and without much notice. </w:t>
       </w:r>
       <w:r w:rsidR="00AB2B2B" w:rsidRPr="00A05D35">
         <w:t xml:space="preserve">Services </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">must be ready to act straight away and put their emergency plans into action. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B71AC12" w14:textId="2908F3B8" w:rsidR="00EF656C" w:rsidRPr="00EF656C" w:rsidRDefault="00A112FE" w:rsidP="00354CB0">
+    <w:p w14:paraId="5B71AC12" w14:textId="2908F3B8" w:rsidR="00EF656C" w:rsidRPr="00EF656C" w:rsidRDefault="00A112FE" w:rsidP="00DB630F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:pBdr>
-[...4 lines deleted...]
-        </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Do not</w:t>
       </w:r>
       <w:r w:rsidR="00EF656C" w:rsidRPr="00EF656C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> wait for </w:t>
       </w:r>
       <w:r w:rsidR="004E5F7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>directions</w:t>
@@ -11534,63 +11845,63 @@
       </w:r>
       <w:r w:rsidR="00AB2B2B">
         <w:t xml:space="preserve"> or Bushfire Survival Plans</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="000451AA">
         <w:t>you must relocate or</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> evacuate, especially in high-risk areas or on Catastrophic or Extreme fire danger days</w:t>
       </w:r>
       <w:r w:rsidR="00FF2EEB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76009CAC" w14:textId="77C776D5" w:rsidR="00AB2B2B" w:rsidRDefault="00AB2B2B" w:rsidP="00660689">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc433897885"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="58" w:name="_Toc210049882"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc433897885"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc527378102"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc49771504"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc187910773"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc239247441"/>
       <w:r w:rsidRPr="00EE69BF">
         <w:t>Deciding to relocate, shelter or evacuate</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
-      <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="10875F6F" w14:textId="7BE58A52" w:rsidR="00AB2B2B" w:rsidRDefault="00565901" w:rsidP="00DB630F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00C12772">
         <w:t>ou should</w:t>
       </w:r>
       <w:r w:rsidR="00122D34">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B97BAB">
         <w:t xml:space="preserve">stay alert </w:t>
       </w:r>
       <w:r w:rsidR="00122D34">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00B97BAB">
         <w:t xml:space="preserve"> be able to receive warnings or updates from </w:t>
       </w:r>
       <w:r w:rsidR="00122D34">
         <w:t xml:space="preserve">VicEmergency, </w:t>
@@ -11759,51 +12070,51 @@
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08EFD52F" wp14:editId="5A77CB72">
             <wp:extent cx="4598174" cy="2920621"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1627280816" name="Picture 1627280816" descr="The diagram shows when to decide to relocate, stay or shelter before, during or after and emergency. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1627280816" name="Picture 1627280816" descr="The diagram shows when to decide to relocate, stay or shelter before, during or after and emergency. "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48">
+                    <a:blip r:embed="rId52">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4646109" cy="2951068"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -11892,366 +12203,374 @@
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00B663A4">
         <w:t>Use your emergency management plan to help guide your decisions at each stage</w:t>
       </w:r>
       <w:r w:rsidR="00274A93" w:rsidRPr="00B663A4">
         <w:t xml:space="preserve"> of an emergency. </w:t>
       </w:r>
       <w:r w:rsidR="00573BCB">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00274A93" w:rsidRPr="00B663A4">
         <w:t xml:space="preserve">utlining triggers in the plan </w:t>
       </w:r>
       <w:r w:rsidR="00573BCB">
         <w:t xml:space="preserve">helps you </w:t>
       </w:r>
       <w:r w:rsidR="00274A93" w:rsidRPr="00B663A4">
         <w:t>know when to act and what to do in high-pressure situations</w:t>
       </w:r>
       <w:r w:rsidR="00FF2EEB" w:rsidRPr="00B663A4">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028B9D4D" w14:textId="258B89B4" w:rsidR="0068743E" w:rsidRPr="00683433" w:rsidRDefault="0068743E" w:rsidP="00596F0C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+    <w:p w14:paraId="028B9D4D" w14:textId="258B89B4" w:rsidR="0068743E" w:rsidRPr="00683433" w:rsidRDefault="0068743E" w:rsidP="00C67BE9">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00683433">
         <w:t>Suggested</w:t>
       </w:r>
       <w:r w:rsidR="00180980">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> steps for making</w:t>
       </w:r>
       <w:r w:rsidRPr="00683433">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> decision</w:t>
       </w:r>
       <w:r w:rsidR="00180980">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00683433">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> for relocation, evacuation or sheltering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7598B236" w14:textId="77777777" w:rsidR="00DF3AD7" w:rsidRPr="00A05D35" w:rsidRDefault="00DF3AD7" w:rsidP="00A31C48">
-[...294 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9351" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9351"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0068743E" w14:paraId="502DD276" w14:textId="77777777" w:rsidTr="00092D99">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="80D0D5"/>
+          </w:tcPr>
+          <w:p w14:paraId="411E3EA8" w14:textId="1790F809" w:rsidR="0068743E" w:rsidRPr="00A05D35" w:rsidRDefault="001F6A6D" w:rsidP="00C67BE9">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05D35">
+              <w:t>ctivate your emergency management plan / bushfire plan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="405688E7" w14:textId="174C6A29" w:rsidR="0068743E" w:rsidRDefault="001F6A6D" w:rsidP="00C67BE9">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Make sure the person in charge has the right authority to make decisions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52CED68A" w14:textId="46C8D961" w:rsidR="0068743E" w:rsidRPr="00A05D35" w:rsidRDefault="001F6A6D" w:rsidP="00C67BE9">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Find </w:t>
+            </w:r>
+            <w:r w:rsidR="0068743E">
+              <w:t xml:space="preserve">out </w:t>
+            </w:r>
+            <w:r w:rsidR="00420739">
+              <w:t>what is</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE0581">
+              <w:t xml:space="preserve"> happening</w:t>
+            </w:r>
+            <w:r w:rsidR="00F450F8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000E76DF" w:rsidRPr="00A05D35">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE0581">
+              <w:t xml:space="preserve"> check official sources</w:t>
+            </w:r>
+            <w:r w:rsidR="0068743E">
+              <w:t>, preferably VicEmergency</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6409570E" w14:textId="3B9DD084" w:rsidR="0068743E" w:rsidRPr="00A05D35" w:rsidRDefault="001F6A6D" w:rsidP="00C67BE9">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Check your clients’ needs </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05D35">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> including </w:t>
+            </w:r>
+            <w:r w:rsidR="00A62792">
+              <w:t>the number of clients</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05D35">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> their</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05D35">
+              <w:t xml:space="preserve"> mobility, medicines</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, any equipment they need, and the records </w:t>
+            </w:r>
+            <w:r w:rsidR="00420739">
+              <w:t>you will</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> need to take with them </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="555D95A4" w14:textId="7156ACA0" w:rsidR="0068743E" w:rsidRPr="00A05D35" w:rsidRDefault="001F6A6D" w:rsidP="00C67BE9">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="005E23E9">
+              <w:t>heck</w:t>
+            </w:r>
+            <w:r w:rsidR="0068743E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F450F8">
+              <w:t xml:space="preserve">which </w:t>
+            </w:r>
+            <w:r w:rsidR="0068743E" w:rsidRPr="00A05D35">
+              <w:t>staff</w:t>
+            </w:r>
+            <w:r w:rsidR="00F450F8">
+              <w:t xml:space="preserve"> is</w:t>
+            </w:r>
+            <w:r w:rsidR="0068743E" w:rsidRPr="00A05D35">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0068743E">
+              <w:t>availab</w:t>
+            </w:r>
+            <w:r w:rsidR="00F450F8">
+              <w:t>le. S</w:t>
+            </w:r>
+            <w:r w:rsidR="005E23E9">
+              <w:t>ome</w:t>
+            </w:r>
+            <w:r w:rsidR="0068743E" w:rsidRPr="00A05D35">
+              <w:t xml:space="preserve"> staff may be </w:t>
+            </w:r>
+            <w:r w:rsidR="00A979B4">
+              <w:t>directly impacted</w:t>
+            </w:r>
+            <w:r w:rsidR="0068743E" w:rsidRPr="00A05D35">
+              <w:t xml:space="preserve"> by the emergency and may not be </w:t>
+            </w:r>
+            <w:r w:rsidR="0068743E">
+              <w:t>able to support the emergency response</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0242A174" w14:textId="3E4678F5" w:rsidR="0068743E" w:rsidRPr="00A05D35" w:rsidRDefault="001F6A6D" w:rsidP="00C67BE9">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Get</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05D35">
+              <w:t xml:space="preserve"> advice from key</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> stakeholders</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05D35">
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:r>
+              <w:t>understand</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05D35">
+              <w:t xml:space="preserve"> available resources</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51388FB2" w14:textId="0B208798" w:rsidR="0068743E" w:rsidRPr="00A05D35" w:rsidRDefault="001F6A6D" w:rsidP="00C67BE9">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Plan for what to do if emergency services </w:t>
+            </w:r>
+            <w:r w:rsidR="00420739">
+              <w:t>cannot</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> reach your facility</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01ED6E1F" w14:textId="22C694D1" w:rsidR="0068743E" w:rsidRPr="00A05D35" w:rsidRDefault="001F6A6D" w:rsidP="00C67BE9">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ha</w:t>
+            </w:r>
+            <w:r w:rsidR="004D0E80">
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r w:rsidR="0068743E" w:rsidRPr="00A05D35">
+              <w:t xml:space="preserve"> flexible</w:t>
+            </w:r>
+            <w:r w:rsidR="004D0E80">
+              <w:t xml:space="preserve"> transport</w:t>
+            </w:r>
+            <w:r w:rsidR="0068743E" w:rsidRPr="00A05D35">
+              <w:t xml:space="preserve"> plans for client – do not rely on one source of transport.</w:t>
+            </w:r>
+            <w:r w:rsidR="0068743E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0068743E" w:rsidRPr="00B663A4">
+              <w:t>Do not use triple zero (000) to discuss transport assistance with Ambulance Victoria</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CA64633" w14:textId="5AEEC498" w:rsidR="0068743E" w:rsidRPr="00A05D35" w:rsidRDefault="001F6A6D" w:rsidP="00C67BE9">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Review</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05D35">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>your back up</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05D35">
+              <w:t xml:space="preserve"> accommodation</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> options</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61DFC913" w14:textId="2A06C721" w:rsidR="0068743E" w:rsidRPr="00A05D35" w:rsidRDefault="001F6A6D" w:rsidP="00C67BE9">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Keep monitoring the situation and update risk assessments as needed </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6131D7BA" w14:textId="0D30BE22" w:rsidR="0068743E" w:rsidRDefault="001F6A6D" w:rsidP="00C67BE9">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r>
+              <w:t>St</w:t>
+            </w:r>
+            <w:r w:rsidR="005C4245">
+              <w:t>ay in touch</w:t>
+            </w:r>
+            <w:r w:rsidR="0068743E" w:rsidRPr="00A05D35">
+              <w:t xml:space="preserve"> with clients</w:t>
+            </w:r>
+            <w:r w:rsidR="0068743E">
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidR="005C4245">
+              <w:t xml:space="preserve"> families</w:t>
+            </w:r>
+            <w:r w:rsidR="00F450F8">
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r w:rsidR="005C4245">
+              <w:t xml:space="preserve"> emergency contact</w:t>
+            </w:r>
+            <w:r w:rsidR="0068743E" w:rsidRPr="00A05D35">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0068743E">
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r w:rsidR="0068743E" w:rsidRPr="00A05D35">
+              <w:t>keep t</w:t>
+            </w:r>
+            <w:r w:rsidR="0068743E">
+              <w:t xml:space="preserve">hem informed. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="2F849290" w14:textId="3E9C93CC" w:rsidR="00F450F8" w:rsidRDefault="00F450F8" w:rsidP="00F450F8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Making decisions during an emergency</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="503ED01B" w14:textId="609BDAC5" w:rsidR="00C32BBE" w:rsidRDefault="00C32BBE" w:rsidP="00DB630F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The diagram </w:t>
       </w:r>
       <w:r w:rsidR="00E474DD">
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB630F">
         <w:rPr>
           <w:color w:val="2B579A"/>
@@ -12541,206 +12860,300 @@
       <w:r>
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidR="00F24E57">
         <w:t xml:space="preserve"> helps </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidR="00F24E57">
         <w:t xml:space="preserve">make the best possible decision in a stressful and fast-moving situation. Even if some of these points </w:t>
       </w:r>
       <w:r w:rsidR="00C47DFE">
         <w:t>are covered</w:t>
       </w:r>
       <w:r w:rsidR="00F24E57">
         <w:t xml:space="preserve"> earlier, repeating them here helps staff </w:t>
       </w:r>
       <w:r w:rsidR="00D17B91">
         <w:t>connect</w:t>
       </w:r>
       <w:r w:rsidR="00F24E57">
         <w:t xml:space="preserve"> the key ideas during an emergency. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B51D6B" w14:textId="77777777" w:rsidR="00FD04EC" w:rsidRDefault="00FD04EC" w:rsidP="00DB630F">
+    <w:p w14:paraId="7A0AF1E1" w14:textId="77777777" w:rsidR="00F26DF0" w:rsidRDefault="00F26DF0" w:rsidP="00C67BE9">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DD31C05" w14:textId="77777777" w:rsidR="00F26DF0" w:rsidRDefault="00F26DF0" w:rsidP="00C67BE9">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31EA7579" w14:textId="77777777" w:rsidR="00F26DF0" w:rsidRDefault="00F26DF0" w:rsidP="00C67BE9">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C5D0A75" w14:textId="77777777" w:rsidR="00F26DF0" w:rsidRDefault="00F26DF0" w:rsidP="00C67BE9">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B81331B" w14:textId="77777777" w:rsidR="00F26DF0" w:rsidRDefault="00F26DF0" w:rsidP="00C67BE9">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CE23AB3" w14:textId="77777777" w:rsidR="00F26DF0" w:rsidRDefault="00F26DF0" w:rsidP="00C67BE9">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F2C5694" w14:textId="77777777" w:rsidR="00F26DF0" w:rsidRDefault="00F26DF0" w:rsidP="00C67BE9">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="580B8D1D" w14:textId="77777777" w:rsidR="00F26DF0" w:rsidRDefault="00F26DF0" w:rsidP="00C67BE9">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03F8F2C5" w14:textId="77777777" w:rsidR="00F26DF0" w:rsidRDefault="00F26DF0" w:rsidP="00C67BE9">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70194D40" w14:textId="77777777" w:rsidR="00F26DF0" w:rsidRDefault="00F26DF0" w:rsidP="00C67BE9">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A6C46A4" w14:textId="77777777" w:rsidR="00F26DF0" w:rsidRDefault="00F26DF0" w:rsidP="00C67BE9">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C2B158A" w14:textId="77777777" w:rsidR="00F26DF0" w:rsidRDefault="00F26DF0" w:rsidP="00C67BE9">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C4696A2" w14:textId="77777777" w:rsidR="00F26DF0" w:rsidRDefault="00F26DF0" w:rsidP="00C67BE9">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B4E2CE7" w14:textId="77777777" w:rsidR="00F26DF0" w:rsidRDefault="00F26DF0" w:rsidP="00C67BE9">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="539198F2" w14:textId="77777777" w:rsidR="00F26DF0" w:rsidRDefault="00F26DF0" w:rsidP="00C67BE9">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="683D42C6" w14:textId="77777777" w:rsidR="00F26DF0" w:rsidRDefault="00F26DF0" w:rsidP="00C67BE9">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4916714C" w14:textId="64CDFA5C" w:rsidR="00C32BBE" w:rsidRDefault="00C32BBE" w:rsidP="00C32BBE">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Ref522888119"/>
+      <w:bookmarkStart w:id="61" w:name="_Ref522888119"/>
       <w:r w:rsidRPr="00C32BBE">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C32BBE">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00C32BBE">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C32BBE">
+      <w:r>
+        <w:instrText>SEQ Figure \* ARABIC</w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00C32BBE">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C32BBE">
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidRPr="00C32BBE">
         <w:t>: Decision making criteria for responding to external hazards</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9288"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EC6AED" w14:paraId="3CC15A8B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9288" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="241E62CF" w14:textId="27589DBA" w:rsidR="00EC6AED" w:rsidRDefault="00EC6AED" w:rsidP="00165B72">
             <w:pPr>
               <w:pStyle w:val="Body"/>
             </w:pPr>
             <w:r w:rsidRPr="00F26DF0">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DA7BC7E" wp14:editId="76F6F208">
                   <wp:extent cx="5148656" cy="6040285"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="763687926" name="Picture 2" descr="Diagram showing how external and internal factors influence decisions to relocate, shelter (stay) or evacuate in an emergency. &#10;"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="316648130" name="Picture 2" descr="Diagram showing how external and internal factors influence decisions to relocate, shelter (stay) or evacuate in an emergency. &#10;"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId49">
+                          <a:blip r:embed="rId53">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5156840" cy="6049886"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="14C2853C" w14:textId="3DB0C695" w:rsidR="00C32BBE" w:rsidRDefault="00C32BBE" w:rsidP="00FA1E7F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="328DE8CE" w14:textId="157B1F6D" w:rsidR="00CD7A1C" w:rsidRDefault="00CD7A1C" w:rsidP="00660689">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc187910774"/>
-      <w:bookmarkStart w:id="61" w:name="_Toc210049883"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc187910774"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc239247442"/>
       <w:r>
         <w:t>Notifying the department</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="0928F7FD" w14:textId="69ED2A41" w:rsidR="00CD7A1C" w:rsidRDefault="00CD7A1C" w:rsidP="00DB630F">
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="0928F7FD" w14:textId="048179C9" w:rsidR="00CD7A1C" w:rsidRDefault="00CD7A1C" w:rsidP="00DB630F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Residential and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD04EC">
-[...5 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="_Appendix_1_-" w:history="1">
+        <w:r w:rsidRPr="00DB25AC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>home-based care</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> services</w:t>
       </w:r>
       <w:r w:rsidRPr="00371CBD">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> must</w:t>
       </w:r>
       <w:r w:rsidR="004353D3" w:rsidRPr="00371CBD">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> follow</w:t>
       </w:r>
       <w:r w:rsidRPr="00371CBD">
@@ -12907,79 +13320,82 @@
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00F97CCA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD7A1C" w:rsidRPr="00BA7B9D">
         <w:t>Bushfire Prone Area (BPA)</w:t>
       </w:r>
       <w:r w:rsidR="000F6C25">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E9AEDC" w14:textId="77777777" w:rsidR="00247786" w:rsidRPr="002C39B8" w:rsidRDefault="00247786" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="002C39B8">
         <w:t xml:space="preserve">Relocation must be completed the day before a forecast Catastrophic fire danger day. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E6115A" w14:textId="69DA7BEF" w:rsidR="00247786" w:rsidRPr="006E26CB" w:rsidRDefault="000F6C25" w:rsidP="00B663A4">
+    <w:p w14:paraId="30E6115A" w14:textId="63BB7C4D" w:rsidR="00247786" w:rsidRPr="006E26CB" w:rsidRDefault="000F6C25" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00092D99">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>You must notify</w:t>
       </w:r>
       <w:r w:rsidR="00466F9A" w:rsidRPr="00092D99">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
       <w:r w:rsidR="00247786" w:rsidRPr="00092D99">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">he department and </w:t>
       </w:r>
-      <w:r w:rsidR="00247786" w:rsidRPr="00FD04EC">
-[...4 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="_Appendix_1_-" w:history="1">
+        <w:r w:rsidR="00247786" w:rsidRPr="00092D99">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>home-based care service contact</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="00247786" w:rsidRPr="00092D99">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> of client relocations before 9:00 am on the Catastrophic fire danger day</w:t>
       </w:r>
       <w:r w:rsidR="00247786" w:rsidRPr="006E26CB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="053484F6" w14:textId="527F78F0" w:rsidR="00247786" w:rsidRPr="006E26CB" w:rsidRDefault="00466F9A" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00BA7B9D">
         <w:t>he client’s carer or the relevant service provider</w:t>
       </w:r>
       <w:r w:rsidR="00247786" w:rsidRPr="006E26CB">
         <w:t xml:space="preserve"> </w:t>
@@ -13361,85 +13777,85 @@
       <w:r w:rsidR="00A841A8" w:rsidRPr="002C39B8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>. You must say when you expect services to return to normal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C588F5" w14:textId="60C6E458" w:rsidR="00A841A8" w:rsidRDefault="00A841A8" w:rsidP="00A841A8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Information to provide to the department during and after a relocation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588C743B" w14:textId="3517DD37" w:rsidR="00CD7A1C" w:rsidRDefault="00C7550E" w:rsidP="00DB630F">
+    <w:p w14:paraId="588C743B" w14:textId="79BC2A7A" w:rsidR="00CD7A1C" w:rsidRDefault="00C7550E" w:rsidP="00DB630F">
       <w:r>
         <w:t>When you notify us o</w:t>
       </w:r>
       <w:r w:rsidR="00485A5E">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00B21969">
         <w:t xml:space="preserve"> a relocati</w:t>
       </w:r>
       <w:r w:rsidR="00BB7826">
-        <w:t>on (before 9:00am on the Catastrophic fire danger day)</w:t>
+        <w:t>on (before 9:00am on the Catastrophic fire danger day</w:t>
+      </w:r>
+      <w:r w:rsidR="00C76383">
+        <w:t xml:space="preserve"> or during an emergency</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7826">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00485A5E">
         <w:t>, please include</w:t>
       </w:r>
       <w:r w:rsidR="00BB7826">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F53DA4C" w14:textId="493F0BE6" w:rsidR="00CD7A1C" w:rsidRDefault="00A108F2" w:rsidP="00B663A4">
+    <w:p w14:paraId="1F53DA4C" w14:textId="14F9EE80" w:rsidR="00CD7A1C" w:rsidRDefault="00A108F2" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00CD7A1C">
-        <w:t>rganisation’s</w:t>
-[...5 lines deleted...]
-        <w:t>carer’s name and address</w:t>
+        <w:t>rganisation’s/carer’s name and address</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EEA476F" w14:textId="0D0CE8CC" w:rsidR="00CD7A1C" w:rsidRDefault="00A108F2" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00CD7A1C">
         <w:t>umber of clients planned for relocation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CC36583" w14:textId="4308163C" w:rsidR="00CD7A1C" w:rsidRDefault="00A108F2" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00CD7A1C">
         <w:t>umber of planned relocations/cessations completed (according to the plan/different from the plan)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F1A138D" w14:textId="348CD4C4" w:rsidR="00CD7A1C" w:rsidRDefault="00A108F2" w:rsidP="00B663A4">
@@ -13459,144 +13875,104 @@
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00CD7A1C">
         <w:t>ny staff/agency/client issues associated or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CEF518B" w14:textId="6EB59F39" w:rsidR="00CD7A1C" w:rsidRDefault="00A108F2" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="00CD7A1C">
         <w:t>hat alternate actions were taken</w:t>
       </w:r>
       <w:r w:rsidR="004104E3">
         <w:t xml:space="preserve"> (if different from the original plan)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2418066F" w14:textId="31F8ECB7" w:rsidR="00CD7A1C" w:rsidRDefault="00485A5E" w:rsidP="00B663A4">
+    <w:p w14:paraId="2418066F" w14:textId="16C9A35B" w:rsidR="00CD7A1C" w:rsidRDefault="00485A5E" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00B27301">
         <w:t xml:space="preserve">hen </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidR="00B27301">
         <w:t>notify</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> us</w:t>
       </w:r>
       <w:r w:rsidR="00B27301">
         <w:t xml:space="preserve"> of return to normal</w:t>
       </w:r>
       <w:r w:rsidR="00CD7A1C">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00CD7A1C" w:rsidRPr="006D7D6B">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00CD7A1C" w:rsidRPr="00BF2BE0">
         <w:t xml:space="preserve">within </w:t>
       </w:r>
-      <w:r w:rsidR="00D103B9">
-[...17 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D103B9" w:rsidRPr="00BF2BE0">
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7A1C" w:rsidRPr="00BF2BE0">
         <w:t xml:space="preserve">days after the Catastrophic </w:t>
       </w:r>
-      <w:r w:rsidR="000F7039">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="000F7039" w:rsidRPr="00BF2BE0">
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="00CD7A1C" w:rsidRPr="006D7D6B">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00CD7A1C" w:rsidRPr="00BF2BE0">
         <w:t xml:space="preserve">ire </w:t>
       </w:r>
-      <w:r w:rsidR="000F7039">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="000F7039" w:rsidRPr="00BF2BE0">
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00CD7A1C" w:rsidRPr="006D7D6B">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00CD7A1C" w:rsidRPr="00BF2BE0">
         <w:t xml:space="preserve">anger </w:t>
       </w:r>
-      <w:r w:rsidR="000F7039">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="000F7039" w:rsidRPr="00BF2BE0">
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00CD7A1C" w:rsidRPr="006D7D6B">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00CD7A1C" w:rsidRPr="00BF2BE0">
         <w:t>ay</w:t>
+      </w:r>
+      <w:r w:rsidR="00C76383">
+        <w:t xml:space="preserve"> or emergency</w:t>
       </w:r>
       <w:r w:rsidR="00CD7A1C">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D103B9">
         <w:t>, please include</w:t>
       </w:r>
       <w:r w:rsidR="00CD7A1C">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48BB87FF" w14:textId="14B0182B" w:rsidR="00CD7A1C" w:rsidRDefault="00A108F2" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00CD7A1C">
         <w:t>ate the service resumed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D5D19E7" w14:textId="701C1E26" w:rsidR="00CD7A1C" w:rsidRDefault="00A108F2" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
@@ -13619,69 +13995,69 @@
         <w:t xml:space="preserve">ny direct costs </w:t>
       </w:r>
       <w:r w:rsidR="00A841A8">
         <w:t>related to the relocation or recovery</w:t>
       </w:r>
       <w:r w:rsidR="00F36311">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5607C6B7" w14:textId="035F5153" w:rsidR="00223038" w:rsidRDefault="00223038">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="226FDEF4" w14:textId="26CC8276" w:rsidR="00BF0764" w:rsidRPr="00432892" w:rsidRDefault="00BF0764" w:rsidP="00660689">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Toc49771505"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="64" w:name="_Toc210049884"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc49771505"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc187910775"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc239247443"/>
       <w:r w:rsidRPr="00931B06">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">After </w:t>
       </w:r>
       <w:r w:rsidR="004F7F2F">
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidRPr="00931B06">
         <w:t>emergenc</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
-      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
       <w:r w:rsidR="004F7F2F">
         <w:t>y</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="1633AFBD" w14:textId="44D7BA29" w:rsidR="00FD1578" w:rsidRDefault="00BF0764" w:rsidP="00DB630F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00931B06">
         <w:t>It</w:t>
       </w:r>
       <w:r w:rsidR="00FD1578">
         <w:t xml:space="preserve"> can be difficu</w:t>
       </w:r>
       <w:r w:rsidR="004F7F2F">
         <w:t xml:space="preserve">lt </w:t>
       </w:r>
       <w:r w:rsidR="00FD1578">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="004F7F2F">
         <w:t>make</w:t>
       </w:r>
       <w:r w:rsidR="00FD1578">
         <w:t xml:space="preserve"> a recovery plan</w:t>
       </w:r>
       <w:r w:rsidR="004F7F2F">
         <w:t xml:space="preserve"> while an</w:t>
@@ -13764,63 +14140,63 @@
       </w:r>
       <w:r w:rsidR="00164402">
         <w:t xml:space="preserve">plans to be better prepared </w:t>
       </w:r>
       <w:r w:rsidR="00B45713">
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidR="00164402">
         <w:t xml:space="preserve"> future</w:t>
       </w:r>
       <w:r w:rsidR="00B45713">
         <w:t xml:space="preserve"> emergencies</w:t>
       </w:r>
       <w:r w:rsidR="008A55E2">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61231F2A" w14:textId="77777777" w:rsidR="00BF0764" w:rsidRDefault="00BF0764" w:rsidP="00660689">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc433897889"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="69" w:name="_Toc210049885"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc433897889"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc527378105"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc49771506"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc187910776"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc239247444"/>
       <w:r w:rsidRPr="00931B06">
         <w:t>Health and wellbeing of clients and staff</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
-      <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
     </w:p>
     <w:p w14:paraId="26E9E482" w14:textId="77777777" w:rsidR="008566DF" w:rsidRDefault="004A2DF1" w:rsidP="00DB630F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>After an emergency</w:t>
       </w:r>
       <w:r w:rsidR="00104FFF">
         <w:t>, your first priority should be checking the health and wellbeing of clients and staff</w:t>
       </w:r>
       <w:r w:rsidR="00B33EF0">
         <w:t xml:space="preserve"> who were affected. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B6F8313" w14:textId="3A594764" w:rsidR="00BF0764" w:rsidRDefault="004F7F2F" w:rsidP="00DB630F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check in with clients and staff to see how they are doing. </w:t>
       </w:r>
       <w:r w:rsidR="008566DF">
         <w:t xml:space="preserve">Make sure </w:t>
       </w:r>
@@ -13857,476 +14233,449 @@
       <w:r w:rsidR="00010811">
         <w:t xml:space="preserve"> Recovery can take time</w:t>
       </w:r>
       <w:r w:rsidR="00917DEB">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00010811">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00917DEB">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00010811">
         <w:t xml:space="preserve">ome people may need support for weeks, months, or even </w:t>
       </w:r>
       <w:r w:rsidR="002C1B5E">
         <w:t xml:space="preserve">years </w:t>
       </w:r>
       <w:r w:rsidR="00010811">
         <w:t>after the emergency</w:t>
       </w:r>
       <w:r w:rsidR="008A55E2">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20042A33" w14:textId="0E149F26" w:rsidR="00BF0764" w:rsidRPr="00097C10" w:rsidRDefault="00BF0764" w:rsidP="006621FC">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="20042A33" w14:textId="0E149F26" w:rsidR="00BF0764" w:rsidRPr="00097C10" w:rsidRDefault="00BF0764" w:rsidP="00BF0764">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+        <w:spacing w:line="280" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00097C10">
         <w:t xml:space="preserve">Public </w:t>
       </w:r>
       <w:r w:rsidR="002C39B8">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00097C10">
         <w:t xml:space="preserve">nformation </w:t>
       </w:r>
       <w:r w:rsidR="00151A2B">
         <w:t xml:space="preserve">and support </w:t>
       </w:r>
       <w:r w:rsidRPr="00097C10">
         <w:t>resources</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="CCF0EE"/>
-[...4 lines deleted...]
-        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9288"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A67EAE" w14:paraId="190E660F" w14:textId="77777777" w:rsidTr="00C63F85">
+      <w:tr w:rsidR="00BF0764" w14:paraId="3186D5CB" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="454"/>
-          <w:tblHeader/>
+          <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9288" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="CCF0EE"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="80D0D5"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6987C7F1" w14:textId="53DAD122" w:rsidR="00A67EAE" w:rsidRDefault="00A67EAE" w:rsidP="00A67EAE">
-[...18 lines deleted...]
-          <w:p w14:paraId="03AA250D" w14:textId="7851FA4A" w:rsidR="006621FC" w:rsidRDefault="00BF0764" w:rsidP="00F67067">
+          <w:p w14:paraId="5AD3A624" w14:textId="02DF94E1" w:rsidR="00BF0764" w:rsidRPr="0045281B" w:rsidRDefault="00BF0764" w:rsidP="000A09A4">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="447" w:hanging="447"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50">
+            <w:hyperlink r:id="rId54">
               <w:r w:rsidRPr="67780860">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>A guide to psychosocial support</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B11975">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006621FC" w:rsidRPr="00B517B6">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B11975" w:rsidRPr="00B11975">
               <w:t>https://www.dffh.vic.gov.au/recovery</w:t>
             </w:r>
             <w:r w:rsidR="63F61074">
               <w:t>.</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>Th</w:t>
+              <w:t xml:space="preserve"> Th</w:t>
             </w:r>
             <w:r w:rsidR="00917DEB">
               <w:t>is</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> guide </w:t>
             </w:r>
             <w:r w:rsidR="00917DEB">
               <w:t>explains the department’s role in supporting people’s mental health during emergencies. It includes information about risks, impacts, and supports before, during and after emergencies.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B781410" w14:textId="2A339639" w:rsidR="00B517B6" w:rsidRDefault="00BF0764" w:rsidP="00F67067">
+          <w:p w14:paraId="04999517" w14:textId="642CC859" w:rsidR="00BF0764" w:rsidRDefault="00BF0764" w:rsidP="000A09A4">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="447" w:hanging="447"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r w:rsidRPr="009E0678">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Australian Red Cross – Emergency Resources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B517B6" w:rsidRPr="00B517B6">
+            <w:r w:rsidRPr="000B3784">
               <w:t>https://www.redcross.org.au/</w:t>
             </w:r>
+            <w:r w:rsidRPr="00B31695">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00917DEB">
+              <w:t xml:space="preserve">Provides helpful tools for coping during and after a crisis. Includes tips for supporting clients and staff and information on psychological first aid. </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="04999517" w14:textId="4323476E" w:rsidR="00BF0764" w:rsidRDefault="00917DEB" w:rsidP="00B517B6">
-[...7 lines deleted...]
-          <w:p w14:paraId="082F8BFC" w14:textId="3BCB0269" w:rsidR="00B517B6" w:rsidRDefault="00BF0764" w:rsidP="00F67067">
+          <w:p w14:paraId="12F936F3" w14:textId="090F5474" w:rsidR="00BF0764" w:rsidRDefault="00BF0764" w:rsidP="000A09A4">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="447" w:hanging="447"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r w:rsidRPr="00FF2ED7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Beyond Blue – Mental Health Support</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B517B6" w:rsidRPr="00B517B6">
+            <w:r w:rsidRPr="000B3784">
               <w:t>https://www.beyondblue.org.au/</w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00B31695">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00917DEB">
               <w:t xml:space="preserve">Offers </w:t>
             </w:r>
             <w:r w:rsidR="007B5D57">
               <w:t>support and</w:t>
             </w:r>
-            <w:r w:rsidR="00BF0764" w:rsidRPr="00B31695">
+            <w:r w:rsidRPr="00B31695">
               <w:t xml:space="preserve"> information</w:t>
             </w:r>
             <w:r w:rsidR="007B5D57">
               <w:t xml:space="preserve"> for people dealing with anxiety, </w:t>
             </w:r>
             <w:r w:rsidR="006051EC">
               <w:t>depression</w:t>
             </w:r>
             <w:r w:rsidR="007B5D57">
               <w:t>, or trauma</w:t>
             </w:r>
             <w:r w:rsidR="00F33015">
               <w:t>. I</w:t>
             </w:r>
-            <w:r w:rsidR="00BF0764" w:rsidRPr="00B31695">
+            <w:r w:rsidRPr="00B31695">
               <w:t>nclude helplines, online forums, and advice on seekin</w:t>
             </w:r>
             <w:r w:rsidR="00657918">
               <w:t>g</w:t>
             </w:r>
-            <w:r w:rsidR="00BF0764" w:rsidRPr="00B31695">
+            <w:r w:rsidRPr="00B31695">
               <w:t xml:space="preserve"> professional support.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74339704" w14:textId="01FBFA75" w:rsidR="00B517B6" w:rsidRDefault="00BF0764" w:rsidP="00F67067">
+          <w:p w14:paraId="7DBDC677" w14:textId="6CD50806" w:rsidR="00BF0764" w:rsidRDefault="00BF0764" w:rsidP="000A09A4">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="447" w:hanging="447"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r w:rsidRPr="00FF2ED7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Lifeline – Crisis Support and Suicide Prevention</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B517B6" w:rsidRPr="00B517B6">
+            <w:r w:rsidRPr="000B3784">
               <w:t>https://www.lifeline.org.au/</w:t>
             </w:r>
+            <w:r w:rsidRPr="00B31695">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00917DEB">
+              <w:t>Provides</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B31695">
+              <w:t xml:space="preserve"> 24/7 crisis support </w:t>
+            </w:r>
+            <w:r w:rsidR="00917DEB">
+              <w:t xml:space="preserve">by phone or online. Services can help people in severe distress, including clients and staff. </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7DBDC677" w14:textId="308EDFFC" w:rsidR="00BF0764" w:rsidRDefault="00917DEB" w:rsidP="00B517B6">
-[...13 lines deleted...]
-          <w:p w14:paraId="323E1D6E" w14:textId="0F225ECF" w:rsidR="00B517B6" w:rsidRDefault="00BF0764" w:rsidP="00F67067">
+          <w:p w14:paraId="7473BA4A" w14:textId="5932643F" w:rsidR="00BF0764" w:rsidRDefault="00BF0764" w:rsidP="000A09A4">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="447" w:hanging="447"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r w:rsidRPr="00FF2ED7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Headspace – Support for Young People</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B517B6" w:rsidRPr="00B517B6">
+            <w:r w:rsidRPr="000B3784">
               <w:t>https://headspace.org.au/</w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00B31695">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00917DEB">
               <w:t xml:space="preserve">Offers mental health </w:t>
             </w:r>
-            <w:r w:rsidR="00BF0764" w:rsidRPr="00B31695">
+            <w:r w:rsidRPr="00B31695">
               <w:t xml:space="preserve">support for young people aged 12-25. </w:t>
             </w:r>
             <w:r w:rsidR="00951699">
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00BF0764" w:rsidRPr="00B31695">
+            <w:r w:rsidRPr="00B31695">
               <w:t>ervices includ</w:t>
             </w:r>
             <w:r w:rsidR="00951699">
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="00BF0764" w:rsidRPr="00B31695">
+            <w:r w:rsidRPr="00B31695">
               <w:t xml:space="preserve"> counselling, group therapy, and</w:t>
             </w:r>
             <w:r w:rsidR="00007347">
               <w:t xml:space="preserve"> tools</w:t>
             </w:r>
-            <w:r w:rsidR="00BF0764" w:rsidRPr="00B31695">
+            <w:r w:rsidRPr="00B31695">
               <w:t xml:space="preserve"> for managing stress, anxiety, and other mental health challenges.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1395A843" w14:textId="5B1EFFFE" w:rsidR="00B517B6" w:rsidRDefault="00BF0764" w:rsidP="00F67067">
+          <w:p w14:paraId="16BE9ADA" w14:textId="40CA5DE5" w:rsidR="00BF0764" w:rsidRDefault="00BF0764" w:rsidP="000A09A4">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="447" w:hanging="447"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r w:rsidRPr="00FF2ED7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>National Mental Health Commission – Recovery-Oriented Mental Health Practice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B517B6" w:rsidRPr="00B517B6">
+            <w:r w:rsidRPr="00FE11BF">
               <w:t>https://www.mentalhealthcommission.gov.au/</w:t>
             </w:r>
+            <w:r w:rsidRPr="00FF2ED7">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00917DEB">
+              <w:t>Gives advice on long-term mental health recovery. Focuses on helping people rebuild their confidence and wellbeing after emergencies.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="16BE9ADA" w14:textId="5286AC87" w:rsidR="00BF0764" w:rsidRDefault="00917DEB" w:rsidP="00B517B6">
-[...7 lines deleted...]
-          <w:p w14:paraId="5BEADAFC" w14:textId="3B35B414" w:rsidR="00B517B6" w:rsidRDefault="00BF0764" w:rsidP="00F67067">
+          <w:p w14:paraId="29475B50" w14:textId="22D86918" w:rsidR="00BF0764" w:rsidRPr="00097C10" w:rsidRDefault="00BF0764" w:rsidP="000A09A4">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="447" w:hanging="447"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r w:rsidRPr="00FF2ED7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Safe Work Australia – Work-Related Psychological Health and Safety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B517B6" w:rsidRPr="00B517B6">
-[...13 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="000B3784">
+              <w:t>https://www.safeworkaustralia.gov.au/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF2ED7">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00917DEB">
               <w:t xml:space="preserve">Shares information on creating mentally healthy workplaces, especially after critical incidents. Helps leaders and teams support staff recovery. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="633D584F" w14:textId="6C6615B9" w:rsidR="008D0C35" w:rsidRDefault="008D0C35" w:rsidP="00660689">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="70" w:name="_Toc204945235"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc204945235"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc433897890"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc527378106"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc49771507"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc187910777"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc239247445"/>
+      <w:bookmarkEnd w:id="72"/>
       <w:r w:rsidRPr="00931B06">
-        <w:lastRenderedPageBreak/>
         <w:t>Return</w:t>
       </w:r>
       <w:r w:rsidR="00961307">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00931B06">
         <w:t xml:space="preserve"> to business as usual</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="71"/>
-      <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
     </w:p>
     <w:p w14:paraId="11DA4891" w14:textId="77777777" w:rsidR="00C47A39" w:rsidRDefault="00C47A39" w:rsidP="00DB630F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>How long it takes to get back to normal depends on:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FEDC0E9" w14:textId="4690AAC6" w:rsidR="00C47A39" w:rsidRDefault="0001233A" w:rsidP="00C47A39">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="006D3EE8">
         <w:t>he type of emergency</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70E1D71B" w14:textId="36F44A2B" w:rsidR="00C47A39" w:rsidRDefault="0001233A" w:rsidP="00C47A39">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="006D3EE8">
         <w:t>ow many staff are available</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D75DB8" w14:textId="54CE1E19" w:rsidR="00C47A39" w:rsidRDefault="0001233A" w:rsidP="00C47A39">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="006D3EE8">
         <w:t>ow badly the site or services were affected</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7293B34F" w14:textId="6824622E" w:rsidR="006D3EE8" w:rsidRDefault="0001233A" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="006D3EE8">
@@ -14633,79 +14982,84 @@
     <w:p w14:paraId="03E741A3" w14:textId="72518BC0" w:rsidR="00CF7B76" w:rsidRDefault="001F6476" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>when services will resume</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05730DEF" w14:textId="7B5CD2FD" w:rsidR="008D0C35" w:rsidRDefault="001F6476" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidR="00840B67">
         <w:t xml:space="preserve">service </w:t>
       </w:r>
       <w:r>
         <w:t>changes</w:t>
       </w:r>
       <w:r w:rsidR="008D0C35" w:rsidRPr="00931B06">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29EA47A4" w14:textId="51A63D73" w:rsidR="008D0C35" w:rsidRPr="00EB59AC" w:rsidRDefault="008D0C35" w:rsidP="00F953ED">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="29EA47A4" w14:textId="51A63D73" w:rsidR="008D0C35" w:rsidRPr="00EB59AC" w:rsidRDefault="008D0C35" w:rsidP="00B663A4">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB59AC">
-        <w:lastRenderedPageBreak/>
         <w:t>Actions</w:t>
       </w:r>
       <w:r w:rsidR="00CF7B76">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> to take after an emergency</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="CCF0EE"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9180"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D0C35" w:rsidRPr="00931B06" w14:paraId="05052F30" w14:textId="77777777" w:rsidTr="00757468">
+      <w:tr w:rsidR="008D0C35" w:rsidRPr="00931B06" w14:paraId="05052F30" w14:textId="77777777" w:rsidTr="00BB2B5B">
         <w:trPr>
           <w:trHeight w:val="5140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="CCF0EE"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="80D0D5"/>
           </w:tcPr>
           <w:p w14:paraId="44E48EE6" w14:textId="18083B00" w:rsidR="00CF7B76" w:rsidRDefault="00CF7B76" w:rsidP="00B663A4">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Service providers should: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BCB32CD" w14:textId="3317280D" w:rsidR="008D0C35" w:rsidRPr="006078CC" w:rsidRDefault="001F6476" w:rsidP="000A09A4">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:ind w:left="447" w:hanging="447"/>
             </w:pPr>
             <w:r>
               <w:t>put client and staff needs first</w:t>
             </w:r>
             <w:r w:rsidR="00840B67">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="0083117D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00840B67">
               <w:t>M</w:t>
@@ -14916,140 +15270,127 @@
             </w:r>
             <w:r w:rsidR="008D0C35" w:rsidRPr="006078CC">
               <w:t>view and update emergency management plans</w:t>
             </w:r>
             <w:r w:rsidR="003C3547">
               <w:t xml:space="preserve"> to reflect lessons learned</w:t>
             </w:r>
             <w:r w:rsidR="0025277D">
               <w:t>. I</w:t>
             </w:r>
             <w:r w:rsidR="003C3547" w:rsidRPr="0083117D">
               <w:t>nclude</w:t>
             </w:r>
             <w:r w:rsidR="003C3547">
               <w:t xml:space="preserve"> feedback from clients and careers on what to improve next time.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="424B9EFE" w14:textId="0E766899" w:rsidR="00D71F69" w:rsidRDefault="00D71F69" w:rsidP="00E261B3">
       <w:pPr>
         <w:pStyle w:val="Quotetext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10AC50B7" w14:textId="77777777" w:rsidR="00757468" w:rsidRDefault="00757468">
-[...18 lines deleted...]
-    <w:p w14:paraId="1E69D8D7" w14:textId="0507A0B1" w:rsidR="00D71F69" w:rsidRPr="00643B70" w:rsidRDefault="00D71F69" w:rsidP="00D71F69">
+    <w:p w14:paraId="1E69D8D7" w14:textId="568B2EA7" w:rsidR="00D71F69" w:rsidRPr="00643B70" w:rsidRDefault="00D71F69" w:rsidP="00D71F69">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="78" w:name="_Toc210049887"/>
+      <w:bookmarkStart w:id="78" w:name="_Appendix_1_-"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc187910778"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc239247446"/>
+      <w:bookmarkEnd w:id="78"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix 1 </w:t>
       </w:r>
       <w:r w:rsidR="0083117D">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="002609BF">
         <w:t>Glossary</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="77"/>
-      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
     </w:p>
     <w:p w14:paraId="5DB06D05" w14:textId="74914879" w:rsidR="00D71F69" w:rsidRDefault="00D71F69" w:rsidP="00DB630F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>In th</w:t>
       </w:r>
       <w:r w:rsidR="0017015E">
         <w:t>is guide, some words have specific meanings</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BDBEA3" w14:textId="77777777" w:rsidR="00B821EA" w:rsidRDefault="5D0148FC" w:rsidP="009C4A7E">
+    <w:p w14:paraId="53BDBEA3" w14:textId="1500F8C0" w:rsidR="00B821EA" w:rsidRDefault="5D0148FC" w:rsidP="009C4A7E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="1C625211">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bushfire Leave Early Plan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="3C280594">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00BB6BB4">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="3C280594">
         <w:t xml:space="preserve"> written plan that helps people decide to leave a high-risk bushfire area before a fire starts</w:t>
       </w:r>
       <w:r w:rsidR="00BB6BB4">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00420739">
         <w:t>It is</w:t>
       </w:r>
       <w:r w:rsidR="3C280594">
         <w:t xml:space="preserve"> especially</w:t>
       </w:r>
       <w:r w:rsidR="00BB6BB4">
         <w:t xml:space="preserve"> important</w:t>
       </w:r>
       <w:r w:rsidR="3C280594">
-        <w:t xml:space="preserve"> on days rated Extreme or Catastrophic. The Departm</w:t>
+        <w:t xml:space="preserve"> on days rated Extreme or Catastrophic. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00765144">
+        <w:t>department</w:t>
       </w:r>
       <w:r w:rsidR="2E8B5FFC">
-        <w:t>ent of Families, Fairness and Housing has a Bushfire Leave Early Plan policy for children in</w:t>
+        <w:t xml:space="preserve"> has a Bushfire Leave Early Plan policy for children in</w:t>
       </w:r>
       <w:r w:rsidR="00B821EA">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12B157D7" w14:textId="6DAF4DBD" w:rsidR="00B821EA" w:rsidRDefault="2E8B5FFC" w:rsidP="009C4A7E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>foster and kinship care</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="099D57D6" w14:textId="4C4F20FD" w:rsidR="2E8B5FFC" w:rsidRDefault="2E8B5FFC" w:rsidP="009C4A7E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Aboriginal Children in Aboriginal Care.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00CC74D6" w14:textId="4EE04946" w:rsidR="7BEC7201" w:rsidRDefault="5DF186B2" w:rsidP="009C4A7E">
       <w:pPr>
@@ -15062,107 +15403,110 @@
         </w:rPr>
         <w:t>Bushfire Survival Plan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00BB6BB4">
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> written plan that explains what you will do if there is a bushfire in your area</w:t>
       </w:r>
       <w:r w:rsidR="00BB6BB4">
         <w:t xml:space="preserve"> and when to relocate</w:t>
       </w:r>
       <w:r>
         <w:t>. It helps you make decisions early – before you</w:t>
       </w:r>
       <w:r w:rsidR="00BB6BB4">
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">re in danger. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAADC17" w14:textId="075BC246" w:rsidR="00D71F69" w:rsidRPr="00845929" w:rsidRDefault="00D71F69" w:rsidP="009C4A7E">
+    <w:p w14:paraId="1AAADC17" w14:textId="79B94273" w:rsidR="00D71F69" w:rsidRPr="00845929" w:rsidRDefault="00D71F69" w:rsidP="009C4A7E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:bookmarkStart w:id="79" w:name="CodeRed"/>
+      <w:bookmarkStart w:id="81" w:name="CodeRed"/>
       <w:r w:rsidRPr="00FF2ED7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Catas</w:t>
       </w:r>
       <w:r w:rsidRPr="2E09CD67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">trophic </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="79"/>
-      <w:r>
+      <w:bookmarkEnd w:id="81"/>
+      <w:r w:rsidR="00D9116E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>F</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="2E09CD67">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9116E" w:rsidRPr="2E09CD67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ire </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D9116E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>D</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="2E09CD67">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9116E" w:rsidRPr="2E09CD67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">anger </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D9116E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Rating</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> – </w:t>
+        <w:t>rating</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9116E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00262392">
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="00BB6BB4">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00262392">
         <w:t xml:space="preserve"> most dangerous fire risk rating in Victoria. </w:t>
       </w:r>
       <w:r w:rsidR="00BB6BB4">
         <w:t xml:space="preserve">Fires on these days </w:t>
       </w:r>
       <w:r w:rsidR="00223038">
         <w:t>move quickly</w:t>
       </w:r>
       <w:r w:rsidR="00BB6BB4">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00223038">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="00BB6BB4">
         <w:t xml:space="preserve">deadly. </w:t>
       </w:r>
@@ -15201,72 +15545,72 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5FAE94DF" w14:textId="723FBDD5" w:rsidR="00BB1542" w:rsidRDefault="21C169F7" w:rsidP="009C4A7E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>children and young people in out-of-home care arrangements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4700D29F" w14:textId="04BCF278" w:rsidR="04408309" w:rsidRDefault="21C169F7" w:rsidP="009C4A7E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>people living in residential services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27CA0F10" w14:textId="6F6BCA34" w:rsidR="00D71F69" w:rsidRPr="00696AB9" w:rsidRDefault="00D71F69" w:rsidP="009C4A7E">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="80" w:name="ControlAgency"/>
+      <w:bookmarkStart w:id="82" w:name="ControlAgency"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1880">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ontrol</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1880">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> agency</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="82"/>
       <w:r w:rsidRPr="00696AB9">
         <w:t xml:space="preserve"> – the lead organisation </w:t>
       </w:r>
       <w:r w:rsidR="0047458F">
         <w:t>in charge of</w:t>
       </w:r>
       <w:r w:rsidR="006C6B8D">
         <w:t xml:space="preserve"> managing a</w:t>
       </w:r>
       <w:r w:rsidR="0047458F">
         <w:t xml:space="preserve">n </w:t>
       </w:r>
       <w:r w:rsidR="006C6B8D">
         <w:t>emergency. For example</w:t>
       </w:r>
       <w:r w:rsidRPr="00696AB9">
         <w:t>, the Victorian State Emergency Service (VICSES) is the control agency for storm</w:t>
       </w:r>
       <w:r w:rsidR="00E51549">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00696AB9">
         <w:t xml:space="preserve"> or flood</w:t>
       </w:r>
       <w:r w:rsidR="00E51549">
@@ -15299,59 +15643,59 @@
         <w:t xml:space="preserve"> feel respected, accepted and understood</w:t>
       </w:r>
       <w:r w:rsidR="00BB1542">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0047458F">
         <w:t xml:space="preserve"> no matter </w:t>
       </w:r>
       <w:r w:rsidR="35B8D851">
         <w:t xml:space="preserve">their language, traditions, beliefs, or </w:t>
       </w:r>
       <w:r w:rsidR="1DB658BF">
         <w:t>identity</w:t>
       </w:r>
       <w:r w:rsidR="35B8D851">
         <w:t xml:space="preserve">. A culturally safe </w:t>
       </w:r>
       <w:r w:rsidR="24735D90">
         <w:t xml:space="preserve">service listens, supports, and works with people in ways that suit their culture. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DB08ED7" w14:textId="11169BC1" w:rsidR="00D71F69" w:rsidRPr="00FF57FF" w:rsidRDefault="00D71F69" w:rsidP="009C4A7E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:bookmarkStart w:id="81" w:name="Emergency"/>
+      <w:bookmarkStart w:id="83" w:name="Emergency"/>
       <w:r w:rsidRPr="000E1880">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Emergency</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="83"/>
       <w:r w:rsidRPr="000E1880">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00696AB9">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3784">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E51549">
         <w:t xml:space="preserve">a serious event that puts people’s lives, health, </w:t>
       </w:r>
       <w:r w:rsidR="008A55E2">
         <w:t>property</w:t>
       </w:r>
       <w:r w:rsidR="00E51549">
         <w:t xml:space="preserve"> or the environment at risk. This can include</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF57FF">
         <w:t>:</w:t>
       </w:r>
     </w:p>
@@ -15553,171 +15897,168 @@
       <w:r w:rsidRPr="00FF2ED7">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00D25E23">
         <w:t>A warning from the</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2ED7">
         <w:t xml:space="preserve"> Bureau of Meteorology (BOM)</w:t>
       </w:r>
       <w:r w:rsidR="00082F18">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D25E23">
         <w:t>about a coming day with dangerous fire conditions. These warning can be given up to four days ahead.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AC45704" w14:textId="02F4CB05" w:rsidR="00D71F69" w:rsidRDefault="00D71F69" w:rsidP="009C4A7E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE701A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Funded</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE701A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> agency</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2ED7">
         <w:t xml:space="preserve"> – an organisation that has a formal service agreement with the department</w:t>
       </w:r>
       <w:r w:rsidR="00D25E23">
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidR="0025327C">
         <w:t xml:space="preserve"> deliver health</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2ED7">
         <w:t xml:space="preserve"> or human services</w:t>
       </w:r>
       <w:r w:rsidR="00D25E23">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34666632" w14:textId="3741FD68" w:rsidR="00592CDF" w:rsidRDefault="00592CDF" w:rsidP="009C4A7E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE701A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Heightened</w:t>
       </w:r>
       <w:r w:rsidRPr="00832AC4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> bushfire risk</w:t>
       </w:r>
       <w:r w:rsidRPr="269DEDDB">
         <w:t xml:space="preserve"> – a service or facility may be in an area of h</w:t>
       </w:r>
       <w:r w:rsidR="00D25E23">
         <w:t>igher risk of</w:t>
       </w:r>
       <w:r w:rsidRPr="269DEDDB">
         <w:t xml:space="preserve"> risk when any or all of the following apply:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576B5BD0" w14:textId="77777777" w:rsidR="00592CDF" w:rsidRPr="00FF2ED7" w:rsidRDefault="00592CDF" w:rsidP="009C4A7E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="269DEDDB">
         <w:t xml:space="preserve">it </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2ED7">
         <w:t>is located within a Bushfire Prone Area (BPA)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CAE179F" w14:textId="77777777" w:rsidR="00592CDF" w:rsidRPr="00FF2ED7" w:rsidRDefault="00592CDF" w:rsidP="009C4A7E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF2ED7">
         <w:t>it is located within a Bushfire Management Overlay (BMO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DCD1F87" w14:textId="55569A07" w:rsidR="00592CDF" w:rsidRDefault="00592CDF" w:rsidP="009C4A7E">
+    <w:p w14:paraId="4DCD1F87" w14:textId="3806604C" w:rsidR="00592CDF" w:rsidRDefault="00592CDF" w:rsidP="009C4A7E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2ED7">
         <w:t>it is located within a Victorian Fire Risk Register – Bushfire (VFRR-B) area of ‘Extreme’</w:t>
       </w:r>
       <w:r w:rsidRPr="269DEDDB">
         <w:t xml:space="preserve"> bushfire risk</w:t>
       </w:r>
-      <w:r w:rsidR="007E2162">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="513F660B" w14:textId="386153F1" w:rsidR="00592CDF" w:rsidRPr="00A55835" w:rsidRDefault="00592CDF" w:rsidP="009C4A7E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:bookmarkStart w:id="82" w:name="HomeBasedCare"/>
+      <w:bookmarkStart w:id="84" w:name="HomeBasedCare"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="00A55835">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ome-based care</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="84"/>
       <w:r w:rsidRPr="00A55835">
         <w:t xml:space="preserve"> – foster care and kinship care for child</w:t>
       </w:r>
-      <w:bookmarkStart w:id="83" w:name="_Hlk10197484"/>
+      <w:bookmarkStart w:id="85" w:name="_Hlk10197484"/>
       <w:r w:rsidRPr="00A55835">
         <w:t>re</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="85"/>
       <w:r w:rsidRPr="00A55835">
         <w:t>n and young people</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="083A9256" w14:textId="26D07A27" w:rsidR="00592CDF" w:rsidRPr="00312EDD" w:rsidRDefault="00592CDF" w:rsidP="009C4A7E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Home-based care </w:t>
       </w:r>
       <w:r w:rsidRPr="00312EDD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>service contact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -15726,73 +16067,73 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>– the funded agency or department area office</w:t>
       </w:r>
       <w:r w:rsidR="0088769A">
         <w:t xml:space="preserve"> that </w:t>
       </w:r>
       <w:r w:rsidR="00A81B88">
         <w:t>works</w:t>
       </w:r>
       <w:r w:rsidR="0088769A">
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
       <w:r>
         <w:t>a foster carer or kinship carer</w:t>
       </w:r>
       <w:r w:rsidR="0088769A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B7666B8" w14:textId="09EBE479" w:rsidR="00FB5066" w:rsidRDefault="00592CDF" w:rsidP="009C4A7E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:bookmarkStart w:id="84" w:name="InHomeServices"/>
+      <w:bookmarkStart w:id="86" w:name="InHomeServices"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>In-h</w:t>
       </w:r>
       <w:r w:rsidRPr="004D0891">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ome and community-based </w:t>
       </w:r>
       <w:r w:rsidRPr="001A04A1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>services</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="86"/>
       <w:r>
         <w:t>– services provided in</w:t>
       </w:r>
       <w:r w:rsidR="00282CC3">
         <w:t xml:space="preserve"> someone’s</w:t>
       </w:r>
       <w:r w:rsidR="00BA0543">
         <w:t xml:space="preserve"> home or local community. This includes things like</w:t>
       </w:r>
       <w:r w:rsidR="00FB5066">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3148DAD8" w14:textId="39A8BB91" w:rsidR="00FB5066" w:rsidRDefault="00592CDF" w:rsidP="009C4A7E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>personal care</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55C2AACD" w14:textId="193079B4" w:rsidR="00FB5066" w:rsidRDefault="00592CDF" w:rsidP="009C4A7E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
@@ -16202,142 +16543,142 @@
         <w:t>a client continues to receive</w:t>
       </w:r>
       <w:r w:rsidR="001F2247">
         <w:t xml:space="preserve"> care and support during an</w:t>
       </w:r>
       <w:r w:rsidR="00CB4ABA">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="001F2247">
         <w:t xml:space="preserve"> after an emergency. </w:t>
       </w:r>
       <w:r w:rsidR="00A33BCD">
         <w:t>This could include getting support in a different place or from a different provider</w:t>
       </w:r>
       <w:r w:rsidR="008A55E2">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F75CB3D" w14:textId="379E15C3" w:rsidR="00592CDF" w:rsidRDefault="53BCEBB2" w:rsidP="009C4A7E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="85" w:name="ServiceProvider"/>
+      <w:bookmarkStart w:id="87" w:name="ServiceProvider"/>
       <w:r w:rsidRPr="416A6A1E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Social s</w:t>
       </w:r>
       <w:r w:rsidR="00592CDF" w:rsidRPr="416A6A1E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ervice</w:t>
       </w:r>
       <w:r w:rsidR="00592CDF" w:rsidRPr="6CC8A02A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> provider</w:t>
       </w:r>
       <w:r w:rsidR="00592CDF">
         <w:t xml:space="preserve"> – an agency</w:t>
       </w:r>
       <w:r w:rsidR="00A33BCD">
         <w:t>/organisation</w:t>
       </w:r>
       <w:r w:rsidR="00592CDF">
         <w:t xml:space="preserve"> provid</w:t>
       </w:r>
       <w:r w:rsidR="00625717">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="00592CDF">
         <w:t xml:space="preserve"> services </w:t>
       </w:r>
       <w:r w:rsidR="00A33BCD">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00592CDF">
         <w:t>n the social services sector. A service provider may or may not have a formal service agreement with the department.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p w14:paraId="354E0DDB" w14:textId="23FB6DA9" w:rsidR="00E61FB5" w:rsidRDefault="00E61FB5" w:rsidP="009C4A7E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="537B74E0" w14:textId="62B115CD" w:rsidR="00E61FB5" w:rsidRDefault="00E61FB5" w:rsidP="00E61FB5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="86" w:name="_Ref9591221"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="89" w:name="_Toc210049888"/>
+      <w:bookmarkStart w:id="88" w:name="_Ref9591221"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc48899948"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc187910779"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc239247447"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix 2 </w:t>
       </w:r>
       <w:r w:rsidR="0083117D">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Hazard</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="88"/>
       <w:r>
         <w:t>-specific information and resources</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="87"/>
-      <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
     </w:p>
     <w:p w14:paraId="423F9FD9" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="00FB5C31" w:rsidRDefault="00E61FB5" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="90" w:name="_Toc49771508"/>
-      <w:bookmarkStart w:id="91" w:name="_Toc210049889"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc239247448"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc49771508"/>
       <w:r w:rsidRPr="00FB5C31">
         <w:t>Australian Fire Danger Rating System (AFDRS)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
     </w:p>
     <w:p w14:paraId="1DE425F2" w14:textId="29B2F82D" w:rsidR="00E61FB5" w:rsidRDefault="00E61FB5" w:rsidP="00B42390">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2C39">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Fire Danger Ratings </w:t>
       </w:r>
       <w:r w:rsidR="0089525D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>help</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2C39">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -16541,1032 +16882,1201 @@
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Know your fire danger rating’</w:t>
       </w:r>
       <w:r w:rsidR="00E61FB5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> table below</w:t>
       </w:r>
       <w:r w:rsidR="00BA322E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> or visit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:history="1">
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r w:rsidR="00BA322E" w:rsidRPr="00BA322E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="21"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Australian Fire Danger Rating System</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BA322E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> website </w:t>
       </w:r>
       <w:r w:rsidR="00BA322E" w:rsidRPr="00BA322E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>https://afdrs.com.au/</w:t>
       </w:r>
       <w:r w:rsidR="00BA322E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="321A76C0" w14:textId="434B06A1" w:rsidR="00687B2C" w:rsidRPr="00687B2C" w:rsidRDefault="00E61FB5" w:rsidP="00EA55DF">
+    <w:p w14:paraId="1AAEA5F7" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="00FB5C31" w:rsidRDefault="00E61FB5" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB5C31">
         <w:t>Know your fire danger rating</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2263"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4331"/>
+        <w:gridCol w:w="1172"/>
+        <w:gridCol w:w="1522"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="2221"/>
+        <w:gridCol w:w="2394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00590F0B" w14:paraId="7B45C8A9" w14:textId="77777777" w:rsidTr="00F76D70">
+      <w:tr w:rsidR="00C76A75" w:rsidRPr="009C4A7E" w14:paraId="0B482E3F" w14:textId="77777777" w:rsidTr="00B663A4">
         <w:trPr>
+          <w:trHeight w:val="204"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40AC2F22" w14:textId="23FF393A" w:rsidR="00590F0B" w:rsidRDefault="00590F0B" w:rsidP="00E54DD7">
+          <w:p w14:paraId="3921BCF6" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="000749B3" w:rsidRDefault="00E61FB5" w:rsidP="00705ABC">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:bookmarkStart w:id="94" w:name="_Hlk111562476"/>
+            <w:r w:rsidRPr="000749B3">
               <w:rPr>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Fire Danger Rating</w:t>
+              <w:t>FIRE DANGER RATING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="99CC00"/>
           </w:tcPr>
-          <w:p w14:paraId="28990DE2" w14:textId="1CC19296" w:rsidR="00590F0B" w:rsidRDefault="00E54DD7" w:rsidP="00E54DD7">
+          <w:p w14:paraId="5E5B071A" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="000749B3" w:rsidRDefault="00E61FB5" w:rsidP="00705ABC">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000749B3">
               <w:rPr>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Fire behaviour</w:t>
+              <w:t>MODERATE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="652C5333" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="000749B3" w:rsidRDefault="00E61FB5" w:rsidP="00B663A4">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000749B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Plan and prepare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4331" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="12B66B79" w14:textId="417F7C55" w:rsidR="00590F0B" w:rsidRDefault="00E54DD7" w:rsidP="00E54DD7">
+          <w:p w14:paraId="7080B4CD" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="000749B3" w:rsidRDefault="00E61FB5" w:rsidP="00705ABC">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000749B3">
               <w:rPr>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Actions</w:t>
+              <w:t>HIGH</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...7 lines deleted...]
-          <w:p w14:paraId="5C32C36D" w14:textId="77777777" w:rsidR="00590F0B" w:rsidRPr="00E54DD7" w:rsidRDefault="00590F0B" w:rsidP="00E54DD7">
+          <w:p w14:paraId="14A4FE2F" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="000749B3" w:rsidRDefault="00E61FB5" w:rsidP="00B663A4">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
-                <w:b/>
                 <w:bCs/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E54DD7">
+            <w:r w:rsidRPr="000749B3">
               <w:rPr>
-                <w:b/>
                 <w:bCs/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Moderate</w:t>
-[...13 lines deleted...]
-              <w:t>Plan and Prepare</w:t>
+              <w:t>Be ready to act</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2221" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD9D982" w14:textId="3CC58AF8" w:rsidR="00590F0B" w:rsidRDefault="00E54DD7" w:rsidP="00E54DD7">
+          <w:p w14:paraId="18B7FF28" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="000749B3" w:rsidRDefault="00E61FB5" w:rsidP="00705ABC">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000749B3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>EXTREME</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65C47034" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="000749B3" w:rsidRDefault="00E61FB5" w:rsidP="00B663A4">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000749B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Act now to protect your life and property</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C117074" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="000749B3" w:rsidRDefault="00E61FB5" w:rsidP="00705ABC">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000749B3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CATASTROPHIC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0413EBC2" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="000749B3" w:rsidRDefault="00E61FB5" w:rsidP="00B663A4">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000749B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>For your survival, leave bushfire risk areas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0009343E" w:rsidRPr="009C4A7E" w14:paraId="2802476E" w14:textId="77777777" w:rsidTr="00B663A4">
+        <w:trPr>
+          <w:trHeight w:val="168"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1172" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B22E646" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="009C4A7E" w:rsidRDefault="00E61FB5" w:rsidP="00030C05">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4A7E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Most fires can be controlled</w:t>
+              <w:t>Fire behaviour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4331" w:type="dxa"/>
+            <w:tcW w:w="1522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="197A1085" w14:textId="6BACD045" w:rsidR="00590F0B" w:rsidRDefault="00E54DD7" w:rsidP="00E54DD7">
+          <w:p w14:paraId="34E8FEE5" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="009C4A7E" w:rsidRDefault="00E61FB5" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="60"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C4A7E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Most fires can be controlled.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69876D95" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="009C4A7E" w:rsidRDefault="00E61FB5" w:rsidP="00030C05">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C4A7E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Fires can be dangerous.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2221" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B83D788" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="009C4A7E" w:rsidRDefault="00E61FB5" w:rsidP="00030C05">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C4A7E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Fires will spread quickly and be extremely dangerous.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF02D2F" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="009C4A7E" w:rsidRDefault="00E61FB5" w:rsidP="00030C05">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C4A7E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If a fire starts and takes hold, lives are likely to be lost.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0009343E" w:rsidRPr="009C4A7E" w14:paraId="70659E83" w14:textId="77777777" w:rsidTr="00B663A4">
+        <w:trPr>
+          <w:trHeight w:val="982"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1172" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7B1B41" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="009C4A7E" w:rsidRDefault="00E61FB5" w:rsidP="00030C05">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4A7E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Stay up to date and be ready to act if there is a fire.</w:t>
-[...39 lines deleted...]
-              <w:t>Be ready to act</w:t>
+              <w:t>Actions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="1522" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59C980CA" w14:textId="7CFBCA8A" w:rsidR="00590F0B" w:rsidRDefault="00E54DD7" w:rsidP="00E54DD7">
-[...19 lines deleted...]
-          <w:p w14:paraId="5B99036C" w14:textId="77777777" w:rsidR="00E54DD7" w:rsidRPr="009C4A7E" w:rsidRDefault="00E54DD7" w:rsidP="00E54DD7">
+          <w:p w14:paraId="5FD173B7" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="009C4A7E" w:rsidRDefault="00E61FB5" w:rsidP="00660689">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4A7E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>There is a heightened risk. Be alert for fires in your area.</w:t>
+              <w:t>Stay up to date and be ready to act if there is a fire.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3750C55A" w14:textId="77777777" w:rsidR="00E54DD7" w:rsidRDefault="00E54DD7" w:rsidP="00E54DD7">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01510AED" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="009C4A7E" w:rsidRDefault="00E61FB5" w:rsidP="00660689">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4A7E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Plan ahead – know what you will do if a fire starts.</w:t>
+              <w:t>There is a heightened risk. Be alert for fires in your area.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="225E9CC0" w14:textId="09F0CD53" w:rsidR="00590F0B" w:rsidRPr="00E54DD7" w:rsidRDefault="00E54DD7" w:rsidP="00E54DD7">
+          <w:p w14:paraId="1D1CD89A" w14:textId="704EC93F" w:rsidR="00E61FB5" w:rsidRPr="009C4A7E" w:rsidRDefault="002C74CA" w:rsidP="00660689">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...73 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4A7E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Fires will spread quickly and be extremely dangerous.</w:t>
+              <w:t xml:space="preserve">Plan ahead </w:t>
+            </w:r>
+            <w:r w:rsidR="00B51019" w:rsidRPr="009C4A7E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C4A7E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B51019" w:rsidRPr="009C4A7E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">know what you will do </w:t>
+            </w:r>
+            <w:r w:rsidR="00E61FB5" w:rsidRPr="009C4A7E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>if a fire starts.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="13D9EAEF" w14:textId="77777777" w:rsidR="00F31AFD" w:rsidRPr="009C4A7E" w:rsidRDefault="00F31AFD" w:rsidP="00F31AFD">
+          <w:p w14:paraId="76AE4FC1" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="009C4A7E" w:rsidRDefault="00E61FB5" w:rsidP="00660689">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4A7E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">These are dangerous fire conditions. </w:t>
+              <w:t>If a fire starts, your life and property may be at risk. The safest option is to avoid bushfire risk areas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A169849" w14:textId="77777777" w:rsidR="00F31AFD" w:rsidRPr="009C4A7E" w:rsidRDefault="00F31AFD" w:rsidP="00F31AFD">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2221" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18369338" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="009C4A7E" w:rsidRDefault="00E61FB5" w:rsidP="00660689">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4A7E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Check your bushfire plan and that your property is fire ready.</w:t>
+              <w:t xml:space="preserve">These are dangerous fire conditions. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FDCEA9B" w14:textId="77777777" w:rsidR="00F31AFD" w:rsidRPr="009C4A7E" w:rsidRDefault="00F31AFD" w:rsidP="00F31AFD">
+          <w:p w14:paraId="00BA7D07" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="009C4A7E" w:rsidRDefault="00E61FB5" w:rsidP="00660689">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4A7E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>If a fire starts, take immediate action. If you and your property are not prepared to the highest level, go to a safer location well before the fire impacts.</w:t>
+              <w:t>Check your bushfire plan and that your property is fire ready.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19211E18" w14:textId="77777777" w:rsidR="00F31AFD" w:rsidRPr="009C4A7E" w:rsidRDefault="00F31AFD" w:rsidP="00F31AFD">
+          <w:p w14:paraId="0D5B1311" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="009C4A7E" w:rsidRDefault="00E61FB5" w:rsidP="00660689">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4A7E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Reconsider travel through bushfire risk areas.</w:t>
+              <w:t>If a fire starts, take immediate action. If you and your property are not prepared to the highest level, go to a safer location well before the fire impacts.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09D70FE1" w14:textId="77777777" w:rsidR="00F31AFD" w:rsidRDefault="00F31AFD" w:rsidP="00F31AFD">
+          <w:p w14:paraId="79F73C61" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="009C4A7E" w:rsidRDefault="00E61FB5" w:rsidP="00660689">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4A7E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Expect hot, dry, and windy conditions.</w:t>
+              <w:t>Reconsider travel through bushfire risk areas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4288780E" w14:textId="7CA61095" w:rsidR="00590F0B" w:rsidRPr="00F31AFD" w:rsidRDefault="00F31AFD" w:rsidP="00F31AFD">
+          <w:p w14:paraId="1CD44C57" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="009C4A7E" w:rsidRDefault="00E61FB5" w:rsidP="00660689">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...59 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4A7E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>If a fire starts and takes hold, lives are likely to be lost.</w:t>
+              <w:t>Expect hot, dry, and windy conditions.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="03208924" w14:textId="77777777" w:rsidR="00F31AFD" w:rsidRPr="009C4A7E" w:rsidRDefault="00F31AFD" w:rsidP="00F31AFD">
+          <w:p w14:paraId="1781617A" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="009C4A7E" w:rsidRDefault="00E61FB5" w:rsidP="00660689">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4A7E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">These are the most dangerous conditions for a fire. </w:t>
+              <w:t>Leaving bushfire risk areas early in the day is your safest option.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1239D29E" w14:textId="77777777" w:rsidR="00F31AFD" w:rsidRPr="009C4A7E" w:rsidRDefault="00F31AFD" w:rsidP="00F31AFD">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="59853DD1" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="009C4A7E" w:rsidRDefault="00E61FB5" w:rsidP="00660689">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4A7E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Your life may depend on the decisions on you make, even before there is a fire.</w:t>
+              <w:t xml:space="preserve">These are the most dangerous conditions for a fire. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F51B524" w14:textId="77777777" w:rsidR="00F31AFD" w:rsidRPr="009C4A7E" w:rsidRDefault="00F31AFD" w:rsidP="00F31AFD">
+          <w:p w14:paraId="67A1531D" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="009C4A7E" w:rsidRDefault="00E61FB5" w:rsidP="00660689">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4A7E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>For your survival, do not be in bushfire risk areas.</w:t>
+              <w:t>Your life may depend on the decisions on you make, even before there is a fire.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C9F0A56" w14:textId="77777777" w:rsidR="00F31AFD" w:rsidRPr="009C4A7E" w:rsidRDefault="00F31AFD" w:rsidP="00F31AFD">
+          <w:p w14:paraId="32FE77B9" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="009C4A7E" w:rsidRDefault="00E61FB5" w:rsidP="00660689">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4A7E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Stay safe by going to a safer location early in the morning or the night before.</w:t>
+              <w:t>For your survival, do not be in bushfire risk areas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BD9C500" w14:textId="77777777" w:rsidR="00F31AFD" w:rsidRDefault="00F31AFD" w:rsidP="00F31AFD">
+          <w:p w14:paraId="6743B52B" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="009C4A7E" w:rsidRDefault="00E61FB5" w:rsidP="00660689">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4A7E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">If a fire starts and takes hold, lives and properties are likely to be lost. </w:t>
+              <w:t>Stay safe by going to a safer location early in the morning or the night before.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FBC5FF1" w14:textId="563EA200" w:rsidR="00590F0B" w:rsidRPr="00F31AFD" w:rsidRDefault="00F31AFD" w:rsidP="00F31AFD">
+          <w:p w14:paraId="2B8A1EF8" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="009C4A7E" w:rsidRDefault="00E61FB5" w:rsidP="00660689">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F31AFD">
+            <w:r w:rsidRPr="009C4A7E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Homes cannot withstand fires in these conditions. You may not be able to leave, and help may not be available.</w:t>
+              <w:t xml:space="preserve">If a fire starts and takes hold, lives and properties are likely to be lost. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CD2DC98" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="009C4A7E" w:rsidRDefault="00E61FB5" w:rsidP="00660689">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="176" w:hanging="176"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C4A7E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Homes cannot withstand fires in these conditions. You may not be able to leave, and help may not be available</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="47E55E49" w14:textId="77777777" w:rsidR="00590F0B" w:rsidRPr="00590F0B" w:rsidRDefault="00590F0B" w:rsidP="00590F0B">
-[...11 lines deleted...]
-    <w:p w14:paraId="7487C291" w14:textId="5DDC8B1C" w:rsidR="00884287" w:rsidRPr="004675E3" w:rsidRDefault="00884287" w:rsidP="00884287">
+    <w:bookmarkEnd w:id="94"/>
+    <w:p w14:paraId="7487C291" w14:textId="2BFC55E1" w:rsidR="00884287" w:rsidRPr="004675E3" w:rsidRDefault="00884287" w:rsidP="00884287">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004675E3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Important</w:t>
       </w:r>
       <w:r w:rsidR="004675E3" w:rsidRPr="004675E3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> information</w:t>
       </w:r>
       <w:r w:rsidRPr="004675E3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004675E3" w:rsidRPr="004675E3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">to note: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E626B61" w14:textId="3B983C95" w:rsidR="00E969B6" w:rsidRPr="004675E3" w:rsidRDefault="00E969B6" w:rsidP="00B663A4">
+    <w:p w14:paraId="4E626B61" w14:textId="6150D1A6" w:rsidR="00E969B6" w:rsidRPr="00BF2BE0" w:rsidRDefault="00E969B6" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:before="120"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004675E3">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Watch conditions and check official sources for warnings</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="30BE48F9" w14:textId="77777777" w:rsidR="00E969B6" w:rsidRPr="004675E3" w:rsidRDefault="00E969B6" w:rsidP="00E969B6">
+        <w:t>Watch conditions and check official sources for warnings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BE48F9" w14:textId="77777777" w:rsidR="00E969B6" w:rsidRPr="00BF2BE0" w:rsidRDefault="00E969B6" w:rsidP="00E969B6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004675E3">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Follow all local rules and restrictions about fire activity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F023F0B" w14:textId="5A58EAD5" w:rsidR="00E969B6" w:rsidRPr="004675E3" w:rsidRDefault="00E969B6" w:rsidP="00E969B6">
+    <w:p w14:paraId="0F023F0B" w14:textId="77777777" w:rsidR="00E969B6" w:rsidRPr="00BF2BE0" w:rsidRDefault="00E969B6" w:rsidP="00E969B6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004675E3">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Ensure any industrial or agricultural activities follow the relevant industry guidelines</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="64394084" w14:textId="4AB55AAE" w:rsidR="00E969B6" w:rsidRPr="004675E3" w:rsidRDefault="00E969B6" w:rsidP="00E969B6">
+        <w:t>Ensure any industrial or agricultural activities follow the relevant industry guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64394084" w14:textId="77777777" w:rsidR="00E969B6" w:rsidRPr="00BF2BE0" w:rsidRDefault="00E969B6" w:rsidP="00E969B6">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004675E3">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>If a fire starts near you, act immediately to protect your life</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="600200BB" w14:textId="036CF8A6" w:rsidR="00E969B6" w:rsidRDefault="00E969B6" w:rsidP="00B663A4">
+        <w:t xml:space="preserve">If a fire starts near you, act immediately to protect your life. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600200BB" w14:textId="036CF8A6" w:rsidR="00E969B6" w:rsidRPr="00D9116E" w:rsidRDefault="00E969B6" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="004675E3">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00BF2BE0">
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Do not wait for a warning</w:t>
       </w:r>
-      <w:r w:rsidRPr="00040F47">
+      <w:r w:rsidRPr="00D9116E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778FA707" w14:textId="1EEC082A" w:rsidR="00E61FB5" w:rsidRPr="00FB5C31" w:rsidRDefault="00E61FB5" w:rsidP="00EA55DF">
-[...3 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="778FA707" w14:textId="1EEC082A" w:rsidR="00E61FB5" w:rsidRPr="00FB5C31" w:rsidRDefault="00E61FB5" w:rsidP="00E61FB5">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB5C31">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:t xml:space="preserve">Catastrophic </w:t>
       </w:r>
       <w:r w:rsidR="001F327A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB5C31">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:t xml:space="preserve">ire </w:t>
       </w:r>
       <w:r w:rsidR="001F327A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB5C31">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:t xml:space="preserve">anger </w:t>
       </w:r>
       <w:r w:rsidR="001F327A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB5C31">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:t>ay</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="90"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5D07B8A5" w14:textId="128A8852" w:rsidR="00E61FB5" w:rsidRPr="00845929" w:rsidRDefault="00E61FB5" w:rsidP="00B42390">
+      <w:bookmarkEnd w:id="93"/>
+    </w:p>
+    <w:p w14:paraId="5D07B8A5" w14:textId="6CAE3329" w:rsidR="00E61FB5" w:rsidRPr="00845929" w:rsidRDefault="00E61FB5" w:rsidP="00B42390">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="0089540F">
-[...16 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="_Appendix_1_-" w:history="1">
+        <w:r w:rsidRPr="001C4921">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Catastrophic </w:t>
+        </w:r>
+        <w:r w:rsidR="001F327A" w:rsidRPr="001C4921">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>f</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001C4921">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ire </w:t>
+        </w:r>
+        <w:r w:rsidR="001F327A" w:rsidRPr="001C4921">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>d</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001C4921">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>anger</w:t>
+        </w:r>
+        <w:r w:rsidR="001C4921" w:rsidRPr="001C4921">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> rating</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is the highest fire danger rating in Victoria. These are the most dangerous conditions for a </w:t>
       </w:r>
       <w:r w:rsidR="00B12108">
         <w:t>bush</w:t>
       </w:r>
       <w:r>
         <w:t>fire. If a fire starts</w:t>
       </w:r>
       <w:r w:rsidR="00B12108">
         <w:t>, it may spread quickly and be deadly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C436A96" w14:textId="5FE26202" w:rsidR="00E61FB5" w:rsidRDefault="00E61FB5" w:rsidP="00B42390">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If a Catastrophic </w:t>
       </w:r>
       <w:r w:rsidR="004C4A8A">
         <w:t>f</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ire </w:t>
@@ -17592,58 +18102,65 @@
       <w:r w:rsidR="00D30A6C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00431026">
         <w:t>areas must prepare to act early</w:t>
       </w:r>
       <w:r w:rsidR="00D30A6C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000A1F36">
         <w:t xml:space="preserve">This includes following your emergency or bushfire survival plans. </w:t>
       </w:r>
       <w:r w:rsidR="00D30A6C">
         <w:t xml:space="preserve">People’s safety may depend on decisions made before a fire starts. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Buildings </w:t>
       </w:r>
       <w:r w:rsidR="00E90A33">
         <w:t>are not safe to stay in</w:t>
       </w:r>
       <w:r>
         <w:t>. You may not be able to leave, and help may not be available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115CAB67" w14:textId="003A2C38" w:rsidR="00E61FB5" w:rsidRPr="00FB5C31" w:rsidRDefault="003A5C30" w:rsidP="00EA55DF">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="115CAB67" w14:textId="003A2C38" w:rsidR="00E61FB5" w:rsidRPr="00FB5C31" w:rsidRDefault="003A5C30" w:rsidP="00E61FB5">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:t>Triggers for relocating or stopping services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="247C8147" w14:textId="3C940FAB" w:rsidR="00232FB4" w:rsidRDefault="003A5C30" w:rsidP="00B42390">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Some</w:t>
       </w:r>
       <w:r w:rsidR="00E61FB5">
         <w:t xml:space="preserve"> services</w:t>
       </w:r>
       <w:r w:rsidR="002F1BF0">
         <w:t xml:space="preserve"> have to move their </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">clients </w:t>
       </w:r>
       <w:r w:rsidR="00A443F0">
         <w:t xml:space="preserve">when there’s a high risk of bushfires. This includes services like residential and home-based care services. </w:t>
       </w:r>
       <w:r w:rsidR="00232FB4">
         <w:t>You must do this:</w:t>
       </w:r>
@@ -17653,232 +18170,247 @@
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
       <w:r w:rsidR="00232FB4">
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are in a high bushfire-risk area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73FEBD82" w14:textId="65CEE782" w:rsidR="009F2F57" w:rsidRDefault="009F2F57" w:rsidP="004675E3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">when there is </w:t>
       </w:r>
       <w:r w:rsidR="003A5C30">
         <w:t xml:space="preserve">a forecast Extreme or Catastrophic fire danger day. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2836A8" w14:textId="3649A492" w:rsidR="00E61FB5" w:rsidRPr="00FC1D77" w:rsidRDefault="00E61FB5" w:rsidP="00B42390">
+    <w:p w14:paraId="2B2836A8" w14:textId="682B58E2" w:rsidR="00E61FB5" w:rsidRPr="00FC1D77" w:rsidRDefault="00E61FB5" w:rsidP="00B42390">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">These requirements are </w:t>
       </w:r>
       <w:r w:rsidR="009F2F57">
         <w:t xml:space="preserve">outlined </w:t>
       </w:r>
       <w:r>
         <w:t>in the</w:t>
       </w:r>
       <w:r w:rsidRPr="2E09CD67">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Service-specific_policy_requirement_1">
-[...16 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00B97E3B">
+        <w:t>service-specific policy requirements</w:t>
+      </w:r>
       <w:r w:rsidRPr="2E09CD67">
         <w:t xml:space="preserve"> section</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00347532">
+        <w:t xml:space="preserve">within the </w:t>
+      </w:r>
+      <w:r w:rsidR="00347532" w:rsidRPr="008467FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Social services sector emergency management policy</w:t>
+      </w:r>
+      <w:r w:rsidR="00B97E3B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B97E3B" w:rsidRPr="00347532">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(see </w:t>
+      </w:r>
+      <w:r w:rsidR="00B97E3B" w:rsidRPr="00347532">
+        <w:t>section 3. Service-specific policy requirements)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B97E3B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C59343" w14:textId="77DA1D59" w:rsidR="00E61FB5" w:rsidRDefault="00E61FB5" w:rsidP="00B42390">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC1D77">
         <w:t xml:space="preserve">Other service providers </w:t>
       </w:r>
       <w:r w:rsidR="009F2F57">
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidR="009F2F57" w:rsidRPr="00FC1D77">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC1D77">
         <w:t xml:space="preserve">choose </w:t>
       </w:r>
       <w:r w:rsidR="009F2F57">
         <w:t>what to do on days with Extreme or Catastrophic fire danger. They might decide</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC1D77">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="003A5C30">
         <w:t>relocate clients</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC1D77">
         <w:t>, change</w:t>
       </w:r>
       <w:r w:rsidR="0009542C">
         <w:t xml:space="preserve"> how </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC1D77">
         <w:t xml:space="preserve">they deliver services or </w:t>
       </w:r>
       <w:r w:rsidR="00841D4B">
         <w:t xml:space="preserve">stop services </w:t>
       </w:r>
       <w:r w:rsidR="00524003">
         <w:t xml:space="preserve">altogether. These decisions should be in your </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC1D77">
         <w:t>emergency management plans.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BEFA0F1" w14:textId="77777777" w:rsidR="004522C1" w:rsidRPr="007F7FA9" w:rsidRDefault="004522C1" w:rsidP="00354CB0">
-[...94 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008F3C14" w14:paraId="1DAEEBA0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="505317FA" w14:textId="170061D5" w:rsidR="008F3C14" w:rsidRPr="007F7FA9" w:rsidRDefault="00524003" w:rsidP="00B42390">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>You must r</w:t>
+            </w:r>
+            <w:r w:rsidR="008F3C14" w:rsidRPr="007F7FA9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>elocat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:r w:rsidR="008F3C14" w:rsidRPr="007F7FA9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the day before a forecast Catastrophic fire danger day. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32CDD69C" w14:textId="5204D81B" w:rsidR="008F3C14" w:rsidRPr="008F3C14" w:rsidRDefault="00541BE1" w:rsidP="00B42390">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>If you’re relocating, you must notify t</w:t>
+            </w:r>
+            <w:r w:rsidR="008F3C14" w:rsidRPr="007F7FA9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">he department or </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">your </w:t>
+            </w:r>
+            <w:r w:rsidR="008F3C14" w:rsidRPr="007F7FA9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>home-based care service contact before 9:00 am on the Catastrophic fire danger day.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="3E796EA9" w14:textId="52626CEC" w:rsidR="00E61FB5" w:rsidRDefault="00E61FB5" w:rsidP="00B42390">
       <w:pPr>
         <w:pStyle w:val="Bodyaftertablefigure"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Service providers should </w:t>
       </w:r>
       <w:r w:rsidRPr="2E09CD67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>monitor weather forecasts and fire danger ratings</w:t>
       </w:r>
       <w:r w:rsidR="00473E0D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00473E0D">
         <w:t xml:space="preserve">You need to </w:t>
       </w:r>
@@ -17919,810 +18451,1150 @@
       </w:pPr>
       <w:r>
         <w:t>Service providers must continue with the plan, even if the forecast later changes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C5ADC8" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRDefault="00E61FB5" w:rsidP="00E61FB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA8C43A" w14:textId="0C72BD33" w:rsidR="00E61FB5" w:rsidRPr="00FB5C31" w:rsidRDefault="00E61FB5" w:rsidP="00C56D21">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="92" w:name="_Toc210049890"/>
+    <w:p w14:paraId="0EA8C43A" w14:textId="0C72BD33" w:rsidR="00E61FB5" w:rsidRPr="00FB5C31" w:rsidRDefault="00E61FB5" w:rsidP="00E61FB5">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00FB5C31">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Bushfire and grassfire</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="92"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="161B6ADB" w14:textId="0A0FE8DD" w:rsidR="0089540F" w:rsidRDefault="002B64A8" w:rsidP="00B42390">
+    </w:p>
+    <w:p w14:paraId="420F7091" w14:textId="7189F882" w:rsidR="009B6F90" w:rsidRDefault="009B6F90" w:rsidP="00B42390">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79AA37E2" wp14:editId="33DB269E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>1505447</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5885815" cy="1619250"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="19050"/>
+                <wp:wrapThrough wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="21600"/>
+                    <wp:lineTo x="21602" y="21600"/>
+                    <wp:lineTo x="21602" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapThrough>
+                <wp:docPr id="858893731" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5885815" cy="1619250"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="80D0D5"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="52B8EE3A" w14:textId="3020E858" w:rsidR="009B6F90" w:rsidRPr="00B67FD7" w:rsidRDefault="0026410C" w:rsidP="00B663A4">
+                            <w:pPr>
+                              <w:pStyle w:val="Tablebullet1"/>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId62" w:history="1">
+                              <w:r w:rsidRPr="002743C3">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Country Fire Authority</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="009B6F90" w:rsidRPr="00B67FD7">
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="009B6F90" w:rsidRPr="002B64A8">
+                              <w:t>https://www.cfa.vic.gov.au</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009B6F90">
+                              <w:t xml:space="preserve"> includes tips on planning for fires, leaving early, and when </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00526F04">
+                              <w:t>it is</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009B6F90">
+                              <w:t xml:space="preserve"> safe to return. It also has information about fire danger ratings and local alerts</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6C112341" w14:textId="5DC24641" w:rsidR="009B6F90" w:rsidRPr="00B67FD7" w:rsidRDefault="009B6F90" w:rsidP="00B663A4">
+                            <w:pPr>
+                              <w:pStyle w:val="Tablebullet1"/>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId63" w:history="1">
+                              <w:r w:rsidRPr="002B64A8">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Country Fire Authority</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00B67FD7">
+                              <w:t>’s</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002B64A8">
+                              <w:t>https://www.cfa.vic.gov.au</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B67FD7">
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00375D39">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>Fire ready guide for community workers</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="000B3784">
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>h</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B67FD7">
+                              <w:t>elp</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve">s community workers support clients with </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00267733">
+                              <w:t>bush</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>fire safety planning</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2B801FBE" w14:textId="410FC3F7" w:rsidR="00267733" w:rsidRDefault="009B6F90" w:rsidP="00B663A4">
+                            <w:pPr>
+                              <w:pStyle w:val="Tablebullet1"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B67FD7">
+                              <w:t>State Bushfire Plan</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> which</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B67FD7">
+                              <w:t xml:space="preserve"> is available on the </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId64" w:history="1">
+                              <w:r w:rsidRPr="00375D39">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Emergency Management Victoria</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r>
+                              <w:t xml:space="preserve"> website </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId65" w:history="1">
+                              <w:r w:rsidR="00267733" w:rsidRPr="00236CD6">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>https://www.emv.vic.gov.au/responsibilities/semp-sub-plans/state-bushfire-plan</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="00267733">
+                              <w:rPr>
+                                <w:rStyle w:val="BodyChar"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> explains how Victoria prepares for and responds to bushfires.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00267733">
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="79AA37E2" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:412.25pt;margin-top:118.55pt;width:463.45pt;height:127.5pt;z-index:-251658237;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIKrmSFgIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mqZrRR02m0DCGN&#10;gTT2AxzHaSwcn7HdJuXXc3ayrhrsBeEHy+ezv7v77rv19dApchTWSdAlzWYpJUJzqKXel/Tx++27&#10;JSXOM10zBVqU9CQcvd68fbPuTSHm0IKqhSUIol3Rm5K23psiSRxvRcfcDIzQ6GzAdsyjafdJbVmP&#10;6J1K5ml6lfRga2OBC+fwdjc66SbiN43g/mvTOOGJKinm5uNu416FPdmsWbG3zLSST2mwf8iiY1Jj&#10;0DPUjnlGDlb+AdVJbsFB42ccugSaRnIRa8BqsvRFNQ8tMyLWguQ4c6bJ/T9Yfn98MN8s8cMHGLCB&#10;sQhn7oD/cETDtmV6L26shb4VrMbAWaAs6Y0rpq+Bale4AFL1X6DGJrODhwg0NLYLrGCdBNGxAacz&#10;6WLwhONlvlzmyyynhKMvu8pW8zy2JWHF03djnf8koCPhUFKLXY3w7HjnfEiHFU9PQjQHSta3Uqlo&#10;2H21VZYcGSpgme7SXR4rePFMadKXdJXP85GBVyHSuP4G0UmPUlayC3HCGsUVePuo6yg0z6Qaz5iy&#10;0hORgbuRRT9UA5H1xHLgtYL6hMxaGJWLk4aHFuwvSnpUbUndzwOzghL1WWN3VtliEWQejUX+fo6G&#10;vfRUlx6mOUKV1FMyHrc+jkbgTcMNdrGRkd/nTKaUUY2R9mlygtwv7fjqeb43vwEAAP//AwBQSwME&#10;FAAGAAgAAAAhABJ+cmTeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMjz9PwzAUxHckvoP1kFgQ&#10;dRxQaUKcij/qlAUKQ0cnfsQB+zmKnTZ8e8wE4+lOd7+rtouz7IhTGDxJEKsMGFLn9UC9hPe33fUG&#10;WIiKtLKeUMI3BtjW52eVKrU/0Sse97FnqYRCqSSYGMeS89AZdCqs/IiUvA8/ORWTnHquJ3VK5c7y&#10;PMvW3KmB0oJRIz4Z7L72s5Nw6JumPTi7exTdxnw2L/MziSspLy+Wh3tgEZf4F4Zf/IQOdWJq/Uw6&#10;MCshHYkS8ps7ASzZRb4ugLUSbotcAK8r/v9A/QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDIKrmSFgIAACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQASfnJk3gAAAAgBAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" fillcolor="#80d0d5">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="52B8EE3A" w14:textId="3020E858" w:rsidR="009B6F90" w:rsidRPr="00B67FD7" w:rsidRDefault="0026410C" w:rsidP="00B663A4">
+                      <w:pPr>
+                        <w:pStyle w:val="Tablebullet1"/>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId66" w:history="1">
+                        <w:r w:rsidRPr="002743C3">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Country Fire Authority</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidR="009B6F90" w:rsidRPr="00B67FD7">
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="009B6F90" w:rsidRPr="002B64A8">
+                        <w:t>https://www.cfa.vic.gov.au</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009B6F90">
+                        <w:t xml:space="preserve"> includes tips on planning for fires, leaving early, and when </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00526F04">
+                        <w:t>it is</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009B6F90">
+                        <w:t xml:space="preserve"> safe to return. It also has information about fire danger ratings and local alerts</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6C112341" w14:textId="5DC24641" w:rsidR="009B6F90" w:rsidRPr="00B67FD7" w:rsidRDefault="009B6F90" w:rsidP="00B663A4">
+                      <w:pPr>
+                        <w:pStyle w:val="Tablebullet1"/>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId67" w:history="1">
+                        <w:r w:rsidRPr="002B64A8">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Country Fire Authority</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00B67FD7">
+                        <w:t>’s</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002B64A8">
+                        <w:t>https://www.cfa.vic.gov.au</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B67FD7">
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00375D39">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>Fire ready guide for community workers</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="000B3784">
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>h</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B67FD7">
+                        <w:t>elp</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve">s community workers support clients with </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00267733">
+                        <w:t>bush</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>fire safety planning</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2B801FBE" w14:textId="410FC3F7" w:rsidR="00267733" w:rsidRDefault="009B6F90" w:rsidP="00B663A4">
+                      <w:pPr>
+                        <w:pStyle w:val="Tablebullet1"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B67FD7">
+                        <w:t>State Bushfire Plan</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> which</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B67FD7">
+                        <w:t xml:space="preserve"> is available on the </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId68" w:history="1">
+                        <w:r w:rsidRPr="00375D39">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Emergency Management Victoria</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r>
+                        <w:t xml:space="preserve"> website </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId69" w:history="1">
+                        <w:r w:rsidR="00267733" w:rsidRPr="00236CD6">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>https://www.emv.vic.gov.au/responsibilities/semp-sub-plans/state-bushfire-plan</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidR="00267733">
+                        <w:rPr>
+                          <w:rStyle w:val="BodyChar"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> explains how Victoria prepares for and responds to bushfires.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00267733">
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="through" anchorx="margin" anchory="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="002B64A8">
         <w:t>To help</w:t>
       </w:r>
       <w:r w:rsidR="00E61FB5" w:rsidRPr="00485E21">
         <w:t xml:space="preserve"> plan and prepare for bushfire</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002B64A8">
         <w:t xml:space="preserve"> safety</w:t>
       </w:r>
       <w:r w:rsidR="00E61FB5" w:rsidRPr="00485E21">
         <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB4E5CC" w14:textId="146B4926" w:rsidR="009B6F90" w:rsidRDefault="00CF05FA" w:rsidP="00B42390">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DB5ED8F" wp14:editId="14CAC5F8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-1270</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2076450</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5877560" cy="1471930"/>
+                <wp:effectExtent l="0" t="0" r="27940" b="13970"/>
+                <wp:wrapThrough wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="21525"/>
+                    <wp:lineTo x="21633" y="21525"/>
+                    <wp:lineTo x="21633" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapThrough>
+                <wp:docPr id="1674334176" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5877560" cy="1471930"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="80D0D5"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5FDE5108" w14:textId="783D4644" w:rsidR="009B6F90" w:rsidRDefault="0009530C" w:rsidP="00B663A4">
+                            <w:pPr>
+                              <w:pStyle w:val="Tabletext"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>O</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009B6F90" w:rsidRPr="00B67FD7">
+                              <w:t>nline learning modules for people who work, travel or care for people in high bushfire areas</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009B6F90">
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve">are </w:t>
+                            </w:r>
+                            <w:r w:rsidR="009B6F90">
+                              <w:t xml:space="preserve">available on the </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId70" w:history="1">
+                              <w:r w:rsidR="009B6F90" w:rsidRPr="00375D39">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Country Fire Authority e-learning</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="009B6F90">
+                              <w:t xml:space="preserve"> website </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId71" w:history="1">
+                              <w:r w:rsidR="009B6F90" w:rsidRPr="006A7B50">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>https://www.cfa.vic.gov.au/workers</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="5970DC6A" w14:textId="61BD91DE" w:rsidR="009B6F90" w:rsidRDefault="009B6F90" w:rsidP="00B663A4">
+                            <w:pPr>
+                              <w:pStyle w:val="Tabletext"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">Available modules </w:t>
+                            </w:r>
+                            <w:r w:rsidR="0009530C">
+                              <w:t>include</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="167A00E0" w14:textId="77777777" w:rsidR="009B6F90" w:rsidRDefault="009B6F90" w:rsidP="00B663A4">
+                            <w:pPr>
+                              <w:pStyle w:val="Tablebullet1"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Bushfire Safety for Workers</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="61805F13" w14:textId="77777777" w:rsidR="009B6F90" w:rsidRDefault="009B6F90" w:rsidP="00B663A4">
+                            <w:pPr>
+                              <w:pStyle w:val="Tablebullet1"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Bushfire Planning: How to support your clients</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4D81F23A" w14:textId="3F5A7378" w:rsidR="009B6F90" w:rsidRDefault="009B6F90" w:rsidP="00B663A4">
+                            <w:pPr>
+                              <w:pStyle w:val="Tablebullet1"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Bushfire Planning: You and the Person You Care For</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0026410C">
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>20000</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7DB5ED8F" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-.1pt;margin-top:163.5pt;width:462.8pt;height:115.9pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUXjHTGAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7bTeJNYcVbbpKkq&#10;bS/Sth+AMY5RMUOBxE6/fgeczUbb9qUqD4hh4MzMmTOr26FT5Cisk6BLmk1SSoTmUEu9L+n3b7s3&#10;C0qcZ7pmCrQo6Uk4ert+/WrVm0JMoQVVC0sQRLuiNyVtvTdFkjjeio65CRih0dmA7ZhH0+6T2rIe&#10;0TuVTNP0JunB1sYCF87h7XZ00nXEbxrB/ZemccITVVLMzcfdxr0Ke7JesWJvmWklP6fB/iGLjkmN&#10;QS9QW+YZOVj5G1QnuQUHjZ9w6BJoGslFrAGrydIX1Ty0zIhYC5LjzIUm9/9g+efjg/lqiR/ewYAN&#10;jEU4cw/8hyMaNi3Te3FnLfStYDUGzgJlSW9ccf4aqHaFCyBV/wlqbDI7eIhAQ2O7wArWSRAdG3C6&#10;kC4GTzhe5ov5PL9BF0dfNptny7exLQkrnr4b6/wHAR0Jh5Ja7GqEZ8d750M6rHh6EqI5ULLeSaWi&#10;YffVRllyZKiARbpNt3ms4MUzpUlf0mU+zUcG/gqRxvUniE56lLKSXYgT1iiuwNt7XUeheSbVeMaU&#10;lT4TGbgbWfRDNRBZl3Qa/gZeK6hPyKyFUbk4aXhowf6ipEfVltT9PDArKFEfNXZnmc1mQebRmOXz&#10;KRr22lNde5jmCFVST8l43Pg4GpE3c4dd3MnI73Mm55RRjZH28+QEuV/b8dXzfK8fAQAA//8DAFBL&#10;AwQUAAYACAAAACEAw/H6IeAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBTE74LfYXmC&#10;t3bT1GiMeSkiCNpDwVoo3rbZ1ySYfRuymz9+e9dTPQ4zzPwm38ymFSP1rrGMsFpGIIhLqxuuEA6f&#10;r4sUhPOKtWotE8IPOdgU11e5yrSd+IPGva9EKGGXKYTa+y6T0pU1GeWWtiMO3tn2Rvkg+0rqXk2h&#10;3LQyjqJ7aVTDYaFWHb3UVH7vB4Mwrfzu/NaOu0FF3fpYTl9yu31HvL2Zn59AeJr9JQx/+AEdisB0&#10;sgNrJ1qERRyCCOv4IVwK/mOc3IE4ISRJmoIscvn/QfELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAlF4x0xgCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAw/H6IeAAAAAJAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" fillcolor="#80d0d5">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="5FDE5108" w14:textId="783D4644" w:rsidR="009B6F90" w:rsidRDefault="0009530C" w:rsidP="00B663A4">
+                      <w:pPr>
+                        <w:pStyle w:val="Tabletext"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>O</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009B6F90" w:rsidRPr="00B67FD7">
+                        <w:t>nline learning modules for people who work, travel or care for people in high bushfire areas</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009B6F90">
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve">are </w:t>
+                      </w:r>
+                      <w:r w:rsidR="009B6F90">
+                        <w:t xml:space="preserve">available on the </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId72" w:history="1">
+                        <w:r w:rsidR="009B6F90" w:rsidRPr="00375D39">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Country Fire Authority e-learning</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidR="009B6F90">
+                        <w:t xml:space="preserve"> website </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId73" w:history="1">
+                        <w:r w:rsidR="009B6F90" w:rsidRPr="006A7B50">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>https://www.cfa.vic.gov.au/workers</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="5970DC6A" w14:textId="61BD91DE" w:rsidR="009B6F90" w:rsidRDefault="009B6F90" w:rsidP="00B663A4">
+                      <w:pPr>
+                        <w:pStyle w:val="Tabletext"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve">Available modules </w:t>
+                      </w:r>
+                      <w:r w:rsidR="0009530C">
+                        <w:t>include</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="167A00E0" w14:textId="77777777" w:rsidR="009B6F90" w:rsidRDefault="009B6F90" w:rsidP="00B663A4">
+                      <w:pPr>
+                        <w:pStyle w:val="Tablebullet1"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Bushfire Safety for Workers</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="61805F13" w14:textId="77777777" w:rsidR="009B6F90" w:rsidRDefault="009B6F90" w:rsidP="00B663A4">
+                      <w:pPr>
+                        <w:pStyle w:val="Tablebullet1"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Bushfire Planning: How to support your clients</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4D81F23A" w14:textId="3F5A7378" w:rsidR="009B6F90" w:rsidRDefault="009B6F90" w:rsidP="00B663A4">
+                      <w:pPr>
+                        <w:pStyle w:val="Tablebullet1"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Bushfire Planning: You and the Person You Care For</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0026410C">
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="through" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00E61FB5">
+        <w:t>Fire training for community service workers</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6F90">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4298FBAE" w14:textId="618708D9" w:rsidR="00E61FB5" w:rsidRPr="00FB5C31" w:rsidRDefault="00E61FB5" w:rsidP="00E61FB5">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB5C31">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Heightened bushfire risk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01FC29D7" w14:textId="329D2ED9" w:rsidR="00E61FB5" w:rsidRDefault="00E61FB5" w:rsidP="00B42390">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A client, service or facility </w:t>
+      </w:r>
+      <w:r w:rsidR="00267733">
+        <w:t>is in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> an area of heightened bushfire risk</w:t>
+      </w:r>
+      <w:r w:rsidR="009C065C">
+        <w:t xml:space="preserve"> if </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">it is located </w:t>
+      </w:r>
+      <w:r w:rsidR="00267733">
+        <w:t xml:space="preserve">in any or all of </w:t>
+      </w:r>
+      <w:r w:rsidR="009C065C">
+        <w:t>the following</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DDD899" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="004A303C" w:rsidRDefault="00E61FB5" w:rsidP="00B663A4">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A303C">
+        <w:t>Bushfire Prone Area (PBA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CB47F6" w14:textId="5E3928A2" w:rsidR="00E61FB5" w:rsidRPr="004A303C" w:rsidRDefault="00E61FB5" w:rsidP="00B663A4">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A303C">
+        <w:t>Bushfire Management Overlay (BMO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F94AC2A" w14:textId="670B27D0" w:rsidR="00E61FB5" w:rsidRPr="004A303C" w:rsidRDefault="00E61FB5" w:rsidP="00B663A4">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A303C">
+        <w:t xml:space="preserve">Victorian Fire Risk Register </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0E69">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A303C">
+        <w:t xml:space="preserve"> Bushfire (VFRR-B) area of ‘Extreme’ bushfire risk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0AD554" w14:textId="38D82CDF" w:rsidR="00063FC1" w:rsidRDefault="00E61FB5" w:rsidP="00B42390">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097C10">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The VFRR-B is </w:t>
+      </w:r>
+      <w:r w:rsidR="009C065C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00063FC1">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>mapping</w:t>
+      </w:r>
+      <w:r w:rsidR="009C065C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tool </w:t>
+      </w:r>
+      <w:r w:rsidR="00063FC1">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>used by different groups to understand bus</w:t>
+      </w:r>
+      <w:r w:rsidR="002610B6">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hfire </w:t>
+      </w:r>
+      <w:r w:rsidR="00C31F45">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>dangers</w:t>
+      </w:r>
+      <w:r w:rsidR="002610B6">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and risk. These groups include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E953249" w14:textId="73C3E41A" w:rsidR="002610B6" w:rsidRPr="00B663A4" w:rsidRDefault="00E61FB5" w:rsidP="002610B6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00097C10">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Local Government</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CC5900" w14:textId="3D12AC76" w:rsidR="002610B6" w:rsidRPr="00B663A4" w:rsidRDefault="00E61FB5" w:rsidP="002610B6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00097C10">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>fire services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4990DD" w14:textId="106EFDD1" w:rsidR="002610B6" w:rsidRPr="00B663A4" w:rsidRDefault="00E61FB5" w:rsidP="002610B6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00097C10">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>public land managers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BAE743" w14:textId="0D0BF154" w:rsidR="002610B6" w:rsidRPr="00B663A4" w:rsidRDefault="00E61FB5" w:rsidP="002610B6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00097C10">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>utilit</w:t>
+      </w:r>
+      <w:r w:rsidR="002610B6">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>y companies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B112D8" w14:textId="77777777" w:rsidR="002610B6" w:rsidRPr="00B663A4" w:rsidRDefault="00E61FB5" w:rsidP="002610B6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00097C10">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">community groups </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359DB494" w14:textId="535D4654" w:rsidR="00E61FB5" w:rsidRPr="00097C10" w:rsidRDefault="005530DA" w:rsidP="00B663A4">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This tool helps them identify </w:t>
+      </w:r>
+      <w:r w:rsidR="00267733">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">places and things that could be </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at risk during a </w:t>
+      </w:r>
+      <w:r w:rsidR="00267733">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>bushfire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. It also helps them assess how serious the risk is</w:t>
+      </w:r>
+      <w:r w:rsidR="00267733">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E61FB5" w:rsidRPr="00097C10">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE8F123" w14:textId="44A89D51" w:rsidR="00636450" w:rsidRDefault="009E3944">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>When s</w:t>
+      </w:r>
+      <w:r w:rsidR="00813AB4">
+        <w:t xml:space="preserve">ervice providers </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">are located </w:t>
+      </w:r>
+      <w:r w:rsidR="00813AB4">
+        <w:t xml:space="preserve">in high-risk </w:t>
+      </w:r>
+      <w:r w:rsidR="00636450">
+        <w:t xml:space="preserve">bushfire </w:t>
+      </w:r>
+      <w:r w:rsidR="00813AB4">
+        <w:t>areas</w:t>
+      </w:r>
+      <w:r w:rsidR="00636450">
+        <w:t>, they must have emergency plans in place. There are two main types:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD9443D" w14:textId="795EA09C" w:rsidR="00636450" w:rsidRDefault="00E61FB5" w:rsidP="00636450">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00097C10">
+        <w:t xml:space="preserve">Bushfire Survival Plan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A944FD" w14:textId="77777777" w:rsidR="00636450" w:rsidRDefault="009C065C" w:rsidP="00636450">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bushfire </w:t>
+      </w:r>
+      <w:r w:rsidR="00E61FB5" w:rsidRPr="00097C10">
+        <w:t>Leave Early Plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00636450">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E256C33" w14:textId="13121990" w:rsidR="00E61FB5" w:rsidRPr="00097C10" w:rsidRDefault="00636450" w:rsidP="00B663A4">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>These plans are aligned to s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E61FB5" w:rsidRPr="00223038">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>ervice-specific policy requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00E61FB5" w:rsidRPr="00097C10">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00223038">
+        <w:t xml:space="preserve">in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00223038" w:rsidRPr="00223038">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Social services sector emergency management polic</w:t>
+      </w:r>
+      <w:r w:rsidR="00223038">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64785">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64785" w:rsidRPr="00347532">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(see </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64785" w:rsidRPr="00347532">
+        <w:t>section 3. Service-specific policy requirements)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64785">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB4E9F1" w14:textId="177B0FCD" w:rsidR="00E61FB5" w:rsidRPr="00A644F0" w:rsidRDefault="00E61FB5" w:rsidP="00B663A4">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097C10">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Homes Victoria’s Fire Services Team </w:t>
+      </w:r>
+      <w:r w:rsidR="005C698E">
+        <w:t xml:space="preserve">prepare some </w:t>
+      </w:r>
+      <w:r w:rsidR="005C698E" w:rsidRPr="00097C10">
+        <w:t xml:space="preserve">Bushfire </w:t>
+      </w:r>
+      <w:r w:rsidR="005C698E">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="005C698E" w:rsidRPr="00097C10">
+        <w:t xml:space="preserve">urvival </w:t>
+      </w:r>
+      <w:r w:rsidR="005C698E">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="005C698E" w:rsidRPr="00097C10">
+        <w:t>lans</w:t>
+      </w:r>
+      <w:r w:rsidR="005C698E">
+        <w:t>. These plans include important triggers</w:t>
+      </w:r>
+      <w:r w:rsidR="00813AB4">
+        <w:t xml:space="preserve"> that tell service providers when to </w:t>
+      </w:r>
+      <w:r w:rsidR="009C065C">
+        <w:t>relocat</w:t>
+      </w:r>
+      <w:r w:rsidR="00813AB4">
+        <w:t>e clients</w:t>
+      </w:r>
+      <w:r w:rsidR="00C432E8">
+        <w:t xml:space="preserve">. For example, </w:t>
+      </w:r>
+      <w:r w:rsidR="005B3698">
+        <w:t>if an Extreme or Catastrophic fire danger day is forecasted, the plan might tell you to move clients the night before.</w:t>
+      </w:r>
+      <w:r w:rsidR="00813AB4">
+        <w:t xml:space="preserve"> These triggers are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097C10">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00536CCF">
+        <w:t>based on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097C10">
+        <w:t xml:space="preserve"> a risk assessment process.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="CCF0EE"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9288"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00123201" w14:paraId="5E18FB4D" w14:textId="77777777" w:rsidTr="004522C1">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00E61FB5" w14:paraId="1822AF12" w14:textId="77777777" w:rsidTr="00030C05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9288" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="CCF0EE"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="80D0D5"/>
           </w:tcPr>
-          <w:p w14:paraId="7427706F" w14:textId="77777777" w:rsidR="00123201" w:rsidRDefault="00123201" w:rsidP="00123201">
+          <w:p w14:paraId="437FC7D9" w14:textId="0A8E13F7" w:rsidR="00E61FB5" w:rsidRDefault="00813AB4" w:rsidP="00B663A4">
             <w:pPr>
-              <w:pStyle w:val="Tablebullet1"/>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-              <w:r w:rsidRPr="002517D0">
+            <w:r>
+              <w:t xml:space="preserve">Extra planning might also be needed. </w:t>
+            </w:r>
+            <w:r w:rsidR="000F044A">
+              <w:t>For more</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> help, visit </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r w:rsidR="00E61FB5" w:rsidRPr="00B663A4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:b/>
-                  <w:bCs/>
                 </w:rPr>
-                <w:t>Country Fire Authority</w:t>
+                <w:t>Social services sector emergency management policy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00B67FD7">
+            <w:r w:rsidR="00536CCF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002B64A8">
-[...2 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00536CCF" w:rsidRPr="00B00C39">
+              <w:t>https://providers.dffh.vic.gov.au/emergency-management</w:t>
+            </w:r>
+            <w:r w:rsidR="00E61FB5" w:rsidRPr="00B00C39">
+              <w:t xml:space="preserve"> on the</w:t>
+            </w:r>
+            <w:r w:rsidR="00536CCF">
+              <w:t xml:space="preserve"> department’s</w:t>
+            </w:r>
+            <w:r w:rsidR="00E61FB5" w:rsidRPr="00B00C39">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...110 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00E61FB5" w:rsidRPr="00536CCF">
+              <w:t>Service Providers’ Emergency Management webpage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DB4E5CC" w14:textId="3F877F91" w:rsidR="009B6F90" w:rsidRDefault="00E61FB5" w:rsidP="00B42390">
-[...562 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="05A2F3D9" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="00D34B71" w:rsidRDefault="00E61FB5" w:rsidP="00E61FB5">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00D34B71">
         <w:t>Bushfire risk assessment tools</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4019FF22" w14:textId="3DD8E3EC" w:rsidR="00BC55A2" w:rsidRPr="00D34B71" w:rsidRDefault="00BC55A2" w:rsidP="00E61FB5">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D34B71">
         <w:t xml:space="preserve">Some areas in Victoria are more likely to </w:t>
       </w:r>
       <w:r w:rsidR="00223038" w:rsidRPr="00D34B71">
         <w:t xml:space="preserve">have </w:t>
       </w:r>
       <w:r w:rsidRPr="00D34B71">
         <w:t>bushfires. These</w:t>
       </w:r>
       <w:r w:rsidR="00223038" w:rsidRPr="00D34B71">
         <w:t xml:space="preserve"> tools can help you check if a property is at risk:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5771890C" w14:textId="36127423" w:rsidR="00E61FB5" w:rsidRPr="00D34B71" w:rsidRDefault="00E61FB5" w:rsidP="00B663A4">
       <w:pPr>
@@ -18733,344 +19605,381 @@
       </w:r>
       <w:r w:rsidR="00BC55A2" w:rsidRPr="00D34B71">
         <w:t>: You can ch</w:t>
       </w:r>
       <w:r w:rsidR="00223038" w:rsidRPr="00D34B71">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00BC55A2" w:rsidRPr="00D34B71">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00223038" w:rsidRPr="00D34B71">
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="00BC55A2" w:rsidRPr="00D34B71">
         <w:t xml:space="preserve"> if your property is in a BPA using the</w:t>
       </w:r>
       <w:r w:rsidRPr="00D34B71">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D34B71">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Transport and Planning’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:history="1">
+      <w:hyperlink r:id="rId75" w:history="1">
         <w:r w:rsidRPr="002156EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
           </w:rPr>
           <w:t>Vic Plan tool</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D34B71">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D34B71">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>https://mapshare.vic.gov.au/vicplan/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C39EAC9" w14:textId="255940A4" w:rsidR="00736AC4" w:rsidRPr="00736AC4" w:rsidRDefault="00E61FB5" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00D34B71">
         <w:t>Bushfire Management Overlay (BMO)</w:t>
       </w:r>
       <w:r w:rsidR="00BC55A2" w:rsidRPr="00D34B71">
         <w:t>: This</w:t>
       </w:r>
       <w:r w:rsidRPr="00D34B71">
         <w:t xml:space="preserve"> is a planning overl</w:t>
       </w:r>
       <w:r w:rsidR="00BC55A2" w:rsidRPr="00D34B71">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00D34B71">
         <w:t>y that applies to land in Victoria that may be at risk from bushfire.</w:t>
       </w:r>
       <w:r w:rsidR="00BC55A2" w:rsidRPr="00D34B71">
         <w:t xml:space="preserve"> You can also check your property’s location using the</w:t>
       </w:r>
       <w:r w:rsidRPr="00D34B71">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D34B71">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Transport and Planning’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64" w:history="1">
+      <w:hyperlink r:id="rId76" w:history="1">
         <w:r w:rsidRPr="002156EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
           </w:rPr>
           <w:t>Vic Plan tool</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D34B71">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A94F90" w:rsidRPr="00153AB8">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>https://mapshare.vic.gov.au/vicplan/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA19AB0" w14:textId="32BE44F2" w:rsidR="00E61FB5" w:rsidRDefault="00736AC4" w:rsidP="00B663A4">
+    <w:p w14:paraId="4FA19AB0" w14:textId="41380063" w:rsidR="00E61FB5" w:rsidRDefault="00736AC4" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId65" w:history="1">
+      <w:hyperlink r:id="rId77" w:history="1">
         <w:r w:rsidRPr="00E849C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Victorian Fire Risk Register (VFRR)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E61FB5" w:rsidRPr="00D34B71">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC55A2" w:rsidRPr="00D34B71">
         <w:t xml:space="preserve">https://www.vfrr.vic.gov.au/: </w:t>
       </w:r>
       <w:r w:rsidR="00A937F5" w:rsidRPr="00D34B71">
         <w:t>Emergency services and councils use this register</w:t>
       </w:r>
       <w:r w:rsidR="00BC55A2" w:rsidRPr="00D34B71">
         <w:t xml:space="preserve"> to identify and assess bushfire risk in different locations. It helps prioritise what needs protection but </w:t>
       </w:r>
       <w:r w:rsidR="00420739" w:rsidRPr="00D34B71">
         <w:t>does not</w:t>
       </w:r>
       <w:r w:rsidR="00BC55A2" w:rsidRPr="00D34B71">
         <w:t xml:space="preserve"> give detailed risk information for specific properties. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BEC6CD" w14:textId="55071815" w:rsidR="00736AC4" w:rsidRPr="00B663A4" w:rsidRDefault="0009530C" w:rsidP="00981CC4">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="78BEC6CD" w14:textId="55071815" w:rsidR="00736AC4" w:rsidRPr="00B663A4" w:rsidRDefault="0009530C" w:rsidP="00736AC4">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00736AC4" w:rsidRPr="00B663A4">
-        <w:t xml:space="preserve">he difference between </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>he</w:t>
+      </w:r>
+      <w:r w:rsidR="00736AC4" w:rsidRPr="00B663A4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> difference between </w:t>
       </w:r>
       <w:r w:rsidR="001E5DB2" w:rsidRPr="00B663A4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">BPA and BMO </w:t>
       </w:r>
       <w:r w:rsidR="00736AC4" w:rsidRPr="00B663A4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">and why should you check both </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49DD98BD" w14:textId="77777777" w:rsidR="00736AC4" w:rsidRDefault="00736AC4" w:rsidP="00736AC4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>BPA and BMO show different types of bushfire risk:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="553964A6" w14:textId="77777777" w:rsidR="00736AC4" w:rsidRDefault="00736AC4" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>BPA is about where bushfires are likely to start</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15D713EB" w14:textId="77777777" w:rsidR="00736AC4" w:rsidRDefault="00736AC4" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>BMO is about where bushfires are likely to impact land and buildings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E069979" w14:textId="22B1271B" w:rsidR="00736AC4" w:rsidRPr="00D34B71" w:rsidRDefault="00736AC4" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Your property might be in one, both or neither. Knowing this helps you plan ahead, make your property safer and follow any building, planning or emergency rules. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05B82A82" w14:textId="4F2B0C0C" w:rsidR="00E61FB5" w:rsidRDefault="00BC55A2" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00D34B71">
         <w:t xml:space="preserve">Bushfire risk assessments can be complex. Service providers may need help from qualified bushfire planning </w:t>
       </w:r>
       <w:r w:rsidR="00D34B71" w:rsidRPr="00D34B71">
         <w:t>experts</w:t>
       </w:r>
       <w:r w:rsidRPr="00D34B71">
         <w:t xml:space="preserve">. A list of accredited planners is available from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66" w:history="1">
+      <w:hyperlink r:id="rId78" w:history="1">
         <w:r w:rsidRPr="00D34B71">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Fire Protection Association Australia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D34B71">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D34B71">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>http://www.fpaa.com.au/.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0543652B" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="00FB5C31" w:rsidRDefault="00E61FB5" w:rsidP="00981CC4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="0543652B" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="00FB5C31" w:rsidRDefault="00E61FB5" w:rsidP="00E61FB5">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB5C31">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>Electricity supply disruptions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="058CCEFC" w14:textId="0C33CFF9" w:rsidR="00E61FB5" w:rsidRDefault="00E61FB5" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00E140EF">
         <w:t>Information about keeping safe during power outage</w:t>
       </w:r>
       <w:r>
         <w:t>s and using generators:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05ED3B0B" w14:textId="0734F01F" w:rsidR="00E61FB5" w:rsidRPr="002E3D1B" w:rsidRDefault="00E61FB5" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId67" w:history="1">
+      <w:hyperlink r:id="rId79" w:history="1">
         <w:r w:rsidRPr="00D35A16">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Department of Energy, Environment and Climate Action’s </w:t>
         </w:r>
         <w:r w:rsidRPr="000B3784">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Power outages </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002E3D1B">
         <w:t>https://www.energy.vic.gov.au/safety-and-emergencies/power-outages</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78FECFE3" w14:textId="4C0DACAE" w:rsidR="00E61FB5" w:rsidRPr="002E3D1B" w:rsidRDefault="00E61FB5" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId68" w:history="1">
+      <w:hyperlink r:id="rId80" w:history="1">
         <w:r w:rsidRPr="00D35A16">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Better Health Channel </w:t>
         </w:r>
         <w:r w:rsidRPr="000B3784">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Coping without gas or electricity</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> https://www.betterhealth.vic.gov.au/health/servicesandsupport/emergencies--coping-without-gas-or-electricity</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="627A2ED3" w14:textId="444B47AC" w:rsidR="00E61FB5" w:rsidRPr="002E3D1B" w:rsidRDefault="00E61FB5" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId69" w:history="1">
+      <w:hyperlink r:id="rId81" w:history="1">
         <w:r w:rsidRPr="000B3784">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Health.Vic Power blackouts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> https://www2.health.vic.gov.au/public-health/environmental-health/environmental-health-in-the-home/power-blackouts-generators-carbon-monoxide.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="430D3323" w14:textId="77777777" w:rsidR="00630FE7" w:rsidRDefault="00630FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04633C22" w14:textId="4A192E2C" w:rsidR="00E61FB5" w:rsidRPr="00FB5C31" w:rsidRDefault="00E61FB5" w:rsidP="0011352B">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="93" w:name="_Toc210049891"/>
+    <w:p w14:paraId="04633C22" w14:textId="4A192E2C" w:rsidR="00E61FB5" w:rsidRPr="00FB5C31" w:rsidRDefault="00E61FB5" w:rsidP="00E61FB5">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00FB5C31">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Extreme heat and heatwaves</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="93"/>
     </w:p>
     <w:p w14:paraId="6E0691E8" w14:textId="1064FD6F" w:rsidR="00E61FB5" w:rsidRPr="00C00861" w:rsidRDefault="00E61FB5" w:rsidP="00E61FB5">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006C0A9E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Extreme heat</w:t>
       </w:r>
       <w:r w:rsidRPr="00C00861">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC55A2">
         <w:t>happens w</w:t>
       </w:r>
       <w:r w:rsidRPr="000268F6">
         <w:t xml:space="preserve">hen the </w:t>
       </w:r>
       <w:r w:rsidR="00B02C62">
         <w:t>temperature goes above a certain level in your area.</w:t>
       </w:r>
     </w:p>
@@ -19278,768 +20187,783 @@
     </w:p>
     <w:p w14:paraId="42D19E9B" w14:textId="3856901B" w:rsidR="00E61FB5" w:rsidRPr="00E2622B" w:rsidRDefault="0054785D" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00977C4B">
         <w:t>general community</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EBE7AE5" w14:textId="02F33C7F" w:rsidR="00E61FB5" w:rsidRDefault="00E61FB5" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>More information about extreme heat and heatwaves:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C7D942E" w14:textId="1A16A48C" w:rsidR="00E61FB5" w:rsidRPr="00162078" w:rsidRDefault="00E61FB5" w:rsidP="00162078">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId70">
+      <w:hyperlink r:id="rId82">
         <w:r w:rsidRPr="0014647A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Health.vic Extreme heat and heatwaves </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00162078">
         <w:t>https://www2.health.vic.gov.au/public-health/environmental-health/climate-weather-and-public-health/heatwaves-and-extreme-heat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5603AACD" w14:textId="0F5D82D8" w:rsidR="001932E1" w:rsidRDefault="00E61FB5" w:rsidP="00162078">
+    <w:p w14:paraId="28AAA59E" w14:textId="4C86782E" w:rsidR="00E61FB5" w:rsidRPr="00162078" w:rsidRDefault="00E61FB5" w:rsidP="00162078">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId71">
+      <w:hyperlink r:id="rId83">
         <w:r w:rsidRPr="0014647A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Health.vic Heat health status</w:t>
         </w:r>
         <w:r w:rsidRPr="00162078">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001932E1" w:rsidRPr="00DA55C8">
-[...6 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00162078">
-        <w:t>where you can sign up for notifications of forecast heat conditions</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="35A07072" w14:textId="537A7B90" w:rsidR="00E61FB5" w:rsidRPr="00162078" w:rsidRDefault="00E61FB5" w:rsidP="00162078">
+        <w:t>https://www2.health.vic.gov.au/public-health/environmental-health/climate-weather-and-public-health/heatwaves-and-extreme-heat/heat-health-alert-status, where you can sign up for notifications of forecast heat conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A07072" w14:textId="134B5848" w:rsidR="00E61FB5" w:rsidRPr="00162078" w:rsidRDefault="00E61FB5" w:rsidP="00162078">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00665601">
-[...15 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00162078">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00665601" w:rsidRPr="00D818BC">
+        <w:t xml:space="preserve">State Extreme Heat Sub-plan, </w:t>
+      </w:r>
+      <w:r w:rsidR="006609FA" w:rsidRPr="00162078">
+        <w:t xml:space="preserve">which is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162078">
+        <w:t xml:space="preserve">available on </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId84" w:history="1">
+        <w:r w:rsidRPr="0014647A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Emergency Management Victoria</w:t>
         </w:r>
+        <w:r w:rsidRPr="00162078">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>’s</w:t>
+        </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00665601">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00162078">
-        <w:t>https://www.emv.vic.gov.au/responsibilities/semp-sub-plans/state-extreme-heat-sub-plan</w:t>
+        <w:t xml:space="preserve"> webpage https://www.emv.vic.gov.au/responsibilities/semp-sub-plans/state-extreme-heat-sub-plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67069B48" w14:textId="18B7C57C" w:rsidR="00E61FB5" w:rsidRPr="002E3D1B" w:rsidRDefault="00E61FB5" w:rsidP="00162078">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId73" w:history="1">
+      <w:hyperlink r:id="rId85" w:history="1">
         <w:r w:rsidRPr="0014647A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Bureau of Meteorology Heatwave Forecast Service for Australia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0014647A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00162078">
         <w:t>http://www.b</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3D1B">
         <w:t>om.gov.au/australia/heatwave</w:t>
       </w:r>
       <w:r w:rsidR="006609FA">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3D1B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037FF925" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="00FB5C31" w:rsidRDefault="00E61FB5" w:rsidP="0011352B">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="94" w:name="_Toc210049892"/>
+    <w:p w14:paraId="037FF925" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="00FB5C31" w:rsidRDefault="00E61FB5" w:rsidP="00E61FB5">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00FB5C31">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>Flood, storm, earthquake</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="94"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="50B33155" w14:textId="05785B08" w:rsidR="00DC30E3" w:rsidRDefault="00E61FB5" w:rsidP="0014647A">
+    </w:p>
+    <w:p w14:paraId="5F85A7B4" w14:textId="535F32E8" w:rsidR="00E61FB5" w:rsidRPr="0014647A" w:rsidRDefault="00E61FB5" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId74" w:history="1">
+      <w:r w:rsidRPr="0014647A">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId86" w:history="1">
         <w:r w:rsidRPr="0014647A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Victoria State Emergency Service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0014647A">
-        <w:t xml:space="preserve"> www.ses.vic.gov.au </w:t>
-[...7 lines deleted...]
-        <w:t>provides information about floods, storms and earthquakes, including safety videos, and how to prepare for these hazards.</w:t>
+        <w:t xml:space="preserve"> www.ses.vic.gov.au provides information about floods, storms and earthquakes, including safety videos, and how to prepare for these hazards.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="257F8520" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="0014647A" w:rsidRDefault="00E61FB5" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0014647A">
         <w:t xml:space="preserve">Your local water catchment management authority may have information about the flood risk in your area. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2822E336" w14:textId="425AC620" w:rsidR="00E61FB5" w:rsidRDefault="00E61FB5" w:rsidP="0014647A">
+    <w:p w14:paraId="2822E336" w14:textId="238E0F21" w:rsidR="00E61FB5" w:rsidRDefault="00E61FB5" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId75" w:history="1">
-        <w:r w:rsidRPr="009D72D3">
+      <w:r w:rsidRPr="0014647A">
+        <w:t xml:space="preserve">See the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId87" w:history="1">
+        <w:r w:rsidRPr="0014647A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Department of Energy, Environment and Climate Action’s </w:t>
-[...5 lines deleted...]
-          <w:t>Catchment management framework</w:t>
+          <w:t>Department of Energy, Environment and Climate Action’s</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0014647A">
-        <w:t xml:space="preserve"> https://www.water.vic.gov.au/waterways-and-catchments/our-catchments/catchment-management</w:t>
+        <w:t xml:space="preserve"> waterways and catchments webpage https://www.water.vic.gov.au/waterways-and-catchments/our-catchments/catchment-management</w:t>
       </w:r>
       <w:r w:rsidRPr="00846DB0">
-        <w:t>-framework</w:t>
+        <w:t>-framework for more information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12850E09" w14:textId="77777777" w:rsidR="00630FE7" w:rsidRDefault="00630FE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D734623" w14:textId="6C6FA7CB" w:rsidR="00E61FB5" w:rsidRPr="00FB5C31" w:rsidRDefault="00E61FB5" w:rsidP="00981CC4">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="95" w:name="_Toc210049893"/>
+    <w:p w14:paraId="5D734623" w14:textId="6C6FA7CB" w:rsidR="00E61FB5" w:rsidRPr="00FB5C31" w:rsidRDefault="00E61FB5" w:rsidP="00E61FB5">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00FB5C31">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Pandemic</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="95"/>
-[...5 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w14:paraId="2A569D69" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="00FB5C31" w:rsidRDefault="00E61FB5" w:rsidP="00E61FB5">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB5C31">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:t>Influenza</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57E17FD0" w14:textId="50AB46A0" w:rsidR="00E61FB5" w:rsidRDefault="00E61FB5" w:rsidP="00E61FB5">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">National, </w:t>
       </w:r>
       <w:r w:rsidR="008A55E2">
         <w:t>international,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and state plans for pandemic influenza:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F13106" w14:textId="29B7F67D" w:rsidR="00E61FB5" w:rsidRPr="0014647A" w:rsidRDefault="00E61FB5" w:rsidP="0014647A">
+    <w:p w14:paraId="00F13106" w14:textId="52DA4E7A" w:rsidR="00E61FB5" w:rsidRPr="0014647A" w:rsidRDefault="00E61FB5" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId76" w:history="1">
+      <w:hyperlink r:id="rId88" w:history="1">
         <w:r w:rsidRPr="0014647A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Emergency Management Victoria Action</w:t>
         </w:r>
         <w:r w:rsidRPr="0014647A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> plan for pandemic influenza </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0014647A">
-        <w:t>https://www.emv.vic.gov.au/responsibilities/semp-sub-plans/victorian-action-plan-for-pandemic-influenza</w:t>
+        <w:t>https://www.emv‌.vic.gov.au/responsibilities/semp-sub-plans/victorian-action-plan-for-pandemic-influenza</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FF25A38" w14:textId="7362BBCC" w:rsidR="00E61FB5" w:rsidRPr="0014647A" w:rsidRDefault="00E61FB5" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId77" w:history="1">
+      <w:hyperlink r:id="rId89" w:history="1">
         <w:r w:rsidRPr="0014647A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Health.vic Pandemic Influenza</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0014647A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00590E45" w:rsidRPr="0014647A">
         <w:t>https://www2.health.vic.gov.au/emergencies/‌emergency-type/infectious-diseases/pandemic-influenza</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B935F26" w14:textId="1A4B18A8" w:rsidR="00EF18AD" w:rsidRDefault="00590E45" w:rsidP="0014647A">
+    <w:p w14:paraId="22657EBB" w14:textId="58646ADD" w:rsidR="00590E45" w:rsidRPr="00590E45" w:rsidRDefault="00590E45" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId78" w:history="1">
+      </w:pPr>
+      <w:hyperlink r:id="rId90" w:history="1">
         <w:r w:rsidRPr="0014647A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Department of Health</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0014647A">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
+        <w:t xml:space="preserve"> www.health.vic.gov.au/publications/management-of-acute-respiratory-infection-outbreaks-including-covid-19-and-influenza</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2622B" w:rsidRPr="0014647A">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="0014647A">
+      <w:r w:rsidR="00EC2603" w:rsidRPr="0014647A">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>(f</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2622B" w:rsidRPr="0014647A">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or information on </w:t>
       </w:r>
       <w:r w:rsidR="00EC2603" w:rsidRPr="0014647A">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
-        <w:t>f</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0014647A">
+        <w:t xml:space="preserve">managing </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2622B" w:rsidRPr="0014647A">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">or information on </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EC2603" w:rsidRPr="0014647A">
+        <w:t>acute respiratory infection outbreaks</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2622B" w:rsidRPr="00590E45">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">managing </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0014647A">
+        <w:t>, including COVID-19 and influenza in residential care facilities</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC2603">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
-        <w:t>acute respiratory infection outbreaks</w:t>
-[...18 lines deleted...]
-          <w:b/>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7BE22C" w14:textId="052FCE6B" w:rsidR="00E61FB5" w:rsidRPr="00554B32" w:rsidRDefault="00E61FB5" w:rsidP="00E61FB5">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00554B32">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:t>Novel Coronavirus (COVID-19)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA09064" w14:textId="38C2B5D0" w:rsidR="00E61FB5" w:rsidRPr="00C8103E" w:rsidRDefault="00E61FB5" w:rsidP="00E61FB5">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>COVID-19 pandemic and response plans:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D0476F" w14:textId="069519FB" w:rsidR="00E61FB5" w:rsidRPr="008166F5" w:rsidRDefault="00E61FB5" w:rsidP="00B663A4">
+    <w:p w14:paraId="50D0476F" w14:textId="2350BABD" w:rsidR="00E61FB5" w:rsidRPr="008166F5" w:rsidRDefault="00E61FB5" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0099440D">
-[...16 lines deleted...]
-        <w:r w:rsidR="00590E45" w:rsidRPr="0099440D">
+      <w:hyperlink r:id="rId91" w:history="1">
+        <w:r w:rsidRPr="00590E45">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Commonwealth Department of Health</w:t>
         </w:r>
-        <w:r w:rsidRPr="0099440D">
-[...4 lines deleted...]
-        </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00590E45">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E563C">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00590E45">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00590E45" w:rsidRPr="00590E45">
+        <w:t>Commonwealth Department of Healt</w:t>
+      </w:r>
+      <w:r w:rsidR="00590E45">
+        <w:t>h</w:t>
+      </w:r>
       <w:r w:rsidRPr="00590E45">
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Australian Health Sector Emergency Response Plan for Novel Coronavirus </w:t>
       </w:r>
       <w:r w:rsidRPr="00B766FC">
         <w:t>https://www.health.gov.au/resources/publications/australian-health-sector-emergency-response-plan-for-novel-coronavirus</w:t>
       </w:r>
       <w:r w:rsidRPr="00D63475">
         <w:t>-covid-19.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="615157DF" w14:textId="1808E89F" w:rsidR="00E61FB5" w:rsidRPr="00D63475" w:rsidRDefault="00E61FB5" w:rsidP="00E61FB5">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00D63475">
         <w:t>COVID-19 resources for community services and care providers</w:t>
       </w:r>
       <w:r w:rsidR="00590E45">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A4EB18" w14:textId="5D4E0316" w:rsidR="00E61FB5" w:rsidRPr="0014647A" w:rsidRDefault="00E61FB5" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId81" w:history="1">
-        <w:hyperlink r:id="rId82">
+      <w:hyperlink r:id="rId92" w:history="1">
+        <w:hyperlink r:id="rId93">
           <w:r w:rsidRPr="0014647A">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t>Coronavirus (COVID-19) Victoria</w:t>
           </w:r>
         </w:hyperlink>
       </w:hyperlink>
       <w:r w:rsidRPr="0014647A">
         <w:t xml:space="preserve"> https://www.coronavirus.vic.gov.au</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39DBAC78" w14:textId="0CBF3CE2" w:rsidR="00E61FB5" w:rsidRPr="0014647A" w:rsidRDefault="00E61FB5" w:rsidP="0014647A">
+    <w:p w14:paraId="39DBAC78" w14:textId="1A10A582" w:rsidR="00E61FB5" w:rsidRPr="0014647A" w:rsidRDefault="00E61FB5" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId83" w:history="1">
-        <w:r w:rsidRPr="00E66DDE">
+      <w:hyperlink r:id="rId94" w:history="1">
+        <w:r w:rsidRPr="0014647A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Commonwealth </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0014647A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Commonwealth Department of Health</w:t>
+          <w:t>Department of Health</w:t>
         </w:r>
-        <w:r w:rsidR="00590E45" w:rsidRPr="00E66DDE">
+      </w:hyperlink>
+      <w:r w:rsidR="00590E45" w:rsidRPr="0014647A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3A86" w:rsidRPr="0014647A">
+        <w:t xml:space="preserve">resources for health professionals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014647A">
+        <w:t>https://www.health.gov.au/resources/collections/coronavirus-covid-19-resources-for-health-professionals-including-aged-care-providers-pathology-providers-and-health-care-managers</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="95" w:name="_Toc48899949"/>
+      <w:bookmarkStart w:id="96" w:name="_Appendix_3_–"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
+    </w:p>
+    <w:p w14:paraId="3B744CA3" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="00FB5C31" w:rsidRDefault="00E61FB5" w:rsidP="00E61FB5">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB5C31">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Smoke exposure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77ACE945" w14:textId="0BAA3656" w:rsidR="00E61FB5" w:rsidRPr="00143A54" w:rsidRDefault="00E61FB5" w:rsidP="00E61FB5">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Information about the health effects of bushfire smoke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00143A54">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7DF706" w14:textId="6F3B7EA8" w:rsidR="00E61FB5" w:rsidRPr="0014647A" w:rsidRDefault="00E61FB5" w:rsidP="0014647A">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId95" w:history="1">
+        <w:r w:rsidRPr="0014647A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
+          <w:t xml:space="preserve">Health.vic </w:t>
         </w:r>
-        <w:r w:rsidR="00E66DDE" w:rsidRPr="00E66DDE">
+        <w:r w:rsidRPr="0014647A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
           </w:rPr>
-          <w:t>COVID-19 resources for health professionals, including aged care providers, pathology providers and health care managers</w:t>
+          <w:t xml:space="preserve">Bushfires and public health </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EA3A86" w:rsidRPr="0014647A">
-[...48 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="0014647A">
         <w:t>https://www2.health.vic.gov.au/public-health/environmental-health/climate-weather-and-public-health/bushfires-and-public-health</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E7A7DDD" w14:textId="3640A8A2" w:rsidR="00E61FB5" w:rsidRPr="0014647A" w:rsidRDefault="00590E45" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId85" w:history="1">
+      <w:hyperlink r:id="rId96" w:history="1">
         <w:r w:rsidRPr="0014647A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Better Health Smoke and Your Health</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E61FB5" w:rsidRPr="0014647A">
         <w:t xml:space="preserve"> https://www.betterhealth.vic.gov.au/campaigns/smoke-and-your-health.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3B7B94" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="00FB5C31" w:rsidRDefault="00E61FB5" w:rsidP="0011352B">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="99" w:name="_Toc210049895"/>
+    <w:p w14:paraId="1C3B7B94" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="00FB5C31" w:rsidRDefault="00E61FB5" w:rsidP="00E61FB5">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00FB5C31">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>Cyber Incident</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="99"/>
     </w:p>
     <w:p w14:paraId="31008CA5" w14:textId="1BF32702" w:rsidR="00E61FB5" w:rsidRPr="00097C10" w:rsidRDefault="00E61FB5" w:rsidP="00E61FB5">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00097C10">
         <w:t xml:space="preserve">Information on how to prepare and respond to cyber incidents and manage privacy impacts of a data breach: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D207266" w14:textId="2DE7DF78" w:rsidR="00E61FB5" w:rsidRPr="0014647A" w:rsidRDefault="00E61FB5" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId86" w:history="1">
+      <w:hyperlink r:id="rId97" w:history="1">
         <w:r w:rsidRPr="0014647A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Cyber Security Centre</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0014647A">
         <w:t xml:space="preserve"> https://www.cyber.gov.au </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60D1B8CD" w14:textId="1461F373" w:rsidR="00E61FB5" w:rsidRPr="0014647A" w:rsidRDefault="00E61FB5" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId87" w:history="1">
+      <w:hyperlink r:id="rId98" w:history="1">
         <w:r w:rsidRPr="0014647A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Office of the Victorian Information Commissioner</w:t>
         </w:r>
         <w:r w:rsidRPr="0014647A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0014647A">
         <w:t>https://www.ovic.vic.gov.au</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68AB7327" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRPr="00C85EB2" w:rsidRDefault="00E61FB5" w:rsidP="00E61FB5">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="146D817A" w14:textId="77777777" w:rsidR="00E61FB5" w:rsidRDefault="00E61FB5" w:rsidP="00E61FB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:kern w:val="32"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="37628EC3" w14:textId="5A2C402E" w:rsidR="00590E45" w:rsidRDefault="00590E45" w:rsidP="00590E45">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="100" w:name="_Appendix_3_–_1"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkStart w:id="97" w:name="_Appendix_3_–_1"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc187910780"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc239247449"/>
+      <w:bookmarkEnd w:id="97"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix 3 </w:t>
       </w:r>
       <w:r w:rsidR="0009530C">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:t>Risk assessment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="101"/>
-      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
     </w:p>
     <w:p w14:paraId="5B0B9978" w14:textId="559B8644" w:rsidR="00590E45" w:rsidRDefault="00B468BD" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You should think about what types of emergencies might affect your service or </w:t>
       </w:r>
       <w:r w:rsidR="00EA3A86">
         <w:t>clients</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. This is called a risk assessment. The results should be included in your emergency plan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670B6722" w14:textId="4A7AC5F4" w:rsidR="00590E45" w:rsidRPr="007B0D51" w:rsidRDefault="00590E45" w:rsidP="00C872CF">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="103" w:name="_Toc210049897"/>
+    <w:p w14:paraId="670B6722" w14:textId="4A7AC5F4" w:rsidR="00590E45" w:rsidRPr="007B0D51" w:rsidRDefault="00590E45" w:rsidP="00590E45">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007B0D51">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Likelihood</w:t>
       </w:r>
       <w:r w:rsidR="00B468BD">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="0009530C">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="00B468BD">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>ow likely is it to happen?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="103"/>
     </w:p>
     <w:p w14:paraId="3B807BB0" w14:textId="501B7C4E" w:rsidR="00590E45" w:rsidRDefault="00590E45" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There may be multiple factors that contribute to the likelihood and degree of risk for a particular emergency. </w:t>
       </w:r>
       <w:r w:rsidR="00CC6280">
         <w:t>You can</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> adjust the definitions for each likelihood level as appropriate to your service and clients.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B15DDD6" w14:textId="497C89D0" w:rsidR="00590E45" w:rsidRDefault="00B468BD" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>You should also think about what has happened in the past. Your local council may have information about emergencies that have happened in your area.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44750EC3" w14:textId="3B4125DA" w:rsidR="00B468BD" w:rsidDel="00F101CD" w:rsidRDefault="00B468BD" w:rsidP="00011A7F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Tablecaption"/>
+    <w:p w14:paraId="44750EC3" w14:textId="3B4125DA" w:rsidR="00B468BD" w:rsidDel="00F101CD" w:rsidRDefault="00B468BD" w:rsidP="0014647A">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>The table below gives simple definitions to describe how likely something is to happen:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9199" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2004"/>
         <w:gridCol w:w="7195"/>
       </w:tblGrid>
       <w:tr w:rsidR="00590E45" w:rsidRPr="00E800DE" w14:paraId="39F581E2" w14:textId="77777777" w:rsidTr="00030C05">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20322,110 +21246,121 @@
             <w:tcW w:w="7195" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="008000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52502199" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000749B3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Will only occur in exceptional circumstances, such as once every 50 years</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="316B5832" w14:textId="4874840C" w:rsidR="00590E45" w:rsidRPr="007B0D51" w:rsidRDefault="00590E45" w:rsidP="00C872CF">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="104" w:name="_Toc210049898"/>
+    <w:p w14:paraId="316B5832" w14:textId="4874840C" w:rsidR="00590E45" w:rsidRPr="007B0D51" w:rsidRDefault="00590E45" w:rsidP="00590E45">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:before="360" w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007B0D51">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Consequences</w:t>
       </w:r>
       <w:r w:rsidR="00B468BD">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> – what could happen if it does?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="104"/>
     </w:p>
     <w:p w14:paraId="678E33B1" w14:textId="5CB66F3F" w:rsidR="001B799F" w:rsidRDefault="00590E45" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Consequences </w:t>
       </w:r>
       <w:r w:rsidR="00766013">
         <w:t>are about how much harm or damage an emergency could cause</w:t>
       </w:r>
       <w:r w:rsidR="001B799F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00766013">
         <w:t xml:space="preserve"> like</w:t>
       </w:r>
       <w:r w:rsidR="001B799F">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0482A731" w14:textId="5DD6A105" w:rsidR="001B799F" w:rsidRDefault="00766013" w:rsidP="001B799F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>injuries</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E11CFEC" w14:textId="0DEC348E" w:rsidR="001B799F" w:rsidRDefault="00766013" w:rsidP="001B799F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>loss of life</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F5AF4A5" w14:textId="20036928" w:rsidR="00766013" w:rsidRDefault="00766013" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>damage to services or buildings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E235565" w14:textId="604D39FF" w:rsidR="00590E45" w:rsidRDefault="00766013" w:rsidP="00AF1F15">
-[...1 lines deleted...]
-        <w:pStyle w:val="Tablecaption"/>
+    <w:p w14:paraId="7E235565" w14:textId="604D39FF" w:rsidR="00590E45" w:rsidRDefault="00766013" w:rsidP="00B663A4">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>The table below helps you think about what impact might be if the emergency happens.</w:t>
       </w:r>
       <w:r w:rsidR="00590E45">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9151" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1997"/>
         <w:gridCol w:w="7154"/>
       </w:tblGrid>
       <w:tr w:rsidR="00590E45" w:rsidRPr="00E800DE" w14:paraId="4DADE1F6" w14:textId="77777777" w:rsidTr="00030C05">
         <w:trPr>
           <w:trHeight w:val="531"/>
@@ -20767,124 +21702,135 @@
         <w:t>it could be</w:t>
       </w:r>
       <w:r w:rsidR="00A271FC">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002C045E">
         <w:t xml:space="preserve"> depends on two factors:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="579E5976" w14:textId="07229636" w:rsidR="002C045E" w:rsidRDefault="002C045E" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>How well staff and clients know the emergency plans</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="234D9E59" w14:textId="54E93C47" w:rsidR="00590E45" w:rsidRPr="00F154F7" w:rsidRDefault="002C045E" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>How much training staff and clients have about the emergency plans.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C08A8E" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="007B0D51" w:rsidRDefault="00590E45" w:rsidP="00C872CF">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="105" w:name="_Toc210049899"/>
+    <w:p w14:paraId="73C08A8E" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="007B0D51" w:rsidRDefault="00590E45" w:rsidP="00590E45">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007B0D51">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:t xml:space="preserve">Risk </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="007B0D51">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:t>ating</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="105"/>
     </w:p>
     <w:p w14:paraId="3C905BB4" w14:textId="243BBA28" w:rsidR="00590E45" w:rsidRPr="0014647A" w:rsidRDefault="00766013" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0014647A">
         <w:t xml:space="preserve">The risk matrix helps you work out how serious a risk is – extreme, high, </w:t>
       </w:r>
       <w:r w:rsidR="008A55E2" w:rsidRPr="0014647A">
         <w:t>medium,</w:t>
       </w:r>
       <w:r w:rsidRPr="0014647A">
         <w:t xml:space="preserve"> or low – and how quickly you need to act to reduce the risk. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="091AD472" w14:textId="142F149E" w:rsidR="00590E45" w:rsidRPr="0014647A" w:rsidRDefault="00766013" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0014647A">
         <w:t>Focus first on extreme and high risks, as they need quicker action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6554DAE6" w14:textId="4D6D87C8" w:rsidR="00590E45" w:rsidRPr="0014647A" w:rsidRDefault="00766013" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0014647A">
         <w:t xml:space="preserve">If risks have the same overall rating, give more attention to those that are more likely to happen or could cause more serious harm. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="035EA052" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="00C470E8" w:rsidRDefault="00590E45" w:rsidP="0005364A">
+    <w:p w14:paraId="035EA052" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="00C470E8" w:rsidRDefault="00590E45" w:rsidP="00590E45">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="00C470E8">
-        <w:t xml:space="preserve">Risk </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Chart</w:t>
+        <w:t>Risk Acceptability Chart</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1689"/>
         <w:gridCol w:w="7237"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00590E45" w14:paraId="3EFCA2D7" w14:textId="77777777" w:rsidTr="00C7481B">
+      <w:tr w:rsidR="00590E45" w14:paraId="3EFCA2D7" w14:textId="77777777" w:rsidTr="00030C05">
         <w:trPr>
           <w:trHeight w:val="638"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60391971" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="006F143A" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F143A">
               <w:rPr>
                 <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
               <w:t>Risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7237" w:type="dxa"/>
@@ -20897,474 +21843,475 @@
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F143A">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
               <w:t>Acceptability</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00590E45" w14:paraId="1F92A8BB" w14:textId="77777777" w:rsidTr="00030C05">
         <w:trPr>
           <w:trHeight w:val="658"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CFFF395" w14:textId="7C173965" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
+          <w:p w14:paraId="7CFFF395" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000749B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Extreme</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> (E)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7237" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0230A766" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="009A0A0C" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A0A0C">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:b/>
               </w:rPr>
               <w:t>Unacceptable (Must have Chief Executive Officer oversight)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00590E45" w14:paraId="343C3CCC" w14:textId="77777777" w:rsidTr="00030C05">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="585FDC03" w14:textId="7DFD6FA2" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
+          <w:p w14:paraId="585FDC03" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000749B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>High</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> (H)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7237" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="708833E8" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="009A0A0C" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A0A0C">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tolerable (with senior manager review)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00590E45" w14:paraId="6560972B" w14:textId="77777777" w:rsidTr="00030C05">
         <w:trPr>
           <w:trHeight w:val="658"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05F53F25" w14:textId="135BBEAC" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
+          <w:p w14:paraId="05F53F25" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000749B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Medium</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> (M)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7237" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C842A89" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="009A0A0C" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A0A0C">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tolerable (with frequent risk owner review)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00590E45" w14:paraId="56FA4BFD" w14:textId="77777777" w:rsidTr="00030C05">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1689" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="99CC00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45943ED0" w14:textId="7CD513EB" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
+          <w:p w14:paraId="45943ED0" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000749B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Low</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> (L)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7237" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="99CC00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="633A8482" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="009A0A0C" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A0A0C">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:b/>
               </w:rPr>
               <w:t>Acceptable (with periodic review)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0DB299F6" w14:textId="77777777" w:rsidR="00590E45" w:rsidRDefault="00590E45" w:rsidP="00E12048">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="0DB299F6" w14:textId="77777777" w:rsidR="00590E45" w:rsidRDefault="00590E45" w:rsidP="00590E45">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
         <w:t>Risk assessment matrix</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75ED1351" w14:textId="54997EDA" w:rsidR="00A32EA0" w:rsidRDefault="00A32EA0" w:rsidP="00A32EA0">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>To use the matrix:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ED3936F" w14:textId="6B757269" w:rsidR="00A32EA0" w:rsidRDefault="00A17FFB" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00A32EA0">
         <w:t>ind the likelihood (how likely it is to happen) on the left</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6670520A" w14:textId="57BF5983" w:rsidR="00A32EA0" w:rsidRDefault="00A17FFB" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00A32EA0">
         <w:t>ind the consequences (how bad the impact is) across the top</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="098D210D" w14:textId="5C9615AB" w:rsidR="00A32EA0" w:rsidRPr="00A32EA0" w:rsidRDefault="00A17FFB" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="00A32EA0">
         <w:t>here they meet in the table shows the risk rating</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> and likelihood chart</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9420" w:type="dxa"/>
+        <w:tblW w:w="9443" w:type="dxa"/>
         <w:tblInd w:w="-23" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1578"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1549"/>
         <w:gridCol w:w="1616"/>
+        <w:gridCol w:w="23"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C7481B" w:rsidRPr="00C7481B" w14:paraId="5CB74BEC" w14:textId="77777777" w:rsidTr="00C7481B">
+      <w:tr w:rsidR="00C76A75" w:rsidRPr="00E800DE" w14:paraId="32DC4718" w14:textId="77777777" w:rsidTr="001F5EB0">
         <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9443" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B309BF8" w14:textId="3D272DD5" w:rsidR="00590E45" w:rsidRPr="00D80913" w:rsidRDefault="00590E45" w:rsidP="00030C05">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D80913">
+              <w:rPr>
+                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+              </w:rPr>
+              <w:t>Consequences</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F5EB0" w:rsidRPr="00E800DE" w14:paraId="5CB74BEC" w14:textId="77777777" w:rsidTr="001F5EB0">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="507"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47A040EE" w14:textId="3D896ED3" w:rsidR="00590E45" w:rsidRPr="00C7481B" w:rsidRDefault="00CA4688" w:rsidP="00AA73B3">
+          <w:p w14:paraId="47A040EE" w14:textId="3D896ED3" w:rsidR="00590E45" w:rsidRPr="00D80913" w:rsidRDefault="00CA4688" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C7481B">
+            <w:r w:rsidRPr="00D80913">
               <w:rPr>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
               <w:t>Likelihood</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69E7C2CD" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="00C7481B" w:rsidRDefault="00590E45" w:rsidP="00AA73B3">
+          <w:p w14:paraId="69E7C2CD" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="00D80913" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C7481B">
+            <w:r w:rsidRPr="00D80913">
               <w:rPr>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
               <w:t>Insignificant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B29123A" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="00C7481B" w:rsidRDefault="00590E45" w:rsidP="00AA73B3">
+          <w:p w14:paraId="7B29123A" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="00D80913" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C7481B">
+            <w:r w:rsidRPr="00D80913">
               <w:rPr>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
               <w:t>Minor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71AD4084" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="00C7481B" w:rsidRDefault="00590E45" w:rsidP="00AA73B3">
+          <w:p w14:paraId="71AD4084" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="00D80913" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C7481B">
+            <w:r w:rsidRPr="00D80913">
               <w:rPr>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
               <w:t>Moderate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E90F520" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="00C7481B" w:rsidRDefault="00590E45" w:rsidP="00AA73B3">
+          <w:p w14:paraId="1E90F520" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="00D80913" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C7481B">
+            <w:r w:rsidRPr="00D80913">
               <w:rPr>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
               <w:t>Major</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A189921" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="00C7481B" w:rsidRDefault="00590E45" w:rsidP="00AA73B3">
+          <w:p w14:paraId="3A189921" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="00D80913" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C7481B">
+            <w:r w:rsidRPr="00D80913">
               <w:rPr>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
               <w:t>Catastrophic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F5EB0" w:rsidRPr="00E800DE" w14:paraId="2908C3FE" w14:textId="77777777" w:rsidTr="004C5F68">
+      <w:tr w:rsidR="001F5EB0" w:rsidRPr="00E800DE" w14:paraId="2908C3FE" w14:textId="77777777" w:rsidTr="001F5EB0">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="685"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EE87AC4" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000749B3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
               <w:t>Almost certain</w:t>
             </w:r>
@@ -21479,52 +22426,54 @@
             <w:tcW w:w="1616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5986F242" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000749B3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F5EB0" w:rsidRPr="00E800DE" w14:paraId="03F56BA4" w14:textId="77777777" w:rsidTr="004C5F68">
+      <w:tr w:rsidR="001F5EB0" w:rsidRPr="00E800DE" w14:paraId="03F56BA4" w14:textId="77777777" w:rsidTr="001F5EB0">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="654"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50539DF8" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000749B3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
               <w:t>Likely</w:t>
             </w:r>
@@ -21639,52 +22588,54 @@
             <w:tcW w:w="1616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="381475BB" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000749B3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F5EB0" w:rsidRPr="00E800DE" w14:paraId="1010D83D" w14:textId="77777777" w:rsidTr="004C5F68">
+      <w:tr w:rsidR="001F5EB0" w:rsidRPr="00E800DE" w14:paraId="1010D83D" w14:textId="77777777" w:rsidTr="001F5EB0">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="792F2AD9" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000749B3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
               <w:t>Possible</w:t>
             </w:r>
@@ -21799,52 +22750,54 @@
             <w:tcW w:w="1616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39A1D262" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000749B3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F5EB0" w:rsidRPr="00E800DE" w14:paraId="789D771F" w14:textId="77777777" w:rsidTr="004C5F68">
+      <w:tr w:rsidR="001F5EB0" w:rsidRPr="00E800DE" w14:paraId="789D771F" w14:textId="77777777" w:rsidTr="001F5EB0">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71445F71" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000749B3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
               <w:t>Unlikely</w:t>
             </w:r>
@@ -21959,52 +22912,54 @@
             <w:tcW w:w="1616" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1774D85F" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000749B3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F5EB0" w:rsidRPr="00E800DE" w14:paraId="0FCF3AA1" w14:textId="77777777" w:rsidTr="004C5F68">
+      <w:tr w:rsidR="001F5EB0" w:rsidRPr="00E800DE" w14:paraId="0FCF3AA1" w14:textId="77777777" w:rsidTr="001F5EB0">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BEFCC75" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000749B3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
               <w:t>Rare</w:t>
             </w:r>
@@ -22142,55 +23097,54 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1EC6AB3F" w14:textId="77777777" w:rsidR="00590E45" w:rsidRDefault="00590E45" w:rsidP="00590E45">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Example risk assessment matrix</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1545"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1594"/>
         <w:gridCol w:w="871"/>
         <w:gridCol w:w="3781"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00590E45" w:rsidRPr="00A876EC" w14:paraId="02FE1D86" w14:textId="77777777" w:rsidTr="00C7481B">
+      <w:tr w:rsidR="00590E45" w:rsidRPr="00A876EC" w14:paraId="02FE1D86" w14:textId="77777777" w:rsidTr="00030C05">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="233"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46A453D9" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="00A876EC" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00A876EC">
               <w:t>Hazard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29317C02" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="00A876EC" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00A876EC">
               <w:t>Likelihood</w:t>
             </w:r>
@@ -22446,918 +23400,1026 @@
             <w:tcW w:w="3781" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6338ECAD" w14:textId="35B87D17" w:rsidR="00590E45" w:rsidRPr="00A876EC" w:rsidRDefault="008716D6" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Client requires a</w:t>
             </w:r>
             <w:r w:rsidR="00590E45" w:rsidRPr="00A876EC">
               <w:t xml:space="preserve">dditional support in the event of </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:r w:rsidRPr="00A876EC">
               <w:t xml:space="preserve">combined </w:t>
             </w:r>
             <w:r w:rsidR="00590E45" w:rsidRPr="00A876EC">
               <w:t>power outage and heatwave. Refer to client’s support plan and follow first aid guidelines if client or staff are affected by heat.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D222EEA" w14:textId="77777777" w:rsidR="00590E45" w:rsidRDefault="00590E45" w:rsidP="00CA3EC0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="3D222EEA" w14:textId="77777777" w:rsidR="00590E45" w:rsidRDefault="00590E45" w:rsidP="00590E45">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
         <w:t>Likelihood</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5A73">
         <w:t xml:space="preserve"> assessment</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> chart</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="450BA172" w14:textId="77777777" w:rsidR="00083EB1" w:rsidRDefault="00083EB1" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Use the table below to define what each level of likelihood means for your service. Think about how often emergencies or incidents have happened in the past and what could happen in the future. Then, write your own definitions in the blank column.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62ED4F64" w14:textId="022C5A8E" w:rsidR="00083EB1" w:rsidRPr="00083EB1" w:rsidRDefault="00083EB1" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This helps your team assess risk in a way that makes sense for your service’s location, size, and the people you support. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636E9B3A" w14:textId="42D9737F" w:rsidR="00590E45" w:rsidRPr="0058082C" w:rsidRDefault="00590E45" w:rsidP="00CA3EC0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Tablecaption"/>
+    <w:p w14:paraId="636E9B3A" w14:textId="42D9737F" w:rsidR="00590E45" w:rsidRPr="0058082C" w:rsidRDefault="00590E45" w:rsidP="0014647A">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="0058082C">
         <w:t>omplete definitions appropriate for your service</w:t>
       </w:r>
       <w:r w:rsidR="0009530C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2088"/>
         <w:gridCol w:w="7200"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00590E45" w:rsidRPr="00E800DE" w14:paraId="7C7F68A1" w14:textId="77777777" w:rsidTr="00C7481B">
+      <w:tr w:rsidR="00590E45" w:rsidRPr="00E800DE" w14:paraId="7C7F68A1" w14:textId="77777777" w:rsidTr="00144451">
         <w:trPr>
           <w:trHeight w:val="1203"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1124" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2545E035" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="0058082C" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0058082C">
               <w:rPr>
                 <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
               <w:t>Likelihood</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3876" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04B70675" w14:textId="61D7A1C0" w:rsidR="00590E45" w:rsidRPr="0058082C" w:rsidRDefault="00590E45" w:rsidP="00030C05">
+          <w:p w14:paraId="04B70675" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="0058082C" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0058082C">
               <w:rPr>
                 <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               </w:rPr>
-              <w:t>Definition</w:t>
+              <w:t>Definitions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00590E45" w:rsidRPr="00E800DE" w14:paraId="558EACF9" w14:textId="77777777" w:rsidTr="00931E5E">
         <w:trPr>
           <w:trHeight w:val="1004"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1124" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EDDD62F" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000749B3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Almost certain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3876" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="5F6E9FEA" w14:textId="64922B83" w:rsidR="00590E45" w:rsidRPr="002C0076" w:rsidRDefault="00590E45" w:rsidP="00030C05">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="31F9C1DB" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="00E800DE" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00590E45" w:rsidRPr="00E800DE" w14:paraId="42530AEB" w14:textId="77777777" w:rsidTr="00931E5E">
         <w:trPr>
           <w:trHeight w:val="1004"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1124" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F89708"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D8EB20F" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000749B3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Likely</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3876" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="6B930683" w14:textId="77777777" w:rsidR="00590E45" w:rsidRDefault="00590E45" w:rsidP="002C0076">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="4B7E2B61" w14:textId="77777777" w:rsidR="002C0076" w:rsidRPr="00E800DE" w:rsidRDefault="002C0076" w:rsidP="002C0076">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00590E45" w:rsidRPr="00E800DE" w14:paraId="669252B7" w14:textId="77777777" w:rsidTr="00931E5E">
         <w:trPr>
           <w:trHeight w:val="1004"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1124" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06D6BBAE" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000749B3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Possible </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3876" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="4A451F98" w14:textId="77777777" w:rsidR="00590E45" w:rsidRDefault="00590E45" w:rsidP="002C0076">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="2714DDEB" w14:textId="77777777" w:rsidR="002C0076" w:rsidRPr="00E800DE" w:rsidRDefault="002C0076" w:rsidP="002C0076">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00590E45" w:rsidRPr="00E800DE" w14:paraId="1B078DE3" w14:textId="77777777" w:rsidTr="00931E5E">
         <w:trPr>
           <w:trHeight w:val="1004"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1124" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="99CC00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="167C2839" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000749B3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Unlikely</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3876" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="341FE235" w14:textId="58D9F358" w:rsidR="00590E45" w:rsidRDefault="00590E45" w:rsidP="00030C05">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="4635DA61" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="00E800DE" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00590E45" w:rsidRPr="00E800DE" w14:paraId="4EAF4C9A" w14:textId="77777777" w:rsidTr="00931E5E">
         <w:trPr>
           <w:trHeight w:val="1004"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1124" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="008000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BDAFE5B" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000749B3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Rare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3876" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="0E852739" w14:textId="77777777" w:rsidR="00590E45" w:rsidRDefault="00590E45" w:rsidP="002C0076">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="5CA8B186" w14:textId="77777777" w:rsidR="002C0076" w:rsidRPr="00E800DE" w:rsidRDefault="002C0076" w:rsidP="002C0076">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2DD273AD" w14:textId="77777777" w:rsidR="00931E5E" w:rsidRDefault="00931E5E" w:rsidP="00590E45">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="361A9181" w14:textId="3E567FD8" w:rsidR="00590E45" w:rsidRPr="0022702F" w:rsidRDefault="00931E5E" w:rsidP="00264F32">
+    <w:p w14:paraId="361A9181" w14:textId="2C4A1FF5" w:rsidR="00590E45" w:rsidRPr="00CC7402" w:rsidRDefault="00931E5E" w:rsidP="00264F32">
       <w:pPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
-[...6 lines deleted...]
-          <w:iCs/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00590E45" w:rsidRPr="0022702F">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00590E45" w:rsidRPr="00CC7402">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">This page </w:t>
-[...49 lines deleted...]
-    <w:p w14:paraId="344CC85F" w14:textId="3FF5CEE3" w:rsidR="00590E45" w:rsidRDefault="00590E45" w:rsidP="00590E45">
+        <w:t>This page has been designed for printing and writing on.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344CC85F" w14:textId="77777777" w:rsidR="00590E45" w:rsidRDefault="00590E45" w:rsidP="00590E45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15DC1B11" wp14:editId="61B02AB2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>22860</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5876925" cy="8648700"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="717077494" name="Rectangle 3" descr="This is a rectangular text box where you can type or paste information"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5876925" cy="8648700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="3175"/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="68DBCE93">
+              <v:rect id="Rectangle 3" style="position:absolute;margin-left:411.55pt;margin-top:1.8pt;width:462.75pt;height:681pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="This is a rectangular text box where you can type or paste information" o:spid="_x0000_s1026" filled="f" strokecolor="#0a121c [484]" strokeweight=".25pt" w14:anchorId="02504916" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5o+obgIAAC8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSTpWloqUlSBmCYh&#10;QIOJZ+PYJJLj885u0+7X7+ykKQK0h2kvie27++7u83c+v9i1hm0V+gZsyYuTnDNlJVSNfSn5z8fr&#10;LwvOfBC2EgasKvleeX6x+vzpvHNLNYEaTKWQEYj1y86VvA7BLbPMy1q1wp+AU5aMGrAVgbb4klUo&#10;OkJvTTbJ89OsA6wcglTe0+lVb+SrhK+1kuFOa68CMyWn2kL6Yvo+x2+2OhfLFxSubuRQhviHKlrR&#10;WEo6Ql2JINgGm3dQbSMRPOhwIqHNQOtGqtQDdVPkb7p5qIVTqRcix7uRJv//YOXt9sHdI9HQOb/0&#10;tIxd7DS28U/1sV0iaz+SpXaBSTqcLeanZ5MZZ5Jsi9PpYp4nOrNjuEMfviloWVyUHOk2Eklie+MD&#10;pSTXg0vMZuG6MSbdiLGsK/nXYj6LN5Qda0ursDcqBhj7Q2nWVFTNJAEn2ahLg2wr6MKFlMqGojfV&#10;olL9cTHLx1LHiFRNAozImgoZsQeAKMn32H0bg38MVUl1Y3D+t8L64DEiZQYbxuC2sYAfARjqasjc&#10;+x9I6qmJLD1Dtb9HhtBr3jt53dA13Agf7gWSyGkcaHDDHX20AaIbhhVnNeDvj86jP2mPrJx1NDQl&#10;9782AhVn5rslVZ4V02mcsrSZzuYT2uBry/Nri920l0DXVNAT4WRaRv9gDkuN0D7RfK9jVjIJKyl3&#10;yWXAw+Yy9MNML4RU63Vyo8lyItzYBycjeGQ1yuxx9yTQDVoMJONbOAyYWL6RZO8bIy2sNwF0k/R6&#10;5HXgm6YyCWd4QeLYv94nr+M7t/oDAAD//wMAUEsDBBQABgAIAAAAIQCCsRko3QAAAAcBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqENDAg1xKn6KUI80fQA3XpKIeB3Zbhv69N2e&#10;4Dia0cw35XKygzigD70jBfezBARS40xPrYJt/XH3BCJETUYPjlDBLwZYVtdXpS6MO9IXHjaxFVxC&#10;odAKuhjHQsrQdGh1mLkRib1v562OLH0rjddHLreDnCdJLq3uiRc6PeJbh83PZm8VnHwvP+P2IV0/&#10;vtpTvViv6vdspdTtzfTyDCLiFP/CcMFndKiYaef2ZIIYFPCRqCDNQbC5mGcZiB2n0jzLQVal/M9f&#10;nQEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCl5o+obgIAAC8FAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCCsRko3QAAAAcBAAAPAAAAAAAAAAAA&#10;AAAAAMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AFBB6F" w14:textId="6433E34B" w:rsidR="00590E45" w:rsidRDefault="00590E45" w:rsidP="00DD0CC3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="00AFBB6F" w14:textId="77777777" w:rsidR="00590E45" w:rsidRDefault="00590E45" w:rsidP="00590E45">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Consequence assessment chart</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E219883" w14:textId="7FA799A0" w:rsidR="00C13888" w:rsidRDefault="00C13888" w:rsidP="00C13888">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Use this chart to describe how serious the impact of an emergency could be on your service. </w:t>
       </w:r>
       <w:r w:rsidR="00E520E6">
         <w:t>You should define e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ach level </w:t>
       </w:r>
       <w:r w:rsidR="00DF412A">
         <w:t xml:space="preserve">of consequence in a way that makes sense for your organisation, based on your service type, the people you support, and the kind of emergencies you might face. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FC062AE" w14:textId="0D3D9B91" w:rsidR="00DF412A" w:rsidRPr="00C13888" w:rsidRDefault="00DF412A" w:rsidP="00C13888">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You can write your own </w:t>
       </w:r>
       <w:r w:rsidR="00DC7181">
         <w:t>definitions in the blank column to help your team understand what each level means for your setting</w:t>
       </w:r>
       <w:r w:rsidR="008A55E2">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B63969" w14:textId="38598FF1" w:rsidR="00590E45" w:rsidRPr="00242EE7" w:rsidRDefault="00590E45" w:rsidP="00DD0CC3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Tablecaption"/>
+    <w:p w14:paraId="70B63969" w14:textId="38598FF1" w:rsidR="00590E45" w:rsidRPr="00242EE7" w:rsidRDefault="00590E45" w:rsidP="00590E45">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00C30709">
         <w:t>omplete definitions appropriate for your service</w:t>
       </w:r>
       <w:r w:rsidR="0009530C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9112" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2002"/>
         <w:gridCol w:w="7110"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00590E45" w:rsidRPr="00E800DE" w14:paraId="4CDEC8DE" w14:textId="77777777" w:rsidTr="00C7481B">
+      <w:tr w:rsidR="00590E45" w:rsidRPr="00E800DE" w14:paraId="4CDEC8DE" w14:textId="77777777" w:rsidTr="00030C05">
         <w:trPr>
           <w:trHeight w:val="784"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2002" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19C551CE" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="00E800DE" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00B1045C">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Consequence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41E016FD" w14:textId="32B0A2BF" w:rsidR="00590E45" w:rsidRPr="00E800DE" w:rsidRDefault="00590E45" w:rsidP="00030C05">
+          <w:p w14:paraId="41E016FD" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="00E800DE" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00B1045C">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>Definition</w:t>
+              <w:t>Definitions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00590E45" w:rsidRPr="00E800DE" w14:paraId="0FD4A881" w14:textId="77777777" w:rsidTr="00030C05">
         <w:trPr>
           <w:trHeight w:val="518"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2002" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19CCC823" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000749B3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Catastrophic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4876C79D" w14:textId="0C28F393" w:rsidR="002C0076" w:rsidRPr="001423EA" w:rsidRDefault="002C0076" w:rsidP="00030C05">
+          <w:p w14:paraId="3488544E" w14:textId="77777777" w:rsidR="00590E45" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4876C79D" w14:textId="0C28F393" w:rsidR="002C0076" w:rsidRPr="002C794D" w:rsidRDefault="002C0076" w:rsidP="00030C05">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00590E45" w:rsidRPr="00E800DE" w14:paraId="5FD5E4F8" w14:textId="77777777" w:rsidTr="00030C05">
         <w:trPr>
           <w:trHeight w:val="518"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2002" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F89708"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C5127DD" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000749B3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Major</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="71A2C33D" w14:textId="77777777" w:rsidR="00590E45" w:rsidRDefault="00590E45" w:rsidP="002C0076">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="60D17DD9" w14:textId="77777777" w:rsidR="002C0076" w:rsidRPr="00E800DE" w:rsidRDefault="002C0076" w:rsidP="002C0076">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00590E45" w:rsidRPr="00E800DE" w14:paraId="64F7666B" w14:textId="77777777" w:rsidTr="00030C05">
         <w:trPr>
           <w:trHeight w:val="518"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2002" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BBDDC0E" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000749B3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Moderate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="2DAFD662" w14:textId="202E4FF4" w:rsidR="00590E45" w:rsidRDefault="00E86B43" w:rsidP="00030C05">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
           <w:p w14:paraId="4DC04A83" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="00E800DE" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00590E45" w:rsidRPr="00E800DE" w14:paraId="6503E2C8" w14:textId="77777777" w:rsidTr="00030C05">
         <w:trPr>
           <w:trHeight w:val="518"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2002" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="99CC00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0221071E" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000749B3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Minor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="481AC11F" w14:textId="77777777" w:rsidR="00590E45" w:rsidRDefault="00590E45" w:rsidP="00030C05">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="456F9715" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="00E800DE" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00590E45" w:rsidRPr="00E800DE" w14:paraId="501D54A0" w14:textId="77777777" w:rsidTr="00030C05">
         <w:trPr>
           <w:trHeight w:val="518"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2002" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="008000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="612010E9" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="000749B3" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000749B3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Insignificant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="263596F5" w14:textId="77777777" w:rsidR="00590E45" w:rsidRDefault="00590E45" w:rsidP="00030C05">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="70ED0673" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="00E800DE" w:rsidRDefault="00590E45" w:rsidP="00030C05">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="104458DE" w14:textId="13C306F5" w:rsidR="00590E45" w:rsidRPr="004D7C22" w:rsidRDefault="00590E45" w:rsidP="00590E45">
+    <w:p w14:paraId="104458DE" w14:textId="77777777" w:rsidR="00590E45" w:rsidRDefault="00590E45" w:rsidP="00590E45">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:iCs/>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="004D7C22">
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05A1021D" wp14:editId="060CBFCC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>331299</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5781675" cy="4517390"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="16510"/>
+                <wp:wrapNone/>
+                <wp:docPr id="382103101" name="Rectangle 3" descr="This is a rectangular text box where you can type or paste information"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5781675" cy="4517390"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="3175"/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict w14:anchorId="2108DBC4">
+              <v:rect id="Rectangle 3" style="position:absolute;margin-left:0;margin-top:26.1pt;width:455.25pt;height:355.7pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" alt="This is a rectangular text box where you can type or paste information" o:spid="_x0000_s1026" filled="f" strokecolor="#0a121c [484]" strokeweight=".25pt" w14:anchorId="02E2E7B8" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCP4IScbQIAAC8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQpLYWKFFUgpkkI&#10;EDDxbBybRHJ83tlt2v36nZ00RYD2MO0lsX133919/s7nF9vWsI1C34AteXGUc6ashKqxryX/+XT9&#10;7ZQzH4SthAGrSr5Tnl8sv34579xCTaAGUylkBGL9onMlr0Nwiyzzslat8EfglCWjBmxFoC2+ZhWK&#10;jtBbk03y/CTrACuHIJX3dHrVG/ky4WutZLjT2qvATMmptpC+mL4v8Zstz8XiFYWrGzmUIf6hilY0&#10;lpKOUFciCLbG5gNU20gEDzocSWgz0LqRKvVA3RT5u24ea+FU6oXI8W6kyf8/WHm7eXT3SDR0zi88&#10;LWMXW41t/FN9bJvI2o1kqW1gkg5n89PiZD7jTJJtOivmx2eJzuwQ7tCH7wpaFhclR7qNRJLY3PhA&#10;Kcl17xKzWbhujEk3YizrSn5cEH70O9SWVmFnVAww9kFp1lRUzSQBJ9moS4NsI+jChZTKhqI31aJS&#10;/XExy/N9qWNEqiYBRmRNhYzYA0CU5Efsvo3BP4aqpLoxOP9bYX3wGJEygw1jcNtYwM8ADHU1ZO79&#10;9yT11ESWXqDa3SND6DXvnbxu6BpuhA/3AknkNA40uOGOPtoA0Q3DirMa8Pdn59GftEdWzjoampL7&#10;X2uBijPzw5Iqz4rpNE5Z2kxn8wlt8K3l5a3FrttLoGsq6IlwMi2jfzD7pUZon2m+VzErmYSVlLvk&#10;MuB+cxn6YaYXQqrVKrnRZDkRbuyjkxE8shpl9rR9FugGLQaS8S3sB0ws3kmy942RFlbrALpJej3w&#10;OvBNU5mEM7wgcezf7pPX4Z1b/gEAAP//AwBQSwMEFAAGAAgAAAAhAKvg0WfeAAAABwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo05SkNGRT8VOEeqTpA7jxkkTE68h229Cnx5zg&#10;OJrRzDflejKDOJHzvWWE+SwBQdxY3XOLsK/f7h5A+KBYq8EyIXyTh3V1fVWqQtszf9BpF1oRS9gX&#10;CqELYSyk9E1HRvmZHYmj92mdUSFK10rt1DmWm0GmSZJLo3qOC50a6aWj5mt3NAgX18v3sL9fbJfP&#10;5lKvtpv6Ndsg3t5MT48gAk3hLwy/+BEdqsh0sEfWXgwI8UhAyNIURHRX8yQDcUBY5oscZFXK//zV&#10;DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCP4IScbQIAAC8FAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCr4NFn3gAAAAcBAAAPAAAAAAAAAAAA&#10;AAAAAMcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00CC7402">
         <w:rPr>
           <w:b/>
-          <w:iCs/>
-[...34 lines deleted...]
-    </w:tbl>
+          <w:i/>
+        </w:rPr>
+        <w:t>This page has been designed for printing and writing on.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="2911EEDA" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="00BB628E" w:rsidRDefault="00590E45" w:rsidP="00590E45">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DC67C8D" w14:textId="77777777" w:rsidR="002B59DC" w:rsidRDefault="002B59DC" w:rsidP="002B59DC">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3004EF7F" w14:textId="5BBD9A91" w:rsidR="00590E45" w:rsidRPr="003B21DB" w:rsidRDefault="00590E45" w:rsidP="00590E45">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="109" w:name="_Toc210049900"/>
+      <w:bookmarkStart w:id="100" w:name="_Appendix_4_–"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc187910781"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc239247450"/>
+      <w:bookmarkEnd w:id="100"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix 4 </w:t>
       </w:r>
       <w:r w:rsidR="0009530C">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Preparing a relocation and evacuation kit</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="108"/>
-      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
     </w:p>
     <w:p w14:paraId="4864ADDB" w14:textId="33279039" w:rsidR="00590E45" w:rsidRDefault="00A32EA0" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Having a kit ready with important emergency items and information can save time and stress if you need to leave quickly. This list includes useful items to pack. You should check your kit often, especially if it has anything that can go out of date e.g. batteries, medicine, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="596E98C7" w14:textId="223A612D" w:rsidR="00590E45" w:rsidRPr="00B663A4" w:rsidRDefault="00A32EA0" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00B663A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B663A4">
         <w:t>This is just a sample list. Services should think about the unique needs of each client and adjust the kit accordingly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E7EB8E" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="007B0D51" w:rsidRDefault="00590E45" w:rsidP="00DD0CC3">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="110" w:name="_Toc210049901"/>
+    <w:p w14:paraId="02E7EB8E" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="007B0D51" w:rsidRDefault="00590E45" w:rsidP="00590E45">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007B0D51">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>General equipment and supplies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="110"/>
     </w:p>
     <w:p w14:paraId="16445139" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="0014647A" w:rsidRDefault="00590E45" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0014647A">
         <w:t>Traffic/emergency safety vest and tabards</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55ECB8BF" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="0014647A" w:rsidRDefault="00590E45" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0014647A">
         <w:t>Facility keys</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75785B57" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="0014647A" w:rsidRDefault="00590E45" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0014647A">
         <w:t>Charged mobile phone and charger (batteries checked and charged)</w:t>
       </w:r>
     </w:p>
@@ -23452,59 +24514,65 @@
     </w:p>
     <w:p w14:paraId="15D9AD0B" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="0014647A" w:rsidRDefault="00590E45" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0014647A">
         <w:t>Bottled water</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AD04876" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="0014647A" w:rsidRDefault="00590E45" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0014647A">
         <w:t>Non-perishable food and snack items</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0378C7AD" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="0014647A" w:rsidRDefault="00590E45" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0014647A">
         <w:t>Sunscreen and spare sunhats.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B90E9C0" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="007B0D51" w:rsidRDefault="00590E45" w:rsidP="00DD0CC3">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="111" w:name="_Toc210049902"/>
+    <w:p w14:paraId="4B90E9C0" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="007B0D51" w:rsidRDefault="00590E45" w:rsidP="00590E45">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007B0D51">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Client-specific items</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="111"/>
     </w:p>
     <w:p w14:paraId="1164438B" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="0014647A" w:rsidRDefault="00590E45" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0014647A">
         <w:t>Medication and medical aids</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E7FE856" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="0014647A" w:rsidRDefault="00590E45" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0014647A">
         <w:t>Copies of care plans</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C0117F7" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="0014647A" w:rsidRDefault="00590E45" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0014647A">
         <w:t>Any important documents (including prescriptions)</w:t>
       </w:r>
     </w:p>
@@ -23521,59 +24589,65 @@
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0014647A">
         <w:t>Continence aids</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1998B02F" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="0014647A" w:rsidRDefault="00590E45" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0014647A">
         <w:t>Changes of clothes (natural fabrics), toiletries</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11ABC8B4" w14:textId="331159A1" w:rsidR="00590E45" w:rsidRPr="0014647A" w:rsidRDefault="00590E45" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="0014647A">
         <w:t>Identification</w:t>
       </w:r>
       <w:r w:rsidR="0014647A">
         <w:t xml:space="preserve"> documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063F5BC3" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="007B0D51" w:rsidRDefault="00590E45" w:rsidP="00DD0CC3">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="112" w:name="_Toc210049903"/>
+    <w:p w14:paraId="063F5BC3" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="007B0D51" w:rsidRDefault="00590E45" w:rsidP="00590E45">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007B0D51">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Facility-based residential services requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="112"/>
     </w:p>
     <w:p w14:paraId="47B00E6C" w14:textId="7F4D8DFE" w:rsidR="00590E45" w:rsidRPr="009915AB" w:rsidRDefault="00590E45" w:rsidP="00B663A4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="009915AB">
         <w:t>Emergency contact details (facility-based service)</w:t>
       </w:r>
       <w:r w:rsidR="0009530C">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4826231F" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="0014647A" w:rsidRDefault="00590E45" w:rsidP="0014647A">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="0014647A">
         <w:t>your local government emergency contact</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A1E2696" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="0014647A" w:rsidRDefault="00590E45" w:rsidP="0014647A">
@@ -23647,206 +24721,220 @@
       </w:pPr>
       <w:r w:rsidRPr="0014647A">
         <w:t xml:space="preserve">Clipboard with notes, </w:t>
       </w:r>
       <w:r w:rsidR="008A55E2" w:rsidRPr="0014647A">
         <w:t>pens,</w:t>
       </w:r>
       <w:r w:rsidRPr="0014647A">
         <w:t xml:space="preserve"> and pencils to record information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="444AD4A6" w14:textId="77777777" w:rsidR="00590E45" w:rsidRDefault="00590E45" w:rsidP="00590E45">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="05CCB3A8" w14:textId="1EEF4052" w:rsidR="00590E45" w:rsidRPr="00592704" w:rsidRDefault="00590E45" w:rsidP="00590E45">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="113" w:name="_Appendix_5_-"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="113"/>
+      <w:bookmarkStart w:id="103" w:name="_Appendix_5_-"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc187910782"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc239247451"/>
+      <w:bookmarkEnd w:id="103"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix 5 </w:t>
       </w:r>
       <w:r w:rsidR="0009530C">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="116" w:name="_Toc48899953"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc48899953"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc48899954"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc48899955"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
       <w:r w:rsidRPr="00643B70">
         <w:t>Key roles and responsibilities in emergency management</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="114"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="115"/>
+      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="108"/>
     </w:p>
     <w:p w14:paraId="1914F539" w14:textId="56E275AE" w:rsidR="00590E45" w:rsidRDefault="00590E45" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Emergency management planning </w:t>
       </w:r>
       <w:r w:rsidR="00A32EA0">
         <w:t xml:space="preserve">happens at different level: </w:t>
       </w:r>
       <w:r>
         <w:t>national, state, regional and local</w:t>
       </w:r>
       <w:r w:rsidR="00A32EA0">
         <w:t>. There are different committees that help with this planning. How big the response is, depends on how serious the emergency is and how it might affect people and communities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5410403B" w14:textId="778A3C4A" w:rsidR="00590E45" w:rsidRPr="00090372" w:rsidRDefault="00590E45" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Victoria</w:t>
       </w:r>
       <w:r w:rsidRPr="00090372">
         <w:t xml:space="preserve">’s </w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00090372">
         <w:t>mergency management arrangements</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00090372">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="00A32EA0">
         <w:t>guided by laws such as</w:t>
       </w:r>
       <w:r w:rsidRPr="00090372">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="119" w:name="_Hlk14271837"/>
+      <w:bookmarkStart w:id="109" w:name="_Hlk14271837"/>
       <w:r w:rsidRPr="00090372">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Emergency Management Act 1986</w:t>
       </w:r>
       <w:r w:rsidRPr="00090372">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00090372">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Emergency Management Act 2013 </w:t>
       </w:r>
       <w:r w:rsidRPr="00090372">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">detailed in </w:t>
       </w:r>
       <w:r w:rsidRPr="00090372">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>State Emergency Management Plan and associated documentation</w:t>
       </w:r>
       <w:r w:rsidRPr="00090372">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A32EA0">
         <w:t xml:space="preserve"> All levels of government and services work together to help communities be safer and stronger in emergencies.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="109"/>
     </w:p>
     <w:p w14:paraId="0E7CFDF0" w14:textId="488D2CE6" w:rsidR="00590E45" w:rsidRDefault="00590E45" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Understanding </w:t>
       </w:r>
       <w:r w:rsidR="008D46A5">
         <w:t xml:space="preserve">emergency management roles and responsibilities </w:t>
       </w:r>
       <w:r w:rsidR="14E23BE3">
         <w:t xml:space="preserve">relevant to social services </w:t>
       </w:r>
       <w:r w:rsidR="00FC7334">
         <w:t xml:space="preserve">helps us all </w:t>
       </w:r>
       <w:r w:rsidR="00A32EA0">
         <w:t>plan and work together during emergencies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C26A63E" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="007B0D51" w:rsidRDefault="00590E45" w:rsidP="00DD0CC3">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="120" w:name="_Toc210049905"/>
+    <w:p w14:paraId="6C26A63E" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="007B0D51" w:rsidRDefault="00590E45" w:rsidP="00590E45">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007B0D51">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Local </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="007B0D51">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>overnment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="120"/>
     </w:p>
     <w:p w14:paraId="21C4925C" w14:textId="79140313" w:rsidR="00590E45" w:rsidRDefault="6915E68B" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>Councils</w:t>
       </w:r>
       <w:r w:rsidR="00FC7334">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00590E45">
         <w:t xml:space="preserve">work with </w:t>
       </w:r>
       <w:r w:rsidR="00FC7334">
         <w:t xml:space="preserve">providers </w:t>
       </w:r>
       <w:r w:rsidR="00705BEF">
         <w:t>in their area</w:t>
       </w:r>
       <w:r w:rsidR="00FC7334">
         <w:t>. They have</w:t>
       </w:r>
       <w:r w:rsidR="00590E45">
@@ -23909,59 +24997,65 @@
       <w:r w:rsidR="00590E45">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00705BEF">
         <w:t>bring together</w:t>
       </w:r>
       <w:r w:rsidR="00590E45">
         <w:t xml:space="preserve"> the Municipal Emergency Management Planning Committee</w:t>
       </w:r>
       <w:r w:rsidR="00705BEF">
         <w:t>. This committee includes emergency responders, local</w:t>
       </w:r>
       <w:r w:rsidR="00590E45">
         <w:t xml:space="preserve"> services, support agencies and other relevant parties</w:t>
       </w:r>
       <w:r w:rsidR="06894468">
         <w:t>, including community members</w:t>
       </w:r>
       <w:r w:rsidR="00705BEF">
         <w:t xml:space="preserve">. They develop and update </w:t>
       </w:r>
       <w:r w:rsidR="00590E45">
         <w:t>municipal emergency management plans.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4248D7" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="007B0D51" w:rsidRDefault="00590E45" w:rsidP="00DD0CC3">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="121" w:name="_Toc210049906"/>
+    <w:p w14:paraId="0C4248D7" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="007B0D51" w:rsidRDefault="00590E45" w:rsidP="00590E45">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007B0D51">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>State government</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="121"/>
     </w:p>
     <w:p w14:paraId="3ACDADAE" w14:textId="77777777" w:rsidR="00A16ECB" w:rsidRDefault="00590E45" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>In Victoria, the state government is responsible for</w:t>
       </w:r>
       <w:r w:rsidR="00A16ECB">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CA934B0" w14:textId="64BC42FA" w:rsidR="00A16ECB" w:rsidRDefault="00590E45" w:rsidP="00A16ECB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>developing emergency management response and recovery capabilities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23ACE8E9" w14:textId="25626C9B" w:rsidR="00A16ECB" w:rsidRDefault="00590E45" w:rsidP="00A16ECB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
@@ -23993,71 +25087,81 @@
       <w:r w:rsidR="008A55E2">
         <w:t>command,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and coordination across government</w:t>
       </w:r>
       <w:r w:rsidR="001F3B0A">
         <w:t xml:space="preserve">. There </w:t>
       </w:r>
       <w:r w:rsidR="002E3A78">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="001F3B0A">
         <w:t xml:space="preserve"> also</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> agencies across government responsible for </w:t>
       </w:r>
       <w:r w:rsidR="002E3A78">
         <w:t xml:space="preserve">specific </w:t>
       </w:r>
       <w:r>
         <w:t>elements of the emergency response. These responsibilities are detailed in the State Emergency Management Plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DC124A" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="007B0D51" w:rsidRDefault="00590E45" w:rsidP="00DD0CC3">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="122" w:name="_Toc210049907"/>
+    <w:p w14:paraId="36DC124A" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="007B0D51" w:rsidRDefault="00590E45" w:rsidP="00590E45">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007B0D51">
-        <w:t>Commonwealth government</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="122"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commonwealth government </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B67447" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="007B0D51" w:rsidRDefault="00590E45" w:rsidP="00590E45">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007B0D51">
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="007B0D51">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:t>National Disability Insurance Scheme (NDIS) supports and services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CDC8798" w14:textId="6DDA5BD3" w:rsidR="008561DB" w:rsidRDefault="00590E45" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The NDIS Quality and Safeguards </w:t>
       </w:r>
       <w:r w:rsidR="00705BEF">
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ommission </w:t>
       </w:r>
       <w:r w:rsidR="00705BEF">
         <w:t xml:space="preserve">makes sure that </w:t>
       </w:r>
       <w:r>
         <w:t>NDIS providers meet</w:t>
       </w:r>
       <w:r w:rsidR="00705BEF">
         <w:t xml:space="preserve"> safety and care standards. This includes making sure </w:t>
       </w:r>
@@ -24082,268 +25186,274 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">important supports can keep going during and after emergencies. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F21F7C0" w14:textId="77777777" w:rsidR="00D44B08" w:rsidRDefault="00D44B08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7637DA" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="007B0D51" w:rsidRDefault="00590E45" w:rsidP="00DD0CC3">
-[...3 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="1F7637DA" w14:textId="77777777" w:rsidR="00590E45" w:rsidRPr="007B0D51" w:rsidRDefault="00590E45" w:rsidP="00590E45">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0D51">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Residential aged care</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="154974DF" w14:textId="77777777" w:rsidR="00590E45" w:rsidRDefault="00590E45" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>At the national level, the Department of Health is responsible for:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B6351D7" w14:textId="77777777" w:rsidR="00705BEF" w:rsidRPr="00FF5F40" w:rsidRDefault="00705BEF" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF5F40">
         <w:t>helping residential aged care services get ready to respond to emergencies. This includes creating emergency plans</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E9DF8CC" w14:textId="1AEE214F" w:rsidR="00705BEF" w:rsidRPr="00FF5F40" w:rsidRDefault="00705BEF" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF5F40">
         <w:t>checking that aged care services can look after residents during and after an emergency</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FAAB8AB" w14:textId="5A9F0B7F" w:rsidR="00EB4BC7" w:rsidRPr="00FF5F40" w:rsidRDefault="00705BEF" w:rsidP="00FF5F40">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF5F40">
         <w:t>giving aged care services important information</w:t>
       </w:r>
       <w:r w:rsidR="002077D2" w:rsidRPr="00FF5F40">
         <w:t>. This includes</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5F40">
         <w:t xml:space="preserve"> and reminding them about their responsibilities during an emergency</w:t>
       </w:r>
       <w:r w:rsidR="00590E45" w:rsidRPr="00FF5F40">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EB4BC7" w:rsidRPr="00FF5F40" w:rsidSect="00F15144">
-      <w:headerReference w:type="even" r:id="rId88"/>
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId92"/>
+      <w:headerReference w:type="even" r:id="rId99"/>
+      <w:headerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="even" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:headerReference w:type="first" r:id="rId103"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59634B8A" w14:textId="77777777" w:rsidR="00353810" w:rsidRDefault="00353810">
+    <w:p w14:paraId="3BF28A7D" w14:textId="77777777" w:rsidR="008F2628" w:rsidRDefault="008F2628">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5155C3F9" w14:textId="77777777" w:rsidR="00353810" w:rsidRDefault="00353810"/>
+    <w:p w14:paraId="62B7C33C" w14:textId="77777777" w:rsidR="008F2628" w:rsidRDefault="008F2628"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BDA0FC1" w14:textId="77777777" w:rsidR="00353810" w:rsidRDefault="00353810">
+    <w:p w14:paraId="5F1FDCA1" w14:textId="77777777" w:rsidR="008F2628" w:rsidRDefault="008F2628">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179B1E5B" w14:textId="77777777" w:rsidR="00353810" w:rsidRDefault="00353810"/>
+    <w:p w14:paraId="645FF04A" w14:textId="77777777" w:rsidR="008F2628" w:rsidRDefault="008F2628"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4E279144" w14:textId="77777777" w:rsidR="00353810" w:rsidRDefault="00353810">
+    <w:p w14:paraId="396D6C49" w14:textId="77777777" w:rsidR="008F2628" w:rsidRDefault="008F2628">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Segoe UI"/>
+    <w:altName w:val="Ebrima"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1001AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21E06AB0" w14:textId="3FA2AEC0" w:rsidR="00EB4BC7" w:rsidRDefault="00EB4BC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5F16E52C" wp14:editId="181E78CF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189845</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="MSIPCM9dd54572b391b968e538fedc" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -24391,86 +25501,86 @@
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5F16E52C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM9dd54572b391b968e538fedc" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo3ZL&#10;CW0ap6pAXJAQoqCenXjz08TrKHbb5O1xTnDcmdHsN8l+MC27Yu9qSxKWCwEMKbe6plLCz/fbwwaY&#10;84q0ai2hhBEd7NPZXaJibW/0hdejL1koIRcrCZX3Xcy5yys0yi1shxS8wvZG+XD2Jde9uoVy0/KV&#10;EBE3qqbwoVIdvlSYN8eLkbD+3GYFPzfm/DG+j2PdFKfXrJDyfj4cdsA8Dv4vDBN+QIc0MGX2Qtqx&#10;VkIY4oMaifUzsMlfbkUELJu0p8cN8DTh/zekvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAvkEiX4AAAAAsBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCM9dd54572b391b968e538fedc" o:spid="_x0000_s1029" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo3ZL&#10;CW0ap6pAXJAQoqCenXjz08TrKHbb5O1xTnDcmdHsN8l+MC27Yu9qSxKWCwEMKbe6plLCz/fbwwaY&#10;84q0ai2hhBEd7NPZXaJibW/0hdejL1koIRcrCZX3Xcy5yys0yi1shxS8wvZG+XD2Jde9uoVy0/KV&#10;EBE3qqbwoVIdvlSYN8eLkbD+3GYFPzfm/DG+j2PdFKfXrJDyfj4cdsA8Dv4vDBN+QIc0MGX2Qtqx&#10;VkIY4oMaifUzsMlfbkUELJu0p8cN8DTh/zekvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAvkEiX4AAAAAsBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="55F389B9" w14:textId="31CAAB1A" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="795C27F3" w14:textId="735E2BCF" w:rsidR="00431A70" w:rsidRDefault="00EB4BC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="47C005B9" wp14:editId="033DE9C0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189687</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="MSIPCM36724fdbb2a52fcfc05f86a5" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
@@ -24519,86 +25629,86 @@
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="47C005B9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM36724fdbb2a52fcfc05f86a5" o:spid="_x0000_s1027" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC+QSJfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3Gj&#10;dksJbRqnqkBckBCioJ6dePPTxOsodtvk7XFOcNyZ0ew3yX4wLbti72pLEpYLAQwpt7qmUsLP99vD&#10;BpjzirRqLaGEER3s09ldomJtb/SF16MvWSghFysJlfddzLnLKzTKLWyHFLzC9kb5cPYl1726hXLT&#10;8pUQETeqpvChUh2+VJg3x4uRsP7cZgU/N+b8Mb6PY90Up9eskPJ+Phx2wDwO/i8ME35AhzQwZfZC&#10;2rFWQhjigxqJ9TOwyV9uRQQsm7Snxw3wNOH/N6S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOob6v0WAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC+QSJfgAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCM36724fdbb2a52fcfc05f86a5" o:spid="_x0000_s1030" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC+QSJfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3Gj&#10;dksJbRqnqkBckBCioJ6dePPTxOsodtvk7XFOcNyZ0ew3yX4wLbti72pLEpYLAQwpt7qmUsLP99vD&#10;BpjzirRqLaGEER3s09ldomJtb/SF16MvWSghFysJlfddzLnLKzTKLWyHFLzC9kb5cPYl1726hXLT&#10;8pUQETeqpvChUh2+VJg3x4uRsP7cZgU/N+b8Mb6PY90Up9eskPJ+Phx2wDwO/i8ME35AhzQwZfZC&#10;2rFWQhjigxqJ9TOwyV9uRQQsm7Snxw3wNOH/N6S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOob6v0WAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC+QSJfgAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="6C8B923F" w14:textId="188DBC95" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="002C5B7C">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4ED4B1DC" w14:textId="660D8273" w:rsidR="00EB4BC7" w:rsidRDefault="00EB4BC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="70BA23E7" wp14:editId="2F526DE4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189845</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="MSIPCMf6504bf684e4519137a7274a" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -24646,86 +25756,86 @@
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="70BA23E7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMf6504bf684e4519137a7274a" o:spid="_x0000_s1028" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7jRm/GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0gChbYRoWKtmCah&#10;thKd+mwcm0RyfJ5tSNhfv7NDoOr2VPXFOd9d7sf3fZ7fdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4sxVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfN4tbuktKzF&#10;6o1Kxmk6S1qwpbHAhXPofeiDdBHrSym4f5LSCU9UQXE2H08bz204k8Wc5TvLTFXz0xjsA1M0rNbY&#10;9FzqgXlG9rb+p1RTcwsOpB9xaBKQsuYi7oDbZOm7bTYVMyLuguA4c4bJfV5Z/njYmGdLfPcdOiQw&#10;ANIalzt0hn06aZvwxUkJxhHC4xk20XnC0Xk9naWTDEMcY5Msu76ZhjLJ5W9jnf8hoCHBKKhFWiJa&#10;7LB2vk8dUkIzDataqUiN0qQt6GwyTeMP5wgWVxp7XGYNlu+2HanLgo6HPbZQHnE9Cz3zzvBVjTOs&#10;mfPPzCLVODbK1z/hIRVgLzhZlFRg//zPH/KRAYxS0qJ0Cup+75kVlKifGrm5za6ugtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEAL5BIl+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2sr&#10;caN2SwltGqeqQFyQEKKgnp1489PE6yh22+TtcU5w3JnR7DfJfjAtu2LvaksSlgsBDCm3uqZSws/3&#10;28MGmPOKtGotoYQRHezT2V2iYm1v9IXXoy9ZKCEXKwmV913MucsrNMotbIcUvML2Rvlw9iXXvbqF&#10;ctPylRARN6qm8KFSHb5UmDfHi5Gw/txmBT835vwxvo9j3RSn16yQ8n4+HHbAPA7+LwwTfkCHNDBl&#10;9kLasVZCGOKDGon1M7DJX25FBCybtKfHDfA04f83pL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAu40ZvxgCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAL5BIl+AAAAALAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCMf6504bf684e4519137a7274a" o:spid="_x0000_s1031" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7jRm/GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0gChbYRoWKtmCah&#10;thKd+mwcm0RyfJ5tSNhfv7NDoOr2VPXFOd9d7sf3fZ7fdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4sxVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfN4tbuktKzF&#10;6o1Kxmk6S1qwpbHAhXPofeiDdBHrSym4f5LSCU9UQXE2H08bz204k8Wc5TvLTFXz0xjsA1M0rNbY&#10;9FzqgXlG9rb+p1RTcwsOpB9xaBKQsuYi7oDbZOm7bTYVMyLuguA4c4bJfV5Z/njYmGdLfPcdOiQw&#10;ANIalzt0hn06aZvwxUkJxhHC4xk20XnC0Xk9naWTDEMcY5Msu76ZhjLJ5W9jnf8hoCHBKKhFWiJa&#10;7LB2vk8dUkIzDataqUiN0qQt6GwyTeMP5wgWVxp7XGYNlu+2HanLgo6HPbZQHnE9Cz3zzvBVjTOs&#10;mfPPzCLVODbK1z/hIRVgLzhZlFRg//zPH/KRAYxS0qJ0Cup+75kVlKifGrm5za6ugtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEAL5BIl+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2sr&#10;caN2SwltGqeqQFyQEKKgnp1489PE6yh22+TtcU5w3JnR7DfJfjAtu2LvaksSlgsBDCm3uqZSws/3&#10;28MGmPOKtGotoYQRHezT2V2iYm1v9IXXoy9ZKCEXKwmV913MucsrNMotbIcUvML2Rvlw9iXXvbqF&#10;ctPylRARN6qm8KFSHb5UmDfHi5Gw/txmBT835vwxvo9j3RSn16yQ8n4+HHbAPA7+LwwTfkCHNDBl&#10;9kLasVZCGOKDGon1M7DJX25FBCybtKfHDfA04f83pL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAu40ZvxgCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAL5BIl+AAAAALAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="4086DCEE" w14:textId="7687AF4A" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A5A0490" w14:textId="1557D831" w:rsidR="00D63636" w:rsidRDefault="002C5B7C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3B772BC9" wp14:editId="18CDC098">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="MSIPCMd3f54469bd0204c6fb2f3fa8" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
@@ -24774,86 +25884,86 @@
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="3B772BC9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMd3f54469bd0204c6fb2f3fa8" o:spid="_x0000_s1029" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLApg3GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0oOU6KbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDT2Owf5iiZY3G&#10;pudSj8wzsrfNH6XahltwIP2EQ5uAlA0XcQfcJks/bLOtmRFxFwTHmTNM7v+V5U+HrXmxxPdfoUcC&#10;AyCdcblDZ9inl7YNX5yUYBwhPJ5hE70nHJ03s3k6zTDEMTbNspvbWSiTXP421vlvAloSjIJapCWi&#10;xQ4b54fUMSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7ElT4RTjHiVUR1zPwsC8M3zd4Awb&#10;5vwLs0g1jo3y9c94SAXYC04WJTXYX3/zh3xkAKOUdCidgrqfe2YFJeq7Rm7usuvroLV4QcO+95aj&#10;V+/bB0BVZvhADI9myPVqNKWF9g3VvQrdMMQ0x54FLUfzwQ9CxtfBxWoVk1BVhvmN3hoeSgc0A7Kv&#10;/Ruz5gS/R+KeYBQXyz+wMOQOPKz2HmQTKQr4DmieYEdFRpJPrydI/v09Zl3e+PI3AAAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBLApg3GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCMd3f54469bd0204c6fb2f3fa8" o:spid="_x0000_s1032" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLApg3GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0oOU6KbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDT2Owf5iiZY3G&#10;pudSj8wzsrfNH6XahltwIP2EQ5uAlA0XcQfcJks/bLOtmRFxFwTHmTNM7v+V5U+HrXmxxPdfoUcC&#10;AyCdcblDZ9inl7YNX5yUYBwhPJ5hE70nHJ03s3k6zTDEMTbNspvbWSiTXP421vlvAloSjIJapCWi&#10;xQ4b54fUMSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7ElT4RTjHiVUR1zPwsC8M3zd4Awb&#10;5vwLs0g1jo3y9c94SAXYC04WJTXYX3/zh3xkAKOUdCidgrqfe2YFJeq7Rm7usuvroLV4QcO+95aj&#10;V+/bB0BVZvhADI9myPVqNKWF9g3VvQrdMMQ0x54FLUfzwQ9CxtfBxWoVk1BVhvmN3hoeSgc0A7Kv&#10;/Ruz5gS/R+KeYBQXyz+wMOQOPKz2HmQTKQr4DmieYEdFRpJPrydI/v09Zl3e+PI3AAAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBLApg3GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="187CC088" w14:textId="35729B6B" w:rsidR="002C5B7C" w:rsidRPr="002C5B7C" w:rsidRDefault="002C5B7C" w:rsidP="002C5B7C">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="002C5B7C">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="042FA8D0" w14:textId="7E347BBB" w:rsidR="00431A70" w:rsidRDefault="001C7128" w:rsidP="00DC00C1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3667"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6EBCE929" wp14:editId="7CB17B6C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
@@ -24905,51 +26015,51 @@
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6EBCE929" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMcda5461fada7660fda7e169a" o:spid="_x0000_s1030" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZof46GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LiRxLBcuAmcFHA&#10;SAI4Rc40RVoCKC5L0pbcr++Ssuwg7SnIhVrurvYxM5zfdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4srqECVwhIsol3emoJW3ps8SRyvRMPcCIzQGJRgG+bxandJaVmL&#10;1RuVXKXpLGnBlsYCF86h96EP0kWsL6Xg/klKJzxRBcXZfDxtPLfhTBZzlu8sM1XNT2OwD0zRsFpj&#10;03OpB+YZ2dv6n1JNzS04kH7EoUlAypqLuANuk6XvttlUzIi4C4LjzBkm93ll+eNhY54t8d136JDA&#10;AEhrXO7QGfbppG3CFyclGEcIj2fYROcJR+f1dJaOMwxxjI2z7PpmGsokl7+Ndf6HgIYEo6AWaYlo&#10;scPa+T51SAnNNKxqpSI1SpO2oLPxNI0/nCNYXGnscZk1WL7bdqQuCzoZ9thCecT1LPTMO8NXNc6w&#10;Zs4/M4tU49goX/+Eh1SAveBkUVKB/fM/f8hHBjBKSYvSKaj7vWdWUKJ+auTmNptMgtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAZof46GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCMcda5461fada7660fda7e169a" o:spid="_x0000_s1033" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZof46GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LiRxLBcuAmcFHA&#10;SAI4Rc40RVoCKC5L0pbcr++Ssuwg7SnIhVrurvYxM5zfdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4srqECVwhIsol3emoJW3ps8SRyvRMPcCIzQGJRgG+bxandJaVmL&#10;1RuVXKXpLGnBlsYCF86h96EP0kWsL6Xg/klKJzxRBcXZfDxtPLfhTBZzlu8sM1XNT2OwD0zRsFpj&#10;03OpB+YZ2dv6n1JNzS04kH7EoUlAypqLuANuk6XvttlUzIi4C4LjzBkm93ll+eNhY54t8d136JDA&#10;AEhrXO7QGfbppG3CFyclGEcIj2fYROcJR+f1dJaOMwxxjI2z7PpmGsokl7+Ndf6HgIYEo6AWaYlo&#10;scPa+T51SAnNNKxqpSI1SpO2oLPxNI0/nCNYXGnscZk1WL7bdqQuCzoZ9thCecT1LPTMO8NXNc6w&#10;Zs4/M4tU49goX/+Eh1SAveBkUVKB/fM/f8hHBjBKSYvSKaj7vWdWUKJ+auTmNptMgtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAZof46GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="08EC5D7E" w14:textId="292E2C3E" w:rsidR="001C7128" w:rsidRPr="001C7128" w:rsidRDefault="001C7128" w:rsidP="001C7128">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="001C7128">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
@@ -25019,116 +26129,146 @@
                           <w:r w:rsidRPr="00EB4BC7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="1BA32EAB" id="MSIPCM82764d688816a9dc96a1b608" o:spid="_x0000_s1031" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpLn+yFwIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEUB&#10;IwngFDnTFGkRoLgsSVtyv75Lyo8g7anohVrurvYxM5zd960me+G8AlPRYpRTIgyHWpltRX+8Lr/c&#10;UuIDMzXTYERFD8LT+/nnT7POluIKGtC1cASLGF92tqJNCLbMMs8b0TI/AisMBiW4lgW8um1WO9Zh&#10;9VZnV3k+zTpwtXXAhffofRyCdJ7qSyl4eJbSi0B0RXG2kE6Xzk08s/mMlVvHbKP4cQz2D1O0TBls&#10;ei71yAIjO6f+KNUq7sCDDCMObQZSKi7SDrhNkX/YZt0wK9IuCI63Z5j8/yvLn/Zr++JI6L9CjwRG&#10;QDrrS4/OuE8vXRu/OCnBOEJ4OMMm+kA4Om8m03xcYIhjbFwUN7eTWCa7/G2dD98EtCQaFXVIS0KL&#10;7Vc+DKmnlNjMwFJpnajRhnQVnY4nefrhHMHi2mCPy6zRCv2mJ6quaBogejZQH3A9BwPz3vKlwhlW&#10;zIcX5pBqHBvlG57xkBqwFxwtShpwv/7mj/nIAEYp6VA6FfU/d8wJSvR3g9zcFdfXUWvpgoZ7792c&#10;vGbXPgCqssAHYnkyY27QJ1M6aN9Q3YvYDUPMcOxZ0c3JfAiDkPF1cLFYpCRUlWVhZdaWx9IRzYjs&#10;a//GnD3CH5C4JziJi5UfWBhyBx4WuwBSJYouaB5hR0Umko+vJ0r+/T1lXd74/DcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytx&#10;o3ZLCW0ap6pAXJAQoqCenXjz08TrKHbb5O1xTnDcmdHsN8l+MC27Yu9qSxKWCwEMKbe6plLCz/fb&#10;wwaY84q0ai2hhBEd7NPZXaJibW/0hdejL1koIRcrCZX3Xcy5yys0yi1shxS8wvZG+XD2Jde9uoVy&#10;0/KVEBE3qqbwoVIdvlSYN8eLkbD+3GYFPzfm/DG+j2PdFKfXrJDyfj4cdsA8Dv4vDBN+QIc0MGX2&#10;QtqxVkIY4oMaifUzsMlfbkUELJu0p8cN8DTh/zekvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDpLn+yFwIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAAAAAAAAAAAAAAHEEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="1BA32EAB" id="MSIPCM82764d688816a9dc96a1b608" o:spid="_x0000_s1034" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpLn+yFwIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEUB&#10;IwngFDnTFGkRoLgsSVtyv75Lyo8g7anohVrurvYxM5zd960me+G8AlPRYpRTIgyHWpltRX+8Lr/c&#10;UuIDMzXTYERFD8LT+/nnT7POluIKGtC1cASLGF92tqJNCLbMMs8b0TI/AisMBiW4lgW8um1WO9Zh&#10;9VZnV3k+zTpwtXXAhffofRyCdJ7qSyl4eJbSi0B0RXG2kE6Xzk08s/mMlVvHbKP4cQz2D1O0TBls&#10;ei71yAIjO6f+KNUq7sCDDCMObQZSKi7SDrhNkX/YZt0wK9IuCI63Z5j8/yvLn/Zr++JI6L9CjwRG&#10;QDrrS4/OuE8vXRu/OCnBOEJ4OMMm+kA4Om8m03xcYIhjbFwUN7eTWCa7/G2dD98EtCQaFXVIS0KL&#10;7Vc+DKmnlNjMwFJpnajRhnQVnY4nefrhHMHi2mCPy6zRCv2mJ6quaBogejZQH3A9BwPz3vKlwhlW&#10;zIcX5pBqHBvlG57xkBqwFxwtShpwv/7mj/nIAEYp6VA6FfU/d8wJSvR3g9zcFdfXUWvpgoZ7792c&#10;vGbXPgCqssAHYnkyY27QJ1M6aN9Q3YvYDUPMcOxZ0c3JfAiDkPF1cLFYpCRUlWVhZdaWx9IRzYjs&#10;a//GnD3CH5C4JziJi5UfWBhyBx4WuwBSJYouaB5hR0Umko+vJ0r+/T1lXd74/DcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytx&#10;o3ZLCW0ap6pAXJAQoqCenXjz08TrKHbb5O1xTnDcmdHsN8l+MC27Yu9qSxKWCwEMKbe6plLCz/fb&#10;wwaY84q0ai2hhBEd7NPZXaJibW/0hdejL1koIRcrCZX3Xcy5yys0yi1shxS8wvZG+XD2Jde9uoVy&#10;0/KVEBE3qqbwoVIdvlSYN8eLkbD+3GYFPzfm/DG+j2PdFKfXrJDyfj4cdsA8Dv4vDBN+QIc0MGX2&#10;QtqxVkIY4oMaifUzsMlfbkUELJu0p8cN8DTh/zekvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDpLn+yFwIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAAAAAAAAAAAAAAHEEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="54918659" w14:textId="5CB96CC1" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E672DF5" w14:textId="77777777" w:rsidR="00353810" w:rsidRDefault="00353810" w:rsidP="00207717">
+    <w:p w14:paraId="12B125B7" w14:textId="77777777" w:rsidR="008F2628" w:rsidRDefault="008F2628" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58A6D450" w14:textId="77777777" w:rsidR="00353810" w:rsidRDefault="00353810">
+    <w:p w14:paraId="7C2ACB2A" w14:textId="77777777" w:rsidR="008F2628" w:rsidRDefault="008F2628">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132BD955" w14:textId="77777777" w:rsidR="00353810" w:rsidRDefault="00353810"/>
+    <w:p w14:paraId="10C117E0" w14:textId="77777777" w:rsidR="008F2628" w:rsidRDefault="008F2628"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0D72478B" w14:textId="77777777" w:rsidR="00353810" w:rsidRDefault="00353810">
+    <w:p w14:paraId="396AABB1" w14:textId="77777777" w:rsidR="008F2628" w:rsidRDefault="008F2628">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E29E44C" w14:textId="3FD2E00A" w:rsidR="00295A03" w:rsidRDefault="00295A03">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4229F1DB" w14:textId="17E9B7E7" w:rsidR="00295A03" w:rsidRDefault="00295A03">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D6BB624" w14:textId="371BC7F5" w:rsidR="00295A03" w:rsidRDefault="00295A03">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B8F185F" w14:textId="5CC5D22C" w:rsidR="00431A70" w:rsidRDefault="00C60411">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
@@ -25153,113 +26293,130 @@
     <w:r>
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t>Document title</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="009C245E" w:rsidRPr="009C245E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>(use Header style)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="082BA3E9" w14:textId="434F3B22" w:rsidR="00562811" w:rsidRPr="001C7128" w:rsidRDefault="002A29BD" w:rsidP="001C7128">
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="082BA3E9" w14:textId="2C1CCEB5" w:rsidR="00562811" w:rsidRPr="001C7128" w:rsidRDefault="002A29BD" w:rsidP="001C7128">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Preparing for emergencies: a reference guide for the social services </w:t>
     </w:r>
     <w:r w:rsidR="10EC8438">
-      <w:t>sector</w:t>
+      <w:t xml:space="preserve">sector   </w:t>
     </w:r>
     <w:r w:rsidR="001C7128">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="001C7128" w:rsidRPr="10EC8438">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="001C7128" w:rsidRPr="10EC8438">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00526F04">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t>seven</w:t>
     </w:r>
     <w:r w:rsidR="001C7128" w:rsidRPr="10EC8438">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7716067C" w14:textId="7C40CB57" w:rsidR="00295A03" w:rsidRDefault="00295A03">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8312ECAA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="926"/>
+        </w:tabs>
+        <w:ind w:left="926" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03A50056"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0AAE1EBA"/>
     <w:numStyleLink w:val="ZZNumbersloweralpha"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06824AFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="649C17E4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25328,51 +26485,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="083045E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4BCE7FCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="587" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25448,51 +26605,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09C32C81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F8C7722"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25561,57 +26718,57 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B8D43DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9D040EF8"/>
     <w:numStyleLink w:val="ZZNumbersdigit"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BAD2E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0AAE1EBA"/>
     <w:styleLink w:val="ZZNumbersloweralpha"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Numberloweralpha"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Numberloweralphaindent"/>
       <w:lvlText w:val="(%2)"/>
@@ -25696,68 +26853,68 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19933F31"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FC5E3658"/>
+    <w:tmpl w:val="82B84146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="630" w:hanging="630"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="11"/>
+      <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -25809,51 +26966,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A9A4037"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0270C184"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25929,51 +27086,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E9331B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F60F4F0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26042,51 +27199,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F30362A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="876E0DDC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26155,51 +27312,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="317D4544"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="18364A2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
@@ -26278,51 +27435,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32634710"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="445AA69E"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26391,51 +27548,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32BE6954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3224F8EE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26504,51 +27661,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3363293E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE760D44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26624,51 +27781,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C4303A5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B4E7622"/>
     <w:styleLink w:val="ZZNumbers"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -26764,51 +27921,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E6C68D4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9D040EF8"/>
     <w:styleLink w:val="ZZNumbersdigit"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberdigit"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberdigitindent"/>
       <w:lvlText w:val="%2."/>
@@ -26899,51 +28056,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EC54A41"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="986E24B0"/>
     <w:styleLink w:val="ZZNumberslowerroman"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Numberlowerroman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Numberlowerromanindent"/>
       <w:lvlText w:val="(%2)"/>
@@ -27028,51 +28185,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="418C590E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5E00B85A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -27149,51 +28306,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47DE5A62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6DE0B7FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450" w:hanging="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -27262,51 +28419,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47E01750"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16DA0FAE"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -27351,51 +28508,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48371E16"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="67AA588E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="587" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27471,51 +28628,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DF16159"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F05C78C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
@@ -27592,51 +28749,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EFD0946"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7DCF94C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27705,69 +28862,69 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5024418B"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0C090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="541611C2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="350ED9F2"/>
     <w:styleLink w:val="ZZTablebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Tablebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Tablebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -27850,51 +29007,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54BA1E5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F05C78C0"/>
     <w:styleLink w:val="ZZBullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
@@ -27972,51 +29129,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55222DF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3600EB04"/>
     <w:lvl w:ilvl="0" w:tplc="968AC64C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -28086,51 +29243,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56FC5099"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F1AB7AE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28199,51 +29356,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57E52CCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="008A1ABA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1091" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1811" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -28313,51 +29470,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6131" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6851" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6309259F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8B3CE87A"/>
     <w:styleLink w:val="ZZQuotebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Quotebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Quotebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
@@ -28439,51 +29596,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="642356AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DD83D7E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28552,51 +29709,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="653276E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11705A7C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28665,51 +29822,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70264634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7728C0B6"/>
     <w:lvl w:ilvl="0" w:tplc="92D0A7EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6160FB1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="995CDA56">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28751,51 +29908,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="30A80098">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0B449DFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="793D6728"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="686EE4A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28871,51 +30028,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AB24208"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="18364A2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
@@ -28994,51 +30151,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EBC3715"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DFE85D8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29108,132 +30265,132 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2017032439">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1359500544">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1355963572">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="898395120">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="898395120">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="5" w16cid:durableId="1510021562">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="320894444">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="670063983">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1989240202">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1208492618">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="31268837">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlRestart w:val="0"/>
         <w:lvlText w:val="–"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="567" w:hanging="283"/>
         </w:pPr>
@@ -29328,60 +30485,60 @@
         <w:pPr>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlRestart w:val="0"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2015453007">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2117557270">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="843516534">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2115323168">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlRestart w:val="0"/>
         <w:lvlText w:val="–"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="567" w:hanging="283"/>
         </w:pPr>
@@ -29475,54 +30632,54 @@
         <w:pPr>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlRestart w:val="0"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="255867058">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="753085671">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:pStyle w:val="Tablebullet1"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="227" w:hanging="227"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlRestart w:val="0"/>
         <w:pStyle w:val="Tablebullet2"/>
         <w:lvlText w:val="–"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
@@ -29621,257 +30778,261 @@
         <w:pPr>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlRestart w:val="0"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="867064768">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1344162777">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="632953386">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1344162777">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="20" w16cid:durableId="1863128529">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="615409705">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="527911691">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1771585489">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="217514082">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1891379076">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2028604429">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="893349076">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1314138787">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1989049664">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="797071475">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="759568895">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="147477911">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1446344062">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="540089835">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1468158078">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="816141356">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="145441966">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="762921220">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1535192377">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="527911691">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="40" w16cid:durableId="231887568">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1771585489">
-[...2 lines deleted...]
-  <w:num w:numId="24" w16cid:durableId="217514082">
+  <w:num w:numId="41" w16cid:durableId="1283922573">
     <w:abstractNumId w:val="27"/>
-  </w:num>
-[...43 lines deleted...]
-    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="34"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:writeProtection w:recommended="1"/>
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="156"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A6272"/>
     <w:rsid w:val="00000719"/>
     <w:rsid w:val="00001309"/>
     <w:rsid w:val="00001926"/>
     <w:rsid w:val="00001AF3"/>
     <w:rsid w:val="000022E7"/>
     <w:rsid w:val="00002D68"/>
     <w:rsid w:val="00002FA3"/>
     <w:rsid w:val="000033F7"/>
     <w:rsid w:val="00003403"/>
     <w:rsid w:val="00003E2D"/>
-    <w:rsid w:val="00004019"/>
     <w:rsid w:val="0000479E"/>
     <w:rsid w:val="00004DD6"/>
     <w:rsid w:val="00005347"/>
     <w:rsid w:val="00006672"/>
     <w:rsid w:val="000072B6"/>
     <w:rsid w:val="00007347"/>
     <w:rsid w:val="0001021B"/>
     <w:rsid w:val="0001065C"/>
     <w:rsid w:val="00010811"/>
-    <w:rsid w:val="00011269"/>
-    <w:rsid w:val="00011A7F"/>
     <w:rsid w:val="00011C06"/>
     <w:rsid w:val="00011D89"/>
     <w:rsid w:val="0001233A"/>
     <w:rsid w:val="000126E1"/>
     <w:rsid w:val="000154FD"/>
     <w:rsid w:val="00015D59"/>
     <w:rsid w:val="000165DF"/>
     <w:rsid w:val="00016B8E"/>
     <w:rsid w:val="00016CBE"/>
     <w:rsid w:val="00020678"/>
     <w:rsid w:val="00022271"/>
+    <w:rsid w:val="0002264F"/>
     <w:rsid w:val="000235E8"/>
     <w:rsid w:val="0002385A"/>
     <w:rsid w:val="00023BE4"/>
     <w:rsid w:val="00024C96"/>
     <w:rsid w:val="00024D89"/>
     <w:rsid w:val="000250B6"/>
     <w:rsid w:val="000262B8"/>
     <w:rsid w:val="000268C5"/>
     <w:rsid w:val="000307D2"/>
     <w:rsid w:val="00030BDE"/>
     <w:rsid w:val="00030C05"/>
-    <w:rsid w:val="00032467"/>
     <w:rsid w:val="00032E25"/>
     <w:rsid w:val="00033D81"/>
     <w:rsid w:val="00033DC9"/>
     <w:rsid w:val="000344B3"/>
     <w:rsid w:val="00034811"/>
     <w:rsid w:val="0003645B"/>
     <w:rsid w:val="000366DE"/>
     <w:rsid w:val="00037366"/>
     <w:rsid w:val="00037B7E"/>
     <w:rsid w:val="000400AC"/>
     <w:rsid w:val="00040523"/>
     <w:rsid w:val="0004063C"/>
     <w:rsid w:val="00040A79"/>
     <w:rsid w:val="000416AA"/>
     <w:rsid w:val="00041BF0"/>
     <w:rsid w:val="00041E5B"/>
     <w:rsid w:val="00042B17"/>
     <w:rsid w:val="00042C3E"/>
     <w:rsid w:val="00042C8A"/>
     <w:rsid w:val="000444C6"/>
     <w:rsid w:val="000451AA"/>
     <w:rsid w:val="0004536B"/>
     <w:rsid w:val="0004538A"/>
     <w:rsid w:val="00046B68"/>
     <w:rsid w:val="00046BB9"/>
     <w:rsid w:val="00046CBB"/>
     <w:rsid w:val="00047071"/>
     <w:rsid w:val="0004782C"/>
+    <w:rsid w:val="00050126"/>
     <w:rsid w:val="00050AE2"/>
     <w:rsid w:val="00051002"/>
     <w:rsid w:val="0005229A"/>
     <w:rsid w:val="000527DD"/>
     <w:rsid w:val="000529F8"/>
-    <w:rsid w:val="0005364A"/>
+    <w:rsid w:val="00053E5F"/>
     <w:rsid w:val="0005447C"/>
     <w:rsid w:val="00054A41"/>
+    <w:rsid w:val="00055031"/>
     <w:rsid w:val="000569F3"/>
     <w:rsid w:val="00056EC4"/>
-    <w:rsid w:val="00057011"/>
     <w:rsid w:val="000578B2"/>
     <w:rsid w:val="00057D55"/>
     <w:rsid w:val="000603B8"/>
     <w:rsid w:val="00060959"/>
     <w:rsid w:val="00060C8F"/>
     <w:rsid w:val="0006145D"/>
     <w:rsid w:val="000614F5"/>
+    <w:rsid w:val="00061C66"/>
     <w:rsid w:val="00062140"/>
     <w:rsid w:val="0006298A"/>
-    <w:rsid w:val="00062BE2"/>
     <w:rsid w:val="000638FE"/>
     <w:rsid w:val="00063FC1"/>
     <w:rsid w:val="0006461A"/>
-    <w:rsid w:val="00065649"/>
+    <w:rsid w:val="0006628D"/>
     <w:rsid w:val="000663CD"/>
     <w:rsid w:val="00070262"/>
     <w:rsid w:val="00070A32"/>
     <w:rsid w:val="00070C26"/>
     <w:rsid w:val="00072E1E"/>
     <w:rsid w:val="00072E70"/>
     <w:rsid w:val="000733FE"/>
     <w:rsid w:val="00073D3F"/>
     <w:rsid w:val="000740F8"/>
     <w:rsid w:val="00074219"/>
     <w:rsid w:val="000749B3"/>
     <w:rsid w:val="00074ED5"/>
     <w:rsid w:val="00076232"/>
     <w:rsid w:val="000772C6"/>
     <w:rsid w:val="000774E8"/>
     <w:rsid w:val="0007797D"/>
     <w:rsid w:val="0008170F"/>
     <w:rsid w:val="00081C92"/>
     <w:rsid w:val="0008204A"/>
     <w:rsid w:val="0008246B"/>
     <w:rsid w:val="000829D7"/>
     <w:rsid w:val="00082BD7"/>
     <w:rsid w:val="00082C25"/>
     <w:rsid w:val="00082F18"/>
     <w:rsid w:val="00083EB1"/>
@@ -29898,98 +31059,99 @@
     <w:rsid w:val="00094DA3"/>
     <w:rsid w:val="0009530C"/>
     <w:rsid w:val="0009542C"/>
     <w:rsid w:val="00095828"/>
     <w:rsid w:val="00096CD1"/>
     <w:rsid w:val="000971EF"/>
     <w:rsid w:val="000A012C"/>
     <w:rsid w:val="000A09A4"/>
     <w:rsid w:val="000A0EB9"/>
     <w:rsid w:val="000A1179"/>
     <w:rsid w:val="000A125D"/>
     <w:rsid w:val="000A186C"/>
     <w:rsid w:val="000A18BC"/>
     <w:rsid w:val="000A1EA4"/>
     <w:rsid w:val="000A1F36"/>
     <w:rsid w:val="000A2391"/>
     <w:rsid w:val="000A2476"/>
     <w:rsid w:val="000A2AC6"/>
     <w:rsid w:val="000A2AED"/>
     <w:rsid w:val="000A36CA"/>
     <w:rsid w:val="000A381D"/>
     <w:rsid w:val="000A491D"/>
     <w:rsid w:val="000A4BE9"/>
     <w:rsid w:val="000A5290"/>
     <w:rsid w:val="000A641A"/>
+    <w:rsid w:val="000A6D06"/>
     <w:rsid w:val="000B081B"/>
     <w:rsid w:val="000B14F8"/>
-    <w:rsid w:val="000B1A10"/>
     <w:rsid w:val="000B2995"/>
     <w:rsid w:val="000B31CB"/>
     <w:rsid w:val="000B38F2"/>
     <w:rsid w:val="000B3D7F"/>
     <w:rsid w:val="000B3EDB"/>
     <w:rsid w:val="000B434C"/>
     <w:rsid w:val="000B458D"/>
     <w:rsid w:val="000B543D"/>
     <w:rsid w:val="000B55F9"/>
     <w:rsid w:val="000B5AB6"/>
     <w:rsid w:val="000B5BF7"/>
-    <w:rsid w:val="000B66B0"/>
     <w:rsid w:val="000B6BC8"/>
     <w:rsid w:val="000B720F"/>
     <w:rsid w:val="000C0303"/>
     <w:rsid w:val="000C0722"/>
     <w:rsid w:val="000C1BA8"/>
     <w:rsid w:val="000C2806"/>
     <w:rsid w:val="000C367F"/>
     <w:rsid w:val="000C42EA"/>
     <w:rsid w:val="000C4546"/>
     <w:rsid w:val="000C53F5"/>
     <w:rsid w:val="000C597D"/>
     <w:rsid w:val="000C6786"/>
     <w:rsid w:val="000C7DA3"/>
     <w:rsid w:val="000D02EC"/>
     <w:rsid w:val="000D1242"/>
     <w:rsid w:val="000D15B6"/>
     <w:rsid w:val="000D1A06"/>
     <w:rsid w:val="000D282F"/>
     <w:rsid w:val="000D2ABA"/>
     <w:rsid w:val="000D2D77"/>
     <w:rsid w:val="000D363C"/>
     <w:rsid w:val="000D426D"/>
+    <w:rsid w:val="000D42E4"/>
     <w:rsid w:val="000D48EE"/>
     <w:rsid w:val="000D5CC4"/>
     <w:rsid w:val="000D6597"/>
     <w:rsid w:val="000D68D8"/>
     <w:rsid w:val="000D6E3D"/>
     <w:rsid w:val="000E0970"/>
     <w:rsid w:val="000E0A92"/>
     <w:rsid w:val="000E141C"/>
     <w:rsid w:val="000E1758"/>
     <w:rsid w:val="000E2950"/>
     <w:rsid w:val="000E2F50"/>
+    <w:rsid w:val="000E337E"/>
     <w:rsid w:val="000E3CC7"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
     <w:rsid w:val="000E7473"/>
     <w:rsid w:val="000E76DF"/>
     <w:rsid w:val="000F044A"/>
     <w:rsid w:val="000F0C92"/>
     <w:rsid w:val="000F0DBA"/>
     <w:rsid w:val="000F14C6"/>
     <w:rsid w:val="000F15C5"/>
     <w:rsid w:val="000F1807"/>
     <w:rsid w:val="000F1F1E"/>
     <w:rsid w:val="000F2259"/>
     <w:rsid w:val="000F2DDA"/>
     <w:rsid w:val="000F2EA0"/>
     <w:rsid w:val="000F4DBC"/>
     <w:rsid w:val="000F50CD"/>
     <w:rsid w:val="000F5213"/>
     <w:rsid w:val="000F5E55"/>
     <w:rsid w:val="000F6110"/>
     <w:rsid w:val="000F6923"/>
     <w:rsid w:val="000F6C25"/>
     <w:rsid w:val="000F7039"/>
     <w:rsid w:val="000F72CA"/>
     <w:rsid w:val="000F757F"/>
@@ -29997,84 +31159,79 @@
     <w:rsid w:val="00100103"/>
     <w:rsid w:val="00101001"/>
     <w:rsid w:val="00101854"/>
     <w:rsid w:val="00101C9E"/>
     <w:rsid w:val="00101FE0"/>
     <w:rsid w:val="00102C03"/>
     <w:rsid w:val="00102F37"/>
     <w:rsid w:val="00103276"/>
     <w:rsid w:val="0010392D"/>
     <w:rsid w:val="00103AEF"/>
     <w:rsid w:val="0010447F"/>
     <w:rsid w:val="00104B69"/>
     <w:rsid w:val="00104D8B"/>
     <w:rsid w:val="00104FE3"/>
     <w:rsid w:val="00104FFF"/>
     <w:rsid w:val="0010688A"/>
     <w:rsid w:val="00106984"/>
     <w:rsid w:val="0010714F"/>
     <w:rsid w:val="0010736B"/>
     <w:rsid w:val="001079E4"/>
     <w:rsid w:val="001102AB"/>
     <w:rsid w:val="00111045"/>
     <w:rsid w:val="0011166D"/>
     <w:rsid w:val="00111E52"/>
     <w:rsid w:val="001120C5"/>
-    <w:rsid w:val="0011352B"/>
+    <w:rsid w:val="00113648"/>
     <w:rsid w:val="00113CA4"/>
     <w:rsid w:val="00113EA4"/>
     <w:rsid w:val="0011683D"/>
     <w:rsid w:val="00116A84"/>
     <w:rsid w:val="0011708B"/>
-    <w:rsid w:val="0011742F"/>
     <w:rsid w:val="00120BD3"/>
     <w:rsid w:val="00121AC7"/>
     <w:rsid w:val="00121E00"/>
     <w:rsid w:val="001226AE"/>
     <w:rsid w:val="001229F7"/>
     <w:rsid w:val="00122A67"/>
     <w:rsid w:val="00122D34"/>
     <w:rsid w:val="00122FEA"/>
     <w:rsid w:val="00123041"/>
-    <w:rsid w:val="00123201"/>
     <w:rsid w:val="001232BD"/>
     <w:rsid w:val="00124755"/>
     <w:rsid w:val="00124ED5"/>
     <w:rsid w:val="001276FA"/>
     <w:rsid w:val="0013097E"/>
-    <w:rsid w:val="00130D64"/>
     <w:rsid w:val="00130E20"/>
     <w:rsid w:val="0013126A"/>
     <w:rsid w:val="00131369"/>
     <w:rsid w:val="001328DE"/>
     <w:rsid w:val="00133D69"/>
     <w:rsid w:val="00135F55"/>
-    <w:rsid w:val="00137254"/>
     <w:rsid w:val="00137BC1"/>
     <w:rsid w:val="00140852"/>
     <w:rsid w:val="00140A18"/>
-    <w:rsid w:val="001423EA"/>
     <w:rsid w:val="00142956"/>
     <w:rsid w:val="00142E94"/>
     <w:rsid w:val="00143BFF"/>
     <w:rsid w:val="00144035"/>
     <w:rsid w:val="00144451"/>
     <w:rsid w:val="001447B3"/>
     <w:rsid w:val="00145E22"/>
     <w:rsid w:val="0014647A"/>
     <w:rsid w:val="0014672C"/>
     <w:rsid w:val="00146D2F"/>
     <w:rsid w:val="00146EF0"/>
     <w:rsid w:val="00151A2B"/>
     <w:rsid w:val="00152073"/>
     <w:rsid w:val="00152329"/>
     <w:rsid w:val="00152D13"/>
     <w:rsid w:val="00152D48"/>
     <w:rsid w:val="00152E27"/>
     <w:rsid w:val="00153681"/>
     <w:rsid w:val="00153AB8"/>
     <w:rsid w:val="00153C36"/>
     <w:rsid w:val="00154AED"/>
     <w:rsid w:val="00156458"/>
     <w:rsid w:val="00156598"/>
     <w:rsid w:val="001569A9"/>
     <w:rsid w:val="0015726B"/>
@@ -30089,552 +31246,547 @@
     <w:rsid w:val="00162093"/>
     <w:rsid w:val="0016226D"/>
     <w:rsid w:val="00162CA9"/>
     <w:rsid w:val="001639F5"/>
     <w:rsid w:val="00164402"/>
     <w:rsid w:val="00164711"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165A57"/>
     <w:rsid w:val="00165B2D"/>
     <w:rsid w:val="00165B72"/>
     <w:rsid w:val="0016601B"/>
     <w:rsid w:val="001663DD"/>
     <w:rsid w:val="00167655"/>
     <w:rsid w:val="00167A06"/>
     <w:rsid w:val="0017015E"/>
     <w:rsid w:val="00170719"/>
     <w:rsid w:val="001708A9"/>
     <w:rsid w:val="001712C2"/>
     <w:rsid w:val="00171E06"/>
     <w:rsid w:val="00171FD8"/>
     <w:rsid w:val="001726DA"/>
     <w:rsid w:val="00172BAF"/>
     <w:rsid w:val="00172D69"/>
     <w:rsid w:val="00172ED0"/>
     <w:rsid w:val="001736EF"/>
-    <w:rsid w:val="0017410A"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
     <w:rsid w:val="00180980"/>
     <w:rsid w:val="0018140E"/>
+    <w:rsid w:val="00181A00"/>
     <w:rsid w:val="00182079"/>
     <w:rsid w:val="0018244E"/>
     <w:rsid w:val="00182A8F"/>
     <w:rsid w:val="00182DD1"/>
     <w:rsid w:val="0018315F"/>
     <w:rsid w:val="00183356"/>
     <w:rsid w:val="00184598"/>
     <w:rsid w:val="00185193"/>
     <w:rsid w:val="001869E5"/>
     <w:rsid w:val="00186B33"/>
     <w:rsid w:val="00192638"/>
     <w:rsid w:val="00192F9D"/>
-    <w:rsid w:val="001932E1"/>
     <w:rsid w:val="0019418F"/>
     <w:rsid w:val="001941D9"/>
     <w:rsid w:val="00194DDC"/>
     <w:rsid w:val="00194FDB"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
     <w:rsid w:val="00197915"/>
     <w:rsid w:val="001979AF"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
     <w:rsid w:val="00197C95"/>
     <w:rsid w:val="001A064C"/>
     <w:rsid w:val="001A1950"/>
     <w:rsid w:val="001A1C54"/>
     <w:rsid w:val="001A20D3"/>
     <w:rsid w:val="001A27E5"/>
     <w:rsid w:val="001A35E2"/>
     <w:rsid w:val="001A3ACE"/>
     <w:rsid w:val="001A4065"/>
     <w:rsid w:val="001A4941"/>
     <w:rsid w:val="001A6272"/>
     <w:rsid w:val="001A7654"/>
     <w:rsid w:val="001B058F"/>
     <w:rsid w:val="001B1B20"/>
     <w:rsid w:val="001B223C"/>
     <w:rsid w:val="001B5C06"/>
     <w:rsid w:val="001B6439"/>
     <w:rsid w:val="001B6B96"/>
     <w:rsid w:val="001B738B"/>
     <w:rsid w:val="001B7503"/>
     <w:rsid w:val="001B799F"/>
     <w:rsid w:val="001B7C13"/>
     <w:rsid w:val="001C0797"/>
     <w:rsid w:val="001C09DB"/>
     <w:rsid w:val="001C1871"/>
     <w:rsid w:val="001C277E"/>
     <w:rsid w:val="001C2A72"/>
+    <w:rsid w:val="001C2B2B"/>
     <w:rsid w:val="001C317B"/>
     <w:rsid w:val="001C31B7"/>
     <w:rsid w:val="001C3C27"/>
     <w:rsid w:val="001C3DDF"/>
     <w:rsid w:val="001C44D4"/>
     <w:rsid w:val="001C4921"/>
     <w:rsid w:val="001C4A64"/>
     <w:rsid w:val="001C56C0"/>
     <w:rsid w:val="001C6A1D"/>
     <w:rsid w:val="001C6EAD"/>
     <w:rsid w:val="001C7128"/>
     <w:rsid w:val="001C7638"/>
     <w:rsid w:val="001D01DF"/>
     <w:rsid w:val="001D04FC"/>
     <w:rsid w:val="001D0B75"/>
     <w:rsid w:val="001D1489"/>
     <w:rsid w:val="001D160C"/>
     <w:rsid w:val="001D190B"/>
     <w:rsid w:val="001D311B"/>
     <w:rsid w:val="001D39A5"/>
     <w:rsid w:val="001D3C09"/>
     <w:rsid w:val="001D3E10"/>
     <w:rsid w:val="001D44E8"/>
     <w:rsid w:val="001D5346"/>
     <w:rsid w:val="001D5B14"/>
     <w:rsid w:val="001D5BD1"/>
     <w:rsid w:val="001D5C10"/>
     <w:rsid w:val="001D60EC"/>
     <w:rsid w:val="001D6F59"/>
     <w:rsid w:val="001E2D51"/>
     <w:rsid w:val="001E3F86"/>
     <w:rsid w:val="001E434A"/>
     <w:rsid w:val="001E44DF"/>
     <w:rsid w:val="001E5DB2"/>
     <w:rsid w:val="001E62B3"/>
     <w:rsid w:val="001E68A5"/>
     <w:rsid w:val="001E6B84"/>
     <w:rsid w:val="001E6BB0"/>
     <w:rsid w:val="001E6DAF"/>
     <w:rsid w:val="001E724A"/>
     <w:rsid w:val="001E7282"/>
     <w:rsid w:val="001E7CE9"/>
-    <w:rsid w:val="001F0BBC"/>
     <w:rsid w:val="001F2247"/>
     <w:rsid w:val="001F327A"/>
     <w:rsid w:val="001F3474"/>
     <w:rsid w:val="001F37F6"/>
     <w:rsid w:val="001F3826"/>
     <w:rsid w:val="001F389E"/>
     <w:rsid w:val="001F3B0A"/>
     <w:rsid w:val="001F4B73"/>
     <w:rsid w:val="001F4DB9"/>
     <w:rsid w:val="001F5EB0"/>
     <w:rsid w:val="001F6476"/>
     <w:rsid w:val="001F6A6D"/>
-    <w:rsid w:val="001F6CC9"/>
     <w:rsid w:val="001F6E46"/>
     <w:rsid w:val="001F706C"/>
     <w:rsid w:val="001F7BC7"/>
     <w:rsid w:val="001F7C91"/>
     <w:rsid w:val="001F7E6B"/>
-    <w:rsid w:val="00202981"/>
     <w:rsid w:val="002033B7"/>
+    <w:rsid w:val="00203F56"/>
     <w:rsid w:val="0020511F"/>
     <w:rsid w:val="00206463"/>
     <w:rsid w:val="0020680A"/>
     <w:rsid w:val="00206C6B"/>
     <w:rsid w:val="00206F2F"/>
     <w:rsid w:val="00207717"/>
     <w:rsid w:val="0020778B"/>
     <w:rsid w:val="002077D2"/>
     <w:rsid w:val="00210269"/>
     <w:rsid w:val="0021051A"/>
     <w:rsid w:val="0021053D"/>
     <w:rsid w:val="00210A92"/>
     <w:rsid w:val="002119DB"/>
     <w:rsid w:val="00212B95"/>
     <w:rsid w:val="00214C96"/>
     <w:rsid w:val="002156EB"/>
     <w:rsid w:val="00215CC8"/>
     <w:rsid w:val="00216A53"/>
     <w:rsid w:val="00216C03"/>
     <w:rsid w:val="00216D24"/>
     <w:rsid w:val="00216E07"/>
     <w:rsid w:val="00220A1A"/>
     <w:rsid w:val="00220C04"/>
     <w:rsid w:val="00221122"/>
     <w:rsid w:val="00221BD5"/>
     <w:rsid w:val="0022278D"/>
     <w:rsid w:val="00223038"/>
-    <w:rsid w:val="00226930"/>
     <w:rsid w:val="0022701F"/>
-    <w:rsid w:val="0022702F"/>
     <w:rsid w:val="002272CD"/>
     <w:rsid w:val="002274E6"/>
     <w:rsid w:val="00227C68"/>
     <w:rsid w:val="00227E62"/>
     <w:rsid w:val="00230EF4"/>
     <w:rsid w:val="00232259"/>
     <w:rsid w:val="00232976"/>
     <w:rsid w:val="00232FB4"/>
     <w:rsid w:val="00233026"/>
     <w:rsid w:val="002331BE"/>
     <w:rsid w:val="002333F5"/>
     <w:rsid w:val="00233724"/>
     <w:rsid w:val="00233CD1"/>
+    <w:rsid w:val="00234C31"/>
     <w:rsid w:val="00236551"/>
     <w:rsid w:val="002365B4"/>
     <w:rsid w:val="00236A44"/>
     <w:rsid w:val="00237C80"/>
     <w:rsid w:val="00240FBA"/>
     <w:rsid w:val="00241021"/>
     <w:rsid w:val="00241AB8"/>
     <w:rsid w:val="00241CA5"/>
     <w:rsid w:val="00241ECA"/>
     <w:rsid w:val="00242FF9"/>
     <w:rsid w:val="00242FFF"/>
     <w:rsid w:val="002432E1"/>
     <w:rsid w:val="0024336B"/>
     <w:rsid w:val="0024364E"/>
     <w:rsid w:val="0024382A"/>
+    <w:rsid w:val="00244257"/>
     <w:rsid w:val="00244B1D"/>
     <w:rsid w:val="00244F3F"/>
     <w:rsid w:val="00245B63"/>
     <w:rsid w:val="00246207"/>
     <w:rsid w:val="00246C5E"/>
-    <w:rsid w:val="00246DA5"/>
-    <w:rsid w:val="002472D2"/>
     <w:rsid w:val="00247786"/>
     <w:rsid w:val="00247CB6"/>
     <w:rsid w:val="002508F6"/>
     <w:rsid w:val="00250960"/>
     <w:rsid w:val="00251343"/>
     <w:rsid w:val="00251472"/>
-    <w:rsid w:val="002517D0"/>
     <w:rsid w:val="00251EFA"/>
     <w:rsid w:val="0025277D"/>
     <w:rsid w:val="00252B7F"/>
     <w:rsid w:val="00252BAC"/>
     <w:rsid w:val="0025327C"/>
     <w:rsid w:val="00253448"/>
     <w:rsid w:val="002534F3"/>
     <w:rsid w:val="002536A4"/>
     <w:rsid w:val="00253A3E"/>
     <w:rsid w:val="00253AC1"/>
     <w:rsid w:val="00253E02"/>
     <w:rsid w:val="0025425B"/>
     <w:rsid w:val="00254CC5"/>
     <w:rsid w:val="00254F58"/>
+    <w:rsid w:val="002552D4"/>
     <w:rsid w:val="002555D7"/>
     <w:rsid w:val="00255815"/>
     <w:rsid w:val="00255843"/>
     <w:rsid w:val="00256C07"/>
     <w:rsid w:val="002600BD"/>
     <w:rsid w:val="002610B6"/>
     <w:rsid w:val="002620BC"/>
     <w:rsid w:val="00262392"/>
     <w:rsid w:val="00262802"/>
     <w:rsid w:val="002634D3"/>
     <w:rsid w:val="002636CE"/>
     <w:rsid w:val="00263A90"/>
     <w:rsid w:val="0026408B"/>
     <w:rsid w:val="0026410C"/>
     <w:rsid w:val="002648EB"/>
     <w:rsid w:val="00264F32"/>
     <w:rsid w:val="00266B4D"/>
     <w:rsid w:val="0026755A"/>
     <w:rsid w:val="00267733"/>
     <w:rsid w:val="00267C3E"/>
     <w:rsid w:val="00270245"/>
     <w:rsid w:val="002709BB"/>
     <w:rsid w:val="0027131C"/>
     <w:rsid w:val="00271CD5"/>
     <w:rsid w:val="00272A72"/>
     <w:rsid w:val="00272D35"/>
     <w:rsid w:val="00273BAC"/>
     <w:rsid w:val="00273C75"/>
     <w:rsid w:val="00274906"/>
     <w:rsid w:val="00274A93"/>
     <w:rsid w:val="002763B3"/>
     <w:rsid w:val="00276D90"/>
     <w:rsid w:val="00277035"/>
     <w:rsid w:val="00277ED5"/>
     <w:rsid w:val="002802E3"/>
+    <w:rsid w:val="00280A90"/>
     <w:rsid w:val="0028142E"/>
     <w:rsid w:val="0028213D"/>
     <w:rsid w:val="00282A7F"/>
     <w:rsid w:val="00282CC3"/>
     <w:rsid w:val="00282F82"/>
     <w:rsid w:val="00283302"/>
     <w:rsid w:val="00283DD6"/>
     <w:rsid w:val="0028470E"/>
     <w:rsid w:val="00284C10"/>
     <w:rsid w:val="00285C7B"/>
     <w:rsid w:val="002862F1"/>
     <w:rsid w:val="00287573"/>
     <w:rsid w:val="0029083E"/>
     <w:rsid w:val="00291373"/>
     <w:rsid w:val="002925EB"/>
     <w:rsid w:val="00292E6C"/>
     <w:rsid w:val="0029597D"/>
     <w:rsid w:val="00295A03"/>
     <w:rsid w:val="00295E06"/>
     <w:rsid w:val="002962C3"/>
     <w:rsid w:val="0029655B"/>
+    <w:rsid w:val="0029751F"/>
     <w:rsid w:val="0029752B"/>
     <w:rsid w:val="00297AEC"/>
     <w:rsid w:val="00297B09"/>
     <w:rsid w:val="002A09E4"/>
     <w:rsid w:val="002A0A9C"/>
     <w:rsid w:val="002A29BD"/>
     <w:rsid w:val="002A2C79"/>
     <w:rsid w:val="002A2E04"/>
     <w:rsid w:val="002A34E5"/>
     <w:rsid w:val="002A3707"/>
     <w:rsid w:val="002A3DCD"/>
     <w:rsid w:val="002A435E"/>
     <w:rsid w:val="002A483C"/>
     <w:rsid w:val="002A4890"/>
     <w:rsid w:val="002A5989"/>
     <w:rsid w:val="002A5997"/>
     <w:rsid w:val="002A5A3F"/>
     <w:rsid w:val="002A5E7E"/>
     <w:rsid w:val="002A679F"/>
     <w:rsid w:val="002A772F"/>
     <w:rsid w:val="002B0C7C"/>
     <w:rsid w:val="002B0D99"/>
     <w:rsid w:val="002B1729"/>
     <w:rsid w:val="002B221B"/>
+    <w:rsid w:val="002B23CD"/>
     <w:rsid w:val="002B36C7"/>
     <w:rsid w:val="002B3904"/>
     <w:rsid w:val="002B39B3"/>
     <w:rsid w:val="002B4AED"/>
     <w:rsid w:val="002B4DD4"/>
     <w:rsid w:val="002B5277"/>
     <w:rsid w:val="002B5375"/>
-    <w:rsid w:val="002B59DC"/>
     <w:rsid w:val="002B64A8"/>
     <w:rsid w:val="002B77C1"/>
     <w:rsid w:val="002B7AB7"/>
     <w:rsid w:val="002C0076"/>
     <w:rsid w:val="002C045E"/>
     <w:rsid w:val="002C0A0E"/>
     <w:rsid w:val="002C0ED7"/>
     <w:rsid w:val="002C1B5E"/>
     <w:rsid w:val="002C2728"/>
     <w:rsid w:val="002C33D6"/>
     <w:rsid w:val="002C3611"/>
     <w:rsid w:val="002C39B8"/>
     <w:rsid w:val="002C53DD"/>
     <w:rsid w:val="002C5B7C"/>
     <w:rsid w:val="002C66F3"/>
     <w:rsid w:val="002C74CA"/>
     <w:rsid w:val="002C7612"/>
     <w:rsid w:val="002C794D"/>
     <w:rsid w:val="002C79A4"/>
     <w:rsid w:val="002D0496"/>
     <w:rsid w:val="002D1E0D"/>
     <w:rsid w:val="002D2475"/>
     <w:rsid w:val="002D2ED0"/>
     <w:rsid w:val="002D31A7"/>
     <w:rsid w:val="002D42CE"/>
     <w:rsid w:val="002D5006"/>
     <w:rsid w:val="002D5B1C"/>
     <w:rsid w:val="002D6325"/>
     <w:rsid w:val="002D73BB"/>
     <w:rsid w:val="002D7599"/>
     <w:rsid w:val="002D7B95"/>
     <w:rsid w:val="002D7C61"/>
     <w:rsid w:val="002E01D0"/>
     <w:rsid w:val="002E09F3"/>
     <w:rsid w:val="002E0E69"/>
     <w:rsid w:val="002E161D"/>
     <w:rsid w:val="002E1625"/>
+    <w:rsid w:val="002E1AD7"/>
     <w:rsid w:val="002E28A2"/>
     <w:rsid w:val="002E292E"/>
     <w:rsid w:val="002E2D00"/>
     <w:rsid w:val="002E3100"/>
     <w:rsid w:val="002E3A40"/>
     <w:rsid w:val="002E3A78"/>
-    <w:rsid w:val="002E4AD8"/>
     <w:rsid w:val="002E58C7"/>
-    <w:rsid w:val="002E5CE9"/>
     <w:rsid w:val="002E65A3"/>
     <w:rsid w:val="002E6C95"/>
     <w:rsid w:val="002E7B9B"/>
     <w:rsid w:val="002E7C36"/>
     <w:rsid w:val="002F093C"/>
     <w:rsid w:val="002F0A1E"/>
     <w:rsid w:val="002F0DE0"/>
     <w:rsid w:val="002F133E"/>
     <w:rsid w:val="002F1BF0"/>
     <w:rsid w:val="002F26A2"/>
     <w:rsid w:val="002F2736"/>
     <w:rsid w:val="002F2C76"/>
     <w:rsid w:val="002F3A0F"/>
     <w:rsid w:val="002F3B59"/>
     <w:rsid w:val="002F3D32"/>
     <w:rsid w:val="002F464E"/>
     <w:rsid w:val="002F4716"/>
     <w:rsid w:val="002F5F31"/>
     <w:rsid w:val="002F5F46"/>
     <w:rsid w:val="002F7065"/>
     <w:rsid w:val="002F7FCD"/>
     <w:rsid w:val="00300240"/>
     <w:rsid w:val="00302216"/>
     <w:rsid w:val="003030DD"/>
     <w:rsid w:val="0030313F"/>
     <w:rsid w:val="00303E53"/>
     <w:rsid w:val="00303F79"/>
     <w:rsid w:val="003046C2"/>
     <w:rsid w:val="00305CC1"/>
-    <w:rsid w:val="00305F59"/>
     <w:rsid w:val="00306149"/>
     <w:rsid w:val="00306E5F"/>
     <w:rsid w:val="00307E14"/>
     <w:rsid w:val="00310F1D"/>
     <w:rsid w:val="00311FC6"/>
     <w:rsid w:val="00312032"/>
     <w:rsid w:val="00312D59"/>
     <w:rsid w:val="00314054"/>
     <w:rsid w:val="00314D3A"/>
+    <w:rsid w:val="00314F82"/>
     <w:rsid w:val="003153EA"/>
     <w:rsid w:val="003168E7"/>
     <w:rsid w:val="00316F27"/>
     <w:rsid w:val="003170C7"/>
     <w:rsid w:val="003205E4"/>
     <w:rsid w:val="00320B5F"/>
     <w:rsid w:val="003214F1"/>
     <w:rsid w:val="0032240D"/>
     <w:rsid w:val="00322A09"/>
-    <w:rsid w:val="00322AE3"/>
     <w:rsid w:val="00322E4B"/>
     <w:rsid w:val="003245BA"/>
     <w:rsid w:val="0032480B"/>
     <w:rsid w:val="00325D3E"/>
     <w:rsid w:val="00325DC3"/>
     <w:rsid w:val="0032636E"/>
     <w:rsid w:val="0032638E"/>
     <w:rsid w:val="0032703A"/>
     <w:rsid w:val="00327870"/>
     <w:rsid w:val="00327C1A"/>
     <w:rsid w:val="00330A58"/>
     <w:rsid w:val="00331A09"/>
     <w:rsid w:val="00331C49"/>
     <w:rsid w:val="0033259D"/>
     <w:rsid w:val="00332629"/>
     <w:rsid w:val="00332DA0"/>
     <w:rsid w:val="003333D2"/>
     <w:rsid w:val="00334686"/>
     <w:rsid w:val="00335B63"/>
     <w:rsid w:val="00337339"/>
     <w:rsid w:val="00340345"/>
     <w:rsid w:val="003406C6"/>
     <w:rsid w:val="00340957"/>
     <w:rsid w:val="00340FDD"/>
     <w:rsid w:val="003418CC"/>
     <w:rsid w:val="003418E4"/>
     <w:rsid w:val="003422C5"/>
     <w:rsid w:val="003434EE"/>
     <w:rsid w:val="00343B4D"/>
     <w:rsid w:val="00344B2A"/>
     <w:rsid w:val="00344C9E"/>
     <w:rsid w:val="003459BD"/>
     <w:rsid w:val="0034656C"/>
     <w:rsid w:val="00346DFB"/>
+    <w:rsid w:val="00347532"/>
     <w:rsid w:val="003476FB"/>
     <w:rsid w:val="00350776"/>
-    <w:rsid w:val="003507CF"/>
     <w:rsid w:val="00350D38"/>
     <w:rsid w:val="003511D5"/>
     <w:rsid w:val="00351331"/>
     <w:rsid w:val="00351B36"/>
     <w:rsid w:val="003527A1"/>
     <w:rsid w:val="003529D8"/>
     <w:rsid w:val="00352CB1"/>
-    <w:rsid w:val="00353810"/>
     <w:rsid w:val="003543F3"/>
     <w:rsid w:val="003546DF"/>
-    <w:rsid w:val="00354CB0"/>
     <w:rsid w:val="00356593"/>
     <w:rsid w:val="003573C7"/>
     <w:rsid w:val="00357B4E"/>
     <w:rsid w:val="003604D3"/>
     <w:rsid w:val="00361CB9"/>
-    <w:rsid w:val="00361CEA"/>
     <w:rsid w:val="00361FE3"/>
     <w:rsid w:val="003621BC"/>
     <w:rsid w:val="00362268"/>
     <w:rsid w:val="00363163"/>
     <w:rsid w:val="00364319"/>
     <w:rsid w:val="0036442A"/>
     <w:rsid w:val="00364814"/>
     <w:rsid w:val="00364E83"/>
     <w:rsid w:val="00365022"/>
     <w:rsid w:val="00365C1F"/>
     <w:rsid w:val="00366248"/>
     <w:rsid w:val="00366B04"/>
     <w:rsid w:val="0037051D"/>
     <w:rsid w:val="003716FD"/>
     <w:rsid w:val="00371824"/>
-    <w:rsid w:val="00371A8B"/>
     <w:rsid w:val="00371CBD"/>
     <w:rsid w:val="0037204B"/>
     <w:rsid w:val="0037361A"/>
     <w:rsid w:val="0037383F"/>
     <w:rsid w:val="00373D5C"/>
     <w:rsid w:val="003744CF"/>
     <w:rsid w:val="00374717"/>
     <w:rsid w:val="0037474B"/>
     <w:rsid w:val="00375318"/>
     <w:rsid w:val="00375D39"/>
     <w:rsid w:val="0037676C"/>
     <w:rsid w:val="00381043"/>
     <w:rsid w:val="003813DD"/>
     <w:rsid w:val="00381ECF"/>
     <w:rsid w:val="0038259B"/>
     <w:rsid w:val="003829E5"/>
+    <w:rsid w:val="0038349B"/>
     <w:rsid w:val="00383664"/>
     <w:rsid w:val="00384FB1"/>
     <w:rsid w:val="003851B7"/>
+    <w:rsid w:val="00385521"/>
     <w:rsid w:val="00386109"/>
     <w:rsid w:val="00386944"/>
     <w:rsid w:val="003869FB"/>
     <w:rsid w:val="0038725B"/>
     <w:rsid w:val="0039001D"/>
     <w:rsid w:val="003902D6"/>
     <w:rsid w:val="0039124E"/>
     <w:rsid w:val="00391D5D"/>
     <w:rsid w:val="00392AE6"/>
     <w:rsid w:val="00393558"/>
+    <w:rsid w:val="003936F0"/>
     <w:rsid w:val="0039403C"/>
     <w:rsid w:val="003949E9"/>
     <w:rsid w:val="003956CC"/>
     <w:rsid w:val="003958CC"/>
     <w:rsid w:val="00395C9A"/>
     <w:rsid w:val="0039710A"/>
-    <w:rsid w:val="00397632"/>
     <w:rsid w:val="003978E9"/>
     <w:rsid w:val="00397AC4"/>
     <w:rsid w:val="00397D10"/>
     <w:rsid w:val="00397D14"/>
     <w:rsid w:val="003A0853"/>
     <w:rsid w:val="003A1108"/>
     <w:rsid w:val="003A19DF"/>
+    <w:rsid w:val="003A3639"/>
     <w:rsid w:val="003A3D1C"/>
     <w:rsid w:val="003A5C30"/>
     <w:rsid w:val="003A6B67"/>
     <w:rsid w:val="003B10E4"/>
     <w:rsid w:val="003B13B6"/>
     <w:rsid w:val="003B14C3"/>
     <w:rsid w:val="003B15E6"/>
     <w:rsid w:val="003B22EF"/>
     <w:rsid w:val="003B2581"/>
     <w:rsid w:val="003B29BB"/>
     <w:rsid w:val="003B2A1B"/>
     <w:rsid w:val="003B2E9D"/>
     <w:rsid w:val="003B3AE2"/>
     <w:rsid w:val="003B3BE9"/>
     <w:rsid w:val="003B408A"/>
     <w:rsid w:val="003B72C4"/>
     <w:rsid w:val="003B7E9E"/>
     <w:rsid w:val="003B7F43"/>
     <w:rsid w:val="003C08A2"/>
     <w:rsid w:val="003C1708"/>
     <w:rsid w:val="003C2045"/>
     <w:rsid w:val="003C32A2"/>
     <w:rsid w:val="003C3547"/>
     <w:rsid w:val="003C43A1"/>
     <w:rsid w:val="003C4FC0"/>
@@ -30663,1552 +31815,1543 @@
     <w:rsid w:val="003D48FE"/>
     <w:rsid w:val="003D6475"/>
     <w:rsid w:val="003D6EE6"/>
     <w:rsid w:val="003D7FC3"/>
     <w:rsid w:val="003E375C"/>
     <w:rsid w:val="003E4086"/>
     <w:rsid w:val="003E639E"/>
     <w:rsid w:val="003E6AF9"/>
     <w:rsid w:val="003E71E5"/>
     <w:rsid w:val="003E722B"/>
     <w:rsid w:val="003E7B06"/>
     <w:rsid w:val="003F042D"/>
     <w:rsid w:val="003F0445"/>
     <w:rsid w:val="003F0ABC"/>
     <w:rsid w:val="003F0CF0"/>
     <w:rsid w:val="003F0DC5"/>
     <w:rsid w:val="003F12C1"/>
     <w:rsid w:val="003F1345"/>
     <w:rsid w:val="003F14B1"/>
     <w:rsid w:val="003F27AE"/>
     <w:rsid w:val="003F285A"/>
     <w:rsid w:val="003F2B20"/>
     <w:rsid w:val="003F2F66"/>
     <w:rsid w:val="003F3289"/>
     <w:rsid w:val="003F3C62"/>
+    <w:rsid w:val="003F59A8"/>
     <w:rsid w:val="003F5CB9"/>
     <w:rsid w:val="003F5F6F"/>
+    <w:rsid w:val="003F6D3C"/>
     <w:rsid w:val="003F776F"/>
     <w:rsid w:val="003F7AC4"/>
     <w:rsid w:val="0040103E"/>
     <w:rsid w:val="004011CE"/>
     <w:rsid w:val="00401219"/>
     <w:rsid w:val="004013C7"/>
     <w:rsid w:val="00401598"/>
     <w:rsid w:val="00401FCF"/>
     <w:rsid w:val="004023A8"/>
     <w:rsid w:val="00402FF8"/>
     <w:rsid w:val="00404AFE"/>
     <w:rsid w:val="00404D21"/>
     <w:rsid w:val="00404EE9"/>
     <w:rsid w:val="00406285"/>
     <w:rsid w:val="004065A6"/>
     <w:rsid w:val="004066DB"/>
     <w:rsid w:val="00406D9F"/>
     <w:rsid w:val="004104E3"/>
     <w:rsid w:val="004115A2"/>
     <w:rsid w:val="0041245C"/>
     <w:rsid w:val="00412999"/>
     <w:rsid w:val="00412B28"/>
     <w:rsid w:val="004135BD"/>
     <w:rsid w:val="004140CA"/>
     <w:rsid w:val="004148F9"/>
     <w:rsid w:val="00415EAA"/>
+    <w:rsid w:val="00415F00"/>
     <w:rsid w:val="00416CED"/>
     <w:rsid w:val="00417B3D"/>
     <w:rsid w:val="00417BF4"/>
-    <w:rsid w:val="00417E87"/>
     <w:rsid w:val="00420615"/>
     <w:rsid w:val="00420739"/>
     <w:rsid w:val="0042084E"/>
     <w:rsid w:val="00421552"/>
     <w:rsid w:val="0042182A"/>
     <w:rsid w:val="00421C55"/>
     <w:rsid w:val="00421EEF"/>
     <w:rsid w:val="004223B8"/>
     <w:rsid w:val="00424D65"/>
     <w:rsid w:val="0042526D"/>
     <w:rsid w:val="0042671A"/>
+    <w:rsid w:val="00426D57"/>
+    <w:rsid w:val="004272CD"/>
     <w:rsid w:val="0042761B"/>
     <w:rsid w:val="004277E2"/>
     <w:rsid w:val="00430393"/>
     <w:rsid w:val="00430EB1"/>
     <w:rsid w:val="00431026"/>
     <w:rsid w:val="00431806"/>
     <w:rsid w:val="00431A70"/>
     <w:rsid w:val="00431F42"/>
     <w:rsid w:val="00432233"/>
     <w:rsid w:val="0043228A"/>
     <w:rsid w:val="004340CC"/>
     <w:rsid w:val="0043454A"/>
     <w:rsid w:val="00434F97"/>
     <w:rsid w:val="004352E9"/>
     <w:rsid w:val="004353D3"/>
     <w:rsid w:val="004402AE"/>
     <w:rsid w:val="0044031C"/>
+    <w:rsid w:val="00440F05"/>
     <w:rsid w:val="004411E5"/>
+    <w:rsid w:val="0044154E"/>
     <w:rsid w:val="00441BF8"/>
     <w:rsid w:val="004424EF"/>
     <w:rsid w:val="004426FA"/>
     <w:rsid w:val="00442865"/>
     <w:rsid w:val="00442C6C"/>
     <w:rsid w:val="0044365F"/>
     <w:rsid w:val="00443CBE"/>
     <w:rsid w:val="00443E8A"/>
     <w:rsid w:val="004441BC"/>
     <w:rsid w:val="004448EF"/>
     <w:rsid w:val="00445975"/>
     <w:rsid w:val="00445FEE"/>
     <w:rsid w:val="004468B4"/>
     <w:rsid w:val="00446D86"/>
     <w:rsid w:val="00447E76"/>
     <w:rsid w:val="00450E32"/>
     <w:rsid w:val="00450F75"/>
     <w:rsid w:val="00451A9A"/>
-    <w:rsid w:val="004522C1"/>
     <w:rsid w:val="0045230A"/>
     <w:rsid w:val="004524EC"/>
     <w:rsid w:val="004528A7"/>
     <w:rsid w:val="004535C2"/>
-    <w:rsid w:val="00453BB8"/>
     <w:rsid w:val="00453FDC"/>
     <w:rsid w:val="004542CD"/>
     <w:rsid w:val="00454862"/>
     <w:rsid w:val="004549AE"/>
     <w:rsid w:val="00454AD0"/>
     <w:rsid w:val="0045695D"/>
     <w:rsid w:val="00456D3C"/>
     <w:rsid w:val="00457337"/>
     <w:rsid w:val="004573A0"/>
     <w:rsid w:val="004577F3"/>
     <w:rsid w:val="004601E7"/>
     <w:rsid w:val="004605F5"/>
+    <w:rsid w:val="00461A78"/>
     <w:rsid w:val="00461B6C"/>
     <w:rsid w:val="00462648"/>
     <w:rsid w:val="00462CD7"/>
     <w:rsid w:val="00462CEF"/>
     <w:rsid w:val="00462E3D"/>
-    <w:rsid w:val="0046312D"/>
     <w:rsid w:val="00463131"/>
     <w:rsid w:val="0046324A"/>
     <w:rsid w:val="00463545"/>
     <w:rsid w:val="00463CE7"/>
     <w:rsid w:val="0046523F"/>
     <w:rsid w:val="004663DE"/>
     <w:rsid w:val="00466E79"/>
     <w:rsid w:val="00466F9A"/>
     <w:rsid w:val="004671E3"/>
     <w:rsid w:val="004675E3"/>
-    <w:rsid w:val="00470268"/>
     <w:rsid w:val="0047088D"/>
     <w:rsid w:val="00470AFE"/>
     <w:rsid w:val="00470D7D"/>
     <w:rsid w:val="00471399"/>
     <w:rsid w:val="00471AEC"/>
     <w:rsid w:val="00471D2A"/>
     <w:rsid w:val="00472572"/>
     <w:rsid w:val="00472C76"/>
     <w:rsid w:val="00473456"/>
     <w:rsid w:val="004736E0"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="00473BA3"/>
     <w:rsid w:val="00473E0D"/>
     <w:rsid w:val="004742B7"/>
     <w:rsid w:val="004743DD"/>
     <w:rsid w:val="0047458F"/>
     <w:rsid w:val="004749E4"/>
     <w:rsid w:val="00474CEA"/>
     <w:rsid w:val="00475C21"/>
     <w:rsid w:val="00476286"/>
     <w:rsid w:val="00476F62"/>
     <w:rsid w:val="00477653"/>
     <w:rsid w:val="00477D3F"/>
     <w:rsid w:val="00480805"/>
     <w:rsid w:val="00481023"/>
     <w:rsid w:val="0048272A"/>
     <w:rsid w:val="00482D8F"/>
     <w:rsid w:val="00483968"/>
     <w:rsid w:val="004841BE"/>
     <w:rsid w:val="00484D0B"/>
     <w:rsid w:val="00484F86"/>
+    <w:rsid w:val="004857BC"/>
     <w:rsid w:val="00485A5E"/>
     <w:rsid w:val="00490746"/>
     <w:rsid w:val="00490852"/>
     <w:rsid w:val="00490D15"/>
     <w:rsid w:val="004915B1"/>
     <w:rsid w:val="00491C9C"/>
     <w:rsid w:val="00491F17"/>
     <w:rsid w:val="00492133"/>
     <w:rsid w:val="00492F30"/>
     <w:rsid w:val="004931B5"/>
     <w:rsid w:val="004934AC"/>
     <w:rsid w:val="00494038"/>
     <w:rsid w:val="0049433D"/>
     <w:rsid w:val="004946F4"/>
     <w:rsid w:val="00494751"/>
     <w:rsid w:val="0049487E"/>
     <w:rsid w:val="0049597A"/>
     <w:rsid w:val="00495BDB"/>
     <w:rsid w:val="004A160D"/>
     <w:rsid w:val="004A240F"/>
     <w:rsid w:val="004A2808"/>
     <w:rsid w:val="004A2DF1"/>
     <w:rsid w:val="004A33C9"/>
     <w:rsid w:val="004A3E81"/>
     <w:rsid w:val="004A3E8B"/>
     <w:rsid w:val="004A4195"/>
     <w:rsid w:val="004A4C83"/>
     <w:rsid w:val="004A4F96"/>
     <w:rsid w:val="004A598A"/>
     <w:rsid w:val="004A5C62"/>
     <w:rsid w:val="004A5CE5"/>
     <w:rsid w:val="004A6DD4"/>
     <w:rsid w:val="004A707D"/>
     <w:rsid w:val="004B0974"/>
     <w:rsid w:val="004B1D48"/>
     <w:rsid w:val="004B3FA5"/>
     <w:rsid w:val="004B4185"/>
     <w:rsid w:val="004B45AF"/>
     <w:rsid w:val="004B4DC5"/>
     <w:rsid w:val="004B596C"/>
     <w:rsid w:val="004B6331"/>
     <w:rsid w:val="004B7F59"/>
     <w:rsid w:val="004B7F99"/>
     <w:rsid w:val="004C014B"/>
-    <w:rsid w:val="004C0D12"/>
     <w:rsid w:val="004C168A"/>
     <w:rsid w:val="004C2576"/>
     <w:rsid w:val="004C304D"/>
     <w:rsid w:val="004C31E0"/>
     <w:rsid w:val="004C4953"/>
     <w:rsid w:val="004C4A8A"/>
     <w:rsid w:val="004C5541"/>
-    <w:rsid w:val="004C5F68"/>
     <w:rsid w:val="004C66C2"/>
     <w:rsid w:val="004C6721"/>
     <w:rsid w:val="004C6B74"/>
     <w:rsid w:val="004C6EEE"/>
     <w:rsid w:val="004C702B"/>
     <w:rsid w:val="004D0033"/>
     <w:rsid w:val="004D016B"/>
     <w:rsid w:val="004D0239"/>
     <w:rsid w:val="004D0B77"/>
     <w:rsid w:val="004D0E80"/>
     <w:rsid w:val="004D12D4"/>
     <w:rsid w:val="004D14C4"/>
     <w:rsid w:val="004D155C"/>
     <w:rsid w:val="004D1B22"/>
     <w:rsid w:val="004D1F76"/>
     <w:rsid w:val="004D23CC"/>
     <w:rsid w:val="004D2508"/>
     <w:rsid w:val="004D36F2"/>
     <w:rsid w:val="004D3819"/>
     <w:rsid w:val="004D4D0D"/>
     <w:rsid w:val="004D6977"/>
     <w:rsid w:val="004D76CE"/>
-    <w:rsid w:val="004D7C22"/>
     <w:rsid w:val="004E0074"/>
     <w:rsid w:val="004E04F3"/>
     <w:rsid w:val="004E054D"/>
     <w:rsid w:val="004E1106"/>
     <w:rsid w:val="004E138F"/>
     <w:rsid w:val="004E26E3"/>
     <w:rsid w:val="004E3918"/>
     <w:rsid w:val="004E435F"/>
     <w:rsid w:val="004E4649"/>
     <w:rsid w:val="004E5599"/>
     <w:rsid w:val="004E5C2B"/>
     <w:rsid w:val="004E5F7A"/>
     <w:rsid w:val="004E6B50"/>
     <w:rsid w:val="004E7513"/>
     <w:rsid w:val="004E7CB4"/>
     <w:rsid w:val="004E7F1F"/>
     <w:rsid w:val="004F00DD"/>
     <w:rsid w:val="004F136C"/>
     <w:rsid w:val="004F1C8C"/>
     <w:rsid w:val="004F1CC4"/>
     <w:rsid w:val="004F2133"/>
     <w:rsid w:val="004F370D"/>
     <w:rsid w:val="004F3F78"/>
     <w:rsid w:val="004F45FE"/>
-    <w:rsid w:val="004F4E13"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
     <w:rsid w:val="004F5F08"/>
     <w:rsid w:val="004F661F"/>
     <w:rsid w:val="004F6936"/>
     <w:rsid w:val="004F7929"/>
     <w:rsid w:val="004F7F2F"/>
     <w:rsid w:val="005009A6"/>
     <w:rsid w:val="005011BA"/>
     <w:rsid w:val="00501B92"/>
     <w:rsid w:val="00501BEE"/>
     <w:rsid w:val="00501CDB"/>
     <w:rsid w:val="00503A2A"/>
     <w:rsid w:val="00503DC6"/>
     <w:rsid w:val="00504E59"/>
     <w:rsid w:val="00505E65"/>
     <w:rsid w:val="00506F5D"/>
     <w:rsid w:val="00507037"/>
     <w:rsid w:val="005071FF"/>
     <w:rsid w:val="005072C9"/>
+    <w:rsid w:val="00507386"/>
     <w:rsid w:val="0051076C"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="00510D6E"/>
     <w:rsid w:val="005126D0"/>
     <w:rsid w:val="00513F87"/>
+    <w:rsid w:val="005144B3"/>
     <w:rsid w:val="00514667"/>
     <w:rsid w:val="00514ED3"/>
     <w:rsid w:val="005150A1"/>
     <w:rsid w:val="0051568D"/>
     <w:rsid w:val="00516A3F"/>
     <w:rsid w:val="0052010E"/>
     <w:rsid w:val="0052043A"/>
     <w:rsid w:val="00520728"/>
     <w:rsid w:val="005213DB"/>
     <w:rsid w:val="00521A57"/>
     <w:rsid w:val="00521D3A"/>
     <w:rsid w:val="00521F1D"/>
     <w:rsid w:val="00522AF7"/>
     <w:rsid w:val="00524003"/>
     <w:rsid w:val="0052473B"/>
     <w:rsid w:val="00524C26"/>
     <w:rsid w:val="0052569E"/>
     <w:rsid w:val="00525D58"/>
     <w:rsid w:val="00526453"/>
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
     <w:rsid w:val="00526F04"/>
     <w:rsid w:val="005304CF"/>
     <w:rsid w:val="00530538"/>
     <w:rsid w:val="005316F9"/>
     <w:rsid w:val="00532DD5"/>
     <w:rsid w:val="00533370"/>
     <w:rsid w:val="00533852"/>
     <w:rsid w:val="00535C31"/>
     <w:rsid w:val="00536499"/>
     <w:rsid w:val="00536CCF"/>
     <w:rsid w:val="00537D06"/>
     <w:rsid w:val="005401FA"/>
     <w:rsid w:val="0054181D"/>
     <w:rsid w:val="00541BE1"/>
     <w:rsid w:val="00541D6E"/>
-    <w:rsid w:val="00541EE0"/>
     <w:rsid w:val="005428E2"/>
     <w:rsid w:val="00542A03"/>
     <w:rsid w:val="00542BAB"/>
     <w:rsid w:val="00543903"/>
-    <w:rsid w:val="00543B91"/>
     <w:rsid w:val="00543BCC"/>
     <w:rsid w:val="00543F11"/>
     <w:rsid w:val="005455D1"/>
     <w:rsid w:val="00546305"/>
     <w:rsid w:val="00547734"/>
     <w:rsid w:val="0054785D"/>
     <w:rsid w:val="00547A95"/>
-    <w:rsid w:val="005509CB"/>
+    <w:rsid w:val="00550EAE"/>
     <w:rsid w:val="0055119B"/>
     <w:rsid w:val="0055174F"/>
+    <w:rsid w:val="00552C06"/>
     <w:rsid w:val="005530DA"/>
     <w:rsid w:val="00553299"/>
     <w:rsid w:val="005545D1"/>
     <w:rsid w:val="00555E76"/>
     <w:rsid w:val="00555F21"/>
     <w:rsid w:val="00556163"/>
     <w:rsid w:val="00561202"/>
     <w:rsid w:val="005624B3"/>
     <w:rsid w:val="00562507"/>
     <w:rsid w:val="00562811"/>
     <w:rsid w:val="00564443"/>
     <w:rsid w:val="0056492F"/>
     <w:rsid w:val="00564E6F"/>
     <w:rsid w:val="0056545C"/>
     <w:rsid w:val="00565575"/>
     <w:rsid w:val="00565901"/>
+    <w:rsid w:val="00565D57"/>
     <w:rsid w:val="00565F9B"/>
     <w:rsid w:val="005661D3"/>
     <w:rsid w:val="0056785E"/>
     <w:rsid w:val="00567BB2"/>
     <w:rsid w:val="005707F1"/>
     <w:rsid w:val="00571166"/>
     <w:rsid w:val="0057170C"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="00572282"/>
     <w:rsid w:val="00573BCB"/>
     <w:rsid w:val="00573CE3"/>
     <w:rsid w:val="00574475"/>
     <w:rsid w:val="00575DA0"/>
     <w:rsid w:val="00576A7F"/>
     <w:rsid w:val="00576B08"/>
     <w:rsid w:val="00576E84"/>
     <w:rsid w:val="00577395"/>
     <w:rsid w:val="00577A74"/>
     <w:rsid w:val="00580394"/>
     <w:rsid w:val="005809CD"/>
     <w:rsid w:val="005810F2"/>
     <w:rsid w:val="00581695"/>
     <w:rsid w:val="005817FE"/>
     <w:rsid w:val="00581A66"/>
     <w:rsid w:val="00581A9B"/>
     <w:rsid w:val="00582B8C"/>
     <w:rsid w:val="00582CD6"/>
     <w:rsid w:val="005842D5"/>
     <w:rsid w:val="005857E3"/>
+    <w:rsid w:val="00586A3B"/>
     <w:rsid w:val="0058757E"/>
     <w:rsid w:val="00590D2C"/>
     <w:rsid w:val="00590E45"/>
-    <w:rsid w:val="00590F0B"/>
     <w:rsid w:val="0059134A"/>
     <w:rsid w:val="005924EB"/>
     <w:rsid w:val="00592CDF"/>
     <w:rsid w:val="00594B11"/>
     <w:rsid w:val="00594D81"/>
     <w:rsid w:val="00594FA8"/>
     <w:rsid w:val="00595803"/>
     <w:rsid w:val="00596A4B"/>
     <w:rsid w:val="00596B43"/>
-    <w:rsid w:val="00596F0C"/>
     <w:rsid w:val="00597507"/>
     <w:rsid w:val="005A0B27"/>
     <w:rsid w:val="005A0CE4"/>
     <w:rsid w:val="005A1DF7"/>
     <w:rsid w:val="005A3D40"/>
     <w:rsid w:val="005A3F86"/>
     <w:rsid w:val="005A479D"/>
     <w:rsid w:val="005A544B"/>
     <w:rsid w:val="005A586E"/>
     <w:rsid w:val="005A5892"/>
-    <w:rsid w:val="005B076F"/>
     <w:rsid w:val="005B0AB4"/>
-    <w:rsid w:val="005B0BDD"/>
     <w:rsid w:val="005B1B9A"/>
     <w:rsid w:val="005B1C6D"/>
     <w:rsid w:val="005B21B6"/>
-    <w:rsid w:val="005B24DE"/>
     <w:rsid w:val="005B3698"/>
     <w:rsid w:val="005B3A08"/>
     <w:rsid w:val="005B45AB"/>
     <w:rsid w:val="005B4F89"/>
     <w:rsid w:val="005B6AB9"/>
     <w:rsid w:val="005B6DFF"/>
+    <w:rsid w:val="005B743C"/>
     <w:rsid w:val="005B7A63"/>
     <w:rsid w:val="005C0955"/>
-    <w:rsid w:val="005C0DD4"/>
     <w:rsid w:val="005C4245"/>
     <w:rsid w:val="005C44DB"/>
     <w:rsid w:val="005C49DA"/>
     <w:rsid w:val="005C50F3"/>
     <w:rsid w:val="005C54B5"/>
     <w:rsid w:val="005C5788"/>
     <w:rsid w:val="005C5B15"/>
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
     <w:rsid w:val="005C6653"/>
     <w:rsid w:val="005C698E"/>
     <w:rsid w:val="005C6D7C"/>
     <w:rsid w:val="005D07B8"/>
     <w:rsid w:val="005D0A71"/>
     <w:rsid w:val="005D0D21"/>
     <w:rsid w:val="005D45A6"/>
     <w:rsid w:val="005D45E2"/>
     <w:rsid w:val="005D5578"/>
     <w:rsid w:val="005D5964"/>
     <w:rsid w:val="005D6597"/>
     <w:rsid w:val="005D6662"/>
     <w:rsid w:val="005D697F"/>
     <w:rsid w:val="005D6AF5"/>
     <w:rsid w:val="005D6B1E"/>
     <w:rsid w:val="005D7ABC"/>
+    <w:rsid w:val="005D7B10"/>
     <w:rsid w:val="005D7B14"/>
     <w:rsid w:val="005E096B"/>
     <w:rsid w:val="005E14E7"/>
     <w:rsid w:val="005E151E"/>
     <w:rsid w:val="005E23E9"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E3B6C"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E491F"/>
     <w:rsid w:val="005E4FD1"/>
     <w:rsid w:val="005E56D5"/>
     <w:rsid w:val="005E6331"/>
-    <w:rsid w:val="005E6371"/>
     <w:rsid w:val="005E70BB"/>
     <w:rsid w:val="005E71A6"/>
     <w:rsid w:val="005E7AB7"/>
-    <w:rsid w:val="005F01AB"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0B67"/>
     <w:rsid w:val="005F0CAC"/>
     <w:rsid w:val="005F0CF5"/>
     <w:rsid w:val="005F21EB"/>
     <w:rsid w:val="005F28E2"/>
     <w:rsid w:val="005F2A48"/>
+    <w:rsid w:val="005F50E0"/>
     <w:rsid w:val="005F556C"/>
     <w:rsid w:val="005F5A61"/>
+    <w:rsid w:val="005F5BC1"/>
     <w:rsid w:val="005F64CF"/>
     <w:rsid w:val="005F698B"/>
-    <w:rsid w:val="005F71B9"/>
     <w:rsid w:val="005F7249"/>
     <w:rsid w:val="005F742B"/>
     <w:rsid w:val="00600B3E"/>
-    <w:rsid w:val="00602109"/>
     <w:rsid w:val="00603833"/>
     <w:rsid w:val="006041AD"/>
     <w:rsid w:val="006051EC"/>
     <w:rsid w:val="00605908"/>
     <w:rsid w:val="00605BC0"/>
     <w:rsid w:val="00606AFA"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00607EF7"/>
     <w:rsid w:val="00607FCB"/>
     <w:rsid w:val="0061029C"/>
     <w:rsid w:val="006103E2"/>
     <w:rsid w:val="00610D7C"/>
-    <w:rsid w:val="0061112B"/>
     <w:rsid w:val="0061144C"/>
-    <w:rsid w:val="006117CC"/>
     <w:rsid w:val="00611D32"/>
     <w:rsid w:val="00611EAF"/>
     <w:rsid w:val="00612827"/>
     <w:rsid w:val="006132B9"/>
     <w:rsid w:val="00613414"/>
     <w:rsid w:val="00616929"/>
     <w:rsid w:val="00616A83"/>
     <w:rsid w:val="00620154"/>
     <w:rsid w:val="006207C4"/>
     <w:rsid w:val="00620810"/>
     <w:rsid w:val="00621345"/>
     <w:rsid w:val="00621A6B"/>
     <w:rsid w:val="00621DD4"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="00624940"/>
     <w:rsid w:val="0062513E"/>
     <w:rsid w:val="006254F8"/>
     <w:rsid w:val="00625717"/>
     <w:rsid w:val="00626336"/>
     <w:rsid w:val="00626DD7"/>
     <w:rsid w:val="0062745A"/>
     <w:rsid w:val="00627DA7"/>
     <w:rsid w:val="00630D34"/>
     <w:rsid w:val="00630DA4"/>
     <w:rsid w:val="00630FE7"/>
     <w:rsid w:val="006319DF"/>
     <w:rsid w:val="00631CD4"/>
     <w:rsid w:val="00632597"/>
     <w:rsid w:val="00632D73"/>
     <w:rsid w:val="00633115"/>
     <w:rsid w:val="00633599"/>
     <w:rsid w:val="0063376C"/>
     <w:rsid w:val="00634D13"/>
     <w:rsid w:val="006358B4"/>
     <w:rsid w:val="00635A68"/>
     <w:rsid w:val="00635C28"/>
     <w:rsid w:val="00635F7A"/>
     <w:rsid w:val="00636060"/>
     <w:rsid w:val="00636450"/>
-    <w:rsid w:val="00640349"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
+    <w:rsid w:val="006431F1"/>
     <w:rsid w:val="0064437F"/>
+    <w:rsid w:val="00644863"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
     <w:rsid w:val="00644C6E"/>
     <w:rsid w:val="00644CD4"/>
     <w:rsid w:val="0064546B"/>
     <w:rsid w:val="006454E6"/>
     <w:rsid w:val="006458B8"/>
     <w:rsid w:val="00646235"/>
     <w:rsid w:val="00646A68"/>
     <w:rsid w:val="00647986"/>
     <w:rsid w:val="006505BD"/>
     <w:rsid w:val="006508EA"/>
     <w:rsid w:val="0065092E"/>
     <w:rsid w:val="006510AE"/>
     <w:rsid w:val="006525D2"/>
     <w:rsid w:val="006530A5"/>
     <w:rsid w:val="00653160"/>
     <w:rsid w:val="00655334"/>
     <w:rsid w:val="006557A7"/>
     <w:rsid w:val="00656290"/>
     <w:rsid w:val="00656499"/>
     <w:rsid w:val="00656F0F"/>
     <w:rsid w:val="006570E8"/>
     <w:rsid w:val="00657261"/>
     <w:rsid w:val="00657918"/>
     <w:rsid w:val="006601C9"/>
     <w:rsid w:val="00660409"/>
     <w:rsid w:val="00660689"/>
     <w:rsid w:val="006608D8"/>
     <w:rsid w:val="006609FA"/>
     <w:rsid w:val="006621D7"/>
-    <w:rsid w:val="006621FC"/>
     <w:rsid w:val="00662D27"/>
     <w:rsid w:val="0066302A"/>
     <w:rsid w:val="00663667"/>
     <w:rsid w:val="0066379A"/>
     <w:rsid w:val="00663C27"/>
     <w:rsid w:val="0066437F"/>
     <w:rsid w:val="00664530"/>
     <w:rsid w:val="00664DDC"/>
-    <w:rsid w:val="00665601"/>
     <w:rsid w:val="00666A01"/>
     <w:rsid w:val="006671EA"/>
     <w:rsid w:val="006675D0"/>
     <w:rsid w:val="00667770"/>
     <w:rsid w:val="00667BD7"/>
     <w:rsid w:val="006703FE"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
     <w:rsid w:val="00670E6A"/>
     <w:rsid w:val="006712DB"/>
     <w:rsid w:val="00671935"/>
     <w:rsid w:val="00671FC2"/>
     <w:rsid w:val="00673C60"/>
     <w:rsid w:val="00674735"/>
     <w:rsid w:val="00674AA0"/>
     <w:rsid w:val="006755C3"/>
     <w:rsid w:val="00676143"/>
     <w:rsid w:val="006761BB"/>
     <w:rsid w:val="006764F1"/>
     <w:rsid w:val="00677574"/>
     <w:rsid w:val="00677B89"/>
     <w:rsid w:val="00677EDA"/>
     <w:rsid w:val="006812BD"/>
     <w:rsid w:val="006812ED"/>
     <w:rsid w:val="00681DCB"/>
     <w:rsid w:val="00682C68"/>
     <w:rsid w:val="00683433"/>
     <w:rsid w:val="0068347C"/>
     <w:rsid w:val="006835AF"/>
     <w:rsid w:val="00683720"/>
     <w:rsid w:val="00683878"/>
     <w:rsid w:val="00684380"/>
     <w:rsid w:val="0068454C"/>
     <w:rsid w:val="00685C76"/>
     <w:rsid w:val="00686C75"/>
     <w:rsid w:val="00686ECD"/>
     <w:rsid w:val="0068743E"/>
-    <w:rsid w:val="00687B2C"/>
     <w:rsid w:val="00687FE2"/>
     <w:rsid w:val="00691731"/>
     <w:rsid w:val="00691B62"/>
     <w:rsid w:val="00691BB5"/>
     <w:rsid w:val="00691F2E"/>
     <w:rsid w:val="006933B5"/>
     <w:rsid w:val="00693546"/>
     <w:rsid w:val="00693D14"/>
+    <w:rsid w:val="00694A88"/>
     <w:rsid w:val="00695E57"/>
     <w:rsid w:val="00695E70"/>
     <w:rsid w:val="00696F27"/>
     <w:rsid w:val="006A15F6"/>
     <w:rsid w:val="006A18C2"/>
     <w:rsid w:val="006A1CF2"/>
     <w:rsid w:val="006A2717"/>
     <w:rsid w:val="006A3383"/>
     <w:rsid w:val="006A37F2"/>
     <w:rsid w:val="006A4002"/>
-    <w:rsid w:val="006A46B5"/>
     <w:rsid w:val="006A4AB1"/>
     <w:rsid w:val="006A55FD"/>
     <w:rsid w:val="006A7538"/>
     <w:rsid w:val="006A7EE2"/>
     <w:rsid w:val="006B077C"/>
     <w:rsid w:val="006B0C81"/>
+    <w:rsid w:val="006B1C0B"/>
     <w:rsid w:val="006B1F09"/>
     <w:rsid w:val="006B2211"/>
     <w:rsid w:val="006B5213"/>
     <w:rsid w:val="006B6796"/>
     <w:rsid w:val="006B6803"/>
     <w:rsid w:val="006B700D"/>
     <w:rsid w:val="006B7CCA"/>
     <w:rsid w:val="006C0DEC"/>
     <w:rsid w:val="006C1EA9"/>
     <w:rsid w:val="006C1EF5"/>
-    <w:rsid w:val="006C2417"/>
     <w:rsid w:val="006C4098"/>
     <w:rsid w:val="006C547A"/>
     <w:rsid w:val="006C5B44"/>
     <w:rsid w:val="006C6B8D"/>
     <w:rsid w:val="006D0AF5"/>
     <w:rsid w:val="006D0E11"/>
     <w:rsid w:val="006D0F16"/>
     <w:rsid w:val="006D11A6"/>
     <w:rsid w:val="006D1752"/>
     <w:rsid w:val="006D2247"/>
     <w:rsid w:val="006D2A3F"/>
     <w:rsid w:val="006D2FBC"/>
     <w:rsid w:val="006D3EE8"/>
     <w:rsid w:val="006D3EF9"/>
     <w:rsid w:val="006D411C"/>
     <w:rsid w:val="006D427A"/>
     <w:rsid w:val="006D4F5C"/>
     <w:rsid w:val="006D6E34"/>
     <w:rsid w:val="006D7411"/>
+    <w:rsid w:val="006E0DA0"/>
     <w:rsid w:val="006E138B"/>
     <w:rsid w:val="006E1867"/>
     <w:rsid w:val="006E2630"/>
     <w:rsid w:val="006E3615"/>
     <w:rsid w:val="006E3BFE"/>
     <w:rsid w:val="006E4E97"/>
     <w:rsid w:val="006E55DB"/>
     <w:rsid w:val="006E6DC7"/>
     <w:rsid w:val="006E6DCA"/>
     <w:rsid w:val="006E705C"/>
     <w:rsid w:val="006E773F"/>
     <w:rsid w:val="006E796A"/>
     <w:rsid w:val="006F0330"/>
     <w:rsid w:val="006F075D"/>
     <w:rsid w:val="006F1654"/>
     <w:rsid w:val="006F1FDC"/>
     <w:rsid w:val="006F2B44"/>
     <w:rsid w:val="006F4122"/>
-    <w:rsid w:val="006F4C5C"/>
     <w:rsid w:val="006F6B76"/>
     <w:rsid w:val="006F6B8C"/>
     <w:rsid w:val="006F6B90"/>
     <w:rsid w:val="006F7DDA"/>
     <w:rsid w:val="00700177"/>
     <w:rsid w:val="007013EF"/>
     <w:rsid w:val="00701630"/>
     <w:rsid w:val="00701B53"/>
     <w:rsid w:val="0070212A"/>
     <w:rsid w:val="007031E5"/>
     <w:rsid w:val="00703721"/>
     <w:rsid w:val="00704F1D"/>
     <w:rsid w:val="007055BD"/>
     <w:rsid w:val="00705ABC"/>
     <w:rsid w:val="00705BEF"/>
     <w:rsid w:val="00705E45"/>
     <w:rsid w:val="0070747B"/>
     <w:rsid w:val="00707FE0"/>
     <w:rsid w:val="00710654"/>
     <w:rsid w:val="007107C7"/>
     <w:rsid w:val="007123C5"/>
     <w:rsid w:val="007136C7"/>
     <w:rsid w:val="007138F8"/>
     <w:rsid w:val="00715029"/>
     <w:rsid w:val="00715E88"/>
     <w:rsid w:val="007162B8"/>
     <w:rsid w:val="00716ED4"/>
     <w:rsid w:val="007173CA"/>
     <w:rsid w:val="00717A48"/>
     <w:rsid w:val="00717EE5"/>
     <w:rsid w:val="00721398"/>
     <w:rsid w:val="0072155C"/>
     <w:rsid w:val="007216AA"/>
     <w:rsid w:val="00721AB5"/>
     <w:rsid w:val="00721CFB"/>
     <w:rsid w:val="00721DEF"/>
     <w:rsid w:val="00723F32"/>
     <w:rsid w:val="00724A43"/>
     <w:rsid w:val="00725702"/>
     <w:rsid w:val="00726CB4"/>
     <w:rsid w:val="00726EB6"/>
     <w:rsid w:val="007272B1"/>
     <w:rsid w:val="007273AC"/>
     <w:rsid w:val="007275AB"/>
     <w:rsid w:val="00727B89"/>
+    <w:rsid w:val="00727FD8"/>
     <w:rsid w:val="00730A75"/>
-    <w:rsid w:val="00731218"/>
     <w:rsid w:val="0073145D"/>
     <w:rsid w:val="00731AD4"/>
     <w:rsid w:val="0073237F"/>
     <w:rsid w:val="007326B2"/>
     <w:rsid w:val="007328E2"/>
     <w:rsid w:val="00733AB3"/>
     <w:rsid w:val="007346E4"/>
     <w:rsid w:val="00735564"/>
     <w:rsid w:val="00735F6C"/>
     <w:rsid w:val="00736AC4"/>
     <w:rsid w:val="00737C30"/>
     <w:rsid w:val="00740417"/>
     <w:rsid w:val="00740F22"/>
     <w:rsid w:val="00741CF0"/>
     <w:rsid w:val="00741F1A"/>
     <w:rsid w:val="007439C1"/>
     <w:rsid w:val="00743AFF"/>
     <w:rsid w:val="0074427E"/>
     <w:rsid w:val="007447DA"/>
     <w:rsid w:val="007450F8"/>
     <w:rsid w:val="0074549A"/>
     <w:rsid w:val="0074696E"/>
     <w:rsid w:val="00746B4B"/>
     <w:rsid w:val="00750135"/>
     <w:rsid w:val="0075027A"/>
     <w:rsid w:val="00750EC2"/>
     <w:rsid w:val="00751123"/>
     <w:rsid w:val="00752688"/>
     <w:rsid w:val="00752B28"/>
     <w:rsid w:val="007536BC"/>
     <w:rsid w:val="007541A9"/>
     <w:rsid w:val="007548F5"/>
     <w:rsid w:val="00754E36"/>
     <w:rsid w:val="00755535"/>
     <w:rsid w:val="0075577F"/>
     <w:rsid w:val="007561C8"/>
-    <w:rsid w:val="00757468"/>
     <w:rsid w:val="00757694"/>
     <w:rsid w:val="007603BE"/>
     <w:rsid w:val="00760E97"/>
     <w:rsid w:val="00761E33"/>
     <w:rsid w:val="00763094"/>
     <w:rsid w:val="00763139"/>
-    <w:rsid w:val="00764B78"/>
+    <w:rsid w:val="00763958"/>
+    <w:rsid w:val="00765144"/>
     <w:rsid w:val="00766013"/>
     <w:rsid w:val="007663D7"/>
-    <w:rsid w:val="00766CAC"/>
     <w:rsid w:val="00767386"/>
     <w:rsid w:val="0076775E"/>
     <w:rsid w:val="00767D85"/>
     <w:rsid w:val="00770F37"/>
     <w:rsid w:val="007711A0"/>
     <w:rsid w:val="00771B28"/>
     <w:rsid w:val="00771B56"/>
     <w:rsid w:val="00771F58"/>
     <w:rsid w:val="00772104"/>
     <w:rsid w:val="00772D5E"/>
     <w:rsid w:val="00773545"/>
     <w:rsid w:val="00773D5E"/>
     <w:rsid w:val="007745B3"/>
     <w:rsid w:val="0077463E"/>
     <w:rsid w:val="00775150"/>
     <w:rsid w:val="00775354"/>
     <w:rsid w:val="00776378"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776D56"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
     <w:rsid w:val="00780304"/>
-    <w:rsid w:val="0078114D"/>
-    <w:rsid w:val="007813C3"/>
     <w:rsid w:val="007814D1"/>
     <w:rsid w:val="00782222"/>
     <w:rsid w:val="007833D8"/>
     <w:rsid w:val="00785191"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="00786620"/>
     <w:rsid w:val="00786A9A"/>
     <w:rsid w:val="00786F16"/>
     <w:rsid w:val="007908FE"/>
     <w:rsid w:val="00790C8B"/>
     <w:rsid w:val="00791578"/>
     <w:rsid w:val="007918B2"/>
     <w:rsid w:val="00791AB0"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="007933F7"/>
     <w:rsid w:val="007939E1"/>
     <w:rsid w:val="007948CA"/>
     <w:rsid w:val="00795D54"/>
     <w:rsid w:val="00796E20"/>
     <w:rsid w:val="00797288"/>
     <w:rsid w:val="0079752F"/>
     <w:rsid w:val="00797919"/>
+    <w:rsid w:val="0079791E"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="007A0B1D"/>
     <w:rsid w:val="007A11E8"/>
     <w:rsid w:val="007A1533"/>
     <w:rsid w:val="007A1914"/>
     <w:rsid w:val="007A2D1D"/>
     <w:rsid w:val="007A2E81"/>
     <w:rsid w:val="007A2F4E"/>
     <w:rsid w:val="007A3846"/>
     <w:rsid w:val="007A39D3"/>
     <w:rsid w:val="007A43D3"/>
     <w:rsid w:val="007A4BE1"/>
     <w:rsid w:val="007A5121"/>
     <w:rsid w:val="007A5226"/>
     <w:rsid w:val="007A5DA3"/>
     <w:rsid w:val="007A67FD"/>
     <w:rsid w:val="007A7C86"/>
     <w:rsid w:val="007A7E1A"/>
     <w:rsid w:val="007B0068"/>
     <w:rsid w:val="007B0914"/>
     <w:rsid w:val="007B1374"/>
     <w:rsid w:val="007B2789"/>
     <w:rsid w:val="007B2E90"/>
     <w:rsid w:val="007B32E5"/>
-    <w:rsid w:val="007B3425"/>
     <w:rsid w:val="007B385C"/>
     <w:rsid w:val="007B3DB9"/>
     <w:rsid w:val="007B587B"/>
     <w:rsid w:val="007B589F"/>
+    <w:rsid w:val="007B5961"/>
     <w:rsid w:val="007B5D57"/>
     <w:rsid w:val="007B5E0B"/>
+    <w:rsid w:val="007B5FF8"/>
     <w:rsid w:val="007B6186"/>
     <w:rsid w:val="007B64ED"/>
     <w:rsid w:val="007B6624"/>
     <w:rsid w:val="007B6A89"/>
     <w:rsid w:val="007B6DC4"/>
     <w:rsid w:val="007B73BC"/>
     <w:rsid w:val="007C0294"/>
     <w:rsid w:val="007C02D8"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
     <w:rsid w:val="007C39D2"/>
     <w:rsid w:val="007C507B"/>
     <w:rsid w:val="007C5546"/>
     <w:rsid w:val="007C5A95"/>
     <w:rsid w:val="007C5E9F"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C7649"/>
     <w:rsid w:val="007C7859"/>
     <w:rsid w:val="007C7F28"/>
     <w:rsid w:val="007D001D"/>
     <w:rsid w:val="007D0337"/>
     <w:rsid w:val="007D034D"/>
     <w:rsid w:val="007D0476"/>
     <w:rsid w:val="007D1466"/>
     <w:rsid w:val="007D1CBE"/>
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D3956"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D4BA1"/>
     <w:rsid w:val="007D5E1C"/>
     <w:rsid w:val="007D64DC"/>
     <w:rsid w:val="007E0DE2"/>
     <w:rsid w:val="007E1AFC"/>
-    <w:rsid w:val="007E2162"/>
+    <w:rsid w:val="007E2A65"/>
     <w:rsid w:val="007E31F4"/>
     <w:rsid w:val="007E3667"/>
     <w:rsid w:val="007E3B98"/>
     <w:rsid w:val="007E417A"/>
     <w:rsid w:val="007E418B"/>
     <w:rsid w:val="007E477D"/>
     <w:rsid w:val="007E530F"/>
-    <w:rsid w:val="007E6100"/>
     <w:rsid w:val="007E7254"/>
     <w:rsid w:val="007F137E"/>
     <w:rsid w:val="007F189C"/>
     <w:rsid w:val="007F2254"/>
     <w:rsid w:val="007F31B6"/>
     <w:rsid w:val="007F454C"/>
     <w:rsid w:val="007F546C"/>
     <w:rsid w:val="007F59D8"/>
     <w:rsid w:val="007F5A5C"/>
     <w:rsid w:val="007F609B"/>
     <w:rsid w:val="007F60D8"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
     <w:rsid w:val="007F7189"/>
     <w:rsid w:val="007F77E7"/>
     <w:rsid w:val="007F7FA9"/>
     <w:rsid w:val="00800412"/>
     <w:rsid w:val="0080209A"/>
     <w:rsid w:val="00802B19"/>
     <w:rsid w:val="0080317C"/>
     <w:rsid w:val="008034F8"/>
     <w:rsid w:val="0080359C"/>
+    <w:rsid w:val="00803CA5"/>
     <w:rsid w:val="00804765"/>
     <w:rsid w:val="008052CC"/>
     <w:rsid w:val="008054B9"/>
-    <w:rsid w:val="008057D9"/>
     <w:rsid w:val="0080587B"/>
     <w:rsid w:val="00806468"/>
     <w:rsid w:val="008074B8"/>
     <w:rsid w:val="008105CB"/>
     <w:rsid w:val="008119CA"/>
     <w:rsid w:val="008121F2"/>
     <w:rsid w:val="00812506"/>
     <w:rsid w:val="008130C4"/>
     <w:rsid w:val="008132FB"/>
     <w:rsid w:val="0081391A"/>
     <w:rsid w:val="00813AB4"/>
     <w:rsid w:val="00814BE1"/>
     <w:rsid w:val="00814DF3"/>
     <w:rsid w:val="00814E95"/>
     <w:rsid w:val="008155F0"/>
     <w:rsid w:val="008157AF"/>
     <w:rsid w:val="00815AE0"/>
     <w:rsid w:val="00816735"/>
     <w:rsid w:val="00816760"/>
     <w:rsid w:val="008167BB"/>
     <w:rsid w:val="00817426"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="00820E0C"/>
     <w:rsid w:val="0082106B"/>
     <w:rsid w:val="00821B9C"/>
     <w:rsid w:val="00821C97"/>
     <w:rsid w:val="0082226A"/>
     <w:rsid w:val="00823275"/>
     <w:rsid w:val="00823296"/>
     <w:rsid w:val="0082366F"/>
     <w:rsid w:val="00823E68"/>
     <w:rsid w:val="008241F4"/>
-    <w:rsid w:val="00824222"/>
     <w:rsid w:val="00824614"/>
     <w:rsid w:val="008254E9"/>
     <w:rsid w:val="00825675"/>
     <w:rsid w:val="00825DF1"/>
-    <w:rsid w:val="00825F66"/>
     <w:rsid w:val="00825FD1"/>
     <w:rsid w:val="008271F1"/>
+    <w:rsid w:val="00827E68"/>
     <w:rsid w:val="00831165"/>
     <w:rsid w:val="0083117D"/>
     <w:rsid w:val="00831B47"/>
-    <w:rsid w:val="008328A5"/>
     <w:rsid w:val="00832A6A"/>
     <w:rsid w:val="008338A2"/>
     <w:rsid w:val="008348C1"/>
-    <w:rsid w:val="008352D6"/>
     <w:rsid w:val="00835319"/>
     <w:rsid w:val="008353B0"/>
     <w:rsid w:val="0083577F"/>
     <w:rsid w:val="00835D6D"/>
     <w:rsid w:val="008366A9"/>
     <w:rsid w:val="00836B27"/>
     <w:rsid w:val="00837FA2"/>
     <w:rsid w:val="008409F4"/>
     <w:rsid w:val="00840B67"/>
     <w:rsid w:val="00840F2B"/>
     <w:rsid w:val="00841676"/>
     <w:rsid w:val="00841AA9"/>
     <w:rsid w:val="00841D4B"/>
     <w:rsid w:val="0084210C"/>
     <w:rsid w:val="0084293A"/>
+    <w:rsid w:val="00842949"/>
     <w:rsid w:val="00843101"/>
     <w:rsid w:val="0084345F"/>
+    <w:rsid w:val="0084397A"/>
     <w:rsid w:val="00843BC4"/>
     <w:rsid w:val="00843BE2"/>
+    <w:rsid w:val="00844CD6"/>
     <w:rsid w:val="00846335"/>
+    <w:rsid w:val="008467FF"/>
     <w:rsid w:val="008474FE"/>
+    <w:rsid w:val="0085000E"/>
     <w:rsid w:val="00850455"/>
     <w:rsid w:val="00850A30"/>
     <w:rsid w:val="008511B7"/>
     <w:rsid w:val="00851602"/>
-    <w:rsid w:val="008535B4"/>
-    <w:rsid w:val="00853645"/>
     <w:rsid w:val="00853EE4"/>
     <w:rsid w:val="00855535"/>
     <w:rsid w:val="00855C4F"/>
     <w:rsid w:val="008561DB"/>
     <w:rsid w:val="008566DF"/>
     <w:rsid w:val="00856DA4"/>
     <w:rsid w:val="00857C5A"/>
     <w:rsid w:val="00860EA4"/>
     <w:rsid w:val="00861138"/>
     <w:rsid w:val="0086199E"/>
     <w:rsid w:val="00861CA9"/>
+    <w:rsid w:val="00861CF2"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="0086255E"/>
     <w:rsid w:val="008633F0"/>
     <w:rsid w:val="00863B7C"/>
+    <w:rsid w:val="00863F79"/>
     <w:rsid w:val="00863FDF"/>
     <w:rsid w:val="0086440F"/>
     <w:rsid w:val="00864DEB"/>
     <w:rsid w:val="008669FE"/>
     <w:rsid w:val="00866AB6"/>
     <w:rsid w:val="0086718A"/>
     <w:rsid w:val="00867496"/>
+    <w:rsid w:val="00867A17"/>
+    <w:rsid w:val="00867BE4"/>
     <w:rsid w:val="00867D9D"/>
     <w:rsid w:val="008716D6"/>
     <w:rsid w:val="008720A2"/>
     <w:rsid w:val="00872342"/>
     <w:rsid w:val="00872E0A"/>
     <w:rsid w:val="00873147"/>
     <w:rsid w:val="00873594"/>
+    <w:rsid w:val="00874F4C"/>
     <w:rsid w:val="00875285"/>
     <w:rsid w:val="008769C3"/>
     <w:rsid w:val="00877021"/>
     <w:rsid w:val="00877635"/>
     <w:rsid w:val="00877A09"/>
     <w:rsid w:val="00880CBD"/>
     <w:rsid w:val="00880CE1"/>
     <w:rsid w:val="00881709"/>
     <w:rsid w:val="00881FA7"/>
+    <w:rsid w:val="008821E7"/>
     <w:rsid w:val="0088239A"/>
     <w:rsid w:val="00884287"/>
     <w:rsid w:val="00884B62"/>
     <w:rsid w:val="00884D03"/>
     <w:rsid w:val="0088515D"/>
     <w:rsid w:val="0088529C"/>
     <w:rsid w:val="008858EB"/>
     <w:rsid w:val="00885C5E"/>
     <w:rsid w:val="008861BB"/>
     <w:rsid w:val="0088769A"/>
     <w:rsid w:val="00887742"/>
     <w:rsid w:val="00887858"/>
     <w:rsid w:val="00887903"/>
     <w:rsid w:val="00887E75"/>
     <w:rsid w:val="008903B2"/>
     <w:rsid w:val="00890B65"/>
     <w:rsid w:val="00892306"/>
     <w:rsid w:val="00892435"/>
     <w:rsid w:val="0089270A"/>
     <w:rsid w:val="00893AF6"/>
     <w:rsid w:val="008948A0"/>
     <w:rsid w:val="00894BC4"/>
     <w:rsid w:val="0089501A"/>
     <w:rsid w:val="0089525D"/>
-    <w:rsid w:val="0089540F"/>
     <w:rsid w:val="008955D8"/>
     <w:rsid w:val="00896098"/>
     <w:rsid w:val="00896767"/>
     <w:rsid w:val="00896890"/>
     <w:rsid w:val="008969A5"/>
     <w:rsid w:val="00896A95"/>
+    <w:rsid w:val="00896F2A"/>
     <w:rsid w:val="00896F2C"/>
     <w:rsid w:val="0089755E"/>
     <w:rsid w:val="00897F9C"/>
     <w:rsid w:val="008A0E39"/>
     <w:rsid w:val="008A28A8"/>
     <w:rsid w:val="008A341F"/>
     <w:rsid w:val="008A3AA6"/>
     <w:rsid w:val="008A55E2"/>
     <w:rsid w:val="008A5B32"/>
     <w:rsid w:val="008A6774"/>
     <w:rsid w:val="008A68DA"/>
     <w:rsid w:val="008A6905"/>
     <w:rsid w:val="008A6B3C"/>
+    <w:rsid w:val="008A74E5"/>
     <w:rsid w:val="008B0803"/>
     <w:rsid w:val="008B18B7"/>
     <w:rsid w:val="008B2029"/>
     <w:rsid w:val="008B2479"/>
     <w:rsid w:val="008B2EE4"/>
     <w:rsid w:val="008B3821"/>
     <w:rsid w:val="008B3BE4"/>
     <w:rsid w:val="008B3FA0"/>
     <w:rsid w:val="008B4D3D"/>
     <w:rsid w:val="008B57C7"/>
     <w:rsid w:val="008C2F92"/>
     <w:rsid w:val="008C3546"/>
     <w:rsid w:val="008C45EF"/>
     <w:rsid w:val="008C489C"/>
-    <w:rsid w:val="008C514A"/>
     <w:rsid w:val="008C521B"/>
     <w:rsid w:val="008C589D"/>
     <w:rsid w:val="008C6D51"/>
     <w:rsid w:val="008C7620"/>
     <w:rsid w:val="008C7BEE"/>
     <w:rsid w:val="008C7CBF"/>
     <w:rsid w:val="008D0C35"/>
     <w:rsid w:val="008D140C"/>
     <w:rsid w:val="008D1E8D"/>
     <w:rsid w:val="008D2157"/>
     <w:rsid w:val="008D2176"/>
     <w:rsid w:val="008D22DA"/>
     <w:rsid w:val="008D2682"/>
     <w:rsid w:val="008D2720"/>
     <w:rsid w:val="008D2846"/>
     <w:rsid w:val="008D3CE1"/>
     <w:rsid w:val="008D4236"/>
     <w:rsid w:val="008D462F"/>
     <w:rsid w:val="008D46A5"/>
-    <w:rsid w:val="008D5449"/>
     <w:rsid w:val="008D561B"/>
     <w:rsid w:val="008D62AC"/>
     <w:rsid w:val="008D6496"/>
     <w:rsid w:val="008D6618"/>
     <w:rsid w:val="008D68C6"/>
     <w:rsid w:val="008D6C97"/>
     <w:rsid w:val="008D6DCF"/>
     <w:rsid w:val="008D71E3"/>
     <w:rsid w:val="008D7DE7"/>
     <w:rsid w:val="008E0663"/>
     <w:rsid w:val="008E06DC"/>
-    <w:rsid w:val="008E0FAF"/>
+    <w:rsid w:val="008E3512"/>
+    <w:rsid w:val="008E3F85"/>
     <w:rsid w:val="008E4101"/>
     <w:rsid w:val="008E4296"/>
     <w:rsid w:val="008E4376"/>
     <w:rsid w:val="008E496C"/>
     <w:rsid w:val="008E4B17"/>
     <w:rsid w:val="008E5A62"/>
     <w:rsid w:val="008E6631"/>
     <w:rsid w:val="008E6726"/>
     <w:rsid w:val="008E6F9B"/>
     <w:rsid w:val="008E71EA"/>
     <w:rsid w:val="008E738F"/>
     <w:rsid w:val="008E7807"/>
     <w:rsid w:val="008E7A0A"/>
     <w:rsid w:val="008E7B49"/>
     <w:rsid w:val="008F0060"/>
     <w:rsid w:val="008F048B"/>
-    <w:rsid w:val="008F05CB"/>
+    <w:rsid w:val="008F2628"/>
     <w:rsid w:val="008F3B86"/>
     <w:rsid w:val="008F3C14"/>
     <w:rsid w:val="008F59F6"/>
     <w:rsid w:val="008F5B31"/>
     <w:rsid w:val="008F6472"/>
     <w:rsid w:val="008F6F13"/>
     <w:rsid w:val="008F7143"/>
     <w:rsid w:val="008F72B5"/>
     <w:rsid w:val="00900277"/>
     <w:rsid w:val="00900648"/>
     <w:rsid w:val="00900719"/>
     <w:rsid w:val="009017AC"/>
     <w:rsid w:val="00902A9A"/>
     <w:rsid w:val="00902F5F"/>
     <w:rsid w:val="009036F3"/>
     <w:rsid w:val="00903A1E"/>
     <w:rsid w:val="00903ACF"/>
     <w:rsid w:val="00904254"/>
     <w:rsid w:val="0090486E"/>
     <w:rsid w:val="00904A1C"/>
     <w:rsid w:val="00905030"/>
     <w:rsid w:val="0090554F"/>
     <w:rsid w:val="00906490"/>
     <w:rsid w:val="009066AF"/>
     <w:rsid w:val="00907C04"/>
     <w:rsid w:val="00907C16"/>
     <w:rsid w:val="00910007"/>
     <w:rsid w:val="0091103E"/>
     <w:rsid w:val="009111B2"/>
     <w:rsid w:val="0091173C"/>
     <w:rsid w:val="009127ED"/>
+    <w:rsid w:val="00914B81"/>
     <w:rsid w:val="00914C64"/>
     <w:rsid w:val="009151F5"/>
     <w:rsid w:val="00916660"/>
-    <w:rsid w:val="00917AC2"/>
     <w:rsid w:val="00917DEB"/>
     <w:rsid w:val="0092088B"/>
     <w:rsid w:val="00921145"/>
     <w:rsid w:val="009215ED"/>
     <w:rsid w:val="0092166A"/>
     <w:rsid w:val="0092174B"/>
     <w:rsid w:val="00921F90"/>
     <w:rsid w:val="00923602"/>
     <w:rsid w:val="00923F72"/>
     <w:rsid w:val="00924AE1"/>
     <w:rsid w:val="00924B57"/>
     <w:rsid w:val="009250D3"/>
     <w:rsid w:val="00925574"/>
     <w:rsid w:val="00925D4E"/>
     <w:rsid w:val="00926428"/>
     <w:rsid w:val="009269B1"/>
-    <w:rsid w:val="009269D0"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
     <w:rsid w:val="0092756B"/>
     <w:rsid w:val="00930DFD"/>
     <w:rsid w:val="00930E71"/>
     <w:rsid w:val="0093137A"/>
     <w:rsid w:val="009315BE"/>
-    <w:rsid w:val="00931664"/>
-    <w:rsid w:val="00931790"/>
     <w:rsid w:val="00931811"/>
     <w:rsid w:val="00931B01"/>
     <w:rsid w:val="00931BE2"/>
     <w:rsid w:val="00931E5E"/>
     <w:rsid w:val="009326DD"/>
     <w:rsid w:val="00932799"/>
     <w:rsid w:val="0093338F"/>
     <w:rsid w:val="00933E5E"/>
     <w:rsid w:val="00937380"/>
     <w:rsid w:val="00937BD9"/>
-    <w:rsid w:val="00941D5D"/>
     <w:rsid w:val="00942DCD"/>
     <w:rsid w:val="00943C8D"/>
     <w:rsid w:val="00944A85"/>
     <w:rsid w:val="00944C02"/>
     <w:rsid w:val="0094558B"/>
     <w:rsid w:val="00945DC9"/>
     <w:rsid w:val="00946EC3"/>
     <w:rsid w:val="00947EE3"/>
     <w:rsid w:val="0095019F"/>
     <w:rsid w:val="009503F5"/>
     <w:rsid w:val="00950A42"/>
     <w:rsid w:val="00950E2C"/>
     <w:rsid w:val="00951699"/>
     <w:rsid w:val="00951D50"/>
     <w:rsid w:val="00952353"/>
     <w:rsid w:val="009525EB"/>
     <w:rsid w:val="00952613"/>
     <w:rsid w:val="00952B19"/>
     <w:rsid w:val="00952EA5"/>
     <w:rsid w:val="0095406A"/>
     <w:rsid w:val="0095431F"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
+    <w:rsid w:val="00954D22"/>
     <w:rsid w:val="00954DB8"/>
     <w:rsid w:val="00954ECE"/>
     <w:rsid w:val="0095615A"/>
     <w:rsid w:val="00956796"/>
     <w:rsid w:val="009568AC"/>
     <w:rsid w:val="009602C7"/>
-    <w:rsid w:val="00960C25"/>
     <w:rsid w:val="00961307"/>
     <w:rsid w:val="00961400"/>
+    <w:rsid w:val="0096209E"/>
     <w:rsid w:val="0096217C"/>
     <w:rsid w:val="0096248A"/>
     <w:rsid w:val="0096305C"/>
     <w:rsid w:val="00963646"/>
     <w:rsid w:val="0096494A"/>
     <w:rsid w:val="00964C2E"/>
     <w:rsid w:val="0096506F"/>
     <w:rsid w:val="00965606"/>
     <w:rsid w:val="00965C83"/>
     <w:rsid w:val="0096610B"/>
     <w:rsid w:val="00966329"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="00966C25"/>
     <w:rsid w:val="00966F11"/>
     <w:rsid w:val="00967124"/>
     <w:rsid w:val="009673C4"/>
     <w:rsid w:val="009679D4"/>
     <w:rsid w:val="0097166C"/>
     <w:rsid w:val="009718C7"/>
     <w:rsid w:val="00972187"/>
     <w:rsid w:val="0097371E"/>
     <w:rsid w:val="00974005"/>
     <w:rsid w:val="009743C6"/>
     <w:rsid w:val="009751A5"/>
     <w:rsid w:val="009753D4"/>
     <w:rsid w:val="0097559F"/>
     <w:rsid w:val="009761EA"/>
     <w:rsid w:val="00976443"/>
     <w:rsid w:val="00977093"/>
     <w:rsid w:val="0097761E"/>
     <w:rsid w:val="00980364"/>
+    <w:rsid w:val="0098091B"/>
     <w:rsid w:val="00980FD5"/>
     <w:rsid w:val="009813C6"/>
     <w:rsid w:val="009814FE"/>
     <w:rsid w:val="009816BE"/>
-    <w:rsid w:val="00981CC4"/>
     <w:rsid w:val="00982454"/>
     <w:rsid w:val="00982A8F"/>
     <w:rsid w:val="00982CF0"/>
     <w:rsid w:val="009843E1"/>
     <w:rsid w:val="009853A2"/>
     <w:rsid w:val="009853E1"/>
     <w:rsid w:val="00985429"/>
     <w:rsid w:val="00985E38"/>
     <w:rsid w:val="009866C5"/>
     <w:rsid w:val="00986E6B"/>
     <w:rsid w:val="009875F5"/>
     <w:rsid w:val="00987CED"/>
     <w:rsid w:val="00990032"/>
     <w:rsid w:val="0099013F"/>
     <w:rsid w:val="00990B19"/>
     <w:rsid w:val="00991001"/>
     <w:rsid w:val="0099153B"/>
     <w:rsid w:val="00991769"/>
-    <w:rsid w:val="00991E2E"/>
     <w:rsid w:val="0099232C"/>
     <w:rsid w:val="009927F3"/>
     <w:rsid w:val="00992C96"/>
     <w:rsid w:val="00992D79"/>
     <w:rsid w:val="0099374F"/>
     <w:rsid w:val="00993FC1"/>
     <w:rsid w:val="00994386"/>
-    <w:rsid w:val="0099440D"/>
     <w:rsid w:val="009955B3"/>
     <w:rsid w:val="0099609A"/>
     <w:rsid w:val="00996400"/>
     <w:rsid w:val="00996D1F"/>
     <w:rsid w:val="009A054D"/>
     <w:rsid w:val="009A13D8"/>
     <w:rsid w:val="009A147C"/>
     <w:rsid w:val="009A279E"/>
     <w:rsid w:val="009A3015"/>
     <w:rsid w:val="009A311A"/>
     <w:rsid w:val="009A3490"/>
     <w:rsid w:val="009A3C4C"/>
     <w:rsid w:val="009A417A"/>
     <w:rsid w:val="009A42AE"/>
     <w:rsid w:val="009A4DF8"/>
     <w:rsid w:val="009A5114"/>
     <w:rsid w:val="009A6106"/>
     <w:rsid w:val="009A7367"/>
     <w:rsid w:val="009A78C2"/>
     <w:rsid w:val="009B045A"/>
     <w:rsid w:val="009B05FD"/>
     <w:rsid w:val="009B0A6F"/>
     <w:rsid w:val="009B0A94"/>
     <w:rsid w:val="009B0C62"/>
     <w:rsid w:val="009B2722"/>
     <w:rsid w:val="009B2AE8"/>
+    <w:rsid w:val="009B337F"/>
     <w:rsid w:val="009B4048"/>
     <w:rsid w:val="009B5622"/>
     <w:rsid w:val="009B59E9"/>
-    <w:rsid w:val="009B5D94"/>
     <w:rsid w:val="009B6B72"/>
     <w:rsid w:val="009B6F90"/>
     <w:rsid w:val="009B70AA"/>
     <w:rsid w:val="009B7371"/>
     <w:rsid w:val="009B7377"/>
-    <w:rsid w:val="009B781B"/>
     <w:rsid w:val="009C0507"/>
     <w:rsid w:val="009C065C"/>
     <w:rsid w:val="009C2420"/>
     <w:rsid w:val="009C245E"/>
     <w:rsid w:val="009C39FD"/>
     <w:rsid w:val="009C3CF1"/>
+    <w:rsid w:val="009C42F5"/>
     <w:rsid w:val="009C4524"/>
     <w:rsid w:val="009C4A7E"/>
     <w:rsid w:val="009C5E77"/>
     <w:rsid w:val="009C6C04"/>
     <w:rsid w:val="009C7A7E"/>
     <w:rsid w:val="009C7B91"/>
     <w:rsid w:val="009D02E8"/>
     <w:rsid w:val="009D05BA"/>
     <w:rsid w:val="009D06CB"/>
     <w:rsid w:val="009D1C2D"/>
     <w:rsid w:val="009D2CA5"/>
     <w:rsid w:val="009D328F"/>
     <w:rsid w:val="009D36EE"/>
     <w:rsid w:val="009D40B1"/>
     <w:rsid w:val="009D51D0"/>
     <w:rsid w:val="009D54A4"/>
     <w:rsid w:val="009D5800"/>
     <w:rsid w:val="009D59FF"/>
     <w:rsid w:val="009D5D34"/>
+    <w:rsid w:val="009D634E"/>
     <w:rsid w:val="009D70A4"/>
-    <w:rsid w:val="009D72D3"/>
     <w:rsid w:val="009D7B14"/>
     <w:rsid w:val="009E01B4"/>
     <w:rsid w:val="009E0278"/>
     <w:rsid w:val="009E08D1"/>
     <w:rsid w:val="009E0D96"/>
     <w:rsid w:val="009E1B95"/>
     <w:rsid w:val="009E2880"/>
+    <w:rsid w:val="009E291D"/>
     <w:rsid w:val="009E3108"/>
     <w:rsid w:val="009E3944"/>
     <w:rsid w:val="009E496F"/>
     <w:rsid w:val="009E4B0D"/>
     <w:rsid w:val="009E5250"/>
     <w:rsid w:val="009E563C"/>
     <w:rsid w:val="009E5C97"/>
     <w:rsid w:val="009E5DD1"/>
     <w:rsid w:val="009E63DE"/>
     <w:rsid w:val="009E6E09"/>
     <w:rsid w:val="009E7840"/>
     <w:rsid w:val="009E7A69"/>
     <w:rsid w:val="009E7F92"/>
     <w:rsid w:val="009F02A3"/>
     <w:rsid w:val="009F2083"/>
     <w:rsid w:val="009F2182"/>
     <w:rsid w:val="009F2B14"/>
     <w:rsid w:val="009F2F27"/>
     <w:rsid w:val="009F2F57"/>
     <w:rsid w:val="009F34AA"/>
     <w:rsid w:val="009F4226"/>
     <w:rsid w:val="009F493E"/>
     <w:rsid w:val="009F54D3"/>
-    <w:rsid w:val="009F5686"/>
     <w:rsid w:val="009F6BCB"/>
     <w:rsid w:val="009F7B78"/>
     <w:rsid w:val="00A0057A"/>
     <w:rsid w:val="00A00582"/>
     <w:rsid w:val="00A01FB1"/>
     <w:rsid w:val="00A02FA1"/>
     <w:rsid w:val="00A03CEA"/>
     <w:rsid w:val="00A04446"/>
     <w:rsid w:val="00A04CCE"/>
     <w:rsid w:val="00A04E78"/>
     <w:rsid w:val="00A06B82"/>
+    <w:rsid w:val="00A06F03"/>
     <w:rsid w:val="00A07421"/>
     <w:rsid w:val="00A0776B"/>
     <w:rsid w:val="00A07859"/>
     <w:rsid w:val="00A108F2"/>
+    <w:rsid w:val="00A109CA"/>
     <w:rsid w:val="00A10FB9"/>
     <w:rsid w:val="00A112FE"/>
     <w:rsid w:val="00A11421"/>
     <w:rsid w:val="00A12AFD"/>
     <w:rsid w:val="00A12D07"/>
     <w:rsid w:val="00A1317F"/>
     <w:rsid w:val="00A1389F"/>
     <w:rsid w:val="00A157B1"/>
     <w:rsid w:val="00A15887"/>
     <w:rsid w:val="00A1600A"/>
     <w:rsid w:val="00A16ECB"/>
-    <w:rsid w:val="00A1772C"/>
     <w:rsid w:val="00A17946"/>
     <w:rsid w:val="00A17FFB"/>
     <w:rsid w:val="00A22229"/>
     <w:rsid w:val="00A228FF"/>
     <w:rsid w:val="00A23343"/>
     <w:rsid w:val="00A24158"/>
     <w:rsid w:val="00A24314"/>
     <w:rsid w:val="00A243D2"/>
     <w:rsid w:val="00A24442"/>
     <w:rsid w:val="00A24ADA"/>
     <w:rsid w:val="00A25752"/>
     <w:rsid w:val="00A258D2"/>
     <w:rsid w:val="00A25D03"/>
     <w:rsid w:val="00A25EC9"/>
     <w:rsid w:val="00A2624F"/>
-    <w:rsid w:val="00A2651A"/>
     <w:rsid w:val="00A26C5C"/>
     <w:rsid w:val="00A26E55"/>
     <w:rsid w:val="00A271FC"/>
     <w:rsid w:val="00A272CD"/>
     <w:rsid w:val="00A30BB3"/>
     <w:rsid w:val="00A314DD"/>
     <w:rsid w:val="00A31871"/>
-    <w:rsid w:val="00A31C48"/>
     <w:rsid w:val="00A31CE9"/>
     <w:rsid w:val="00A3227E"/>
     <w:rsid w:val="00A32577"/>
     <w:rsid w:val="00A32EA0"/>
     <w:rsid w:val="00A330BB"/>
     <w:rsid w:val="00A33BCD"/>
-    <w:rsid w:val="00A34354"/>
     <w:rsid w:val="00A35A58"/>
     <w:rsid w:val="00A36BBF"/>
     <w:rsid w:val="00A377BD"/>
     <w:rsid w:val="00A37CE0"/>
     <w:rsid w:val="00A40BAF"/>
     <w:rsid w:val="00A413DD"/>
+    <w:rsid w:val="00A4196C"/>
     <w:rsid w:val="00A41C73"/>
     <w:rsid w:val="00A430D2"/>
     <w:rsid w:val="00A43B2C"/>
     <w:rsid w:val="00A440B8"/>
     <w:rsid w:val="00A443F0"/>
     <w:rsid w:val="00A446F5"/>
     <w:rsid w:val="00A44882"/>
     <w:rsid w:val="00A44B99"/>
     <w:rsid w:val="00A45125"/>
     <w:rsid w:val="00A462C4"/>
     <w:rsid w:val="00A478EB"/>
     <w:rsid w:val="00A5017C"/>
+    <w:rsid w:val="00A507F5"/>
     <w:rsid w:val="00A5118E"/>
     <w:rsid w:val="00A51899"/>
     <w:rsid w:val="00A520B9"/>
     <w:rsid w:val="00A52569"/>
     <w:rsid w:val="00A52994"/>
     <w:rsid w:val="00A53531"/>
     <w:rsid w:val="00A54715"/>
     <w:rsid w:val="00A553CE"/>
     <w:rsid w:val="00A560BF"/>
     <w:rsid w:val="00A60068"/>
     <w:rsid w:val="00A6061C"/>
     <w:rsid w:val="00A62792"/>
     <w:rsid w:val="00A62B24"/>
     <w:rsid w:val="00A62D44"/>
     <w:rsid w:val="00A6366C"/>
     <w:rsid w:val="00A6400E"/>
     <w:rsid w:val="00A646C3"/>
     <w:rsid w:val="00A65B3C"/>
     <w:rsid w:val="00A66272"/>
     <w:rsid w:val="00A66D93"/>
     <w:rsid w:val="00A67263"/>
     <w:rsid w:val="00A67550"/>
     <w:rsid w:val="00A67B94"/>
-    <w:rsid w:val="00A67EAE"/>
     <w:rsid w:val="00A7161C"/>
     <w:rsid w:val="00A71CE4"/>
     <w:rsid w:val="00A72911"/>
     <w:rsid w:val="00A7406B"/>
     <w:rsid w:val="00A75877"/>
     <w:rsid w:val="00A75B45"/>
     <w:rsid w:val="00A77AA3"/>
     <w:rsid w:val="00A77E70"/>
     <w:rsid w:val="00A8071D"/>
     <w:rsid w:val="00A80F90"/>
     <w:rsid w:val="00A81013"/>
     <w:rsid w:val="00A81B88"/>
     <w:rsid w:val="00A822F8"/>
     <w:rsid w:val="00A8236D"/>
     <w:rsid w:val="00A829B6"/>
     <w:rsid w:val="00A82E40"/>
     <w:rsid w:val="00A841A8"/>
     <w:rsid w:val="00A854EB"/>
     <w:rsid w:val="00A85864"/>
     <w:rsid w:val="00A85B6C"/>
     <w:rsid w:val="00A865B6"/>
     <w:rsid w:val="00A86BFB"/>
     <w:rsid w:val="00A86C57"/>
     <w:rsid w:val="00A872E5"/>
     <w:rsid w:val="00A903BD"/>
@@ -32222,1050 +33365,1041 @@
     <w:rsid w:val="00A92DB0"/>
     <w:rsid w:val="00A937F5"/>
     <w:rsid w:val="00A94F90"/>
     <w:rsid w:val="00A95A6F"/>
     <w:rsid w:val="00A96D5C"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
     <w:rsid w:val="00A9782E"/>
     <w:rsid w:val="00A979B4"/>
     <w:rsid w:val="00A97C72"/>
     <w:rsid w:val="00A97D3C"/>
     <w:rsid w:val="00AA1774"/>
     <w:rsid w:val="00AA185D"/>
     <w:rsid w:val="00AA1A33"/>
     <w:rsid w:val="00AA239D"/>
     <w:rsid w:val="00AA310B"/>
     <w:rsid w:val="00AA3385"/>
     <w:rsid w:val="00AA3E6F"/>
     <w:rsid w:val="00AA4F14"/>
     <w:rsid w:val="00AA5E6F"/>
     <w:rsid w:val="00AA63D4"/>
     <w:rsid w:val="00AA6D7F"/>
     <w:rsid w:val="00AA6E2B"/>
     <w:rsid w:val="00AA6F6E"/>
     <w:rsid w:val="00AA72AA"/>
-    <w:rsid w:val="00AA73B3"/>
     <w:rsid w:val="00AB06E8"/>
+    <w:rsid w:val="00AB08FE"/>
     <w:rsid w:val="00AB09C2"/>
     <w:rsid w:val="00AB1CD3"/>
     <w:rsid w:val="00AB2B2B"/>
     <w:rsid w:val="00AB3420"/>
     <w:rsid w:val="00AB352F"/>
     <w:rsid w:val="00AB4BC3"/>
     <w:rsid w:val="00AB53B9"/>
     <w:rsid w:val="00AB5AF4"/>
     <w:rsid w:val="00AB61E3"/>
     <w:rsid w:val="00AB6AAC"/>
     <w:rsid w:val="00AC05AF"/>
     <w:rsid w:val="00AC06FF"/>
     <w:rsid w:val="00AC0861"/>
     <w:rsid w:val="00AC1011"/>
     <w:rsid w:val="00AC274B"/>
     <w:rsid w:val="00AC27C9"/>
     <w:rsid w:val="00AC2B76"/>
-    <w:rsid w:val="00AC3254"/>
+    <w:rsid w:val="00AC2D49"/>
     <w:rsid w:val="00AC4764"/>
     <w:rsid w:val="00AC4FC3"/>
     <w:rsid w:val="00AC5D03"/>
     <w:rsid w:val="00AC640D"/>
     <w:rsid w:val="00AC66A5"/>
     <w:rsid w:val="00AC6925"/>
     <w:rsid w:val="00AC6D36"/>
     <w:rsid w:val="00AC72CB"/>
     <w:rsid w:val="00AC761F"/>
-    <w:rsid w:val="00AC7E05"/>
     <w:rsid w:val="00AD0CBA"/>
     <w:rsid w:val="00AD26E2"/>
     <w:rsid w:val="00AD2DA2"/>
     <w:rsid w:val="00AD2DE8"/>
     <w:rsid w:val="00AD47D7"/>
-    <w:rsid w:val="00AD530C"/>
     <w:rsid w:val="00AD589C"/>
     <w:rsid w:val="00AD6CD9"/>
     <w:rsid w:val="00AD6EB8"/>
     <w:rsid w:val="00AD784C"/>
     <w:rsid w:val="00AD7A17"/>
     <w:rsid w:val="00AE103B"/>
     <w:rsid w:val="00AE126A"/>
     <w:rsid w:val="00AE183F"/>
     <w:rsid w:val="00AE1BAE"/>
     <w:rsid w:val="00AE23EF"/>
     <w:rsid w:val="00AE262C"/>
     <w:rsid w:val="00AE27C4"/>
     <w:rsid w:val="00AE2B73"/>
-    <w:rsid w:val="00AE2D44"/>
     <w:rsid w:val="00AE3005"/>
     <w:rsid w:val="00AE3BD5"/>
     <w:rsid w:val="00AE3CD6"/>
     <w:rsid w:val="00AE4E3C"/>
     <w:rsid w:val="00AE4F12"/>
     <w:rsid w:val="00AE4FEB"/>
     <w:rsid w:val="00AE59A0"/>
     <w:rsid w:val="00AE6679"/>
     <w:rsid w:val="00AE7B26"/>
     <w:rsid w:val="00AF0C57"/>
     <w:rsid w:val="00AF1880"/>
     <w:rsid w:val="00AF1CC5"/>
     <w:rsid w:val="00AF1E1A"/>
-    <w:rsid w:val="00AF1F15"/>
     <w:rsid w:val="00AF26F3"/>
     <w:rsid w:val="00AF276E"/>
     <w:rsid w:val="00AF445C"/>
     <w:rsid w:val="00AF448A"/>
     <w:rsid w:val="00AF5069"/>
     <w:rsid w:val="00AF5F04"/>
     <w:rsid w:val="00AF74F2"/>
     <w:rsid w:val="00B00672"/>
     <w:rsid w:val="00B006C5"/>
     <w:rsid w:val="00B00D50"/>
     <w:rsid w:val="00B00EBC"/>
     <w:rsid w:val="00B015EF"/>
     <w:rsid w:val="00B01B4D"/>
     <w:rsid w:val="00B01BEE"/>
     <w:rsid w:val="00B02C62"/>
     <w:rsid w:val="00B02CFA"/>
     <w:rsid w:val="00B03480"/>
     <w:rsid w:val="00B03B81"/>
     <w:rsid w:val="00B0420D"/>
     <w:rsid w:val="00B04489"/>
     <w:rsid w:val="00B057DE"/>
     <w:rsid w:val="00B06571"/>
     <w:rsid w:val="00B06646"/>
     <w:rsid w:val="00B068BA"/>
     <w:rsid w:val="00B07217"/>
+    <w:rsid w:val="00B100BA"/>
     <w:rsid w:val="00B10F73"/>
     <w:rsid w:val="00B11975"/>
     <w:rsid w:val="00B12108"/>
     <w:rsid w:val="00B13851"/>
     <w:rsid w:val="00B13B1C"/>
     <w:rsid w:val="00B13D69"/>
     <w:rsid w:val="00B14B5F"/>
     <w:rsid w:val="00B14D58"/>
     <w:rsid w:val="00B17DD5"/>
     <w:rsid w:val="00B20D7D"/>
     <w:rsid w:val="00B2107E"/>
     <w:rsid w:val="00B2133C"/>
     <w:rsid w:val="00B2166B"/>
     <w:rsid w:val="00B21969"/>
+    <w:rsid w:val="00B219BB"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B22291"/>
     <w:rsid w:val="00B22B31"/>
     <w:rsid w:val="00B23F43"/>
     <w:rsid w:val="00B23F9A"/>
     <w:rsid w:val="00B2417B"/>
     <w:rsid w:val="00B243DD"/>
+    <w:rsid w:val="00B24C7D"/>
     <w:rsid w:val="00B24E6F"/>
     <w:rsid w:val="00B25EB6"/>
     <w:rsid w:val="00B26CB5"/>
     <w:rsid w:val="00B271C4"/>
     <w:rsid w:val="00B27301"/>
     <w:rsid w:val="00B2752E"/>
     <w:rsid w:val="00B27953"/>
     <w:rsid w:val="00B307CC"/>
     <w:rsid w:val="00B31D9F"/>
     <w:rsid w:val="00B326B7"/>
     <w:rsid w:val="00B32F2F"/>
     <w:rsid w:val="00B33712"/>
     <w:rsid w:val="00B33EF0"/>
     <w:rsid w:val="00B3439C"/>
     <w:rsid w:val="00B34B23"/>
     <w:rsid w:val="00B3588E"/>
     <w:rsid w:val="00B35B89"/>
     <w:rsid w:val="00B37FC8"/>
     <w:rsid w:val="00B40803"/>
     <w:rsid w:val="00B40CA6"/>
     <w:rsid w:val="00B4198F"/>
     <w:rsid w:val="00B41F3D"/>
     <w:rsid w:val="00B42390"/>
     <w:rsid w:val="00B42A23"/>
     <w:rsid w:val="00B431E8"/>
     <w:rsid w:val="00B435E5"/>
     <w:rsid w:val="00B43B51"/>
     <w:rsid w:val="00B442FB"/>
     <w:rsid w:val="00B444F5"/>
     <w:rsid w:val="00B44F36"/>
     <w:rsid w:val="00B45141"/>
     <w:rsid w:val="00B45713"/>
     <w:rsid w:val="00B468BD"/>
     <w:rsid w:val="00B4740B"/>
     <w:rsid w:val="00B476DC"/>
     <w:rsid w:val="00B47C94"/>
     <w:rsid w:val="00B51019"/>
-    <w:rsid w:val="00B517B6"/>
     <w:rsid w:val="00B519CD"/>
     <w:rsid w:val="00B5273A"/>
+    <w:rsid w:val="00B532C0"/>
     <w:rsid w:val="00B53ABD"/>
     <w:rsid w:val="00B54616"/>
     <w:rsid w:val="00B55DB2"/>
-    <w:rsid w:val="00B55EF2"/>
     <w:rsid w:val="00B5642F"/>
     <w:rsid w:val="00B57329"/>
     <w:rsid w:val="00B57561"/>
     <w:rsid w:val="00B577CD"/>
     <w:rsid w:val="00B60E61"/>
     <w:rsid w:val="00B6178B"/>
+    <w:rsid w:val="00B624C3"/>
     <w:rsid w:val="00B629A0"/>
     <w:rsid w:val="00B62B50"/>
     <w:rsid w:val="00B635B7"/>
     <w:rsid w:val="00B63AE8"/>
     <w:rsid w:val="00B63CC5"/>
     <w:rsid w:val="00B63DAA"/>
     <w:rsid w:val="00B63FC8"/>
+    <w:rsid w:val="00B64785"/>
     <w:rsid w:val="00B65535"/>
     <w:rsid w:val="00B656FA"/>
     <w:rsid w:val="00B65950"/>
     <w:rsid w:val="00B663A4"/>
     <w:rsid w:val="00B66D83"/>
     <w:rsid w:val="00B67100"/>
     <w:rsid w:val="00B6714A"/>
     <w:rsid w:val="00B672BD"/>
     <w:rsid w:val="00B672C0"/>
     <w:rsid w:val="00B67639"/>
     <w:rsid w:val="00B676FD"/>
     <w:rsid w:val="00B678B6"/>
     <w:rsid w:val="00B67F13"/>
     <w:rsid w:val="00B710B9"/>
     <w:rsid w:val="00B71126"/>
     <w:rsid w:val="00B715AA"/>
     <w:rsid w:val="00B72DBF"/>
     <w:rsid w:val="00B73006"/>
     <w:rsid w:val="00B73FBB"/>
     <w:rsid w:val="00B744C9"/>
     <w:rsid w:val="00B74EC4"/>
     <w:rsid w:val="00B755CB"/>
     <w:rsid w:val="00B75646"/>
-    <w:rsid w:val="00B75D00"/>
     <w:rsid w:val="00B75EEC"/>
     <w:rsid w:val="00B7629E"/>
     <w:rsid w:val="00B7788E"/>
     <w:rsid w:val="00B80055"/>
     <w:rsid w:val="00B812DB"/>
     <w:rsid w:val="00B817A2"/>
     <w:rsid w:val="00B81AAB"/>
     <w:rsid w:val="00B821A6"/>
     <w:rsid w:val="00B821EA"/>
     <w:rsid w:val="00B83AFD"/>
     <w:rsid w:val="00B83E34"/>
     <w:rsid w:val="00B90729"/>
     <w:rsid w:val="00B907DA"/>
     <w:rsid w:val="00B91C36"/>
     <w:rsid w:val="00B91E31"/>
     <w:rsid w:val="00B91E3E"/>
     <w:rsid w:val="00B92F79"/>
     <w:rsid w:val="00B92FF6"/>
     <w:rsid w:val="00B93A72"/>
     <w:rsid w:val="00B946C2"/>
     <w:rsid w:val="00B94B83"/>
+    <w:rsid w:val="00B94C58"/>
     <w:rsid w:val="00B94C5E"/>
     <w:rsid w:val="00B950BC"/>
     <w:rsid w:val="00B95436"/>
     <w:rsid w:val="00B960DF"/>
     <w:rsid w:val="00B9697F"/>
     <w:rsid w:val="00B96D98"/>
     <w:rsid w:val="00B96FB4"/>
     <w:rsid w:val="00B9714C"/>
     <w:rsid w:val="00B97BAB"/>
+    <w:rsid w:val="00B97E3B"/>
     <w:rsid w:val="00BA0543"/>
     <w:rsid w:val="00BA128D"/>
     <w:rsid w:val="00BA245A"/>
     <w:rsid w:val="00BA29AD"/>
     <w:rsid w:val="00BA322E"/>
     <w:rsid w:val="00BA33CF"/>
     <w:rsid w:val="00BA3F8D"/>
     <w:rsid w:val="00BA4AA9"/>
     <w:rsid w:val="00BA5327"/>
     <w:rsid w:val="00BA703A"/>
     <w:rsid w:val="00BA7117"/>
     <w:rsid w:val="00BA7B9D"/>
     <w:rsid w:val="00BB12D7"/>
     <w:rsid w:val="00BB1542"/>
     <w:rsid w:val="00BB2B5B"/>
-    <w:rsid w:val="00BB3E3E"/>
     <w:rsid w:val="00BB45B7"/>
     <w:rsid w:val="00BB4744"/>
     <w:rsid w:val="00BB4FF0"/>
     <w:rsid w:val="00BB537D"/>
     <w:rsid w:val="00BB61F8"/>
     <w:rsid w:val="00BB6BB4"/>
     <w:rsid w:val="00BB7826"/>
     <w:rsid w:val="00BB78E3"/>
     <w:rsid w:val="00BB7A10"/>
     <w:rsid w:val="00BC0034"/>
     <w:rsid w:val="00BC2C01"/>
     <w:rsid w:val="00BC2D5F"/>
     <w:rsid w:val="00BC2E71"/>
     <w:rsid w:val="00BC3317"/>
     <w:rsid w:val="00BC43D9"/>
     <w:rsid w:val="00BC48E1"/>
     <w:rsid w:val="00BC55A2"/>
     <w:rsid w:val="00BC593E"/>
+    <w:rsid w:val="00BC5AB5"/>
     <w:rsid w:val="00BC5B80"/>
     <w:rsid w:val="00BC60BE"/>
     <w:rsid w:val="00BC6150"/>
     <w:rsid w:val="00BC6732"/>
     <w:rsid w:val="00BC6E28"/>
     <w:rsid w:val="00BC7468"/>
     <w:rsid w:val="00BC7D4F"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rsid w:val="00BD0FFE"/>
     <w:rsid w:val="00BD1330"/>
-    <w:rsid w:val="00BD181E"/>
     <w:rsid w:val="00BD181F"/>
     <w:rsid w:val="00BD2400"/>
     <w:rsid w:val="00BD2850"/>
     <w:rsid w:val="00BD324F"/>
     <w:rsid w:val="00BD39EF"/>
-    <w:rsid w:val="00BD3F6D"/>
     <w:rsid w:val="00BD4036"/>
     <w:rsid w:val="00BD532B"/>
     <w:rsid w:val="00BD5B09"/>
     <w:rsid w:val="00BD7854"/>
     <w:rsid w:val="00BE0BDE"/>
     <w:rsid w:val="00BE1758"/>
     <w:rsid w:val="00BE28D2"/>
     <w:rsid w:val="00BE2A07"/>
-    <w:rsid w:val="00BE412C"/>
     <w:rsid w:val="00BE49E9"/>
     <w:rsid w:val="00BE4A64"/>
     <w:rsid w:val="00BE4EF0"/>
     <w:rsid w:val="00BE56E0"/>
     <w:rsid w:val="00BE5E43"/>
     <w:rsid w:val="00BE63BA"/>
     <w:rsid w:val="00BE6769"/>
     <w:rsid w:val="00BF00D5"/>
     <w:rsid w:val="00BF0382"/>
     <w:rsid w:val="00BF0451"/>
     <w:rsid w:val="00BF063E"/>
     <w:rsid w:val="00BF0764"/>
     <w:rsid w:val="00BF0DE8"/>
     <w:rsid w:val="00BF0F6C"/>
     <w:rsid w:val="00BF14DB"/>
     <w:rsid w:val="00BF16F4"/>
     <w:rsid w:val="00BF195D"/>
     <w:rsid w:val="00BF1F53"/>
+    <w:rsid w:val="00BF2BE0"/>
     <w:rsid w:val="00BF3DA0"/>
     <w:rsid w:val="00BF3FDD"/>
     <w:rsid w:val="00BF41C3"/>
     <w:rsid w:val="00BF4793"/>
     <w:rsid w:val="00BF4F51"/>
     <w:rsid w:val="00BF557D"/>
     <w:rsid w:val="00BF5742"/>
     <w:rsid w:val="00BF658D"/>
     <w:rsid w:val="00BF670F"/>
     <w:rsid w:val="00BF6C40"/>
     <w:rsid w:val="00BF7679"/>
     <w:rsid w:val="00BF7A8A"/>
     <w:rsid w:val="00BF7F58"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C01AB1"/>
     <w:rsid w:val="00C026A0"/>
     <w:rsid w:val="00C02707"/>
     <w:rsid w:val="00C048C4"/>
     <w:rsid w:val="00C0570F"/>
     <w:rsid w:val="00C06137"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C07067"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C07F1A"/>
     <w:rsid w:val="00C10037"/>
     <w:rsid w:val="00C1110C"/>
     <w:rsid w:val="00C115E1"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12772"/>
     <w:rsid w:val="00C12976"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C12B05"/>
+    <w:rsid w:val="00C12E7D"/>
     <w:rsid w:val="00C133EE"/>
     <w:rsid w:val="00C13888"/>
     <w:rsid w:val="00C13B17"/>
     <w:rsid w:val="00C13BF1"/>
     <w:rsid w:val="00C13E2A"/>
     <w:rsid w:val="00C149D0"/>
     <w:rsid w:val="00C15D95"/>
     <w:rsid w:val="00C15F13"/>
     <w:rsid w:val="00C1620D"/>
     <w:rsid w:val="00C16C0B"/>
     <w:rsid w:val="00C173B3"/>
     <w:rsid w:val="00C1742A"/>
     <w:rsid w:val="00C20A4B"/>
     <w:rsid w:val="00C2163A"/>
     <w:rsid w:val="00C24053"/>
     <w:rsid w:val="00C2481B"/>
     <w:rsid w:val="00C25F40"/>
     <w:rsid w:val="00C26588"/>
     <w:rsid w:val="00C26679"/>
     <w:rsid w:val="00C274BB"/>
     <w:rsid w:val="00C27DE9"/>
     <w:rsid w:val="00C31162"/>
     <w:rsid w:val="00C31D87"/>
     <w:rsid w:val="00C31F32"/>
     <w:rsid w:val="00C31F45"/>
     <w:rsid w:val="00C32183"/>
     <w:rsid w:val="00C324BC"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C32BBE"/>
     <w:rsid w:val="00C33388"/>
     <w:rsid w:val="00C33D33"/>
     <w:rsid w:val="00C35484"/>
     <w:rsid w:val="00C368F5"/>
     <w:rsid w:val="00C36A18"/>
     <w:rsid w:val="00C36EB6"/>
     <w:rsid w:val="00C409C0"/>
     <w:rsid w:val="00C40AFA"/>
     <w:rsid w:val="00C4173A"/>
-    <w:rsid w:val="00C41C10"/>
     <w:rsid w:val="00C420A6"/>
     <w:rsid w:val="00C432E8"/>
     <w:rsid w:val="00C43380"/>
     <w:rsid w:val="00C434FB"/>
     <w:rsid w:val="00C456D8"/>
     <w:rsid w:val="00C468C4"/>
     <w:rsid w:val="00C46F77"/>
     <w:rsid w:val="00C47975"/>
     <w:rsid w:val="00C479C1"/>
     <w:rsid w:val="00C47A39"/>
     <w:rsid w:val="00C47DFE"/>
     <w:rsid w:val="00C47EA5"/>
     <w:rsid w:val="00C50DED"/>
     <w:rsid w:val="00C52217"/>
     <w:rsid w:val="00C52F31"/>
     <w:rsid w:val="00C540AD"/>
     <w:rsid w:val="00C541B2"/>
     <w:rsid w:val="00C54232"/>
     <w:rsid w:val="00C556EB"/>
-    <w:rsid w:val="00C55C75"/>
-    <w:rsid w:val="00C56D21"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C60411"/>
     <w:rsid w:val="00C60FEF"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
     <w:rsid w:val="00C61856"/>
     <w:rsid w:val="00C62089"/>
     <w:rsid w:val="00C621B1"/>
     <w:rsid w:val="00C62DE2"/>
     <w:rsid w:val="00C62F7A"/>
     <w:rsid w:val="00C636ED"/>
     <w:rsid w:val="00C63B9C"/>
-    <w:rsid w:val="00C63F85"/>
     <w:rsid w:val="00C64747"/>
     <w:rsid w:val="00C64EC3"/>
     <w:rsid w:val="00C65F7D"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C66FA5"/>
     <w:rsid w:val="00C67BE9"/>
     <w:rsid w:val="00C67BF4"/>
     <w:rsid w:val="00C7037B"/>
     <w:rsid w:val="00C70776"/>
     <w:rsid w:val="00C71323"/>
     <w:rsid w:val="00C71F83"/>
+    <w:rsid w:val="00C72167"/>
     <w:rsid w:val="00C7275E"/>
     <w:rsid w:val="00C72D8E"/>
     <w:rsid w:val="00C731AF"/>
     <w:rsid w:val="00C73262"/>
     <w:rsid w:val="00C74644"/>
-    <w:rsid w:val="00C7481B"/>
     <w:rsid w:val="00C74C5D"/>
     <w:rsid w:val="00C7526A"/>
     <w:rsid w:val="00C7550E"/>
+    <w:rsid w:val="00C76383"/>
     <w:rsid w:val="00C76A75"/>
     <w:rsid w:val="00C76EB2"/>
     <w:rsid w:val="00C772EC"/>
+    <w:rsid w:val="00C813BD"/>
     <w:rsid w:val="00C82B81"/>
-    <w:rsid w:val="00C82C54"/>
     <w:rsid w:val="00C83191"/>
     <w:rsid w:val="00C835A1"/>
     <w:rsid w:val="00C83D8B"/>
     <w:rsid w:val="00C840E8"/>
     <w:rsid w:val="00C8429F"/>
     <w:rsid w:val="00C8469F"/>
     <w:rsid w:val="00C85DD2"/>
     <w:rsid w:val="00C863C4"/>
     <w:rsid w:val="00C86D74"/>
     <w:rsid w:val="00C87295"/>
-    <w:rsid w:val="00C872CF"/>
     <w:rsid w:val="00C87E14"/>
     <w:rsid w:val="00C9071E"/>
     <w:rsid w:val="00C9078E"/>
     <w:rsid w:val="00C90861"/>
     <w:rsid w:val="00C90DAB"/>
     <w:rsid w:val="00C90EAA"/>
+    <w:rsid w:val="00C912AB"/>
     <w:rsid w:val="00C914DE"/>
     <w:rsid w:val="00C920EA"/>
     <w:rsid w:val="00C93C3E"/>
     <w:rsid w:val="00C9439A"/>
     <w:rsid w:val="00C94994"/>
     <w:rsid w:val="00CA12E3"/>
     <w:rsid w:val="00CA1476"/>
     <w:rsid w:val="00CA2085"/>
     <w:rsid w:val="00CA3278"/>
-    <w:rsid w:val="00CA3EC0"/>
     <w:rsid w:val="00CA40AE"/>
     <w:rsid w:val="00CA4688"/>
     <w:rsid w:val="00CA5DFF"/>
     <w:rsid w:val="00CA6107"/>
     <w:rsid w:val="00CA62D0"/>
     <w:rsid w:val="00CA6611"/>
     <w:rsid w:val="00CA6AE6"/>
     <w:rsid w:val="00CA7141"/>
     <w:rsid w:val="00CA782F"/>
     <w:rsid w:val="00CB187B"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3285"/>
     <w:rsid w:val="00CB385C"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CB4ABA"/>
     <w:rsid w:val="00CB5EA8"/>
     <w:rsid w:val="00CB677F"/>
     <w:rsid w:val="00CC01E8"/>
     <w:rsid w:val="00CC09F3"/>
     <w:rsid w:val="00CC0C72"/>
-    <w:rsid w:val="00CC13AB"/>
     <w:rsid w:val="00CC2277"/>
     <w:rsid w:val="00CC2BFD"/>
     <w:rsid w:val="00CC3797"/>
     <w:rsid w:val="00CC3AB2"/>
     <w:rsid w:val="00CC4E2C"/>
     <w:rsid w:val="00CC60A3"/>
     <w:rsid w:val="00CC6280"/>
     <w:rsid w:val="00CC6316"/>
     <w:rsid w:val="00CC6754"/>
     <w:rsid w:val="00CC6F40"/>
     <w:rsid w:val="00CC7E61"/>
     <w:rsid w:val="00CD15C6"/>
+    <w:rsid w:val="00CD20BE"/>
     <w:rsid w:val="00CD2547"/>
     <w:rsid w:val="00CD3476"/>
     <w:rsid w:val="00CD5697"/>
     <w:rsid w:val="00CD64DF"/>
     <w:rsid w:val="00CD6E89"/>
     <w:rsid w:val="00CD768F"/>
     <w:rsid w:val="00CD7A1C"/>
     <w:rsid w:val="00CD7DB5"/>
     <w:rsid w:val="00CE0C44"/>
     <w:rsid w:val="00CE1BD6"/>
     <w:rsid w:val="00CE225F"/>
     <w:rsid w:val="00CE3301"/>
     <w:rsid w:val="00CE39AC"/>
     <w:rsid w:val="00CE3FDD"/>
     <w:rsid w:val="00CE55DF"/>
     <w:rsid w:val="00CE6956"/>
     <w:rsid w:val="00CF05FA"/>
     <w:rsid w:val="00CF1BC9"/>
     <w:rsid w:val="00CF1BEB"/>
     <w:rsid w:val="00CF230C"/>
     <w:rsid w:val="00CF2C51"/>
     <w:rsid w:val="00CF2F50"/>
-    <w:rsid w:val="00CF5962"/>
     <w:rsid w:val="00CF5E52"/>
     <w:rsid w:val="00CF6198"/>
     <w:rsid w:val="00CF61EE"/>
     <w:rsid w:val="00CF6645"/>
     <w:rsid w:val="00CF7B76"/>
     <w:rsid w:val="00D0056A"/>
     <w:rsid w:val="00D00578"/>
     <w:rsid w:val="00D00DE5"/>
     <w:rsid w:val="00D01E03"/>
     <w:rsid w:val="00D021FD"/>
     <w:rsid w:val="00D02919"/>
     <w:rsid w:val="00D02B93"/>
     <w:rsid w:val="00D040E8"/>
     <w:rsid w:val="00D04B2B"/>
     <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D05609"/>
     <w:rsid w:val="00D05960"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
     <w:rsid w:val="00D065A2"/>
     <w:rsid w:val="00D06BC0"/>
-    <w:rsid w:val="00D06C37"/>
     <w:rsid w:val="00D06DA1"/>
     <w:rsid w:val="00D06F84"/>
     <w:rsid w:val="00D079AA"/>
     <w:rsid w:val="00D07A94"/>
     <w:rsid w:val="00D07F00"/>
     <w:rsid w:val="00D103B9"/>
     <w:rsid w:val="00D106C2"/>
     <w:rsid w:val="00D1130F"/>
     <w:rsid w:val="00D1228E"/>
     <w:rsid w:val="00D12431"/>
     <w:rsid w:val="00D13BA4"/>
     <w:rsid w:val="00D13C13"/>
     <w:rsid w:val="00D13FD0"/>
     <w:rsid w:val="00D14A2C"/>
     <w:rsid w:val="00D155C9"/>
     <w:rsid w:val="00D155D8"/>
     <w:rsid w:val="00D1571F"/>
     <w:rsid w:val="00D15925"/>
     <w:rsid w:val="00D16E2A"/>
     <w:rsid w:val="00D17A79"/>
     <w:rsid w:val="00D17B72"/>
     <w:rsid w:val="00D17B91"/>
     <w:rsid w:val="00D2054D"/>
     <w:rsid w:val="00D20D63"/>
     <w:rsid w:val="00D20F00"/>
     <w:rsid w:val="00D23518"/>
     <w:rsid w:val="00D23F49"/>
     <w:rsid w:val="00D24BDF"/>
     <w:rsid w:val="00D24C63"/>
     <w:rsid w:val="00D25326"/>
     <w:rsid w:val="00D2569E"/>
     <w:rsid w:val="00D25974"/>
     <w:rsid w:val="00D25E23"/>
     <w:rsid w:val="00D30521"/>
     <w:rsid w:val="00D30A6C"/>
     <w:rsid w:val="00D31793"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D31881"/>
     <w:rsid w:val="00D31FD2"/>
     <w:rsid w:val="00D3205F"/>
     <w:rsid w:val="00D324A5"/>
     <w:rsid w:val="00D32681"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D33E72"/>
-    <w:rsid w:val="00D3489B"/>
     <w:rsid w:val="00D34B71"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D35C7A"/>
     <w:rsid w:val="00D361B5"/>
     <w:rsid w:val="00D3678A"/>
     <w:rsid w:val="00D37692"/>
     <w:rsid w:val="00D400E8"/>
     <w:rsid w:val="00D411A2"/>
     <w:rsid w:val="00D42D60"/>
     <w:rsid w:val="00D44541"/>
     <w:rsid w:val="00D44B08"/>
     <w:rsid w:val="00D44F9A"/>
     <w:rsid w:val="00D4606D"/>
     <w:rsid w:val="00D46A04"/>
     <w:rsid w:val="00D50184"/>
     <w:rsid w:val="00D5031D"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D50B9E"/>
     <w:rsid w:val="00D513AF"/>
     <w:rsid w:val="00D51AD5"/>
     <w:rsid w:val="00D51FA7"/>
     <w:rsid w:val="00D520BA"/>
     <w:rsid w:val="00D52CB9"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
     <w:rsid w:val="00D5333E"/>
     <w:rsid w:val="00D5381F"/>
     <w:rsid w:val="00D53D38"/>
     <w:rsid w:val="00D54589"/>
     <w:rsid w:val="00D54C68"/>
     <w:rsid w:val="00D55C55"/>
+    <w:rsid w:val="00D56850"/>
     <w:rsid w:val="00D56B20"/>
     <w:rsid w:val="00D56F50"/>
     <w:rsid w:val="00D57345"/>
     <w:rsid w:val="00D578B3"/>
     <w:rsid w:val="00D57FA2"/>
-    <w:rsid w:val="00D60DEF"/>
     <w:rsid w:val="00D6120C"/>
     <w:rsid w:val="00D618F4"/>
     <w:rsid w:val="00D627C8"/>
     <w:rsid w:val="00D63092"/>
     <w:rsid w:val="00D63428"/>
     <w:rsid w:val="00D6361F"/>
     <w:rsid w:val="00D63636"/>
     <w:rsid w:val="00D640AD"/>
     <w:rsid w:val="00D643C7"/>
     <w:rsid w:val="00D646FD"/>
     <w:rsid w:val="00D64915"/>
     <w:rsid w:val="00D64B96"/>
     <w:rsid w:val="00D64E2D"/>
     <w:rsid w:val="00D7030E"/>
     <w:rsid w:val="00D714CC"/>
     <w:rsid w:val="00D71F69"/>
     <w:rsid w:val="00D72330"/>
     <w:rsid w:val="00D72AC0"/>
     <w:rsid w:val="00D72CF8"/>
     <w:rsid w:val="00D733CB"/>
     <w:rsid w:val="00D73999"/>
     <w:rsid w:val="00D73A0F"/>
     <w:rsid w:val="00D73B74"/>
     <w:rsid w:val="00D73C4E"/>
     <w:rsid w:val="00D73CED"/>
     <w:rsid w:val="00D74346"/>
     <w:rsid w:val="00D74FF9"/>
     <w:rsid w:val="00D75A45"/>
     <w:rsid w:val="00D75AB0"/>
     <w:rsid w:val="00D75EA7"/>
     <w:rsid w:val="00D77252"/>
     <w:rsid w:val="00D777AA"/>
     <w:rsid w:val="00D777DF"/>
     <w:rsid w:val="00D77C2F"/>
     <w:rsid w:val="00D8097A"/>
     <w:rsid w:val="00D81ADF"/>
     <w:rsid w:val="00D81F21"/>
     <w:rsid w:val="00D83D06"/>
     <w:rsid w:val="00D844EF"/>
-    <w:rsid w:val="00D84B35"/>
     <w:rsid w:val="00D85658"/>
     <w:rsid w:val="00D857E4"/>
     <w:rsid w:val="00D85F24"/>
     <w:rsid w:val="00D864F2"/>
     <w:rsid w:val="00D8681C"/>
     <w:rsid w:val="00D87803"/>
     <w:rsid w:val="00D87A7B"/>
     <w:rsid w:val="00D87E1A"/>
     <w:rsid w:val="00D90105"/>
     <w:rsid w:val="00D90367"/>
     <w:rsid w:val="00D90499"/>
     <w:rsid w:val="00D90DFD"/>
     <w:rsid w:val="00D90E4A"/>
+    <w:rsid w:val="00D9116E"/>
     <w:rsid w:val="00D92AA7"/>
     <w:rsid w:val="00D9353F"/>
     <w:rsid w:val="00D943F8"/>
     <w:rsid w:val="00D94518"/>
     <w:rsid w:val="00D95470"/>
     <w:rsid w:val="00D96B55"/>
     <w:rsid w:val="00DA0188"/>
     <w:rsid w:val="00DA03B9"/>
     <w:rsid w:val="00DA0602"/>
     <w:rsid w:val="00DA12AB"/>
     <w:rsid w:val="00DA2619"/>
     <w:rsid w:val="00DA33CD"/>
     <w:rsid w:val="00DA4239"/>
     <w:rsid w:val="00DA490B"/>
-    <w:rsid w:val="00DA55C8"/>
     <w:rsid w:val="00DA588C"/>
     <w:rsid w:val="00DA65DE"/>
     <w:rsid w:val="00DA697A"/>
     <w:rsid w:val="00DA6F1B"/>
     <w:rsid w:val="00DB0115"/>
     <w:rsid w:val="00DB040E"/>
     <w:rsid w:val="00DB0B61"/>
     <w:rsid w:val="00DB1474"/>
     <w:rsid w:val="00DB1488"/>
     <w:rsid w:val="00DB25AC"/>
     <w:rsid w:val="00DB2910"/>
     <w:rsid w:val="00DB2962"/>
     <w:rsid w:val="00DB3F00"/>
     <w:rsid w:val="00DB402E"/>
     <w:rsid w:val="00DB4E36"/>
     <w:rsid w:val="00DB50BF"/>
     <w:rsid w:val="00DB52FB"/>
     <w:rsid w:val="00DB5A52"/>
     <w:rsid w:val="00DB630F"/>
     <w:rsid w:val="00DB776B"/>
     <w:rsid w:val="00DB7999"/>
     <w:rsid w:val="00DC00C1"/>
     <w:rsid w:val="00DC013B"/>
     <w:rsid w:val="00DC02BD"/>
     <w:rsid w:val="00DC090B"/>
     <w:rsid w:val="00DC0B87"/>
     <w:rsid w:val="00DC1679"/>
     <w:rsid w:val="00DC1B1B"/>
     <w:rsid w:val="00DC219B"/>
     <w:rsid w:val="00DC275D"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC2DC7"/>
     <w:rsid w:val="00DC30BE"/>
-    <w:rsid w:val="00DC30E3"/>
     <w:rsid w:val="00DC3A7C"/>
     <w:rsid w:val="00DC431D"/>
     <w:rsid w:val="00DC4BA5"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00DC50E0"/>
     <w:rsid w:val="00DC510F"/>
     <w:rsid w:val="00DC5D76"/>
     <w:rsid w:val="00DC5FA7"/>
     <w:rsid w:val="00DC6386"/>
     <w:rsid w:val="00DC6FE6"/>
     <w:rsid w:val="00DC7181"/>
     <w:rsid w:val="00DD0810"/>
     <w:rsid w:val="00DD0A09"/>
-    <w:rsid w:val="00DD0CC3"/>
     <w:rsid w:val="00DD0DBF"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
     <w:rsid w:val="00DD248E"/>
     <w:rsid w:val="00DD2519"/>
     <w:rsid w:val="00DD261E"/>
     <w:rsid w:val="00DD2E82"/>
     <w:rsid w:val="00DD39E8"/>
     <w:rsid w:val="00DD4562"/>
     <w:rsid w:val="00DD462A"/>
     <w:rsid w:val="00DD483F"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00DD4E83"/>
     <w:rsid w:val="00DD5065"/>
     <w:rsid w:val="00DD5D82"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6831"/>
     <w:rsid w:val="00DD6945"/>
     <w:rsid w:val="00DD6BD6"/>
     <w:rsid w:val="00DD75A6"/>
     <w:rsid w:val="00DD7FBF"/>
     <w:rsid w:val="00DE0695"/>
     <w:rsid w:val="00DE11D7"/>
     <w:rsid w:val="00DE1D62"/>
     <w:rsid w:val="00DE21AB"/>
     <w:rsid w:val="00DE2D04"/>
     <w:rsid w:val="00DE3250"/>
     <w:rsid w:val="00DE330F"/>
-    <w:rsid w:val="00DE4158"/>
     <w:rsid w:val="00DE4314"/>
     <w:rsid w:val="00DE5AF0"/>
     <w:rsid w:val="00DE6028"/>
     <w:rsid w:val="00DE61BA"/>
     <w:rsid w:val="00DE6C85"/>
     <w:rsid w:val="00DE6D51"/>
     <w:rsid w:val="00DE6E49"/>
+    <w:rsid w:val="00DE7539"/>
     <w:rsid w:val="00DE78A3"/>
     <w:rsid w:val="00DF0739"/>
     <w:rsid w:val="00DF186F"/>
     <w:rsid w:val="00DF1A71"/>
     <w:rsid w:val="00DF29B3"/>
     <w:rsid w:val="00DF3482"/>
     <w:rsid w:val="00DF3AC8"/>
-    <w:rsid w:val="00DF3AD7"/>
     <w:rsid w:val="00DF412A"/>
     <w:rsid w:val="00DF4494"/>
     <w:rsid w:val="00DF462E"/>
     <w:rsid w:val="00DF4C89"/>
     <w:rsid w:val="00DF50FC"/>
     <w:rsid w:val="00DF5307"/>
     <w:rsid w:val="00DF57DA"/>
     <w:rsid w:val="00DF6654"/>
     <w:rsid w:val="00DF68C7"/>
     <w:rsid w:val="00DF6FE5"/>
     <w:rsid w:val="00DF731A"/>
     <w:rsid w:val="00E01345"/>
     <w:rsid w:val="00E01546"/>
     <w:rsid w:val="00E01E7F"/>
     <w:rsid w:val="00E020B6"/>
     <w:rsid w:val="00E03AA3"/>
     <w:rsid w:val="00E03C62"/>
     <w:rsid w:val="00E04043"/>
     <w:rsid w:val="00E04BBB"/>
     <w:rsid w:val="00E0544D"/>
     <w:rsid w:val="00E06685"/>
     <w:rsid w:val="00E06A46"/>
     <w:rsid w:val="00E06B75"/>
     <w:rsid w:val="00E06C1D"/>
     <w:rsid w:val="00E06D86"/>
     <w:rsid w:val="00E07282"/>
     <w:rsid w:val="00E10DE5"/>
     <w:rsid w:val="00E11332"/>
     <w:rsid w:val="00E11352"/>
-    <w:rsid w:val="00E12048"/>
+    <w:rsid w:val="00E1253D"/>
     <w:rsid w:val="00E13708"/>
     <w:rsid w:val="00E13F22"/>
     <w:rsid w:val="00E1448C"/>
     <w:rsid w:val="00E161E9"/>
     <w:rsid w:val="00E164B2"/>
     <w:rsid w:val="00E170DC"/>
     <w:rsid w:val="00E17546"/>
     <w:rsid w:val="00E204BE"/>
     <w:rsid w:val="00E210B5"/>
-    <w:rsid w:val="00E21682"/>
     <w:rsid w:val="00E21C4F"/>
     <w:rsid w:val="00E226A2"/>
     <w:rsid w:val="00E22FEF"/>
     <w:rsid w:val="00E2383F"/>
-    <w:rsid w:val="00E246AC"/>
     <w:rsid w:val="00E25242"/>
+    <w:rsid w:val="00E2540A"/>
     <w:rsid w:val="00E259A6"/>
     <w:rsid w:val="00E26105"/>
     <w:rsid w:val="00E261B3"/>
     <w:rsid w:val="00E2622B"/>
     <w:rsid w:val="00E26503"/>
     <w:rsid w:val="00E26818"/>
     <w:rsid w:val="00E270D7"/>
     <w:rsid w:val="00E27FFC"/>
     <w:rsid w:val="00E30219"/>
     <w:rsid w:val="00E30346"/>
     <w:rsid w:val="00E30B15"/>
     <w:rsid w:val="00E31181"/>
     <w:rsid w:val="00E31677"/>
     <w:rsid w:val="00E33237"/>
     <w:rsid w:val="00E357C2"/>
     <w:rsid w:val="00E40181"/>
     <w:rsid w:val="00E40CC0"/>
     <w:rsid w:val="00E40EC6"/>
     <w:rsid w:val="00E418C8"/>
     <w:rsid w:val="00E41BFC"/>
     <w:rsid w:val="00E434BE"/>
     <w:rsid w:val="00E44345"/>
     <w:rsid w:val="00E446AA"/>
     <w:rsid w:val="00E4589C"/>
     <w:rsid w:val="00E46091"/>
     <w:rsid w:val="00E4615D"/>
     <w:rsid w:val="00E4723E"/>
     <w:rsid w:val="00E474DD"/>
     <w:rsid w:val="00E47AF0"/>
     <w:rsid w:val="00E50557"/>
     <w:rsid w:val="00E50AFD"/>
     <w:rsid w:val="00E51549"/>
     <w:rsid w:val="00E51846"/>
-    <w:rsid w:val="00E51A88"/>
     <w:rsid w:val="00E51B57"/>
     <w:rsid w:val="00E51E90"/>
     <w:rsid w:val="00E520E6"/>
     <w:rsid w:val="00E52CD3"/>
+    <w:rsid w:val="00E53CF6"/>
     <w:rsid w:val="00E54710"/>
     <w:rsid w:val="00E54950"/>
     <w:rsid w:val="00E54DD4"/>
-    <w:rsid w:val="00E54DD7"/>
     <w:rsid w:val="00E55C22"/>
     <w:rsid w:val="00E55FB3"/>
-    <w:rsid w:val="00E566E2"/>
     <w:rsid w:val="00E56A01"/>
     <w:rsid w:val="00E56FF4"/>
+    <w:rsid w:val="00E578EB"/>
     <w:rsid w:val="00E60283"/>
     <w:rsid w:val="00E606A6"/>
     <w:rsid w:val="00E617A3"/>
     <w:rsid w:val="00E61E7A"/>
     <w:rsid w:val="00E61FB5"/>
     <w:rsid w:val="00E6219A"/>
     <w:rsid w:val="00E6284C"/>
     <w:rsid w:val="00E629A1"/>
     <w:rsid w:val="00E62EA6"/>
     <w:rsid w:val="00E63809"/>
+    <w:rsid w:val="00E64461"/>
     <w:rsid w:val="00E64E3F"/>
     <w:rsid w:val="00E64ECE"/>
     <w:rsid w:val="00E65124"/>
     <w:rsid w:val="00E65436"/>
     <w:rsid w:val="00E657F5"/>
     <w:rsid w:val="00E65877"/>
-    <w:rsid w:val="00E66DDE"/>
     <w:rsid w:val="00E66FE7"/>
     <w:rsid w:val="00E6794C"/>
     <w:rsid w:val="00E71591"/>
     <w:rsid w:val="00E71CEB"/>
     <w:rsid w:val="00E7231E"/>
     <w:rsid w:val="00E72504"/>
     <w:rsid w:val="00E728ED"/>
     <w:rsid w:val="00E73FEC"/>
     <w:rsid w:val="00E74733"/>
     <w:rsid w:val="00E7474F"/>
     <w:rsid w:val="00E74899"/>
     <w:rsid w:val="00E757C7"/>
     <w:rsid w:val="00E75A46"/>
     <w:rsid w:val="00E761FC"/>
     <w:rsid w:val="00E775F0"/>
     <w:rsid w:val="00E77B06"/>
     <w:rsid w:val="00E806BA"/>
     <w:rsid w:val="00E80788"/>
     <w:rsid w:val="00E807A6"/>
     <w:rsid w:val="00E80DE3"/>
     <w:rsid w:val="00E80F54"/>
     <w:rsid w:val="00E81374"/>
     <w:rsid w:val="00E8155B"/>
     <w:rsid w:val="00E81729"/>
     <w:rsid w:val="00E8251B"/>
     <w:rsid w:val="00E828E6"/>
     <w:rsid w:val="00E82C55"/>
+    <w:rsid w:val="00E851B0"/>
     <w:rsid w:val="00E86B43"/>
     <w:rsid w:val="00E86BAB"/>
     <w:rsid w:val="00E87564"/>
     <w:rsid w:val="00E8787E"/>
     <w:rsid w:val="00E90A33"/>
     <w:rsid w:val="00E91063"/>
     <w:rsid w:val="00E913DB"/>
     <w:rsid w:val="00E92AC3"/>
     <w:rsid w:val="00E93D54"/>
     <w:rsid w:val="00E93EAC"/>
     <w:rsid w:val="00E94B20"/>
     <w:rsid w:val="00E9505C"/>
     <w:rsid w:val="00E952AC"/>
     <w:rsid w:val="00E95AAC"/>
     <w:rsid w:val="00E969B6"/>
     <w:rsid w:val="00E96C5B"/>
     <w:rsid w:val="00EA2228"/>
     <w:rsid w:val="00EA2F6A"/>
     <w:rsid w:val="00EA3A86"/>
     <w:rsid w:val="00EA40AC"/>
     <w:rsid w:val="00EA45FC"/>
     <w:rsid w:val="00EA5198"/>
     <w:rsid w:val="00EA521A"/>
-    <w:rsid w:val="00EA55DF"/>
     <w:rsid w:val="00EA68C7"/>
     <w:rsid w:val="00EA6D6A"/>
     <w:rsid w:val="00EA77C9"/>
     <w:rsid w:val="00EA7F03"/>
     <w:rsid w:val="00EB00E0"/>
     <w:rsid w:val="00EB05D5"/>
     <w:rsid w:val="00EB134A"/>
     <w:rsid w:val="00EB1BAA"/>
     <w:rsid w:val="00EB1C77"/>
-    <w:rsid w:val="00EB2155"/>
     <w:rsid w:val="00EB29E1"/>
+    <w:rsid w:val="00EB4280"/>
     <w:rsid w:val="00EB4BC7"/>
     <w:rsid w:val="00EB5A0A"/>
+    <w:rsid w:val="00EB6B2A"/>
     <w:rsid w:val="00EC059F"/>
     <w:rsid w:val="00EC0F3F"/>
     <w:rsid w:val="00EC1637"/>
+    <w:rsid w:val="00EC191D"/>
     <w:rsid w:val="00EC1F24"/>
     <w:rsid w:val="00EC22F6"/>
     <w:rsid w:val="00EC2603"/>
     <w:rsid w:val="00EC3DB9"/>
     <w:rsid w:val="00EC4E95"/>
     <w:rsid w:val="00EC6AED"/>
     <w:rsid w:val="00EC7364"/>
     <w:rsid w:val="00EC7809"/>
     <w:rsid w:val="00ED000A"/>
     <w:rsid w:val="00ED04F2"/>
     <w:rsid w:val="00ED0D7E"/>
     <w:rsid w:val="00ED224E"/>
     <w:rsid w:val="00ED2C60"/>
     <w:rsid w:val="00ED2FF6"/>
     <w:rsid w:val="00ED3E35"/>
     <w:rsid w:val="00ED48A8"/>
     <w:rsid w:val="00ED4A59"/>
     <w:rsid w:val="00ED59BF"/>
+    <w:rsid w:val="00ED5ADE"/>
     <w:rsid w:val="00ED5B1E"/>
     <w:rsid w:val="00ED5B9B"/>
     <w:rsid w:val="00ED5DDE"/>
     <w:rsid w:val="00ED6376"/>
     <w:rsid w:val="00ED6BAD"/>
     <w:rsid w:val="00ED7252"/>
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00ED7762"/>
     <w:rsid w:val="00ED7901"/>
     <w:rsid w:val="00ED794C"/>
     <w:rsid w:val="00ED7C55"/>
     <w:rsid w:val="00EE00D6"/>
     <w:rsid w:val="00EE0ADE"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
+    <w:rsid w:val="00EE15C6"/>
+    <w:rsid w:val="00EE1FE7"/>
     <w:rsid w:val="00EE29AD"/>
     <w:rsid w:val="00EE3E24"/>
     <w:rsid w:val="00EE4A7F"/>
     <w:rsid w:val="00EE4D22"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE5131"/>
     <w:rsid w:val="00EE550F"/>
     <w:rsid w:val="00EE79D4"/>
     <w:rsid w:val="00EE7C7A"/>
     <w:rsid w:val="00EF0E1C"/>
     <w:rsid w:val="00EF0FD6"/>
     <w:rsid w:val="00EF109B"/>
-    <w:rsid w:val="00EF18AD"/>
     <w:rsid w:val="00EF1A16"/>
     <w:rsid w:val="00EF201C"/>
     <w:rsid w:val="00EF22C3"/>
     <w:rsid w:val="00EF28ED"/>
     <w:rsid w:val="00EF2C72"/>
     <w:rsid w:val="00EF36AF"/>
     <w:rsid w:val="00EF44C5"/>
     <w:rsid w:val="00EF4831"/>
     <w:rsid w:val="00EF59A3"/>
     <w:rsid w:val="00EF620F"/>
     <w:rsid w:val="00EF656C"/>
     <w:rsid w:val="00EF6675"/>
     <w:rsid w:val="00EF6696"/>
     <w:rsid w:val="00EF69F5"/>
     <w:rsid w:val="00EF6D7B"/>
     <w:rsid w:val="00EF6E16"/>
     <w:rsid w:val="00EF79C4"/>
     <w:rsid w:val="00F0063D"/>
     <w:rsid w:val="00F0074F"/>
     <w:rsid w:val="00F00F9C"/>
     <w:rsid w:val="00F0117B"/>
     <w:rsid w:val="00F01E5F"/>
     <w:rsid w:val="00F024F3"/>
     <w:rsid w:val="00F02ABA"/>
     <w:rsid w:val="00F04299"/>
@@ -33285,342 +34419,335 @@
     <w:rsid w:val="00F12C6F"/>
     <w:rsid w:val="00F12E21"/>
     <w:rsid w:val="00F13292"/>
     <w:rsid w:val="00F14737"/>
     <w:rsid w:val="00F15144"/>
     <w:rsid w:val="00F154AA"/>
     <w:rsid w:val="00F15647"/>
     <w:rsid w:val="00F15976"/>
     <w:rsid w:val="00F16F1B"/>
     <w:rsid w:val="00F2003E"/>
     <w:rsid w:val="00F2192E"/>
     <w:rsid w:val="00F22163"/>
     <w:rsid w:val="00F223F2"/>
     <w:rsid w:val="00F23156"/>
     <w:rsid w:val="00F24E57"/>
     <w:rsid w:val="00F250A9"/>
     <w:rsid w:val="00F25D66"/>
     <w:rsid w:val="00F25FEA"/>
     <w:rsid w:val="00F267AF"/>
     <w:rsid w:val="00F26DF0"/>
     <w:rsid w:val="00F274F8"/>
     <w:rsid w:val="00F30B9F"/>
     <w:rsid w:val="00F30FF4"/>
     <w:rsid w:val="00F3122E"/>
     <w:rsid w:val="00F31373"/>
-    <w:rsid w:val="00F31AFD"/>
     <w:rsid w:val="00F32368"/>
     <w:rsid w:val="00F3279B"/>
     <w:rsid w:val="00F32AA7"/>
     <w:rsid w:val="00F33015"/>
     <w:rsid w:val="00F331AD"/>
     <w:rsid w:val="00F35287"/>
     <w:rsid w:val="00F359F1"/>
     <w:rsid w:val="00F36311"/>
     <w:rsid w:val="00F36458"/>
     <w:rsid w:val="00F365F6"/>
     <w:rsid w:val="00F36C04"/>
     <w:rsid w:val="00F36D30"/>
     <w:rsid w:val="00F40A70"/>
     <w:rsid w:val="00F41532"/>
     <w:rsid w:val="00F426B8"/>
     <w:rsid w:val="00F42B73"/>
     <w:rsid w:val="00F43A37"/>
     <w:rsid w:val="00F43AD0"/>
     <w:rsid w:val="00F43CE5"/>
     <w:rsid w:val="00F442EB"/>
     <w:rsid w:val="00F44C23"/>
     <w:rsid w:val="00F450F8"/>
     <w:rsid w:val="00F45DCC"/>
     <w:rsid w:val="00F4641B"/>
     <w:rsid w:val="00F46969"/>
     <w:rsid w:val="00F46E00"/>
     <w:rsid w:val="00F46EB8"/>
     <w:rsid w:val="00F4748E"/>
     <w:rsid w:val="00F47610"/>
-    <w:rsid w:val="00F47CE3"/>
     <w:rsid w:val="00F5032E"/>
     <w:rsid w:val="00F505C7"/>
     <w:rsid w:val="00F50CD1"/>
     <w:rsid w:val="00F510D7"/>
     <w:rsid w:val="00F511E4"/>
     <w:rsid w:val="00F51CD7"/>
     <w:rsid w:val="00F528EB"/>
     <w:rsid w:val="00F52D09"/>
     <w:rsid w:val="00F52E08"/>
     <w:rsid w:val="00F52F8D"/>
     <w:rsid w:val="00F539E8"/>
     <w:rsid w:val="00F53A66"/>
     <w:rsid w:val="00F5462D"/>
     <w:rsid w:val="00F55B21"/>
     <w:rsid w:val="00F55C32"/>
     <w:rsid w:val="00F56071"/>
     <w:rsid w:val="00F56354"/>
     <w:rsid w:val="00F56A7E"/>
     <w:rsid w:val="00F56EF6"/>
     <w:rsid w:val="00F60082"/>
     <w:rsid w:val="00F61A9F"/>
     <w:rsid w:val="00F61B5F"/>
     <w:rsid w:val="00F620DA"/>
     <w:rsid w:val="00F6262A"/>
     <w:rsid w:val="00F631E7"/>
     <w:rsid w:val="00F639D5"/>
     <w:rsid w:val="00F63A7E"/>
-    <w:rsid w:val="00F640DA"/>
     <w:rsid w:val="00F64696"/>
     <w:rsid w:val="00F64A77"/>
     <w:rsid w:val="00F64D35"/>
     <w:rsid w:val="00F651A0"/>
     <w:rsid w:val="00F65AA9"/>
-    <w:rsid w:val="00F67067"/>
     <w:rsid w:val="00F6768F"/>
     <w:rsid w:val="00F71171"/>
     <w:rsid w:val="00F712DD"/>
     <w:rsid w:val="00F72471"/>
     <w:rsid w:val="00F72AA8"/>
     <w:rsid w:val="00F72C2C"/>
     <w:rsid w:val="00F72D89"/>
     <w:rsid w:val="00F730BD"/>
     <w:rsid w:val="00F73ABD"/>
     <w:rsid w:val="00F741F2"/>
     <w:rsid w:val="00F75B3E"/>
     <w:rsid w:val="00F76CAB"/>
-    <w:rsid w:val="00F76D70"/>
     <w:rsid w:val="00F772C6"/>
     <w:rsid w:val="00F800B2"/>
     <w:rsid w:val="00F815B5"/>
     <w:rsid w:val="00F82179"/>
+    <w:rsid w:val="00F82215"/>
     <w:rsid w:val="00F8274A"/>
     <w:rsid w:val="00F83109"/>
     <w:rsid w:val="00F84EF6"/>
     <w:rsid w:val="00F85195"/>
     <w:rsid w:val="00F854F5"/>
     <w:rsid w:val="00F857D4"/>
     <w:rsid w:val="00F868E3"/>
-    <w:rsid w:val="00F86A0A"/>
     <w:rsid w:val="00F877F4"/>
     <w:rsid w:val="00F87F99"/>
     <w:rsid w:val="00F9093D"/>
     <w:rsid w:val="00F91C08"/>
     <w:rsid w:val="00F91C31"/>
     <w:rsid w:val="00F9208C"/>
     <w:rsid w:val="00F920ED"/>
     <w:rsid w:val="00F9216A"/>
     <w:rsid w:val="00F92C4A"/>
-    <w:rsid w:val="00F9369A"/>
     <w:rsid w:val="00F938BA"/>
     <w:rsid w:val="00F93A98"/>
     <w:rsid w:val="00F94713"/>
     <w:rsid w:val="00F9473A"/>
     <w:rsid w:val="00F94913"/>
+    <w:rsid w:val="00F94E24"/>
     <w:rsid w:val="00F950C5"/>
-    <w:rsid w:val="00F953ED"/>
     <w:rsid w:val="00F955C5"/>
     <w:rsid w:val="00F969DC"/>
     <w:rsid w:val="00F975C8"/>
     <w:rsid w:val="00F97919"/>
     <w:rsid w:val="00F97CCA"/>
     <w:rsid w:val="00FA127C"/>
+    <w:rsid w:val="00FA155B"/>
     <w:rsid w:val="00FA1760"/>
     <w:rsid w:val="00FA1B1F"/>
     <w:rsid w:val="00FA1E7F"/>
     <w:rsid w:val="00FA230B"/>
     <w:rsid w:val="00FA2C46"/>
     <w:rsid w:val="00FA3525"/>
     <w:rsid w:val="00FA35D5"/>
     <w:rsid w:val="00FA3798"/>
     <w:rsid w:val="00FA4415"/>
     <w:rsid w:val="00FA54A3"/>
     <w:rsid w:val="00FA57E1"/>
     <w:rsid w:val="00FA5A53"/>
     <w:rsid w:val="00FA5D4B"/>
     <w:rsid w:val="00FA79CE"/>
+    <w:rsid w:val="00FB03D9"/>
     <w:rsid w:val="00FB1F6E"/>
     <w:rsid w:val="00FB2BE7"/>
     <w:rsid w:val="00FB3C36"/>
     <w:rsid w:val="00FB4257"/>
     <w:rsid w:val="00FB4769"/>
     <w:rsid w:val="00FB4CDA"/>
     <w:rsid w:val="00FB5066"/>
     <w:rsid w:val="00FB54F5"/>
     <w:rsid w:val="00FB560E"/>
     <w:rsid w:val="00FB6481"/>
+    <w:rsid w:val="00FB6576"/>
     <w:rsid w:val="00FB6C55"/>
     <w:rsid w:val="00FB6D36"/>
     <w:rsid w:val="00FC0124"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0F81"/>
     <w:rsid w:val="00FC1850"/>
     <w:rsid w:val="00FC1E48"/>
     <w:rsid w:val="00FC1F4A"/>
     <w:rsid w:val="00FC2154"/>
     <w:rsid w:val="00FC229E"/>
     <w:rsid w:val="00FC252F"/>
     <w:rsid w:val="00FC2E4F"/>
-    <w:rsid w:val="00FC3260"/>
     <w:rsid w:val="00FC395C"/>
     <w:rsid w:val="00FC43B6"/>
     <w:rsid w:val="00FC5C2C"/>
     <w:rsid w:val="00FC5E59"/>
     <w:rsid w:val="00FC5E8E"/>
     <w:rsid w:val="00FC6273"/>
     <w:rsid w:val="00FC6644"/>
     <w:rsid w:val="00FC6D8F"/>
     <w:rsid w:val="00FC6DDC"/>
     <w:rsid w:val="00FC71C2"/>
     <w:rsid w:val="00FC7334"/>
     <w:rsid w:val="00FD02D0"/>
-    <w:rsid w:val="00FD04EC"/>
     <w:rsid w:val="00FD093A"/>
     <w:rsid w:val="00FD1578"/>
     <w:rsid w:val="00FD269E"/>
     <w:rsid w:val="00FD3766"/>
     <w:rsid w:val="00FD37A3"/>
     <w:rsid w:val="00FD37AD"/>
     <w:rsid w:val="00FD3D05"/>
     <w:rsid w:val="00FD47C4"/>
     <w:rsid w:val="00FD49E5"/>
     <w:rsid w:val="00FD4C98"/>
     <w:rsid w:val="00FD510C"/>
     <w:rsid w:val="00FD5231"/>
     <w:rsid w:val="00FD5428"/>
     <w:rsid w:val="00FD5AC1"/>
-    <w:rsid w:val="00FD5B02"/>
     <w:rsid w:val="00FD5B4F"/>
     <w:rsid w:val="00FD6D98"/>
-    <w:rsid w:val="00FD7A16"/>
     <w:rsid w:val="00FD7A6F"/>
     <w:rsid w:val="00FE01CF"/>
     <w:rsid w:val="00FE02A2"/>
     <w:rsid w:val="00FE0581"/>
     <w:rsid w:val="00FE10CE"/>
     <w:rsid w:val="00FE11BF"/>
-    <w:rsid w:val="00FE140F"/>
     <w:rsid w:val="00FE1A98"/>
     <w:rsid w:val="00FE280F"/>
     <w:rsid w:val="00FE2B5E"/>
     <w:rsid w:val="00FE2DCF"/>
     <w:rsid w:val="00FE331E"/>
     <w:rsid w:val="00FE3FA7"/>
     <w:rsid w:val="00FE4081"/>
     <w:rsid w:val="00FE5F3A"/>
     <w:rsid w:val="00FE5F8D"/>
-    <w:rsid w:val="00FE64C8"/>
     <w:rsid w:val="00FF0494"/>
     <w:rsid w:val="00FF0613"/>
     <w:rsid w:val="00FF0E19"/>
     <w:rsid w:val="00FF235C"/>
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2EEB"/>
     <w:rsid w:val="00FF2FCE"/>
     <w:rsid w:val="00FF3675"/>
     <w:rsid w:val="00FF3B71"/>
     <w:rsid w:val="00FF4072"/>
     <w:rsid w:val="00FF4596"/>
     <w:rsid w:val="00FF45D5"/>
     <w:rsid w:val="00FF47AD"/>
     <w:rsid w:val="00FF4E75"/>
     <w:rsid w:val="00FF4F7D"/>
-    <w:rsid w:val="00FF5E27"/>
     <w:rsid w:val="00FF5F40"/>
     <w:rsid w:val="00FF5F66"/>
     <w:rsid w:val="00FF6706"/>
     <w:rsid w:val="00FF6D9D"/>
     <w:rsid w:val="00FF7620"/>
     <w:rsid w:val="00FF7DD5"/>
     <w:rsid w:val="012B53B8"/>
     <w:rsid w:val="01AAA78D"/>
     <w:rsid w:val="02346C12"/>
     <w:rsid w:val="02F63571"/>
     <w:rsid w:val="036C5398"/>
     <w:rsid w:val="03E01A1A"/>
     <w:rsid w:val="04408309"/>
     <w:rsid w:val="049E4E56"/>
     <w:rsid w:val="04D8FA16"/>
     <w:rsid w:val="0646AADF"/>
     <w:rsid w:val="066C6486"/>
     <w:rsid w:val="06894468"/>
     <w:rsid w:val="0732640B"/>
     <w:rsid w:val="074B753D"/>
     <w:rsid w:val="0766FFB5"/>
     <w:rsid w:val="07FEE7E6"/>
     <w:rsid w:val="08864A68"/>
     <w:rsid w:val="090A953C"/>
     <w:rsid w:val="09998543"/>
     <w:rsid w:val="099D099F"/>
     <w:rsid w:val="0A94B0B0"/>
     <w:rsid w:val="0AF2EA27"/>
     <w:rsid w:val="0B205F63"/>
     <w:rsid w:val="0C091E0C"/>
     <w:rsid w:val="0D7A1685"/>
     <w:rsid w:val="0DA7C0AC"/>
     <w:rsid w:val="0E11003F"/>
     <w:rsid w:val="0EF7C54E"/>
     <w:rsid w:val="0F03F27B"/>
     <w:rsid w:val="108B6D8E"/>
     <w:rsid w:val="10EC8438"/>
+    <w:rsid w:val="11456381"/>
     <w:rsid w:val="117D4D1D"/>
     <w:rsid w:val="1190DD71"/>
     <w:rsid w:val="11A0516C"/>
     <w:rsid w:val="1223D696"/>
+    <w:rsid w:val="12C9C22D"/>
     <w:rsid w:val="1391A86A"/>
     <w:rsid w:val="14E23BE3"/>
     <w:rsid w:val="14EA7983"/>
     <w:rsid w:val="1528821B"/>
     <w:rsid w:val="15772110"/>
     <w:rsid w:val="162D504A"/>
     <w:rsid w:val="1659D4CA"/>
     <w:rsid w:val="1746DAF5"/>
     <w:rsid w:val="177B7E32"/>
     <w:rsid w:val="17BCBA79"/>
     <w:rsid w:val="18026BB1"/>
     <w:rsid w:val="1916D4C8"/>
     <w:rsid w:val="19668105"/>
     <w:rsid w:val="1970A5FF"/>
     <w:rsid w:val="19855680"/>
     <w:rsid w:val="1A21CBC2"/>
     <w:rsid w:val="1B21FFD4"/>
     <w:rsid w:val="1C625211"/>
     <w:rsid w:val="1C8F6143"/>
     <w:rsid w:val="1CBEB93A"/>
     <w:rsid w:val="1DB658BF"/>
     <w:rsid w:val="1DBC993E"/>
     <w:rsid w:val="1E092C6F"/>
     <w:rsid w:val="1EED67F8"/>
     <w:rsid w:val="1EF3B236"/>
     <w:rsid w:val="1EF605B8"/>
     <w:rsid w:val="1F3D54B5"/>
     <w:rsid w:val="1FDFC496"/>
     <w:rsid w:val="20B50441"/>
     <w:rsid w:val="211D33EE"/>
     <w:rsid w:val="21C169F7"/>
     <w:rsid w:val="21C77637"/>
     <w:rsid w:val="22146290"/>
     <w:rsid w:val="22155017"/>
     <w:rsid w:val="22983066"/>
     <w:rsid w:val="230EAD70"/>
     <w:rsid w:val="24735D90"/>
+    <w:rsid w:val="258D510D"/>
     <w:rsid w:val="25B935CB"/>
     <w:rsid w:val="2674B7B3"/>
     <w:rsid w:val="26C924D7"/>
     <w:rsid w:val="27AA216F"/>
     <w:rsid w:val="285FD3B4"/>
     <w:rsid w:val="286CB1D9"/>
     <w:rsid w:val="286E1655"/>
     <w:rsid w:val="29DC86C9"/>
     <w:rsid w:val="2A020CDF"/>
     <w:rsid w:val="2A2C2B70"/>
     <w:rsid w:val="2AFB837C"/>
     <w:rsid w:val="2B9AA433"/>
     <w:rsid w:val="2BDEE8B8"/>
     <w:rsid w:val="2CECCE5A"/>
     <w:rsid w:val="2E0C15E0"/>
     <w:rsid w:val="2E3C11E6"/>
     <w:rsid w:val="2E8B5FFC"/>
     <w:rsid w:val="2EAD6E19"/>
     <w:rsid w:val="2EC882D8"/>
     <w:rsid w:val="2EEA2552"/>
     <w:rsid w:val="3035CEEF"/>
     <w:rsid w:val="30835D12"/>
     <w:rsid w:val="31EB6D62"/>
     <w:rsid w:val="31EF7A85"/>
     <w:rsid w:val="323B9F8D"/>
@@ -33630,54 +34757,56 @@
     <w:rsid w:val="34B50192"/>
     <w:rsid w:val="34CE314C"/>
     <w:rsid w:val="34F18BF2"/>
     <w:rsid w:val="35B8D851"/>
     <w:rsid w:val="35D6D96A"/>
     <w:rsid w:val="37F3DE3A"/>
     <w:rsid w:val="39597CB3"/>
     <w:rsid w:val="3A331B90"/>
     <w:rsid w:val="3A4FBEEC"/>
     <w:rsid w:val="3B0BDB0B"/>
     <w:rsid w:val="3B8BD66F"/>
     <w:rsid w:val="3C280594"/>
     <w:rsid w:val="3D687F0E"/>
     <w:rsid w:val="3DD769D4"/>
     <w:rsid w:val="3DFBDED4"/>
     <w:rsid w:val="3E2C0FED"/>
     <w:rsid w:val="3EAF9B83"/>
     <w:rsid w:val="3EDC4BD9"/>
     <w:rsid w:val="3F2820D5"/>
     <w:rsid w:val="40B1C50A"/>
     <w:rsid w:val="416A6A1E"/>
     <w:rsid w:val="419E45F8"/>
     <w:rsid w:val="41A82BC1"/>
     <w:rsid w:val="41AAD1BA"/>
     <w:rsid w:val="41E75D60"/>
+    <w:rsid w:val="42375D6D"/>
     <w:rsid w:val="42546136"/>
     <w:rsid w:val="4346A88E"/>
     <w:rsid w:val="44B7210E"/>
     <w:rsid w:val="457BF755"/>
+    <w:rsid w:val="45C915BA"/>
     <w:rsid w:val="45D38BE6"/>
     <w:rsid w:val="460A804E"/>
     <w:rsid w:val="46206DE3"/>
     <w:rsid w:val="465D3000"/>
     <w:rsid w:val="466360B4"/>
     <w:rsid w:val="484F955E"/>
     <w:rsid w:val="4899193A"/>
     <w:rsid w:val="49C1B521"/>
     <w:rsid w:val="4B45363C"/>
     <w:rsid w:val="4B6368A2"/>
     <w:rsid w:val="4B8C43C8"/>
     <w:rsid w:val="4BA8ABB4"/>
     <w:rsid w:val="4BB2086C"/>
     <w:rsid w:val="4C29998C"/>
     <w:rsid w:val="4C962D7B"/>
     <w:rsid w:val="4D387575"/>
     <w:rsid w:val="4DE18E5B"/>
     <w:rsid w:val="4E69C7B1"/>
     <w:rsid w:val="4E862845"/>
     <w:rsid w:val="4EABF363"/>
     <w:rsid w:val="4F05A6DF"/>
     <w:rsid w:val="4FABC908"/>
     <w:rsid w:val="4FC07D8B"/>
     <w:rsid w:val="51849795"/>
     <w:rsid w:val="519F4784"/>
@@ -33704,121 +34833,123 @@
     <w:rsid w:val="5ADBFD3E"/>
     <w:rsid w:val="5B5D3FBB"/>
     <w:rsid w:val="5B751871"/>
     <w:rsid w:val="5BE8D887"/>
     <w:rsid w:val="5BEA6B71"/>
     <w:rsid w:val="5C044C6D"/>
     <w:rsid w:val="5D0148FC"/>
     <w:rsid w:val="5D70F340"/>
     <w:rsid w:val="5DF186B2"/>
     <w:rsid w:val="5E30562E"/>
     <w:rsid w:val="5E840773"/>
     <w:rsid w:val="5EC91AF8"/>
     <w:rsid w:val="5EEE4ED4"/>
     <w:rsid w:val="5F889B55"/>
     <w:rsid w:val="5FCC7313"/>
     <w:rsid w:val="5FD99069"/>
     <w:rsid w:val="600BF25E"/>
     <w:rsid w:val="6031A883"/>
     <w:rsid w:val="614C20CA"/>
     <w:rsid w:val="623D3E3F"/>
     <w:rsid w:val="629B4251"/>
     <w:rsid w:val="63F61074"/>
     <w:rsid w:val="64473042"/>
     <w:rsid w:val="645A6773"/>
     <w:rsid w:val="65323482"/>
+    <w:rsid w:val="65DCA284"/>
     <w:rsid w:val="66412F3E"/>
     <w:rsid w:val="6643D36F"/>
     <w:rsid w:val="67565E37"/>
     <w:rsid w:val="67780860"/>
     <w:rsid w:val="686017B7"/>
     <w:rsid w:val="6864447C"/>
     <w:rsid w:val="688FE187"/>
     <w:rsid w:val="6915E68B"/>
     <w:rsid w:val="69762BE3"/>
     <w:rsid w:val="6A1989FE"/>
     <w:rsid w:val="6A99451B"/>
     <w:rsid w:val="6B2ADF46"/>
     <w:rsid w:val="6BE0C9E7"/>
     <w:rsid w:val="6C210591"/>
     <w:rsid w:val="6CAAE433"/>
     <w:rsid w:val="6CF3AF80"/>
     <w:rsid w:val="6D3B6C29"/>
     <w:rsid w:val="6DC790E8"/>
     <w:rsid w:val="6EE95024"/>
     <w:rsid w:val="7257C89D"/>
+    <w:rsid w:val="72AA2FCB"/>
     <w:rsid w:val="73AB1CCF"/>
     <w:rsid w:val="73BA2E0D"/>
     <w:rsid w:val="7501AB70"/>
     <w:rsid w:val="751128E2"/>
     <w:rsid w:val="75F169E0"/>
     <w:rsid w:val="7787EFAF"/>
     <w:rsid w:val="77A6234D"/>
     <w:rsid w:val="78FB6704"/>
     <w:rsid w:val="7938B8A7"/>
     <w:rsid w:val="79FC0924"/>
     <w:rsid w:val="7AE6AFDA"/>
     <w:rsid w:val="7B2BC686"/>
     <w:rsid w:val="7B2CD354"/>
     <w:rsid w:val="7B3C1E77"/>
     <w:rsid w:val="7B95EBFC"/>
     <w:rsid w:val="7BEC7201"/>
     <w:rsid w:val="7C3F57A5"/>
     <w:rsid w:val="7CDE4F7F"/>
     <w:rsid w:val="7DEB32B4"/>
     <w:rsid w:val="7ECB7C53"/>
     <w:rsid w:val="7F1DA3E1"/>
     <w:rsid w:val="7FB76382"/>
     <w:rsid w:val="7FCCAA75"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="62659081"/>
-  <w15:docId w15:val="{87798A25-BB27-401D-A922-C13BFAA5A315}"/>
+  <w15:docId w15:val="{99D1EA5E-3C4E-448C-94BB-BF55F7A761E8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -35813,51 +36944,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\vidc5td\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\DLDSVZN1\Bushfire%20mapping%20and%20reviews" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redcross.org.au/emergencies/resources/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rfs.nsw.gov.au/plan-and-prepare/building-in-a-bush-fire-area/planning-for-bush-fire-protection/bush-fire-prone-land/check-bfpl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collaborating4inclusion.org/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emv.vic.gov.au/responsibilities/victorias-warning-system/emergency-broadcasters/list" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalsecurity.gov.au/national-threat-level/current-national-terrorism-threat-level" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/recovery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mentalhealthcommission.gov.au/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mapshare.vic.gov.au/vicplan/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.betterhealth.vic.gov.au/health/servicesandsupport/emergencies--coping-without-gas-or-electricity" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emv.vic.gov.au/responsibilities/semp-sub-plans/victorian-action-plan-for-pandemic-influenza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/environmental-health/bushfires-and-public-health" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.health.vic.gov.au/public-health/environmental-health/climate-weather-and-public-health/heatwaves-and-extreme-heat/heat-health-alert-status" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redcross.org.au/prepare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/PolicyPrograms-EmergencyManagementBranch/Shared%20Documents/EM%20policy%20and%20reporting/7.%202025%20policy%20and%20reporting%20cycle/2025%20Policy%20Documents%20for%20distribution%20in%20mid-September/Policy%20supporting%20documents%202025%20for%20approval/Know%20your%20risk%20-%20CFS" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ses.vic.gov.au/plan-and-stay-safe/flood-guides" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redcross.org.au/prepare" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bom.gov.au" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.vic.gov.au/for-community/airwatch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lifeline.org.au/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\spry1010\Downloads\Country%20Fire%20Authority" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fpaa.com.au/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ses.vic.gov.au" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.health.vic.gov.au/publications/management-of-acute-respiratory-infection-outbreaks-including-covid-19-and-influenza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ovic.vic.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfa.vic.gov.au/workers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coronavirus.vic.gov.au/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.gov.au/emergency/bushfire/managing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfes.wa.gov.au/hazard-information/bushfire/bushfire-prone-areas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowyourcouncil.vic.gov.au/councils" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowledge.aidr.org.au/media/1762/handbook-5-communicating-with-people-with-a-disability-kh-final.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfa.vic.gov.au" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.safeworkaustralia.gov.au" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mapshare.vic.gov.au/vicplan/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.health.vic.gov.au/public-health/environmental-health/environmental-health-in-the-home/power-blackouts-generators-carbon-monoxide" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.health.vic.gov.au/emergencies/emergency-type/infectious-diseases/pandemic-influenza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/PolicyPrograms-EmergencyManagementBranch/Shared%20Documents/EM%20policy%20and%20reporting/7.%202025%20policy%20and%20reporting%20cycle/2025%20Policy%20Documents%20for%20distribution%20in%20mid-September/Policy%20supporting%20documents%202025%20for%20approval/Australian%20Red%20Cross%20&#8211;%20Emergency%20Resources" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\vidc5td\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\DLDSVZN1\Emergency%20Management%20Victoria" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/publications/australian-health-sector-emergency-response-plan-for-novel-coronavirus-covid-19" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/PolicyPrograms-EmergencyManagementBranch/Shared%20Documents/EM%20policy%20and%20reporting/7.%202025%20policy%20and%20reporting%20cycle/2025%20Policy%20Documents%20for%20distribution%20in%20mid-September/Policy%20supporting%20documents%202025%20for%20approval/Better%20Health%20Smoke%20and%20Your%20Health" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fire.tas.gov.au/Show?pageId=colBushfireProneAreas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emergency.vic.gov.au/prepare/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redcross.org.au/get-help/emergencies/resources-about-disasters/help-for-agencies" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.vic.gov.au/for-community/airwatch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfa.vic.gov.au" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energy.vic.gov.au/safety-and-emergencies/power-outages" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.vertigisstudio.com/web/?app=27c9d1abb14f4dc0805dd3b36585096f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abc.net.au/emergency/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://headspace.org.au/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.health.vic.gov.au/public-health/environmental-health/climate-weather-and-public-health/heatwaves-and-extreme-heat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.water.vic.gov.au/catchments/catchment-management-framework" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\vidc5td\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\DLDSVZN1\COVID-19%20resources%20for%20health%20professionals,%20including%20aged%20care%20providers,%20pathology%20providers%20and%20health%20care%20managers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:empolicy@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fire.qld.gov.au/postcode-checker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ses.vic.gov.au/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imokay.org.au/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afdrs.com.au/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfa.vic.gov.au/plan-prepare/how-to-prepare-your-property" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.health.vic.gov.au/public-health/chief-health-officer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.beyondblue.org.au/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emv.vic.gov.au/responsibilities/semp-sub-plans/state-bushfire-plan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\spry1010\Downloads\Victorian%20Fire%20Risk%20Register%20(VFRR)" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bom.gov.au/australia/heatwave%3e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.health.vic.gov.au/publications/management-of-acute-respiratory-infection-outbreaks-including-covid-19-and-influenza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coronavirus.vic.gov.au" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyber.gov.au" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fire.qld.gov.au/postcode-checker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redcross.org.au/get-help/emergencies/resources-about-disasters" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfa.vic.gov.au" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfa.vic.gov.au" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emv.vic.gov.au/responsibilities/semp-sub-plans/state-bushfire-plan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emv.vic.gov.au/responsibilities/semp-sub-plans/state-extreme-heat-sub-plan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.health.vic.gov.au/emergencies/emergency-type/infectious-diseases/pandemic-influenza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redcross.org.au/prepare" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collaborating4inclusion.org/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://headspace.org.au/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energy.vic.gov.au/safety-and-emergencies/power-outages" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.health.vic.gov.au/publications/management-of-acute-respiratory-infection-outbreaks-including-covid-19-and-influenza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.health.vic.gov.au/public-health/environmental-health/climate-weather-and-public-health/bushfires-and-public-health" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfs.sa.gov.au/plan-prepare/before-a-fire-be-prepared/know-your-risk/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://emergency.vic.gov.au" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.health.vic.gov.au/public-health/chief-health-officer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emv.vic.gov.au/responsibilities/semp-sub-plans/state-bushfire-plan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emv.vic.gov.au/responsibilities/semp-sub-plans/state-bushfire-plan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.betterhealth.vic.gov.au/health/servicesandsupport/emergencies--coping-without-gas-or-electricity" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bom.gov.au/australia/heatwave%3e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowyourcouncil.vic.gov.au/councils" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knowledge.aidr.org.au/media/1762/handbook-5-communicating-with-people-with-a-disability-kh-final.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mentalhealthcommission.gov.au/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redcross.org.au/get-help/emergencies/resources-about-disasters/help-for-agencies" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/recovery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../2025%20Policy%20Documents%20for%20distribution%20in%20mid-September/Policy%20supporting%20documents%202025%20for%20approval/Country%20Fire%20Authority" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfa.vic.gov.au/workers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mapshare.vic.gov.au/vicplan/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.health.vic.gov.au/public-health/environmental-health/climate-weather-and-public-health/heatwaves-and-extreme-heat/heat-health-alert-status" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emv.vic.gov.au/responsibilities/semp-sub-plans/victorian-action-plan-for-pandemic-influenza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/publications/australian-health-sector-emergency-response-plan-for-novel-coronavirus-covid-19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/PolicyPrograms-EmergencyManagementBranch/Shared%20Documents/EM%20policy%20and%20reporting/8.%202026%20policy%20and%20reporting%20cycle/2025%20Policy%20Documents%20for%20distribution%20in%20mid-September/Policy%20supporting%20documents%202025%20for%20approval/Better%20Health%20Smoke%20and%20Your%20Health" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.vertigisstudio.com/web/?app=27c9d1abb14f4dc0805dd3b36585096f" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fire.tas.gov.au/Show?pageId=colBushfireProneAreas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emergency.vic.gov.au/prepare/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.vic.gov.au/for-community/airwatch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lifeline.org.au/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ses.vic.gov.au/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bom.gov.au" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.safeworkaustralia.gov.au" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emv.vic.gov.au/responsibilities/semp-sub-plans/state-bushfire-plan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfa.vic.gov.au/workers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fpaa.com.au/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.health.vic.gov.au/public-health/environmental-health/environmental-health-in-the-home/power-blackouts-generators-carbon-monoxide" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ses.vic.gov.au" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/collections/coronavirus-covid-19-resources-for-health-professionals-including-aged-care-providers-pathology-providers-and-health-care-managers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:empolicy@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imokay.org.au/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfa.vic.gov.au/plan-prepare/how-to-prepare-your-property" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.vic.gov.au/for-community/airwatch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/PolicyPrograms-EmergencyManagementBranch/Shared%20Documents/EM%20policy%20and%20reporting/8.%202026%20policy%20and%20reporting%20cycle/2025%20Policy%20Documents%20for%20distribution%20in%20mid-September/Policy%20supporting%20documents%202025%20for%20approval/Australian%20Red%20Cross%20&#8211;%20Emergency%20Resources" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mapshare.vic.gov.au/vicplan/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyber.gov.au" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfa.vic.gov.au/workers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coronavirus.vic.gov.au" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planning.vic.gov.au/guides-and-resources/guides/all-guides/bushfire-map-reviews" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rfs.nsw.gov.au/plan-and-prepare/building-in-a-bush-fire-area/planning-for-bush-fire-protection/bush-fire-prone-land/check-bfpl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redcross.org.au/prepare" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abc.net.au/emergency/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../2025%20Policy%20Documents%20for%20distribution%20in%20mid-September/Policy%20supporting%20documents%202025%20for%20approval/Country%20Fire%20Authority" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.water.vic.gov.au/waterways-and-catchments/our-catchments/catchment-management-framework" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afdrs.com.au/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.health.vic.gov.au/public-health/environmental-health/climate-weather-and-public-health/heatwaves-and-extreme-heat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfes.wa.gov.au/hazard-information/bushfire/bushfire-prone-areas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ses.vic.gov.au/plan-and-stay-safe/flood-guides" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.beyondblue.org.au/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../2025%20Policy%20Documents%20for%20distribution%20in%20mid-September/Policy%20supporting%20documents%202025%20for%20approval/Victorian%20Fire%20Risk%20Register%20(VFRR)" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalsecurity.gov.au/national-threat-level/current-national-terrorism-threat-level" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfa.vic.gov.au/workers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coronavirus.vic.gov.au/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ovic.vic.gov.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.gov.au/emergency/bushfire/managing" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emv.vic.gov.au/responsibilities/victorias-warning-system/emergency-broadcasters/list" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfa.vic.gov.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -36118,52 +37249,77 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004AB4EBACB09F7943AE9007C90CB29198" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2bc29c141afaf683544a021e5b523a96">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf" xmlns:ns3="22b2a996-90f2-4093-9cfd-0e684e15c3cd" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e007dc21750b98151a5af226d6b74ff2" ns2:_="" ns3:_="" ns4:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Date xmlns="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004AB4EBACB09F7943AE9007C90CB29198" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c054e82fa4c23602b8c3a51503d495eb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf" xmlns:ns3="22b2a996-90f2-4093-9cfd-0e684e15c3cd" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="979f5acc29bd6754168ce6cd1689b261" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf"/>
     <xsd:import namespace="22b2a996-90f2-4093-9cfd-0e684e15c3cd"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -36383,2586 +37539,2629 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <ds:schemaRef ds:uri="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4345694D-A601-48BA-8892-CB6F5AD80139}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D0F36E5-DECC-4B0A-8EE8-D0DC67D481D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf"/>
     <ds:schemaRef ds:uri="22b2a996-90f2-4093-9cfd-0e684e15c3cd"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>46</Pages>
-[...1 lines deleted...]
-  <Characters>77534</Characters>
+  <Pages>45</Pages>
+  <Words>12292</Words>
+  <Characters>71632</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>2</DocSecurity>
-  <Lines>646</Lines>
-  <Paragraphs>177</Paragraphs>
+  <Lines>1630</Lines>
+  <Paragraphs>1021</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>88942</CharactersWithSpaces>
+  <CharactersWithSpaces>83605</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
-    <vt:vector size="804" baseType="variant">
+    <vt:vector size="834" baseType="variant">
       <vt:variant>
         <vt:i4>1507355</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:i4>495</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ovic.vic.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5111875</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>492</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.cyber.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407915</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>489</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/sites/PolicyPrograms-EmergencyManagementBranch/Shared Documents/EM policy and reporting/8. 2026 policy and reporting cycle/2025 Policy Documents for distribution in mid-September/Policy supporting documents 2025 for approval/Better Health Smoke and Your Health</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7405623</vt:i4>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>486</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.ovic.vic.gov.au/</vt:lpwstr>
+        <vt:lpwstr>https://www2.health.vic.gov.au/public-health/environmental-health/climate-weather-and-public-health/bushfires-and-public-health</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5111875</vt:i4>
+        <vt:i4>7471141</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>483</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.cyber.gov.au/</vt:lpwstr>
+        <vt:lpwstr>https://www.health.gov.au/resources/collections/coronavirus-covid-19-resources-for-health-professionals-including-aged-care-providers-pathology-providers-and-health-care-managers</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3407911</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>480</vt:i4>
+        <vt:i4>6815789</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>479</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/sites/PolicyPrograms-EmergencyManagementBranch/Shared Documents/EM policy and reporting/7. 2025 policy and reporting cycle/2025 Policy Documents for distribution in mid-September/Policy supporting documents 2025 for approval/Better Health Smoke and Your Health</vt:lpwstr>
+        <vt:lpwstr>https://www.coronavirus.vic.gov.au/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7405623</vt:i4>
+        <vt:i4>6815789</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>477</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www2.health.vic.gov.au/public-health/environmental-health/climate-weather-and-public-health/bushfires-and-public-health</vt:lpwstr>
+        <vt:lpwstr>https://www.coronavirus.vic.gov.au/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7471141</vt:i4>
+        <vt:i4>1310799</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>474</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.health.gov.au/resources/collections/coronavirus-covid-19-resources-for-health-professionals-including-aged-care-providers-pathology-providers-and-health-care-managers</vt:lpwstr>
+        <vt:lpwstr>https://www.health.gov.au/resources/publications/australian-health-sector-emergency-response-plan-for-novel-coronavirus-covid-19</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6815789</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>470</vt:i4>
+        <vt:i4>3604601</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>471</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.coronavirus.vic.gov.au/</vt:lpwstr>
+        <vt:lpwstr>http://www.health.vic.gov.au/publications/management-of-acute-respiratory-infection-outbreaks-including-covid-19-and-influenza</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6815789</vt:i4>
+        <vt:i4>1900621</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>468</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.coronavirus.vic.gov.au/</vt:lpwstr>
+        <vt:lpwstr>https://www2.health.vic.gov.au/emergencies/emergency-type/infectious-diseases/pandemic-influenza</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1310799</vt:i4>
+        <vt:i4>2949233</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>465</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.health.gov.au/resources/publications/australian-health-sector-emergency-response-plan-for-novel-coronavirus-covid-19</vt:lpwstr>
+        <vt:lpwstr>https://www.emv.vic.gov.au/responsibilities/semp-sub-plans/victorian-action-plan-for-pandemic-influenza</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3604601</vt:i4>
+        <vt:i4>2228324</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>462</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>http://www.health.vic.gov.au/publications/management-of-acute-respiratory-infection-outbreaks-including-covid-19-and-influenza</vt:lpwstr>
+        <vt:lpwstr>https://www.water.vic.gov.au/waterways-and-catchments/our-catchments/catchment-management-framework</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1900621</vt:i4>
+        <vt:i4>6357096</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>459</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www2.health.vic.gov.au/emergencies/emergency-type/infectious-diseases/pandemic-influenza</vt:lpwstr>
+        <vt:lpwstr>http://www.ses.vic.gov.au/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2949233</vt:i4>
+        <vt:i4>8061029</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>456</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.emv.vic.gov.au/responsibilities/semp-sub-plans/victorian-action-plan-for-pandemic-influenza</vt:lpwstr>
+        <vt:lpwstr>http://www.bom.gov.au/australia/heatwave%3e</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2228324</vt:i4>
+        <vt:i4>2818081</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>453</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.water.vic.gov.au/waterways-and-catchments/our-catchments/catchment-management-framework</vt:lpwstr>
+        <vt:lpwstr>https://www.emv.vic.gov.au/responsibilities/semp-sub-plans/state-extreme-heat-sub-plan</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6357096</vt:i4>
+        <vt:i4>8060960</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>450</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>http://www.ses.vic.gov.au/</vt:lpwstr>
+        <vt:lpwstr>https://www2.health.vic.gov.au/public-health/environmental-health/climate-weather-and-public-health/heatwaves-and-extreme-heat/heat-health-alert-status</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8061029</vt:i4>
+        <vt:i4>2687101</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>447</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>http://www.bom.gov.au/australia/heatwave%3e</vt:lpwstr>
+        <vt:lpwstr>https://www2.health.vic.gov.au/public-health/environmental-health/climate-weather-and-public-health/heatwaves-and-extreme-heat</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2818081</vt:i4>
+        <vt:i4>1507333</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>444</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.emv.vic.gov.au/responsibilities/semp-sub-plans/state-extreme-heat-sub-plan</vt:lpwstr>
+        <vt:lpwstr>https://www2.health.vic.gov.au/public-health/environmental-health/environmental-health-in-the-home/power-blackouts-generators-carbon-monoxide</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8060960</vt:i4>
+        <vt:i4>5898319</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>441</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www2.health.vic.gov.au/public-health/environmental-health/climate-weather-and-public-health/heatwaves-and-extreme-heat/heat-health-alert-status</vt:lpwstr>
+        <vt:lpwstr>https://www.betterhealth.vic.gov.au/health/servicesandsupport/emergencies--coping-without-gas-or-electricity</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2687101</vt:i4>
+        <vt:i4>7733360</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>438</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www2.health.vic.gov.au/public-health/environmental-health/climate-weather-and-public-health/heatwaves-and-extreme-heat</vt:lpwstr>
+        <vt:lpwstr>https://www.energy.vic.gov.au/safety-and-emergencies/power-outages</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1507333</vt:i4>
+        <vt:i4>3538990</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>435</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www2.health.vic.gov.au/public-health/environmental-health/environmental-health-in-the-home/power-blackouts-generators-carbon-monoxide</vt:lpwstr>
+        <vt:lpwstr>http://www.fpaa.com.au/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5898319</vt:i4>
+        <vt:i4>6029332</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>432</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.betterhealth.vic.gov.au/health/servicesandsupport/emergencies--coping-without-gas-or-electricity</vt:lpwstr>
+        <vt:lpwstr>../2025 Policy Documents for distribution in mid-September/Policy supporting documents 2025 for approval/Victorian Fire Risk Register (VFRR)</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7733360</vt:i4>
+        <vt:i4>1703949</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>429</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.energy.vic.gov.au/safety-and-emergencies/power-outages</vt:lpwstr>
+        <vt:lpwstr>https://mapshare.vic.gov.au/vicplan/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3538990</vt:i4>
+        <vt:i4>1703949</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>426</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>http://www.fpaa.com.au/</vt:lpwstr>
+        <vt:lpwstr>https://mapshare.vic.gov.au/vicplan/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3473516</vt:i4>
+        <vt:i4>2687080</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>423</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>Victorian Fire Risk Register (VFRR)</vt:lpwstr>
+        <vt:lpwstr>https://providers.dffh.vic.gov.au/emergency-management.</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1703949</vt:i4>
+        <vt:i4>1310730</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>420</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://mapshare.vic.gov.au/vicplan/</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1703949</vt:i4>
+        <vt:lpwstr>_Service-specific_policy_requirement_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441895</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>417</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://mapshare.vic.gov.au/vicplan/</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:lpwstr>_Appendix_1_-</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031705</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>414</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://afdrs.com.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5963853</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>411</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.safeworkaustralia.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192062</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>408</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mentalhealthcommission.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262231</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>405</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://headspace.org.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917583</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>402</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.lifeline.org.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881317</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>399</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.beyondblue.org.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407915</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>396</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/sites/PolicyPrograms-EmergencyManagementBranch/Shared Documents/EM policy and reporting/8. 2026 policy and reporting cycle/2025 Policy Documents for distribution in mid-September/Policy supporting documents 2025 for approval/Australian Red Cross – Emergency Resources</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703946</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>393</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.dffh.vic.gov.au/recovery</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>390</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_1_-</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>387</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_1_-</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_1_-</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769487</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>375</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.nationalsecurity.gov.au/national-threat-level/current-national-terrorism-threat-level</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>720913</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>372</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.epa.vic.gov.au/for-community/airwatch</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>720913</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>369</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.epa.vic.gov.au/for-community/airwatch</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376326</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>366</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www2.health.vic.gov.au/public-health/chief-health-officer</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536679</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>363</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.cfa.vic.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441806</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>360</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.emv.vic.gov.au/responsibilities/victorias-warning-system/emergency-broadcasters/list</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4849679</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>357</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.abc.net.au/emergency/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8060965</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.bom.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114189</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>351</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://emergency.vic.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3539007</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>348</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.redcross.org.au/get-help/emergencies/resources-about-disasters</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5111827</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>345</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.redcross.org.au/get-help/emergencies/resources-about-disasters/help-for-agencies</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553636</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>342</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.redcross.org.au/prepare</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621472</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>339</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://imokay.org.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>589834</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>336</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://knowledge.aidr.org.au/media/1762/handbook-5-communicating-with-people-with-a-disability-kh-final.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4259934</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>333</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://collaborating4inclusion.org/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8257584</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>330</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.emergency.vic.gov.au/prepare/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>where-do-i-get-information-in-an-emergency</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7602224</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ses.vic.gov.au/plan-and-stay-safe/flood-guides</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262163</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>324</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.cfa.vic.gov.au/plan-prepare/how-to-prepare-your-property</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3735667</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>321</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://knowyourcouncil.vic.gov.au/councils</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553636</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>318</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.redcross.org.au/prepare</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7340069</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>315</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ses.vic.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114189</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>312</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://emergency.vic.gov.au/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4063339</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>309</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.dfes.wa.gov.au/hazard-information/bushfire/bushfire-prone-areas</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7667837</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>306</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.planning.vic.gov.au/guides-and-resources/guides/all-guides/bushfire-map-reviews</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4390980</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>303</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.fire.tas.gov.au/Show?pageId=colBushfireProneAreas</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441804</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>300</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.cfs.sa.gov.au/plan-prepare/before-a-fire-be-prepared/know-your-risk/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>75</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>297</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.fire.qld.gov.au/postcode-checker</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507335</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>294</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://nt.gov.au/emergency/bushfire/managing</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536672</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>291</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.rfs.nsw.gov.au/plan-and-prepare/building-in-a-bush-fire-area/planning-for-bush-fire-protection/bush-fire-prone-land/check-bfpl</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1704031</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>288</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://apps.vertigisstudio.com/web/?app=27c9d1abb14f4dc0805dd3b36585096f</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>285</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_1_-</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>282</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_1_-</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>279</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_1_-</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>276</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_1_-</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>273</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_1_-</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>270</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_1_-</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2162707</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>267</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Resources_to_assist</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>264</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_1_-</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310730</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Service-specific_policy_requirement_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2555990</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>258</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Residential_and_home-based</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507338</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>255</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Service-specific_policy_requirement_2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441893</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>252</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_3_–</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441892</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_2_–</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_1_-</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4792438</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>243</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Appendix_3_–_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>2687080</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>414</vt:i4>
+        <vt:i4>240</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://providers.dffh.vic.gov.au/emergency-management.</vt:lpwstr>
+        <vt:lpwstr>https://providers.dffh.vic.gov.au/emergency-management</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1310730</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>411</vt:i4>
+        <vt:i4>2687080</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>237</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:lpwstr>https://providers.dffh.vic.gov.au/emergency-management</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Service-specific_policy_requirement_1</vt:lpwstr>
+        <vt:i4>2687080</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://providers.dffh.vic.gov.au/emergency-management</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1441895</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>408</vt:i4>
+        <vt:i4>231</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Appendix_1_-</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2031705</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>405</vt:i4>
+        <vt:i4>1441895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>228</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://afdrs.com.au/</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5963853</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>402</vt:i4>
+        <vt:lpwstr>_Appendix_1_-</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>225</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.safeworkaustralia.gov.au/</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8192062</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>399</vt:i4>
+        <vt:lpwstr>_Appendix_1_-</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>222</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mentalhealthcommission.gov.au/</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>262231</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>396</vt:i4>
+        <vt:lpwstr>_Appendix_1_-</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>219</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://headspace.org.au/</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>917583</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>393</vt:i4>
+        <vt:lpwstr>_Appendix_1_-</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>216</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.lifeline.org.au/</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6881317</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>390</vt:i4>
+        <vt:lpwstr>_Appendix_1_-</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>213</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.beyondblue.org.au/</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3407911</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>387</vt:i4>
+        <vt:lpwstr>_Appendix_1_–</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441891</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>210</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/sites/PolicyPrograms-EmergencyManagementBranch/Shared Documents/EM policy and reporting/7. 2025 policy and reporting cycle/2025 Policy Documents for distribution in mid-September/Policy supporting documents 2025 for approval/Australian Red Cross – Emergency Resources</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1703946</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>384</vt:i4>
+        <vt:lpwstr>_Appendix_5_-</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441895</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>207</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.dffh.vic.gov.au/recovery</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:lpwstr>_Appendix_1_–</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>1441895</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>381</vt:i4>
+        <vt:i4>204</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Appendix_1_-</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1441895</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>378</vt:i4>
+        <vt:i4>1572925</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>197</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Appendix_1_-</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>375</vt:i4>
+        <vt:lpwstr>_Toc229752389</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572925</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>191</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Appendix_1_-</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>366</vt:i4>
+        <vt:lpwstr>_Toc229752388</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572925</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>185</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.nationalsecurity.gov.au/national-threat-level/current-national-terrorism-threat-level</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>720913</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>363</vt:i4>
+        <vt:lpwstr>_Toc229752387</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572925</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>179</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.epa.vic.gov.au/for-community/airwatch</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>720913</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>360</vt:i4>
+        <vt:lpwstr>_Toc229752386</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572925</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>173</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.epa.vic.gov.au/for-community/airwatch</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1376326</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>357</vt:i4>
+        <vt:lpwstr>_Toc229752385</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572925</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>167</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www2.health.vic.gov.au/public-health/chief-health-officer</vt:lpwstr>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:lpwstr>_Toc229752384</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572925</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>161</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752383</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572925</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>155</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752382</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572925</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>149</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752381</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572925</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>143</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752380</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507389</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752379</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507389</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>131</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752378</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507389</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>125</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752377</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507389</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>119</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752376</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507389</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>113</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752375</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507389</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>107</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752374</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507389</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>101</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752373</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507389</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>95</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752372</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507389</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>89</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752371</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507389</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>83</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752370</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441853</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>77</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752369</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441853</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>71</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752368</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441853</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752367</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441853</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>59</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752366</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441853</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>53</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752365</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441853</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>47</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752364</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441853</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>41</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752363</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441853</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>35</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752362</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441853</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>29</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752361</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441853</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>23</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752360</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376317</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>17</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752359</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376317</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>11</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229752358</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687080</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://providers.dffh.vic.gov.au/emergency-management</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5439602</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:empolicy@dffh.vic.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7405579</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Andrea.Spiteri@dffh.vic.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7405579</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Andrea.Spiteri@dffh.vic.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6291582</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.cfa.vic.gov.au/workers</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6291582</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.cfa.vic.gov.au/workers</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7209082</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.emv.vic.gov.au/responsibilities/semp-sub-plans/state-bushfire-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7209082</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.emv.vic.gov.au/responsibilities/semp-sub-plans/state-bushfire-plan</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>7536679</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>354</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.cfa.vic.gov.au/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1441806</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>351</vt:i4>
+        <vt:i4>2949229</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.emv.vic.gov.au/responsibilities/victorias-warning-system/emergency-broadcasters/list</vt:lpwstr>
-[...1601 lines deleted...]
-        <vt:lpwstr>Country Fire Authority</vt:lpwstr>
+        <vt:lpwstr>../2025 Policy Documents for distribution in mid-September/Policy supporting documents 2025 for approval/Country Fire Authority</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1441890</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Appendix_4_-</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Planning and preparing for emergencies: A guide for the social services sector</dc:title>
-  <dc:subject>Planning and preparing for emergencies: A guide for the social services secto</dc:subject>
+  <dc:subject>Planning and preparing for emergencies: A guide for the social services sector</dc:subject>
   <dc:creator>Emergency Management Branch</dc:creator>
   <cp:keywords>Emergency Planning, Social services, risk management, preparedness, client safety</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101004AB4EBACB09F7943AE9007C90CB29198</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="version">
     <vt:lpwstr>2022v1 15032022</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">