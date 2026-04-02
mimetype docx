--- v0 (2025-10-18)
+++ v1 (2026-04-02)
@@ -1,68 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00056EC4" w:rsidP="00056EC4" w:rsidRDefault="00A01FB1" w14:paraId="4739B500" w14:textId="14BC946A">
+    <w:p w14:paraId="4739B500" w14:textId="7A086E5C" w:rsidR="00056EC4" w:rsidRDefault="00A01FB1" w:rsidP="00056EC4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="21966DC4" wp14:editId="33DF6721">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7562850" cy="10158730"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 2" descr="Victoria State Government Families, Fairness and Housing"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -76,6958 +79,6536 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7562850" cy="10158730"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r w:rsidR="00C51979">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9299" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9299"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD784C" w:rsidTr="00431F42" w14:paraId="18FF4B0B" w14:textId="77777777">
+      <w:tr w:rsidR="00AD784C" w14:paraId="18FF4B0B" w14:textId="77777777" w:rsidTr="00431F42">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00431F42" w:rsidR="00AD784C" w:rsidP="00431F42" w:rsidRDefault="00BF7596" w14:paraId="30E6956D" w14:textId="2FA8EC57">
+          <w:p w14:paraId="30E6956D" w14:textId="2FA8EC57" w:rsidR="00AD784C" w:rsidRPr="00431F42" w:rsidRDefault="00BF7596" w:rsidP="00431F42">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Vacant </w:t>
             </w:r>
             <w:r w:rsidR="00EE1BBA">
               <w:t xml:space="preserve">Unit Maintenance Operational Guidelines </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD784C" w:rsidTr="00431F42" w14:paraId="246F9CB0" w14:textId="77777777">
+      <w:tr w:rsidR="00AD784C" w14:paraId="246F9CB0" w14:textId="77777777" w:rsidTr="00431F42">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A1389F" w:rsidR="00386109" w:rsidP="00C12B05" w:rsidRDefault="001B163C" w14:paraId="14EEB3AC" w14:textId="0A50DE75">
+          <w:p w14:paraId="14EEB3AC" w14:textId="0C89C72F" w:rsidR="00386109" w:rsidRPr="00A1389F" w:rsidRDefault="007276B2" w:rsidP="00C12B05">
             <w:pPr>
               <w:pStyle w:val="Documentsubtitle"/>
             </w:pPr>
             <w:r>
-              <w:t>June 2025</w:t>
+              <w:t>March</w:t>
+            </w:r>
+            <w:r w:rsidR="00D311C3">
+              <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430393" w:rsidTr="00431F42" w14:paraId="2AE57792" w14:textId="77777777">
+      <w:tr w:rsidR="00430393" w14:paraId="2AE57792" w14:textId="77777777" w:rsidTr="00431F42">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00430393" w:rsidP="00430393" w:rsidRDefault="001A6272" w14:paraId="68DABF30" w14:textId="77777777">
+          <w:p w14:paraId="68DABF30" w14:textId="77777777" w:rsidR="00430393" w:rsidRDefault="001A6272" w:rsidP="00430393">
             <w:pPr>
               <w:pStyle w:val="Bannermarking"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText>FILLIN  "Type the protective marking" \d OFFICIAL \o  \* MERGEFORMAT</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:t>OFFICIAL</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FE4081" w:rsidP="00FE4081" w:rsidRDefault="00FE4081" w14:paraId="36665FAE" w14:textId="77777777">
+    <w:p w14:paraId="36665FAE" w14:textId="77777777" w:rsidR="00FE4081" w:rsidRDefault="00FE4081" w:rsidP="00FE4081">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FE4081" w:rsidR="00FE4081" w:rsidP="00FE4081" w:rsidRDefault="00FE4081" w14:paraId="3B4B7FED" w14:textId="5A778641">
+    <w:p w14:paraId="3B4B7FED" w14:textId="5A778641" w:rsidR="00FE4081" w:rsidRPr="00FE4081" w:rsidRDefault="00FE4081" w:rsidP="00FE4081">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:sectPr w:rsidRPr="00FE4081" w:rsidR="00FE4081" w:rsidSect="00F15144">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId17"/>
+        <w:sectPr w:rsidR="00FE4081" w:rsidRPr="00FE4081" w:rsidSect="00F15144">
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="even" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="3969" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF230C" w:rsidRDefault="00CF230C" w14:paraId="6C2632DE" w14:textId="0CB0EA31">
+    <w:p w14:paraId="6C2632DE" w14:textId="0CB0EA31" w:rsidR="00CF230C" w:rsidRDefault="00CF230C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="7598" w:type="dxa"/>
         <w:tblInd w:w="1701" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7598"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00431F42" w:rsidTr="00431F42" w14:paraId="649C9799" w14:textId="77777777">
+      <w:tr w:rsidR="00431F42" w14:paraId="649C9799" w14:textId="77777777" w:rsidTr="00431F42">
         <w:trPr>
           <w:trHeight w:val="7371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00431F42" w:rsidP="00431F42" w:rsidRDefault="00547F70" w14:paraId="6ABF9062" w14:textId="3E76E9F8">
+          <w:p w14:paraId="6ABF9062" w14:textId="3E76E9F8" w:rsidR="00431F42" w:rsidRDefault="00547F70" w:rsidP="00431F42">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
             </w:pPr>
             <w:r>
               <w:t>Vacant Unit Maintenance Operational Guideline</w:t>
             </w:r>
             <w:r w:rsidR="001B163C">
               <w:t>s</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00431F42" w:rsidP="00431F42" w:rsidRDefault="001B163C" w14:paraId="482C3FE9" w14:textId="47AD7685">
+          <w:p w14:paraId="482C3FE9" w14:textId="5E70E558" w:rsidR="00431F42" w:rsidRDefault="007276B2" w:rsidP="00431F42">
             <w:pPr>
               <w:pStyle w:val="Documentsubtitle"/>
             </w:pPr>
             <w:r>
-              <w:t>June</w:t>
-[...5 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>March</w:t>
+            </w:r>
+            <w:r w:rsidR="00D311C3">
+              <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00431F42" w:rsidTr="00431F42" w14:paraId="0BAEE86B" w14:textId="77777777">
+      <w:tr w:rsidR="00431F42" w14:paraId="0BAEE86B" w14:textId="77777777" w:rsidTr="00431F42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00431F42" w:rsidP="00431F42" w:rsidRDefault="00431F42" w14:paraId="6670AD22" w14:textId="77777777">
+          <w:p w14:paraId="6670AD22" w14:textId="77777777" w:rsidR="00431F42" w:rsidRDefault="00431F42" w:rsidP="00431F42">
             <w:pPr>
               <w:pStyle w:val="Body"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000D2ABA" w:rsidP="00431F42" w:rsidRDefault="000D2ABA" w14:paraId="7059F254" w14:textId="77777777">
+    <w:p w14:paraId="7059F254" w14:textId="77777777" w:rsidR="000D2ABA" w:rsidRDefault="000D2ABA" w:rsidP="00431F42">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9288"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009F2182" w:rsidTr="45A9006C" w14:paraId="6CB2BDC7" w14:textId="77777777">
+      <w:tr w:rsidR="009F2182" w14:paraId="6CB2BDC7" w14:textId="77777777" w:rsidTr="45A9006C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="7088"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9288" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="006A2717" w:rsidR="009F2182" w:rsidP="001C7128" w:rsidRDefault="009F2182" w14:paraId="48A49346" w14:textId="02DB85E5">
+          </w:tcPr>
+          <w:p w14:paraId="48A49346" w14:textId="02DB85E5" w:rsidR="009F2182" w:rsidRPr="006A2717" w:rsidRDefault="009F2182" w:rsidP="001C7128">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="87189D"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F2182" w:rsidTr="45A9006C" w14:paraId="2657A1D9" w14:textId="77777777">
+      <w:tr w:rsidR="009F2182" w14:paraId="2657A1D9" w14:textId="77777777" w:rsidTr="45A9006C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="5103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9288" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E83EE5" w:rsidR="00E83EE5" w:rsidP="00E83EE5" w:rsidRDefault="00E83EE5" w14:paraId="3251AFA2" w14:textId="77777777">
+          <w:p w14:paraId="3251AFA2" w14:textId="77777777" w:rsidR="00E83EE5" w:rsidRPr="00E83EE5" w:rsidRDefault="00E83EE5" w:rsidP="00E83EE5">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="360" w:line="360" w:lineRule="atLeast"/>
               <w:ind w:left="576" w:hanging="576"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Toc159340408" w:id="0"/>
-            <w:bookmarkStart w:name="_Toc181781613" w:id="1"/>
+            <w:bookmarkStart w:id="0" w:name="_Toc159340408"/>
+            <w:bookmarkStart w:id="1" w:name="_Toc181781613"/>
             <w:r w:rsidRPr="00E83EE5">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="201547"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>More Information</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
-          <w:p w:rsidRPr="00E83EE5" w:rsidR="00E83EE5" w:rsidP="00E83EE5" w:rsidRDefault="00E83EE5" w14:paraId="02CBB139" w14:textId="77777777">
+          <w:p w14:paraId="02CBB139" w14:textId="28B62C28" w:rsidR="00E83EE5" w:rsidRPr="00E83EE5" w:rsidRDefault="00E83EE5" w:rsidP="00E83EE5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E83EE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">To find out about housing options visit the </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId18">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="00E83EE5">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times"/>
                   <w:color w:val="3366FF"/>
                   <w:u w:val="dotted"/>
                 </w:rPr>
                 <w:t>Housing website</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E83EE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E83EE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times" w:cs="Arial"/>
               </w:rPr>
-              <w:t>&lt;http://www.housing.vic.gov.au&gt;</w:t>
+              <w:t>http://www.housing.vic.gov.au</w:t>
             </w:r>
             <w:r w:rsidRPr="00E83EE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve"> or contact your local </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId19">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00E83EE5">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times"/>
                   <w:u w:val="dotted"/>
                 </w:rPr>
                 <w:t>Housing Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E83EE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:t xml:space="preserve"> &lt;http://www.housing.vic.gov.au/contact-a-housing-office&gt;.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="00E83EE5" w:rsidR="00E83EE5" w:rsidP="00E83EE5" w:rsidRDefault="00E83EE5" w14:paraId="5B5A833D" w14:textId="77777777">
+              <w:t xml:space="preserve"> http://www.housing.vic.gov.au/contact-a-housing-office.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B5A833D" w14:textId="02EA7BD5" w:rsidR="00E83EE5" w:rsidRPr="00E83EE5" w:rsidRDefault="00E83EE5" w:rsidP="00E83EE5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E83EE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">To receive this publication in an accessible format contact </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId20">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="00E83EE5">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times"/>
                   <w:color w:val="004C97"/>
                   <w:u w:val="dotted"/>
                 </w:rPr>
                 <w:t>Homes Victoria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E83EE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:t xml:space="preserve"> &lt;enquiries@homes.vic.gov.au&gt;.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="00E83EE5" w:rsidR="00E83EE5" w:rsidP="00E83EE5" w:rsidRDefault="00E83EE5" w14:paraId="3A69A975" w14:textId="77777777">
+              <w:t xml:space="preserve"> enquiries@homes.vic.gov.au.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A69A975" w14:textId="77777777" w:rsidR="00E83EE5" w:rsidRPr="00E83EE5" w:rsidRDefault="00E83EE5" w:rsidP="00E83EE5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E83EE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>This guideline contains some links to internal resources which will not be accessible for external parties reading this document.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E83EE5" w:rsidR="00E83EE5" w:rsidP="00E83EE5" w:rsidRDefault="00E83EE5" w14:paraId="16F54DB2" w14:textId="77777777">
+          <w:p w14:paraId="16F54DB2" w14:textId="77777777" w:rsidR="00E83EE5" w:rsidRPr="00E83EE5" w:rsidRDefault="00E83EE5" w:rsidP="00E83EE5">
             <w:r w:rsidRPr="00E83EE5">
               <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E83EE5" w:rsidR="00E83EE5" w:rsidP="00E83EE5" w:rsidRDefault="00E83EE5" w14:paraId="6D44EE52" w14:textId="1566E35F">
+          <w:p w14:paraId="6D44EE52" w14:textId="194256F9" w:rsidR="00E83EE5" w:rsidRPr="00E83EE5" w:rsidRDefault="00E83EE5" w:rsidP="00E83EE5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="182A1F62">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:t xml:space="preserve">© State of Victoria, Department of Families, Fairness and Housing, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001B163C">
+              <w:t xml:space="preserve">© State of Victoria, Department of Families, Fairness and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A7D43">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:t>June 2025</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="182A1F62">
+              <w:t xml:space="preserve">Housing, </w:t>
+            </w:r>
+            <w:r w:rsidR="007276B2" w:rsidRPr="005A7D43">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
+              <w:t>March</w:t>
+            </w:r>
+            <w:r w:rsidR="00D311C3" w:rsidRPr="005A7D43">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A7D43">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E83EE5" w:rsidR="00E83EE5" w:rsidP="21A4E637" w:rsidRDefault="00E83EE5" w14:paraId="0877A865" w14:textId="63558CD5">
+          <w:p w14:paraId="0877A865" w14:textId="624EB3E1" w:rsidR="00E83EE5" w:rsidRPr="00E83EE5" w:rsidRDefault="00E83EE5" w:rsidP="21A4E637">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="45A9006C" w:rsidR="00E83EE5">
+            <w:r w:rsidRPr="45A9006C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBN: </w:t>
             </w:r>
-            <w:r w:rsidRPr="45A9006C" w:rsidR="623607A9">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="45A9006C" w:rsidR="00E83EE5">
+            <w:r w:rsidR="005A7D43" w:rsidRPr="005A7D43">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="00E83EE5" w:rsidR="00E83EE5" w:rsidP="00E83EE5" w:rsidRDefault="00E83EE5" w14:paraId="7183E4C2" w14:textId="77777777">
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>978-1-76171-030-8 (pdf/online/MS word)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7183E4C2" w14:textId="0E67052C" w:rsidR="00E83EE5" w:rsidRPr="00E83EE5" w:rsidRDefault="00E83EE5" w:rsidP="00E83EE5">
             <w:pPr>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E83EE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Available on the on Services Providers website &lt;</w:t>
+              <w:t xml:space="preserve">Available on the on </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="009F0F50">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Times"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:t>Services Providers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00E83EE5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> website </w:t>
             </w:r>
             <w:r w:rsidRPr="00E83EE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>https://providers.dffh.vic.gov.au</w:t>
             </w:r>
             <w:r w:rsidRPr="00E83EE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>&gt;.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="009F2182" w:rsidP="006F6B76" w:rsidRDefault="009F2182" w14:paraId="20277F9E" w14:textId="5A4F6139">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20277F9E" w14:textId="5A4F6139" w:rsidR="009F2182" w:rsidRDefault="009F2182" w:rsidP="006F6B76">
             <w:pPr>
               <w:pStyle w:val="Imprint"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0008204A" w:rsidTr="45A9006C" w14:paraId="657B4CC4" w14:textId="77777777">
+      <w:tr w:rsidR="0008204A" w14:paraId="657B4CC4" w14:textId="77777777" w:rsidTr="45A9006C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9288" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="0055119B" w:rsidR="0008204A" w:rsidP="0008204A" w:rsidRDefault="0008204A" w14:paraId="14002AEC" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="14002AEC" w14:textId="77777777" w:rsidR="0008204A" w:rsidRPr="0055119B" w:rsidRDefault="0008204A" w:rsidP="0008204A">
             <w:pPr>
               <w:pStyle w:val="Body"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="0008204A" w:rsidR="0008204A" w:rsidP="0008204A" w:rsidRDefault="0008204A" w14:paraId="0A182FBD" w14:textId="328F7B3D">
+    <w:p w14:paraId="0A182FBD" w14:textId="328F7B3D" w:rsidR="0008204A" w:rsidRPr="0008204A" w:rsidRDefault="0008204A" w:rsidP="0008204A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0008204A">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F00A95" w:rsidP="00562811" w:rsidRDefault="008115B4" w14:paraId="7F56DEB1" w14:textId="6140A162">
+    <w:p w14:paraId="7F56DEB1" w14:textId="6140A162" w:rsidR="00F00A95" w:rsidRDefault="008115B4" w:rsidP="00562811">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc200818188" w:id="2"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc224119160"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Revision history</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="54A152F0" w14:textId="429D0E8C" w:rsidR="00D311C3" w:rsidRPr="004751D7" w:rsidRDefault="00D311C3" w:rsidP="00D311C3">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Chapter 2: Vacant Unit Maintenance v1.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4AF1">
+        <w:t xml:space="preserve"> – Retired </w:t>
+      </w:r>
+      <w:r w:rsidR="008B219D">
+        <w:t>December 2024</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9299" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="988"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="4201"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="008115B4" w:rsidR="008115B4" w:rsidTr="008115B4" w14:paraId="45A394BD" w14:textId="77777777">
+      <w:tr w:rsidR="00D311C3" w:rsidRPr="008115B4" w14:paraId="308C06B6" w14:textId="77777777" w:rsidTr="00F06236">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008115B4" w:rsidR="008115B4" w:rsidP="008115B4" w:rsidRDefault="008115B4" w14:paraId="66E0D48B" w14:textId="77777777">
+          <w:p w14:paraId="4BF79EFF" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="201547"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="201547"/>
               </w:rPr>
               <w:t>Version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008115B4" w:rsidR="008115B4" w:rsidP="008115B4" w:rsidRDefault="008115B4" w14:paraId="5A46CEF5" w14:textId="77777777">
+          <w:p w14:paraId="759B865C" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="201547"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="201547"/>
               </w:rPr>
               <w:t>Amended section</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008115B4" w:rsidR="008115B4" w:rsidP="008115B4" w:rsidRDefault="008115B4" w14:paraId="697E6D82" w14:textId="77777777">
+          <w:p w14:paraId="6A7E5C93" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="201547"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="201547"/>
               </w:rPr>
               <w:t>Effective</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008115B4" w:rsidR="008115B4" w:rsidP="008115B4" w:rsidRDefault="008115B4" w14:paraId="323C12A2" w14:textId="77777777">
+          <w:p w14:paraId="0CB255A3" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="201547"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="201547"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008115B4" w:rsidR="008115B4" w14:paraId="7317B8DA" w14:textId="77777777">
+      <w:tr w:rsidR="00D311C3" w:rsidRPr="008115B4" w14:paraId="4E424CF4" w14:textId="77777777" w:rsidTr="00E06191">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06EA4C50" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="201547"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>1.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="657E4485" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="201547"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="381789A5" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="201547"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008115B4">
+              <w:t>November 2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4201" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0844EC" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Incorporation of version control table</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A49049A" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="201547"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Accessible format</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D311C3" w:rsidRPr="008115B4" w14:paraId="71372FD6" w14:textId="77777777" w:rsidTr="00E06191">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="608F11A4" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="201547"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008115B4">
+              <w:t>1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA4BB15" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="201547"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008115B4">
+              <w:t>Mandatory works for vacant properties</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29AA1429" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="201547"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008115B4">
+              <w:t>April 2018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4201" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD4225C" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="201547"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008115B4">
+              <w:t>Amended to reflect that gas appliances are serviced as part of mandatory works</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6D330DDD" w14:textId="6BDD41B1" w:rsidR="00D311C3" w:rsidRDefault="00D311C3" w:rsidP="00D311C3">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vacant unit guide v2.0</w:t>
+      </w:r>
+      <w:r w:rsidR="008B219D">
+        <w:t xml:space="preserve"> – Retired December 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9299" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="988"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="4201"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D311C3" w:rsidRPr="008115B4" w14:paraId="023D492D" w14:textId="77777777" w:rsidTr="00F06236">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9299" w:type="dxa"/>
-[...53 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008115B4" w:rsidR="008115B4" w:rsidP="008115B4" w:rsidRDefault="008115B4" w14:paraId="3E11266E" w14:textId="73FFBB93">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w14:paraId="5AA7D17E" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="201547"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+            <w:r w:rsidRPr="008115B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="201547"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+              <w:t>Version</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="731CB280" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="201547"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115B4">
-              <w:t>November 2017</w:t>
-[...17 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="201547"/>
               </w:rPr>
-            </w:pPr>
-[...16 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+              <w:t>Amended section</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF8CFA3" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="201547"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115B4">
-              <w:t>1.2</w:t>
-[...9 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="201547"/>
               </w:rPr>
-            </w:pPr>
-[...11 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+              <w:t>Effective</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4201" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4272DD" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="201547"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008115B4">
-              <w:t>April 2018</w:t>
-[...9 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="201547"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>Amended to reflect that gas appliances are serviced as part of mandatory works</w:t>
+              <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008115B4" w:rsidR="008115B4" w14:paraId="5C048D1C" w14:textId="77777777">
-[...51 lines deleted...]
-      <w:tr w:rsidRPr="008115B4" w:rsidR="008115B4" w:rsidTr="008115B4" w14:paraId="1F814327" w14:textId="77777777">
+      <w:tr w:rsidR="00D311C3" w:rsidRPr="008115B4" w14:paraId="59A1601B" w14:textId="77777777" w:rsidTr="002D73D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001B163C" w:rsidR="008115B4" w:rsidP="001B163C" w:rsidRDefault="008115B4" w14:paraId="2F8DDFDE" w14:textId="77777777">
+          <w:p w14:paraId="042D025E" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="001B163C" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="001B163C">
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001B163C" w:rsidR="008115B4" w:rsidP="001B163C" w:rsidRDefault="008115B4" w14:paraId="70D20CE1" w14:textId="77777777">
+          <w:p w14:paraId="4DC07A69" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="001B163C" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="001B163C">
               <w:t>First publication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001B163C" w:rsidR="008115B4" w:rsidP="001B163C" w:rsidRDefault="008115B4" w14:paraId="45450DA6" w14:textId="77777777">
+          <w:p w14:paraId="6C24E9B2" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="001B163C" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="001B163C">
               <w:t>29 March 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008115B4" w:rsidR="008115B4" w:rsidP="008115B4" w:rsidRDefault="008115B4" w14:paraId="0529612A" w14:textId="77777777">
+          <w:p w14:paraId="5F26413B" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="008115B4">
               <w:t>Date of issue.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008115B4" w:rsidR="008115B4" w:rsidTr="008115B4" w14:paraId="3D00D3A5" w14:textId="77777777">
+      <w:tr w:rsidR="00D311C3" w:rsidRPr="008115B4" w14:paraId="0B2C60BE" w14:textId="77777777" w:rsidTr="002D73D3">
         <w:trPr>
           <w:trHeight w:val="756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001B163C" w:rsidR="008115B4" w:rsidP="001B163C" w:rsidRDefault="008115B4" w14:paraId="3CFA002A" w14:textId="77777777">
+          <w:p w14:paraId="1EF0C653" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="001B163C" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="001B163C">
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001B163C" w:rsidR="008115B4" w:rsidP="001B163C" w:rsidRDefault="008115B4" w14:paraId="5DE532A8" w14:textId="77777777">
+          <w:p w14:paraId="15F521D1" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="001B163C" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="001B163C">
               <w:t>Revised</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001B163C" w:rsidR="008115B4" w:rsidP="001B163C" w:rsidRDefault="008115B4" w14:paraId="3CD54A59" w14:textId="77777777">
+          <w:p w14:paraId="781F0339" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="001B163C" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="001B163C">
               <w:t>7 July 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008115B4" w:rsidR="008115B4" w:rsidP="008115B4" w:rsidRDefault="008115B4" w14:paraId="5D9200B6" w14:textId="77777777">
+          <w:p w14:paraId="58CB99AB" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="008115B4">
               <w:t>Moved to DFFH template.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008115B4" w:rsidR="008115B4" w:rsidP="008115B4" w:rsidRDefault="008115B4" w14:paraId="453231CA" w14:textId="77777777">
+          <w:p w14:paraId="15D3079F" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="008115B4">
               <w:t>The option for Head contractors to scope vacant works has been removed.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008115B4" w:rsidR="008115B4" w:rsidP="00547F70" w:rsidRDefault="008115B4" w14:paraId="5208F737" w14:textId="2BD94AEA">
+          <w:p w14:paraId="5BD811B6" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="008115B4">
               <w:t>Further information provided about raising Residential Tenancies Act</w:t>
             </w:r>
-            <w:r w:rsidR="00F02746">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008115B4">
               <w:t>safety checks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008115B4" w:rsidR="008115B4" w:rsidTr="008115B4" w14:paraId="6C3D23B5" w14:textId="77777777">
+    </w:tbl>
+    <w:p w14:paraId="40880289" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRDefault="00D311C3" w:rsidP="00D311C3">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vacant Unit Maintenance Operational Guidelines </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9299" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="988"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="4201"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D311C3" w:rsidRPr="008115B4" w14:paraId="665FA4E4" w14:textId="77777777" w:rsidTr="00F06236">
         <w:trPr>
-          <w:trHeight w:val="225"/>
+          <w:trHeight w:val="495"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9299" w:type="dxa"/>
-[...78 lines deleted...]
-              <w:t>s</w:t>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD60D5F" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008115B4">
+              <w:t>Version</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ACBD9EA" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008115B4">
+              <w:t>Amended section</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7973CF21" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008115B4">
+              <w:t>Effective</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4201" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ADE1F32" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="00E65A0A" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008115B4">
+              <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008115B4" w:rsidR="008115B4" w:rsidTr="008115B4" w14:paraId="7052522D" w14:textId="77777777">
+      <w:tr w:rsidR="00D311C3" w:rsidRPr="008115B4" w14:paraId="6FA86895" w14:textId="77777777" w:rsidTr="00E06191">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008115B4" w:rsidR="008115B4" w:rsidP="001B163C" w:rsidRDefault="00547F70" w14:paraId="4D9EF2B6" w14:textId="18C8730A">
+          <w:p w14:paraId="7E45B609" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008115B4" w:rsidR="008115B4" w:rsidP="001B163C" w:rsidRDefault="00547F70" w14:paraId="65D21498" w14:textId="196E1C08">
+          <w:p w14:paraId="53657719" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">First publication </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008115B4" w:rsidR="008115B4" w:rsidP="001B163C" w:rsidRDefault="00BA1BD2" w14:paraId="476CFB50" w14:textId="7B47345B">
-[...10 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="7696CF6C" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>December 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008115B4" w:rsidP="00547F70" w:rsidRDefault="00E65A0A" w14:paraId="07AC67AC" w14:textId="0C57741B">
+          <w:p w14:paraId="12A05E2B" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00E65A0A">
               <w:t xml:space="preserve">Combined </w:t>
             </w:r>
             <w:r w:rsidRPr="00216AA2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Chapter 2: Vacant unit maintenance </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00216AA2" w:rsidR="00216AA2">
+              <w:t>Chapter 2: Vacant unit maintenance v1.2</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E65A0A">
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00216AA2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>v1.2</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>Vacant unit guide v2.0</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E65A0A">
               <w:t>into a single comprehensive guideline.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E65A0A" w:rsidP="00E65A0A" w:rsidRDefault="00E65A0A" w14:paraId="7457C029" w14:textId="77777777">
+          <w:p w14:paraId="2D495BE2" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Updates from previous versions:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00752321" w:rsidP="00E65A0A" w:rsidRDefault="00752321" w14:paraId="66C2B646" w14:textId="243338CC">
+          <w:p w14:paraId="7256B2C8" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00752321">
               <w:t>emoval of guidance that standard vacant unit works include safety and compliance checks.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008115B4" w:rsidR="00E65A0A" w:rsidP="00E65A0A" w:rsidRDefault="00E65A0A" w14:paraId="3AF1FBB6" w14:textId="2638A946">
+          <w:p w14:paraId="0315A004" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="008115B4" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>New sections have been introduced to provide updated and comprehensive guidance on vacant unit maintenance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008115B4" w:rsidR="001B163C" w:rsidTr="008115B4" w14:paraId="110005D3" w14:textId="77777777">
+      <w:tr w:rsidR="00D311C3" w:rsidRPr="00337EAF" w14:paraId="423CA02E" w14:textId="77777777" w:rsidTr="00E06191">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00337EAF" w:rsidR="001B163C" w:rsidP="008115B4" w:rsidRDefault="001B163C" w14:paraId="3D10C99C" w14:textId="6C32AB69">
+          <w:p w14:paraId="2AC0FFA3" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="00337EAF" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00337EAF">
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00337EAF" w:rsidR="001B163C" w:rsidP="008115B4" w:rsidRDefault="00D046EA" w14:paraId="4813413C" w14:textId="2EB6FC75">
+          <w:p w14:paraId="491BE329" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="00337EAF" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00337EAF">
-              <w:t xml:space="preserve">4.1 </w:t>
-[...2 lines deleted...]
-              <w:t>Reletting restrictions</w:t>
+              <w:t>4.1 Reletting restrictions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00337EAF" w:rsidR="001B163C" w:rsidP="008115B4" w:rsidRDefault="001B163C" w14:paraId="25BA734A" w14:textId="42F29B18">
+          <w:p w14:paraId="4DE678A8" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="00337EAF" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00337EAF">
               <w:t>June 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00337EAF" w:rsidR="001B163C" w:rsidP="00547F70" w:rsidRDefault="002C0F1F" w14:paraId="2C54918C" w14:textId="1623DC8E">
+          <w:p w14:paraId="1DAF99ED" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="00337EAF" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00337EAF">
               <w:t>Expanded guidance on the management and application of reletting restrictions, including detailed oversight and approval procedures.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00337EAF" w:rsidR="0016255F" w:rsidP="00492566" w:rsidRDefault="00D046EA" w14:paraId="7CE5A536" w14:textId="2193F0B8">
+          <w:p w14:paraId="74B0EB37" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="00337EAF" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00337EAF">
               <w:t>Integrated standalone section 6.5 Upgrade Referral Requests into the reordered Reletting Restrictions section, which has been moved from section 4.1 to section 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00D311C3" w:rsidRPr="00337EAF" w14:paraId="4E754924" w14:textId="77777777" w:rsidTr="00E06191">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD9E0A6" w14:textId="77777777" w:rsidR="00D311C3" w:rsidRPr="00337EAF" w:rsidRDefault="00D311C3" w:rsidP="00E06191">
+            <w:pPr>
+              <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7275209A" w14:textId="1BB084D8" w:rsidR="002C53AD" w:rsidRPr="00A75108" w:rsidRDefault="009E63BD" w:rsidP="007625A1">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Throughout</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="038C1547" w14:textId="391CD791" w:rsidR="001D3130" w:rsidRPr="00337EAF" w:rsidRDefault="001D3130" w:rsidP="00A75108">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3018F785" w14:textId="62AAA200" w:rsidR="00D311C3" w:rsidRPr="00337EAF" w:rsidRDefault="007276B2" w:rsidP="00E06191">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>March</w:t>
+            </w:r>
+            <w:r w:rsidR="00D311C3">
+              <w:t xml:space="preserve"> 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4201" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5FC41E" w14:textId="77777777" w:rsidR="00F452FA" w:rsidRDefault="00F452FA" w:rsidP="00F452FA">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Sections 3.1, 3.3 and 3.4 have been consolidated into Section 3, which has been renamed from Occupational health and safety to Safety and inspection requirements.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49229AE0" w14:textId="07496C82" w:rsidR="009C6E9B" w:rsidRDefault="009C6E9B" w:rsidP="009C6E9B">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Content previously in Section 5.2 Asset Management oversight and approval </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>has been renamed Vacancy durations and relocated to Section 10 Referral guide and assessment: Asset Management Branch (now Section 10.4).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F9C6D40" w14:textId="3F1C80E8" w:rsidR="009C6E9B" w:rsidRDefault="009C6E9B" w:rsidP="009C6E9B">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>The table Reletting restrictions requiring Asset Management oversight and approval, originally part of Section 5.2, has been removed and incorporated into the Referral guide and assessment: Asset Management Branch content.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="627B8FA4" w14:textId="2411642E" w:rsidR="009C6E9B" w:rsidRDefault="009C6E9B" w:rsidP="009C6E9B">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>A new Section 10.3 Reletting restriction and vacancy management has been created from the remaining relevant Section 5.2 content, retaining information on reletting restrictions requiring Asset Management Branch review before implementation, and clarifying local office responsibilities during the vacancy period.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A0C2499" w14:textId="55F2E658" w:rsidR="00F452FA" w:rsidRPr="00A8010E" w:rsidRDefault="00F452FA" w:rsidP="00F452FA">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8010E">
+              <w:t>Section 5.3 Raising a reletting restriction for review and approval has been renamed Pre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8010E">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8010E">
+              <w:t>referral requirements and relocated</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7422" w:rsidRPr="00A8010E">
+              <w:t xml:space="preserve"> under</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8010E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7422" w:rsidRPr="00A8010E">
+              <w:t xml:space="preserve">Section 10 Referral guide and assessment: Asset Management Branch </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8010E">
+              <w:t xml:space="preserve">(now Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7422" w:rsidRPr="00A8010E">
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8010E">
+              <w:t>.1).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EE4EFE1" w14:textId="03CA5B62" w:rsidR="00F452FA" w:rsidRPr="003F56FD" w:rsidRDefault="00F452FA" w:rsidP="00F452FA">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003F56FD">
+              <w:t xml:space="preserve">Section 5.4 CSHS Manager oversight and approval of referrals to Asset Management </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003F56FD">
+              <w:t>has</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003F56FD">
+              <w:t xml:space="preserve"> been renamed CSHS Manager oversight and approval and relocated under Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE1192" w:rsidRPr="003F56FD">
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F56FD">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB4098" w:rsidRPr="003F56FD">
+              <w:t>Referral guide and assessment: Asset Management Branch</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F56FD">
+              <w:t xml:space="preserve"> (now Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF32F0" w:rsidRPr="003F56FD">
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F56FD">
+              <w:t>.2).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BB69574" w14:textId="44C10418" w:rsidR="00D85136" w:rsidRDefault="00D85136" w:rsidP="00F452FA">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D85136">
+              <w:t xml:space="preserve">Section 6 Goods left behind has been removed, as it solely redirected </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE44B0">
+              <w:t>staff</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D85136">
+              <w:t xml:space="preserve"> to the Goods Left Behind Operational Guidelines for instruction. Removing it streamlines the document and avoids unnecessary cross</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D85136">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D85136">
+              <w:t>referencing.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="782E7CD2" w14:textId="36144B19" w:rsidR="00F452FA" w:rsidRDefault="00F452FA" w:rsidP="00F452FA">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Section 9 Vacant unit referrals to Asset Management</w:t>
+            </w:r>
+            <w:r w:rsidR="00017245">
+              <w:t xml:space="preserve"> Branch</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>has</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> been introduced.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A776C11" w14:textId="58E1E0AE" w:rsidR="00F452FA" w:rsidRDefault="00F452FA" w:rsidP="00F452FA">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Section 10 Referral guide and assessment: Asset Management Branch has been introduced.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04D04288" w14:textId="7B6FB81B" w:rsidR="00F452FA" w:rsidRDefault="00F452FA" w:rsidP="00F452FA">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Tables have been </w:t>
+            </w:r>
+            <w:r w:rsidR="00857034">
+              <w:t>introduced</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> throughout the document to improve clarity and usability.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C1EFDF9" w14:textId="77777777" w:rsidR="009E63BD" w:rsidRDefault="00062558" w:rsidP="0031776A">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00062558">
+              <w:t>Section 9 Move</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00062558">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00062558">
+              <w:t>in Tenancy Condition Reports has been relocated to become a subsection under Vacant unit handback inspection (now Section 7.1).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48DC8208" w14:textId="710B016D" w:rsidR="00225EC1" w:rsidRPr="00337EAF" w:rsidRDefault="00225EC1" w:rsidP="00225EC1">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00225EC1">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">As a result of the amendments to Section 5 and subsequent sections, the document’s section numbering has been updated, as detailed </w:t>
+            </w:r>
+            <w:r w:rsidR="008076A5">
+              <w:t>above.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00547F70" w:rsidP="008115B4" w:rsidRDefault="00547F70" w14:paraId="0D6508D3" w14:textId="77777777">
+    <w:p w14:paraId="2108DBDF" w14:textId="77777777" w:rsidR="00547F70" w:rsidRDefault="00547F70" w:rsidP="008115B4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00547F70" w:rsidP="008115B4" w:rsidRDefault="00547F70" w14:paraId="2108DBDF" w14:textId="77777777">
+    <w:p w14:paraId="32D1DC41" w14:textId="77777777" w:rsidR="00547F70" w:rsidRDefault="00547F70" w:rsidP="008115B4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00547F70" w:rsidP="008115B4" w:rsidRDefault="00547F70" w14:paraId="32D1DC41" w14:textId="77777777">
+    <w:p w14:paraId="4F6ED7A1" w14:textId="77777777" w:rsidR="00547F70" w:rsidRDefault="00547F70" w:rsidP="008115B4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00547F70" w:rsidP="008115B4" w:rsidRDefault="00547F70" w14:paraId="45F1D631" w14:textId="77777777">
-[...14 lines deleted...]
-    <w:p w:rsidR="00547F70" w:rsidP="008115B4" w:rsidRDefault="00547F70" w14:paraId="7C6F2F24" w14:textId="77777777">
+    <w:p w14:paraId="7C6F2F24" w14:textId="77777777" w:rsidR="00547F70" w:rsidRDefault="00547F70" w:rsidP="008115B4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:sectPr w:rsidR="00547F70" w:rsidSect="00F15144">
-          <w:headerReference w:type="even" r:id="rId21"/>
-[...3 lines deleted...]
-          <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="even" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId23"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B57329" w:rsidR="00547F70" w:rsidP="00547F70" w:rsidRDefault="00547F70" w14:paraId="2CE06297" w14:textId="77777777">
+    <w:p w14:paraId="2CE06297" w14:textId="77777777" w:rsidR="00547F70" w:rsidRPr="00B57329" w:rsidRDefault="00547F70" w:rsidP="00547F70">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc200818189" w:id="3"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc224119161"/>
       <w:r w:rsidRPr="00B57329">
+        <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidR="00523C12" w:rsidRDefault="00547F70" w14:paraId="7F33BD07" w14:textId="2B784B14">
+    <w:p w14:paraId="05FE1C29" w14:textId="4C5243BE" w:rsidR="00F17779" w:rsidRDefault="00547F70">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Heading 1,1,Heading 2,2" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="_Toc200818188">
-        <w:r w:rsidRPr="006F69C2" w:rsidR="00523C12">
+      <w:hyperlink w:anchor="_Toc224119160" w:history="1">
+        <w:r w:rsidR="00F17779" w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00523C12">
+        <w:r w:rsidR="00F17779">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006F69C2" w:rsidR="00523C12">
+        <w:r w:rsidR="00F17779" w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Revision history</w:t>
         </w:r>
-        <w:r w:rsidR="00523C12">
+        <w:r w:rsidR="00F17779">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00523C12">
+        <w:r w:rsidR="00F17779">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00523C12">
+        <w:r w:rsidR="00F17779">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc200818188 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119160 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00523C12">
+        <w:r w:rsidR="00F17779">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00523C12">
+        <w:r w:rsidR="00F17779">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00523C12">
+        <w:r w:rsidR="00F17779">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00523C12">
+        <w:r w:rsidR="00F17779">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00523C12" w:rsidRDefault="00523C12" w14:paraId="7EE79F30" w14:textId="155CD0AE">
+    <w:p w14:paraId="008B0353" w14:textId="424D3F3B" w:rsidR="00F17779" w:rsidRDefault="00F17779">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc200818189">
-        <w:r w:rsidRPr="006F69C2">
+      <w:hyperlink w:anchor="_Toc224119161" w:history="1">
+        <w:r w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Contents</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc200818189 \h </w:instrText>
-[...331 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc200818193 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119161 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00523C12" w:rsidRDefault="00523C12" w14:paraId="7A7ACEED" w14:textId="48CA4AD6">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="700B43FE" w14:textId="4111D6FB" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc200818194">
-        <w:r w:rsidRPr="006F69C2">
+      <w:hyperlink w:anchor="_Toc224119162" w:history="1">
+        <w:r w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>3.3</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006F69C2">
+        <w:r w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Don'ts during inspections</w:t>
+          <w:t>Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc200818194 \h </w:instrText>
-[...165 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc200818196 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119162 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00523C12" w:rsidRDefault="00523C12" w14:paraId="7B810244" w14:textId="6DC6D998">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="7B3C53FE" w14:textId="67426AE2" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc200818197">
-        <w:r w:rsidRPr="006F69C2">
+      <w:hyperlink w:anchor="_Toc224119163" w:history="1">
+        <w:r w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>4.1</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006F69C2">
+        <w:r w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Contractor extension requests</w:t>
+          <w:t>Safety and inspection requirements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc200818197 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119163 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00523C12" w:rsidRDefault="00523C12" w14:paraId="1F40F240" w14:textId="4AB4A8DD">
+    <w:p w14:paraId="546F323B" w14:textId="1DF3CA9E" w:rsidR="00F17779" w:rsidRDefault="00F17779">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc200818198">
-        <w:r w:rsidRPr="006F69C2">
+      <w:hyperlink w:anchor="_Toc224119164" w:history="1">
+        <w:r w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>4.2</w:t>
+          <w:t>3.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006F69C2">
+        <w:r w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Considerations for approving extension requests</w:t>
+          <w:t>Properties presenting a risk of contamination</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc200818198 \h </w:instrText>
-[...83 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc200818199 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119164 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00523C12" w:rsidRDefault="00523C12" w14:paraId="4F49AE2F" w14:textId="5A082226">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="48E6DE1F" w14:textId="1852AD75" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc200818200">
-        <w:r w:rsidRPr="006F69C2">
+      <w:hyperlink w:anchor="_Toc224119165" w:history="1">
+        <w:r w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>5.1</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006F69C2">
+        <w:r w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>General manager oversight</w:t>
+          <w:t>Target timeframes for vacant unit maintenance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc200818200 \h </w:instrText>
-[...81 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc200818201 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119165 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00523C12" w:rsidRDefault="00523C12" w14:paraId="60B63077" w14:textId="50B89FF5">
+    <w:p w14:paraId="5BE41930" w14:textId="2A335498" w:rsidR="00F17779" w:rsidRDefault="00F17779">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc200818202">
-        <w:r w:rsidRPr="006F69C2">
+      <w:hyperlink w:anchor="_Toc224119166" w:history="1">
+        <w:r w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>5.3</w:t>
+          <w:t>4.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006F69C2">
+        <w:r w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Raising a reletting restriction for review and approval</w:t>
+          <w:t>Contractor extension requests</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc200818202 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119166 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="58A71CAE" w14:textId="735D0BF2" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224119167" w:history="1">
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Impacts of delays and liquidated damages</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119167 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1E041BAD" w14:textId="471BDD8F" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224119168" w:history="1">
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Considerations for approving extension requests</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119168 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1EA674DF" w14:textId="55FED4E4" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224119169" w:history="1">
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Reletting restrictions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119169 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00523C12" w:rsidRDefault="00523C12" w14:paraId="486E41FC" w14:textId="0E9A9017">
+    <w:p w14:paraId="72DE4B40" w14:textId="4C3159D9" w:rsidR="00F17779" w:rsidRDefault="00F17779">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc200818203">
-        <w:r w:rsidRPr="006F69C2">
+      <w:hyperlink w:anchor="_Toc224119170" w:history="1">
+        <w:r w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>5.4</w:t>
+          <w:t>5.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006F69C2">
+        <w:r w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CSHS Manager oversight and approval of referrals to Asset Management</w:t>
+          <w:t>General manager oversight</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc200818203 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119170 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="54F9D7F3" w14:textId="61A76106" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224119171" w:history="1">
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>HiiP tenancy task list</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119171 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00523C12" w:rsidRDefault="00523C12" w14:paraId="48E64AF2" w14:textId="644A361F">
+    <w:p w14:paraId="0FDE6F4E" w14:textId="17581D35" w:rsidR="00F17779" w:rsidRDefault="00F17779">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc200818204">
-        <w:r w:rsidRPr="006F69C2">
+      <w:hyperlink w:anchor="_Toc224119172" w:history="1">
+        <w:r w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006F69C2">
+        <w:r w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Goods left behind</w:t>
+          <w:t>Vacant unit work</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc200818204 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119172 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6360B7A2" w14:textId="08026050" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224119173" w:history="1">
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Mandatory lock changes</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119173 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1071B9D1" w14:textId="4A91B1CD" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224119174" w:history="1">
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>RTA safety checks</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119174 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="75F232FB" w14:textId="1D0B8D57" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224119175" w:history="1">
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Standard work</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119175 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00523C12" w:rsidRDefault="00523C12" w14:paraId="45D5FD0E" w14:textId="4B385F3F">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="679ABFE4" w14:textId="4F90BF0E" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc200818205">
-        <w:r w:rsidRPr="006F69C2">
+      <w:hyperlink w:anchor="_Toc224119176" w:history="1">
+        <w:r w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>6.4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006F69C2">
-[...327 lines deleted...]
-        <w:r w:rsidRPr="006F69C2">
+        <w:r w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Additional work</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc200818209 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119176 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00523C12" w:rsidRDefault="00523C12" w14:paraId="54180E0C" w14:textId="16611AE8">
+    <w:p w14:paraId="36C07FA5" w14:textId="012454E4" w:rsidR="00F17779" w:rsidRDefault="00F17779">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc200818210">
-        <w:r w:rsidRPr="006F69C2">
+      <w:hyperlink w:anchor="_Toc224119177" w:history="1">
+        <w:r w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006F69C2">
+        <w:r w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Vacant unit handback inspections</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc200818210 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119177 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="11EDB369" w14:textId="52B7265B" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224119178" w:history="1">
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Tenancy Condition Reports</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119178 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00523C12" w:rsidRDefault="00523C12" w14:paraId="39DFCC89" w14:textId="4E8AF696">
+    <w:p w14:paraId="67088E25" w14:textId="6461D31D" w:rsidR="00F17779" w:rsidRDefault="00F17779">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc200818211">
-        <w:r w:rsidRPr="006F69C2">
+      <w:hyperlink w:anchor="_Toc224119179" w:history="1">
+        <w:r w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="006F69C2">
+        <w:r w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Move in Tenancy Condition Reports</w:t>
+          <w:t>Guide to vacant unit checks</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc200818211 \h </w:instrText>
-[...83 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc200818212 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119179 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00523C12" w:rsidRDefault="00523C12" w14:paraId="45742415" w14:textId="0EAB6EEE">
+    <w:p w14:paraId="4E421AD3" w14:textId="777845B8" w:rsidR="00F17779" w:rsidRDefault="00F17779">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc200818213">
-[...17 lines deleted...]
-        <w:r w:rsidRPr="006F69C2">
+      <w:hyperlink w:anchor="_Toc224119180" w:history="1">
+        <w:r w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Minimum rental standards</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc200818213 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119180 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00523C12" w:rsidRDefault="00523C12" w14:paraId="13990CCD" w14:textId="4605BB83">
+    <w:p w14:paraId="590BF461" w14:textId="135342CB" w:rsidR="00F17779" w:rsidRDefault="00F17779">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc200818214">
-[...17 lines deleted...]
-        <w:r w:rsidRPr="006F69C2">
+      <w:hyperlink w:anchor="_Toc224119181" w:history="1">
+        <w:r w:rsidRPr="00635341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Other vacant unit checks</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc200818214 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119181 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00547F70" w:rsidP="00547F70" w:rsidRDefault="00547F70" w14:paraId="01909B7B" w14:textId="718CDFC6">
+    <w:p w14:paraId="3AAB2460" w14:textId="45B6EBBF" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224119182" w:history="1">
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Vacant unit referrals to Asset Management Branch</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119182 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="529F495F" w14:textId="3CAD4C97" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224119183" w:history="1">
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Referral guide and assessment - Asset Management Branch</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119183 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="43CE9AD4" w14:textId="033F88C1" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224119184" w:history="1">
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Asset intent</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119184 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="68167E45" w14:textId="14E0A99E" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224119185" w:history="1">
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Condition based referral check</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119185 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="41F7134E" w14:textId="36111113" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224119186" w:history="1">
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Asset intent descriptions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119186 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>27</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3EAC62F0" w14:textId="7D764DA3" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224119187" w:history="1">
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>10.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Pre referral requirements</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119187 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>29</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="765C7597" w14:textId="4EDEA861" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224119188" w:history="1">
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>10.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>CSHS Manager oversight and approval</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119188 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>30</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="54180AFB" w14:textId="29A8E5CC" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224119189" w:history="1">
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>10.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Reletting restrictions and vacancy management</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119189 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>31</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="396A1307" w14:textId="289800BA" w:rsidR="00F17779" w:rsidRDefault="00F17779">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224119190" w:history="1">
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>10.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00635341">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Vacancy durations</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224119190 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>31</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="01909B7B" w14:textId="3568D733" w:rsidR="00547F70" w:rsidRDefault="00547F70" w:rsidP="00547F70">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00547F70" w:rsidR="00547F70" w:rsidP="00547F70" w:rsidRDefault="00547F70" w14:paraId="3BC68303" w14:textId="2AF6A9AC">
+    <w:p w14:paraId="3BC68303" w14:textId="2AF6A9AC" w:rsidR="00547F70" w:rsidRPr="00547F70" w:rsidRDefault="00547F70" w:rsidP="00547F70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
-        <w:sectPr w:rsidRPr="00547F70" w:rsidR="00547F70" w:rsidSect="00F15144">
-          <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
+        <w:sectPr w:rsidR="00547F70" w:rsidRPr="00547F70" w:rsidSect="00F15144">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A71CE4" w:rsidR="00EE29AD" w:rsidP="00562811" w:rsidRDefault="00CC459D" w14:paraId="43287790" w14:textId="6A5310FB">
+    <w:p w14:paraId="43287790" w14:textId="6A5310FB" w:rsidR="00EE29AD" w:rsidRPr="00A71CE4" w:rsidRDefault="00CC459D" w:rsidP="00562811">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc200818190" w:id="4"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc224119162"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidR="00CC459D" w:rsidP="00CC459D" w:rsidRDefault="00CC459D" w14:paraId="2EA3BCDA" w14:textId="77777777">
+    <w:p w14:paraId="2EA3BCDA" w14:textId="77777777" w:rsidR="00CC459D" w:rsidRDefault="00CC459D" w:rsidP="00CC459D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00621BE9">
         <w:t>Vacant unit maintenance refers</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to the routine tasks and checks performed to ensure a rental property is clean, safe, functional, and ready for a new renter after the previous renter has moved out. This process helps maintain the property’s condition, address any wear and tear, and comply with legal standards before re-letting. The key objectives are to:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC459D" w:rsidP="00CC459D" w:rsidRDefault="00CC459D" w14:paraId="5A90B516" w14:textId="6ED5FD9C">
+    <w:p w14:paraId="5A90B516" w14:textId="12BCB3EB" w:rsidR="00CC459D" w:rsidRDefault="00D311C3" w:rsidP="00CC459D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CC459D">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC459D">
+        <w:t>nsure the property remains in a suitable and compliant condition while unoccupied.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7FE82D" w14:textId="0F20129B" w:rsidR="00CC459D" w:rsidRDefault="00D311C3" w:rsidP="00CC459D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC459D">
-[...19 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00CC459D">
+        <w:t>repare the unit to meet the functional and safety needs of the next renter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66AC7592" w14:textId="5C767802" w:rsidR="00CC459D" w:rsidRDefault="00D311C3" w:rsidP="00CC459D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> Ensure the property remains in a suitable and compliant condition while unoccupied.</w:t>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC459D">
+        <w:t>nsure the unit adheres to all safety, health, and minimum rental standards.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC459D" w:rsidP="00CC459D" w:rsidRDefault="00CC459D" w14:paraId="7C7FE82D" w14:textId="217D9331">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="62E20B10" w14:textId="2A8AF64C" w:rsidR="00CC459D" w:rsidRDefault="004D0DE5" w:rsidP="00CC459D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc224119163"/>
+      <w:r w:rsidRPr="004D0DE5">
+        <w:t xml:space="preserve">Safety and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0DE5">
+        <w:t xml:space="preserve">nspection </w:t>
+      </w:r>
+      <w:r>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC459D">
-[...59 lines deleted...]
-        <w:t>Occupational health and safety</w:t>
+      <w:r w:rsidRPr="004D0DE5">
+        <w:t>equirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidR="00CC459D" w:rsidP="00CC459D" w:rsidRDefault="00CC459D" w14:paraId="361BC7E4" w14:textId="77777777">
+    <w:p w14:paraId="284A1AA9" w14:textId="4F8524E0" w:rsidR="00A75108" w:rsidRDefault="00A75108" w:rsidP="00CC459D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
+      <w:r w:rsidRPr="00A75108">
+        <w:t>When conducting vacant unit inspections, staff must take appropriate precautions to protect their safety and minimise exposure to potential hazards. The following table outlines safety requirements that apply when inspecting vacant units:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7214EB5B" w14:textId="5EB84B6E" w:rsidR="00A75108" w:rsidRDefault="00A75108" w:rsidP="00A75108">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+      </w:pPr>
       <w:r>
-        <w:t>When conducting vacant unit maintenance inspections, staff must take all necessary precautions to ensure their safety and minimise exposure to potential hazards. It is essential to assess the property for any risks before entering, and staff should follow correct procedures when conditions are unsafe. Staff should remain in the property only for the duration necessary to carry out the inspection and avoid any actions that could compromise their safety.</w:t>
-[...1936 lines deleted...]
-        <w:t>Table 1: Reletting restrictions requiring Asset Management oversight and approval</w:t>
+        <w:t xml:space="preserve">Table 1: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75108">
+        <w:t>Safety requirements for vacant unit inspections</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1696"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2914"/>
+        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="6599"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00486BB9" w:rsidR="004F0F40" w:rsidTr="007D09CF" w14:paraId="470F5C8E" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w:rsidRPr="00486BB9" w:rsidR="004F0F40" w:rsidP="007D09CF" w:rsidRDefault="004F0F40" w14:paraId="72D1385E" w14:textId="77777777">
+      <w:tr w:rsidR="00A75108" w14:paraId="037DC871" w14:textId="77777777" w:rsidTr="00F06236">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="543DC140" w14:textId="67F564B0" w:rsidR="00A75108" w:rsidRDefault="00A75108" w:rsidP="00A75108">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
-            <w:r w:rsidRPr="00486BB9">
-[...8 lines deleted...]
-          <w:p w:rsidRPr="00486BB9" w:rsidR="004F0F40" w:rsidP="007D09CF" w:rsidRDefault="004F0F40" w14:paraId="5F6C6F06" w14:textId="77777777">
+            <w:r>
+              <w:t>Requirement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="602B9847" w14:textId="12458AB0" w:rsidR="00A75108" w:rsidRDefault="00A75108" w:rsidP="00A75108">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
-            <w:r w:rsidRPr="00486BB9">
-[...13 lines deleted...]
-              <w:t>Our Service referral form</w:t>
+            <w:r>
+              <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00486BB9" w:rsidR="004F0F40" w:rsidTr="007D09CF" w14:paraId="75B0B6C4" w14:textId="77777777">
-[...33 lines deleted...]
-          <w:p w:rsidRPr="00486BB9" w:rsidR="004F0F40" w:rsidP="007D09CF" w:rsidRDefault="004F0F40" w14:paraId="3C8C907C" w14:textId="77777777">
+      <w:tr w:rsidR="002C53AD" w14:paraId="46B18A5A" w14:textId="77777777" w:rsidTr="00A75108">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2803B6F5" w14:textId="4A67F4E0" w:rsidR="002C53AD" w:rsidRPr="00A75108" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Condition of entry due to u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A75108">
+              <w:t>nsafe conditions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="692B2BE9" w14:textId="77777777" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Do not enter or proceed with the vacant unit inspection if:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3840697B" w14:textId="77777777" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
-            <w:r w:rsidRPr="00486BB9">
-[...3 lines deleted...]
-          <w:p w:rsidRPr="00486BB9" w:rsidR="004F0F40" w:rsidP="007D09CF" w:rsidRDefault="004F0F40" w14:paraId="778FB06C" w14:textId="3399CF87">
+            <w:r>
+              <w:t>the property poses any immediate threat to health or safety</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A1B5360" w14:textId="77777777" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
-            <w:r w:rsidRPr="00486BB9">
-[...9 lines deleted...]
-          <w:p w:rsidRPr="00486BB9" w:rsidR="004F0F40" w:rsidP="007D09CF" w:rsidRDefault="004F0F40" w14:paraId="5E701518" w14:textId="6B9154C2">
+            <w:r>
+              <w:t>illegal occupants are identified.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="255A4C7D" w14:textId="77777777" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
-            <w:r w:rsidRPr="00486BB9">
-[...63 lines deleted...]
-          <w:p w:rsidRPr="00486BB9" w:rsidR="004F0F40" w:rsidP="007D09CF" w:rsidRDefault="004F0F40" w14:paraId="6D1C407D" w14:textId="77777777">
+            <w:r>
+              <w:t>unsafe conditions are observed such as:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14351D3F" w14:textId="77777777" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+            </w:pPr>
+            <w:r>
+              <w:t>unstable flooring</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54AFB873" w14:textId="77777777" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">severe structural damage, or </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74440750" w14:textId="77777777" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">the presence of hazardous materials like asbestos. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70D98BB5" w14:textId="77777777" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">cluttered or obstructed pathways make it unsafe to move around. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64D1A480" w14:textId="77777777" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
-              <w:numPr>
-[...76 lines deleted...]
-              <w:r w:rsidRPr="00486BB9">
+            </w:pPr>
+            <w:r>
+              <w:t>there are signs of contamination:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59A0A52E" w14:textId="77777777" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+            </w:pPr>
+            <w:r>
+              <w:t>methamphetamine pipes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02EDB805" w14:textId="77777777" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+            </w:pPr>
+            <w:r>
+              <w:t>other drug paraphernalia, or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74B95747" w14:textId="77777777" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">evidence of pests etc. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="318E99DD" w14:textId="034B692A" w:rsidR="002C53AD" w:rsidRPr="00A75108" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Refer to </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_Properties_presenting_a" w:history="1">
+              <w:r w:rsidRPr="002C53AD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Upgrade Referral Request</w:t>
+                <w:t>Section 3.1 Properties presenting a risk of contamination</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00486BB9">
-              <w:t xml:space="preserve"> &lt;https://ourservice.support.vic.gov.au/ourservice?id=sc_cat_item&amp;sys_id=5bfb744adb6a2110ddf5bc56f39619b1&amp;sysparm_category=dfeb09fe1bc52110af5d98ef0d4bcb79&gt;</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> for more information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00486BB9" w:rsidR="004F0F40" w:rsidTr="007D09CF" w14:paraId="127ABC39" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:p w:rsidRPr="00486BB9" w:rsidR="004F0F40" w:rsidP="007D09CF" w:rsidRDefault="004F0F40" w14:paraId="2F047E59" w14:textId="77777777">
+      <w:tr w:rsidR="002C53AD" w14:paraId="0A002753" w14:textId="77777777" w:rsidTr="00A75108">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B75C8F8" w14:textId="78B2BCB8" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A75108">
+              <w:t>Pre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A75108">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A75108">
+              <w:t>entry risk check</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70ABCDB9" w14:textId="31B0BB10" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A75108">
+              <w:t>Assess the exterior and surroundings for hazards before entering (e.g. animals, damage, unsecured items, signs of illegal activity).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C53AD" w14:paraId="5C6FE56D" w14:textId="77777777" w:rsidTr="00A75108">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E434B89" w14:textId="33399282" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A75108">
+              <w:t>Announce entry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B58303" w14:textId="69E125EB" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A75108">
+              <w:t>Knock and clearly announce entry to alert anyone inside and assess immediate risks before fully entering (e.g. animals, persons present, hazards).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C53AD" w14:paraId="1E15FA79" w14:textId="77777777" w:rsidTr="00A75108">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="558EE34E" w14:textId="075D8F14" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A75108">
+              <w:t>Time spent inside</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B2F961" w14:textId="00A16AA0" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A75108">
+              <w:t>Remain in the property only as long as necessary to complete the inspection to minimise exposure to potential hazards.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C53AD" w14:paraId="4C948CAE" w14:textId="77777777" w:rsidTr="00A75108">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3260F72E" w14:textId="170D1D27" w:rsidR="002C53AD" w:rsidRPr="00A75108" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A75108">
+              <w:t>ersonal protective equipment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16CF372A" w14:textId="2086B833" w:rsidR="002C53AD" w:rsidRPr="00A75108" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A75108">
+              <w:t xml:space="preserve">ear appropriate </w:t>
+            </w:r>
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A75108">
+              <w:t xml:space="preserve">ersonal </w:t>
+            </w:r>
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A75108">
+              <w:t>rotective</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A75108">
+              <w:t>quipment, including:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2684160F" w14:textId="74EEE5FD" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
-            <w:r w:rsidRPr="00486BB9">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> &lt;https://ourservice.support.vic.gov.au/ourservice?id=sc_cat_item&amp;sys_id=53537c77db52e150ddf5bc56f396199f&amp;sysparm_category=dfeb09fe1bc52110af5d98ef0d4bcb79&gt;</w:t>
+            <w:r>
+              <w:t>sturdy footwear</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="344F0216" w14:textId="1148C364" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>shoe covers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="560FC827" w14:textId="58D06D0C" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>gloves</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="367E68EB" w14:textId="0DF51900" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">masks, and </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CF776C7" w14:textId="62955215" w:rsidR="002C53AD" w:rsidRPr="00A75108" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>eye protection, where necessary.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C53AD" w14:paraId="5A721B06" w14:textId="77777777" w:rsidTr="00A75108">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73985126" w14:textId="4E8ABE2A" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002C53AD">
+              <w:lastRenderedPageBreak/>
+              <w:t>Avoid placing personal items</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="356E103F" w14:textId="566AE484" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Do not place personal items, such as folders, handbags, car keys, on furniture, fixtures, or surfaces to prevent contamination from dust, allergens, or other potential hazards in the property.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C53AD" w14:paraId="7A9EA803" w14:textId="77777777" w:rsidTr="00A75108">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30CD5088" w14:textId="21BF83B6" w:rsidR="002C53AD" w:rsidRPr="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002C53AD">
+              <w:t>Refrain from touching surfaces without gloves</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F974E2B" w14:textId="799E412B" w:rsidR="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002C53AD">
+              <w:t>Do not touch surfaces or objects without gloves to minimise exposure to contaminants that may be present.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C53AD" w14:paraId="4DA02EE6" w14:textId="77777777" w:rsidTr="00A75108">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC64EA3" w14:textId="26D6C556" w:rsidR="002C53AD" w:rsidRPr="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C53AD">
+              <w:t>acant unit checks guide</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC3B268" w14:textId="6A6AB8BE" w:rsidR="002C53AD" w:rsidRPr="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Refer to Section 9 Guide to Vacant Unit Checks to assist in supporting compliance with minimal rental standards during inspections.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C53AD" w14:paraId="6E898200" w14:textId="77777777" w:rsidTr="00A75108">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="174E572F" w14:textId="3DB01D8D" w:rsidR="002C53AD" w:rsidRPr="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C53AD">
+              <w:t>rinted room identifiers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33736F81" w14:textId="444902B7" w:rsidR="002C53AD" w:rsidRPr="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Use printed room identifiers when taking photos to clearly correlate each image with the corresponding part of the property.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C53AD" w14:paraId="372E9A89" w14:textId="77777777" w:rsidTr="00A75108">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6EC7F3" w14:textId="1F489CF1" w:rsidR="002C53AD" w:rsidRPr="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002C53AD">
+              <w:t>Document findings thoroughly</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F96F45" w14:textId="4D98FDB3" w:rsidR="002C53AD" w:rsidRPr="002C53AD" w:rsidRDefault="002C53AD" w:rsidP="002C53AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002C53AD">
+              <w:t>Record all observations and findings in detail to maintain a comprehensive inspection report.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00486BB9" w:rsidR="004F0F40" w:rsidP="004F0F40" w:rsidRDefault="004F0F40" w14:paraId="09938CCF" w14:textId="77777777">
+    <w:p w14:paraId="692A941B" w14:textId="2204B90F" w:rsidR="00E96A7E" w:rsidRDefault="00E96A7E" w:rsidP="005A009B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Properties_presenting_a"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc224119164"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00E96A7E">
+        <w:t xml:space="preserve">Properties </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96A7E">
+        <w:t xml:space="preserve">resenting a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96A7E">
+        <w:t xml:space="preserve">isk of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96A7E">
+        <w:t>ontamination</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="282137A0" w14:textId="75809BAD" w:rsidR="00403D38" w:rsidRDefault="00E96A7E" w:rsidP="00403D38">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00403D38">
+        <w:t>a vacant property is assessed as potentially contaminated, based on prior information or observations during the vacant unit inspection, the external locks must be changed by the head contractor. The key must then be securely stored (e.g. in a lockbox at the property or the local office).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7041DD" w14:textId="32345242" w:rsidR="00E96A7E" w:rsidRDefault="00403D38" w:rsidP="00403D38">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>No further vacant works may proceed until the local office has completed all required work, including any necessary testing, specialist assessment, or remediation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9A983F" w14:textId="4B30563B" w:rsidR="004F296D" w:rsidRPr="004F296D" w:rsidRDefault="004F296D" w:rsidP="004F296D">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00037626">
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="00A75108">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037626">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00403D38" w:rsidRPr="00037626">
+        <w:t>Common</w:t>
+      </w:r>
+      <w:r w:rsidR="00403D38" w:rsidRPr="00403D38">
+        <w:t xml:space="preserve"> contamination risks and required actions</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2122"/>
+        <w:gridCol w:w="7166"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004F296D" w14:paraId="256E23FF" w14:textId="77777777" w:rsidTr="00F06236">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0272C5" w14:textId="536315F8" w:rsidR="004F296D" w:rsidRDefault="00403D38" w:rsidP="00403D38">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7166" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57F9CE59" w14:textId="47A8C12B" w:rsidR="004F296D" w:rsidRDefault="00403D38" w:rsidP="00403D38">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Detail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F296D" w14:paraId="133CF392" w14:textId="77777777" w:rsidTr="00403D38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD2BB28" w14:textId="1D026B47" w:rsidR="004F296D" w:rsidRDefault="00403D38" w:rsidP="00403D38">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00403D38">
+              <w:t>Asbestos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7166" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1162B817" w14:textId="32678724" w:rsidR="004F296D" w:rsidRDefault="00403D38" w:rsidP="00403D38">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00403D38">
+              <w:t>If asbestos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00403D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00403D38">
+              <w:t>containing materials are suspected or identified, staff must follow all safety protocols and refer the property to specialist contractors for assessment and remediation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F296D" w14:paraId="544A70E2" w14:textId="77777777" w:rsidTr="00403D38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B64ACFB" w14:textId="008CD372" w:rsidR="004F296D" w:rsidRDefault="00403D38" w:rsidP="00403D38">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00403D38">
+              <w:t>Pest infestations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7166" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="704CFB1D" w14:textId="738FEC39" w:rsidR="004F296D" w:rsidRDefault="00403D38" w:rsidP="00403D38">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00403D38">
+              <w:t>When signs of pests (e.g. rodents or insects) are identified, staff must arrange professional pest control services.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F296D" w14:paraId="2CEC6341" w14:textId="77777777" w:rsidTr="00403D38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6115D03A" w14:textId="048A5A11" w:rsidR="004F296D" w:rsidRDefault="00403D38" w:rsidP="00403D38">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00403D38">
+              <w:t>Mould</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7166" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE233DD" w14:textId="0BEE3B38" w:rsidR="004F296D" w:rsidRDefault="00403D38" w:rsidP="00403D38">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00403D38">
+              <w:t>Where mould is detected, its extent should be assessed, and specialist remediation engaged to remove it safely.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F296D" w14:paraId="74CFEC81" w14:textId="77777777" w:rsidTr="00403D38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76982BCB" w14:textId="1462CBC5" w:rsidR="004F296D" w:rsidRDefault="00403D38" w:rsidP="00403D38">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00403D38">
+              <w:t>Needles or drug paraphernalia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7166" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D5028E" w14:textId="1375AF7A" w:rsidR="004F296D" w:rsidRDefault="00403D38" w:rsidP="00403D38">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00403D38">
+              <w:t>Staff must not touch or handle syringes or drug</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00403D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00403D38">
+              <w:t>related items. These must be reported immediately and removed by biohazard services.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F296D" w14:paraId="79B05BFC" w14:textId="77777777" w:rsidTr="00403D38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="687DDAB3" w14:textId="34B9E7F7" w:rsidR="004F296D" w:rsidRDefault="00403D38" w:rsidP="00403D38">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00403D38">
+              <w:t>Rubbish and debris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7166" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3BF199" w14:textId="1EDE1480" w:rsidR="004F296D" w:rsidRDefault="00403D38" w:rsidP="00403D38">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00403D38">
+              <w:t>Excessive rubbish or waste must be cleared by professional cleaning or waste removal services.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="60BD81CD" w14:textId="513AE14A" w:rsidR="00E96A7E" w:rsidRDefault="00BC02C6" w:rsidP="00403D38">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
-      <w:r w:rsidRPr="00486BB9">
-        <w:t>For more information on these referral reasons and associated reletting restriction types, refer to the Reletting Restriction Matrix available on the Public Housing Resources SharePoint.</w:t>
+      <w:r w:rsidRPr="00650B75">
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidR="00403D38">
+        <w:t xml:space="preserve">more information </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650B75">
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7274B" w:rsidRPr="00650B75">
+        <w:t>managing</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96A7E" w:rsidRPr="00650B75">
+        <w:t xml:space="preserve"> methamphetamine contamination in vacant public housing properties, </w:t>
+      </w:r>
+      <w:r w:rsidR="00463BF8" w:rsidRPr="00650B75">
+        <w:t>refer to the i</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96A7E" w:rsidRPr="00650B75">
+        <w:t xml:space="preserve">nterim guidelines </w:t>
+      </w:r>
+      <w:r w:rsidR="00463BF8" w:rsidRPr="00650B75">
+        <w:t xml:space="preserve">available </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96A7E" w:rsidRPr="00650B75">
+        <w:t>on the Public Housing Resources SharePoint</w:t>
+      </w:r>
+      <w:r w:rsidR="00426C82">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="00426C82" w:rsidRPr="00426C82">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Vacants page</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B864FE">
+        <w:t xml:space="preserve"> (internal link)</w:t>
+      </w:r>
+      <w:r w:rsidR="00426C82">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00426C82" w:rsidRPr="00426C82">
+        <w:t>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx?web=1</w:t>
+      </w:r>
+      <w:r w:rsidR="00426C82">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00486BB9" w:rsidR="004F0F40" w:rsidP="004F0F40" w:rsidRDefault="004F0F40" w14:paraId="7C8D9A37" w14:textId="77777777">
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+    <w:p w14:paraId="458C7BBA" w14:textId="7BC1125A" w:rsidR="00E96A7E" w:rsidRDefault="00E96A7E" w:rsidP="00E96A7E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc224119165"/>
+      <w:r w:rsidRPr="00E96A7E">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Target </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96A7E">
+        <w:t>imeframe</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96A7E">
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96A7E">
+        <w:t xml:space="preserve">acant </w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96A7E">
+        <w:t xml:space="preserve">nit </w:t>
+      </w:r>
+      <w:r>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96A7E">
+        <w:t>aintenance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w:rsidR="004F0F40" w:rsidP="004F0F40" w:rsidRDefault="004F0F40" w14:paraId="5F6238F3" w14:textId="5B5875A9">
+    <w:p w14:paraId="047C3E4A" w14:textId="33F53015" w:rsidR="00E96A7E" w:rsidRDefault="00E96A7E" w:rsidP="00E96A7E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="00486BB9">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> should determine if Asset Management’s involvement is required to ensure appropriate escalation.</w:t>
+      <w:r w:rsidRPr="00E96A7E">
+        <w:t xml:space="preserve">Vacant unit maintenance is a key performance indicator (KPI), tracking the efficiency of the process. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A75108" w:rsidRPr="00A75108">
+        <w:t>Offers to new renters are typically made during this period, supporting readiness for occupation once maintenance is completed.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D63602" w:rsidR="00F155E1" w:rsidP="00F155E1" w:rsidRDefault="00D55FF8" w14:paraId="244051D1" w14:textId="3DA8C59F">
+    <w:p w14:paraId="6CA04043" w14:textId="6DB4E3E5" w:rsidR="00A75108" w:rsidRDefault="00A75108" w:rsidP="00E96A7E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D63602">
-[...136 lines deleted...]
-      <w:r w:rsidRPr="00486BB9">
+      <w:r w:rsidRPr="00A75108">
+        <w:t xml:space="preserve">The target timeframe for raising vacant unit maintenance is within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75108">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Apply and escalate the reletting restriction in HiiP:</w:t>
-[...34 lines deleted...]
-      <w:r w:rsidRPr="00486BB9">
+        <w:t>two working days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75108">
+        <w:t xml:space="preserve"> of either the end of a Residential Rental Agreement, in accordance with the Residential Tenancies Act 1997 (RTA), or a Victorian Civil and Administrative Tribunal decision determining the property has been abandoned. Once the vacant works are scoped and raised in HiiP Repairs, the head contractor has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75108">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Initiate an Our Service referral:</w:t>
-      </w:r>
+        <w:t>14 calendar days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75108">
+        <w:t xml:space="preserve"> to complete the works.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCFFB3D" w14:textId="15D598A5" w:rsidR="00E96A7E" w:rsidRDefault="00E96A7E" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Raising_a_reletting"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc224119166"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00E96A7E">
+        <w:t>Contractor extension requests</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="4E38A9A1" w14:textId="63CCB7C2" w:rsidR="00E96A7E" w:rsidRDefault="00486037" w:rsidP="00E96A7E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00486037">
+        <w:t>Timely completion of vacant unit works helps reduce vacancy periods and make homes available for renters sooner. Contractors may request extensions on returning a vacant unit, and staff should assess these carefully to minimise operational impacts and maintain accountability, including applying liquidated damages where appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED057C2" w14:textId="63CC3DFF" w:rsidR="00E96A7E" w:rsidRDefault="00E96A7E" w:rsidP="001D3130">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc224119167"/>
+      <w:r w:rsidRPr="00E96A7E">
+        <w:t xml:space="preserve">Impacts of </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5D26">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96A7E">
+        <w:t>elays</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5D26">
+        <w:t xml:space="preserve"> and liquidated damages</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="1FDF20D7" w14:textId="77777777" w:rsidR="003D2AF8" w:rsidRDefault="003D2AF8" w:rsidP="003D2AF8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Delays in maintenance and turnaround times for vacant units create operational inefficiencies and reduce available housing stock. Key impacts include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4799741E" w14:textId="77777777" w:rsidR="003D2AF8" w:rsidRDefault="003D2AF8" w:rsidP="003D2AF8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>extended vacancy periods, increasing costs and slowing allocations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650881C1" w14:textId="77777777" w:rsidR="003D2AF8" w:rsidRDefault="003D2AF8" w:rsidP="003D2AF8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>pressure on service delivery and renters waiting for housing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1266C7AC" w14:textId="77777777" w:rsidR="003D2AF8" w:rsidRDefault="003D2AF8" w:rsidP="003D2AF8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ongoing contractor performance issues if delays are not addressed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6851057C" w14:textId="0E7E91A3" w:rsidR="001D3130" w:rsidRDefault="001D3130" w:rsidP="003D2AF8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D3130">
+        <w:t>Liquidated damages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC343F3" w14:textId="77777777" w:rsidR="003D2AF8" w:rsidRDefault="003D2AF8" w:rsidP="003D2AF8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Liquidated damages help hold contractors accountable for delays and recover costs arising from missed deadlines. They may be applied when:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9C9055" w14:textId="6E0DF248" w:rsidR="00054526" w:rsidRDefault="00054526" w:rsidP="00054526">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>the contractor fails to meet contractual completion dates without valid justification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A59E97D" w14:textId="77777777" w:rsidR="00054526" w:rsidRDefault="00054526" w:rsidP="00054526">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>delays cause financial loss to the department</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0325EFD6" w14:textId="2814B58F" w:rsidR="00054526" w:rsidRDefault="00054526" w:rsidP="00054526">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>application of damages aligns with the terms and conditions of the contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8C7C59" w14:textId="39578F17" w:rsidR="00F00A95" w:rsidRDefault="00F00A95" w:rsidP="00F00A95">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc224119168"/>
+      <w:r w:rsidRPr="00F00A95">
+        <w:t xml:space="preserve">Considerations for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00A95">
+        <w:t xml:space="preserve">pproving </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00A95">
+        <w:t xml:space="preserve">xtension </w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00A95">
+        <w:t>equests</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="335DF909" w14:textId="09AFD00E" w:rsidR="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00486037">
+        <w:t xml:space="preserve">When assessing a contractor’s extension request, staff must apply the requirements outlined in the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>following table:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200AC36B" w14:textId="7E695AD1" w:rsidR="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Table 3: Requirements for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486037">
+        <w:t>assessing extension requests</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2282"/>
+        <w:gridCol w:w="7006"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00486037" w:rsidRPr="00486037" w14:paraId="3192990F" w14:textId="77777777" w:rsidTr="00F06236">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2947924B" w14:textId="0C8FAEF4" w:rsidR="00486037" w:rsidRPr="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Requirements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C40F7A" w14:textId="37F9041C" w:rsidR="00486037" w:rsidRPr="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00486037" w:rsidRPr="00486037" w14:paraId="6D612339" w14:textId="77777777" w:rsidTr="00486037">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19DD69B2" w14:textId="77777777" w:rsidR="00486037" w:rsidRPr="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486037">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Verify supporting evidence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2C87C3" w14:textId="77777777" w:rsidR="00486037" w:rsidRPr="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486037">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Confirm the contractor has provided enough information to explain the delay (e.g. photographs, reports, specialist assessments).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00486037" w:rsidRPr="00486037" w14:paraId="6ABBEF00" w14:textId="77777777" w:rsidTr="00486037">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42912450" w14:textId="77777777" w:rsidR="00486037" w:rsidRPr="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486037">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Consult relevant internal staff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="552AEC66" w14:textId="60A49E1F" w:rsidR="00486037" w:rsidRPr="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486037">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seek input from </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>staff</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486037">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> such as Field Services Officers to help validate the request and understand site conditions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00486037" w:rsidRPr="00486037" w14:paraId="69D1D9AA" w14:textId="77777777" w:rsidTr="00486037">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46CCCD0F" w14:textId="77777777" w:rsidR="00486037" w:rsidRPr="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486037">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Record the decision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39E38E2B" w14:textId="77777777" w:rsidR="00486037" w:rsidRPr="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486037">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Document the reasons for approving or declining the request in HiiP Repairs to support transparency, consistency, and auditability.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00486037" w:rsidRPr="00486037" w14:paraId="64AC3DD1" w14:textId="77777777" w:rsidTr="00486037">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32984AFD" w14:textId="77777777" w:rsidR="00486037" w:rsidRPr="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486037">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Manager approval</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1781ABE5" w14:textId="77777777" w:rsidR="00486037" w:rsidRPr="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486037">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>All extension requests must be approved by Team Managers or equivalent delegated officers.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="500A8CEF" w14:textId="039DD42B" w:rsidR="00486037" w:rsidRDefault="00486037" w:rsidP="00486037">
+      <w:pPr>
+        <w:pStyle w:val="Bodyaftertablefigure"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00486037">
+        <w:t>Where delays are not justified, staff must also consider whether liquidated damages should be applied in line with contractual requirements and operational impacts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4905B378" w14:textId="725B8B9B" w:rsidR="004F0F40" w:rsidRDefault="004F0F40" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc224119169"/>
       <w:r w:rsidRPr="00486BB9">
-        <w:t xml:space="preserve"> Submit a referral through the OurService Catalog</w:t>
-[...31 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
+        <w:t>Reletting restrictions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00486BB9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00486BB9" w:rsidR="004F0F40" w:rsidP="004F0F40" w:rsidRDefault="004F0F40" w14:paraId="7E8651E7" w14:textId="21B0B588">
-[...1 lines deleted...]
-        <w:pStyle w:val="Body"/>
+    <w:p w14:paraId="7AC2D7EF" w14:textId="77777777" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="004F0F40" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00486BB9">
-        <w:t xml:space="preserve">Before </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>A reletting restriction is applied to a vacant property in HiiP to prevent it from being offered to new renters. When applied, the property is flagged as unavailable for reletting (vacant untenantable). They are often applied when there are issues that need to be addressed before the property can be re-let, such as:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE2E7C2" w14:textId="1AE5D776" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="001F76F2" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t>oods left behind</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE1C1BC" w14:textId="332D591C" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="001F76F2" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t>llegal occupants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D23559" w14:textId="07764BDA" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="001F76F2" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t>xtensive maintenance works required</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5547F6" w14:textId="5EF208D7" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="001F76F2" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t xml:space="preserve">trategic decisions regarding the property. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB67DC9" w14:textId="7F9FACED" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="001F76F2" w:rsidP="005800E3">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F76F2">
+        <w:t>Applying reletting restrictions helps properties to be flagged appropriately. This process:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A04648F" w14:textId="63959614" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="001F76F2" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t>acilitates accurate reporting on asset utilisation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="059281F1" w14:textId="56615FA6" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="001F76F2" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t>rovides visibility into the reasons behind extended vacancies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608FB2AC" w14:textId="63AE8255" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="001F76F2" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t>elps prioritise property management actions to reduce vacancy periods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C64C33" w14:textId="74111E01" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="001F76F2" w:rsidP="005800E3">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F76F2">
+        <w:t xml:space="preserve">While most reletting restrictions are managed locally, </w:t>
+      </w:r>
+      <w:r w:rsidR="005800E3">
+        <w:t xml:space="preserve">Homes Victorias </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F76F2">
+        <w:t>Asset Management</w:t>
+      </w:r>
+      <w:r w:rsidR="005800E3">
+        <w:t xml:space="preserve"> Branch, </w:t>
+      </w:r>
+      <w:r w:rsidR="005800E3" w:rsidRPr="001F76F2">
+        <w:t>also</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F76F2">
+        <w:t xml:space="preserve"> apply reletting restrictions to support:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69660097" w14:textId="5B732973" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="001F76F2" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t>apital planning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09318650" w14:textId="571F62B7" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="001F76F2" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t>roperty strategy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BFA5C4A" w14:textId="247E3711" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="001F76F2" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t>ompliance works.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB369AF" w14:textId="617E0358" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="004F0F40" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
       <w:r w:rsidRPr="00486BB9">
-        <w:t>a referral to Asset Management, CSHS Managers must first determine if works can be completed locally</w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">For more information on </w:t>
+      </w:r>
+      <w:r w:rsidR="005800E3">
+        <w:t>Asset Management Branch</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7359">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="005800E3">
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidRPr="00486BB9">
-        <w:t>Repair costs are below $</w:t>
-[...92 lines deleted...]
-      <w:r w:rsidRPr="00033AF2" w:rsidR="00033AF2">
+        <w:t xml:space="preserve"> involvement in reletting restriction management, including oversight and approval, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B5ECD">
+        <w:t>refer to</w:t>
+      </w:r>
+      <w:r w:rsidR="003A559A" w:rsidRPr="004B5ECD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="_Raising_a_reletting_1">
-        <w:r w:rsidRPr="00033AF2" w:rsidR="00033AF2">
+      <w:hyperlink w:anchor="_Reletting_restrictions_1" w:history="1">
+        <w:r w:rsidR="00E06191" w:rsidRPr="00897FE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Section 5.3 Raising a reletting restriction for review and approval.</w:t>
+          <w:t xml:space="preserve">Section </w:t>
+        </w:r>
+        <w:r w:rsidR="00897FE2" w:rsidRPr="00897FE2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidR="004B5ECD" w:rsidRPr="00897FE2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00E06191" w:rsidRPr="00897FE2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Reletting restrictions</w:t>
+        </w:r>
+        <w:r w:rsidR="0078546D" w:rsidRPr="00897FE2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> and vacancy management</w:t>
+        </w:r>
+        <w:r w:rsidR="00E06191" w:rsidRPr="00897FE2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009829FF" w:rsidP="009829FF" w:rsidRDefault="009829FF" w14:paraId="192B3281" w14:textId="77777777">
-[...21 lines deleted...]
-    <w:p w:rsidR="009829FF" w:rsidP="009829FF" w:rsidRDefault="009829FF" w14:paraId="293D5050" w14:textId="79955CAF">
+    <w:p w14:paraId="23EA4082" w14:textId="23DFD8E2" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="004F0F40" w:rsidP="004F0F40">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="00750786">
-[...36 lines deleted...]
-        <w:r w:rsidRPr="001A184C" w:rsidR="0084603E">
+      <w:r w:rsidRPr="00B606E2">
+        <w:t xml:space="preserve">For a complete list of reletting restriction types and associated delegates, refer to the Reletting Restriction Matrix available on the Public Housing Resources SharePoint, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="008A331D" w:rsidRPr="005800E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://providers.dffh.vic.gov.au/</w:t>
+          <w:t>Vacants</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005800E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> page</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00750786">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> items.</w:t>
+      <w:r w:rsidR="0002042C">
+        <w:t xml:space="preserve"> (internal link)</w:t>
+      </w:r>
+      <w:r w:rsidR="005800E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A331D" w:rsidRPr="00B606E2">
+        <w:t>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B606E2">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005179D6" w:rsidP="00AF4ECB" w:rsidRDefault="00DE2F9F" w14:paraId="529E6D46" w14:textId="6595E8C1">
+    <w:p w14:paraId="6CB97E36" w14:textId="4EED66A4" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="005F0913" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc224119170"/>
+      <w:r>
+        <w:t>General manager</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t xml:space="preserve"> oversight</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="232BC64B" w14:textId="3D5A10F1" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="004F0F40" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00486BB9">
+        <w:t xml:space="preserve">Team Managers, Client Support and Housing Services </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(CSHS) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486BB9">
+        <w:t xml:space="preserve">Managers, or their equivalents, are responsible for regularly overseeing the application and use of reletting restrictions to </w:t>
+      </w:r>
+      <w:r w:rsidR="005800E3">
+        <w:t>support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486BB9">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6162FBA4" w14:textId="40CBB6BE" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="005800E3" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t>ccountability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5CBEF6" w14:textId="2A5C2394" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="005800E3" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t>fficiency</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A16AAEC" w14:textId="0F10523E" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="005800E3" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t>chievement of KPI targets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A80B7B" w14:textId="77777777" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="004F0F40" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00486BB9">
+        <w:t>The frequency of oversight should range from daily to weekly, depending on the volume of property vacancies at the local office. Oversight activities include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73CD4F2A" w14:textId="45436C39" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="005800E3" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t>racking approval requests, expiry dates, and extension requests</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2662E42A" w14:textId="6CF335B0" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="005800E3" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t xml:space="preserve">eviewing reletting restrictions to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F331E1">
+        <w:t>confirm</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t xml:space="preserve"> they remain appropriate and effectively utilised</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD7D3EF" w14:textId="2ED2B648" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="005800E3" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t>emoving reletting restrictions when properties are ready to be re-let.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04EA45E7" w14:textId="273D7076" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="004F0F40" w:rsidP="00D274E8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc224119171"/>
+      <w:r w:rsidRPr="00486BB9">
+        <w:t xml:space="preserve">HiiP </w:t>
+      </w:r>
+      <w:r w:rsidR="008F46AD">
+        <w:t>tenancy task list</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="2A886CBC" w14:textId="50530B36" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="004F0F40" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00486BB9">
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1619">
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00486BB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1619">
+        <w:t>tenancy task list</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486BB9">
+        <w:t xml:space="preserve"> automates and manages housing processes by directing tasks through defined workflows. It streamlines operations like property information handling by integrating data and assigning tasks to staff. This </w:t>
+      </w:r>
+      <w:r w:rsidR="002C4DFB">
+        <w:t>function</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486BB9">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FDE7416" w14:textId="598F3AF8" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="00F27BD3" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t xml:space="preserve">upports role-based access, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54184B8E" w14:textId="3D146F02" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="00F27BD3" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00256010" w:rsidRPr="00256010">
+        <w:t>acilitates timely notifications and approvals, with escalations appearing in the tenancy task list for staff action.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43175F14" w14:textId="350F2F73" w:rsidR="004F0F40" w:rsidRPr="00D6019F" w:rsidRDefault="009E03D5" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00256010">
+        <w:t>task list</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00D6019F">
+        <w:t xml:space="preserve"> support</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5EF6">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00D6019F">
+        <w:t xml:space="preserve"> reletting restriction management by automatically sending email notifications to the local office’s general mailbox when a reletting restriction is:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A74998" w14:textId="3BF37F39" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="00F27BD3" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t xml:space="preserve">losed off in HiiP </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BF496D" w14:textId="358E8498" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="004F0F40" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00486BB9">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27BD3">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486BB9">
+        <w:t>nd-dating</w:t>
+      </w:r>
+      <w:r w:rsidR="00256010">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486BB9">
+        <w:t xml:space="preserve">does not </w:t>
+      </w:r>
+      <w:r w:rsidR="00256010">
+        <w:t>close</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486BB9">
+        <w:t xml:space="preserve"> a reletting restriction)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4370A227" w14:textId="00519CDC" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="00F27BD3" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t>ithdrawn (cancelled)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53099DEA" w14:textId="25C7DC11" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="00F27BD3" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t>ejected by Asset Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FBFB7E" w14:textId="11FC2DD4" w:rsidR="004F0F40" w:rsidRPr="00486BB9" w:rsidRDefault="00F27BD3" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0F40" w:rsidRPr="00486BB9">
+        <w:t>pproaching expiry (five days prior).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07EBD051" w14:textId="40ACBD15" w:rsidR="004F0F40" w:rsidRDefault="00B66169" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B66169">
+        <w:t>Staff responsible for managing office emails must promptly forward them to authori</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B66169">
+        <w:t>ed delegates to ensure timely action.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529E6D46" w14:textId="6595E8C1" w:rsidR="005179D6" w:rsidRDefault="00DE2F9F" w:rsidP="00AF4ECB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc200818205" w:id="23"/>
+      <w:bookmarkStart w:id="16" w:name="_Asset_Management_oversight"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc224119172"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:t xml:space="preserve">Vacant </w:t>
       </w:r>
       <w:r w:rsidR="00817801">
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">nit </w:t>
       </w:r>
       <w:r w:rsidR="00817801">
         <w:t>w</w:t>
       </w:r>
       <w:r>
         <w:t>ork</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w:rsidR="001553CB" w:rsidP="001553CB" w:rsidRDefault="001553CB" w14:paraId="060C590D" w14:textId="7BCAF218">
+    <w:p w14:paraId="060C590D" w14:textId="7BCAF218" w:rsidR="001553CB" w:rsidRDefault="001553CB" w:rsidP="001553CB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc200818206" w:id="24"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc224119173"/>
       <w:r>
         <w:t xml:space="preserve">Mandatory </w:t>
       </w:r>
       <w:r w:rsidR="00272B4B">
         <w:t>lock changes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w:rsidR="00587349" w:rsidP="000E4719" w:rsidRDefault="00587349" w14:paraId="12267E73" w14:textId="55DF05B9">
+    <w:p w14:paraId="12267E73" w14:textId="55DF05B9" w:rsidR="00587349" w:rsidRDefault="00587349" w:rsidP="000E4719">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00587349">
         <w:t xml:space="preserve">Changing the locks is a mandatory requirement for every vacant unit to ensure the property's security and safety. This practice is not only a best practice but also a regulatory requirement aimed at protecting </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>renter</w:t>
       </w:r>
       <w:r w:rsidRPr="00587349">
         <w:t xml:space="preserve"> safety. The following table outlines the SOR codes associated with the mandatory lock change work:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006338D3" w:rsidR="006338D3" w:rsidP="006338D3" w:rsidRDefault="006338D3" w14:paraId="558AA9A2" w14:textId="1D213D4A">
+    <w:p w14:paraId="558AA9A2" w14:textId="456CF88E" w:rsidR="006338D3" w:rsidRPr="006338D3" w:rsidRDefault="006338D3" w:rsidP="006338D3">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="009F24F9">
-        <w:t>2</w:t>
+      <w:r w:rsidR="00BE25A2">
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Mandatory </w:t>
       </w:r>
       <w:r w:rsidR="00575710">
         <w:t>changing of locks SOR codes</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1584"/>
         <w:gridCol w:w="1388"/>
         <w:gridCol w:w="6316"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006338D3" w:rsidTr="006338D3" w14:paraId="6A7EF910" w14:textId="77777777">
+      <w:tr w:rsidR="006338D3" w14:paraId="6A7EF910" w14:textId="77777777" w:rsidTr="00F06236">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006338D3" w:rsidP="00AB400A" w:rsidRDefault="006338D3" w14:paraId="1CE91640" w14:textId="74A55B05">
+          <w:p w14:paraId="1CE91640" w14:textId="74A55B05" w:rsidR="006338D3" w:rsidRDefault="006338D3" w:rsidP="00AB400A">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006338D3" w:rsidP="00AB400A" w:rsidRDefault="006338D3" w14:paraId="7BD47CC6" w14:textId="2B920C28">
+          <w:p w14:paraId="7BD47CC6" w14:textId="2B920C28" w:rsidR="006338D3" w:rsidRDefault="006338D3" w:rsidP="00AB400A">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>SOR code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6316" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006338D3" w:rsidP="00AB400A" w:rsidRDefault="006338D3" w14:paraId="21C3AADF" w14:textId="227CD02D">
+          <w:p w14:paraId="21C3AADF" w14:textId="227CD02D" w:rsidR="006338D3" w:rsidRDefault="006338D3" w:rsidP="00AB400A">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006338D3" w:rsidTr="006338D3" w14:paraId="159ED727" w14:textId="77777777">
+      <w:tr w:rsidR="006338D3" w14:paraId="159ED727" w14:textId="77777777" w:rsidTr="006338D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006338D3" w:rsidR="006338D3" w:rsidP="006338D3" w:rsidRDefault="006338D3" w14:paraId="49981712" w14:textId="4ED18FCE">
+          <w:p w14:paraId="49981712" w14:textId="4ED18FCE" w:rsidR="006338D3" w:rsidRPr="006338D3" w:rsidRDefault="006338D3" w:rsidP="006338D3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="006338D3">
               <w:t>Front Door</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006338D3" w:rsidR="006338D3" w:rsidP="006338D3" w:rsidRDefault="006338D3" w14:paraId="70CE1B26" w14:textId="081C87F2">
+          <w:p w14:paraId="70CE1B26" w14:textId="081C87F2" w:rsidR="006338D3" w:rsidRPr="006338D3" w:rsidRDefault="006338D3" w:rsidP="006338D3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="006338D3">
               <w:t>GH055</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6316" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006338D3" w:rsidR="006338D3" w:rsidP="006338D3" w:rsidRDefault="006338D3" w14:paraId="2DF470F9" w14:textId="02C90F72">
+          <w:p w14:paraId="2DF470F9" w14:textId="02C90F72" w:rsidR="006338D3" w:rsidRPr="006338D3" w:rsidRDefault="006338D3" w:rsidP="006338D3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="006338D3">
               <w:t>Re-pin 1 x cylinder &amp; supply 2 keys alike (for all external doors)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006338D3" w:rsidTr="006338D3" w14:paraId="549CE34B" w14:textId="77777777">
+      <w:tr w:rsidR="006338D3" w14:paraId="549CE34B" w14:textId="77777777" w:rsidTr="006338D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006338D3" w:rsidR="006338D3" w:rsidP="006338D3" w:rsidRDefault="006338D3" w14:paraId="624CB02E" w14:textId="74202799">
+          <w:p w14:paraId="624CB02E" w14:textId="74202799" w:rsidR="006338D3" w:rsidRPr="006338D3" w:rsidRDefault="006338D3" w:rsidP="006338D3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="006338D3">
               <w:t>Other Doors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006338D3" w:rsidR="006338D3" w:rsidP="006338D3" w:rsidRDefault="006338D3" w14:paraId="4EF1B691" w14:textId="3EB5DF84">
+          <w:p w14:paraId="4EF1B691" w14:textId="3EB5DF84" w:rsidR="006338D3" w:rsidRPr="006338D3" w:rsidRDefault="006338D3" w:rsidP="006338D3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="006338D3">
               <w:t>GH056</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6316" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006338D3" w:rsidR="006338D3" w:rsidP="006338D3" w:rsidRDefault="006338D3" w14:paraId="29F5C540" w14:textId="32164633">
+          <w:p w14:paraId="29F5C540" w14:textId="32164633" w:rsidR="006338D3" w:rsidRPr="006338D3" w:rsidRDefault="006338D3" w:rsidP="006338D3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="006338D3">
               <w:t>Re-pin cylinders to other doors</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00131CC0" w:rsidR="00131CC0" w:rsidP="00131CC0" w:rsidRDefault="00667F42" w14:paraId="3459F2D6" w14:textId="769AFE6B">
+    <w:p w14:paraId="3459F2D6" w14:textId="7892A9ED" w:rsidR="00131CC0" w:rsidRPr="00131CC0" w:rsidRDefault="00667F42" w:rsidP="00131CC0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc200818207" w:id="25"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc224119174"/>
       <w:r>
         <w:t xml:space="preserve">RTA </w:t>
       </w:r>
+      <w:r w:rsidR="00C57F93">
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidR="005212D2">
-        <w:t>Safety checks</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+        <w:t>afety checks</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w:rsidRPr="00FE2EE3" w:rsidR="00FE2EE3" w:rsidP="00131CC0" w:rsidRDefault="00667F42" w14:paraId="0A906D46" w14:textId="455310EF">
+    <w:p w14:paraId="0A906D46" w14:textId="455310EF" w:rsidR="00FE2EE3" w:rsidRPr="00FE2EE3" w:rsidRDefault="00667F42" w:rsidP="00131CC0">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:divId w:val="56633697"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">RTA </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE2EE3" w:rsidR="00FE2EE3">
+      <w:r w:rsidR="00FE2EE3" w:rsidRPr="00FE2EE3">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Safety checks are not a legislated requirement for vacant unit works. However, as part of the vacant unit inspection, staff must check for:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006049AA" w:rsidP="0057008A" w:rsidRDefault="00FA5E38" w14:paraId="582531DD" w14:textId="77777777">
+    <w:p w14:paraId="582531DD" w14:textId="77777777" w:rsidR="006049AA" w:rsidRDefault="00FA5E38" w:rsidP="0057008A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:divId w:val="56633697"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="003B7714">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">operational </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">functionality </w:t>
       </w:r>
       <w:r w:rsidR="004A6221">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>for all</w:t>
       </w:r>
       <w:r w:rsidR="006049AA">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00234FD1" w:rsidP="006049AA" w:rsidRDefault="006049AA" w14:paraId="5388CB42" w14:textId="0E8AC8A6">
+    <w:p w14:paraId="5388CB42" w14:textId="4A78103A" w:rsidR="00234FD1" w:rsidRDefault="00787803" w:rsidP="006049AA">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:divId w:val="56633697"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FE2EE3" w:rsidR="00FE2EE3">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2EE3" w:rsidRPr="00FE2EE3">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ppliances, safety devices, and energy supply systems</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006049AA">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>, such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006049AA" w:rsidP="00234FD1" w:rsidRDefault="006049AA" w14:paraId="0A5119E0" w14:textId="77777777">
+    <w:p w14:paraId="0A5119E0" w14:textId="3199028D" w:rsidR="006049AA" w:rsidRDefault="00787803" w:rsidP="00234FD1">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:divId w:val="56633697"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FE2EE3" w:rsidR="00FE2EE3">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2EE3" w:rsidRPr="00FE2EE3">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>moke alarms</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006049AA" w:rsidP="00234FD1" w:rsidRDefault="006049AA" w14:paraId="1BBF33F1" w14:textId="77777777">
+    <w:p w14:paraId="1BBF33F1" w14:textId="62C26C79" w:rsidR="006049AA" w:rsidRDefault="00787803" w:rsidP="00234FD1">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:divId w:val="56633697"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>C</w:t>
+        <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00EF2326">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ooking </w:t>
       </w:r>
       <w:r w:rsidR="00FF7896">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>appliances</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006049AA" w:rsidP="00234FD1" w:rsidRDefault="006049AA" w14:paraId="2DE73950" w14:textId="77777777">
+    <w:p w14:paraId="2DE73950" w14:textId="380E5367" w:rsidR="006049AA" w:rsidRDefault="00787803" w:rsidP="00234FD1">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:divId w:val="56633697"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>E</w:t>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00EF2326">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>xhaust fans</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006049AA" w:rsidP="00234FD1" w:rsidRDefault="006049AA" w14:paraId="06E3B7EB" w14:textId="77777777">
+    <w:p w14:paraId="06E3B7EB" w14:textId="280D446E" w:rsidR="006049AA" w:rsidRDefault="00787803" w:rsidP="00234FD1">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:divId w:val="56633697"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>L</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00F6214A">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ights</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006049AA">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00F6214A">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>general power outlets</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE2EE3" w:rsidR="00FE2EE3" w:rsidP="00234FD1" w:rsidRDefault="006049AA" w14:paraId="61BCBF44" w14:textId="2884A404">
+    <w:p w14:paraId="61BCBF44" w14:textId="46806CA1" w:rsidR="00FE2EE3" w:rsidRPr="00FE2EE3" w:rsidRDefault="00787803" w:rsidP="00234FD1">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:divId w:val="56633697"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>T</w:t>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00C11BDE">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>aps</w:t>
       </w:r>
       <w:r w:rsidR="00E86F69">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00194CF6">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00EF2326">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>hot water service</w:t>
       </w:r>
@@ -7035,2794 +6616,2914 @@
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C11BDE">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>eg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C11BDE">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the</w:t>
       </w:r>
       <w:r w:rsidR="00194CF6">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> delivery of hot water)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE2EE3" w:rsidR="00FE2EE3">
+      <w:r w:rsidR="00FE2EE3" w:rsidRPr="00FE2EE3">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE2EE3" w:rsidR="00FE2EE3" w:rsidP="0057008A" w:rsidRDefault="00FE2EE3" w14:paraId="21026D52" w14:textId="3DCFADC1">
+    <w:p w14:paraId="21026D52" w14:textId="3DCFADC1" w:rsidR="00FE2EE3" w:rsidRPr="00FE2EE3" w:rsidRDefault="00FE2EE3" w:rsidP="0057008A">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:divId w:val="56633697"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2EE3">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>If any damage or tampering is identified during the inspection, staff must arrang</w:t>
       </w:r>
       <w:r w:rsidR="00131CC0">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>e responsive maintenance</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2EE3">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> to address the specific issue. Responsive maintenance in this context refers to repairs or replacements required to ensure appliances, safety devices, or energy systems are functioning correctly. It does not involve raising full safety checks as part of the vacant unit works, even when damage is identified.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE2EE3" w:rsidR="00FE2EE3" w:rsidP="00FE2EE3" w:rsidRDefault="00FE2EE3" w14:paraId="3BA543E1" w14:textId="42EC3A06">
+    <w:p w14:paraId="3BA543E1" w14:textId="42EC3A06" w:rsidR="00FE2EE3" w:rsidRPr="00FE2EE3" w:rsidRDefault="00FE2EE3" w:rsidP="00FE2EE3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE2EE3">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Inspection </w:t>
       </w:r>
       <w:r w:rsidR="006049AA">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00090A54">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2EE3">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Test Reports (ITRs) for Gas and Electrical Safety Checks are obtained as part of scheduled or legislated safety check programs, separate from vacant unit works. Noting, while safety checks are not required during vacant unit works, staff must retain ITRs to comply with the Residential Tenancy Regulations 2021, as new renters may request a copy of these reports.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001553CB" w:rsidR="001553CB" w:rsidP="001553CB" w:rsidRDefault="001553CB" w14:paraId="019D7F6B" w14:textId="7E419879">
+    <w:p w14:paraId="019D7F6B" w14:textId="7E419879" w:rsidR="001553CB" w:rsidRPr="001553CB" w:rsidRDefault="001553CB" w:rsidP="001553CB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc200818208" w:id="26"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc224119175"/>
       <w:r>
         <w:t xml:space="preserve">Standard </w:t>
       </w:r>
       <w:r w:rsidR="00AE01E2">
         <w:t>work</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidR="00AE01E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF7384" w:rsidP="00FF7384" w:rsidRDefault="00FF7384" w14:paraId="4B21B738" w14:textId="77777777">
+    <w:p w14:paraId="4B21B738" w14:textId="77777777" w:rsidR="00FF7384" w:rsidRDefault="00FF7384" w:rsidP="00FF7384">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Standard vacant unit works generally include tasks such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF7384" w:rsidP="001B2DC0" w:rsidRDefault="00FF7384" w14:paraId="41D151F8" w14:textId="0C8642ED">
+    <w:p w14:paraId="41D151F8" w14:textId="35F82660" w:rsidR="00FF7384" w:rsidRDefault="00787803" w:rsidP="001B2DC0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t>Cleaning</w:t>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7384">
+        <w:t>leaning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF7384" w:rsidRDefault="00FF7384" w14:paraId="2CAADBC0" w14:textId="03B4E477">
+    <w:p w14:paraId="2CAADBC0" w14:textId="6A54FD1E" w:rsidR="00FF7384" w:rsidRDefault="00787803">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Adjusting and </w:t>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7384">
+        <w:t xml:space="preserve">djusting and </w:t>
       </w:r>
       <w:r w:rsidR="001B2DC0">
         <w:t>t</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00FF7384">
         <w:t>ightening all screens on doors, cupboards, hinges, and fittings</w:t>
       </w:r>
       <w:r w:rsidR="001B2DC0">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B2DC0" w:rsidP="001B2DC0" w:rsidRDefault="001B2DC0" w14:paraId="6EA2A3E7" w14:textId="77777777">
+    <w:p w14:paraId="6EA2A3E7" w14:textId="08143BC2" w:rsidR="001B2DC0" w:rsidRDefault="00787803" w:rsidP="001B2DC0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7384">
+        <w:t xml:space="preserve">leaning spouting and downpipes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4832085E" w14:textId="332AF7B4" w:rsidR="00FF7384" w:rsidRDefault="004D4460" w:rsidP="001B2DC0">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D4460">
+        <w:t>However, before staff raise these works, they should assess whether these types of standard works are necessary.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A70B1" w:rsidRPr="009A70B1">
+        <w:t>For instance, while cleaning is generally regarded as standard vacant unit work, a visual inspection may reveal that not every room requires cleaning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA3D35F" w14:textId="066579CF" w:rsidR="00FF7384" w:rsidRDefault="00253507" w:rsidP="00FF7384">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00FF7384">
-        <w:t xml:space="preserve">leaning spouting and downpipes. </w:t>
-[...23 lines deleted...]
-      <w:r w:rsidR="00FF7384">
         <w:t xml:space="preserve">ommon SOR cleaning codes staff may consider raising as part of their standard vacant unit works </w:t>
       </w:r>
       <w:r>
         <w:t>include:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF4ECB" w:rsidR="00AF4ECB" w:rsidP="00AF4ECB" w:rsidRDefault="00AF4ECB" w14:paraId="7F3D2188" w14:textId="6BBF49D6">
+    <w:p w14:paraId="7F3D2188" w14:textId="6A217F60" w:rsidR="00AF4ECB" w:rsidRPr="00AF4ECB" w:rsidRDefault="00AF4ECB" w:rsidP="00AF4ECB">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="009F24F9">
-        <w:t>3</w:t>
+      <w:r w:rsidR="00BE25A2">
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00FF7384">
         <w:t xml:space="preserve">Common </w:t>
       </w:r>
       <w:r>
         <w:t>SOR codes and descriptions</w:t>
       </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="6174"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AE01E2" w14:paraId="513C25DC" w14:textId="77777777" w:rsidTr="00D067E6">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="151D2223" w14:textId="74A75E30" w:rsidR="00791B33" w:rsidRDefault="0032488E" w:rsidP="00041113">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Location </w:t>
+            </w:r>
+            <w:r w:rsidR="00791B33">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19B36691" w14:textId="2B10F8B5" w:rsidR="00791B33" w:rsidRDefault="00791B33" w:rsidP="00041113">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r>
+              <w:t>SOR code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6174" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="127297F4" w14:textId="1399FC3F" w:rsidR="00791B33" w:rsidRDefault="00791B33" w:rsidP="00041113">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE01E2" w14:paraId="7DC988D4" w14:textId="77777777" w:rsidTr="00D067E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E611A44" w14:textId="441754B7" w:rsidR="00AE01E2" w:rsidRDefault="00AE01E2" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Multiple locations </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E397055" w14:textId="3BA43545" w:rsidR="00AE01E2" w:rsidRDefault="00AE01E2" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CR070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6174" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C97273F" w14:textId="259C7A74" w:rsidR="00AE01E2" w:rsidRDefault="00AE01E2" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Clean wipe &amp; vacuum all surfaces</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE01E2" w14:paraId="00F83E46" w14:textId="77777777" w:rsidTr="00D067E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7380D2F0" w14:textId="2D8D8DEE" w:rsidR="00AE01E2" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F0F50">
+              <w:t>Multiple locations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30292E49" w14:textId="7F126B36" w:rsidR="00AE01E2" w:rsidRDefault="00AE01E2" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CR155</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6174" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E16BFB" w14:textId="00A7E3DE" w:rsidR="00AE01E2" w:rsidRDefault="00AE01E2" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Clean carpet by vacuuming- Rate per unit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F0F50" w14:paraId="3DC5FDF4" w14:textId="77777777" w:rsidTr="00D067E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C104DAF" w14:textId="736896C6" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001D01AA">
+              <w:t xml:space="preserve">Multiple locations </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3880E0A8" w14:textId="56326C40" w:rsidR="009F0F50" w:rsidRPr="00B17812" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>GA205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6174" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43375BB5" w14:textId="676FB04F" w:rsidR="009F0F50" w:rsidRPr="00B17812" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Check adjust and tighten all screws to all doors, cupboard doors, handles and fittings etc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F0F50" w14:paraId="23D86098" w14:textId="77777777" w:rsidTr="00D067E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B4CB08F" w14:textId="0E6D1FB9" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001D01AA">
+              <w:t xml:space="preserve">Multiple locations </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="581E2A00" w14:textId="3242E9D3" w:rsidR="009F0F50" w:rsidRPr="00B17812" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CR202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6174" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="183E29DA" w14:textId="4C110477" w:rsidR="009F0F50" w:rsidRPr="00B17812" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Remove contact from walls and cupboards only if required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F0F50" w14:paraId="183E5DB0" w14:textId="77777777" w:rsidTr="00D067E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34598E40" w14:textId="0B66B515" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001D01AA">
+              <w:t xml:space="preserve">Multiple locations </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB2E9CA" w14:textId="31862CC1" w:rsidR="009F0F50" w:rsidRPr="00B17812" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>GA205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6174" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBFE197" w14:textId="036FA57C" w:rsidR="009F0F50" w:rsidRPr="00B17812" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Check </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tighten all screws to all cupboards</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F0F50" w14:paraId="0B9989AD" w14:textId="77777777" w:rsidTr="00D067E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43E3841C" w14:textId="7E3D94EE" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001D01AA">
+              <w:t xml:space="preserve">Multiple locations </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A500E1A" w14:textId="241315C3" w:rsidR="009F0F50" w:rsidRPr="00B17812" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CR158</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6174" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C39AC73" w14:textId="474A0A78" w:rsidR="009F0F50" w:rsidRPr="00B17812" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Steam clean carpets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>per room (more than 1 room)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F0F50" w14:paraId="3A7DD0A8" w14:textId="77777777" w:rsidTr="00D067E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C86AF76" w14:textId="1B877868" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001D01AA">
+              <w:t xml:space="preserve">Multiple locations </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3606333C" w14:textId="43DD68D5" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CR157</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6174" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E857D2" w14:textId="079FFF8F" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Steam clean carpet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>- 1 room only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F85833" w14:paraId="67AD3120" w14:textId="77777777" w:rsidTr="00D067E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54FC2328" w14:textId="60FDDEF8" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Kitchen </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67DD9D4E" w14:textId="4F20862C" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CR175</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6174" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE8A921" w14:textId="2DC83062" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Clean stove</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F0F50" w14:paraId="5E1905BA" w14:textId="77777777" w:rsidTr="00D067E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7264B51F" w14:textId="40CC8BEA" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0022200A">
+              <w:t xml:space="preserve">Kitchen </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C854ECA" w14:textId="73F4F6BE" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CR188</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6174" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="412C5DD8" w14:textId="17AABA62" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Clean kitchen complete - does not include floor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F0F50" w14:paraId="5AD2A737" w14:textId="77777777" w:rsidTr="00D067E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CDE1B8F" w14:textId="02205A91" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0022200A">
+              <w:t xml:space="preserve">Kitchen </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD4234D" w14:textId="3FEDE9FF" w:rsidR="009F0F50" w:rsidRPr="00B17812" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CR250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6174" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="785B1F74" w14:textId="2536C536" w:rsidR="009F0F50" w:rsidRPr="00B17812" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Clean and scrub floors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F0F50" w14:paraId="577053FD" w14:textId="77777777" w:rsidTr="00D067E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AC6B99D" w14:textId="2E3F15E3" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0022200A">
+              <w:t xml:space="preserve">Kitchen </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24CB83E5" w14:textId="7D5EBF86" w:rsidR="009F0F50" w:rsidRPr="00B17812" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CR195</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6174" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8FA316" w14:textId="36E66D2B" w:rsidR="009F0F50" w:rsidRPr="00B17812" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Clean exhaust fan only - not to be used w/cleaning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F85833" w14:paraId="69312044" w14:textId="77777777" w:rsidTr="00D067E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E2993F1" w14:textId="24F895DB" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Laundry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1D6761" w14:textId="3BB6A8B8" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CR210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6174" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F13E47A" w14:textId="6256F0FD" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clean linen laundry landing cupboards </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> built in robe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F0F50" w14:paraId="17A87D08" w14:textId="77777777" w:rsidTr="00D067E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A8B3A09" w14:textId="30B18CBD" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00577EC5">
+              <w:t>Laundry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A3E42F0" w14:textId="0E4A4400" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CR211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6174" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="319AB898" w14:textId="521F59C3" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Clean laundry fixtures complete -including exhaust fan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F0F50" w14:paraId="56EA53FE" w14:textId="77777777" w:rsidTr="00D067E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="448C9555" w14:textId="2670E92E" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00577EC5">
+              <w:t>Laundry</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6049C9C6" w14:textId="17C37CA9" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CR212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6174" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09CEA05A" w14:textId="41922BAC" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Wash laundry complete- ceiling/walls etc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F85833" w14:paraId="40DC8990" w14:textId="77777777" w:rsidTr="00D067E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A40C381" w14:textId="349F6A72" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00F85833">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Bathroom </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1198E5F0" w14:textId="4DD99DF3" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00F85833">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CR220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6174" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B9D2E6" w14:textId="308D55CF" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00F85833">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Clean bathroom complete- include floor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F85833" w14:paraId="6C03361E" w14:textId="77777777" w:rsidTr="00D067E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="798C01ED" w14:textId="754EF889" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Toilet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B32E354" w14:textId="51B2C2E5" w:rsidR="00F85833" w:rsidRPr="00B17812" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CR230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6174" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A47B54E" w14:textId="032D9B00" w:rsidR="00F85833" w:rsidRPr="00B17812" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wash </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>scrub toilet complete including exhaust fan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> floor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F85833" w14:paraId="4E2C8FA4" w14:textId="77777777" w:rsidTr="00D067E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48BD8B12" w14:textId="5ACD7552" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Hall</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8D0F21" w14:textId="10E7F40E" w:rsidR="00F85833" w:rsidRPr="00B17812" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CR262</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6174" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="008A214F" w14:textId="2D8A6F70" w:rsidR="00F85833" w:rsidRPr="00B17812" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Wash hall</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F85833" w14:paraId="500C5231" w14:textId="77777777" w:rsidTr="00D067E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="394731E9" w14:textId="6D54291C" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Lounge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B52832B" w14:textId="6D228B9C" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CR252</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6174" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="277F0C6C" w14:textId="6152C606" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Wash lounge and family room</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F85833" w14:paraId="6F371C57" w14:textId="77777777" w:rsidTr="00D067E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64A97739" w14:textId="4A2CA80B" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Bedrooms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="544F9F2C" w14:textId="3F83B2D1" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CR256</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6174" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9A302E" w14:textId="3A6FBF36" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Wash bedroom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F85833" w14:paraId="53200A74" w14:textId="77777777" w:rsidTr="00D067E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D6060A" w14:textId="7C90A5C7" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>External</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14B2678E" w14:textId="6C0758CD" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>RS270</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6174" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3B75B9" w14:textId="70E696AC" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Clean out spouting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F85833" w14:paraId="6A317A1F" w14:textId="77777777" w:rsidTr="00D067E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA9D144" w14:textId="4BA31179" w:rsidR="00F85833" w:rsidRDefault="009F0F50" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F0F50">
+              <w:t>External</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59CDE02A" w14:textId="592F3B65" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>RS260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6174" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1D8984" w14:textId="040675BA" w:rsidR="00F85833" w:rsidRDefault="00F85833" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B17812">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Clean down pipe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4F9E9691" w14:textId="1EAD64E6" w:rsidR="009576AC" w:rsidRDefault="009576AC" w:rsidP="00C5542A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc224119176"/>
+      <w:r>
+        <w:t>Additional work</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="2298587E" w14:textId="33E929C7" w:rsidR="009576AC" w:rsidRDefault="009576AC" w:rsidP="009576AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009576AC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0818" w:rsidRPr="00EB0818">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>considering additional maintenance works during a vacant property inspection, staff should apply a value</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0818" w:rsidRPr="00EB0818">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0818" w:rsidRPr="00EB0818">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0818" w:rsidRPr="00EB0818">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0818" w:rsidRPr="00EB0818">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">money approach. Table </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0818">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0818" w:rsidRPr="00EB0818">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> outlines the key principles to guide decision</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0818" w:rsidRPr="00EB0818">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0818" w:rsidRPr="00EB0818">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>making.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69CD926D" w14:textId="791665AE" w:rsidR="00AD52F1" w:rsidRDefault="00AD52F1" w:rsidP="007A27FB">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE25A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="007A27FB" w:rsidRPr="007A27FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Principles for </w:t>
+      </w:r>
+      <w:r w:rsidR="007A27FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="007A27FB" w:rsidRPr="007A27FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ssessing </w:t>
+      </w:r>
+      <w:r w:rsidR="007A27FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="007A27FB" w:rsidRPr="007A27FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dditional </w:t>
+      </w:r>
+      <w:r w:rsidR="007A27FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="007A27FB" w:rsidRPr="007A27FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aintenance </w:t>
+      </w:r>
+      <w:r w:rsidR="007A27FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="007A27FB" w:rsidRPr="007A27FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>eeds</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2295"/>
+        <w:gridCol w:w="6993"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001852CF" w:rsidRPr="001852CF" w14:paraId="76E0D0C0" w14:textId="77777777" w:rsidTr="003277F2">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE40784" w14:textId="0638E0B6" w:rsidR="001852CF" w:rsidRPr="001852CF" w:rsidRDefault="001852CF" w:rsidP="001852CF">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Principle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="060131D1" w14:textId="54BF15C7" w:rsidR="001852CF" w:rsidRPr="001852CF" w:rsidRDefault="001852CF" w:rsidP="001852CF">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001852CF" w:rsidRPr="001852CF" w14:paraId="4347EB27" w14:textId="77777777" w:rsidTr="001852CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29B54DF0" w14:textId="77777777" w:rsidR="001852CF" w:rsidRPr="00B42A32" w:rsidRDefault="001852CF" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42A32">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Repair over replacement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7BB127" w14:textId="77777777" w:rsidR="001852CF" w:rsidRPr="00B42A32" w:rsidRDefault="001852CF" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42A32">
+              <w:t>Prioritise repairing items whenever feasible, rather than opting for full replacement.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001852CF" w:rsidRPr="001852CF" w14:paraId="4275C0E8" w14:textId="77777777" w:rsidTr="001852CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="391503AC" w14:textId="77777777" w:rsidR="001852CF" w:rsidRPr="00B42A32" w:rsidRDefault="001852CF" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42A32">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Minimal aesthetic work</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="763AA26A" w14:textId="77777777" w:rsidR="001852CF" w:rsidRPr="00B42A32" w:rsidRDefault="001852CF" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42A32">
+              <w:t>Limit work to the minimum necessary for aesthetic improvement, focusing on essential repairs that enhance the property’s appearance without unnecessary cost.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001852CF" w:rsidRPr="001852CF" w14:paraId="56E21066" w14:textId="77777777" w:rsidTr="001852CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A765C9F" w14:textId="77777777" w:rsidR="001852CF" w:rsidRPr="00B42A32" w:rsidRDefault="001852CF" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42A32">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Targeted floor covering replacement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69CC1F85" w14:textId="77777777" w:rsidR="001852CF" w:rsidRPr="00B42A32" w:rsidRDefault="001852CF" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42A32">
+              <w:t>If carpet or vinyl in a room is damaged or marked beyond acceptable levels, replace only the affected area rather than the entire room.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001852CF" w:rsidRPr="001852CF" w14:paraId="1A24A194" w14:textId="77777777" w:rsidTr="001852CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="399C0627" w14:textId="77777777" w:rsidR="001852CF" w:rsidRPr="00B42A32" w:rsidRDefault="001852CF" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42A32">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Selective wall repair</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31A4CBA1" w14:textId="77777777" w:rsidR="001852CF" w:rsidRPr="00B42A32" w:rsidRDefault="001852CF" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42A32">
+              <w:t>Patch and repaint only the specific wall that is damaged or unable to be cleaned; avoid repainting the full room unless necessary.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001852CF" w:rsidRPr="001852CF" w14:paraId="246B29F7" w14:textId="77777777" w:rsidTr="001852CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A576630" w14:textId="77777777" w:rsidR="001852CF" w:rsidRPr="00B42A32" w:rsidRDefault="001852CF" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42A32">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Standardised door handle installation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55F7F47C" w14:textId="77777777" w:rsidR="001852CF" w:rsidRPr="00B42A32" w:rsidRDefault="001852CF" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42A32">
+              <w:t>If internal door handles do not match the departmental standard and one is missing, install a standard</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B42A32">
+              <w:noBreakHyphen/>
+              <w:t>compliant handle on the specific door only.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001852CF" w:rsidRPr="001852CF" w14:paraId="5FEF707C" w14:textId="77777777" w:rsidTr="001852CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E35B84E" w14:textId="77777777" w:rsidR="001852CF" w:rsidRPr="00B42A32" w:rsidRDefault="001852CF" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42A32">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Odour management in carpets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DEC5E6E" w14:textId="77777777" w:rsidR="001852CF" w:rsidRPr="00B42A32" w:rsidRDefault="001852CF" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42A32">
+              <w:t>If strong odours persist after steam cleaning, identify which rooms or sections of carpet are affected and replace only those areas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2A1330BD" w14:textId="77777777" w:rsidR="009829FF" w:rsidRDefault="009829FF" w:rsidP="004F0F40">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc224119177"/>
+      <w:r w:rsidRPr="00F00A95">
+        <w:t>Vacant unit handback inspections</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="3D418C8B" w14:textId="77777777" w:rsidR="009829FF" w:rsidRDefault="009829FF" w:rsidP="009829FF">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>As the property nears completion, the contractor will schedule a date and time for a vacant unit inspection. Staff are responsible for conducting a thorough inspection of the vacant unit alongside the contractor, reviewing all raised repair items. This includes cross-checking that all works have been completed to a satisfactory standard before accepting the unit as ready for reletting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B97EB9" w14:textId="77777777" w:rsidR="009829FF" w:rsidRDefault="009829FF" w:rsidP="009829FF">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Expectations for staff during hand back inspections include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653F4AF5" w14:textId="5A4B145E" w:rsidR="009829FF" w:rsidRDefault="009829FF" w:rsidP="009829FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00A95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thorough </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55FE0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00A95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>eview:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Inspect all areas of the unit to ensure repairs align with what was agreed upon in the scope of works. Pay attention to common issues like:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482B8B58" w14:textId="1F8D4BCC" w:rsidR="009829FF" w:rsidRDefault="00AD52F1" w:rsidP="009829FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="009829FF">
+        <w:t>leaning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498D8FDA" w14:textId="7519F59D" w:rsidR="009829FF" w:rsidRDefault="00AD52F1" w:rsidP="009829FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="009829FF">
+        <w:t>afety features</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D472B7" w14:textId="479F1564" w:rsidR="009829FF" w:rsidRPr="009B610C" w:rsidRDefault="00AD52F1" w:rsidP="009829FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="009829FF" w:rsidRPr="009B610C">
+        <w:t>ompliance with minimum rental standards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F41AC20" w14:textId="6E318BBE" w:rsidR="009829FF" w:rsidRDefault="00AD52F1" w:rsidP="009829FF">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>q</w:t>
+      </w:r>
+      <w:r w:rsidR="009829FF">
+        <w:t xml:space="preserve">uality of work. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057512B5" w14:textId="77777777" w:rsidR="009829FF" w:rsidRDefault="009829FF" w:rsidP="009829FF">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This includes checking for functionality (e.g., working plumbing, locks, and appliances). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3B4D9B" w14:textId="36D148C5" w:rsidR="00A7051D" w:rsidRDefault="009829FF" w:rsidP="00D70B26">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Staff must not accept a hand-back of the property if works remain incomplete or do not meet required standards. Clearly document any outstanding or unsatisfactory work and communicate this to the contractor for rectification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3D9294" w14:textId="1986F430" w:rsidR="008C4A90" w:rsidRDefault="008C4A90" w:rsidP="005D1B01">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc224119178"/>
+      <w:r>
+        <w:t>Tenancy Condition Reports</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="45E8A146" w14:textId="77777777" w:rsidR="00D70B26" w:rsidRDefault="00D70B26">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0052359D">
+        <w:t xml:space="preserve">Move-in Tenancy Condition Reports are a mandatory requirement in the sign-up process, as stipulated by the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>RTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0052359D">
+        <w:t>. These reports must be completed by staff during the vacant unit handback or prior to reletting</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> a property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0052359D">
+        <w:t xml:space="preserve">. They </w:t>
+      </w:r>
+      <w:r>
+        <w:t>support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0052359D">
+        <w:t xml:space="preserve"> accurate documentation of the property's condition and help establish its state at the time of occupancy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FAD988" w14:textId="64158573" w:rsidR="002D73D3" w:rsidRDefault="00D70B26" w:rsidP="004E5895">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:sectPr w:rsidR="002D73D3" w:rsidSect="00CF08C8">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1418" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
+          <w:cols w:space="340"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002574C4">
+        <w:t xml:space="preserve">For more information, refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="004E5895">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Tenancy Condition Reports Operational Guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004E5895">
+        <w:t xml:space="preserve"> h</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5895" w:rsidRPr="004E5895">
+        <w:t>ttps://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5895">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C723A6" w14:textId="5EBB9747" w:rsidR="00E636D6" w:rsidRDefault="00F22A90" w:rsidP="00F22A90">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Guide_to_Mandatory"/>
+      <w:bookmarkStart w:id="25" w:name="_Guide_to_Vacant"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc224119179"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Guide to </w:t>
+      </w:r>
+      <w:r w:rsidR="00C57F93">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00E636D6">
+        <w:t xml:space="preserve">acant </w:t>
+      </w:r>
+      <w:r w:rsidR="00C57F93">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00E636D6">
+        <w:t xml:space="preserve">nit </w:t>
+      </w:r>
+      <w:r w:rsidR="00C57F93">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00E636D6">
+        <w:t>hecks</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidR="00E636D6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2823D1B7" w14:textId="29B50621" w:rsidR="00522C2F" w:rsidRDefault="00915A2F" w:rsidP="00522C2F">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00915A2F">
+        <w:t xml:space="preserve">To uphold the integrity of rental properties and </w:t>
+      </w:r>
+      <w:r w:rsidR="009E2ABB">
+        <w:t>support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00915A2F">
+        <w:t xml:space="preserve"> compliance with minimum</w:t>
+      </w:r>
+      <w:r w:rsidR="00624C20" w:rsidRPr="00915A2F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C103F" w:rsidRPr="00915A2F">
+        <w:t>rental</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00915A2F">
+        <w:t xml:space="preserve"> standards, this guide aims to provide actionable guidance for staff undertaking inspections, in alignment with Section 68 of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55FE0">
+        <w:t>RTA</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00522C2F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3167C" w:rsidRPr="00C3167C">
+        <w:t xml:space="preserve">During vacant unit inspections, staff should conduct </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3167C" w:rsidRPr="00E377E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>visual checks</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3167C" w:rsidRPr="00C3167C">
+        <w:t xml:space="preserve"> to confirm that all requirements are met.</w:t>
+      </w:r>
+      <w:r w:rsidR="008032A1" w:rsidRPr="008032A1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3E6A" w:rsidRPr="009A3E6A">
+        <w:t xml:space="preserve">If staff are unable to visually verify compliance, they should seek further guidance from relevant local office </w:t>
+      </w:r>
+      <w:r w:rsidR="005964E5">
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r w:rsidR="009A3E6A" w:rsidRPr="009A3E6A">
+        <w:t>, such as Field Services Officers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0513A5E1" w14:textId="7C149613" w:rsidR="00522C2F" w:rsidRDefault="002878B5" w:rsidP="00E636D6">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00522C2F" w:rsidRPr="00522C2F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r w:rsidR="00522C2F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00522C2F" w:rsidRPr="00522C2F">
+        <w:t xml:space="preserve">All rental properties must meet 14 categories of minimum </w:t>
+      </w:r>
+      <w:r w:rsidR="00624C20">
+        <w:t xml:space="preserve">rental </w:t>
+      </w:r>
+      <w:r w:rsidR="00522C2F" w:rsidRPr="00522C2F">
+        <w:t>standards, and rental providers are responsible for ensuring compliance with these standards on or before the day a renter moves in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47DE5436" w14:textId="1F733FEF" w:rsidR="00D6624D" w:rsidRDefault="00EA2ACF" w:rsidP="00F17779">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc224119180"/>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="003B2E31">
+        <w:t>inimum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> rental</w:t>
+      </w:r>
+      <w:r w:rsidR="003B2E31">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4374">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="003B2E31">
+        <w:t>tandards</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
-        <w:gridCol w:w="1276"/>
-        <w:gridCol w:w="5607"/>
+        <w:gridCol w:w="12154"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE01E2" w:rsidTr="00AE01E2" w14:paraId="513C25DC" w14:textId="77777777">
+      <w:tr w:rsidR="003277F2" w14:paraId="7B66416C" w14:textId="77777777" w:rsidTr="003277F2">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w:rsidR="00791B33" w:rsidP="00041113" w:rsidRDefault="0032488E" w14:paraId="151D2223" w14:textId="74A75E30">
+          </w:tcPr>
+          <w:p w14:paraId="11943154" w14:textId="7995377E" w:rsidR="003277F2" w:rsidRDefault="003277F2" w:rsidP="003277F2">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
-            <w:r>
-[...1568 lines deleted...]
-        </w:tc>
+            <w:r w:rsidRPr="00E55FE0">
+              <w:t xml:space="preserve">Property </w:t>
+            </w:r>
+            <w:r>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E55FE0">
+              <w:t>ddress</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:lang w:eastAsia="en-AU"/>
+            </w:rPr>
+            <w:alias w:val="Property address"/>
+            <w:tag w:val="Property address"/>
+            <w:id w:val="114501981"/>
+            <w:placeholder>
+              <w:docPart w:val="11BF0955C08B4CD789BB1A22172EB8C8"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="12154" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7D3528AC" w14:textId="6C7EC5E5" w:rsidR="003277F2" w:rsidRDefault="003277F2" w:rsidP="003277F2">
+                <w:pPr>
+                  <w:pStyle w:val="Body"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00EE0B3B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009576AC" w:rsidP="00C5542A" w:rsidRDefault="009576AC" w14:paraId="4F9E9691" w14:textId="1EAD64E6">
-[...641 lines deleted...]
-    <w:p w:rsidRPr="00D6624D" w:rsidR="00D6624D" w:rsidP="00D6624D" w:rsidRDefault="00D6624D" w14:paraId="47DE5436" w14:textId="6FEA2499">
+    <w:p w14:paraId="39DD3D94" w14:textId="1D094228" w:rsidR="003277F2" w:rsidRPr="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="00F17779">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>Minimum rental standard requirements</w:t>
+      <w:r w:rsidRPr="009F0F50">
+        <w:t>Table 7: Minimum rental standard requirements</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="9845"/>
         <w:gridCol w:w="1156"/>
         <w:gridCol w:w="1153"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E55FE0" w:rsidTr="00E55FE0" w14:paraId="5B75E4D8" w14:textId="77777777">
+      <w:tr w:rsidR="00BB4465" w14:paraId="1A1933BD" w14:textId="19DEE722" w:rsidTr="003277F2">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00E55FE0" w:rsidR="00E55FE0" w:rsidP="00E55FE0" w:rsidRDefault="00E55FE0" w14:paraId="04D0093A" w14:textId="4CAB2FBC">
-[...33 lines deleted...]
-          <w:p w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="4AB8FA43" w14:textId="77777777">
+          <w:p w14:paraId="4AB8FA43" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3381" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="3565B68E" w14:textId="77777777">
+          <w:p w14:paraId="3565B68E" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>Requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="67A40751" w14:textId="6D42B44F">
+          <w:p w14:paraId="67A40751" w14:textId="6D42B44F" w:rsidR="00BB4465" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>Met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="1755BD46" w14:textId="09CCEFD1">
+          <w:p w14:paraId="1755BD46" w14:textId="2C11EEAB" w:rsidR="00BB4465" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
-              <w:t>Not Met</w:t>
+              <w:t xml:space="preserve">Not </w:t>
+            </w:r>
+            <w:r w:rsidR="0046200F">
+              <w:t>m</w:t>
+            </w:r>
+            <w:r>
+              <w:t>et</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB4465" w:rsidTr="001443A8" w14:paraId="728EC118" w14:textId="4F4AE991">
+      <w:tr w:rsidR="00BB4465" w14:paraId="728EC118" w14:textId="4F4AE991" w:rsidTr="001443A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="53E29E72" w14:textId="77777777">
+          <w:p w14:paraId="53E29E72" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t>Bathrooms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3381" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="5CD547AB" w14:textId="77777777">
+          <w:p w14:paraId="5CD547AB" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t>The bathroom must have a</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB4465" w:rsidP="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="214305D8" w14:textId="3814DF9B">
+          <w:p w14:paraId="214305D8" w14:textId="3814DF9B" w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w:rsidP="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidRPr="003170FB">
               <w:t>ashbasin</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB4465" w:rsidP="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="37B320F2" w14:textId="77777777">
+          <w:p w14:paraId="37B320F2" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w:rsidP="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t>shower or bath, and</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB4465" w:rsidP="00BB4465" w:rsidRDefault="002D153D" w14:paraId="543E5F0D" w14:textId="26DB60D3">
+          <w:p w14:paraId="543E5F0D" w14:textId="26DB60D3" w:rsidR="00BB4465" w:rsidRDefault="002D153D" w:rsidP="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">all must have </w:t>
             </w:r>
-            <w:r w:rsidRPr="003170FB" w:rsidR="00BB4465">
+            <w:r w:rsidR="00BB4465" w:rsidRPr="003170FB">
               <w:t>a reasonable supply of hot and cold water.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="37E54B83" w14:textId="77D14AB0">
+          <w:p w14:paraId="37E54B83" w14:textId="77D14AB0" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t>Showers must have a shower head with a 3-star water efficiency rating. If this is not possible due to the property’s age, a 1- or 2-star rating is acceptable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1780174055"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="397" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="5C7F156C" w14:textId="4BC31FA2">
+              <w:p w14:paraId="5C7F156C" w14:textId="4BC31FA2" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1676955546"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="396" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="07EF2FED" w14:textId="3069F692">
+              <w:p w14:paraId="07EF2FED" w14:textId="3069F692" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003B2E31" w:rsidTr="001443A8" w14:paraId="0AD191AB" w14:textId="7E0E5F2D">
+      <w:tr w:rsidR="003B2E31" w14:paraId="0AD191AB" w14:textId="7E0E5F2D" w:rsidTr="001443A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003170FB" w:rsidR="003B2E31" w:rsidRDefault="003B2E31" w14:paraId="6992B41F" w14:textId="34EF62C5">
+          <w:p w14:paraId="6992B41F" w14:textId="34EF62C5" w:rsidR="003B2E31" w:rsidRPr="003170FB" w:rsidRDefault="003B2E31">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t xml:space="preserve">Electrical </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="003170FB">
               <w:t>afety</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3381" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2E31" w:rsidRDefault="003B2E31" w14:paraId="4CE85EA3" w14:textId="77777777">
+          <w:p w14:paraId="4CE85EA3" w14:textId="77777777" w:rsidR="003B2E31" w:rsidRDefault="003B2E31">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t>Rental properties must have</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B2E31" w:rsidP="00BB4465" w:rsidRDefault="003B2E31" w14:paraId="24261EBD" w14:textId="77777777">
+          <w:p w14:paraId="24261EBD" w14:textId="77777777" w:rsidR="003B2E31" w:rsidRDefault="003B2E31" w:rsidP="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t xml:space="preserve">modern switchboards with circuit breakers and </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B2E31" w:rsidP="00BB4465" w:rsidRDefault="003B2E31" w14:paraId="791BBEEF" w14:textId="77777777">
+          <w:p w14:paraId="791BBEEF" w14:textId="77777777" w:rsidR="003B2E31" w:rsidRDefault="003B2E31" w:rsidP="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t xml:space="preserve">electrical safety switches, known as Residual Current Devices (RCDs), installed. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00344044" w:rsidP="00746D30" w:rsidRDefault="00344044" w14:paraId="228E62DE" w14:textId="3E460F46">
+          <w:p w14:paraId="228E62DE" w14:textId="3E460F46" w:rsidR="00344044" w:rsidRDefault="00344044" w:rsidP="00746D30">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00344044">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00344044">
               <w:t>This requirement is already addressed by the R</w:t>
             </w:r>
             <w:r>
               <w:t>TA</w:t>
             </w:r>
             <w:r w:rsidRPr="00344044">
               <w:t xml:space="preserve"> safety check, which has either been completed or is scheduled for completion soon.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003170FB" w:rsidR="003B2E31" w:rsidP="00BB4465" w:rsidRDefault="0070013A" w14:paraId="3C14F396" w14:textId="43DB5A01">
+          <w:p w14:paraId="3C14F396" w14:textId="43DB5A01" w:rsidR="003B2E31" w:rsidRPr="003170FB" w:rsidRDefault="0070013A" w:rsidP="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="0070013A">
+              <w:lastRenderedPageBreak/>
               <w:t>As part of the vacant unit work,</w:t>
             </w:r>
             <w:r w:rsidR="00092899">
               <w:t xml:space="preserve"> staff </w:t>
             </w:r>
             <w:r w:rsidRPr="0070013A">
               <w:t>only need to visually inspect</w:t>
             </w:r>
             <w:r w:rsidR="00142852">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B07106">
               <w:t xml:space="preserve">appliances such as </w:t>
             </w:r>
             <w:r w:rsidR="00F823C3">
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidR="00B07106">
               <w:t>vens</w:t>
             </w:r>
             <w:r w:rsidRPr="0070013A">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00F823C3">
               <w:t xml:space="preserve"> stoves</w:t>
@@ -9884,255 +9585,263 @@
             <w:r w:rsidRPr="0070013A">
               <w:t>operational</w:t>
             </w:r>
             <w:r w:rsidR="007C247A">
               <w:t xml:space="preserve"> and functional</w:t>
             </w:r>
             <w:r w:rsidRPr="0070013A">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1837674376"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="397" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="003B2E31" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="6498C5C6" w14:textId="227B5A07">
+              <w:p w14:paraId="6498C5C6" w14:textId="227B5A07" w:rsidR="003B2E31" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1699049304"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="396" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="003B2E31" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="08663783" w14:textId="36367626">
+              <w:p w14:paraId="08663783" w14:textId="36367626" w:rsidR="003B2E31" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB4465" w:rsidTr="001443A8" w14:paraId="273A421B" w14:textId="546C614C">
+      <w:tr w:rsidR="00BB4465" w14:paraId="273A421B" w14:textId="546C614C" w:rsidTr="001443A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="24CE0E3C" w14:textId="77777777">
+          <w:p w14:paraId="24CE0E3C" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t>Heating</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3381" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="009E3BDC" w:rsidP="004A408B" w:rsidRDefault="009E3BDC" w14:paraId="1A3965B4" w14:textId="32839B01">
+          <w:p w14:paraId="1A3965B4" w14:textId="32839B01" w:rsidR="009E3BDC" w:rsidRDefault="009E3BDC" w:rsidP="004A408B">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="009E3BDC">
-              <w:t xml:space="preserve">All rental properties are required to have a fixed heater (not portable) in good working order located in the main living area. For rental agreements entered into on or after </w:t>
+              <w:t xml:space="preserve">All rental properties are required to have a fixed heater (not portable) in good working order located in the main living area. For rental agreements </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009E3BDC">
+              <w:t>entered into</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009E3BDC">
+              <w:t xml:space="preserve"> on or after </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">29 </w:t>
             </w:r>
             <w:r w:rsidRPr="009E3BDC">
               <w:t>March 2023, this heater must be energy</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009E3BDC">
               <w:t>efficient. If an existing fixed heater is not energy-efficient, the rental provider is responsible for upgrading it.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A408B" w:rsidP="004A408B" w:rsidRDefault="004A408B" w14:paraId="338D1C2C" w14:textId="7083C393">
+          <w:p w14:paraId="338D1C2C" w14:textId="7083C393" w:rsidR="004A408B" w:rsidRDefault="004A408B" w:rsidP="004A408B">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>An energy efficient fixed heater must be one of the following:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A408B" w:rsidP="00941649" w:rsidRDefault="004A408B" w14:paraId="5CE17732" w14:textId="77777777">
+          <w:p w14:paraId="5CE17732" w14:textId="77777777" w:rsidR="004A408B" w:rsidRDefault="004A408B" w:rsidP="00941649">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>a non-ducted air conditioner or heat pump with a 2 star or above energy rating</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A408B" w:rsidP="00941649" w:rsidRDefault="004A408B" w14:paraId="50A6B1CC" w14:textId="77777777">
+          <w:p w14:paraId="50A6B1CC" w14:textId="77777777" w:rsidR="004A408B" w:rsidRDefault="004A408B" w:rsidP="00941649">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>a gas space heater with a 2 star or above energy rating</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00740FC3" w:rsidRDefault="004A408B" w14:paraId="1004E7B8" w14:textId="601E2B90">
+          <w:p w14:paraId="1004E7B8" w14:textId="601E2B90" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="004A408B" w:rsidP="00740FC3">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>a ducted heating or hydronic heating system with an outlet in the main living area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1682318953"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="397" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="0E1F62CE" w14:textId="47D19935">
+              <w:p w14:paraId="0E1F62CE" w14:textId="47D19935" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-595018877"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="396" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="5CDD901A" w14:textId="3955F1F9">
+              <w:p w14:paraId="5CDD901A" w14:textId="3955F1F9" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB4465" w:rsidTr="001443A8" w14:paraId="72346F9F" w14:textId="3AEE1A13">
+      <w:tr w:rsidR="00BB4465" w14:paraId="72346F9F" w14:textId="3AEE1A13" w:rsidTr="001443A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="0106CB7F" w14:textId="77777777">
+          <w:p w14:paraId="0106CB7F" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t>Kitchen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3381" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00740FC3" w:rsidRDefault="00BB4465" w14:paraId="16AAF3B2" w14:textId="77777777">
+          <w:p w14:paraId="16AAF3B2" w14:textId="77777777" w:rsidR="00740FC3" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t>The property must have a</w:t>
             </w:r>
             <w:r w:rsidR="00740FC3">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00740FC3" w:rsidP="00740FC3" w:rsidRDefault="00BB4465" w14:paraId="504B116E" w14:textId="77777777">
+          <w:p w14:paraId="504B116E" w14:textId="77777777" w:rsidR="00740FC3" w:rsidRDefault="00BB4465" w:rsidP="00740FC3">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00740FC3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>kitchen</w:t>
             </w:r>
             <w:r w:rsidRPr="003170FB">
               <w:t xml:space="preserve"> with a </w:t>
             </w:r>
             <w:r w:rsidRPr="00740FC3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>dedicated</w:t>
             </w:r>
             <w:r w:rsidRPr="003170FB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00740FC3">
               <w:rPr>
@@ -10150,4214 +9859,10919 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>food</w:t>
             </w:r>
             <w:r w:rsidRPr="003170FB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00740FC3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>preparation</w:t>
             </w:r>
             <w:r w:rsidRPr="003170FB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00740FC3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>area</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00740FC3" w:rsidP="00740FC3" w:rsidRDefault="00BB4465" w14:paraId="465A3157" w14:textId="77777777">
+          <w:p w14:paraId="465A3157" w14:textId="77777777" w:rsidR="00740FC3" w:rsidRDefault="00BB4465" w:rsidP="00740FC3">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00740FC3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>sink</w:t>
             </w:r>
             <w:r w:rsidRPr="003170FB">
               <w:t xml:space="preserve"> connected to </w:t>
             </w:r>
             <w:r w:rsidRPr="00740FC3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>hot</w:t>
             </w:r>
             <w:r w:rsidRPr="003170FB">
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidRPr="00740FC3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>cold</w:t>
             </w:r>
             <w:r w:rsidRPr="003170FB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00740FC3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>water</w:t>
             </w:r>
             <w:r w:rsidRPr="003170FB">
               <w:t>, and</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00740FC3" w:rsidP="00740FC3" w:rsidRDefault="00BB4465" w14:paraId="281899FE" w14:textId="77777777">
+          <w:p w14:paraId="281899FE" w14:textId="77777777" w:rsidR="00740FC3" w:rsidRDefault="00BB4465" w:rsidP="00740FC3">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00740FC3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>stovetop</w:t>
             </w:r>
             <w:r w:rsidRPr="003170FB">
               <w:t xml:space="preserve"> with two or more burners. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00806EA6" w:rsidP="00746D30" w:rsidRDefault="00BB4465" w14:paraId="05FE6B05" w14:textId="77777777">
+          <w:p w14:paraId="05FE6B05" w14:textId="77777777" w:rsidR="00806EA6" w:rsidRDefault="00BB4465" w:rsidP="00746D30">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t xml:space="preserve">If an </w:t>
             </w:r>
             <w:r w:rsidRPr="00740FC3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>oven</w:t>
             </w:r>
             <w:r w:rsidRPr="003170FB">
               <w:t xml:space="preserve"> is present, it must be in good working order.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00740FC3" w:rsidRDefault="00A05081" w14:paraId="7CB977C3" w14:textId="61C72E6B">
+          <w:p w14:paraId="7CB977C3" w14:textId="12366352" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00A05081" w:rsidP="00740FC3">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00A05081">
               <w:t xml:space="preserve">These requirements do not apply if the property is listed in the </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId30">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidRPr="00837440">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>heritage register at Heritage Council Victoria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00A05081">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00E3274D" w:rsidRPr="00E3274D">
+              <w:t>https://heritagecouncil.vic.gov.au/protecting-our-heritage/heritage-protection-process/victorian-heritage-register</w:t>
+            </w:r>
             <w:r w:rsidR="00E3274D">
-              <w:t>&lt;</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">&gt; </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A05081">
               <w:t>and has an approved exemption from the standard.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-295458123"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="397" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="5220C487" w14:textId="6A7D3D9D">
+              <w:p w14:paraId="5220C487" w14:textId="6A7D3D9D" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1277212027"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="396" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="5B6B2291" w14:textId="61B194E3">
+              <w:p w14:paraId="5B6B2291" w14:textId="61B194E3" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB4465" w:rsidTr="001443A8" w14:paraId="48B52EE2" w14:textId="381A0272">
+      <w:tr w:rsidR="00BB4465" w14:paraId="48B52EE2" w14:textId="381A0272" w:rsidTr="001443A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="60AB0ED6" w14:textId="77777777">
+          <w:p w14:paraId="60AB0ED6" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t>Laundry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3381" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="1D650D1F" w14:textId="77777777">
+          <w:p w14:paraId="1D650D1F" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t>If the property has a laundry, it must be connected to a reasonable supply of hot and cold water.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-380478683"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="397" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="46A1A2E5" w14:textId="7ACDFAC7">
+              <w:p w14:paraId="46A1A2E5" w14:textId="7ACDFAC7" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1774931486"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="396" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="58DCAD39" w14:textId="447F9591">
+              <w:p w14:paraId="58DCAD39" w14:textId="447F9591" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB4465" w:rsidTr="001443A8" w14:paraId="354F1B2B" w14:textId="24EE4D6F">
+      <w:tr w:rsidR="00BB4465" w14:paraId="354F1B2B" w14:textId="24EE4D6F" w:rsidTr="001443A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="69D47F06" w14:textId="77777777">
+          <w:p w14:paraId="69D47F06" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t>Lighting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3381" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00891D95" w:rsidP="00891D95" w:rsidRDefault="00891D95" w14:paraId="4FA5861B" w14:textId="77777777">
+          <w:p w14:paraId="4FA5861B" w14:textId="77777777" w:rsidR="00891D95" w:rsidRDefault="00891D95" w:rsidP="00891D95">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Inside rooms</w:t>
             </w:r>
-            <w:r w:rsidRPr="003170FB" w:rsidR="00BB4465">
+            <w:r w:rsidR="00BB4465" w:rsidRPr="003170FB">
               <w:t xml:space="preserve">, corridors and hallways must have access to </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">light to make the areas functional. During the day, </w:t>
             </w:r>
-            <w:r w:rsidRPr="003170FB" w:rsidR="00BB4465">
+            <w:r w:rsidR="00BB4465" w:rsidRPr="003170FB">
               <w:t xml:space="preserve">natural </w:t>
             </w:r>
             <w:r>
               <w:t>light can include light borrowed from an adjoining room. At night, renters should have access to</w:t>
             </w:r>
-            <w:r w:rsidRPr="003170FB" w:rsidR="00BB4465">
+            <w:r w:rsidR="00BB4465" w:rsidRPr="003170FB">
               <w:t xml:space="preserve"> artificial light.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidRDefault="00E3274D" w14:paraId="1819EABD" w14:textId="1B32265F">
+          <w:p w14:paraId="1819EABD" w14:textId="7A0220AE" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00E3274D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00A05081">
               <w:t xml:space="preserve">These requirements do not apply if the property is listed in the </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId31">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r w:rsidRPr="00837440">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>heritage register at Heritage Council Victoria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00A05081">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00E3274D">
               <w:t>https://heritagecouncil.vic.gov.au/protecting-our-heritage/heritage-protection-process/victorian-heritage-register</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">&gt; </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A05081">
               <w:t>and has an approved exemption from the standard.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-617448529"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="397" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="24624694" w14:textId="24C3BFAD">
+              <w:p w14:paraId="24624694" w14:textId="24C3BFAD" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="154809290"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="396" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="651D5A1D" w14:textId="0DA175CA">
+              <w:p w14:paraId="651D5A1D" w14:textId="0DA175CA" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB4465" w:rsidTr="001443A8" w14:paraId="3DA44FC9" w14:textId="3216EC9E">
+      <w:tr w:rsidR="00BB4465" w14:paraId="3DA44FC9" w14:textId="3216EC9E" w:rsidTr="001443A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="36D2178A" w14:textId="77777777">
+          <w:p w14:paraId="36D2178A" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t>Locks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3381" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="000D3C5B" w:rsidP="000D3C5B" w:rsidRDefault="000D3C5B" w14:paraId="08D755EF" w14:textId="77777777">
+          <w:p w14:paraId="08D755EF" w14:textId="77777777" w:rsidR="000D3C5B" w:rsidRDefault="000D3C5B" w:rsidP="000D3C5B">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>The property’s external</w:t>
             </w:r>
-            <w:r w:rsidRPr="003170FB" w:rsidR="00BB4465">
+            <w:r w:rsidR="00BB4465" w:rsidRPr="003170FB">
               <w:t xml:space="preserve"> entry doors must have functioning deadlocks </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">(a ‘deadlock’ is defined as a deadlatch with at least one cylinder) or be fitted with </w:t>
             </w:r>
-            <w:r w:rsidRPr="003170FB" w:rsidR="00BB4465">
+            <w:r w:rsidR="00BB4465" w:rsidRPr="003170FB">
               <w:t xml:space="preserve">locks that can be unlocked </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">with a key </w:t>
             </w:r>
-            <w:r w:rsidRPr="003170FB" w:rsidR="00BB4465">
+            <w:r w:rsidR="00BB4465" w:rsidRPr="003170FB">
               <w:t xml:space="preserve">from the outside </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">but can be unlocked without one </w:t>
             </w:r>
-            <w:r w:rsidRPr="003170FB" w:rsidR="00BB4465">
+            <w:r w:rsidR="00BB4465" w:rsidRPr="003170FB">
               <w:t>from the inside</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000D3C5B" w:rsidP="000D3C5B" w:rsidRDefault="000D3C5B" w14:paraId="05B2C62F" w14:textId="77777777">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="05B2C62F" w14:textId="77777777" w:rsidR="000D3C5B" w:rsidRDefault="000D3C5B" w:rsidP="000D3C5B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>The only cases where a deadlock doesn’t have to be fitted to a door are when:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000D3C5B" w:rsidP="000D3C5B" w:rsidRDefault="000D3C5B" w14:paraId="0CDA083F" w14:textId="77777777">
+          <w:p w14:paraId="0CDA083F" w14:textId="77777777" w:rsidR="000D3C5B" w:rsidRDefault="000D3C5B" w:rsidP="000D3C5B">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>a door cannot be secured with a deadlock - for example, because of its position</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000D3C5B" w:rsidP="000D3C5B" w:rsidRDefault="000D3C5B" w14:paraId="237B0E03" w14:textId="77777777">
+          <w:p w14:paraId="237B0E03" w14:textId="77777777" w:rsidR="000D3C5B" w:rsidRDefault="000D3C5B" w:rsidP="000D3C5B">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>it is a screen door in the same door frame as an external door</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000D3C5B" w:rsidP="000D3C5B" w:rsidRDefault="000D3C5B" w14:paraId="42D55A9D" w14:textId="77777777">
+          <w:p w14:paraId="42D55A9D" w14:textId="77777777" w:rsidR="000D3C5B" w:rsidRDefault="000D3C5B" w:rsidP="000D3C5B">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>a different type of lock or device is required under another Act or law</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000D3C5B" w:rsidP="000D3C5B" w:rsidRDefault="000D3C5B" w14:paraId="0E02047E" w14:textId="77777777">
+          <w:p w14:paraId="0E02047E" w14:textId="77777777" w:rsidR="000D3C5B" w:rsidRDefault="000D3C5B" w:rsidP="000D3C5B">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>the door is not accessible because there is another type of security barrier. For example, a locked door to an apartment building, or a locked gate</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000D3C5B" w:rsidP="000D3C5B" w:rsidRDefault="000D3C5B" w14:paraId="7E7305E0" w14:textId="77777777">
+          <w:p w14:paraId="7E7305E0" w14:textId="77777777" w:rsidR="000D3C5B" w:rsidRDefault="000D3C5B" w:rsidP="000D3C5B">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>the property is registered under the Heritage Act 2017 and has an approved exemption from the standard.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidRDefault="000D3C5B" w14:paraId="34DDD795" w14:textId="5987A149">
+          <w:p w14:paraId="34DDD795" w14:textId="20FEBCAB" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="000D3C5B">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Read more about </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId32">
-              <w:r w:rsidRPr="00DA0B3D">
+            <w:r w:rsidRPr="00C81675">
+              <w:t>locks and security</w:t>
+            </w:r>
+            <w:r w:rsidR="00827D21">
+              <w:t xml:space="preserve"> on the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r w:rsidR="00827D21" w:rsidRPr="00C81675">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>locks and security</w:t>
+                <w:t xml:space="preserve">Consumer Affairs </w:t>
+              </w:r>
+              <w:r w:rsidR="008169C3" w:rsidRPr="00C81675">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Victoria</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00827D21">
-[...4 lines deleted...]
-            </w:r>
             <w:r w:rsidR="006579EF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008169C3">
               <w:t>web</w:t>
             </w:r>
             <w:r w:rsidR="006579EF">
-              <w:t xml:space="preserve">site at </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="004C62E9" w:rsidR="008169C3">
+              <w:t xml:space="preserve">site </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r w:rsidR="008169C3" w:rsidRPr="00C81675">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="BodyChar"/>
                 </w:rPr>
                 <w:t>https://www.consumer.vic.gov.au/housing/renting/repairs-alterations-safety-and-pets/keeping-the-property-safe/locks-and-security</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="008169C3">
+            <w:r w:rsidR="008169C3" w:rsidRPr="00C81675">
+              <w:rPr>
+                <w:rStyle w:val="BodyChar"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="207691813"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="397" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="0006EC48" w14:textId="346A163F">
+              <w:p w14:paraId="0006EC48" w14:textId="346A163F" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-909687600"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="396" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="34803A52" w14:textId="177FB1FC">
+              <w:p w14:paraId="34803A52" w14:textId="177FB1FC" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB4465" w:rsidTr="001443A8" w14:paraId="53ECEAE5" w14:textId="364A3C39">
+      <w:tr w:rsidR="00BB4465" w14:paraId="53ECEAE5" w14:textId="364A3C39" w:rsidTr="001443A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="6395B7FF" w14:textId="2A64F96C">
+          <w:p w14:paraId="6395B7FF" w14:textId="2A64F96C" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t xml:space="preserve">Mould and </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="003170FB">
               <w:t>amp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3381" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="01C093A6" w14:textId="77777777">
+          <w:p w14:paraId="01C093A6" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t>All rooms must be free from mould and damp caused by or related to the building structure.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="834112329"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="397" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="24CFCE90" w14:textId="663EBBF0">
+              <w:p w14:paraId="24CFCE90" w14:textId="663EBBF0" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="528070751"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="396" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="58F527C7" w14:textId="39120A0F">
+              <w:p w14:paraId="58F527C7" w14:textId="39120A0F" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB4465" w:rsidTr="001443A8" w14:paraId="78D26ED0" w14:textId="5003EBA9">
+      <w:tr w:rsidR="00BB4465" w14:paraId="78D26ED0" w14:textId="5003EBA9" w:rsidTr="001443A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="42FC37BF" w14:textId="60592D36">
+          <w:p w14:paraId="42FC37BF" w14:textId="60592D36" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t xml:space="preserve">Structural </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="003170FB">
               <w:t>oundness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3381" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="60F38216" w14:textId="77777777">
+          <w:p w14:paraId="60F38216" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t>The property must be structurally sound and weatherproof.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="137464022"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="397" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="001B26A4" w14:paraId="1292929C" w14:textId="2C9DBF14">
+              <w:p w14:paraId="1292929C" w14:textId="2C9DBF14" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="001B26A4" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="2096203158"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="396" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="4174A197" w14:textId="1CDD47A6">
+              <w:p w14:paraId="4174A197" w14:textId="1CDD47A6" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB4465" w:rsidTr="001443A8" w14:paraId="195AEB0F" w14:textId="3267E69D">
+      <w:tr w:rsidR="00BB4465" w14:paraId="195AEB0F" w14:textId="3267E69D" w:rsidTr="001443A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="3BF22630" w14:textId="77777777">
+          <w:p w14:paraId="3BF22630" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t>Toilets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3381" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="53AFC665" w14:textId="77777777">
+          <w:p w14:paraId="53AFC665" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t>The toilet must be in good working order and connected to a sewage system, wastewater treatment system, or approved local council system.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-534503452"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="397" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="09F635A3" w14:textId="6537AB73">
+              <w:p w14:paraId="09F635A3" w14:textId="6537AB73" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1198664154"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="396" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="5706D6D2" w14:textId="73B5478B">
+              <w:p w14:paraId="5706D6D2" w14:textId="73B5478B" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB4465" w:rsidTr="001443A8" w14:paraId="215C41AE" w14:textId="3C6C2290">
+      <w:tr w:rsidR="00BB4465" w14:paraId="215C41AE" w14:textId="3C6C2290" w:rsidTr="001443A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="4FF8542C" w14:textId="77777777">
+          <w:p w14:paraId="4FF8542C" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t>Ventilation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3381" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="04C1FEE5" w14:textId="48C03391">
+          <w:p w14:paraId="04C1FEE5" w14:textId="4A63DB61" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t xml:space="preserve">Rental properties must have adequate ventilation in all habitable rooms, including the bathroom, shower, toilet, and laundry, meeting the requirements of the </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId34">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidR="00A250D5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Building Code of Australia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00DF2421">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00DF2421" w:rsidR="00DF2421">
+            <w:r w:rsidR="00C81675">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF2421" w:rsidRPr="00DF2421">
               <w:t>https://www.abcb.gov.au/</w:t>
             </w:r>
             <w:r w:rsidDel="00DF2421">
               <w:t>resources</w:t>
-            </w:r>
-[...1 lines deleted...]
-              <w:t>&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="420232882"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="397" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="1D530F49" w14:textId="4B602146">
+              <w:p w14:paraId="1D530F49" w14:textId="4B602146" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-2083365683"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="396" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="1B76B3D9" w14:textId="3F2BBD04">
+              <w:p w14:paraId="1B76B3D9" w14:textId="3F2BBD04" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB4465" w:rsidTr="001443A8" w14:paraId="1A7BB0B0" w14:textId="33DE54E3">
+      <w:tr w:rsidR="00BB4465" w14:paraId="1A7BB0B0" w14:textId="33DE54E3" w:rsidTr="001443A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="6B50634F" w14:textId="2D606C2A">
+          <w:p w14:paraId="6B50634F" w14:textId="2D606C2A" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t>Vermin-</w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="003170FB">
               <w:t xml:space="preserve">roof </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="003170FB">
               <w:t>ins</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3381" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="05FEC943" w14:textId="77777777">
+          <w:p w14:paraId="05FEC943" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t>Rental providers must supply a rubbish and recycling bin that is vermin-proof and meets council collection standards.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1652520971"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="397" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="7FC634FA" w14:textId="416AE5B2">
+              <w:p w14:paraId="7FC634FA" w14:textId="416AE5B2" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="600463280"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="396" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="736B661F" w14:textId="3CFAAD03">
+              <w:p w14:paraId="736B661F" w14:textId="3CFAAD03" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB4465" w:rsidTr="001443A8" w14:paraId="4AEA809D" w14:textId="7A39B569">
+      <w:tr w:rsidR="00BB4465" w14:paraId="4AEA809D" w14:textId="7A39B569" w:rsidTr="001443A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="1635FCE6" w14:textId="29CEF1F7">
+          <w:p w14:paraId="1635FCE6" w14:textId="29CEF1F7" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t xml:space="preserve">Window </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="003170FB">
               <w:t>overings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3381" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="3033B66F" w14:textId="5676C667">
+          <w:p w14:paraId="3033B66F" w14:textId="5676C667" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t xml:space="preserve">Windows in </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F145A9" w:rsidR="00F145A9">
+            <w:r w:rsidR="00F145A9" w:rsidRPr="00F145A9">
               <w:t xml:space="preserve">rooms likely to be used as </w:t>
             </w:r>
             <w:r w:rsidRPr="003170FB">
               <w:t xml:space="preserve">bedrooms </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F145A9" w:rsidR="00F145A9">
+            <w:r w:rsidR="00F145A9" w:rsidRPr="00F145A9">
               <w:t>or</w:t>
             </w:r>
             <w:r w:rsidRPr="003170FB">
               <w:t xml:space="preserve"> living areas must </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F145A9" w:rsidR="00F145A9">
+            <w:r w:rsidR="00F145A9" w:rsidRPr="00F145A9">
               <w:t>be fitted with curtains or</w:t>
             </w:r>
             <w:r w:rsidRPr="003170FB">
               <w:t xml:space="preserve"> blinds that can be closed</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F145A9" w:rsidR="00F145A9">
+            <w:r w:rsidR="00F145A9" w:rsidRPr="00F145A9">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="003170FB">
               <w:t xml:space="preserve"> block light and provide privacy</w:t>
             </w:r>
             <w:r w:rsidR="00BE29BD">
               <w:t xml:space="preserve"> and made safer with a </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F145A9" w:rsidR="00F145A9">
+            <w:r w:rsidR="00F145A9" w:rsidRPr="00F145A9">
               <w:t>curtain and blind safety kit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-275259445"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="397" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="6AB9E1D3" w14:textId="6406BCCE">
+              <w:p w14:paraId="6AB9E1D3" w14:textId="6406BCCE" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-485784950"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="396" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="12F16A9E" w14:textId="19A66851">
+              <w:p w14:paraId="12F16A9E" w14:textId="19A66851" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB4465" w:rsidTr="001443A8" w14:paraId="392A3947" w14:textId="5293F169">
+      <w:tr w:rsidR="00BB4465" w14:paraId="392A3947" w14:textId="5293F169" w:rsidTr="001443A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="2154DB08" w14:textId="77777777">
+          <w:p w14:paraId="2154DB08" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t>Windows</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3381" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidRDefault="00BB4465" w14:paraId="4F638D22" w14:textId="77777777">
+          <w:p w14:paraId="4F638D22" w14:textId="77777777" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00BB4465">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003170FB">
               <w:t>All external windows capable of opening must have a functioning latch to secure the windows and allow them to be left open or closed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1073312574"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="397" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="7D1CD24D" w14:textId="3510B72B">
+              <w:p w14:paraId="7D1CD24D" w14:textId="3510B72B" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1164005471"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="396" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="003170FB" w:rsidR="00BB4465" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="10A123F6" w14:textId="0685AC16">
+              <w:p w14:paraId="10A123F6" w14:textId="0685AC16" w:rsidR="00BB4465" w:rsidRPr="003170FB" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001B26A4" w:rsidP="001B26A4" w:rsidRDefault="001B26A4" w14:paraId="6F3FB5F2" w14:textId="77777777">
+    <w:p w14:paraId="6F3FB5F2" w14:textId="77777777" w:rsidR="001B26A4" w:rsidRDefault="001B26A4" w:rsidP="001B26A4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001B26A4" w:rsidP="001B26A4" w:rsidRDefault="001B26A4" w14:paraId="36B578AB" w14:textId="77777777">
+    <w:p w14:paraId="36B578AB" w14:textId="77777777" w:rsidR="001B26A4" w:rsidRDefault="001B26A4" w:rsidP="001B26A4">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001B26A4" w:rsidR="001B26A4" w:rsidP="001B26A4" w:rsidRDefault="001B26A4" w14:paraId="0D80385C" w14:textId="2A3F66F6">
+    <w:p w14:paraId="0D80385C" w14:textId="2A3F66F6" w:rsidR="001B26A4" w:rsidRPr="001B26A4" w:rsidRDefault="001B26A4" w:rsidP="001B26A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="841"/>
         </w:tabs>
-        <w:sectPr w:rsidRPr="001B26A4" w:rsidR="001B26A4" w:rsidSect="00C66E1D">
+        <w:sectPr w:rsidR="001B26A4" w:rsidRPr="001B26A4" w:rsidSect="00C66E1D">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1304" w:right="851" w:bottom="1304" w:left="1418" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B70B0" w:rsidP="00586947" w:rsidRDefault="003B2E31" w14:paraId="6E919BC9" w14:textId="5608ABBE">
+    <w:p w14:paraId="6E919BC9" w14:textId="5608ABBE" w:rsidR="001B70B0" w:rsidRDefault="003B2E31" w:rsidP="002245CA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:name="_Toc200818214" w:id="35"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc224119181"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Other </w:t>
       </w:r>
       <w:r w:rsidR="00AD2EB1">
         <w:t>v</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">acant </w:t>
       </w:r>
       <w:r w:rsidR="00AD2EB1">
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">nit </w:t>
       </w:r>
       <w:r w:rsidR="00AD2EB1">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00C62ED4">
         <w:t>hecks</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w:rsidRPr="00D6624D" w:rsidR="00D6624D" w:rsidP="00D6624D" w:rsidRDefault="00D6624D" w14:paraId="27095065" w14:textId="621881A0">
+    <w:p w14:paraId="27095065" w14:textId="7BF6B9C3" w:rsidR="00D6624D" w:rsidRPr="00D6624D" w:rsidRDefault="00D6624D" w:rsidP="00D6624D">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="009F24F9">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00BE25A2">
+        <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Other vacant unit </w:t>
       </w:r>
       <w:r w:rsidR="00C62ED4">
         <w:t xml:space="preserve">checks to ensure the property is </w:t>
       </w:r>
       <w:r w:rsidR="009953D3">
         <w:t xml:space="preserve">well </w:t>
       </w:r>
       <w:r w:rsidR="00C62ED4">
         <w:t xml:space="preserve">maintained </w:t>
       </w:r>
       <w:r w:rsidR="009953D3">
         <w:t>and complies with mi</w:t>
       </w:r>
       <w:r w:rsidR="00200A39">
         <w:t>nimum rental standards</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2406"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="7087"/>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="1095"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E2751" w:rsidTr="006061A9" w14:paraId="61CD8571" w14:textId="49EFEC93">
+      <w:tr w:rsidR="004E2751" w14:paraId="61CD8571" w14:textId="49EFEC93" w:rsidTr="00396475">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004E2751" w:rsidP="00F22A90" w:rsidRDefault="004E2751" w14:paraId="67D4D784" w14:textId="0CD6A897">
+          <w:p w14:paraId="67D4D784" w14:textId="0CD6A897" w:rsidR="004E2751" w:rsidRDefault="004E2751" w:rsidP="00F22A90">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004E2751" w:rsidP="00F22A90" w:rsidRDefault="005E7289" w14:paraId="66737AD1" w14:textId="224A673A">
+          <w:p w14:paraId="66737AD1" w14:textId="224A673A" w:rsidR="004E2751" w:rsidRDefault="005E7289" w:rsidP="00F22A90">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004E2751" w:rsidP="00F22A90" w:rsidRDefault="004E2751" w14:paraId="773B9750" w14:textId="3DF77C7B">
+          <w:p w14:paraId="773B9750" w14:textId="3DF77C7B" w:rsidR="004E2751" w:rsidRDefault="004E2751" w:rsidP="00F22A90">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="439" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004E2751" w:rsidP="00F22A90" w:rsidRDefault="004E2751" w14:paraId="47891667" w14:textId="1FEFE466">
+          <w:p w14:paraId="47891667" w14:textId="1FEFE466" w:rsidR="004E2751" w:rsidRDefault="004E2751" w:rsidP="00F22A90">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>Met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="376" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004E2751" w:rsidP="00F22A90" w:rsidRDefault="004E2751" w14:paraId="14538D49" w14:textId="07BFC07A">
+          <w:p w14:paraId="14538D49" w14:textId="13E364F6" w:rsidR="004E2751" w:rsidRDefault="004E2751" w:rsidP="00F22A90">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
-              <w:t>Not Met</w:t>
+              <w:t xml:space="preserve">Not </w:t>
+            </w:r>
+            <w:r w:rsidR="0046200F">
+              <w:t>m</w:t>
+            </w:r>
+            <w:r>
+              <w:t>et</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w:rsidTr="006061A9" w14:paraId="731295EA" w14:textId="645FE0BD">
+      <w:tr w:rsidR="004E2751" w14:paraId="731295EA" w14:textId="645FE0BD" w:rsidTr="009F0F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004E2751" w:rsidP="000D017C" w:rsidRDefault="004E2751" w14:paraId="75885889" w14:textId="4DD7F050">
+          <w:p w14:paraId="75885889" w14:textId="4DD7F050" w:rsidR="004E2751" w:rsidRDefault="004E2751" w:rsidP="000D017C">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">External </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>d</w:t>
             </w:r>
             <w:r>
               <w:t>oors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E2751" w:rsidR="004E2751" w:rsidP="000D017C" w:rsidRDefault="004E2751" w14:paraId="0AB98991" w14:textId="1E87954B">
+          <w:p w14:paraId="0AB98991" w14:textId="1E87954B" w:rsidR="004E2751" w:rsidRPr="004E2751" w:rsidRDefault="004E2751" w:rsidP="000D017C">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004E2751">
               <w:t xml:space="preserve">Security </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="004E2751">
               <w:t xml:space="preserve">creen </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="004E2751">
               <w:t>oors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004E2751" w:rsidP="000D017C" w:rsidRDefault="00CF2C97" w14:paraId="0ADF34A7" w14:textId="73D49DFF">
+          <w:p w14:paraId="0ADF34A7" w14:textId="73D49DFF" w:rsidR="004E2751" w:rsidRDefault="00CF2C97" w:rsidP="000D017C">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>All</w:t>
             </w:r>
-            <w:r w:rsidRPr="007527ED" w:rsidR="004E2751">
+            <w:r w:rsidR="004E2751" w:rsidRPr="007527ED">
               <w:t xml:space="preserve"> external doors</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> must</w:t>
             </w:r>
-            <w:r w:rsidRPr="007527ED" w:rsidR="004E2751">
+            <w:r w:rsidR="004E2751" w:rsidRPr="007527ED">
               <w:t xml:space="preserve"> have a security screen door</w:t>
             </w:r>
             <w:r w:rsidR="004E2751">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1718468680"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="438" w:type="pct"/>
+                <w:tcW w:w="439" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="6FC32FC7" w14:textId="63D21591">
+              <w:p w14:paraId="6FC32FC7" w14:textId="63D21591" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-474673402"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="377" w:type="pct"/>
+                <w:tcW w:w="376" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="4D3DADD7" w14:textId="0D925177">
+              <w:p w14:paraId="4D3DADD7" w14:textId="0D925177" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w:rsidTr="006061A9" w14:paraId="71F16ABA" w14:textId="774C6454">
+      <w:tr w:rsidR="004E2751" w14:paraId="71F16ABA" w14:textId="774C6454" w:rsidTr="009F0F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="658906F1" w14:textId="1BCBC586">
+          </w:tcPr>
+          <w:p w14:paraId="658906F1" w14:textId="1BCBC586" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>General</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="74C638FB" w14:textId="6B5CE34E">
+          <w:p w14:paraId="74C638FB" w14:textId="6B5CE34E" w:rsidR="004E2751" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F22A90">
               <w:t>Lights</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007527ED" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="00A12243" w14:paraId="7384F648" w14:textId="658C2867">
+          <w:p w14:paraId="7384F648" w14:textId="658C2867" w:rsidR="004E2751" w:rsidRPr="007527ED" w:rsidRDefault="00A12243" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>All</w:t>
             </w:r>
-            <w:r w:rsidRPr="007527ED" w:rsidR="004E2751">
+            <w:r w:rsidR="004E2751" w:rsidRPr="007527ED">
               <w:t xml:space="preserve"> lights </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">must be </w:t>
             </w:r>
-            <w:r w:rsidRPr="007527ED" w:rsidR="004E2751">
+            <w:r w:rsidR="004E2751" w:rsidRPr="007527ED">
               <w:t>functioning properly.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-2104018322"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="438" w:type="pct"/>
+                <w:tcW w:w="439" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="704D8B25" w14:textId="6DD442CF">
+              <w:p w14:paraId="704D8B25" w14:textId="6DD442CF" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="103242615"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="377" w:type="pct"/>
+                <w:tcW w:w="376" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="48B1E27A" w14:textId="1D657BC1">
+              <w:p w14:paraId="48B1E27A" w14:textId="1D657BC1" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w:rsidTr="006061A9" w14:paraId="1736F931" w14:textId="6B4A34D0">
+      <w:tr w:rsidR="009F0F50" w14:paraId="1736F931" w14:textId="6B4A34D0" w:rsidTr="009F0F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="21058BCA" w14:textId="6517BBBB" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001A5187">
+              <w:t>General</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="3B4401E7" w14:textId="54DC430F">
+          <w:p w14:paraId="3B4401E7" w14:textId="54DC430F" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Exposed wiring </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007527ED" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="00A12243" w14:paraId="3B09C3D3" w14:textId="588C95BD">
+          <w:p w14:paraId="3B09C3D3" w14:textId="588C95BD" w:rsidR="009F0F50" w:rsidRPr="007527ED" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">There must not be any </w:t>
             </w:r>
-            <w:r w:rsidRPr="003B2E31" w:rsidR="004E2751">
+            <w:r w:rsidRPr="003B2E31">
               <w:t>exposed wiring</w:t>
             </w:r>
-            <w:r w:rsidR="004E2751">
+            <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1299063891"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="438" w:type="pct"/>
+                <w:tcW w:w="439" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="4F81763E" w14:textId="6FA6BFE3">
+              <w:p w14:paraId="4F81763E" w14:textId="6FA6BFE3" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-701007997"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="377" w:type="pct"/>
+                <w:tcW w:w="376" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="18D90F3E" w14:textId="17431115">
+              <w:p w14:paraId="18D90F3E" w14:textId="17431115" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w:rsidTr="006061A9" w14:paraId="1480F73F" w14:textId="5A2A84C7">
+      <w:tr w:rsidR="009F0F50" w14:paraId="1480F73F" w14:textId="5A2A84C7" w:rsidTr="009F0F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="172826DA" w14:textId="5A89CFD2" w:rsidR="009F0F50" w:rsidRPr="007527ED" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001A5187">
+              <w:t>General</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="3F9F7A2E" w14:textId="6CD08917">
+          <w:p w14:paraId="3F9F7A2E" w14:textId="6CD08917" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="007527ED">
               <w:t xml:space="preserve">Appliances </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007527ED" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="00A12243" w14:paraId="641F1F75" w14:textId="060AA4CE">
+          <w:p w14:paraId="641F1F75" w14:textId="060AA4CE" w:rsidR="009F0F50" w:rsidRPr="007527ED" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">All </w:t>
             </w:r>
-            <w:r w:rsidRPr="007527ED" w:rsidR="004E2751">
+            <w:r w:rsidRPr="007527ED">
               <w:t>appliances</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> must</w:t>
             </w:r>
-            <w:r w:rsidRPr="007527ED" w:rsidR="004E2751">
+            <w:r w:rsidRPr="007527ED">
               <w:t xml:space="preserve"> power on and function correctly without issues. Check for unusual noises or odours and inspect for visible damage to appliance exteriors.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="98994522"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="438" w:type="pct"/>
+                <w:tcW w:w="439" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="461C1D23" w14:textId="4DF0A9E3">
+              <w:p w14:paraId="461C1D23" w14:textId="4DF0A9E3" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1231342943"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="377" w:type="pct"/>
+                <w:tcW w:w="376" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="2C34BC88" w14:textId="0668A87B">
+              <w:p w14:paraId="2C34BC88" w14:textId="0668A87B" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w:rsidTr="006061A9" w14:paraId="1D271432" w14:textId="7E317901">
+      <w:tr w:rsidR="009F0F50" w14:paraId="1D271432" w14:textId="7E317901" w:rsidTr="009F0F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="649C150F" w14:textId="73F691CA" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001A5187">
+              <w:t>General</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007527ED" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="52E0D02B" w14:textId="17E9E875">
-[...16 lines deleted...]
-              <w:t>ystem</w:t>
+          <w:p w14:paraId="52E0D02B" w14:textId="17E9E875" w:rsidR="009F0F50" w:rsidRPr="007527ED" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Hot water system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007527ED" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="00074105" w14:paraId="159ED4CB" w14:textId="4550750E">
+          <w:p w14:paraId="159ED4CB" w14:textId="4550750E" w:rsidR="009F0F50" w:rsidRPr="007527ED" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">There must not be any </w:t>
             </w:r>
-            <w:r w:rsidRPr="007527ED" w:rsidR="004E2751">
+            <w:r w:rsidRPr="007527ED">
               <w:t>leaks from the water heater</w:t>
             </w:r>
             <w:r>
               <w:t>. Check</w:t>
             </w:r>
-            <w:r w:rsidRPr="007527ED" w:rsidR="004E2751">
+            <w:r w:rsidRPr="007527ED">
               <w:t xml:space="preserve"> for pooling or dripping. Confirm hot water is available at all taps and that it maintains consistent temperature.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-265849177"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="438" w:type="pct"/>
+                <w:tcW w:w="439" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="12F6DCC9" w14:textId="246431FA">
+              <w:p w14:paraId="12F6DCC9" w14:textId="246431FA" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1706759535"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="377" w:type="pct"/>
+                <w:tcW w:w="376" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="4AFC2621" w14:textId="4E5272EA">
+              <w:p w14:paraId="4AFC2621" w14:textId="4E5272EA" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w:rsidTr="006061A9" w14:paraId="10AB585B" w14:textId="5AE3AFEC">
+      <w:tr w:rsidR="009F0F50" w14:paraId="10AB585B" w14:textId="5AE3AFEC" w:rsidTr="009F0F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="685171EE" w14:textId="5543DECE" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001A5187">
+              <w:t>General</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003B2E31" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="178CB618" w14:textId="018B7E1A">
+          <w:p w14:paraId="178CB618" w14:textId="018B7E1A" w:rsidR="009F0F50" w:rsidRPr="003B2E31" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003B2E31">
               <w:t xml:space="preserve">Smoke </w:t>
             </w:r>
-            <w:r w:rsidR="00E55FE0">
+            <w:r>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2E31">
               <w:t>larms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003B2E31" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="005B1A0D" w14:paraId="0C326926" w14:textId="4D3A0C21">
+          <w:p w14:paraId="0C326926" w14:textId="4D3A0C21" w:rsidR="009F0F50" w:rsidRPr="003B2E31" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B2E31" w:rsidR="004E2751">
+            <w:r w:rsidRPr="003B2E31">
               <w:t xml:space="preserve">moke alarms </w:t>
             </w:r>
-            <w:r w:rsidR="00FB2039">
+            <w:r>
               <w:t>must be</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B2E31" w:rsidR="004E2751">
+            <w:r w:rsidRPr="003B2E31">
               <w:t xml:space="preserve"> fitted and operational</w:t>
             </w:r>
-            <w:r w:rsidR="00B30C3D">
+            <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="118501888"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="438" w:type="pct"/>
+                <w:tcW w:w="439" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="5536520E" w14:textId="1F59DF7E">
+              <w:p w14:paraId="5536520E" w14:textId="1F59DF7E" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1903091345"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="377" w:type="pct"/>
+                <w:tcW w:w="376" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="6BE0C913" w14:textId="55DF9FF8">
+              <w:p w14:paraId="6BE0C913" w14:textId="55DF9FF8" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w:rsidTr="006061A9" w14:paraId="08A8D037" w14:textId="298EBDAA">
+      <w:tr w:rsidR="009F0F50" w14:paraId="08A8D037" w14:textId="298EBDAA" w:rsidTr="009F0F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="1869549B" w14:textId="27C75862" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001A5187">
+              <w:t>General</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003B2E31" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="1BDF84F8" w14:textId="1006F2FB">
+          <w:p w14:paraId="1BDF84F8" w14:textId="1006F2FB" w:rsidR="009F0F50" w:rsidRPr="003B2E31" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003B2E31">
               <w:t xml:space="preserve">Carbon </w:t>
             </w:r>
-            <w:r w:rsidR="00E55FE0">
+            <w:r>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2E31">
               <w:t xml:space="preserve">onoxide </w:t>
             </w:r>
-            <w:r w:rsidR="00E55FE0">
+            <w:r>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2E31">
               <w:t>larms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003B2E31" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="68FCDC95" w14:textId="3C00944B">
+          <w:p w14:paraId="68FCDC95" w14:textId="3C00944B" w:rsidR="009F0F50" w:rsidRPr="003B2E31" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003B2E31">
               <w:t>Verify carbon monoxide alarms are fitted (if applicable) and operational.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-32498014"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="438" w:type="pct"/>
+                <w:tcW w:w="439" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="58E2B473" w14:textId="4162763E">
+              <w:p w14:paraId="58E2B473" w14:textId="4162763E" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-222454288"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="377" w:type="pct"/>
+                <w:tcW w:w="376" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="640EDBA0" w14:textId="2EE4C2F6">
+              <w:p w14:paraId="640EDBA0" w14:textId="2EE4C2F6" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w:rsidTr="006061A9" w14:paraId="4AC0177C" w14:textId="290C8429">
+      <w:tr w:rsidR="009F0F50" w14:paraId="4AC0177C" w14:textId="290C8429" w:rsidTr="009F0F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="3A2A5A88" w14:textId="25966F63" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001A5187">
+              <w:t>General</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B1FFD" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="05DFF2A5" w14:textId="15549751">
+          <w:p w14:paraId="05DFF2A5" w14:textId="15549751" w:rsidR="009F0F50" w:rsidRPr="002B1FFD" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve">Telephone </w:t>
             </w:r>
-            <w:r w:rsidR="00E55FE0">
+            <w:r>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve">ine </w:t>
             </w:r>
             <w:r>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve"> NBN </w:t>
             </w:r>
-            <w:r w:rsidR="00E55FE0">
+            <w:r>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t>onnection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B1FFD" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="7B6C523E" w14:textId="59F002AD">
+          <w:p w14:paraId="7B6C523E" w14:textId="59F002AD" w:rsidR="009F0F50" w:rsidRPr="002B1FFD" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1127"/>
               </w:tabs>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve">Verify that </w:t>
             </w:r>
-            <w:r w:rsidR="00BF275E">
+            <w:r>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve"> telephone line is connected</w:t>
             </w:r>
-            <w:r w:rsidR="00BF275E">
+            <w:r>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D017C" w:rsidR="00BF275E">
+            <w:r w:rsidRPr="000D017C">
               <w:t>if applicable</w:t>
             </w:r>
-            <w:r w:rsidR="00710EC8">
+            <w:r>
               <w:t>). E</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D017C" w:rsidR="00806EA6">
-[...1 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="000D017C">
-              <w:t xml:space="preserve"> National Broadband Network (NBN) is connected where required.</w:t>
+              <w:t>nsure National Broadband Network (NBN) is connected where required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="842046577"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="438" w:type="pct"/>
+                <w:tcW w:w="439" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="60A3591D" w14:textId="7CA9952E">
+              <w:p w14:paraId="60A3591D" w14:textId="7CA9952E" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="563693857"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="377" w:type="pct"/>
+                <w:tcW w:w="376" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="6036D61C" w14:textId="679E9DF0">
+              <w:p w14:paraId="6036D61C" w14:textId="679E9DF0" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w:rsidTr="006061A9" w14:paraId="4C8F7AC4" w14:textId="32C0D95F">
+      <w:tr w:rsidR="009F0F50" w14:paraId="4C8F7AC4" w14:textId="32C0D95F" w:rsidTr="009F0F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="350FD042" w14:textId="173BDCE5" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001A5187">
+              <w:t>General</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B1FFD" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="3AB54E79" w14:textId="7B4EF2DD">
+          <w:p w14:paraId="3AB54E79" w14:textId="7B4EF2DD" w:rsidR="009F0F50" w:rsidRPr="002B1FFD" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve">Signs of </w:t>
             </w:r>
-            <w:r w:rsidR="00E55FE0">
+            <w:r>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t>ould/</w:t>
             </w:r>
-            <w:r w:rsidR="00E55FE0">
+            <w:r>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t>ampness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B1FFD" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="5890437C" w14:textId="5F12E6BF">
+          <w:p w14:paraId="5890437C" w14:textId="5F12E6BF" w:rsidR="009F0F50" w:rsidRPr="002B1FFD" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D017C">
               <w:t>Check for visible signs of mould or damp caused by structural issues</w:t>
             </w:r>
-            <w:r w:rsidR="00BF275E">
+            <w:r>
               <w:t>. L</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D017C" w:rsidR="00806EA6">
-[...1 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="000D017C">
-              <w:t xml:space="preserve"> for water penetration signs in ceilings, walls, floors, coverings, and cupboards.</w:t>
+              <w:t>ook for water penetration signs in ceilings, walls, floors, coverings, and cupboards.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1774473506"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="438" w:type="pct"/>
+                <w:tcW w:w="439" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="5EC1D3C7" w14:textId="66C6C6B2">
+              <w:p w14:paraId="5EC1D3C7" w14:textId="66C6C6B2" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-444462838"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="377" w:type="pct"/>
+                <w:tcW w:w="376" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="2B5FEC40" w14:textId="00772AC3">
+              <w:p w14:paraId="2B5FEC40" w14:textId="00772AC3" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w:rsidTr="006061A9" w14:paraId="706C1B70" w14:textId="19F72BD1">
+      <w:tr w:rsidR="009F0F50" w14:paraId="706C1B70" w14:textId="19F72BD1" w:rsidTr="009F0F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="21B35867" w14:textId="6E95EBF2" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001A5187">
+              <w:t>General</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B1FFD" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="7853247B" w14:textId="619D4858">
+          <w:p w14:paraId="7853247B" w14:textId="619D4858" w:rsidR="009F0F50" w:rsidRPr="002B1FFD" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D017C">
               <w:t>Non-</w:t>
             </w:r>
-            <w:r w:rsidR="00E55FE0">
+            <w:r>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve">tandard </w:t>
             </w:r>
-            <w:r w:rsidR="00E55FE0">
+            <w:r>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve">odifications </w:t>
             </w:r>
-            <w:r w:rsidR="00E55FE0">
+            <w:r>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t>afety</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B1FFD" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="00806EA6" w14:paraId="28AB8450" w14:textId="6BDCF294">
+          <w:p w14:paraId="28AB8450" w14:textId="6BDCF294" w:rsidR="009F0F50" w:rsidRPr="002B1FFD" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Check for</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D017C" w:rsidR="004E2751">
+            <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve"> any non-standard modifications or fixtures for safety/legal compliance</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-312493455"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="438" w:type="pct"/>
+                <w:tcW w:w="439" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="3C4C42CC" w14:textId="6B80136F">
+              <w:p w14:paraId="3C4C42CC" w14:textId="6B80136F" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1458369863"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="377" w:type="pct"/>
+                <w:tcW w:w="376" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="3A58BF3A" w14:textId="037DA4B7">
+              <w:p w14:paraId="3A58BF3A" w14:textId="037DA4B7" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w:rsidTr="006061A9" w14:paraId="6616ADA1" w14:textId="79ACE6CA">
+      <w:tr w:rsidR="009F0F50" w14:paraId="6616ADA1" w14:textId="79ACE6CA" w:rsidTr="009F0F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="2D656BF6" w14:textId="088989F2" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001A5187">
+              <w:t>General</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D017C" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="26EB88F2" w14:textId="4C06FF16">
+          <w:p w14:paraId="26EB88F2" w14:textId="4C06FF16" w:rsidR="009F0F50" w:rsidRPr="000D017C" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve">Asbestos </w:t>
             </w:r>
-            <w:r w:rsidR="00E55FE0">
+            <w:r>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t>nspection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B1FFD" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="00806EA6" w14:paraId="34F177D1" w14:textId="37A5323A">
+          <w:p w14:paraId="34F177D1" w14:textId="37A5323A" w:rsidR="009F0F50" w:rsidRPr="002B1FFD" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Inspect</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D017C" w:rsidR="004E2751">
+            <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve"> for obvious cracked/damaged asbestos materials</w:t>
             </w:r>
             <w:r w:rsidRPr="00C262C5">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00635AF1">
-              <w:t>Ensure</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> safety protocols are followed if found.</w:t>
+              <w:t>Ensure safety protocols are followed if found.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="206148075"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="438" w:type="pct"/>
+                <w:tcW w:w="439" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="4F6FE191" w14:textId="22FFC28D">
+              <w:p w14:paraId="4F6FE191" w14:textId="22FFC28D" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1850862447"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="377" w:type="pct"/>
+                <w:tcW w:w="376" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="791EC199" w14:textId="223957F2">
+              <w:p w14:paraId="791EC199" w14:textId="223957F2" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w:rsidTr="006061A9" w14:paraId="7576BCB2" w14:textId="2BF61247">
+      <w:tr w:rsidR="009F0F50" w14:paraId="7576BCB2" w14:textId="2BF61247" w:rsidTr="009F0F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="668BE6AA" w14:textId="1F7DB31A" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001A5187">
+              <w:t>General</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D017C" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="201CEF3C" w14:textId="725D8425">
+          <w:p w14:paraId="201CEF3C" w14:textId="725D8425" w:rsidR="009F0F50" w:rsidRPr="000D017C" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve">Structural </w:t>
             </w:r>
-            <w:r w:rsidR="00E55FE0">
+            <w:r>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t>ntegrity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B1FFD" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="00806EA6" w14:paraId="1112A4B8" w14:textId="2973F897">
+          <w:p w14:paraId="1112A4B8" w14:textId="2973F897" w:rsidR="009F0F50" w:rsidRPr="002B1FFD" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Inspect</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D017C" w:rsidR="004E2751">
+            <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve"> walls/floors for noticeable slope or cracks/gaps greater than 10mm wide</w:t>
             </w:r>
             <w:r>
               <w:t>. E</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
-              <w:t>nsure</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> overall structural integrity is sound.</w:t>
+              <w:t>nsure overall structural integrity is sound.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="434094718"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="438" w:type="pct"/>
+                <w:tcW w:w="439" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="72B0A330" w14:textId="59C8E3EE">
+              <w:p w14:paraId="72B0A330" w14:textId="59C8E3EE" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="364559652"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="377" w:type="pct"/>
+                <w:tcW w:w="376" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="1A2805D6" w14:textId="34DBE4F4">
+              <w:p w14:paraId="1A2805D6" w14:textId="34DBE4F4" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w:rsidTr="006061A9" w14:paraId="57316399" w14:textId="0C74A6A1">
+      <w:tr w:rsidR="009F0F50" w14:paraId="57316399" w14:textId="0C74A6A1" w:rsidTr="009F0F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="2FD25A36" w14:textId="344CAA0A" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001A5187">
+              <w:lastRenderedPageBreak/>
+              <w:t>General</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D017C" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="33DB90E0" w14:textId="7F00C12D">
+          <w:p w14:paraId="33DB90E0" w14:textId="7F00C12D" w:rsidR="009F0F50" w:rsidRPr="000D017C" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F93FC4">
               <w:t xml:space="preserve">Pest </w:t>
             </w:r>
-            <w:r w:rsidR="00E55FE0">
+            <w:r>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00F93FC4">
               <w:t>nfestation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D017C" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="0951B141" w14:textId="2231ABAF">
+          <w:p w14:paraId="0951B141" w14:textId="2231ABAF" w:rsidR="009F0F50" w:rsidRPr="000D017C" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F93FC4">
               <w:t>Inspect for visible signs of pest infestation or biological hazards</w:t>
             </w:r>
-            <w:r w:rsidR="00806EA6">
+            <w:r>
               <w:t>. T</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F93FC4" w:rsidR="00806EA6">
-[...1 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00F93FC4">
-              <w:t xml:space="preserve"> necessary pest control measures if needed</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00806EA6">
+              <w:t>ake necessary pest control measures if needed</w:t>
+            </w:r>
+            <w:r>
               <w:t>. L</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F93FC4" w:rsidR="00806EA6">
-[...1 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00F93FC4">
-              <w:t xml:space="preserve"> for termite damage or significant rot/decay in building timbers.</w:t>
+              <w:t>ook for termite damage or significant rot/decay in building timbers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-438989568"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="438" w:type="pct"/>
+                <w:tcW w:w="439" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="0038CAD1" w14:textId="5408E399">
+              <w:p w14:paraId="0038CAD1" w14:textId="5408E399" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-400595888"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="377" w:type="pct"/>
+                <w:tcW w:w="376" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="722937B1" w14:textId="55CA7B5E">
+              <w:p w14:paraId="722937B1" w14:textId="55CA7B5E" w:rsidR="009F0F50" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w:rsidTr="006061A9" w14:paraId="679C7DAB" w14:textId="324A6CE6">
+      <w:tr w:rsidR="004E2751" w14:paraId="679C7DAB" w14:textId="324A6CE6" w:rsidTr="009F0F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D017C" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="0FDE02D3" w14:textId="5DF8F01F">
+          <w:p w14:paraId="0FDE02D3" w14:textId="5DF8F01F" w:rsidR="004E2751" w:rsidRPr="000D017C" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Floors/</w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>w</w:t>
             </w:r>
             <w:r>
               <w:t>alkways</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D017C" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="531F1A5D" w14:textId="330C43D8">
+          <w:p w14:paraId="531F1A5D" w14:textId="330C43D8" w:rsidR="004E2751" w:rsidRPr="000D017C" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve">Floor </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve">overings </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t>afety</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="00B27B2F" w14:paraId="6B434716" w14:textId="6B66BD32">
+          <w:p w14:paraId="6B434716" w14:textId="6B66BD32" w:rsidR="004E2751" w:rsidRDefault="00B27B2F" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>All</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D017C" w:rsidR="004E2751">
+            <w:r w:rsidR="004E2751" w:rsidRPr="000D017C">
               <w:t xml:space="preserve"> floor coverings </w:t>
             </w:r>
             <w:r w:rsidR="005D51A6">
               <w:t>must be</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D017C" w:rsidR="004E2751">
+            <w:r w:rsidR="004E2751" w:rsidRPr="000D017C">
               <w:t xml:space="preserve"> free from trip hazards.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1479137788"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="438" w:type="pct"/>
+                <w:tcW w:w="439" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="50A24256" w14:textId="5F271B5A">
+              <w:p w14:paraId="50A24256" w14:textId="5F271B5A" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-190763303"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="377" w:type="pct"/>
+                <w:tcW w:w="376" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="6C408719" w14:textId="4AECF98A">
+              <w:p w14:paraId="6C408719" w14:textId="4AECF98A" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w:rsidTr="006061A9" w14:paraId="724D42E3" w14:textId="028BB83B">
+      <w:tr w:rsidR="004E2751" w14:paraId="724D42E3" w14:textId="028BB83B" w:rsidTr="009F0F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="4CCEAC68" w14:textId="7A251128">
+          <w:p w14:paraId="4CCEAC68" w14:textId="7A251128" w:rsidR="004E2751" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="000D017C">
               <w:t>Kitchen/</w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t>athroom/</w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve">tility </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t>rea</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D017C" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="2FB90180" w14:textId="4C784334">
+          <w:p w14:paraId="2FB90180" w14:textId="4C784334" w:rsidR="004E2751" w:rsidRPr="000D017C" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve">Taps </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t>unctionality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D017C" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="677B5EAB" w14:textId="3633CB87">
+          <w:p w14:paraId="677B5EAB" w14:textId="3633CB87" w:rsidR="004E2751" w:rsidRPr="000D017C" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Check</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve"> all taps operate smoothly without dripping</w:t>
             </w:r>
             <w:r w:rsidR="00806EA6">
               <w:t>. C</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D017C" w:rsidR="00806EA6">
+            <w:r w:rsidR="00806EA6" w:rsidRPr="000D017C">
               <w:t>heck</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve"> for consistent water pressure from all fixtures.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="6028513"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="438" w:type="pct"/>
+                <w:tcW w:w="439" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="1CABBCE8" w14:textId="5D4D27CC">
+              <w:p w14:paraId="1CABBCE8" w14:textId="5D4D27CC" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-403145699"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="377" w:type="pct"/>
+                <w:tcW w:w="376" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="45276382" w14:textId="66014EE2">
+              <w:p w14:paraId="45276382" w14:textId="66014EE2" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w:rsidTr="006061A9" w14:paraId="13BF7099" w14:textId="05182C13">
+      <w:tr w:rsidR="004E2751" w14:paraId="13BF7099" w14:textId="05182C13" w:rsidTr="009F0F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="00517B7C" w14:paraId="2420B690" w14:textId="6D133728">
+          <w:p w14:paraId="2420B690" w14:textId="6D133728" w:rsidR="004E2751" w:rsidRDefault="00517B7C" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Kitchen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="16088629" w14:textId="57B4C962">
+          <w:p w14:paraId="16088629" w14:textId="57B4C962" w:rsidR="004E2751" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve">Kitchen </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t>upboards/</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00E55FE0">
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
-              <w:t xml:space="preserve">rawers </w:t>
+              <w:t>rawers</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000D017C">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t>unctionality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007527ED" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="600F902F" w14:textId="43061FC7">
+          <w:p w14:paraId="600F902F" w14:textId="43061FC7" w:rsidR="004E2751" w:rsidRPr="007527ED" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="000D017C">
               <w:t>Check that all kitchen cupboards and drawers open/close easily and have handles.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-2103864263"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="438" w:type="pct"/>
+                <w:tcW w:w="439" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="0308711F" w14:textId="4ECBE1D0">
+              <w:p w14:paraId="0308711F" w14:textId="4ECBE1D0" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-45840603"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="377" w:type="pct"/>
+                <w:tcW w:w="376" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="0B5F8550" w14:textId="7B3C74F5">
+              <w:p w14:paraId="0B5F8550" w14:textId="7B3C74F5" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w:rsidTr="006061A9" w14:paraId="64F1F766" w14:textId="3348203D">
+      <w:tr w:rsidR="004E2751" w14:paraId="64F1F766" w14:textId="3348203D" w:rsidTr="009F0F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="21D2085C" w14:textId="5935A42F">
+          </w:tcPr>
+          <w:p w14:paraId="21D2085C" w14:textId="5935A42F" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="007527ED">
               <w:t>Rooms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="11976487" w14:textId="538F3A00">
+          <w:p w14:paraId="11976487" w14:textId="538F3A00" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="007527ED">
               <w:t xml:space="preserve">Internal </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="007527ED">
               <w:t xml:space="preserve">oors with </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidRPr="007527ED">
               <w:t>ardware</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="77F83DDF" w14:textId="14132143">
+          <w:p w14:paraId="77F83DDF" w14:textId="14132143" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Check</w:t>
             </w:r>
             <w:r w:rsidRPr="007527ED">
               <w:t xml:space="preserve"> all rooms have doors equipped with door hardware, but internal doors should not have locks or latches.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1296133059"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="438" w:type="pct"/>
+                <w:tcW w:w="439" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="7C315462" w14:textId="25E75844">
+              <w:p w14:paraId="7C315462" w14:textId="25E75844" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1851991253"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="377" w:type="pct"/>
+                <w:tcW w:w="376" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="7109A557" w14:textId="2351EC39">
+              <w:p w14:paraId="7109A557" w14:textId="2351EC39" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w:rsidTr="006061A9" w14:paraId="0F07410A" w14:textId="2E70D7D6">
+      <w:tr w:rsidR="004E2751" w14:paraId="0F07410A" w14:textId="2E70D7D6" w:rsidTr="009F0F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="49DFB567" w14:textId="7CC7D72E" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="009F0F50" w:rsidP="004E2751">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007527ED">
+              <w:t>Rooms</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="263EFA4D" w14:textId="778ADACF">
+          <w:p w14:paraId="263EFA4D" w14:textId="778ADACF" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="007527ED">
               <w:t xml:space="preserve">Flywire </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="007527ED">
               <w:t>creens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="59151332" w14:textId="3B92533F">
+          <w:p w14:paraId="59151332" w14:textId="3B92533F" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1165"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>Check</w:t>
             </w:r>
             <w:r w:rsidRPr="007527ED">
               <w:t xml:space="preserve"> at least one window in each room has flywire fitted and in good repair.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-6910080"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="438" w:type="pct"/>
+                <w:tcW w:w="439" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="1A175248" w14:textId="41C4114E">
+              <w:p w14:paraId="1A175248" w14:textId="41C4114E" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="867259553"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="377" w:type="pct"/>
+                <w:tcW w:w="376" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="3A150562" w14:textId="06526AD2">
+              <w:p w14:paraId="3A150562" w14:textId="06526AD2" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w:rsidTr="006061A9" w14:paraId="28C6DD52" w14:textId="2DB53BD3">
+      <w:tr w:rsidR="004E2751" w14:paraId="28C6DD52" w14:textId="2DB53BD3" w:rsidTr="009F0F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D017C" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="317881A1" w14:textId="050C49A5">
+          <w:p w14:paraId="317881A1" w14:textId="050C49A5" w:rsidR="004E2751" w:rsidRPr="000D017C" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Bathroom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D017C" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="7711BCA6" w14:textId="24FB89FB">
+          <w:p w14:paraId="7711BCA6" w14:textId="24FB89FB" w:rsidR="004E2751" w:rsidRPr="000D017C" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve">Bathroom </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t>upboards/</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00E55FE0">
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
-              <w:t xml:space="preserve">rawers </w:t>
+              <w:t>rawers</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000D017C">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t>unctionality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="7E7F3139" w14:textId="7FEED80E">
+          <w:p w14:paraId="7E7F3139" w14:textId="7FEED80E" w:rsidR="004E2751" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1165"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>Check</w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t xml:space="preserve"> bathroom cupboards and drawers</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D017C">
               <w:t>open/close without difficulty and have handles.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="320009484"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="438" w:type="pct"/>
+                <w:tcW w:w="439" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="4DA6BD41" w14:textId="23820715">
+              <w:p w14:paraId="4DA6BD41" w14:textId="23820715" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1666396248"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="377" w:type="pct"/>
+                <w:tcW w:w="376" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="1CC4DCDB" w14:textId="5DD530E6">
+              <w:p w14:paraId="1CC4DCDB" w14:textId="5DD530E6" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w:rsidTr="006061A9" w14:paraId="24119F56" w14:textId="475987D0">
+      <w:tr w:rsidR="004E2751" w14:paraId="24119F56" w14:textId="475987D0" w:rsidTr="009F0F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D017C" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="4F2FA76D" w14:textId="301BD1DA">
+          <w:p w14:paraId="4F2FA76D" w14:textId="301BD1DA" w:rsidR="004E2751" w:rsidRPr="000D017C" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F93FC4">
               <w:t>Yard/</w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00F93FC4">
               <w:t>xterior</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D017C" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="7236CE12" w14:textId="5D42D29E">
+          <w:p w14:paraId="7236CE12" w14:textId="5D42D29E" w:rsidR="004E2751" w:rsidRPr="000D017C" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F93FC4">
               <w:t xml:space="preserve">Functional </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="00F93FC4">
               <w:t xml:space="preserve">etterbox </w:t>
             </w:r>
             <w:r>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="00F93FC4">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00F93FC4">
               <w:t>lothesline/</w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00F93FC4">
               <w:t>hed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="3B8C81B3" w14:textId="35D13B7B">
+          <w:p w14:paraId="3B8C81B3" w14:textId="35D13B7B" w:rsidR="004E2751" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1165"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00F93FC4">
               <w:t>Confirm property has a functional letterbox, clothesline, and garden shed/storage locker if applicable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-854416180"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="438" w:type="pct"/>
+                <w:tcW w:w="439" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="5FA0E5CA" w14:textId="10093DA2">
+              <w:p w14:paraId="5FA0E5CA" w14:textId="10093DA2" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1782259833"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="377" w:type="pct"/>
+                <w:tcW w:w="376" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="50BC10A0" w14:textId="4D8E207B">
+              <w:p w14:paraId="50BC10A0" w14:textId="4D8E207B" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w:rsidTr="006061A9" w14:paraId="34B46BF8" w14:textId="3973F639">
+      <w:tr w:rsidR="004E2751" w14:paraId="34B46BF8" w14:textId="3973F639" w:rsidTr="009F0F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D017C" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="520D0196" w14:textId="77777777">
+          <w:p w14:paraId="520D0196" w14:textId="77777777" w:rsidR="004E2751" w:rsidRPr="000D017C" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D017C" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="5802C5EF" w14:textId="5A459A0A">
+          <w:p w14:paraId="5802C5EF" w14:textId="5A459A0A" w:rsidR="004E2751" w:rsidRPr="000D017C" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F93FC4">
               <w:t xml:space="preserve">Tree </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F93FC4" w:rsidR="00E55FE0">
+            <w:r w:rsidR="00E55FE0" w:rsidRPr="00F93FC4">
               <w:t>roximity</w:t>
             </w:r>
             <w:r w:rsidRPr="00F93FC4">
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00F93FC4">
               <w:t xml:space="preserve">xternal </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidRPr="00F93FC4">
               <w:t>alls</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="7D7057FC" w14:textId="12B8E83B">
+          <w:p w14:paraId="7D7057FC" w14:textId="12B8E83B" w:rsidR="004E2751" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1165"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00F93FC4">
               <w:t>Ensure no trees are within 1 meter of external brick walls; check for trees/shrubs impeding access or impacting structures.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1056860298"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="438" w:type="pct"/>
+                <w:tcW w:w="439" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="5DA97C66" w14:textId="7675A488">
+              <w:p w14:paraId="5DA97C66" w14:textId="7675A488" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="879445916"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="377" w:type="pct"/>
+                <w:tcW w:w="376" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="30B9A9E5" w14:textId="40FB1573">
+              <w:p w14:paraId="30B9A9E5" w14:textId="40FB1573" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004E2751" w:rsidTr="006061A9" w14:paraId="34AAE092" w14:textId="5DB79114">
+      <w:tr w:rsidR="004E2751" w14:paraId="34AAE092" w14:textId="5DB79114" w:rsidTr="009F0F50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D017C" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="43D7C301" w14:textId="77777777">
+          <w:p w14:paraId="43D7C301" w14:textId="77777777" w:rsidR="004E2751" w:rsidRPr="000D017C" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D017C" w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="4760CD50" w14:textId="4F7F09FD">
+          <w:p w14:paraId="4760CD50" w14:textId="4F7F09FD" w:rsidR="004E2751" w:rsidRPr="000D017C" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Swimming </w:t>
             </w:r>
             <w:r w:rsidR="00E55FE0">
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00F93FC4">
               <w:t>ool</w:t>
             </w:r>
             <w:r>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="004E2751" w:rsidP="004E2751" w:rsidRDefault="004E2751" w14:paraId="67B148A2" w14:textId="73975677">
+          <w:p w14:paraId="67B148A2" w14:textId="73975677" w:rsidR="004E2751" w:rsidRDefault="004E2751" w:rsidP="004E2751">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1227"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00F93FC4">
               <w:t>Confirm no swimming pools or external spas are present</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-152766489"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="438" w:type="pct"/>
+                <w:tcW w:w="439" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="52595E9C" w14:textId="30392D8B">
+              <w:p w14:paraId="52595E9C" w14:textId="5332DA69" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="001B290D" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="675999024"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="377" w:type="pct"/>
+                <w:tcW w:w="376" w:type="pct"/>
               </w:tcPr>
-              <w:p w:rsidRPr="00F22A90" w:rsidR="004E2751" w:rsidP="00746D30" w:rsidRDefault="00806EA6" w14:paraId="664592C4" w14:textId="5EE03A37">
+              <w:p w14:paraId="664592C4" w14:textId="5EE03A37" w:rsidR="004E2751" w:rsidRPr="00F22A90" w:rsidRDefault="00806EA6" w:rsidP="00746D30">
                 <w:pPr>
                   <w:pStyle w:val="Tabletext"/>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00F93FC4" w:rsidR="00F93FC4" w:rsidP="001B26A4" w:rsidRDefault="00F93FC4" w14:paraId="127C9664" w14:textId="77777777">
+    <w:p w14:paraId="2C2875AC" w14:textId="77777777" w:rsidR="000C3115" w:rsidRDefault="000C3115" w:rsidP="00E6477B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00F93FC4" w:rsidR="00F93FC4" w:rsidSect="00C66E1D">
-[...1 lines deleted...]
-      <w:pgMar w:top="1304" w:right="851" w:bottom="1304" w:left="1418" w:header="680" w:footer="567" w:gutter="0"/>
+    <w:p w14:paraId="775BD283" w14:textId="77777777" w:rsidR="00F32010" w:rsidRDefault="00F32010" w:rsidP="00F32010">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00F32010" w:rsidSect="00C66E1D">
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
+          <w:pgMar w:top="1304" w:right="851" w:bottom="1304" w:left="1418" w:header="680" w:footer="567" w:gutter="0"/>
+          <w:cols w:space="340"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB0C0A6" w14:textId="4F460C33" w:rsidR="00C80900" w:rsidRPr="003161E0" w:rsidRDefault="00DD5274" w:rsidP="004B5ECD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc224119182"/>
+      <w:r w:rsidRPr="003161E0">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vacant unit referrals to Asset Managemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003161E0">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00E202AB" w:rsidRPr="003161E0">
+        <w:t xml:space="preserve"> Branch</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="39DB5FB2" w14:textId="77777777" w:rsidR="00C80900" w:rsidRPr="00DD5274" w:rsidRDefault="00C80900" w:rsidP="00DD5274">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5274">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>When assessing a vacant property for escalation, staff must identify which works fall within local office responsibility and capacity, and which require involvement from</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5274" w:rsidRPr="00DD5274">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Homes Victoria’s Asset Management Branch. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5819859B" w14:textId="42CCE29B" w:rsidR="00C80900" w:rsidRPr="00DD5274" w:rsidRDefault="002F29FA" w:rsidP="006570A1">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The following tables outline the different types of works, clarify responsibility for each, and provide examples to assist in determining whether a referral is required. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81675">
+        <w:t>Staff must</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3D24" w:rsidRPr="00C81675">
+        <w:t xml:space="preserve"> also</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81675">
+        <w:t xml:space="preserve"> refer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81675">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5789">
+        <w:rPr>
+          <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Referral_guide_and" w:history="1">
+        <w:r w:rsidRPr="00DF5789">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Section 1</w:t>
+        </w:r>
+        <w:r w:rsidR="004B5ECD" w:rsidRPr="00DF5789">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>0</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00DF5789">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Referral </w:t>
+        </w:r>
+        <w:r w:rsidR="00203CC3" w:rsidRPr="00DF5789">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>guide</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00DF5789">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> and </w:t>
+        </w:r>
+        <w:r w:rsidR="00203CC3" w:rsidRPr="00DF5789">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>assessment</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00DF5789">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – Asset Management Branch</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00DF5789">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
+            <w:b/>
+            <w:sz w:val="27"/>
+            <w:szCs w:val="27"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C81675">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>when determining responsibility and prior to submitting a referral.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D7C186" w14:textId="3EDFBC7D" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:line="250" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5274">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE25A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5274">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>: Capital works (Asset Management Branch responsibility)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2263"/>
+        <w:gridCol w:w="7025"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DD5274" w:rsidRPr="00DD5274" w14:paraId="3062F349" w14:textId="77777777" w:rsidTr="00396475">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B27EEBF" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="201547"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:b/>
+                <w:color w:val="201547"/>
+              </w:rPr>
+              <w:t>Category</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7025" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55FEF0A6" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="201547"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:b/>
+                <w:color w:val="201547"/>
+              </w:rPr>
+              <w:t>Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD5274" w:rsidRPr="00DD5274" w14:paraId="59E5EF0F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F1C0F55" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="009F0F50" w:rsidRDefault="00DD5274" w:rsidP="00F17779">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F17779">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>Definition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7025" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52852B96" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t xml:space="preserve">Significant repairs, upgrades or replacements that restore or improve the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A94EE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>long</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A94EE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+              <w:t>term function</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A94EE8">
+              <w:t xml:space="preserve"> of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t xml:space="preserve"> the property. These works usually exceed the financial and operational capacity of local offices.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD5274" w:rsidRPr="00DD5274" w14:paraId="1D473610" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6510FCEC" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="009F0F50" w:rsidRDefault="00DD5274" w:rsidP="00F17779">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F17779">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>Delivery pathways</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7025" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57C3C7D8" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00A94EE8" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94EE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>Programmed capital works</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A94EE8">
+              <w:t xml:space="preserve"> delivered annually by Homes Victoria. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CD688B5" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94EE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>Minor capital works</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A94EE8">
+              <w:t xml:space="preserve"> delivered</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t xml:space="preserve"> locally under the Schedule of Rates (SOR) or as Not on Schedule (NOS) items.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD5274" w:rsidRPr="00DD5274" w14:paraId="04F6F66E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF1C107" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="009F0F50" w:rsidRDefault="00DD5274" w:rsidP="00F17779">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F17779">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>Examples of capital works</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7025" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="088712BF" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structural repairs: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>major roof replacement, structural wall repairs, extensive flooring replacement.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40E6DDC3" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compliance </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>works:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>fire safety upgrades, asbestos removal, accessibility modifications.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73D65A67" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Extensive damage repairs:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fire</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="MS Mincho" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>damaged properties, major vandalism repairs, methamphetamine/mould/pest contamination remediation.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01571616" w14:textId="12E9DD30" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrain and site works: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>retaining walls, major drainage works, significant landscaping or earthwor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>ks</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD5274" w:rsidRPr="00DD5274" w14:paraId="3AA1B808" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1158826D" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="009F0F50" w:rsidRDefault="00DD5274" w:rsidP="00F17779">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F17779">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>Referral requirement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7025" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9051E0" w14:textId="6842F4EA" w:rsidR="00DD5274" w:rsidRPr="00A94EE8" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A94EE8">
+              <w:t xml:space="preserve">Vacant properties requiring this level of work </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A94EE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t xml:space="preserve">must be referred to </w:t>
+            </w:r>
+            <w:r w:rsidR="00D240DA" w:rsidRPr="00A94EE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A94EE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>Asset Management</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A94EE8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D240DA" w:rsidRPr="00A94EE8">
+              <w:t xml:space="preserve">Branch </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A94EE8">
+              <w:t>for assessment.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="691DEF32" w14:textId="3A91FAD1" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="000B6413">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5274">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE25A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5274">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>: Non</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5274">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>capital works (Local office responsibility)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2263"/>
+        <w:gridCol w:w="7025"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DD5274" w:rsidRPr="00DD5274" w14:paraId="7F1DD48F" w14:textId="77777777" w:rsidTr="00396475">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6E430E" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="007412A6">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>Category</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7025" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0F4D85" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="007412A6">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD5274" w:rsidRPr="00DD5274" w14:paraId="7AD945C4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36706BB5" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00F17779">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>Definition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7025" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11E0DF0A" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>Day</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:noBreakHyphen/>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:noBreakHyphen/>
+              <w:t xml:space="preserve">day maintenance and minor repairs needed to keep a property safe, functional, and ready for reletting. These works </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A94EE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>do not extend the asset’s life</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A94EE8">
+              <w:t xml:space="preserve"> and are carried out locally.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD5274" w:rsidRPr="00DD5274" w14:paraId="09158479" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5666D0" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00F17779">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>Delivery pathway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7025" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19B32816" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>Local housing offices raise work orders under the SOR for vacant maintenance and fair wear</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:noBreakHyphen/>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:noBreakHyphen/>
+              <w:t>tear repairs.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD5274" w:rsidRPr="00DD5274" w14:paraId="5318BCC9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1987DD71" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00F17779">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>Examples of non</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="MS Mincho" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>capital works</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7025" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C46F678" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>General maintenance:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t xml:space="preserve"> lock changes, repairing windows, fixing taps.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="196A18D6" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Cleaning and waste removal:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t xml:space="preserve"> rubbish removal, pest control, internal and external cleaning.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="164788E9" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Minor repairs:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t xml:space="preserve"> patching walls, securing loose fixtures, partial gutter replacements, minor flooring repairs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="515C0AD7" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Safety and security:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t xml:space="preserve"> fence repairs, reattaching cupboard doors, replacing smoke alarm batteries, fixing broken tiles or benchtops.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD5274" w:rsidRPr="00DD5274" w14:paraId="6FE0C753" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="770F4D53" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00F17779">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Referral requirement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7025" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21164EFB" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00B42A32" w:rsidRDefault="00DD5274" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42A32">
+              <w:t xml:space="preserve">These works </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B42A32">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>should be completed locally</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B42A32">
+              <w:t xml:space="preserve">. They </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B42A32">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>do not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B42A32">
+              <w:t xml:space="preserve"> require referral to the Asset Management Branch.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1D4BBAAF" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5274">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>In some situations, routine maintenance may uncover underlying issues that require Capital Works. For example, a leaking roof may be repaired locally, but a Field Services Officer inspection may reveal that the roof is significantly deteriorated and requires full replacement. When this occurs:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4584E4" w14:textId="77777777" w:rsidR="00DD5274" w:rsidRPr="00DD5274" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5274">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>local offices should complete the immediate non</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5274">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5274">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>capital maintenance needed to address the presenting issue (e.g. repairing the active leak).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE6F4EB" w14:textId="77777777" w:rsidR="00405CCD" w:rsidRDefault="00DD5274" w:rsidP="00DD5274">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00405CCD" w:rsidSect="00405CCD">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1418" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
+          <w:cols w:space="340"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5274">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>if further investigation identifies major or extensive works, the local office must document the findings and submit a referral to the Asset Management Branch for assessment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1142414E" w14:textId="2B997190" w:rsidR="00F32010" w:rsidRDefault="00405CCD" w:rsidP="00405CCD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Referral_guide_and"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc224119183"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="00405CCD">
+        <w:lastRenderedPageBreak/>
+        <w:t>Referral guide and assessment - Asset Management Branch</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2970"/>
+        <w:gridCol w:w="11589"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005C62C9" w:rsidRPr="00911DE6" w14:paraId="04B6B3B4" w14:textId="77777777" w:rsidTr="00405CCD">
+        <w:trPr>
+          <w:trHeight w:val="362"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="4790836A" w14:textId="099F88C8" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="005C62C9" w:rsidP="00CF2B06">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00911DE6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Property </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00911DE6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>ddress</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:lang w:eastAsia="en-AU"/>
+            </w:rPr>
+            <w:alias w:val="Property address"/>
+            <w:tag w:val="Property address"/>
+            <w:id w:val="-1328438610"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3980" w:type="pct"/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p w14:paraId="46F01DDE" w14:textId="7F3A6DD7" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="0094225F" w:rsidP="0094225F">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:rPr>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EE0B3B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="29D3BF98" w14:textId="77777777" w:rsidR="00E02666" w:rsidRDefault="00E02666"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2971"/>
+        <w:gridCol w:w="2971"/>
+        <w:gridCol w:w="2971"/>
+        <w:gridCol w:w="3031"/>
+        <w:gridCol w:w="2615"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005C62C9" w:rsidRPr="00911DE6" w14:paraId="6A07D6EA" w14:textId="47169C37" w:rsidTr="00E02666">
+        <w:trPr>
+          <w:trHeight w:val="362"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BBCAC93" w14:textId="77777777" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="005C62C9" w:rsidP="00CF2B06">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00911DE6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t> Property PIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50355AB1" w14:textId="77777777" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="005C62C9" w:rsidP="00CF2B06">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00911DE6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t> Land PIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29E52998" w14:textId="66F12159" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="005C62C9" w:rsidP="00CF2B06">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00911DE6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Year </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00911DE6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>uilt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1041" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="57797845" w14:textId="2589CD85" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="005C62C9" w:rsidP="00CF2B06">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00911DE6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cladding </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="898" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="527B4EBB" w14:textId="5CB91E37" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="005C62C9" w:rsidP="00CF2B06">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00911DE6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Demand and supply</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C62C9" w:rsidRPr="00911DE6" w14:paraId="7FF2231D" w14:textId="1E21C186" w:rsidTr="00E02666">
+        <w:trPr>
+          <w:trHeight w:val="362"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:lang w:eastAsia="en-AU"/>
+            </w:rPr>
+            <w:id w:val="1571388727"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1020" w:type="pct"/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p w14:paraId="69E63D04" w14:textId="0D41511B" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="0094225F" w:rsidP="0094225F">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="20"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EE0B3B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:lang w:eastAsia="en-AU"/>
+            </w:rPr>
+            <w:id w:val="-857041667"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1020" w:type="pct"/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p w14:paraId="40BFC281" w14:textId="03FACFEA" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="0094225F" w:rsidP="0094225F">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="20"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EE0B3B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:lang w:eastAsia="en-AU"/>
+            </w:rPr>
+            <w:id w:val="-952553413"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1020" w:type="pct"/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p w14:paraId="1795B8F7" w14:textId="4D799C6D" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="0094225F" w:rsidP="0094225F">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="20"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EE0B3B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:lang w:eastAsia="en-AU"/>
+            </w:rPr>
+            <w:id w:val="-1515995069"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1041" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="65E596FF" w14:textId="11E41822" w:rsidR="005C62C9" w:rsidRPr="00911DE6" w:rsidRDefault="0094225F" w:rsidP="0094225F">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="20"/>
+                    <w:lang w:eastAsia="en-AU"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EE0B3B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:alias w:val="Demand and supply"/>
+            <w:tag w:val="Demand and supply"/>
+            <w:id w:val="708297191"/>
+            <w:placeholder>
+              <w:docPart w:val="0147660C07584147A713D67A693B4495"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:comboBox>
+              <w:listItem w:value="Choose an item."/>
+              <w:listItem w:displayText="High demand area" w:value="High demand area"/>
+              <w:listItem w:displayText="Neighbourhood fatigue " w:value="Neighbourhood fatigue "/>
+              <w:listItem w:displayText="Low demand area" w:value="Low demand area"/>
+              <w:listItem w:displayText="High density area with Social Housing" w:value="High density area with Social Housing"/>
+            </w:comboBox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="898" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="33DEA87A" w14:textId="2293CD4A" w:rsidR="005C62C9" w:rsidRPr="00240B4D" w:rsidRDefault="005C62C9" w:rsidP="0094225F">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                </w:pPr>
+                <w:r w:rsidRPr="000914CF">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Choose an item.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1B800CC6" w14:textId="712C44A0" w:rsidR="005C62C9" w:rsidRDefault="005C62C9" w:rsidP="005C62C9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc224119184"/>
+      <w:r>
+        <w:t>Asset intent</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="0C03E4BA" w14:textId="20B84235" w:rsidR="005C62C9" w:rsidRDefault="00C9390D" w:rsidP="006E0679">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="005C62C9" w:rsidRPr="005C62C9">
+        <w:t>elect the relevant asset intent</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C00D0">
+        <w:t xml:space="preserve"> Refer </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Asset_intent_descriptions" w:history="1">
+        <w:r w:rsidR="009C00D0" w:rsidRPr="00C107EB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Asset intent </w:t>
+        </w:r>
+        <w:r w:rsidR="00C107EB" w:rsidRPr="00C107EB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>descriptions</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009C00D0">
+        <w:t xml:space="preserve"> for more information.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="11870"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0016775E" w14:paraId="44C55D24" w14:textId="7BAC8EE0" w:rsidTr="00396475">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0E633A" w14:textId="27B2C970" w:rsidR="0016775E" w:rsidRDefault="0016775E" w:rsidP="0016775E">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Asset intent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11870" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F016D28" w14:textId="6ACE6C83" w:rsidR="0016775E" w:rsidRDefault="0016775E" w:rsidP="0016775E">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0016775E">
+              <w:t>Referral requirements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0016775E" w14:paraId="5D689EE4" w14:textId="77777777" w:rsidTr="001B0C5A">
+        <w:sdt>
+          <w:sdtPr>
+            <w:alias w:val="Asset intent"/>
+            <w:tag w:val="Asset intent"/>
+            <w:id w:val="-1905828011"/>
+            <w:placeholder>
+              <w:docPart w:val="DD93823BE1B7430FACD18C4756EF8DEC"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:comboBox>
+              <w:listItem w:value="Choose an item."/>
+              <w:listItem w:displayText="Hold and improve" w:value="Hold and improve"/>
+              <w:listItem w:displayText="Hold and maintain" w:value="Hold and maintain"/>
+              <w:listItem w:displayText="Review" w:value="Review"/>
+              <w:listItem w:displayText="Sell" w:value="Sell"/>
+              <w:listItem w:displayText="Redevelop" w:value="Redevelop"/>
+            </w:comboBox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2689" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3BEE1FCA" w14:textId="1F21A384" w:rsidR="0016775E" w:rsidRDefault="0016775E" w:rsidP="0016775E">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                </w:pPr>
+                <w:r w:rsidRPr="000914CF">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Choose an item.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11870" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9FBBFA" w14:textId="2FE30440" w:rsidR="0016775E" w:rsidRPr="00CF7BB8" w:rsidRDefault="0016775E" w:rsidP="00F07005">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF7BB8">
+              <w:t>Where the asset intent is ‘Hold and Improve’ or ‘Hold and Maintain’, the referral must be submitted via the OurService</w:t>
+            </w:r>
+            <w:r w:rsidR="00F07005" w:rsidRPr="00CF7BB8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r w:rsidR="00F07005" w:rsidRPr="00CF7BB8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Upgrade Referral Request e</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00CF7BB8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>form</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00536CF7">
+              <w:t xml:space="preserve"> (internal link) </w:t>
+            </w:r>
+            <w:r w:rsidR="00536CF7" w:rsidRPr="00536CF7">
+              <w:t>https://ourservice.support.vic.gov.au/ourservice?id=sc_cat_item&amp;sys_id=5bfb744adb6a2110ddf5bc56f39619b1&amp;sysparm_category=dfeb09fe1bc52110af5d98ef0d4bcb79</w:t>
+            </w:r>
+            <w:r w:rsidR="005F46F7">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39465F4D" w14:textId="25A462B2" w:rsidR="0016775E" w:rsidRDefault="0016775E" w:rsidP="005C62C9">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF7BB8">
+              <w:t>Where the asset intent is ‘Review’, ‘Sell’ or ‘Redevelop’, the referral must be submitted via the OurService</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r w:rsidR="004D2E79" w:rsidRPr="00CF7BB8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Disposal Referral Request </w:t>
+              </w:r>
+              <w:r w:rsidR="00D912E6" w:rsidRPr="00CF7BB8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>eform</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00CB182B">
+              <w:t xml:space="preserve"> (internal link) </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB182B" w:rsidRPr="00CB182B">
+              <w:t>https://ourservice.support.vic.gov.au/ourservice?id=sc_cat_item&amp;sys_id=edc96f261b2e6510af5d98ef0d4bcbf9</w:t>
+            </w:r>
+            <w:r w:rsidR="005F46F7">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4FBD18A2" w14:textId="77777777" w:rsidR="009F0F50" w:rsidRDefault="009F0F50" w:rsidP="009F0F50">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:sectPr w:rsidR="009F0F50" w:rsidSect="00F32010">
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
+          <w:pgMar w:top="1304" w:right="1418" w:bottom="1304" w:left="851" w:header="680" w:footer="567" w:gutter="0"/>
+          <w:cols w:space="340"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Asset_intent_definitions"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="19472A6A" w14:textId="645D1411" w:rsidR="008D33F0" w:rsidRDefault="008D33F0" w:rsidP="002245CA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc224119185"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Condition </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB37A8">
+        <w:t>based referral check</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="74BCDF2B" w14:textId="276204F7" w:rsidR="005504D7" w:rsidRPr="005504D7" w:rsidRDefault="005504D7" w:rsidP="005504D7">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005504D7">
+        <w:t xml:space="preserve">Is the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E66BEC">
+        <w:t xml:space="preserve">property </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB37A8">
+        <w:t xml:space="preserve">affected by any of the following conditions? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005504D7">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51328">
+        <w:t>Select</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005504D7">
+        <w:t xml:space="preserve"> all that apply)</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2365">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C373A7" w:rsidRPr="00C373A7">
+        <w:t>If any listed condition applies, use the</w:t>
+      </w:r>
+      <w:r w:rsidR="00C373A7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C14AA" w:rsidRPr="002C14AA">
+        <w:t xml:space="preserve">OurService </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidR="007E2365" w:rsidRPr="00CF7BB8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Upgrade Referral Request eform</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003A37ED">
+        <w:t xml:space="preserve"> (internal link) </w:t>
+      </w:r>
+      <w:r w:rsidR="003A37ED" w:rsidRPr="003A37ED">
+        <w:t>https://ourservice.support.vic.gov.au/ourservice?id=sc_cat_item&amp;sys_id=5bfb744adb6a2110ddf5bc56f39619b1&amp;sysparm_category=dfeb09fe1bc52110af5d98ef0d4bcb79</w:t>
+      </w:r>
+      <w:r w:rsidR="00A77DAA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1956"/>
+        <w:gridCol w:w="2270"/>
+        <w:gridCol w:w="1512"/>
+        <w:gridCol w:w="3617"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="3078"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="756BEC8F" w14:textId="4E67B4CB" w:rsidTr="00396475">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="152265A9" w14:textId="116A5455" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="0053558D">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0053558D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Condition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> category</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="660921AA" w14:textId="34C87758" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="008F4D0D">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Yes / No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="135" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="783CA6C2" w14:textId="341D0ACA" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="0053558D">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Referral required </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63A2BE50" w14:textId="2672F323" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="0053558D">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criteria / referral requirements </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="807" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C750BC9" w14:textId="04AEE7F5" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="0053558D">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776A52">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Supporting documents attached</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8FB10A" w14:textId="36EDBE3E" w:rsidR="007E2365" w:rsidRPr="00776A52" w:rsidRDefault="007E2365" w:rsidP="0053558D">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Referral notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="7D925E5B" w14:textId="0A671CA7" w:rsidTr="00385A13">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="485F208F" w14:textId="77777777" w:rsidR="007E2365" w:rsidRPr="002C6BDE" w:rsidRDefault="007E2365" w:rsidP="002C6BDE">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6BDE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Fire damage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3121206A" w14:textId="2B2E9663" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00BF4E6A">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="176777192"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1713111253"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N/A </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1766458059"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="135" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7105DD81" w14:textId="11E94766" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00B07250">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5789E8EB" w14:textId="1A8AA297" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="002C6BDE">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056113C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>ll fire</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056113C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="MS Gothic" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056113C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">damaged properties must be referred via </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF7BB8">
+              <w:t>OurService</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0470FC79" w14:textId="3EA4B10E" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="003161E0">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:left="227" w:hanging="227"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="807" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="075C0C19" w14:textId="56E6C515" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="008F4D0D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1336109339"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="2010169166"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N/A </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1571457354"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Gothic"/>
+            </w:rPr>
+            <w:alias w:val="Free text"/>
+            <w:tag w:val="Free text"/>
+            <w:id w:val="-861125805"/>
+            <w:placeholder>
+              <w:docPart w:val="191F0616271041FFA5B324031B589B7D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1134" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="30C2F97A" w14:textId="172175A5" w:rsidR="007E2365" w:rsidRDefault="00E2685F" w:rsidP="00044AE8">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EE0B3B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="216EE267" w14:textId="243EBFAE" w:rsidTr="00385A13">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="733AD64C" w14:textId="77777777" w:rsidR="007E2365" w:rsidRPr="002C6BDE" w:rsidRDefault="007E2365" w:rsidP="002C6BDE">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6BDE">
+              <w:t>Renter damage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75638E17" w14:textId="32028A42" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00BF4E6A">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="516276316"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-423948362"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> N/A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1565328695"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="135" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0227599D" w14:textId="3DDB8EC6" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00B07250">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E356DA">
+              <w:t>Case</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E356DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E356DA">
+              <w:t>by</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E356DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E356DA">
+              <w:t>case</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E75EC95" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E43764">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Renter damage may be identified where deterioration or damage is caused by the actions, misuse, or neglect of renters or their visitors. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09861E8A" w14:textId="4F703389" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E43764">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Referral applies when:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="074A59EF" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E43764">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>the damage impacts structural integrity, safety, or RTA compliance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="333C0A96" w14:textId="679A2BB7" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="003161E0">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>specialist trades or significant rectification are needed</w:t>
+            </w:r>
+            <w:r w:rsidR="006062BC">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="807" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="278D8FE6" w14:textId="0C1E22F0" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="008F4D0D">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="733751101"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1727751907"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N/A </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1564981888"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Gothic"/>
+            </w:rPr>
+            <w:alias w:val="Free text"/>
+            <w:tag w:val="Free text"/>
+            <w:id w:val="-439454932"/>
+            <w:placeholder>
+              <w:docPart w:val="AF2DFBC68ADA464FB5EEF11F459124F4"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1134" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="164C3168" w14:textId="57EC7693" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00044AE8">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EE0B3B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="448E1D53" w14:textId="6DA7CC20" w:rsidTr="00385A13">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35F04EF4" w14:textId="77777777" w:rsidR="007E2365" w:rsidRPr="002C6BDE" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6BDE">
+              <w:t>Vandalism / squatters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="150BD2FB" w14:textId="60F79AFC" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="2143621715"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1339348021"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N/A </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1558744902"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="135" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="599D6278" w14:textId="07AD30ED" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E356DA">
+              <w:t>Case</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E356DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E356DA">
+              <w:t>by</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E356DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E356DA">
+              <w:t>case</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="337FF895" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Vandalism or squatter damage may be identified where unauthorised individuals have caused damage to the property, affecting security or habitability. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71F6765B" w14:textId="72189102" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Referral applies when:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FE78C7C" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>the damage is significant or affects essential services, safety, or structural elements</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F11AFB2" w14:textId="555CE3C0" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>specialist rectification or security upgrades are required</w:t>
+            </w:r>
+            <w:r w:rsidR="006062BC">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="807" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44B4D29B" w14:textId="36A91683" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1239856574"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="705992678"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N/A </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1235627035"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Gothic"/>
+            </w:rPr>
+            <w:alias w:val="Free text"/>
+            <w:tag w:val="Free text"/>
+            <w:id w:val="1555193027"/>
+            <w:placeholder>
+              <w:docPart w:val="EA0C508761314C3F980461EFF691F482"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1134" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="594EC8A8" w14:textId="07633388" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00044AE8">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EE0B3B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="6A677D75" w14:textId="668F5DF0" w:rsidTr="00385A13">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B07D4F1" w14:textId="52F6384E" w:rsidR="007E2365" w:rsidRPr="002C6BDE" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Methamphetamine contamination </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66536D0C" w14:textId="6E6A928F" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-2135170134"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1620022188"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N/A </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1918083355"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="135" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67198956" w14:textId="38946111" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007F48C3">
+              <w:t>Case</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F48C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F48C3">
+              <w:t>by</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F48C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F48C3">
+              <w:t>case</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19351BB7" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006675AC">
+              <w:t>Methamphetamine contamination is identified when local testing confirms the presence of conta</w:t>
+            </w:r>
+            <w:r>
+              <w:t>mination requiring remediation.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2574E884" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Referral applies when:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="193279A5" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>remediation involves significant strip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r>
+              <w:t>out works</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1680E896" w14:textId="5CFF9DFD" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00B44BC0">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>contamination impacts habitability or compliance</w:t>
+            </w:r>
+            <w:r w:rsidR="006062BC">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="807" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B089AD" w14:textId="0DB3E492" w:rsidR="007E2365" w:rsidRPr="006675AC" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-647746454"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="811293831"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N/A </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-192530135"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Gothic"/>
+            </w:rPr>
+            <w:alias w:val="Free text"/>
+            <w:tag w:val="Free text"/>
+            <w:id w:val="-928734193"/>
+            <w:placeholder>
+              <w:docPart w:val="035649D32EAC460B955430E2927E5C57"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1134" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="2513B1C8" w14:textId="1B02E81E" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00044AE8">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EE0B3B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="63939DB8" w14:textId="3D29062A" w:rsidTr="00385A13">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F44EFD6" w14:textId="21A259FE" w:rsidR="007E2365" w:rsidRPr="002C6BDE" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6BDE">
+              <w:t>Early degradation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F1410A" w14:textId="20E9E042" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1423529305"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1974363153"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N/A </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1929618032"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="135" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE15843" w14:textId="5C22B6BD" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007F48C3">
+              <w:t>Case</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F48C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F48C3">
+              <w:t>by</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F48C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F48C3">
+              <w:t>case</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55749519" w14:textId="1034242F" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Early degradation may be identified where the level of deterioration is beyond what the local office can reasonably repair. Referral applies when:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BF74C83" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>specialist trades or structural rectification are needed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="293F0479" w14:textId="0C380AB6" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>the issue is likely to escalate without broader asset intervention</w:t>
+            </w:r>
+            <w:r w:rsidR="006062BC">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="722581E7" w14:textId="72492D7E" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>In addition, the deterioration must not be:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="170ED939" w14:textId="7C632ED6" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>due to renter damage</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FB02E62" w14:textId="0408AF86" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>caused by fire, contamination, or vandalism</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32B1A1A9" w14:textId="45320F86" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>the result of an isolated incident, but instead systemic or building</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r>
+              <w:t>related.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="807" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45BDC300" w14:textId="6A5C461E" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1904662575"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-789056879"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="003A37ED">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N/A </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="253940318"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Gothic"/>
+            </w:rPr>
+            <w:alias w:val="Free text"/>
+            <w:tag w:val="Free text"/>
+            <w:id w:val="-986713802"/>
+            <w:placeholder>
+              <w:docPart w:val="3DEEDB43A15A4C3FBB4D82F63A2659B9"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1134" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="69DE4F20" w14:textId="0ABB066D" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00044AE8">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EE0B3B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="284D48EA" w14:textId="133EC858" w:rsidTr="00385A13">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F237C3" w14:textId="3F63F302" w:rsidR="007E2365" w:rsidRPr="002C6BDE" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Structural repairs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8E66D3" w14:textId="05CB750C" w:rsidR="007E2365" w:rsidRPr="00DC053B" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="197127312"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1153519213"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N/A </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-890422082"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="135" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="310B819F" w14:textId="2988AED6" w:rsidR="007E2365" w:rsidRPr="00B07250" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007F48C3">
+              <w:t>Case</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F48C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F48C3">
+              <w:t>by</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F48C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F48C3">
+              <w:t>case</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41067A7C" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Structural repair needs may be identified when damage or deterioration affects the building’s structural integrity or safety.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3095CDC6" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Referral applies when:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A7CBB4C" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>works relate to foundations, load</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r>
+              <w:t>bearing elements, framing, or other structural components</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E2A3AFD" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>engineering assessment or specialist trades are required</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="767D705E" w14:textId="208C0C0F" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>the extent of structural work exceeds the high</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r>
+              <w:t>cost vacant threshold</w:t>
+            </w:r>
+            <w:r w:rsidR="006062BC">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="217889DB" w14:textId="0022F671" w:rsidR="007E2365" w:rsidRPr="00B42A32" w:rsidRDefault="007E2365" w:rsidP="00B42A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42A32">
+              <w:t>Structural issues must not be managed locally where safety or structural integrity is compromised.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="807" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F052085" w14:textId="5882FA3A" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="360558213"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1995330235"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N/A </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1821266178"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Gothic"/>
+            </w:rPr>
+            <w:alias w:val="Free text"/>
+            <w:tag w:val="Free text"/>
+            <w:id w:val="580336381"/>
+            <w:placeholder>
+              <w:docPart w:val="D424AD65F84E4F49869D361054F527DC"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1134" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="6A989E8D" w14:textId="2D148822" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00044AE8">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EE0B3B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="58CE1A89" w14:textId="2812E889" w:rsidTr="00385A13">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B678D2F" w14:textId="6BDE27EE" w:rsidR="007E2365" w:rsidRPr="002C6BDE" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6BDE">
+              <w:t>Full upgrade is required due to major issues not related to fire, renter damage or contamination</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D39D162" w14:textId="50A7CCEB" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1427965398"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-2027165766"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N/A </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="794026830"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="135" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A347D6" w14:textId="469C6BDF" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007F48C3">
+              <w:t>Case</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F48C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F48C3">
+              <w:t>by</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F48C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F48C3">
+              <w:t>case</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="668496C2" w14:textId="6A829D0D" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>A full upgrade may be identified when the property has significant deterioration or functional failure requiring comprehensive renewal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07987615" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Referral applies when:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B9BC44E" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>multiple building elements have reached end</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r>
+              <w:t>life or require replacement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01C6C72C" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>the scale of works exceeds local office capacity</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77FA4FA3" w14:textId="37B7699A" w:rsidR="007E2365" w:rsidRPr="0053558D" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>specialist or coordinated upgrade planning is required</w:t>
+            </w:r>
+            <w:r w:rsidR="006062BC">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="807" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="433913BC" w14:textId="0C593730" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1184358577"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1593739701"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N/A </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="939805350"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Gothic"/>
+            </w:rPr>
+            <w:alias w:val="Free text"/>
+            <w:tag w:val="Free text"/>
+            <w:id w:val="335967461"/>
+            <w:placeholder>
+              <w:docPart w:val="C441C5A134334D5B8CA167BC6C64A5CC"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1134" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="786F8BDC" w14:textId="5F32A501" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00044AE8">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EE0B3B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="007E2365" w:rsidRPr="0053558D" w14:paraId="6AE6F79C" w14:textId="6B1BEB04" w:rsidTr="00385A13">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C800585" w14:textId="7C86821C" w:rsidR="007E2365" w:rsidRPr="002C6BDE" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002C6BDE">
+              <w:lastRenderedPageBreak/>
+              <w:t>Age related upgrade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB0B7F8" w14:textId="0E7FE95E" w:rsidR="007E2365" w:rsidRPr="00DC053B" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-602111913"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-595556024"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="005130A1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N/A </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-429431528"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="005130A1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="135" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00871161" w14:textId="5DB3ADC8" w:rsidR="007E2365" w:rsidRPr="00B00EF1" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000605F7">
+              <w:t>No (unless unsafe)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1319" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35FBA0F5" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r>
+              <w:t>related upgrade need may be identified where the property is safe and habitable but approaching the point where major renewal will soon be required.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="115AABE7" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Referral is not required unless safety is compromised.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="259991B0" w14:textId="3C88CA50" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Where the property remains compliant with the RTA, staff should:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F76C271" w14:textId="77777777" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>relet the property</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="258E9B42" w14:textId="3B0207C3" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00EA2803">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>submit a request for inclusion in future upgrade programs via OurService.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="807" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC52FF1" w14:textId="1613DE93" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00E932A8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-607578221"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1428338237"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N/A </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="271529026"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="MS Gothic"/>
+            </w:rPr>
+            <w:alias w:val="Free text"/>
+            <w:tag w:val="Free text"/>
+            <w:id w:val="441350587"/>
+            <w:placeholder>
+              <w:docPart w:val="2331CF5A2A4248FCA1D48BFF38F4F7B4"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1134" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="2913F775" w14:textId="2AEF748B" w:rsidR="007E2365" w:rsidRDefault="007E2365" w:rsidP="00044AE8">
+                <w:pPr>
+                  <w:pStyle w:val="Tabletext"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EE0B3B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2C032E22" w14:textId="04381138" w:rsidR="007C0360" w:rsidRDefault="007C0360" w:rsidP="007C0360">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Asset_intent_definitions_1"/>
+      <w:bookmarkStart w:id="36" w:name="_Asset_intent_descriptions"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc224119186"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:t xml:space="preserve">Asset intent </w:t>
+      </w:r>
+      <w:r w:rsidR="00780147">
+        <w:t>descriptions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3060"/>
+        <w:gridCol w:w="11499"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00581B7E" w14:paraId="775C6EBC" w14:textId="77777777" w:rsidTr="00396475">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="110DAAAB" w14:textId="77777777" w:rsidR="00581B7E" w:rsidRDefault="00581B7E" w:rsidP="002F0B85">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Asset intent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3949" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E107B30" w14:textId="42A18E6C" w:rsidR="00581B7E" w:rsidRDefault="00581B7E" w:rsidP="002F0B85">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00581B7E" w14:paraId="46042627" w14:textId="77777777" w:rsidTr="00581B7E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30112340" w14:textId="77777777" w:rsidR="00581B7E" w:rsidRDefault="00581B7E" w:rsidP="002F0B85">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Hold and improve</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3949" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3465A65C" w14:textId="2A99AC20" w:rsidR="00581B7E" w:rsidRDefault="00567412" w:rsidP="00567412">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00567412">
+              <w:t>This intent applies where the property meets Homes Victoria’s asset objectives and continues to be a productive asset to be maintained and potentially improved.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00581B7E" w14:paraId="402E59F0" w14:textId="77777777" w:rsidTr="00581B7E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="28387405" w14:textId="77777777" w:rsidR="00581B7E" w:rsidRDefault="00581B7E" w:rsidP="002F0B85">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Hold and maintain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3949" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="157571BD" w14:textId="77777777" w:rsidR="00581B7E" w:rsidRDefault="00581B7E" w:rsidP="008D2D44">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C06805">
+              <w:t xml:space="preserve">This intent applies where the property is older and close to the end of its asset lifecycle but requires minimal maintenance or periodical renewal. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="474D87F6" w14:textId="28161042" w:rsidR="00581B7E" w:rsidRDefault="00581B7E" w:rsidP="008D2D44">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00581B7E">
+              <w:t>At the end of its lifecycle, the site may be suitable for redevelopment or sale.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CAFFA9C" w14:textId="43079895" w:rsidR="00581B7E" w:rsidRDefault="00581B7E" w:rsidP="008D2D44">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00024240">
+              <w:t>The property should be maintained to meet the requirements of the Residential Tenancies Act</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, including Minium Rental Standards.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00581B7E" w14:paraId="7F4737DF" w14:textId="77777777" w:rsidTr="00581B7E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3D2B32" w14:textId="77777777" w:rsidR="00581B7E" w:rsidRDefault="00581B7E" w:rsidP="002F0B85">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0011192B">
+              <w:t>Redevelop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3949" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE3F82E" w14:textId="77777777" w:rsidR="007F0C74" w:rsidRDefault="007F0C74" w:rsidP="007F0C74">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>This intent applies where the land should be retained as it meets Homes Victoria’s overall objectives. Redevelopment may:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77B4E010" w14:textId="61492DA1" w:rsidR="007F0C74" w:rsidRDefault="007F0C74" w:rsidP="007F0C74">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>retain and redevelop the site for social housing, including planning, demolition and construction of new dwellings; or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AF1302B" w14:textId="745980C2" w:rsidR="00581B7E" w:rsidRPr="00BD6B84" w:rsidRDefault="007F0C74" w:rsidP="007F0C74">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>retain the land for commercial objectives, such as commercial retail or ground lease options.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00581B7E" w14:paraId="6C6CF08B" w14:textId="77777777" w:rsidTr="00581B7E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A375607" w14:textId="77777777" w:rsidR="00581B7E" w:rsidRDefault="00581B7E" w:rsidP="002F0B85">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Sell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3949" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1323B0C7" w14:textId="151A9A01" w:rsidR="00581B7E" w:rsidRPr="00EB18E6" w:rsidRDefault="000F6903" w:rsidP="002F0B85">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6903">
+              <w:t>This intent applies where the property does not adequately meet Homes Victoria’s asset objectives or is not financially prudent to invest in (e.g. lower</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F6903">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F6903">
+              <w:t>demand locations, limited or expensive redevelopment options, neighbourhood fatigue, site limitations, or restrictive/prohibitive planning controls)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00581B7E" w14:paraId="3F57576B" w14:textId="77777777" w:rsidTr="00581B7E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A54F0C5" w14:textId="77777777" w:rsidR="00581B7E" w:rsidRDefault="00581B7E" w:rsidP="002F0B85">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA774C">
+              <w:t>Review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3949" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D85AEDE" w14:textId="23703699" w:rsidR="00D5214B" w:rsidRPr="00D5214B" w:rsidRDefault="00D5214B" w:rsidP="00D5214B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D5214B">
+              <w:t xml:space="preserve">This intent applies where a more detailed review is required to determine the appropriate intent for the property. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D5214B">
+              <w:t>xamples include:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="630B531A" w14:textId="77777777" w:rsidR="00B83C5D" w:rsidRDefault="00B83C5D" w:rsidP="00B83C5D">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>the property is at end of life but still occupied</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="447FEC21" w14:textId="69407945" w:rsidR="00B83C5D" w:rsidRDefault="00B83C5D" w:rsidP="00B83C5D">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>development opportunities exist on contiguous sites that are occupied</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A92861A" w14:textId="1D9B63DD" w:rsidR="00B83C5D" w:rsidRDefault="00B83C5D" w:rsidP="00B83C5D">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">alignment is required with precinct development </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B83C5D">
+              <w:t>or neighbourhood strategy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="622F84A9" w14:textId="6EBC0C04" w:rsidR="00B83C5D" w:rsidRDefault="00B83C5D" w:rsidP="00B83C5D">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>the property is part of broader work to confirm intent for a precinct or walk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r>
+              <w:t>up block and depends on a realisation plan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56587485" w14:textId="58374DC1" w:rsidR="00581B7E" w:rsidRDefault="00B83C5D" w:rsidP="00B83C5D">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>significant work is needed to determine intent for a complex precinct</w:t>
+            </w:r>
+            <w:r w:rsidR="008D2D44">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="01A96F28" w14:textId="5082F306" w:rsidR="00891C87" w:rsidRDefault="00EB0789" w:rsidP="00891C87">
+      <w:pPr>
+        <w:pStyle w:val="Bodyaftertablefigure"/>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00891C87">
+        <w:t>roperties should not be referred to the Asset Management Branch when:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B536583" w14:textId="77777777" w:rsidR="00891C87" w:rsidRDefault="00891C87" w:rsidP="00891C87">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>the issue can be addressed through standard make</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r>
+        <w:t>safe or minor repairs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ABDC42A" w14:textId="796A459A" w:rsidR="0009689B" w:rsidRDefault="00891C87" w:rsidP="00891C87">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>costs fall within local office repair capacity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295831B5" w14:textId="77777777" w:rsidR="007A1958" w:rsidRPr="007A1958" w:rsidRDefault="007A1958" w:rsidP="007A1958">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1958">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>the CSHS manager has not reviewed and approved the referral</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD13941" w14:textId="476323CC" w:rsidR="00F81A38" w:rsidRDefault="007A1958" w:rsidP="00F81A38">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1958">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>relevant information required has not been provided (e.g., year built, cladding type)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398D0C58" w14:textId="77777777" w:rsidR="006A04ED" w:rsidRDefault="007A1958" w:rsidP="008B219D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A1958">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>pre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1958">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>referral vacant unit work is not complete</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4575823C" w14:textId="1958C1FB" w:rsidR="00EB0789" w:rsidRDefault="006A04ED" w:rsidP="008B219D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00901578" w:rsidRPr="00901578">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">required documentation for the condition </w:t>
+      </w:r>
+      <w:r w:rsidR="007C7EBB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>category</w:t>
+      </w:r>
+      <w:r w:rsidR="00901578" w:rsidRPr="00901578">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has not been attached to the referral</w:t>
+      </w:r>
+      <w:r w:rsidR="00901578">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="071497E2" w14:textId="172FD730" w:rsidR="00F10133" w:rsidRDefault="00F10133" w:rsidP="00117FA7">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>For subsequent procedures refer to</w:t>
+      </w:r>
+      <w:r w:rsidR="00117FA7">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DD53B2" w14:textId="77777777" w:rsidR="00117FA7" w:rsidRDefault="00C93D19" w:rsidP="00117FA7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Pre_referral_requirements" w:history="1">
+        <w:r w:rsidRPr="00117FA7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>Section 10.1 Pre referral requirements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6B0F2A55" w14:textId="2B51E417" w:rsidR="00117FA7" w:rsidRDefault="00117FA7" w:rsidP="002F0B85">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_CSHS_Manager_oversight" w:history="1">
+        <w:r w:rsidRPr="0003052E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>Section 10.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00BB7AED" w:rsidRPr="0003052E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> CSHS Manager oversight and approval</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4BE4C827" w14:textId="1C441CB9" w:rsidR="00BB7AED" w:rsidRDefault="0003052E" w:rsidP="00EA2803">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Reletting_restrictions_and" w:history="1">
+        <w:r w:rsidRPr="0003052E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>Section 10.3 Reletting restrictions and vacancy management</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5C9DF795" w14:textId="77777777" w:rsidR="00BB7AED" w:rsidRDefault="00BB7AED" w:rsidP="00BB7AED">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D055D6" w14:textId="4EC9068A" w:rsidR="00BB7AED" w:rsidRDefault="00BB7AED" w:rsidP="00BB7AED">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00BB7AED" w:rsidSect="00F32010">
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
+          <w:pgMar w:top="1304" w:right="1418" w:bottom="1304" w:left="851" w:header="680" w:footer="567" w:gutter="0"/>
+          <w:cols w:space="340"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FF4460F" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00F32010">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Pre_referral_requirements"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc224119187"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="00DD5274">
+        <w:lastRenderedPageBreak/>
+        <w:t>Pre referral requirements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19307276" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="003A37ED">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t>When properties require substantial interventions beyond the scope of routine maintenance or local office capacity, staff and man</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t xml:space="preserve">gers should determine if </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t>Asset Management</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Branch’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t xml:space="preserve"> involvement is required to support appropriate escalation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A3D781" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="003A37ED">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t>Before raising and escalating a reletting restriction and an OurService referral, including product type changes, staff must first initiate the necessary vacant unit works, which include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128F6A60" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="003A37ED">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t>: Required actions before raising a reletting restriction and referral</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2724"/>
+        <w:gridCol w:w="6564"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="60294E69" w14:textId="77777777" w:rsidTr="00396475">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22F097C1" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="003A37ED">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>Requirement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02FA8768" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="003A37ED">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="0D677960" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB203BD" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="003A37ED">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Secure the property</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67464239" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="003A37ED">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Change all locks and place keys in the on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+              <w:t>site key safe.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="752B9CEC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55A8043B" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="003A37ED">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Remove all rubbish and goods</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29B739A8" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="003A37ED">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Remove all rubbish and personal goods from internal and external areas, including sheds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="45809B15" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25300119" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="003A37ED">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Arrange a basic clean</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA6DD32" w14:textId="4F44F619" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="003A37ED">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raise work orders for a clean based on the property’s </w:t>
+            </w:r>
+            <w:r w:rsidR="002F0B85" w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>condition and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> complete the clean as required.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="6ABF68C0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71CA5F40" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="003A37ED">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Address suspected meth contamination</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB5064B" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="003A37ED">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>If methamphetamine contamination is suspected, obtain an Occupational Hygienist report and remediation quotation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="63304F6F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C22712E" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="003A37ED">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Prepare cost estimates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="605CCCF9" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="003A37ED">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Provide an estimate for vacant unit works, referencing the Schedule of Rates where applicable.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4F645381" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+      <w:pPr>
+        <w:pStyle w:val="Bodyaftertablefigure"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t>Staff must also compile comprehensive information for a thorough and well-documented referral, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E45135" w14:textId="3AE6ABD7" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t>: Required documentation for escalation</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="6599"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="3910BBF3" w14:textId="77777777" w:rsidTr="00396475">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="100C33D3" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>Documentation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2CE9C3" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="4B689D8E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52073883" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Explanation of reletting restriction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0FCE41" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>Detailed notes outlining the reasons for the restriction, including assessments and decisions made.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="3EFD8AEF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="077139DD" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Field Service Officer report</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC58EA1" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>Assessment of the property’s condition.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="21A81EA5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC7C180" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Council Emergency Orders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D571AB3" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>Include where relevant, particularly for fire</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:noBreakHyphen/>
+              <w:t>damaged properties.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="25A85554" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49AC5CB5" w14:textId="1C1B7C83" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Methamphetamine reports and costs</w:t>
+            </w:r>
+            <w:r w:rsidR="00B44BC0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (if applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F9B4B99" w14:textId="34B00AFF" w:rsidR="00B44BC0" w:rsidRPr="00976C33" w:rsidRDefault="00B44BC0" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00976C33">
+              <w:t>Certified Occupational Hygienist report, including the testing report and remediation action plan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53AFDEC8" w14:textId="0B89DDE3" w:rsidR="00B44BC0" w:rsidRPr="00976C33" w:rsidRDefault="00B44BC0" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00976C33">
+              <w:t>Field Services Officer property report, including the Property Survey Report (PCA001)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D029352" w14:textId="6DF96B1B" w:rsidR="00B44BC0" w:rsidRPr="00976C33" w:rsidRDefault="00B44BC0" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00976C33">
+              <w:t>Methamphetamine remediation cost estimate worksheet.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="746D7181" w14:textId="06DA8384" w:rsidR="00B44BC0" w:rsidRPr="00DD5274" w:rsidRDefault="00B44BC0" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Remediation cost estimates must not include the cost of vacated maintenance works or the removal of rubbish that can be disposed of through normal municipal waste services.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="7CB09559" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45DE4DE8" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Photographs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5FA7AD" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>Internal and external images clearly showing the issues prompting escalation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="22AF5E51" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5E8121" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Other relevant documentation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8C83F6" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>Any additional reports or evidence relating to the property’s condition.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="2F79863B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC21D1F" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Vacancy checklist</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE403FA" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>Completed checklist confirming the property’s status and condition.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A44CD5" w:rsidRPr="00DD5274" w14:paraId="14A3A816" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E68CBAE" w14:textId="41FCE455" w:rsidR="00A44CD5" w:rsidRPr="00DD5274" w:rsidRDefault="00A44CD5" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A44CD5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Referral guide and assessment - Asset Management Branch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="555ABA23" w14:textId="74557FEF" w:rsidR="00A44CD5" w:rsidRPr="00DD5274" w:rsidRDefault="00A44CD5" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Completed </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC1EC6">
+              <w:t xml:space="preserve">referral guide </w:t>
+            </w:r>
+            <w:r w:rsidR="001B7F88">
+              <w:t>to the Asset Management Branch, where applicable.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="641F5B60" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00BA7DC5">
+      <w:pPr>
+        <w:pStyle w:val="Bodyaftertablefigure"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t>Once the above has been completed, staff must simultaneously:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220158D4" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t>: Actions to complete after prerequisites are finalised</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="6599"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="405A81A9" w14:textId="77777777" w:rsidTr="00396475">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28B98686" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+                <w:b/>
+                <w:color w:val="201547"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+                <w:b/>
+                <w:color w:val="201547"/>
+              </w:rPr>
+              <w:t>Action</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="706A7D6C" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+                <w:b/>
+                <w:color w:val="201547"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+                <w:b/>
+                <w:color w:val="201547"/>
+              </w:rPr>
+              <w:t>Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="07F221E9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B2CF9BF" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Apply and escalate the reletting restriction in HiiP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37760DEC" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apply and escalate the relevant reletting restriction within 24-48 hours of identifying the need for Asset Management involvement. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4700E230" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Include the OurService reference number in the comments to support accurate tracking and follow</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+              <w:t>up.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="242254DD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0B8C48" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Initiate an OurService referral</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29119F8B" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Submit a referral through the OurService Catalogue under </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Housing Services</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>, selecting the request type appropriate to the situation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="7FFF953A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="541E730F" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Submit for CSHS Manager review and approval</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6599" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F30D8F2" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Forward the reletting restriction and referral through the HiiP and OurService workflows to the CSHS Manager (or equivalent) for review and approval.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0B0CBFB2" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00F32010">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_CSHS_Manager_oversight"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc224119188"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t>CSHS Manager oversight and approval</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0322B941" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t>Before approving a referral, CSHS Managers must first determine if works can be completed locally. This includes confirming that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66299ED2" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t>Table 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t>: CSHS Manager requirements before approving a referral</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2653"/>
+        <w:gridCol w:w="6635"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="1B3C86AE" w14:textId="77777777" w:rsidTr="003A37ED">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65BEBE93" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Requirement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61A1E78A" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="380DFE12" w14:textId="77777777" w:rsidTr="003A37ED">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C078A1D" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Assess local capability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="484A709F" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>Confirm whether the work can be completed locally, including:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ACF67CA" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>whether repairs are minor, and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31CD9D08" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>within local cost limits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="297C2717" w14:textId="77777777" w:rsidTr="003A37ED">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD8BAEE" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Review supporting evidence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1487ED64" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>Review:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DAAE042" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>Field Service Officer reports</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F6A1007" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t xml:space="preserve">cost estimates, and </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02F5C466" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>risk assessments to confirm they clearly show whether the work can be managed locally or requires escalation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="6F7F6D01" w14:textId="77777777" w:rsidTr="003A37ED">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF47361" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Confirm reletting restriction status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EFB0870" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>Validate a RAM</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD5274">
+              <w:noBreakHyphen/>
+              <w:t>endorsed reletting restriction has been applied in HiiP, with accurate and complete notes outlining the reason for escalation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="4E088293" w14:textId="77777777" w:rsidTr="003A37ED">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0685A1AC" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Validate referral pathway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9802F3" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>Validate the referral aligns with the correct path based on:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15B5F85A" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>asset intent</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01054088" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t xml:space="preserve">property type, and </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41895ED9" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>cladding considerations.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="797EB68D" w14:textId="77777777" w:rsidTr="003A37ED">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37861B3E" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Confirm OurService referral completeness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2ECFEB32" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>Make sure all relevant information has been entered into the OurService form, with an accurate description and the correct request type selected.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="31D18B6F" w14:textId="77777777" w:rsidTr="003A37ED">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D2E33D1" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Verify required documentation is attached</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40867E51" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t xml:space="preserve">Confirm submission includes: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02A8B568" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t xml:space="preserve">Field Service Officer report(s) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D44114D" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t xml:space="preserve">council Emergency Order (if applicable) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57588B7E" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>methamphetamine remediation reports and costings (if required)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AEC4D6B" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t xml:space="preserve">internal and external photographs showing the issues </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5662EA3F" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t xml:space="preserve">any other relevant reports or documentation </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BC14DC7" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>completed vacancy checklist</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="600E8FB7" w14:textId="77777777" w:rsidTr="003A37ED">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EDEE762" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Record recommendation and decision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="585F6E12" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>Provide recommended upgrade reason(s), include a brief description of the property’s condition, and approve or decline the referral in a timely manner.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="29AC3DE4" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+      <w:pPr>
+        <w:pStyle w:val="Bodyaftertablefigure"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t>If these conditions are met, the referral should not be approved and the work managed locally.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FCF2892" w14:textId="0C55D85C" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00F32010">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Reletting_restrictions_1"/>
+      <w:bookmarkStart w:id="43" w:name="_Reletting_restrictions_and"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc224119189"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t xml:space="preserve">Reletting restrictions </w:t>
+      </w:r>
+      <w:r w:rsidR="001D7056">
+        <w:t>and vacancy management</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="34DE6048" w14:textId="07E6DFFB" w:rsidR="00BA4055" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t xml:space="preserve">If a referral is accepted by </w:t>
+      </w:r>
+      <w:r w:rsidR="006D7E97">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t>Asset Management</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7E97">
+        <w:t xml:space="preserve"> Branch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t>, the</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3D8E">
+        <w:t xml:space="preserve"> associated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t xml:space="preserve"> reletting restriction may be applied. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4055" w:rsidRPr="00BA4055">
+        <w:t>The local office retains responsibility for vacancy management tasks, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13178693" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t>securing the property in the event of any incidents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08926A28" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t>maintaining the grounds, including grass cutting, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73FF2F35" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t>taking appropriate action against illegal occupants, if necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA69292" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00F32010">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc224119190"/>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t>Vacancy durations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0351A8C9" w14:textId="39237D39" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="002F0BBA" w:rsidP="00976C33">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0BBA">
+        <w:t>When a property is referred for assessment or works, it may remain vacant for an extended period due to the nature of the works or decisions involved. The typical vacancy durations are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC4CDE8" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t>Table 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5274">
+        <w:t>: Typical vacancy durations</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1696"/>
+        <w:gridCol w:w="7592"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="2EC66E2F" w14:textId="77777777" w:rsidTr="009F0F50">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F1C218A" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>Duration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7592" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="453F7709" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="764B4922" w14:textId="77777777" w:rsidTr="009F0F50">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7DD9B8" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>30 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7592" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="301616C0" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>Usually applies to:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A739259" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>new constructions that have reached approximately 75% completion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EC24EEE" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>recently acquired properties, and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F5AB7D6" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>properties under review by Asset Management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="067564B3" w14:textId="77777777" w:rsidTr="009F0F50">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="414186A0" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>60 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7592" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D689E9" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>For relocation projects managed centrally.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="17B7F777" w14:textId="77777777" w:rsidTr="009F0F50">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A4CB37" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>90 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7592" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D14F2EB" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>When handover of new construction properties is delayed due to postponed service connections.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="79E9C8AA" w14:textId="77777777" w:rsidTr="009F0F50">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="079D5EC2" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>185 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7592" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B48F9BD" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>For properties:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79A1A983" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>requiring major works</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49F10F55" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t xml:space="preserve">earmarked for future redevelopment, or </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FE61CC0" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>inclusion in the sale pipeline.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="3FA3D583" w14:textId="77777777" w:rsidTr="009F0F50">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18C41693" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>365 days</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7592" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A2BFC6" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>For properties undergoing fire rectification works.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32010" w:rsidRPr="00DD5274" w14:paraId="3347F46E" w14:textId="77777777" w:rsidTr="009F0F50">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B42E07B" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>No fixed end date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7592" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FAA72A7" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>For properties:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68FD2B56" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:t>approved for redevelopment or sale, or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="537464B2" w14:textId="77777777" w:rsidR="00F32010" w:rsidRPr="00DD5274" w:rsidRDefault="00F32010" w:rsidP="00976C33">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD5274">
+              <w:lastRenderedPageBreak/>
+              <w:t>undergoing major upgrades such as full restoration after fire damage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="45EC971B" w14:textId="196D0588" w:rsidR="00280565" w:rsidRDefault="00280565" w:rsidP="00EA2803">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00280565" w:rsidSect="00AA1581">
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1418" w:right="1304" w:bottom="1418" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A56003" w:rsidRDefault="00A56003" w14:paraId="0D1AFB16" w14:textId="77777777">
+    <w:p w14:paraId="253FE4D0" w14:textId="77777777" w:rsidR="002054E1" w:rsidRDefault="002054E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A56003" w:rsidRDefault="00A56003" w14:paraId="5F1F44DF" w14:textId="77777777"/>
+    <w:p w14:paraId="1F39B331" w14:textId="77777777" w:rsidR="002054E1" w:rsidRDefault="002054E1"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A56003" w:rsidRDefault="00A56003" w14:paraId="5A644E66" w14:textId="77777777">
+    <w:p w14:paraId="16535582" w14:textId="77777777" w:rsidR="002054E1" w:rsidRDefault="002054E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A56003" w:rsidRDefault="00A56003" w14:paraId="55209092" w14:textId="77777777"/>
+    <w:p w14:paraId="16042B34" w14:textId="77777777" w:rsidR="002054E1" w:rsidRDefault="002054E1"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00A56003" w:rsidRDefault="00A56003" w14:paraId="705A3F1F" w14:textId="77777777">
+    <w:p w14:paraId="70DA9313" w14:textId="77777777" w:rsidR="002054E1" w:rsidRDefault="002054E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
@@ -14368,83 +20782,101 @@
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Ebrima"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1001AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="-webkit-standard">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00EB4BC7" w:rsidRDefault="00EB4BC7" w14:paraId="21E06AB0" w14:textId="3FA2AEC0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21E06AB0" w14:textId="3FA2AEC0" w:rsidR="00EB4BC7" w:rsidRDefault="00EB4BC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5F16E52C" wp14:editId="181E78CF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189845</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="MSIPCM9dd54572b391b968e538fedc" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -14452,126 +20884,126 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="00EB4BC7" w:rsidR="00EB4BC7" w:rsidP="00EB4BC7" w:rsidRDefault="00EB4BC7" w14:paraId="55F389B9" w14:textId="31CAAB1A">
+                        <w:p w14:paraId="55F389B9" w14:textId="31CAAB1A" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00EB4BC7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="3473071C">
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5F16E52C">
+          <w:pict>
+            <v:shapetype w14:anchorId="5F16E52C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM9dd54572b391b968e538fedc" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1026" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo3ZL&#10;CW0ap6pAXJAQoqCenXjz08TrKHbb5O1xTnDcmdHsN8l+MC27Yu9qSxKWCwEMKbe6plLCz/fbwwaY&#10;84q0ai2hhBEd7NPZXaJibW/0hdejL1koIRcrCZX3Xcy5yys0yi1shxS8wvZG+XD2Jde9uoVy0/KV&#10;EBE3qqbwoVIdvlSYN8eLkbD+3GYFPzfm/DG+j2PdFKfXrJDyfj4cdsA8Dv4vDBN+QIc0MGX2Qtqx&#10;VkIY4oMaifUzsMlfbkUELJu0p8cN8DTh/zekvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAvkEiX4AAAAAsBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
+            <v:shape id="MSIPCM9dd54572b391b968e538fedc" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo3ZL&#10;CW0ap6pAXJAQoqCenXjz08TrKHbb5O1xTnDcmdHsN8l+MC27Yu9qSxKWCwEMKbe6plLCz/fbwwaY&#10;84q0ai2hhBEd7NPZXaJibW/0hdejL1koIRcrCZX3Xcy5yys0yi1shxS8wvZG+XD2Jde9uoVy0/KV&#10;EBE3qqbwoVIdvlSYN8eLkbD+3GYFPzfm/DG+j2PdFKfXrJDyfj4cdsA8Dv4vDBN+QIc0MGX2Qtqx&#10;VkIY4oMaifUzsMlfbkUELJu0p8cN8DTh/zekvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAvkEiX4AAAAAsBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00EB4BC7" w:rsidR="00EB4BC7" w:rsidP="00EB4BC7" w:rsidRDefault="00EB4BC7" w14:paraId="2CCFEE10" w14:textId="31CAAB1A">
+                  <w:p w14:paraId="55F389B9" w14:textId="31CAAB1A" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00431A70" w:rsidRDefault="00EB4BC7" w14:paraId="795C27F3" w14:textId="735E2BCF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="795C27F3" w14:textId="735E2BCF" w:rsidR="00431A70" w:rsidRDefault="00EB4BC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="47C005B9" wp14:editId="033DE9C0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189687</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="MSIPCM36724fdbb2a52fcfc05f86a5" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -14580,126 +21012,126 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="00EB4BC7" w:rsidR="00EB4BC7" w:rsidP="002C5B7C" w:rsidRDefault="00EB4BC7" w14:paraId="6C8B923F" w14:textId="188DBC95">
+                        <w:p w14:paraId="6C8B923F" w14:textId="188DBC95" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="002C5B7C">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00EB4BC7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="1697259D">
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="47C005B9">
+          <w:pict>
+            <v:shapetype w14:anchorId="47C005B9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM36724fdbb2a52fcfc05f86a5" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1027" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC+QSJfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3Gj&#10;dksJbRqnqkBckBCioJ6dePPTxOsodtvk7XFOcNyZ0ew3yX4wLbti72pLEpYLAQwpt7qmUsLP99vD&#10;BpjzirRqLaGEER3s09ldomJtb/SF16MvWSghFysJlfddzLnLKzTKLWyHFLzC9kb5cPYl1726hXLT&#10;8pUQETeqpvChUh2+VJg3x4uRsP7cZgU/N+b8Mb6PY90Up9eskPJ+Phx2wDwO/i8ME35AhzQwZfZC&#10;2rFWQhjigxqJ9TOwyV9uRQQsm7Snxw3wNOH/N6S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOob6v0WAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC+QSJfgAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
+            <v:shape id="MSIPCM36724fdbb2a52fcfc05f86a5" o:spid="_x0000_s1027" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC+QSJfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3Gj&#10;dksJbRqnqkBckBCioJ6dePPTxOsodtvk7XFOcNyZ0ew3yX4wLbti72pLEpYLAQwpt7qmUsLP99vD&#10;BpjzirRqLaGEER3s09ldomJtb/SF16MvWSghFysJlfddzLnLKzTKLWyHFLzC9kb5cPYl1726hXLT&#10;8pUQETeqpvChUh2+VJg3x4uRsP7cZgU/N+b8Mb6PY90Up9eskPJ+Phx2wDwO/i8ME35AhzQwZfZC&#10;2rFWQhjigxqJ9TOwyV9uRQQsm7Snxw3wNOH/N6S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOob6v0WAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC+QSJfgAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00EB4BC7" w:rsidR="00EB4BC7" w:rsidP="002C5B7C" w:rsidRDefault="00EB4BC7" w14:paraId="17D1F485" w14:textId="188DBC95">
+                  <w:p w14:paraId="6C8B923F" w14:textId="188DBC95" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="002C5B7C">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00EB4BC7" w:rsidRDefault="00EB4BC7" w14:paraId="4ED4B1DC" w14:textId="660D8273">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4ED4B1DC" w14:textId="660D8273" w:rsidR="00EB4BC7" w:rsidRDefault="00EB4BC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="70BA23E7" wp14:editId="2F526DE4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189845</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="MSIPCMf6504bf684e4519137a7274a" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -14707,126 +21139,126 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="00EB4BC7" w:rsidR="00EB4BC7" w:rsidP="00EB4BC7" w:rsidRDefault="00EB4BC7" w14:paraId="4086DCEE" w14:textId="7687AF4A">
+                        <w:p w14:paraId="4086DCEE" w14:textId="7687AF4A" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00EB4BC7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="0F048864">
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="70BA23E7">
+          <w:pict>
+            <v:shapetype w14:anchorId="70BA23E7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMf6504bf684e4519137a7274a" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1028" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7jRm/GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0gChbYRoWKtmCah&#10;thKd+mwcm0RyfJ5tSNhfv7NDoOr2VPXFOd9d7sf3fZ7fdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4sxVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfN4tbuktKzF&#10;6o1Kxmk6S1qwpbHAhXPofeiDdBHrSym4f5LSCU9UQXE2H08bz204k8Wc5TvLTFXz0xjsA1M0rNbY&#10;9FzqgXlG9rb+p1RTcwsOpB9xaBKQsuYi7oDbZOm7bTYVMyLuguA4c4bJfV5Z/njYmGdLfPcdOiQw&#10;ANIalzt0hn06aZvwxUkJxhHC4xk20XnC0Xk9naWTDEMcY5Msu76ZhjLJ5W9jnf8hoCHBKKhFWiJa&#10;7LB2vk8dUkIzDataqUiN0qQt6GwyTeMP5wgWVxp7XGYNlu+2HanLgo6HPbZQHnE9Cz3zzvBVjTOs&#10;mfPPzCLVODbK1z/hIRVgLzhZlFRg//zPH/KRAYxS0qJ0Cup+75kVlKifGrm5za6ugtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEAL5BIl+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2sr&#10;caN2SwltGqeqQFyQEKKgnp1489PE6yh22+TtcU5w3JnR7DfJfjAtu2LvaksSlgsBDCm3uqZSws/3&#10;28MGmPOKtGotoYQRHezT2V2iYm1v9IXXoy9ZKCEXKwmV913MucsrNMotbIcUvML2Rvlw9iXXvbqF&#10;ctPylRARN6qm8KFSHb5UmDfHi5Gw/txmBT835vwxvo9j3RSn16yQ8n4+HHbAPA7+LwwTfkCHNDBl&#10;9kLasVZCGOKDGon1M7DJX25FBCybtKfHDfA04f83pL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAu40ZvxgCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAL5BIl+AAAAALAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
+            <v:shape id="MSIPCMf6504bf684e4519137a7274a" o:spid="_x0000_s1028" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7jRm/GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0gChbYRoWKtmCah&#10;thKd+mwcm0RyfJ5tSNhfv7NDoOr2VPXFOd9d7sf3fZ7fdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4sxVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfN4tbuktKzF&#10;6o1Kxmk6S1qwpbHAhXPofeiDdBHrSym4f5LSCU9UQXE2H08bz204k8Wc5TvLTFXz0xjsA1M0rNbY&#10;9FzqgXlG9rb+p1RTcwsOpB9xaBKQsuYi7oDbZOm7bTYVMyLuguA4c4bJfV5Z/njYmGdLfPcdOiQw&#10;ANIalzt0hn06aZvwxUkJxhHC4xk20XnC0Xk9naWTDEMcY5Msu76ZhjLJ5W9jnf8hoCHBKKhFWiJa&#10;7LB2vk8dUkIzDataqUiN0qQt6GwyTeMP5wgWVxp7XGYNlu+2HanLgo6HPbZQHnE9Cz3zzvBVjTOs&#10;mfPPzCLVODbK1z/hIRVgLzhZlFRg//zPH/KRAYxS0qJ0Cup+75kVlKifGrm5za6ugtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEAL5BIl+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2sr&#10;caN2SwltGqeqQFyQEKKgnp1489PE6yh22+TtcU5w3JnR7DfJfjAtu2LvaksSlgsBDCm3uqZSws/3&#10;28MGmPOKtGotoYQRHezT2V2iYm1v9IXXoy9ZKCEXKwmV913MucsrNMotbIcUvML2Rvlw9iXXvbqF&#10;ctPylRARN6qm8KFSHb5UmDfHi5Gw/txmBT835vwxvo9j3RSn16yQ8n4+HHbAPA7+LwwTfkCHNDBl&#10;9kLasVZCGOKDGon1M7DJX25FBCybtKfHDfA04f83pL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAu40ZvxgCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAL5BIl+AAAAALAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00EB4BC7" w:rsidR="00EB4BC7" w:rsidP="00EB4BC7" w:rsidRDefault="00EB4BC7" w14:paraId="08CE8BEA" w14:textId="7687AF4A">
+                  <w:p w14:paraId="4086DCEE" w14:textId="7687AF4A" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00D63636" w:rsidRDefault="002C5B7C" w14:paraId="6A5A0490" w14:textId="1557D831">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A5A0490" w14:textId="1557D831" w:rsidR="00D63636" w:rsidRDefault="002C5B7C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3B772BC9" wp14:editId="18CDC098">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="MSIPCMd3f54469bd0204c6fb2f3fa8" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -14835,126 +21267,126 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="002C5B7C" w:rsidR="002C5B7C" w:rsidP="002C5B7C" w:rsidRDefault="002C5B7C" w14:paraId="187CC088" w14:textId="35729B6B">
+                        <w:p w14:paraId="187CC088" w14:textId="35729B6B" w:rsidR="002C5B7C" w:rsidRPr="002C5B7C" w:rsidRDefault="002C5B7C" w:rsidP="002C5B7C">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="002C5B7C">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="7E05C058">
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="3B772BC9">
+          <w:pict>
+            <v:shapetype w14:anchorId="3B772BC9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMd3f54469bd0204c6fb2f3fa8" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1029" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLApg3GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0oOU6KbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDT2Owf5iiZY3G&#10;pudSj8wzsrfNH6XahltwIP2EQ5uAlA0XcQfcJks/bLOtmRFxFwTHmTNM7v+V5U+HrXmxxPdfoUcC&#10;AyCdcblDZ9inl7YNX5yUYBwhPJ5hE70nHJ03s3k6zTDEMTbNspvbWSiTXP421vlvAloSjIJapCWi&#10;xQ4b54fUMSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7ElT4RTjHiVUR1zPwsC8M3zd4Awb&#10;5vwLs0g1jo3y9c94SAXYC04WJTXYX3/zh3xkAKOUdCidgrqfe2YFJeq7Rm7usuvroLV4QcO+95aj&#10;V+/bB0BVZvhADI9myPVqNKWF9g3VvQrdMMQ0x54FLUfzwQ9CxtfBxWoVk1BVhvmN3hoeSgc0A7Kv&#10;/Ruz5gS/R+KeYBQXyz+wMOQOPKz2HmQTKQr4DmieYEdFRpJPrydI/v09Zl3e+PI3AAAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBLApg3GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
+            <v:shape id="MSIPCMd3f54469bd0204c6fb2f3fa8" o:spid="_x0000_s1029" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLApg3GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0oOU6KbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDT2Owf5iiZY3G&#10;pudSj8wzsrfNH6XahltwIP2EQ5uAlA0XcQfcJks/bLOtmRFxFwTHmTNM7v+V5U+HrXmxxPdfoUcC&#10;AyCdcblDZ9inl7YNX5yUYBwhPJ5hE70nHJ03s3k6zTDEMTbNspvbWSiTXP421vlvAloSjIJapCWi&#10;xQ4b54fUMSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7ElT4RTjHiVUR1zPwsC8M3zd4Awb&#10;5vwLs0g1jo3y9c94SAXYC04WJTXYX3/zh3xkAKOUdCidgrqfe2YFJeq7Rm7usuvroLV4QcO+95aj&#10;V+/bB0BVZvhADI9myPVqNKWF9g3VvQrdMMQ0x54FLUfzwQ9CxtfBxWoVk1BVhvmN3hoeSgc0A7Kv&#10;/Ruz5gS/R+KeYBQXyz+wMOQOPKz2HmQTKQr4DmieYEdFRpJPrydI/v09Zl3e+PI3AAAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBLApg3GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="002C5B7C" w:rsidR="002C5B7C" w:rsidP="002C5B7C" w:rsidRDefault="002C5B7C" w14:paraId="171AAEBA" w14:textId="35729B6B">
+                  <w:p w14:paraId="187CC088" w14:textId="35729B6B" w:rsidR="002C5B7C" w:rsidRPr="002C5B7C" w:rsidRDefault="002C5B7C" w:rsidP="002C5B7C">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="002C5B7C">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00431A70" w:rsidP="00DC00C1" w:rsidRDefault="001C7128" w14:paraId="042FA8D0" w14:textId="7E347BBB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="042FA8D0" w14:textId="7E347BBB" w:rsidR="00431A70" w:rsidRDefault="001C7128" w:rsidP="00DC00C1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3667"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6EBCE929" wp14:editId="7CB17B6C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
@@ -14966,93 +21398,93 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="001C7128" w:rsidR="001C7128" w:rsidP="001C7128" w:rsidRDefault="001C7128" w14:paraId="08EC5D7E" w14:textId="292E2C3E">
+                        <w:p w14:paraId="08EC5D7E" w14:textId="292E2C3E" w:rsidR="001C7128" w:rsidRPr="001C7128" w:rsidRDefault="001C7128" w:rsidP="001C7128">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="001C7128">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="0847F056">
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="6EBCE929">
+          <w:pict>
+            <v:shapetype w14:anchorId="6EBCE929" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMcda5461fada7660fda7e169a" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1030" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZof46GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LiRxLBcuAmcFHA&#10;SAI4Rc40RVoCKC5L0pbcr++Ssuwg7SnIhVrurvYxM5zfdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4srqECVwhIsol3emoJW3ps8SRyvRMPcCIzQGJRgG+bxandJaVmL&#10;1RuVXKXpLGnBlsYCF86h96EP0kWsL6Xg/klKJzxRBcXZfDxtPLfhTBZzlu8sM1XNT2OwD0zRsFpj&#10;03OpB+YZ2dv6n1JNzS04kH7EoUlAypqLuANuk6XvttlUzIi4C4LjzBkm93ll+eNhY54t8d136JDA&#10;AEhrXO7QGfbppG3CFyclGEcIj2fYROcJR+f1dJaOMwxxjI2z7PpmGsokl7+Ndf6HgIYEo6AWaYlo&#10;scPa+T51SAnNNKxqpSI1SpO2oLPxNI0/nCNYXGnscZk1WL7bdqQuCzoZ9thCecT1LPTMO8NXNc6w&#10;Zs4/M4tU49goX/+Eh1SAveBkUVKB/fM/f8hHBjBKSYvSKaj7vWdWUKJ+auTmNptMgtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAZof46GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
+            <v:shape id="MSIPCMcda5461fada7660fda7e169a" o:spid="_x0000_s1030" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZof46GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LiRxLBcuAmcFHA&#10;SAI4Rc40RVoCKC5L0pbcr++Ssuwg7SnIhVrurvYxM5zfdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4srqECVwhIsol3emoJW3ps8SRyvRMPcCIzQGJRgG+bxandJaVmL&#10;1RuVXKXpLGnBlsYCF86h96EP0kWsL6Xg/klKJzxRBcXZfDxtPLfhTBZzlu8sM1XNT2OwD0zRsFpj&#10;03OpB+YZ2dv6n1JNzS04kH7EoUlAypqLuANuk6XvttlUzIi4C4LjzBkm93ll+eNhY54t8d136JDA&#10;AEhrXO7QGfbppG3CFyclGEcIj2fYROcJR+f1dJaOMwxxjI2z7PpmGsokl7+Ndf6HgIYEo6AWaYlo&#10;scPa+T51SAnNNKxqpSI1SpO2oLPxNI0/nCNYXGnscZk1WL7bdqQuCzoZ9thCecT1LPTMO8NXNc6w&#10;Zs4/M4tU49goX/+Eh1SAveBkUVKB/fM/f8hHBjBKSYvSKaj7vWdWUKJ+auTmNptMgtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAZof46GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="001C7128" w:rsidR="001C7128" w:rsidP="001C7128" w:rsidRDefault="001C7128" w14:paraId="09E77742" w14:textId="292E2C3E">
+                  <w:p w14:paraId="08EC5D7E" w14:textId="292E2C3E" w:rsidR="001C7128" w:rsidRPr="001C7128" w:rsidRDefault="001C7128" w:rsidP="001C7128">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="001C7128">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
@@ -15084,404 +21516,434 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="00EB4BC7" w:rsidR="00EB4BC7" w:rsidP="00EB4BC7" w:rsidRDefault="00EB4BC7" w14:paraId="54918659" w14:textId="5CB96CC1">
+                        <w:p w14:paraId="54918659" w14:textId="5CB96CC1" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00EB4BC7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="42565CCC">
-            <v:shape id="MSIPCM82764d688816a9dc96a1b608" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1031" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpLn+yFwIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEUB&#10;IwngFDnTFGkRoLgsSVtyv75Lyo8g7anohVrurvYxM5zd960me+G8AlPRYpRTIgyHWpltRX+8Lr/c&#10;UuIDMzXTYERFD8LT+/nnT7POluIKGtC1cASLGF92tqJNCLbMMs8b0TI/AisMBiW4lgW8um1WO9Zh&#10;9VZnV3k+zTpwtXXAhffofRyCdJ7qSyl4eJbSi0B0RXG2kE6Xzk08s/mMlVvHbKP4cQz2D1O0TBls&#10;ei71yAIjO6f+KNUq7sCDDCMObQZSKi7SDrhNkX/YZt0wK9IuCI63Z5j8/yvLn/Zr++JI6L9CjwRG&#10;QDrrS4/OuE8vXRu/OCnBOEJ4OMMm+kA4Om8m03xcYIhjbFwUN7eTWCa7/G2dD98EtCQaFXVIS0KL&#10;7Vc+DKmnlNjMwFJpnajRhnQVnY4nefrhHMHi2mCPy6zRCv2mJ6quaBogejZQH3A9BwPz3vKlwhlW&#10;zIcX5pBqHBvlG57xkBqwFxwtShpwv/7mj/nIAEYp6VA6FfU/d8wJSvR3g9zcFdfXUWvpgoZ7792c&#10;vGbXPgCqssAHYnkyY27QJ1M6aN9Q3YvYDUPMcOxZ0c3JfAiDkPF1cLFYpCRUlWVhZdaWx9IRzYjs&#10;a//GnD3CH5C4JziJi5UfWBhyBx4WuwBSJYouaB5hR0Umko+vJ0r+/T1lXd74/DcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytx&#10;o3ZLCW0ap6pAXJAQoqCenXjz08TrKHbb5O1xTnDcmdHsN8l+MC27Yu9qSxKWCwEMKbe6plLCz/fb&#10;wwaY84q0ai2hhBEd7NPZXaJibW/0hdejL1koIRcrCZX3Xcy5yys0yi1shxS8wvZG+XD2Jde9uoVy&#10;0/KVEBE3qqbwoVIdvlSYN8eLkbD+3GYFPzfm/DG+j2PdFKfXrJDyfj4cdsA8Dv4vDBN+QIc0MGX2&#10;QtqxVkIY4oMaifUzsMlfbkUELJu0p8cN8DTh/zekvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDpLn+yFwIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAAAAAAAAAAAAAAHEEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" w14:anchorId="1BA32EAB">
+          <w:pict>
+            <v:shape w14:anchorId="1BA32EAB" id="MSIPCM82764d688816a9dc96a1b608" o:spid="_x0000_s1031" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpLn+yFwIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEUB&#10;IwngFDnTFGkRoLgsSVtyv75Lyo8g7anohVrurvYxM5zd960me+G8AlPRYpRTIgyHWpltRX+8Lr/c&#10;UuIDMzXTYERFD8LT+/nnT7POluIKGtC1cASLGF92tqJNCLbMMs8b0TI/AisMBiW4lgW8um1WO9Zh&#10;9VZnV3k+zTpwtXXAhffofRyCdJ7qSyl4eJbSi0B0RXG2kE6Xzk08s/mMlVvHbKP4cQz2D1O0TBls&#10;ei71yAIjO6f+KNUq7sCDDCMObQZSKi7SDrhNkX/YZt0wK9IuCI63Z5j8/yvLn/Zr++JI6L9CjwRG&#10;QDrrS4/OuE8vXRu/OCnBOEJ4OMMm+kA4Om8m03xcYIhjbFwUN7eTWCa7/G2dD98EtCQaFXVIS0KL&#10;7Vc+DKmnlNjMwFJpnajRhnQVnY4nefrhHMHi2mCPy6zRCv2mJ6quaBogejZQH3A9BwPz3vKlwhlW&#10;zIcX5pBqHBvlG57xkBqwFxwtShpwv/7mj/nIAEYp6VA6FfU/d8wJSvR3g9zcFdfXUWvpgoZ7792c&#10;vGbXPgCqssAHYnkyY27QJ1M6aN9Q3YvYDUPMcOxZ0c3JfAiDkPF1cLFYpCRUlWVhZdaWx9IRzYjs&#10;a//GnD3CH5C4JziJi5UfWBhyBx4WuwBSJYouaB5hR0Umko+vJ0r+/T1lXd74/DcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytx&#10;o3ZLCW0ap6pAXJAQoqCenXjz08TrKHbb5O1xTnDcmdHsN8l+MC27Yu9qSxKWCwEMKbe6plLCz/fb&#10;wwaY84q0ai2hhBEd7NPZXaJibW/0hdejL1koIRcrCZX3Xcy5yys0yi1shxS8wvZG+XD2Jde9uoVy&#10;0/KVEBE3qqbwoVIdvlSYN8eLkbD+3GYFPzfm/DG+j2PdFKfXrJDyfj4cdsA8Dv4vDBN+QIc0MGX2&#10;QtqxVkIY4oMaifUzsMlfbkUELJu0p8cN8DTh/zekvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDpLn+yFwIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAAAAAAAAAAAAAAHEEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00EB4BC7" w:rsidR="00EB4BC7" w:rsidP="00EB4BC7" w:rsidRDefault="00EB4BC7" w14:paraId="75F360E3" w14:textId="5CB96CC1">
+                  <w:p w14:paraId="54918659" w14:textId="5CB96CC1" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A56003" w:rsidP="00207717" w:rsidRDefault="00A56003" w14:paraId="1C0B23D2" w14:textId="77777777">
+    <w:p w14:paraId="093CC640" w14:textId="77777777" w:rsidR="002054E1" w:rsidRDefault="002054E1" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A56003" w:rsidRDefault="00A56003" w14:paraId="67605A81" w14:textId="77777777">
+    <w:p w14:paraId="1C1A129D" w14:textId="77777777" w:rsidR="002054E1" w:rsidRDefault="002054E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A56003" w:rsidRDefault="00A56003" w14:paraId="767CFFDF" w14:textId="77777777"/>
+    <w:p w14:paraId="2F48CBDB" w14:textId="77777777" w:rsidR="002054E1" w:rsidRDefault="002054E1"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00A56003" w:rsidRDefault="00A56003" w14:paraId="6C7DF0DE" w14:textId="77777777">
+    <w:p w14:paraId="12BD1804" w14:textId="77777777" w:rsidR="002054E1" w:rsidRDefault="002054E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00A31871" w:rsidRDefault="00A31871" w14:paraId="299D0E87" w14:textId="77777777">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3095"/>
+      <w:gridCol w:w="3095"/>
+      <w:gridCol w:w="3095"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="5D3351ED" w14:paraId="3D23C60D" w14:textId="77777777" w:rsidTr="5D3351ED">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3095" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="5F4112FC" w14:textId="3A3EFAD1" w:rsidR="5D3351ED" w:rsidRDefault="5D3351ED" w:rsidP="5D3351ED">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3095" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="1219A0AE" w14:textId="23DD69F1" w:rsidR="5D3351ED" w:rsidRDefault="5D3351ED" w:rsidP="5D3351ED">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3095" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="7801FDE7" w14:textId="60876CDE" w:rsidR="5D3351ED" w:rsidRDefault="5D3351ED" w:rsidP="5D3351ED">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="6976C9DD" w14:textId="31E22B03" w:rsidR="5D3351ED" w:rsidRDefault="5D3351ED" w:rsidP="5D3351ED">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00A31871" w:rsidRDefault="00A31871" w14:paraId="6CBD80B7" w14:textId="77777777">
-[...19 lines deleted...]
-  <w:p w:rsidR="00431A70" w:rsidRDefault="00C60411" w14:paraId="1B8F185F" w14:textId="3B103123">
+  <w:p w14:paraId="1B8F185F" w14:textId="3B103123" w:rsidR="00431A70" w:rsidRDefault="00C60411">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
       </w:rPr>
-      <w:ptab w:alignment="right" w:relativeTo="margin" w:leader="none"/>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t>Document title</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="009C245E" w:rsidR="009C245E">
+    <w:r w:rsidR="009C245E" w:rsidRPr="009C245E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>(use Header style)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="001C7128" w:rsidR="00562811" w:rsidP="001C7128" w:rsidRDefault="00EE1BBA" w14:paraId="082BA3E9" w14:textId="235646E8">
+  <w:p w14:paraId="082BA3E9" w14:textId="235646E8" w:rsidR="00562811" w:rsidRPr="001C7128" w:rsidRDefault="00EE1BBA" w:rsidP="001C7128">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>Vacant Unit Maintenance Operational Guidelines</w:t>
     </w:r>
     <w:r w:rsidR="001C7128">
-      <w:ptab w:alignment="right" w:relativeTo="margin" w:leader="none"/>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00DE6C85" w:rsidR="001C7128">
+    <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00DE6C85" w:rsidR="001C7128">
+    <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00DE6C85" w:rsidR="001C7128">
+    <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001C7128">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r w:rsidRPr="00DE6C85" w:rsidR="001C7128">
+    <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06DA1ADA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA4A1D96"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BAD2E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0AAE1EBA"/>
     <w:styleLink w:val="ZZNumbersloweralpha"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Numberloweralpha"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -15571,348 +22033,586 @@
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FA56EAB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17734AFD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E460CEC6"/>
+    <w:lvl w:ilvl="0" w:tplc="4CD4CC02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="286D25B1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A152229"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6016C788"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C4303A5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B4E7622"/>
     <w:styleLink w:val="ZZNumbers"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="DHHSnumberdigit"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="DHHSnumberdigitindent"/>
@@ -16014,114 +22714,114 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E6C68D4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9D040EF8"/>
     <w:styleLink w:val="ZZNumbersdigit"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberdigit"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberdigitindent"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="794"/>
         </w:tabs>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Bulletafternumbers1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Bulletafternumbers2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1191" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
@@ -16149,51 +22849,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EC54A41"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="986E24B0"/>
     <w:styleLink w:val="ZZNumberslowerroman"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Numberlowerroman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Numberlowerromanindent"/>
       <w:lvlText w:val="(%2)"/>
@@ -16278,381 +22978,381 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41A800BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2D1040BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B66429B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FEAEDE2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="541611C2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="350ED9F2"/>
     <w:styleLink w:val="ZZTablebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Tablebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Tablebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
@@ -16703,80 +23403,80 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54BA1E5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F05C78C0"/>
     <w:styleLink w:val="ZZBullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Bullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
@@ -16827,51 +23527,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55795470"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="458A16DA"/>
     <w:lvl w:ilvl="0" w:tplc="1818B6F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B82E2CF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -16940,51 +23640,51 @@
     <w:lvl w:ilvl="7" w:tplc="92F8D8BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3E443096">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FBF67F0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C090025"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -17035,81 +23735,81 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6309259F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8B3CE87A"/>
     <w:styleLink w:val="ZZQuotebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Quotebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Quotebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="964" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
@@ -17161,200 +23861,200 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AB02F3D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D55CEB3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77D610E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="204C8148"/>
     <w:lvl w:ilvl="0" w:tplc="4CAE2974">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B1C462CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -17423,3143 +24123,3934 @@
     <w:lvl w:ilvl="7" w:tplc="3EA225EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="283033A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FF36E56"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="49F0E302"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="242296183">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="805197647">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="550965074">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1994794103">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="106892274">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="809711174">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="361982231">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="426780108">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="718168151">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="973633523">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="718168151">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="11" w16cid:durableId="556740922">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1988975744">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1014575502">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1230774806">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1864705140">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="520700342">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1465805447">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2007509233">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1925645045">
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A6272"/>
     <w:rsid w:val="00000127"/>
     <w:rsid w:val="00000719"/>
     <w:rsid w:val="000027C5"/>
     <w:rsid w:val="00002D68"/>
     <w:rsid w:val="00003009"/>
     <w:rsid w:val="000033F7"/>
     <w:rsid w:val="00003403"/>
+    <w:rsid w:val="00003755"/>
     <w:rsid w:val="00004937"/>
     <w:rsid w:val="000049DE"/>
     <w:rsid w:val="00005347"/>
+    <w:rsid w:val="00005F80"/>
     <w:rsid w:val="00006425"/>
+    <w:rsid w:val="000067A4"/>
     <w:rsid w:val="000072B6"/>
     <w:rsid w:val="00007623"/>
     <w:rsid w:val="0001021B"/>
     <w:rsid w:val="000111C7"/>
     <w:rsid w:val="000112DF"/>
     <w:rsid w:val="00011641"/>
     <w:rsid w:val="00011D89"/>
     <w:rsid w:val="00012016"/>
+    <w:rsid w:val="000128E9"/>
     <w:rsid w:val="00013CA6"/>
     <w:rsid w:val="00013EA0"/>
     <w:rsid w:val="0001470A"/>
     <w:rsid w:val="000154FD"/>
     <w:rsid w:val="00015C45"/>
     <w:rsid w:val="00015F6D"/>
     <w:rsid w:val="00016009"/>
     <w:rsid w:val="000161EB"/>
     <w:rsid w:val="00016B80"/>
+    <w:rsid w:val="00017245"/>
     <w:rsid w:val="000173BE"/>
+    <w:rsid w:val="0002042C"/>
     <w:rsid w:val="00020678"/>
     <w:rsid w:val="00020797"/>
     <w:rsid w:val="000220DB"/>
     <w:rsid w:val="00022271"/>
     <w:rsid w:val="00023201"/>
     <w:rsid w:val="000235E8"/>
+    <w:rsid w:val="00024240"/>
     <w:rsid w:val="0002487F"/>
     <w:rsid w:val="00024D89"/>
     <w:rsid w:val="000250B6"/>
     <w:rsid w:val="00027076"/>
     <w:rsid w:val="000275FF"/>
     <w:rsid w:val="00027FD2"/>
     <w:rsid w:val="00030492"/>
+    <w:rsid w:val="0003052E"/>
     <w:rsid w:val="00030CB0"/>
     <w:rsid w:val="00031DBB"/>
     <w:rsid w:val="00033AF2"/>
+    <w:rsid w:val="00033B9B"/>
     <w:rsid w:val="00033C49"/>
     <w:rsid w:val="00033D81"/>
     <w:rsid w:val="00033DC9"/>
     <w:rsid w:val="00033E57"/>
     <w:rsid w:val="00034E4B"/>
     <w:rsid w:val="00034EDB"/>
     <w:rsid w:val="00035401"/>
     <w:rsid w:val="000359CC"/>
+    <w:rsid w:val="00037074"/>
     <w:rsid w:val="000372F4"/>
     <w:rsid w:val="0003735A"/>
     <w:rsid w:val="00037366"/>
+    <w:rsid w:val="00037626"/>
+    <w:rsid w:val="0003797B"/>
     <w:rsid w:val="00041113"/>
     <w:rsid w:val="00041BF0"/>
     <w:rsid w:val="0004227E"/>
     <w:rsid w:val="00042C8A"/>
+    <w:rsid w:val="00044AE8"/>
     <w:rsid w:val="00044F37"/>
     <w:rsid w:val="0004536B"/>
     <w:rsid w:val="00046B68"/>
     <w:rsid w:val="00047837"/>
     <w:rsid w:val="000527DD"/>
+    <w:rsid w:val="00054526"/>
     <w:rsid w:val="00055E7C"/>
     <w:rsid w:val="00056EC4"/>
     <w:rsid w:val="000578B2"/>
+    <w:rsid w:val="00057B2B"/>
     <w:rsid w:val="00057FD8"/>
+    <w:rsid w:val="000605D0"/>
+    <w:rsid w:val="000605F7"/>
     <w:rsid w:val="00060959"/>
     <w:rsid w:val="00060C8F"/>
     <w:rsid w:val="00060DE3"/>
+    <w:rsid w:val="00062558"/>
     <w:rsid w:val="0006273B"/>
     <w:rsid w:val="0006298A"/>
+    <w:rsid w:val="000635E2"/>
     <w:rsid w:val="0006360A"/>
     <w:rsid w:val="00064011"/>
     <w:rsid w:val="00064952"/>
     <w:rsid w:val="00065125"/>
     <w:rsid w:val="00065E4F"/>
     <w:rsid w:val="000663CD"/>
     <w:rsid w:val="00066ACD"/>
+    <w:rsid w:val="00067795"/>
     <w:rsid w:val="00067B13"/>
     <w:rsid w:val="00067D57"/>
     <w:rsid w:val="00070880"/>
     <w:rsid w:val="00070DE9"/>
+    <w:rsid w:val="00070E4A"/>
     <w:rsid w:val="0007155D"/>
+    <w:rsid w:val="000715BA"/>
+    <w:rsid w:val="000722D9"/>
+    <w:rsid w:val="00072841"/>
     <w:rsid w:val="00072D13"/>
     <w:rsid w:val="000733FE"/>
     <w:rsid w:val="00074105"/>
     <w:rsid w:val="00074219"/>
     <w:rsid w:val="0007448E"/>
     <w:rsid w:val="00074ED5"/>
     <w:rsid w:val="00075058"/>
     <w:rsid w:val="00075E8A"/>
     <w:rsid w:val="00076928"/>
+    <w:rsid w:val="00080351"/>
     <w:rsid w:val="0008170F"/>
     <w:rsid w:val="0008204A"/>
     <w:rsid w:val="00082673"/>
     <w:rsid w:val="00082D52"/>
     <w:rsid w:val="00083AC9"/>
     <w:rsid w:val="00084692"/>
+    <w:rsid w:val="00084C02"/>
     <w:rsid w:val="0008508E"/>
     <w:rsid w:val="000852E0"/>
+    <w:rsid w:val="000858C3"/>
+    <w:rsid w:val="00086194"/>
     <w:rsid w:val="0008710E"/>
     <w:rsid w:val="0008724F"/>
     <w:rsid w:val="00087951"/>
     <w:rsid w:val="000905B5"/>
     <w:rsid w:val="00090A54"/>
     <w:rsid w:val="0009113B"/>
     <w:rsid w:val="00092899"/>
     <w:rsid w:val="00093402"/>
     <w:rsid w:val="000939ED"/>
     <w:rsid w:val="00093B7C"/>
     <w:rsid w:val="000940B0"/>
     <w:rsid w:val="00094DA3"/>
     <w:rsid w:val="000959F8"/>
+    <w:rsid w:val="00096478"/>
     <w:rsid w:val="00096565"/>
+    <w:rsid w:val="0009689B"/>
     <w:rsid w:val="00096CD1"/>
     <w:rsid w:val="00096F71"/>
     <w:rsid w:val="00097DC2"/>
     <w:rsid w:val="000A012C"/>
     <w:rsid w:val="000A0887"/>
     <w:rsid w:val="000A0EB9"/>
     <w:rsid w:val="000A11B7"/>
     <w:rsid w:val="000A186C"/>
     <w:rsid w:val="000A1CE1"/>
     <w:rsid w:val="000A1EA4"/>
     <w:rsid w:val="000A2069"/>
     <w:rsid w:val="000A2323"/>
     <w:rsid w:val="000A2476"/>
+    <w:rsid w:val="000A28B5"/>
     <w:rsid w:val="000A2A59"/>
     <w:rsid w:val="000A60DC"/>
     <w:rsid w:val="000A641A"/>
     <w:rsid w:val="000B032A"/>
     <w:rsid w:val="000B0B6C"/>
     <w:rsid w:val="000B1668"/>
     <w:rsid w:val="000B1A9D"/>
     <w:rsid w:val="000B270C"/>
+    <w:rsid w:val="000B2C36"/>
     <w:rsid w:val="000B3EDB"/>
+    <w:rsid w:val="000B4917"/>
     <w:rsid w:val="000B543D"/>
     <w:rsid w:val="000B55F9"/>
+    <w:rsid w:val="000B57A0"/>
     <w:rsid w:val="000B5928"/>
     <w:rsid w:val="000B5BF7"/>
     <w:rsid w:val="000B6285"/>
+    <w:rsid w:val="000B6413"/>
     <w:rsid w:val="000B6A93"/>
     <w:rsid w:val="000B6BC8"/>
+    <w:rsid w:val="000B73B7"/>
     <w:rsid w:val="000C0303"/>
     <w:rsid w:val="000C0B68"/>
     <w:rsid w:val="000C0C62"/>
     <w:rsid w:val="000C12E0"/>
     <w:rsid w:val="000C1CC8"/>
     <w:rsid w:val="000C25C1"/>
+    <w:rsid w:val="000C2DED"/>
+    <w:rsid w:val="000C3115"/>
+    <w:rsid w:val="000C352B"/>
     <w:rsid w:val="000C3FAC"/>
     <w:rsid w:val="000C4267"/>
     <w:rsid w:val="000C42EA"/>
     <w:rsid w:val="000C4546"/>
+    <w:rsid w:val="000C5303"/>
     <w:rsid w:val="000C5E55"/>
+    <w:rsid w:val="000C6AC1"/>
     <w:rsid w:val="000D0033"/>
     <w:rsid w:val="000D017C"/>
     <w:rsid w:val="000D02EC"/>
     <w:rsid w:val="000D08FA"/>
     <w:rsid w:val="000D09FF"/>
+    <w:rsid w:val="000D0C9E"/>
+    <w:rsid w:val="000D0F88"/>
     <w:rsid w:val="000D1242"/>
     <w:rsid w:val="000D2ABA"/>
+    <w:rsid w:val="000D3082"/>
     <w:rsid w:val="000D3145"/>
+    <w:rsid w:val="000D36F6"/>
     <w:rsid w:val="000D3C5B"/>
     <w:rsid w:val="000D4491"/>
+    <w:rsid w:val="000D589F"/>
     <w:rsid w:val="000D6248"/>
     <w:rsid w:val="000E0970"/>
     <w:rsid w:val="000E3CC7"/>
     <w:rsid w:val="000E3FBC"/>
     <w:rsid w:val="000E456C"/>
     <w:rsid w:val="000E4719"/>
+    <w:rsid w:val="000E4CB6"/>
+    <w:rsid w:val="000E649C"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
     <w:rsid w:val="000E6E6D"/>
     <w:rsid w:val="000E735C"/>
     <w:rsid w:val="000F089D"/>
     <w:rsid w:val="000F0DF8"/>
     <w:rsid w:val="000F1F1E"/>
     <w:rsid w:val="000F2259"/>
+    <w:rsid w:val="000F25B0"/>
+    <w:rsid w:val="000F29E5"/>
     <w:rsid w:val="000F2DDA"/>
     <w:rsid w:val="000F2EA0"/>
     <w:rsid w:val="000F43CE"/>
     <w:rsid w:val="000F5213"/>
     <w:rsid w:val="000F61FB"/>
     <w:rsid w:val="000F673C"/>
+    <w:rsid w:val="000F6903"/>
     <w:rsid w:val="000F7F5D"/>
     <w:rsid w:val="000F7FCA"/>
     <w:rsid w:val="001007CD"/>
+    <w:rsid w:val="00100C1F"/>
     <w:rsid w:val="00101001"/>
     <w:rsid w:val="00102510"/>
     <w:rsid w:val="00103276"/>
     <w:rsid w:val="0010392D"/>
     <w:rsid w:val="0010447F"/>
     <w:rsid w:val="00104FE3"/>
     <w:rsid w:val="0010714F"/>
+    <w:rsid w:val="0011192B"/>
     <w:rsid w:val="001120C5"/>
+    <w:rsid w:val="001146DF"/>
     <w:rsid w:val="00115275"/>
     <w:rsid w:val="00116D8C"/>
     <w:rsid w:val="00117739"/>
+    <w:rsid w:val="00117FA7"/>
+    <w:rsid w:val="001208D4"/>
     <w:rsid w:val="00120BD3"/>
+    <w:rsid w:val="0012119F"/>
     <w:rsid w:val="00122FEA"/>
     <w:rsid w:val="001232BD"/>
+    <w:rsid w:val="001244FA"/>
     <w:rsid w:val="00124ED5"/>
     <w:rsid w:val="0012582F"/>
     <w:rsid w:val="00126338"/>
     <w:rsid w:val="00127269"/>
     <w:rsid w:val="001276FA"/>
+    <w:rsid w:val="001309FD"/>
     <w:rsid w:val="00131CC0"/>
     <w:rsid w:val="00135207"/>
     <w:rsid w:val="0013567A"/>
     <w:rsid w:val="00135E32"/>
     <w:rsid w:val="001369E1"/>
+    <w:rsid w:val="00137210"/>
+    <w:rsid w:val="0014026F"/>
     <w:rsid w:val="001405F4"/>
+    <w:rsid w:val="00141022"/>
     <w:rsid w:val="001415D4"/>
     <w:rsid w:val="00142238"/>
     <w:rsid w:val="00142852"/>
     <w:rsid w:val="00142DEA"/>
     <w:rsid w:val="001443A8"/>
     <w:rsid w:val="001447B3"/>
     <w:rsid w:val="00146BB6"/>
     <w:rsid w:val="0015033A"/>
     <w:rsid w:val="00151395"/>
     <w:rsid w:val="00152073"/>
     <w:rsid w:val="0015212F"/>
     <w:rsid w:val="00152329"/>
     <w:rsid w:val="0015254D"/>
     <w:rsid w:val="001526C3"/>
+    <w:rsid w:val="00152F1C"/>
     <w:rsid w:val="00153ECD"/>
     <w:rsid w:val="00154305"/>
     <w:rsid w:val="00154379"/>
+    <w:rsid w:val="00154FE6"/>
     <w:rsid w:val="001553CB"/>
     <w:rsid w:val="00156598"/>
     <w:rsid w:val="00156754"/>
+    <w:rsid w:val="00157507"/>
     <w:rsid w:val="001576A3"/>
     <w:rsid w:val="001602D6"/>
     <w:rsid w:val="001603B6"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161E57"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
     <w:rsid w:val="0016255F"/>
     <w:rsid w:val="00162CA9"/>
     <w:rsid w:val="001652B4"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165A57"/>
+    <w:rsid w:val="00166BC8"/>
+    <w:rsid w:val="0016775E"/>
+    <w:rsid w:val="00167CE7"/>
+    <w:rsid w:val="00167EC2"/>
     <w:rsid w:val="001708A9"/>
     <w:rsid w:val="00171019"/>
     <w:rsid w:val="001712C2"/>
     <w:rsid w:val="00172BAF"/>
     <w:rsid w:val="00172ED0"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="00177809"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
+    <w:rsid w:val="0018082C"/>
     <w:rsid w:val="0018244E"/>
+    <w:rsid w:val="001827A8"/>
     <w:rsid w:val="00183356"/>
+    <w:rsid w:val="001852CF"/>
     <w:rsid w:val="00186144"/>
     <w:rsid w:val="00186B33"/>
     <w:rsid w:val="00190090"/>
     <w:rsid w:val="001902E0"/>
     <w:rsid w:val="00192F9D"/>
     <w:rsid w:val="00193DE5"/>
+    <w:rsid w:val="00193E4E"/>
     <w:rsid w:val="00194CF6"/>
     <w:rsid w:val="00195F20"/>
     <w:rsid w:val="00195FE3"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
     <w:rsid w:val="001A00B3"/>
     <w:rsid w:val="001A0A3F"/>
+    <w:rsid w:val="001A1902"/>
     <w:rsid w:val="001A1950"/>
     <w:rsid w:val="001A1C54"/>
     <w:rsid w:val="001A3ACE"/>
     <w:rsid w:val="001A402A"/>
     <w:rsid w:val="001A44A9"/>
+    <w:rsid w:val="001A44E9"/>
     <w:rsid w:val="001A58A4"/>
     <w:rsid w:val="001A6272"/>
     <w:rsid w:val="001A680B"/>
+    <w:rsid w:val="001A6A5A"/>
+    <w:rsid w:val="001A6CF7"/>
+    <w:rsid w:val="001A7C36"/>
     <w:rsid w:val="001B0202"/>
     <w:rsid w:val="001B058F"/>
+    <w:rsid w:val="001B099D"/>
+    <w:rsid w:val="001B0C5A"/>
+    <w:rsid w:val="001B0D81"/>
     <w:rsid w:val="001B163C"/>
     <w:rsid w:val="001B26A4"/>
+    <w:rsid w:val="001B290D"/>
     <w:rsid w:val="001B2DC0"/>
     <w:rsid w:val="001B3469"/>
     <w:rsid w:val="001B4B22"/>
     <w:rsid w:val="001B6B96"/>
     <w:rsid w:val="001B70B0"/>
     <w:rsid w:val="001B738B"/>
     <w:rsid w:val="001B7A99"/>
+    <w:rsid w:val="001B7F88"/>
     <w:rsid w:val="001C09DB"/>
+    <w:rsid w:val="001C124F"/>
     <w:rsid w:val="001C1866"/>
     <w:rsid w:val="001C277E"/>
     <w:rsid w:val="001C2992"/>
     <w:rsid w:val="001C2A72"/>
     <w:rsid w:val="001C31B7"/>
+    <w:rsid w:val="001C3FE5"/>
     <w:rsid w:val="001C4404"/>
     <w:rsid w:val="001C5127"/>
     <w:rsid w:val="001C5AA6"/>
     <w:rsid w:val="001C5F82"/>
     <w:rsid w:val="001C657F"/>
     <w:rsid w:val="001C7128"/>
+    <w:rsid w:val="001C735D"/>
     <w:rsid w:val="001D0B75"/>
     <w:rsid w:val="001D12C0"/>
+    <w:rsid w:val="001D3130"/>
     <w:rsid w:val="001D39A5"/>
     <w:rsid w:val="001D3C09"/>
     <w:rsid w:val="001D44E8"/>
     <w:rsid w:val="001D5B14"/>
     <w:rsid w:val="001D60EC"/>
     <w:rsid w:val="001D622E"/>
     <w:rsid w:val="001D6CFD"/>
     <w:rsid w:val="001D6F59"/>
+    <w:rsid w:val="001D7056"/>
     <w:rsid w:val="001D76B1"/>
     <w:rsid w:val="001E1B0F"/>
     <w:rsid w:val="001E210A"/>
     <w:rsid w:val="001E2111"/>
     <w:rsid w:val="001E23CE"/>
     <w:rsid w:val="001E2ABB"/>
     <w:rsid w:val="001E331D"/>
     <w:rsid w:val="001E44DF"/>
     <w:rsid w:val="001E4994"/>
     <w:rsid w:val="001E5280"/>
     <w:rsid w:val="001E5822"/>
     <w:rsid w:val="001E68A5"/>
     <w:rsid w:val="001E6BB0"/>
     <w:rsid w:val="001E7282"/>
     <w:rsid w:val="001E74D7"/>
+    <w:rsid w:val="001E776E"/>
     <w:rsid w:val="001E7CE9"/>
+    <w:rsid w:val="001F05D3"/>
     <w:rsid w:val="001F148F"/>
     <w:rsid w:val="001F1598"/>
     <w:rsid w:val="001F2688"/>
     <w:rsid w:val="001F2A2D"/>
+    <w:rsid w:val="001F2B79"/>
     <w:rsid w:val="001F3826"/>
     <w:rsid w:val="001F3EFA"/>
     <w:rsid w:val="001F6054"/>
     <w:rsid w:val="001F6E46"/>
+    <w:rsid w:val="001F6FA6"/>
+    <w:rsid w:val="001F76F2"/>
     <w:rsid w:val="001F7C91"/>
     <w:rsid w:val="002000EA"/>
     <w:rsid w:val="00200A39"/>
     <w:rsid w:val="00200E16"/>
     <w:rsid w:val="00201400"/>
     <w:rsid w:val="0020291A"/>
     <w:rsid w:val="00202C64"/>
     <w:rsid w:val="002033B7"/>
+    <w:rsid w:val="00203CC3"/>
+    <w:rsid w:val="002042F2"/>
     <w:rsid w:val="0020441C"/>
     <w:rsid w:val="00204810"/>
     <w:rsid w:val="00205114"/>
+    <w:rsid w:val="002054E1"/>
     <w:rsid w:val="00205E35"/>
     <w:rsid w:val="00206463"/>
     <w:rsid w:val="00206F2F"/>
     <w:rsid w:val="00207717"/>
+    <w:rsid w:val="00207D02"/>
+    <w:rsid w:val="002100BC"/>
     <w:rsid w:val="002102D6"/>
     <w:rsid w:val="0021053D"/>
     <w:rsid w:val="00210A92"/>
+    <w:rsid w:val="0021105C"/>
     <w:rsid w:val="00212236"/>
     <w:rsid w:val="00212911"/>
     <w:rsid w:val="00212B95"/>
+    <w:rsid w:val="002133EC"/>
     <w:rsid w:val="00213A35"/>
+    <w:rsid w:val="0021483F"/>
     <w:rsid w:val="00215CC8"/>
+    <w:rsid w:val="00215F41"/>
     <w:rsid w:val="00216415"/>
     <w:rsid w:val="00216AA2"/>
     <w:rsid w:val="00216C03"/>
     <w:rsid w:val="00220A1A"/>
     <w:rsid w:val="00220C04"/>
     <w:rsid w:val="0022278D"/>
     <w:rsid w:val="0022340B"/>
     <w:rsid w:val="00223B34"/>
+    <w:rsid w:val="002245CA"/>
+    <w:rsid w:val="00225E96"/>
+    <w:rsid w:val="00225EC1"/>
     <w:rsid w:val="00226376"/>
     <w:rsid w:val="00226B7C"/>
     <w:rsid w:val="0022701F"/>
     <w:rsid w:val="00227608"/>
     <w:rsid w:val="00227C68"/>
     <w:rsid w:val="0023057F"/>
     <w:rsid w:val="002319D1"/>
     <w:rsid w:val="002333F5"/>
     <w:rsid w:val="00233724"/>
     <w:rsid w:val="00234FD1"/>
     <w:rsid w:val="002365B4"/>
     <w:rsid w:val="00236CD8"/>
+    <w:rsid w:val="00237D86"/>
     <w:rsid w:val="002400B0"/>
+    <w:rsid w:val="00240B4D"/>
     <w:rsid w:val="0024169E"/>
     <w:rsid w:val="002432E1"/>
+    <w:rsid w:val="00245642"/>
     <w:rsid w:val="002459D1"/>
     <w:rsid w:val="00246207"/>
+    <w:rsid w:val="00246641"/>
     <w:rsid w:val="00246965"/>
+    <w:rsid w:val="00246AFF"/>
     <w:rsid w:val="00246C5E"/>
+    <w:rsid w:val="00250123"/>
     <w:rsid w:val="00250960"/>
     <w:rsid w:val="00251029"/>
     <w:rsid w:val="00251343"/>
     <w:rsid w:val="00253507"/>
     <w:rsid w:val="002536A4"/>
     <w:rsid w:val="00253A3E"/>
     <w:rsid w:val="002547CF"/>
     <w:rsid w:val="00254ADF"/>
     <w:rsid w:val="00254F58"/>
     <w:rsid w:val="00255CD4"/>
     <w:rsid w:val="00256010"/>
     <w:rsid w:val="002562E8"/>
     <w:rsid w:val="00256B38"/>
+    <w:rsid w:val="0025734A"/>
     <w:rsid w:val="002574C4"/>
     <w:rsid w:val="002577B3"/>
     <w:rsid w:val="002600BD"/>
+    <w:rsid w:val="002619E5"/>
     <w:rsid w:val="002620BC"/>
     <w:rsid w:val="00262802"/>
     <w:rsid w:val="00262F24"/>
     <w:rsid w:val="00263A90"/>
     <w:rsid w:val="00263BDC"/>
     <w:rsid w:val="0026408B"/>
     <w:rsid w:val="00264BEB"/>
     <w:rsid w:val="00266637"/>
     <w:rsid w:val="00267B28"/>
     <w:rsid w:val="00267C3E"/>
     <w:rsid w:val="002709BB"/>
     <w:rsid w:val="00270EBF"/>
     <w:rsid w:val="0027131C"/>
     <w:rsid w:val="00272B4B"/>
     <w:rsid w:val="00273BAC"/>
     <w:rsid w:val="00274A9A"/>
     <w:rsid w:val="00274F9C"/>
+    <w:rsid w:val="002752C6"/>
+    <w:rsid w:val="00276260"/>
     <w:rsid w:val="002763B3"/>
+    <w:rsid w:val="002764BF"/>
+    <w:rsid w:val="00277762"/>
     <w:rsid w:val="00277F95"/>
     <w:rsid w:val="002802E3"/>
+    <w:rsid w:val="00280565"/>
+    <w:rsid w:val="0028121C"/>
+    <w:rsid w:val="00282137"/>
     <w:rsid w:val="0028213D"/>
     <w:rsid w:val="0028296F"/>
     <w:rsid w:val="00282A7F"/>
     <w:rsid w:val="00282A8A"/>
     <w:rsid w:val="002834B5"/>
     <w:rsid w:val="00285A84"/>
     <w:rsid w:val="002862F1"/>
     <w:rsid w:val="00286506"/>
     <w:rsid w:val="00286D55"/>
     <w:rsid w:val="0028718C"/>
     <w:rsid w:val="002878B5"/>
     <w:rsid w:val="002906A4"/>
     <w:rsid w:val="00290BFD"/>
     <w:rsid w:val="00291373"/>
+    <w:rsid w:val="00291DE8"/>
     <w:rsid w:val="00291E14"/>
+    <w:rsid w:val="0029394E"/>
     <w:rsid w:val="00294EBC"/>
     <w:rsid w:val="0029597D"/>
+    <w:rsid w:val="00295A08"/>
     <w:rsid w:val="002962C3"/>
     <w:rsid w:val="00297273"/>
     <w:rsid w:val="0029752B"/>
     <w:rsid w:val="00297B00"/>
     <w:rsid w:val="002A02D1"/>
     <w:rsid w:val="002A0A9C"/>
     <w:rsid w:val="002A140C"/>
     <w:rsid w:val="002A3251"/>
     <w:rsid w:val="002A40E3"/>
     <w:rsid w:val="002A483C"/>
     <w:rsid w:val="002A5540"/>
     <w:rsid w:val="002B0C7C"/>
     <w:rsid w:val="002B15ED"/>
     <w:rsid w:val="002B1729"/>
     <w:rsid w:val="002B1FFD"/>
     <w:rsid w:val="002B36C7"/>
     <w:rsid w:val="002B373B"/>
     <w:rsid w:val="002B4DD4"/>
     <w:rsid w:val="002B4DD9"/>
     <w:rsid w:val="002B4E55"/>
     <w:rsid w:val="002B521D"/>
     <w:rsid w:val="002B5277"/>
     <w:rsid w:val="002B5375"/>
     <w:rsid w:val="002B552F"/>
     <w:rsid w:val="002B66FE"/>
     <w:rsid w:val="002B6C72"/>
     <w:rsid w:val="002B6CCB"/>
     <w:rsid w:val="002B6CD1"/>
     <w:rsid w:val="002B77C1"/>
+    <w:rsid w:val="002B7848"/>
     <w:rsid w:val="002C0753"/>
     <w:rsid w:val="002C0ED7"/>
     <w:rsid w:val="002C0F1F"/>
+    <w:rsid w:val="002C14AA"/>
     <w:rsid w:val="002C17CF"/>
     <w:rsid w:val="002C209A"/>
     <w:rsid w:val="002C2728"/>
     <w:rsid w:val="002C2752"/>
     <w:rsid w:val="002C49F9"/>
     <w:rsid w:val="002C4DC6"/>
     <w:rsid w:val="002C4DFB"/>
     <w:rsid w:val="002C50A2"/>
+    <w:rsid w:val="002C53AD"/>
+    <w:rsid w:val="002C58D6"/>
     <w:rsid w:val="002C5B7C"/>
     <w:rsid w:val="002C5EF6"/>
+    <w:rsid w:val="002C6BDE"/>
     <w:rsid w:val="002C71E8"/>
+    <w:rsid w:val="002C79EB"/>
+    <w:rsid w:val="002C7C10"/>
+    <w:rsid w:val="002D055F"/>
     <w:rsid w:val="002D0CBD"/>
     <w:rsid w:val="002D1307"/>
     <w:rsid w:val="002D153D"/>
     <w:rsid w:val="002D1E0D"/>
     <w:rsid w:val="002D3E57"/>
     <w:rsid w:val="002D5006"/>
     <w:rsid w:val="002D58BC"/>
+    <w:rsid w:val="002D73D3"/>
     <w:rsid w:val="002D7C61"/>
     <w:rsid w:val="002D7C8A"/>
     <w:rsid w:val="002E01D0"/>
     <w:rsid w:val="002E161D"/>
     <w:rsid w:val="002E213C"/>
     <w:rsid w:val="002E28A2"/>
     <w:rsid w:val="002E3100"/>
     <w:rsid w:val="002E5C74"/>
     <w:rsid w:val="002E699C"/>
     <w:rsid w:val="002E6C95"/>
     <w:rsid w:val="002E7C36"/>
     <w:rsid w:val="002E7C3D"/>
     <w:rsid w:val="002F017D"/>
+    <w:rsid w:val="002F0B85"/>
+    <w:rsid w:val="002F0BBA"/>
     <w:rsid w:val="002F21D3"/>
+    <w:rsid w:val="002F29FA"/>
     <w:rsid w:val="002F3D32"/>
     <w:rsid w:val="002F5340"/>
     <w:rsid w:val="002F57E8"/>
     <w:rsid w:val="002F5F31"/>
     <w:rsid w:val="002F5F46"/>
+    <w:rsid w:val="002F6CEF"/>
     <w:rsid w:val="002F6FC3"/>
+    <w:rsid w:val="002F738D"/>
+    <w:rsid w:val="00300402"/>
+    <w:rsid w:val="003015D4"/>
     <w:rsid w:val="00301E46"/>
     <w:rsid w:val="00302216"/>
     <w:rsid w:val="003026B5"/>
     <w:rsid w:val="00303B42"/>
     <w:rsid w:val="00303E53"/>
     <w:rsid w:val="00304EBB"/>
     <w:rsid w:val="00305CC1"/>
     <w:rsid w:val="0030671D"/>
     <w:rsid w:val="00306E5F"/>
     <w:rsid w:val="00307AE1"/>
     <w:rsid w:val="00307E14"/>
+    <w:rsid w:val="00310C39"/>
     <w:rsid w:val="00312694"/>
     <w:rsid w:val="00312CD5"/>
     <w:rsid w:val="00314054"/>
     <w:rsid w:val="003155C3"/>
+    <w:rsid w:val="003161E0"/>
+    <w:rsid w:val="00316503"/>
+    <w:rsid w:val="003165C3"/>
     <w:rsid w:val="00316F27"/>
     <w:rsid w:val="00316F2A"/>
     <w:rsid w:val="003170FB"/>
+    <w:rsid w:val="003172A8"/>
+    <w:rsid w:val="0031776A"/>
+    <w:rsid w:val="00320BE7"/>
     <w:rsid w:val="003214F1"/>
     <w:rsid w:val="0032185A"/>
+    <w:rsid w:val="00322643"/>
     <w:rsid w:val="003226DF"/>
     <w:rsid w:val="00322E4B"/>
     <w:rsid w:val="00324329"/>
     <w:rsid w:val="0032488E"/>
+    <w:rsid w:val="003277F2"/>
     <w:rsid w:val="00327870"/>
     <w:rsid w:val="00327D13"/>
+    <w:rsid w:val="0033044B"/>
     <w:rsid w:val="0033212B"/>
     <w:rsid w:val="0033259D"/>
+    <w:rsid w:val="00333103"/>
     <w:rsid w:val="00333329"/>
     <w:rsid w:val="003333D2"/>
+    <w:rsid w:val="00333846"/>
     <w:rsid w:val="00333D4F"/>
     <w:rsid w:val="00334686"/>
     <w:rsid w:val="00335727"/>
+    <w:rsid w:val="00335FCD"/>
     <w:rsid w:val="00337339"/>
     <w:rsid w:val="00337EAF"/>
     <w:rsid w:val="00340345"/>
     <w:rsid w:val="003406C6"/>
     <w:rsid w:val="003409B0"/>
+    <w:rsid w:val="003412B2"/>
     <w:rsid w:val="003418CC"/>
     <w:rsid w:val="003422AE"/>
     <w:rsid w:val="003426AA"/>
     <w:rsid w:val="00342FB6"/>
     <w:rsid w:val="003434EE"/>
     <w:rsid w:val="00344044"/>
+    <w:rsid w:val="003457C5"/>
     <w:rsid w:val="003459BD"/>
     <w:rsid w:val="00345B9E"/>
     <w:rsid w:val="00346ECB"/>
     <w:rsid w:val="00350D38"/>
     <w:rsid w:val="003514CD"/>
     <w:rsid w:val="00351B36"/>
     <w:rsid w:val="00352A4F"/>
     <w:rsid w:val="00352BD3"/>
     <w:rsid w:val="00352C22"/>
     <w:rsid w:val="00353560"/>
     <w:rsid w:val="0035369D"/>
     <w:rsid w:val="003540AC"/>
+    <w:rsid w:val="003552B0"/>
+    <w:rsid w:val="003556CE"/>
     <w:rsid w:val="003556D2"/>
     <w:rsid w:val="00356171"/>
     <w:rsid w:val="0035632A"/>
+    <w:rsid w:val="003563FA"/>
     <w:rsid w:val="00357B4E"/>
     <w:rsid w:val="00361545"/>
     <w:rsid w:val="00361869"/>
+    <w:rsid w:val="00365DCB"/>
     <w:rsid w:val="00366276"/>
     <w:rsid w:val="00367666"/>
     <w:rsid w:val="00367A5C"/>
     <w:rsid w:val="003705DE"/>
     <w:rsid w:val="003716FD"/>
     <w:rsid w:val="00371D98"/>
     <w:rsid w:val="0037204B"/>
+    <w:rsid w:val="00373365"/>
     <w:rsid w:val="003738CB"/>
     <w:rsid w:val="003744CF"/>
     <w:rsid w:val="00374717"/>
     <w:rsid w:val="003747B7"/>
     <w:rsid w:val="003752A2"/>
     <w:rsid w:val="00375469"/>
+    <w:rsid w:val="0037593F"/>
     <w:rsid w:val="003763B9"/>
     <w:rsid w:val="0037676C"/>
     <w:rsid w:val="00376C91"/>
     <w:rsid w:val="00381043"/>
     <w:rsid w:val="003829E5"/>
     <w:rsid w:val="00382B94"/>
+    <w:rsid w:val="00383C68"/>
     <w:rsid w:val="00384428"/>
+    <w:rsid w:val="00385A13"/>
+    <w:rsid w:val="00385E4C"/>
     <w:rsid w:val="003860E8"/>
     <w:rsid w:val="00386109"/>
     <w:rsid w:val="00386944"/>
     <w:rsid w:val="00387FB1"/>
     <w:rsid w:val="0039052E"/>
     <w:rsid w:val="0039205E"/>
     <w:rsid w:val="00392A45"/>
     <w:rsid w:val="0039506F"/>
     <w:rsid w:val="003952F4"/>
     <w:rsid w:val="003956CC"/>
     <w:rsid w:val="00395C9A"/>
+    <w:rsid w:val="00396475"/>
     <w:rsid w:val="003965BA"/>
     <w:rsid w:val="003A0853"/>
     <w:rsid w:val="003A11E3"/>
+    <w:rsid w:val="003A37ED"/>
+    <w:rsid w:val="003A42A2"/>
     <w:rsid w:val="003A43EA"/>
     <w:rsid w:val="003A458F"/>
     <w:rsid w:val="003A559A"/>
+    <w:rsid w:val="003A6636"/>
     <w:rsid w:val="003A6A97"/>
     <w:rsid w:val="003A6B67"/>
     <w:rsid w:val="003A79AD"/>
     <w:rsid w:val="003B13B6"/>
     <w:rsid w:val="003B13D7"/>
     <w:rsid w:val="003B14C3"/>
     <w:rsid w:val="003B15E6"/>
     <w:rsid w:val="003B22EF"/>
     <w:rsid w:val="003B2E31"/>
     <w:rsid w:val="003B3861"/>
+    <w:rsid w:val="003B3E9D"/>
     <w:rsid w:val="003B408A"/>
     <w:rsid w:val="003B4DA7"/>
     <w:rsid w:val="003B5E87"/>
     <w:rsid w:val="003B73BB"/>
     <w:rsid w:val="003B7714"/>
     <w:rsid w:val="003C08A2"/>
     <w:rsid w:val="003C0BA0"/>
     <w:rsid w:val="003C2045"/>
     <w:rsid w:val="003C2887"/>
+    <w:rsid w:val="003C361B"/>
     <w:rsid w:val="003C3A16"/>
     <w:rsid w:val="003C3C04"/>
     <w:rsid w:val="003C43A1"/>
     <w:rsid w:val="003C4FC0"/>
     <w:rsid w:val="003C55F4"/>
     <w:rsid w:val="003C6092"/>
     <w:rsid w:val="003C6E87"/>
     <w:rsid w:val="003C7897"/>
     <w:rsid w:val="003C7A3F"/>
     <w:rsid w:val="003D0080"/>
+    <w:rsid w:val="003D0D84"/>
+    <w:rsid w:val="003D1471"/>
     <w:rsid w:val="003D2766"/>
     <w:rsid w:val="003D2A74"/>
+    <w:rsid w:val="003D2AF8"/>
     <w:rsid w:val="003D3819"/>
     <w:rsid w:val="003D39B7"/>
     <w:rsid w:val="003D3D88"/>
     <w:rsid w:val="003D3E8F"/>
     <w:rsid w:val="003D44AB"/>
+    <w:rsid w:val="003D4539"/>
     <w:rsid w:val="003D5501"/>
     <w:rsid w:val="003D56C5"/>
     <w:rsid w:val="003D6475"/>
     <w:rsid w:val="003D65EC"/>
+    <w:rsid w:val="003D673D"/>
     <w:rsid w:val="003D676D"/>
     <w:rsid w:val="003D6EE6"/>
     <w:rsid w:val="003D74C2"/>
     <w:rsid w:val="003E1208"/>
+    <w:rsid w:val="003E1F1E"/>
     <w:rsid w:val="003E375C"/>
     <w:rsid w:val="003E3EFC"/>
     <w:rsid w:val="003E4086"/>
     <w:rsid w:val="003E4A4E"/>
     <w:rsid w:val="003E639E"/>
     <w:rsid w:val="003E7157"/>
     <w:rsid w:val="003E71E5"/>
     <w:rsid w:val="003E763C"/>
     <w:rsid w:val="003E7A7B"/>
     <w:rsid w:val="003F0445"/>
     <w:rsid w:val="003F0B1E"/>
     <w:rsid w:val="003F0CF0"/>
+    <w:rsid w:val="003F0DE2"/>
     <w:rsid w:val="003F14B1"/>
     <w:rsid w:val="003F2B20"/>
+    <w:rsid w:val="003F301E"/>
     <w:rsid w:val="003F3289"/>
     <w:rsid w:val="003F3292"/>
     <w:rsid w:val="003F3C62"/>
     <w:rsid w:val="003F49F9"/>
+    <w:rsid w:val="003F56FD"/>
     <w:rsid w:val="003F5CB9"/>
     <w:rsid w:val="00400594"/>
     <w:rsid w:val="004013C7"/>
     <w:rsid w:val="004016F1"/>
     <w:rsid w:val="00401FCF"/>
     <w:rsid w:val="004024D1"/>
     <w:rsid w:val="004030B6"/>
     <w:rsid w:val="00403C12"/>
+    <w:rsid w:val="00403D38"/>
+    <w:rsid w:val="00405CCD"/>
     <w:rsid w:val="00406285"/>
+    <w:rsid w:val="00407F6A"/>
     <w:rsid w:val="0041015C"/>
     <w:rsid w:val="00410287"/>
     <w:rsid w:val="004115A2"/>
     <w:rsid w:val="004133E9"/>
     <w:rsid w:val="00413714"/>
     <w:rsid w:val="00413B10"/>
     <w:rsid w:val="004148F9"/>
     <w:rsid w:val="004163D4"/>
     <w:rsid w:val="004172C9"/>
     <w:rsid w:val="004179C6"/>
     <w:rsid w:val="00417BF4"/>
     <w:rsid w:val="0042084E"/>
     <w:rsid w:val="00421C07"/>
+    <w:rsid w:val="00421D7F"/>
     <w:rsid w:val="00421EC0"/>
     <w:rsid w:val="00421EEF"/>
     <w:rsid w:val="00422689"/>
     <w:rsid w:val="00424D65"/>
     <w:rsid w:val="00424E04"/>
     <w:rsid w:val="0042526D"/>
     <w:rsid w:val="004258AC"/>
+    <w:rsid w:val="004259CE"/>
     <w:rsid w:val="004261B7"/>
     <w:rsid w:val="004267E4"/>
+    <w:rsid w:val="00426C82"/>
     <w:rsid w:val="00430393"/>
     <w:rsid w:val="00431806"/>
     <w:rsid w:val="00431A70"/>
     <w:rsid w:val="00431BF4"/>
     <w:rsid w:val="00431F42"/>
     <w:rsid w:val="00432FF4"/>
     <w:rsid w:val="00433A98"/>
     <w:rsid w:val="00434C5E"/>
     <w:rsid w:val="004357F4"/>
     <w:rsid w:val="00436E83"/>
     <w:rsid w:val="00436ED7"/>
     <w:rsid w:val="004406BB"/>
     <w:rsid w:val="00440B15"/>
+    <w:rsid w:val="00440BD9"/>
     <w:rsid w:val="00442798"/>
+    <w:rsid w:val="00442881"/>
     <w:rsid w:val="00442C6C"/>
+    <w:rsid w:val="00442E8D"/>
+    <w:rsid w:val="00443C3E"/>
     <w:rsid w:val="00443CBE"/>
     <w:rsid w:val="00443E8A"/>
     <w:rsid w:val="004441BC"/>
     <w:rsid w:val="00444E56"/>
     <w:rsid w:val="00445020"/>
     <w:rsid w:val="00445B51"/>
     <w:rsid w:val="004468B4"/>
     <w:rsid w:val="00446D86"/>
     <w:rsid w:val="0044749A"/>
+    <w:rsid w:val="00447EBE"/>
     <w:rsid w:val="00450704"/>
     <w:rsid w:val="00451288"/>
     <w:rsid w:val="0045160A"/>
     <w:rsid w:val="0045230A"/>
+    <w:rsid w:val="004523E8"/>
     <w:rsid w:val="00452F8A"/>
+    <w:rsid w:val="004530AD"/>
     <w:rsid w:val="00453D45"/>
     <w:rsid w:val="00454715"/>
     <w:rsid w:val="00454AD0"/>
     <w:rsid w:val="00454C3B"/>
     <w:rsid w:val="0045589E"/>
     <w:rsid w:val="00455B21"/>
     <w:rsid w:val="00456FC5"/>
     <w:rsid w:val="00457337"/>
     <w:rsid w:val="0045753B"/>
+    <w:rsid w:val="004604AD"/>
+    <w:rsid w:val="00460ED8"/>
+    <w:rsid w:val="0046200F"/>
     <w:rsid w:val="00462E3D"/>
     <w:rsid w:val="00462F9F"/>
     <w:rsid w:val="00463BF8"/>
+    <w:rsid w:val="00464093"/>
     <w:rsid w:val="004642BE"/>
     <w:rsid w:val="00466E79"/>
+    <w:rsid w:val="004675F3"/>
     <w:rsid w:val="00470D7D"/>
     <w:rsid w:val="00471D33"/>
     <w:rsid w:val="00472175"/>
+    <w:rsid w:val="004725D3"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="00473BA3"/>
     <w:rsid w:val="00473C7A"/>
     <w:rsid w:val="004743DD"/>
     <w:rsid w:val="00474A62"/>
     <w:rsid w:val="00474CEA"/>
+    <w:rsid w:val="00477E37"/>
     <w:rsid w:val="00480D81"/>
     <w:rsid w:val="00480FE2"/>
     <w:rsid w:val="00481890"/>
     <w:rsid w:val="0048358E"/>
     <w:rsid w:val="00483968"/>
     <w:rsid w:val="004841BE"/>
     <w:rsid w:val="004842AA"/>
     <w:rsid w:val="00484F86"/>
     <w:rsid w:val="004850A7"/>
     <w:rsid w:val="0048534F"/>
     <w:rsid w:val="00485D17"/>
+    <w:rsid w:val="00486037"/>
     <w:rsid w:val="004860AA"/>
+    <w:rsid w:val="004862BF"/>
+    <w:rsid w:val="00487806"/>
     <w:rsid w:val="004904C0"/>
     <w:rsid w:val="00490746"/>
     <w:rsid w:val="00490852"/>
     <w:rsid w:val="00490F63"/>
     <w:rsid w:val="004910BD"/>
     <w:rsid w:val="004917AA"/>
     <w:rsid w:val="00491C9C"/>
+    <w:rsid w:val="00491D59"/>
     <w:rsid w:val="00492566"/>
     <w:rsid w:val="00492890"/>
     <w:rsid w:val="00492AF7"/>
     <w:rsid w:val="00492F30"/>
     <w:rsid w:val="004946F4"/>
     <w:rsid w:val="0049487E"/>
     <w:rsid w:val="00496581"/>
     <w:rsid w:val="004966A1"/>
     <w:rsid w:val="00497020"/>
+    <w:rsid w:val="00497DFD"/>
     <w:rsid w:val="004A160D"/>
     <w:rsid w:val="004A3671"/>
     <w:rsid w:val="004A3B3F"/>
     <w:rsid w:val="004A3E81"/>
+    <w:rsid w:val="004A3FE4"/>
     <w:rsid w:val="004A408B"/>
     <w:rsid w:val="004A4195"/>
     <w:rsid w:val="004A5801"/>
     <w:rsid w:val="004A5C62"/>
     <w:rsid w:val="004A5CE5"/>
     <w:rsid w:val="004A6221"/>
     <w:rsid w:val="004A6C31"/>
     <w:rsid w:val="004A707D"/>
     <w:rsid w:val="004B0242"/>
     <w:rsid w:val="004B0974"/>
     <w:rsid w:val="004B1070"/>
+    <w:rsid w:val="004B1109"/>
+    <w:rsid w:val="004B3594"/>
     <w:rsid w:val="004B4185"/>
+    <w:rsid w:val="004B4C50"/>
     <w:rsid w:val="004B5678"/>
+    <w:rsid w:val="004B5ECD"/>
     <w:rsid w:val="004B796C"/>
     <w:rsid w:val="004C0071"/>
     <w:rsid w:val="004C014B"/>
     <w:rsid w:val="004C0CDD"/>
     <w:rsid w:val="004C103F"/>
     <w:rsid w:val="004C1878"/>
+    <w:rsid w:val="004C2AC8"/>
+    <w:rsid w:val="004C4319"/>
     <w:rsid w:val="004C473E"/>
     <w:rsid w:val="004C5541"/>
     <w:rsid w:val="004C574A"/>
     <w:rsid w:val="004C6445"/>
     <w:rsid w:val="004C6D71"/>
     <w:rsid w:val="004C6EEE"/>
     <w:rsid w:val="004C702B"/>
+    <w:rsid w:val="004C78EF"/>
     <w:rsid w:val="004C79F0"/>
     <w:rsid w:val="004D0033"/>
     <w:rsid w:val="004D016B"/>
     <w:rsid w:val="004D0BA2"/>
+    <w:rsid w:val="004D0DE5"/>
     <w:rsid w:val="004D1B22"/>
     <w:rsid w:val="004D1D16"/>
     <w:rsid w:val="004D1E49"/>
     <w:rsid w:val="004D214A"/>
     <w:rsid w:val="004D23CC"/>
+    <w:rsid w:val="004D2E79"/>
     <w:rsid w:val="004D3283"/>
     <w:rsid w:val="004D36F2"/>
     <w:rsid w:val="004D4460"/>
     <w:rsid w:val="004D46D6"/>
     <w:rsid w:val="004D5108"/>
+    <w:rsid w:val="004E031B"/>
     <w:rsid w:val="004E1106"/>
     <w:rsid w:val="004E138F"/>
     <w:rsid w:val="004E235A"/>
     <w:rsid w:val="004E2751"/>
     <w:rsid w:val="004E373A"/>
+    <w:rsid w:val="004E3D24"/>
     <w:rsid w:val="004E4649"/>
     <w:rsid w:val="004E5028"/>
+    <w:rsid w:val="004E5230"/>
+    <w:rsid w:val="004E5895"/>
     <w:rsid w:val="004E5C2B"/>
+    <w:rsid w:val="004E72F1"/>
     <w:rsid w:val="004F00DD"/>
     <w:rsid w:val="004F0769"/>
     <w:rsid w:val="004F0AE7"/>
     <w:rsid w:val="004F0F40"/>
     <w:rsid w:val="004F19CA"/>
     <w:rsid w:val="004F1EC0"/>
     <w:rsid w:val="004F2133"/>
+    <w:rsid w:val="004F296D"/>
     <w:rsid w:val="004F2C43"/>
     <w:rsid w:val="004F49A6"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
     <w:rsid w:val="004F5DDA"/>
     <w:rsid w:val="004F6936"/>
     <w:rsid w:val="004F78FD"/>
     <w:rsid w:val="0050020A"/>
     <w:rsid w:val="00500EFE"/>
     <w:rsid w:val="00501B65"/>
     <w:rsid w:val="00501CC7"/>
     <w:rsid w:val="0050291D"/>
     <w:rsid w:val="00502D26"/>
+    <w:rsid w:val="005039F8"/>
     <w:rsid w:val="00503DC6"/>
+    <w:rsid w:val="00504C9D"/>
     <w:rsid w:val="00504CAD"/>
+    <w:rsid w:val="005061F1"/>
     <w:rsid w:val="0050624D"/>
     <w:rsid w:val="00506DFD"/>
     <w:rsid w:val="00506F5D"/>
+    <w:rsid w:val="00510655"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="005116AE"/>
+    <w:rsid w:val="00511EA2"/>
     <w:rsid w:val="005126D0"/>
+    <w:rsid w:val="005130A1"/>
     <w:rsid w:val="00513A81"/>
+    <w:rsid w:val="00513F22"/>
     <w:rsid w:val="00514667"/>
     <w:rsid w:val="0051568D"/>
     <w:rsid w:val="00516C75"/>
     <w:rsid w:val="005179D6"/>
     <w:rsid w:val="00517B7C"/>
     <w:rsid w:val="00517F1F"/>
     <w:rsid w:val="005212D2"/>
     <w:rsid w:val="00522C2F"/>
     <w:rsid w:val="0052359D"/>
     <w:rsid w:val="00523C12"/>
     <w:rsid w:val="005242D0"/>
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
+    <w:rsid w:val="00526D4D"/>
+    <w:rsid w:val="00527134"/>
+    <w:rsid w:val="00530C11"/>
+    <w:rsid w:val="005354BC"/>
+    <w:rsid w:val="0053558D"/>
     <w:rsid w:val="00536499"/>
+    <w:rsid w:val="005364B0"/>
+    <w:rsid w:val="00536CF7"/>
     <w:rsid w:val="00542A03"/>
     <w:rsid w:val="0054325B"/>
     <w:rsid w:val="00543903"/>
     <w:rsid w:val="00543BCC"/>
     <w:rsid w:val="00543F11"/>
+    <w:rsid w:val="00543F4E"/>
     <w:rsid w:val="00544221"/>
+    <w:rsid w:val="0054489C"/>
     <w:rsid w:val="00545ED2"/>
     <w:rsid w:val="00546305"/>
     <w:rsid w:val="00546745"/>
     <w:rsid w:val="00546C0A"/>
+    <w:rsid w:val="00547818"/>
     <w:rsid w:val="00547A95"/>
     <w:rsid w:val="00547F70"/>
+    <w:rsid w:val="005504D7"/>
     <w:rsid w:val="00550A67"/>
     <w:rsid w:val="0055119B"/>
     <w:rsid w:val="005514C9"/>
+    <w:rsid w:val="00554365"/>
     <w:rsid w:val="005556CD"/>
+    <w:rsid w:val="00555DCB"/>
     <w:rsid w:val="00557464"/>
     <w:rsid w:val="00557883"/>
+    <w:rsid w:val="0056113C"/>
     <w:rsid w:val="00561202"/>
+    <w:rsid w:val="0056131E"/>
     <w:rsid w:val="00562507"/>
     <w:rsid w:val="00562811"/>
     <w:rsid w:val="00562D14"/>
+    <w:rsid w:val="00563D07"/>
+    <w:rsid w:val="005643E3"/>
     <w:rsid w:val="00565E50"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="00567412"/>
     <w:rsid w:val="0057008A"/>
     <w:rsid w:val="00570B8D"/>
     <w:rsid w:val="00571B5F"/>
     <w:rsid w:val="00571D90"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="00572282"/>
     <w:rsid w:val="00572E49"/>
     <w:rsid w:val="00573BD3"/>
     <w:rsid w:val="00573CE3"/>
     <w:rsid w:val="00575710"/>
     <w:rsid w:val="00576E84"/>
     <w:rsid w:val="00577370"/>
+    <w:rsid w:val="005800E3"/>
     <w:rsid w:val="00580394"/>
     <w:rsid w:val="005809CD"/>
     <w:rsid w:val="00581A2B"/>
+    <w:rsid w:val="00581B7E"/>
     <w:rsid w:val="00582217"/>
     <w:rsid w:val="00582B8C"/>
     <w:rsid w:val="00582C38"/>
+    <w:rsid w:val="005835D3"/>
     <w:rsid w:val="00584737"/>
     <w:rsid w:val="00586947"/>
+    <w:rsid w:val="005871DD"/>
+    <w:rsid w:val="00587335"/>
     <w:rsid w:val="00587349"/>
     <w:rsid w:val="0058757E"/>
     <w:rsid w:val="00590DC6"/>
     <w:rsid w:val="00593FB7"/>
+    <w:rsid w:val="00594B98"/>
     <w:rsid w:val="00595AA3"/>
     <w:rsid w:val="00595B55"/>
+    <w:rsid w:val="00595CB3"/>
     <w:rsid w:val="005964E5"/>
     <w:rsid w:val="00596A4B"/>
     <w:rsid w:val="00597507"/>
     <w:rsid w:val="005A009B"/>
     <w:rsid w:val="005A102F"/>
     <w:rsid w:val="005A22CF"/>
     <w:rsid w:val="005A479D"/>
+    <w:rsid w:val="005A5D4E"/>
+    <w:rsid w:val="005A5D9E"/>
+    <w:rsid w:val="005A7D43"/>
+    <w:rsid w:val="005B0EED"/>
     <w:rsid w:val="005B1619"/>
     <w:rsid w:val="005B1A0D"/>
     <w:rsid w:val="005B1C6D"/>
+    <w:rsid w:val="005B1FB0"/>
     <w:rsid w:val="005B21B6"/>
     <w:rsid w:val="005B3A08"/>
+    <w:rsid w:val="005B3AAE"/>
     <w:rsid w:val="005B3FCB"/>
     <w:rsid w:val="005B473F"/>
     <w:rsid w:val="005B5363"/>
     <w:rsid w:val="005B6139"/>
     <w:rsid w:val="005B6AB9"/>
     <w:rsid w:val="005B7A63"/>
     <w:rsid w:val="005B7B2A"/>
+    <w:rsid w:val="005C045D"/>
     <w:rsid w:val="005C0955"/>
+    <w:rsid w:val="005C0A46"/>
     <w:rsid w:val="005C0A6A"/>
     <w:rsid w:val="005C12FE"/>
+    <w:rsid w:val="005C27FB"/>
+    <w:rsid w:val="005C2C7E"/>
     <w:rsid w:val="005C2E0E"/>
     <w:rsid w:val="005C49DA"/>
     <w:rsid w:val="005C50F3"/>
     <w:rsid w:val="005C5208"/>
     <w:rsid w:val="005C54B5"/>
+    <w:rsid w:val="005C586F"/>
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
+    <w:rsid w:val="005C62C9"/>
     <w:rsid w:val="005C7626"/>
+    <w:rsid w:val="005D0083"/>
     <w:rsid w:val="005D0302"/>
     <w:rsid w:val="005D07B8"/>
     <w:rsid w:val="005D09AA"/>
     <w:rsid w:val="005D0FBF"/>
     <w:rsid w:val="005D134D"/>
+    <w:rsid w:val="005D16D7"/>
     <w:rsid w:val="005D171A"/>
+    <w:rsid w:val="005D1B01"/>
     <w:rsid w:val="005D4431"/>
     <w:rsid w:val="005D51A6"/>
     <w:rsid w:val="005D6597"/>
+    <w:rsid w:val="005D7849"/>
     <w:rsid w:val="005E0011"/>
+    <w:rsid w:val="005E1094"/>
     <w:rsid w:val="005E14E7"/>
+    <w:rsid w:val="005E20A7"/>
+    <w:rsid w:val="005E257E"/>
     <w:rsid w:val="005E26A1"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E35DD"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E4FD1"/>
     <w:rsid w:val="005E5119"/>
     <w:rsid w:val="005E623A"/>
+    <w:rsid w:val="005E6964"/>
     <w:rsid w:val="005E7289"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0913"/>
+    <w:rsid w:val="005F0B1C"/>
     <w:rsid w:val="005F0CF5"/>
     <w:rsid w:val="005F21EB"/>
     <w:rsid w:val="005F2AFF"/>
+    <w:rsid w:val="005F46F7"/>
     <w:rsid w:val="005F521E"/>
     <w:rsid w:val="005F5523"/>
     <w:rsid w:val="005F64CF"/>
     <w:rsid w:val="005F767B"/>
     <w:rsid w:val="005F7842"/>
     <w:rsid w:val="005F7DE7"/>
     <w:rsid w:val="006007A6"/>
     <w:rsid w:val="0060233C"/>
     <w:rsid w:val="00602622"/>
     <w:rsid w:val="006041AD"/>
     <w:rsid w:val="0060420B"/>
     <w:rsid w:val="006049AA"/>
     <w:rsid w:val="00605908"/>
     <w:rsid w:val="00605F41"/>
     <w:rsid w:val="006061A9"/>
+    <w:rsid w:val="006062BC"/>
     <w:rsid w:val="0060678A"/>
     <w:rsid w:val="006069CD"/>
+    <w:rsid w:val="006070D8"/>
     <w:rsid w:val="006070F0"/>
     <w:rsid w:val="006073AB"/>
     <w:rsid w:val="00607583"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00607EF7"/>
+    <w:rsid w:val="00607F77"/>
     <w:rsid w:val="00610032"/>
     <w:rsid w:val="006109AB"/>
     <w:rsid w:val="00610D7C"/>
     <w:rsid w:val="0061176B"/>
     <w:rsid w:val="00613414"/>
     <w:rsid w:val="00613F0D"/>
     <w:rsid w:val="00614A8B"/>
     <w:rsid w:val="00620154"/>
     <w:rsid w:val="00620C17"/>
     <w:rsid w:val="00620F4E"/>
     <w:rsid w:val="00621BE9"/>
     <w:rsid w:val="00623464"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="006243B4"/>
     <w:rsid w:val="00624940"/>
     <w:rsid w:val="00624C20"/>
     <w:rsid w:val="006254F8"/>
+    <w:rsid w:val="006268DA"/>
     <w:rsid w:val="006269B7"/>
     <w:rsid w:val="00626DAC"/>
     <w:rsid w:val="006273F8"/>
     <w:rsid w:val="00627DA7"/>
     <w:rsid w:val="00630417"/>
     <w:rsid w:val="00630DA4"/>
     <w:rsid w:val="00631CD4"/>
     <w:rsid w:val="00632597"/>
+    <w:rsid w:val="0063260B"/>
     <w:rsid w:val="0063326F"/>
     <w:rsid w:val="006338D3"/>
+    <w:rsid w:val="00634CA8"/>
     <w:rsid w:val="00634D13"/>
+    <w:rsid w:val="0063563B"/>
     <w:rsid w:val="006358B4"/>
     <w:rsid w:val="00635AF1"/>
     <w:rsid w:val="00635DB8"/>
     <w:rsid w:val="006367F6"/>
+    <w:rsid w:val="00637DC4"/>
+    <w:rsid w:val="00637DD6"/>
     <w:rsid w:val="00640009"/>
     <w:rsid w:val="0064045B"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
     <w:rsid w:val="0064379D"/>
+    <w:rsid w:val="00643DF2"/>
     <w:rsid w:val="0064420E"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
+    <w:rsid w:val="00644D57"/>
     <w:rsid w:val="006454E6"/>
     <w:rsid w:val="00646235"/>
     <w:rsid w:val="0064687A"/>
     <w:rsid w:val="00646A68"/>
     <w:rsid w:val="00646C23"/>
     <w:rsid w:val="00646CD9"/>
     <w:rsid w:val="006476DA"/>
     <w:rsid w:val="00647736"/>
     <w:rsid w:val="00647AEE"/>
+    <w:rsid w:val="00647C71"/>
     <w:rsid w:val="00650110"/>
     <w:rsid w:val="006505BD"/>
+    <w:rsid w:val="006506BC"/>
     <w:rsid w:val="006508EA"/>
     <w:rsid w:val="0065092E"/>
+    <w:rsid w:val="006509DF"/>
     <w:rsid w:val="00650B75"/>
     <w:rsid w:val="0065128D"/>
+    <w:rsid w:val="00652381"/>
     <w:rsid w:val="0065424E"/>
     <w:rsid w:val="0065425F"/>
+    <w:rsid w:val="00654F0A"/>
     <w:rsid w:val="006551AB"/>
     <w:rsid w:val="006557A7"/>
     <w:rsid w:val="00656254"/>
     <w:rsid w:val="00656290"/>
+    <w:rsid w:val="00656D1E"/>
+    <w:rsid w:val="006570A1"/>
     <w:rsid w:val="006579EF"/>
+    <w:rsid w:val="00660065"/>
     <w:rsid w:val="006601C9"/>
     <w:rsid w:val="006608D8"/>
     <w:rsid w:val="006621D7"/>
     <w:rsid w:val="0066302A"/>
     <w:rsid w:val="00663257"/>
+    <w:rsid w:val="0066398F"/>
+    <w:rsid w:val="00664282"/>
     <w:rsid w:val="00664D6A"/>
     <w:rsid w:val="00664EE4"/>
+    <w:rsid w:val="006661B0"/>
+    <w:rsid w:val="00666B72"/>
     <w:rsid w:val="00666BC2"/>
+    <w:rsid w:val="006675AC"/>
     <w:rsid w:val="00667770"/>
+    <w:rsid w:val="00667EE3"/>
     <w:rsid w:val="00667F42"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
     <w:rsid w:val="006710F4"/>
     <w:rsid w:val="0067297D"/>
     <w:rsid w:val="00675709"/>
     <w:rsid w:val="00675ACD"/>
+    <w:rsid w:val="00675E28"/>
     <w:rsid w:val="00676776"/>
     <w:rsid w:val="00677574"/>
+    <w:rsid w:val="00680C33"/>
     <w:rsid w:val="006812ED"/>
     <w:rsid w:val="00681E05"/>
+    <w:rsid w:val="006821EA"/>
     <w:rsid w:val="00682F6F"/>
     <w:rsid w:val="00683878"/>
     <w:rsid w:val="00684380"/>
     <w:rsid w:val="0068454C"/>
     <w:rsid w:val="0068553C"/>
+    <w:rsid w:val="00685B22"/>
     <w:rsid w:val="00686D8D"/>
     <w:rsid w:val="00690C85"/>
     <w:rsid w:val="00691B62"/>
+    <w:rsid w:val="006926B3"/>
     <w:rsid w:val="006933B5"/>
     <w:rsid w:val="00693546"/>
     <w:rsid w:val="006936F3"/>
     <w:rsid w:val="006938F5"/>
     <w:rsid w:val="00693D14"/>
+    <w:rsid w:val="00694FCD"/>
     <w:rsid w:val="0069555E"/>
     <w:rsid w:val="00695BD3"/>
+    <w:rsid w:val="00696225"/>
     <w:rsid w:val="00696F27"/>
     <w:rsid w:val="0069744B"/>
+    <w:rsid w:val="006A04ED"/>
     <w:rsid w:val="006A1256"/>
     <w:rsid w:val="006A1760"/>
     <w:rsid w:val="006A18C2"/>
     <w:rsid w:val="006A1CE5"/>
     <w:rsid w:val="006A2717"/>
     <w:rsid w:val="006A3383"/>
     <w:rsid w:val="006A386D"/>
+    <w:rsid w:val="006A4059"/>
+    <w:rsid w:val="006A5224"/>
     <w:rsid w:val="006A5F5D"/>
     <w:rsid w:val="006A78D3"/>
     <w:rsid w:val="006B077C"/>
     <w:rsid w:val="006B0C81"/>
     <w:rsid w:val="006B1D0B"/>
     <w:rsid w:val="006B2DD3"/>
     <w:rsid w:val="006B4549"/>
     <w:rsid w:val="006B457E"/>
     <w:rsid w:val="006B4ABD"/>
+    <w:rsid w:val="006B4F47"/>
     <w:rsid w:val="006B6803"/>
     <w:rsid w:val="006B6CBE"/>
     <w:rsid w:val="006B72E5"/>
     <w:rsid w:val="006B7A8A"/>
+    <w:rsid w:val="006C1645"/>
     <w:rsid w:val="006C24E5"/>
     <w:rsid w:val="006C2E40"/>
     <w:rsid w:val="006C49B4"/>
     <w:rsid w:val="006C5780"/>
+    <w:rsid w:val="006C6DB5"/>
     <w:rsid w:val="006C7FF1"/>
     <w:rsid w:val="006C7FFC"/>
     <w:rsid w:val="006D0021"/>
     <w:rsid w:val="006D0E1F"/>
     <w:rsid w:val="006D0F16"/>
     <w:rsid w:val="006D2619"/>
     <w:rsid w:val="006D2A3F"/>
     <w:rsid w:val="006D2FBC"/>
     <w:rsid w:val="006D3AF8"/>
     <w:rsid w:val="006D3EF9"/>
+    <w:rsid w:val="006D6B5A"/>
     <w:rsid w:val="006D6E34"/>
     <w:rsid w:val="006D6F7F"/>
+    <w:rsid w:val="006D71B8"/>
     <w:rsid w:val="006D7B9A"/>
+    <w:rsid w:val="006D7E97"/>
+    <w:rsid w:val="006E048A"/>
+    <w:rsid w:val="006E0679"/>
     <w:rsid w:val="006E114D"/>
     <w:rsid w:val="006E138B"/>
+    <w:rsid w:val="006E1480"/>
     <w:rsid w:val="006E1867"/>
     <w:rsid w:val="006E1A24"/>
     <w:rsid w:val="006E20D9"/>
     <w:rsid w:val="006E6310"/>
     <w:rsid w:val="006E78F2"/>
     <w:rsid w:val="006F0330"/>
     <w:rsid w:val="006F1FDC"/>
+    <w:rsid w:val="006F3390"/>
     <w:rsid w:val="006F4C3B"/>
     <w:rsid w:val="006F5B45"/>
+    <w:rsid w:val="006F5C9F"/>
     <w:rsid w:val="006F69F2"/>
     <w:rsid w:val="006F6B76"/>
     <w:rsid w:val="006F6B8C"/>
     <w:rsid w:val="006F71A7"/>
     <w:rsid w:val="006F7E33"/>
     <w:rsid w:val="0070013A"/>
+    <w:rsid w:val="007002C8"/>
     <w:rsid w:val="00700FD9"/>
     <w:rsid w:val="007013EF"/>
     <w:rsid w:val="00701BFC"/>
     <w:rsid w:val="00702564"/>
     <w:rsid w:val="007027DF"/>
     <w:rsid w:val="00704460"/>
     <w:rsid w:val="00704CF3"/>
     <w:rsid w:val="00704D72"/>
     <w:rsid w:val="00705253"/>
     <w:rsid w:val="007055BD"/>
     <w:rsid w:val="007062D3"/>
+    <w:rsid w:val="00706B34"/>
+    <w:rsid w:val="00707041"/>
     <w:rsid w:val="0071036A"/>
+    <w:rsid w:val="0071040A"/>
     <w:rsid w:val="00710EC8"/>
+    <w:rsid w:val="00711B3C"/>
     <w:rsid w:val="007128A1"/>
+    <w:rsid w:val="007143EB"/>
     <w:rsid w:val="00716AD0"/>
     <w:rsid w:val="007173CA"/>
     <w:rsid w:val="007216AA"/>
     <w:rsid w:val="00721977"/>
     <w:rsid w:val="00721AB5"/>
     <w:rsid w:val="00721CFB"/>
     <w:rsid w:val="00721DEF"/>
     <w:rsid w:val="00722C9A"/>
     <w:rsid w:val="00722DA5"/>
     <w:rsid w:val="00724A43"/>
     <w:rsid w:val="00724F1E"/>
     <w:rsid w:val="00724FDE"/>
     <w:rsid w:val="0072556E"/>
+    <w:rsid w:val="0072613D"/>
     <w:rsid w:val="0072640E"/>
+    <w:rsid w:val="007265B6"/>
     <w:rsid w:val="007273AC"/>
+    <w:rsid w:val="007276B2"/>
     <w:rsid w:val="00731101"/>
     <w:rsid w:val="00731AD4"/>
     <w:rsid w:val="00731E26"/>
     <w:rsid w:val="00731E70"/>
     <w:rsid w:val="0073428F"/>
+    <w:rsid w:val="0073450E"/>
     <w:rsid w:val="007346E4"/>
     <w:rsid w:val="00735564"/>
     <w:rsid w:val="007370D9"/>
     <w:rsid w:val="0073721B"/>
     <w:rsid w:val="00740A98"/>
     <w:rsid w:val="00740BB0"/>
     <w:rsid w:val="00740F22"/>
     <w:rsid w:val="00740FC3"/>
     <w:rsid w:val="00741049"/>
+    <w:rsid w:val="007412A6"/>
+    <w:rsid w:val="00741970"/>
     <w:rsid w:val="007419AA"/>
     <w:rsid w:val="00741CF0"/>
     <w:rsid w:val="00741F1A"/>
     <w:rsid w:val="0074236F"/>
     <w:rsid w:val="007430F8"/>
     <w:rsid w:val="007431EE"/>
     <w:rsid w:val="007447DA"/>
     <w:rsid w:val="007450F8"/>
     <w:rsid w:val="00746084"/>
     <w:rsid w:val="0074696E"/>
     <w:rsid w:val="00746D30"/>
     <w:rsid w:val="00750135"/>
     <w:rsid w:val="00750786"/>
     <w:rsid w:val="00750EC2"/>
     <w:rsid w:val="007517B1"/>
     <w:rsid w:val="00751C7E"/>
     <w:rsid w:val="00752321"/>
     <w:rsid w:val="007527ED"/>
     <w:rsid w:val="00752B28"/>
     <w:rsid w:val="007536BC"/>
     <w:rsid w:val="007538AE"/>
     <w:rsid w:val="007541A9"/>
     <w:rsid w:val="00754E36"/>
     <w:rsid w:val="007557F2"/>
     <w:rsid w:val="00755C53"/>
+    <w:rsid w:val="00755F51"/>
     <w:rsid w:val="00757A28"/>
+    <w:rsid w:val="0076217E"/>
+    <w:rsid w:val="007625A1"/>
     <w:rsid w:val="00763139"/>
     <w:rsid w:val="00763A9F"/>
     <w:rsid w:val="00764C37"/>
     <w:rsid w:val="007653AA"/>
+    <w:rsid w:val="0076585B"/>
     <w:rsid w:val="007663DA"/>
+    <w:rsid w:val="007671DD"/>
     <w:rsid w:val="00770092"/>
     <w:rsid w:val="00770F37"/>
     <w:rsid w:val="007711A0"/>
     <w:rsid w:val="00772229"/>
     <w:rsid w:val="00772C5B"/>
     <w:rsid w:val="00772D5E"/>
+    <w:rsid w:val="00773AC2"/>
     <w:rsid w:val="0077463E"/>
+    <w:rsid w:val="007753F0"/>
+    <w:rsid w:val="007756C3"/>
     <w:rsid w:val="00776928"/>
+    <w:rsid w:val="00776A52"/>
     <w:rsid w:val="00776D56"/>
     <w:rsid w:val="00776E0F"/>
+    <w:rsid w:val="00777012"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
     <w:rsid w:val="00777F62"/>
+    <w:rsid w:val="00780147"/>
     <w:rsid w:val="00780295"/>
     <w:rsid w:val="00781262"/>
     <w:rsid w:val="00781B11"/>
     <w:rsid w:val="00781B93"/>
     <w:rsid w:val="00782222"/>
+    <w:rsid w:val="007824C7"/>
     <w:rsid w:val="007833D8"/>
     <w:rsid w:val="00783891"/>
     <w:rsid w:val="00784F4B"/>
+    <w:rsid w:val="0078546D"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="00786658"/>
     <w:rsid w:val="00786F16"/>
     <w:rsid w:val="0078719C"/>
     <w:rsid w:val="007873C6"/>
+    <w:rsid w:val="00787803"/>
+    <w:rsid w:val="00790696"/>
     <w:rsid w:val="007909B8"/>
     <w:rsid w:val="00791B33"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="00792733"/>
     <w:rsid w:val="007933F7"/>
     <w:rsid w:val="00793680"/>
     <w:rsid w:val="00796E20"/>
+    <w:rsid w:val="00797446"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="00797DE5"/>
+    <w:rsid w:val="00797F4A"/>
     <w:rsid w:val="007A087F"/>
     <w:rsid w:val="007A11E8"/>
+    <w:rsid w:val="007A1958"/>
     <w:rsid w:val="007A1DF5"/>
     <w:rsid w:val="007A23E3"/>
     <w:rsid w:val="007A240B"/>
+    <w:rsid w:val="007A27FB"/>
+    <w:rsid w:val="007A30BD"/>
     <w:rsid w:val="007A3705"/>
     <w:rsid w:val="007A623D"/>
     <w:rsid w:val="007B0914"/>
+    <w:rsid w:val="007B0C0D"/>
     <w:rsid w:val="007B1374"/>
+    <w:rsid w:val="007B162D"/>
     <w:rsid w:val="007B17E1"/>
     <w:rsid w:val="007B2F85"/>
     <w:rsid w:val="007B32E5"/>
     <w:rsid w:val="007B3DB9"/>
     <w:rsid w:val="007B56BB"/>
     <w:rsid w:val="007B589F"/>
     <w:rsid w:val="007B6186"/>
     <w:rsid w:val="007B73BC"/>
+    <w:rsid w:val="007C0360"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
     <w:rsid w:val="007C247A"/>
+    <w:rsid w:val="007C34B0"/>
     <w:rsid w:val="007C3CBA"/>
     <w:rsid w:val="007C4855"/>
     <w:rsid w:val="007C57AB"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C745D"/>
     <w:rsid w:val="007C7859"/>
+    <w:rsid w:val="007C7EBB"/>
     <w:rsid w:val="007C7F28"/>
     <w:rsid w:val="007D09CF"/>
     <w:rsid w:val="007D1466"/>
     <w:rsid w:val="007D14DD"/>
     <w:rsid w:val="007D1FCA"/>
+    <w:rsid w:val="007D26EE"/>
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D308D"/>
+    <w:rsid w:val="007D462A"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D4BA1"/>
     <w:rsid w:val="007D54F9"/>
     <w:rsid w:val="007D5E1C"/>
     <w:rsid w:val="007D7DB0"/>
     <w:rsid w:val="007E0DE2"/>
+    <w:rsid w:val="007E2365"/>
     <w:rsid w:val="007E2622"/>
     <w:rsid w:val="007E265B"/>
+    <w:rsid w:val="007E2F00"/>
+    <w:rsid w:val="007E2F88"/>
     <w:rsid w:val="007E3526"/>
     <w:rsid w:val="007E3667"/>
     <w:rsid w:val="007E3B98"/>
     <w:rsid w:val="007E417A"/>
+    <w:rsid w:val="007E4190"/>
+    <w:rsid w:val="007E54F3"/>
     <w:rsid w:val="007E6E39"/>
     <w:rsid w:val="007E7556"/>
+    <w:rsid w:val="007E7D22"/>
+    <w:rsid w:val="007F0284"/>
+    <w:rsid w:val="007F0A99"/>
+    <w:rsid w:val="007F0C74"/>
+    <w:rsid w:val="007F1648"/>
     <w:rsid w:val="007F1692"/>
     <w:rsid w:val="007F1D44"/>
     <w:rsid w:val="007F23E3"/>
     <w:rsid w:val="007F31B6"/>
     <w:rsid w:val="007F34B9"/>
+    <w:rsid w:val="007F4092"/>
+    <w:rsid w:val="007F48C3"/>
     <w:rsid w:val="007F546C"/>
     <w:rsid w:val="007F6150"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
     <w:rsid w:val="007F68CB"/>
     <w:rsid w:val="007F706E"/>
     <w:rsid w:val="007F74CA"/>
     <w:rsid w:val="007F7E7A"/>
+    <w:rsid w:val="00800258"/>
     <w:rsid w:val="00800412"/>
+    <w:rsid w:val="008021C8"/>
     <w:rsid w:val="008032A1"/>
     <w:rsid w:val="00803407"/>
     <w:rsid w:val="00803461"/>
     <w:rsid w:val="0080587B"/>
     <w:rsid w:val="008062F2"/>
     <w:rsid w:val="00806468"/>
     <w:rsid w:val="008068CC"/>
     <w:rsid w:val="00806EA6"/>
     <w:rsid w:val="00807141"/>
+    <w:rsid w:val="008076A5"/>
     <w:rsid w:val="008076C1"/>
     <w:rsid w:val="00811120"/>
     <w:rsid w:val="008115B4"/>
     <w:rsid w:val="008119CA"/>
     <w:rsid w:val="008130C4"/>
     <w:rsid w:val="008148B4"/>
+    <w:rsid w:val="00814F35"/>
     <w:rsid w:val="008155F0"/>
     <w:rsid w:val="008162E8"/>
     <w:rsid w:val="00816735"/>
     <w:rsid w:val="00816760"/>
     <w:rsid w:val="008169C3"/>
     <w:rsid w:val="00817368"/>
     <w:rsid w:val="008176C8"/>
     <w:rsid w:val="00817801"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="008203B0"/>
     <w:rsid w:val="00820E0C"/>
     <w:rsid w:val="00823275"/>
     <w:rsid w:val="0082366F"/>
     <w:rsid w:val="00823DEC"/>
     <w:rsid w:val="00824BFE"/>
     <w:rsid w:val="00824CBE"/>
+    <w:rsid w:val="00827366"/>
     <w:rsid w:val="0082778C"/>
     <w:rsid w:val="00827D21"/>
+    <w:rsid w:val="00830FFC"/>
     <w:rsid w:val="00831B47"/>
+    <w:rsid w:val="008321BC"/>
+    <w:rsid w:val="0083225B"/>
+    <w:rsid w:val="0083356C"/>
     <w:rsid w:val="008338A2"/>
+    <w:rsid w:val="00834E75"/>
+    <w:rsid w:val="00835113"/>
     <w:rsid w:val="00835583"/>
+    <w:rsid w:val="00836075"/>
     <w:rsid w:val="00836889"/>
     <w:rsid w:val="00837440"/>
     <w:rsid w:val="008412DA"/>
     <w:rsid w:val="00841AA9"/>
+    <w:rsid w:val="00842193"/>
+    <w:rsid w:val="00844777"/>
     <w:rsid w:val="00844912"/>
     <w:rsid w:val="0084533C"/>
     <w:rsid w:val="0084603E"/>
     <w:rsid w:val="00847161"/>
     <w:rsid w:val="008474FE"/>
+    <w:rsid w:val="00847C2E"/>
     <w:rsid w:val="00847FCA"/>
+    <w:rsid w:val="00850835"/>
+    <w:rsid w:val="0085179E"/>
     <w:rsid w:val="00852363"/>
     <w:rsid w:val="0085246F"/>
     <w:rsid w:val="008530C7"/>
     <w:rsid w:val="00853EE4"/>
     <w:rsid w:val="008548ED"/>
     <w:rsid w:val="00854F45"/>
     <w:rsid w:val="00855535"/>
     <w:rsid w:val="008560D1"/>
     <w:rsid w:val="00856140"/>
     <w:rsid w:val="008561EB"/>
     <w:rsid w:val="00856BA9"/>
+    <w:rsid w:val="00857034"/>
     <w:rsid w:val="00857C5A"/>
     <w:rsid w:val="00860A33"/>
     <w:rsid w:val="0086255E"/>
     <w:rsid w:val="008633F0"/>
     <w:rsid w:val="00863B7C"/>
+    <w:rsid w:val="008642B5"/>
     <w:rsid w:val="008644CD"/>
     <w:rsid w:val="00867D9D"/>
     <w:rsid w:val="00870807"/>
     <w:rsid w:val="00872E0A"/>
     <w:rsid w:val="00873594"/>
     <w:rsid w:val="0087384D"/>
+    <w:rsid w:val="00874FEB"/>
     <w:rsid w:val="00875285"/>
     <w:rsid w:val="00876306"/>
     <w:rsid w:val="00876974"/>
     <w:rsid w:val="0087729B"/>
     <w:rsid w:val="00877420"/>
     <w:rsid w:val="00877635"/>
+    <w:rsid w:val="008802C1"/>
     <w:rsid w:val="00880C64"/>
     <w:rsid w:val="0088133B"/>
     <w:rsid w:val="00882E76"/>
     <w:rsid w:val="00884B62"/>
     <w:rsid w:val="00885154"/>
     <w:rsid w:val="0088529C"/>
     <w:rsid w:val="00887903"/>
     <w:rsid w:val="008902AB"/>
+    <w:rsid w:val="008905A1"/>
     <w:rsid w:val="00891356"/>
+    <w:rsid w:val="00891524"/>
+    <w:rsid w:val="00891C87"/>
     <w:rsid w:val="00891D95"/>
     <w:rsid w:val="00891E5E"/>
     <w:rsid w:val="0089270A"/>
     <w:rsid w:val="008930B3"/>
     <w:rsid w:val="00893AF6"/>
+    <w:rsid w:val="00893BB7"/>
+    <w:rsid w:val="008945F1"/>
     <w:rsid w:val="00894BC4"/>
     <w:rsid w:val="008959D3"/>
+    <w:rsid w:val="008967E4"/>
     <w:rsid w:val="00896890"/>
     <w:rsid w:val="00896EF3"/>
     <w:rsid w:val="00896F17"/>
+    <w:rsid w:val="00897FE2"/>
+    <w:rsid w:val="008A023D"/>
+    <w:rsid w:val="008A033E"/>
     <w:rsid w:val="008A0880"/>
     <w:rsid w:val="008A1DCF"/>
     <w:rsid w:val="008A28A8"/>
     <w:rsid w:val="008A331D"/>
     <w:rsid w:val="008A4BBD"/>
     <w:rsid w:val="008A4F09"/>
     <w:rsid w:val="008A5275"/>
     <w:rsid w:val="008A5B32"/>
+    <w:rsid w:val="008A6C1F"/>
     <w:rsid w:val="008A709F"/>
     <w:rsid w:val="008B00A0"/>
     <w:rsid w:val="008B00DA"/>
     <w:rsid w:val="008B0935"/>
+    <w:rsid w:val="008B1F60"/>
     <w:rsid w:val="008B2029"/>
+    <w:rsid w:val="008B219D"/>
     <w:rsid w:val="008B2704"/>
     <w:rsid w:val="008B2EE4"/>
     <w:rsid w:val="008B3821"/>
     <w:rsid w:val="008B3FFD"/>
+    <w:rsid w:val="008B4748"/>
     <w:rsid w:val="008B4D3D"/>
+    <w:rsid w:val="008B4DC7"/>
+    <w:rsid w:val="008B56CD"/>
     <w:rsid w:val="008B5749"/>
     <w:rsid w:val="008B57C7"/>
+    <w:rsid w:val="008B5E4C"/>
     <w:rsid w:val="008C0402"/>
     <w:rsid w:val="008C0F23"/>
     <w:rsid w:val="008C2F92"/>
     <w:rsid w:val="008C304F"/>
+    <w:rsid w:val="008C3107"/>
     <w:rsid w:val="008C3546"/>
     <w:rsid w:val="008C449B"/>
+    <w:rsid w:val="008C4A90"/>
+    <w:rsid w:val="008C535B"/>
     <w:rsid w:val="008C589D"/>
     <w:rsid w:val="008C5BF5"/>
     <w:rsid w:val="008C6D51"/>
+    <w:rsid w:val="008C7163"/>
     <w:rsid w:val="008C74FB"/>
     <w:rsid w:val="008D0CCF"/>
     <w:rsid w:val="008D1375"/>
     <w:rsid w:val="008D2846"/>
+    <w:rsid w:val="008D2D44"/>
     <w:rsid w:val="008D2EFB"/>
+    <w:rsid w:val="008D33F0"/>
     <w:rsid w:val="008D4236"/>
     <w:rsid w:val="008D4374"/>
     <w:rsid w:val="008D462F"/>
     <w:rsid w:val="008D4A44"/>
     <w:rsid w:val="008D570F"/>
     <w:rsid w:val="008D6DCF"/>
     <w:rsid w:val="008E008E"/>
     <w:rsid w:val="008E297B"/>
     <w:rsid w:val="008E3447"/>
     <w:rsid w:val="008E4376"/>
     <w:rsid w:val="008E4B4E"/>
     <w:rsid w:val="008E4D0A"/>
     <w:rsid w:val="008E53BE"/>
     <w:rsid w:val="008E68C5"/>
     <w:rsid w:val="008E7807"/>
     <w:rsid w:val="008E7A0A"/>
     <w:rsid w:val="008E7B49"/>
+    <w:rsid w:val="008F0029"/>
+    <w:rsid w:val="008F0312"/>
     <w:rsid w:val="008F239A"/>
+    <w:rsid w:val="008F2C5D"/>
     <w:rsid w:val="008F2F8F"/>
+    <w:rsid w:val="008F3B18"/>
     <w:rsid w:val="008F3C95"/>
     <w:rsid w:val="008F46AD"/>
     <w:rsid w:val="008F480B"/>
+    <w:rsid w:val="008F4D0D"/>
     <w:rsid w:val="008F4D67"/>
     <w:rsid w:val="008F59F6"/>
     <w:rsid w:val="008F6401"/>
+    <w:rsid w:val="008F68B7"/>
     <w:rsid w:val="008F6CC3"/>
     <w:rsid w:val="008F7D56"/>
     <w:rsid w:val="009002EC"/>
     <w:rsid w:val="00900719"/>
+    <w:rsid w:val="00901578"/>
     <w:rsid w:val="009017AC"/>
     <w:rsid w:val="00902A9A"/>
     <w:rsid w:val="00902BF6"/>
+    <w:rsid w:val="00903F4A"/>
     <w:rsid w:val="0090489A"/>
     <w:rsid w:val="00904A1C"/>
     <w:rsid w:val="00905030"/>
     <w:rsid w:val="00906490"/>
     <w:rsid w:val="00906814"/>
     <w:rsid w:val="00906BB5"/>
+    <w:rsid w:val="0090702F"/>
     <w:rsid w:val="009074AF"/>
     <w:rsid w:val="009079EA"/>
     <w:rsid w:val="00910C39"/>
     <w:rsid w:val="009111B2"/>
     <w:rsid w:val="00912219"/>
     <w:rsid w:val="0091254F"/>
     <w:rsid w:val="009125C8"/>
     <w:rsid w:val="0091321D"/>
     <w:rsid w:val="009136C2"/>
     <w:rsid w:val="00913A8F"/>
     <w:rsid w:val="00913F00"/>
     <w:rsid w:val="009151F5"/>
     <w:rsid w:val="00915A2F"/>
     <w:rsid w:val="00915AAB"/>
     <w:rsid w:val="00915E59"/>
+    <w:rsid w:val="00916577"/>
     <w:rsid w:val="00916CBB"/>
     <w:rsid w:val="0092042D"/>
     <w:rsid w:val="009212A0"/>
+    <w:rsid w:val="009228EB"/>
     <w:rsid w:val="00924AE1"/>
     <w:rsid w:val="00924B57"/>
+    <w:rsid w:val="0092586D"/>
     <w:rsid w:val="009269B1"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
+    <w:rsid w:val="00930398"/>
     <w:rsid w:val="009315BE"/>
     <w:rsid w:val="009326DD"/>
     <w:rsid w:val="0093338F"/>
     <w:rsid w:val="00933408"/>
     <w:rsid w:val="00934D94"/>
+    <w:rsid w:val="00934E1F"/>
     <w:rsid w:val="00935C64"/>
     <w:rsid w:val="00937B63"/>
     <w:rsid w:val="00937BD9"/>
     <w:rsid w:val="00940CC1"/>
     <w:rsid w:val="00940F77"/>
+    <w:rsid w:val="0094126B"/>
     <w:rsid w:val="00941649"/>
     <w:rsid w:val="009416E0"/>
+    <w:rsid w:val="0094225F"/>
+    <w:rsid w:val="00942535"/>
     <w:rsid w:val="00944701"/>
+    <w:rsid w:val="00944712"/>
     <w:rsid w:val="0094476F"/>
+    <w:rsid w:val="00944A52"/>
+    <w:rsid w:val="009474D8"/>
     <w:rsid w:val="00950E2C"/>
     <w:rsid w:val="00951D50"/>
     <w:rsid w:val="009525EB"/>
     <w:rsid w:val="00952812"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
+    <w:rsid w:val="00954B6A"/>
     <w:rsid w:val="00954D15"/>
+    <w:rsid w:val="009555DC"/>
     <w:rsid w:val="0095615A"/>
+    <w:rsid w:val="00956568"/>
     <w:rsid w:val="009576AC"/>
     <w:rsid w:val="00961400"/>
+    <w:rsid w:val="00961AC3"/>
+    <w:rsid w:val="0096214F"/>
+    <w:rsid w:val="00963512"/>
     <w:rsid w:val="00963646"/>
     <w:rsid w:val="0096364D"/>
     <w:rsid w:val="009647E6"/>
+    <w:rsid w:val="00964E4D"/>
     <w:rsid w:val="0096506F"/>
     <w:rsid w:val="00965D98"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="0096636C"/>
     <w:rsid w:val="00967124"/>
+    <w:rsid w:val="00970B75"/>
     <w:rsid w:val="00970E8D"/>
     <w:rsid w:val="0097118C"/>
     <w:rsid w:val="00971410"/>
     <w:rsid w:val="0097166C"/>
     <w:rsid w:val="009718C7"/>
     <w:rsid w:val="009720AB"/>
     <w:rsid w:val="009723C6"/>
+    <w:rsid w:val="00973857"/>
     <w:rsid w:val="00973DFB"/>
     <w:rsid w:val="0097559F"/>
     <w:rsid w:val="009761EA"/>
+    <w:rsid w:val="00976C33"/>
     <w:rsid w:val="00976E88"/>
     <w:rsid w:val="0097761E"/>
+    <w:rsid w:val="009778E9"/>
     <w:rsid w:val="0097794B"/>
+    <w:rsid w:val="00977D27"/>
     <w:rsid w:val="0098027F"/>
+    <w:rsid w:val="00980986"/>
+    <w:rsid w:val="00980BF3"/>
+    <w:rsid w:val="00980E7A"/>
     <w:rsid w:val="00980FAB"/>
     <w:rsid w:val="00981A62"/>
+    <w:rsid w:val="00981B7D"/>
     <w:rsid w:val="00982454"/>
     <w:rsid w:val="009829FF"/>
     <w:rsid w:val="00982AAC"/>
     <w:rsid w:val="00982CD3"/>
     <w:rsid w:val="00982CF0"/>
     <w:rsid w:val="009835F7"/>
     <w:rsid w:val="009840EC"/>
     <w:rsid w:val="00985252"/>
     <w:rsid w:val="009853E1"/>
     <w:rsid w:val="00985574"/>
     <w:rsid w:val="00986E6B"/>
     <w:rsid w:val="00986FA9"/>
     <w:rsid w:val="00987977"/>
+    <w:rsid w:val="00987DCE"/>
     <w:rsid w:val="00990032"/>
     <w:rsid w:val="009900F8"/>
     <w:rsid w:val="009906FE"/>
     <w:rsid w:val="00990B19"/>
     <w:rsid w:val="00990FE1"/>
     <w:rsid w:val="00991210"/>
     <w:rsid w:val="0099153B"/>
     <w:rsid w:val="00991710"/>
     <w:rsid w:val="00991769"/>
     <w:rsid w:val="0099232C"/>
     <w:rsid w:val="009926B6"/>
+    <w:rsid w:val="0099385F"/>
     <w:rsid w:val="00994386"/>
     <w:rsid w:val="009953D3"/>
     <w:rsid w:val="0099587A"/>
     <w:rsid w:val="009969EF"/>
     <w:rsid w:val="00996BF6"/>
     <w:rsid w:val="00997847"/>
     <w:rsid w:val="009A120F"/>
     <w:rsid w:val="009A13D8"/>
     <w:rsid w:val="009A1B89"/>
+    <w:rsid w:val="009A1FD7"/>
     <w:rsid w:val="009A2175"/>
     <w:rsid w:val="009A21E0"/>
+    <w:rsid w:val="009A26A2"/>
     <w:rsid w:val="009A279E"/>
     <w:rsid w:val="009A3015"/>
     <w:rsid w:val="009A3490"/>
     <w:rsid w:val="009A3E6A"/>
     <w:rsid w:val="009A40D3"/>
+    <w:rsid w:val="009A4A00"/>
+    <w:rsid w:val="009A585A"/>
     <w:rsid w:val="009A5D26"/>
+    <w:rsid w:val="009A6678"/>
+    <w:rsid w:val="009A701A"/>
     <w:rsid w:val="009A70B1"/>
     <w:rsid w:val="009B05FD"/>
     <w:rsid w:val="009B0A6F"/>
     <w:rsid w:val="009B0A94"/>
     <w:rsid w:val="009B0C62"/>
     <w:rsid w:val="009B1677"/>
     <w:rsid w:val="009B2488"/>
     <w:rsid w:val="009B25BD"/>
     <w:rsid w:val="009B294C"/>
     <w:rsid w:val="009B2AE8"/>
     <w:rsid w:val="009B2BB2"/>
     <w:rsid w:val="009B35B1"/>
     <w:rsid w:val="009B382D"/>
     <w:rsid w:val="009B449F"/>
     <w:rsid w:val="009B5622"/>
+    <w:rsid w:val="009B5954"/>
     <w:rsid w:val="009B59E9"/>
     <w:rsid w:val="009B610C"/>
     <w:rsid w:val="009B6C1A"/>
     <w:rsid w:val="009B70AA"/>
     <w:rsid w:val="009B7D1D"/>
     <w:rsid w:val="009C0099"/>
+    <w:rsid w:val="009C00D0"/>
     <w:rsid w:val="009C245E"/>
+    <w:rsid w:val="009C2D5A"/>
     <w:rsid w:val="009C30F7"/>
     <w:rsid w:val="009C3CF1"/>
     <w:rsid w:val="009C41DD"/>
     <w:rsid w:val="009C4994"/>
     <w:rsid w:val="009C4CD8"/>
     <w:rsid w:val="009C5A60"/>
     <w:rsid w:val="009C5D29"/>
     <w:rsid w:val="009C5E77"/>
     <w:rsid w:val="009C68F3"/>
     <w:rsid w:val="009C6C91"/>
+    <w:rsid w:val="009C6E9B"/>
     <w:rsid w:val="009C7A7E"/>
     <w:rsid w:val="009D02E8"/>
     <w:rsid w:val="009D0E97"/>
     <w:rsid w:val="009D152C"/>
     <w:rsid w:val="009D303F"/>
     <w:rsid w:val="009D328F"/>
+    <w:rsid w:val="009D35C7"/>
     <w:rsid w:val="009D3D6E"/>
+    <w:rsid w:val="009D4450"/>
     <w:rsid w:val="009D488B"/>
     <w:rsid w:val="009D51D0"/>
     <w:rsid w:val="009D592E"/>
     <w:rsid w:val="009D70A4"/>
     <w:rsid w:val="009D7587"/>
     <w:rsid w:val="009D762A"/>
     <w:rsid w:val="009D7B14"/>
     <w:rsid w:val="009E00B8"/>
     <w:rsid w:val="009E03D5"/>
     <w:rsid w:val="009E054A"/>
     <w:rsid w:val="009E0673"/>
     <w:rsid w:val="009E08D1"/>
     <w:rsid w:val="009E0D96"/>
     <w:rsid w:val="009E1286"/>
     <w:rsid w:val="009E1B95"/>
     <w:rsid w:val="009E208B"/>
+    <w:rsid w:val="009E2ABB"/>
     <w:rsid w:val="009E38D7"/>
     <w:rsid w:val="009E3BDC"/>
     <w:rsid w:val="009E4579"/>
     <w:rsid w:val="009E496F"/>
     <w:rsid w:val="009E4B0D"/>
     <w:rsid w:val="009E5250"/>
+    <w:rsid w:val="009E544F"/>
     <w:rsid w:val="009E5758"/>
     <w:rsid w:val="009E5D9F"/>
+    <w:rsid w:val="009E63BD"/>
+    <w:rsid w:val="009E7558"/>
     <w:rsid w:val="009E7A69"/>
     <w:rsid w:val="009E7F92"/>
     <w:rsid w:val="009F02A3"/>
+    <w:rsid w:val="009F0F50"/>
+    <w:rsid w:val="009F1A15"/>
     <w:rsid w:val="009F2182"/>
     <w:rsid w:val="009F24F9"/>
     <w:rsid w:val="009F2F27"/>
     <w:rsid w:val="009F34AA"/>
     <w:rsid w:val="009F4305"/>
+    <w:rsid w:val="009F48E8"/>
     <w:rsid w:val="009F52A3"/>
     <w:rsid w:val="009F5B3F"/>
     <w:rsid w:val="009F5BB8"/>
+    <w:rsid w:val="009F6652"/>
     <w:rsid w:val="009F6BCB"/>
     <w:rsid w:val="009F6DFB"/>
     <w:rsid w:val="009F709E"/>
     <w:rsid w:val="009F74DF"/>
     <w:rsid w:val="009F7B78"/>
     <w:rsid w:val="00A0057A"/>
+    <w:rsid w:val="00A0061F"/>
+    <w:rsid w:val="00A00752"/>
+    <w:rsid w:val="00A00AF7"/>
     <w:rsid w:val="00A01FB1"/>
     <w:rsid w:val="00A0295F"/>
     <w:rsid w:val="00A02FA1"/>
     <w:rsid w:val="00A04CCE"/>
     <w:rsid w:val="00A05081"/>
     <w:rsid w:val="00A062F0"/>
     <w:rsid w:val="00A07421"/>
     <w:rsid w:val="00A0776B"/>
+    <w:rsid w:val="00A10234"/>
     <w:rsid w:val="00A10FB9"/>
     <w:rsid w:val="00A11421"/>
     <w:rsid w:val="00A11ACC"/>
     <w:rsid w:val="00A12243"/>
+    <w:rsid w:val="00A12815"/>
     <w:rsid w:val="00A1389F"/>
+    <w:rsid w:val="00A13AC1"/>
     <w:rsid w:val="00A13FB4"/>
     <w:rsid w:val="00A151D0"/>
     <w:rsid w:val="00A157B1"/>
     <w:rsid w:val="00A20ED1"/>
     <w:rsid w:val="00A213E9"/>
     <w:rsid w:val="00A21C9A"/>
     <w:rsid w:val="00A22229"/>
     <w:rsid w:val="00A226E4"/>
     <w:rsid w:val="00A22D69"/>
     <w:rsid w:val="00A24442"/>
     <w:rsid w:val="00A24ADA"/>
     <w:rsid w:val="00A24CB5"/>
     <w:rsid w:val="00A250D5"/>
     <w:rsid w:val="00A2792D"/>
     <w:rsid w:val="00A2793F"/>
     <w:rsid w:val="00A3048C"/>
     <w:rsid w:val="00A30534"/>
     <w:rsid w:val="00A31871"/>
     <w:rsid w:val="00A3215F"/>
     <w:rsid w:val="00A32577"/>
     <w:rsid w:val="00A330BB"/>
+    <w:rsid w:val="00A34560"/>
     <w:rsid w:val="00A35B53"/>
     <w:rsid w:val="00A35DA1"/>
     <w:rsid w:val="00A3603C"/>
+    <w:rsid w:val="00A3629F"/>
     <w:rsid w:val="00A36694"/>
     <w:rsid w:val="00A36BD1"/>
     <w:rsid w:val="00A373E8"/>
     <w:rsid w:val="00A374DB"/>
+    <w:rsid w:val="00A411CE"/>
     <w:rsid w:val="00A4170D"/>
     <w:rsid w:val="00A42635"/>
+    <w:rsid w:val="00A42DF5"/>
     <w:rsid w:val="00A446F5"/>
     <w:rsid w:val="00A44882"/>
+    <w:rsid w:val="00A44CD5"/>
     <w:rsid w:val="00A45125"/>
     <w:rsid w:val="00A46E8E"/>
+    <w:rsid w:val="00A51DC9"/>
     <w:rsid w:val="00A53058"/>
+    <w:rsid w:val="00A5441E"/>
     <w:rsid w:val="00A54715"/>
     <w:rsid w:val="00A56003"/>
     <w:rsid w:val="00A6061C"/>
     <w:rsid w:val="00A60BAB"/>
     <w:rsid w:val="00A60D7B"/>
     <w:rsid w:val="00A60DAC"/>
     <w:rsid w:val="00A60DDD"/>
     <w:rsid w:val="00A61B45"/>
     <w:rsid w:val="00A62D44"/>
+    <w:rsid w:val="00A6574D"/>
+    <w:rsid w:val="00A65F32"/>
+    <w:rsid w:val="00A662F7"/>
     <w:rsid w:val="00A66FC9"/>
     <w:rsid w:val="00A67263"/>
+    <w:rsid w:val="00A7051D"/>
     <w:rsid w:val="00A7161C"/>
     <w:rsid w:val="00A71CE4"/>
     <w:rsid w:val="00A73A71"/>
     <w:rsid w:val="00A73B4B"/>
     <w:rsid w:val="00A73D61"/>
     <w:rsid w:val="00A74859"/>
     <w:rsid w:val="00A74C80"/>
+    <w:rsid w:val="00A75108"/>
     <w:rsid w:val="00A75ACE"/>
     <w:rsid w:val="00A75D2A"/>
+    <w:rsid w:val="00A76313"/>
+    <w:rsid w:val="00A76CB0"/>
     <w:rsid w:val="00A77197"/>
     <w:rsid w:val="00A77AA3"/>
+    <w:rsid w:val="00A77B5F"/>
+    <w:rsid w:val="00A77DAA"/>
+    <w:rsid w:val="00A8010E"/>
     <w:rsid w:val="00A80380"/>
     <w:rsid w:val="00A81142"/>
     <w:rsid w:val="00A8236D"/>
     <w:rsid w:val="00A8272B"/>
+    <w:rsid w:val="00A8371E"/>
     <w:rsid w:val="00A83CA5"/>
     <w:rsid w:val="00A841DE"/>
     <w:rsid w:val="00A849FC"/>
     <w:rsid w:val="00A854EB"/>
+    <w:rsid w:val="00A85600"/>
+    <w:rsid w:val="00A8632D"/>
     <w:rsid w:val="00A8643B"/>
     <w:rsid w:val="00A872E5"/>
     <w:rsid w:val="00A902F1"/>
     <w:rsid w:val="00A90C68"/>
     <w:rsid w:val="00A90D44"/>
     <w:rsid w:val="00A90DD5"/>
     <w:rsid w:val="00A91102"/>
     <w:rsid w:val="00A91406"/>
+    <w:rsid w:val="00A91478"/>
+    <w:rsid w:val="00A92020"/>
     <w:rsid w:val="00A9308A"/>
     <w:rsid w:val="00A9373A"/>
     <w:rsid w:val="00A93E49"/>
+    <w:rsid w:val="00A94EE8"/>
     <w:rsid w:val="00A952E2"/>
     <w:rsid w:val="00A9593F"/>
     <w:rsid w:val="00A96B57"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
     <w:rsid w:val="00A96F65"/>
     <w:rsid w:val="00A97C72"/>
     <w:rsid w:val="00A97CF3"/>
+    <w:rsid w:val="00A97FE2"/>
+    <w:rsid w:val="00AA1581"/>
+    <w:rsid w:val="00AA181B"/>
     <w:rsid w:val="00AA2E8E"/>
     <w:rsid w:val="00AA310B"/>
     <w:rsid w:val="00AA3E96"/>
     <w:rsid w:val="00AA4994"/>
     <w:rsid w:val="00AA51AF"/>
     <w:rsid w:val="00AA63D4"/>
     <w:rsid w:val="00AA695C"/>
+    <w:rsid w:val="00AA6D30"/>
     <w:rsid w:val="00AA72AA"/>
     <w:rsid w:val="00AA7D88"/>
     <w:rsid w:val="00AB06E8"/>
     <w:rsid w:val="00AB0B96"/>
     <w:rsid w:val="00AB1CD3"/>
     <w:rsid w:val="00AB21B1"/>
     <w:rsid w:val="00AB352F"/>
     <w:rsid w:val="00AB3B4A"/>
     <w:rsid w:val="00AB400A"/>
     <w:rsid w:val="00AB44AC"/>
     <w:rsid w:val="00AB61FF"/>
     <w:rsid w:val="00AB6F16"/>
     <w:rsid w:val="00AC0A26"/>
     <w:rsid w:val="00AC11F7"/>
+    <w:rsid w:val="00AC1EC6"/>
     <w:rsid w:val="00AC274B"/>
+    <w:rsid w:val="00AC3FAD"/>
     <w:rsid w:val="00AC427F"/>
     <w:rsid w:val="00AC4764"/>
     <w:rsid w:val="00AC4C6B"/>
     <w:rsid w:val="00AC6D36"/>
     <w:rsid w:val="00AC70D0"/>
+    <w:rsid w:val="00AC74F1"/>
     <w:rsid w:val="00AD08B3"/>
     <w:rsid w:val="00AD0CBA"/>
     <w:rsid w:val="00AD14D3"/>
     <w:rsid w:val="00AD26E2"/>
     <w:rsid w:val="00AD2EB1"/>
     <w:rsid w:val="00AD3A29"/>
+    <w:rsid w:val="00AD4A3E"/>
     <w:rsid w:val="00AD51B0"/>
+    <w:rsid w:val="00AD52F1"/>
     <w:rsid w:val="00AD5E27"/>
     <w:rsid w:val="00AD6F9E"/>
     <w:rsid w:val="00AD784C"/>
     <w:rsid w:val="00AE01E2"/>
     <w:rsid w:val="00AE126A"/>
     <w:rsid w:val="00AE1BAE"/>
+    <w:rsid w:val="00AE253C"/>
     <w:rsid w:val="00AE2AD5"/>
     <w:rsid w:val="00AE2D21"/>
     <w:rsid w:val="00AE3005"/>
+    <w:rsid w:val="00AE33AC"/>
     <w:rsid w:val="00AE3BD5"/>
     <w:rsid w:val="00AE59A0"/>
+    <w:rsid w:val="00AE68B4"/>
+    <w:rsid w:val="00AE79F4"/>
+    <w:rsid w:val="00AE7ADE"/>
     <w:rsid w:val="00AF0C57"/>
     <w:rsid w:val="00AF26F3"/>
+    <w:rsid w:val="00AF33D3"/>
+    <w:rsid w:val="00AF3C7C"/>
     <w:rsid w:val="00AF4B9D"/>
     <w:rsid w:val="00AF4ECB"/>
     <w:rsid w:val="00AF55AB"/>
     <w:rsid w:val="00AF5F04"/>
+    <w:rsid w:val="00AF6DA2"/>
     <w:rsid w:val="00AF7105"/>
     <w:rsid w:val="00AF7118"/>
     <w:rsid w:val="00B00672"/>
     <w:rsid w:val="00B00CD0"/>
+    <w:rsid w:val="00B00EF1"/>
     <w:rsid w:val="00B00F55"/>
     <w:rsid w:val="00B01B4D"/>
     <w:rsid w:val="00B02267"/>
     <w:rsid w:val="00B02892"/>
     <w:rsid w:val="00B03111"/>
     <w:rsid w:val="00B0380F"/>
     <w:rsid w:val="00B04015"/>
     <w:rsid w:val="00B04489"/>
+    <w:rsid w:val="00B04D2A"/>
     <w:rsid w:val="00B04D3F"/>
     <w:rsid w:val="00B06346"/>
     <w:rsid w:val="00B06571"/>
     <w:rsid w:val="00B068BA"/>
     <w:rsid w:val="00B070B6"/>
     <w:rsid w:val="00B07106"/>
     <w:rsid w:val="00B07217"/>
+    <w:rsid w:val="00B07250"/>
     <w:rsid w:val="00B07898"/>
+    <w:rsid w:val="00B1208E"/>
     <w:rsid w:val="00B13851"/>
     <w:rsid w:val="00B13B1C"/>
+    <w:rsid w:val="00B14319"/>
     <w:rsid w:val="00B14B5F"/>
+    <w:rsid w:val="00B1550D"/>
     <w:rsid w:val="00B15D3E"/>
+    <w:rsid w:val="00B16098"/>
+    <w:rsid w:val="00B1643E"/>
     <w:rsid w:val="00B17F87"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B22288"/>
     <w:rsid w:val="00B22291"/>
+    <w:rsid w:val="00B22299"/>
     <w:rsid w:val="00B22AE2"/>
     <w:rsid w:val="00B23F9A"/>
     <w:rsid w:val="00B2417B"/>
+    <w:rsid w:val="00B2477C"/>
     <w:rsid w:val="00B247D3"/>
     <w:rsid w:val="00B24E6F"/>
     <w:rsid w:val="00B252B9"/>
     <w:rsid w:val="00B26CB5"/>
+    <w:rsid w:val="00B27450"/>
     <w:rsid w:val="00B2752E"/>
     <w:rsid w:val="00B27B2F"/>
     <w:rsid w:val="00B306F4"/>
     <w:rsid w:val="00B307CC"/>
     <w:rsid w:val="00B30C3D"/>
     <w:rsid w:val="00B31AB8"/>
     <w:rsid w:val="00B31DA5"/>
+    <w:rsid w:val="00B32321"/>
     <w:rsid w:val="00B326B7"/>
     <w:rsid w:val="00B3588E"/>
     <w:rsid w:val="00B36F9C"/>
+    <w:rsid w:val="00B37922"/>
     <w:rsid w:val="00B418DD"/>
     <w:rsid w:val="00B4198F"/>
     <w:rsid w:val="00B41F3D"/>
+    <w:rsid w:val="00B42A32"/>
     <w:rsid w:val="00B431E8"/>
+    <w:rsid w:val="00B446DD"/>
     <w:rsid w:val="00B44B14"/>
+    <w:rsid w:val="00B44BC0"/>
     <w:rsid w:val="00B45141"/>
     <w:rsid w:val="00B454A8"/>
     <w:rsid w:val="00B50481"/>
     <w:rsid w:val="00B50EDC"/>
     <w:rsid w:val="00B51369"/>
     <w:rsid w:val="00B519CD"/>
     <w:rsid w:val="00B5273A"/>
     <w:rsid w:val="00B52F76"/>
     <w:rsid w:val="00B53479"/>
     <w:rsid w:val="00B53840"/>
+    <w:rsid w:val="00B54F74"/>
     <w:rsid w:val="00B550BB"/>
     <w:rsid w:val="00B5555B"/>
     <w:rsid w:val="00B57329"/>
     <w:rsid w:val="00B606E2"/>
+    <w:rsid w:val="00B60884"/>
     <w:rsid w:val="00B60E61"/>
     <w:rsid w:val="00B62B50"/>
     <w:rsid w:val="00B62E34"/>
     <w:rsid w:val="00B63325"/>
     <w:rsid w:val="00B635B7"/>
     <w:rsid w:val="00B63AE8"/>
+    <w:rsid w:val="00B63B7B"/>
     <w:rsid w:val="00B65950"/>
+    <w:rsid w:val="00B65CEE"/>
     <w:rsid w:val="00B66169"/>
     <w:rsid w:val="00B66D83"/>
     <w:rsid w:val="00B672C0"/>
     <w:rsid w:val="00B676FD"/>
     <w:rsid w:val="00B678B6"/>
     <w:rsid w:val="00B7025F"/>
     <w:rsid w:val="00B702D5"/>
+    <w:rsid w:val="00B70624"/>
     <w:rsid w:val="00B70D4D"/>
     <w:rsid w:val="00B717BB"/>
     <w:rsid w:val="00B718AE"/>
     <w:rsid w:val="00B71CE0"/>
     <w:rsid w:val="00B7274B"/>
     <w:rsid w:val="00B72872"/>
+    <w:rsid w:val="00B73476"/>
+    <w:rsid w:val="00B73630"/>
     <w:rsid w:val="00B75646"/>
     <w:rsid w:val="00B75956"/>
     <w:rsid w:val="00B7629E"/>
+    <w:rsid w:val="00B778C2"/>
+    <w:rsid w:val="00B779FA"/>
+    <w:rsid w:val="00B80C3D"/>
     <w:rsid w:val="00B80E8B"/>
     <w:rsid w:val="00B810FD"/>
     <w:rsid w:val="00B811B8"/>
     <w:rsid w:val="00B8382E"/>
+    <w:rsid w:val="00B83C5D"/>
+    <w:rsid w:val="00B864FE"/>
+    <w:rsid w:val="00B90017"/>
     <w:rsid w:val="00B90729"/>
     <w:rsid w:val="00B907DA"/>
+    <w:rsid w:val="00B919E5"/>
+    <w:rsid w:val="00B9221E"/>
+    <w:rsid w:val="00B92982"/>
     <w:rsid w:val="00B94C5E"/>
     <w:rsid w:val="00B950BC"/>
     <w:rsid w:val="00B95D55"/>
     <w:rsid w:val="00B9714C"/>
     <w:rsid w:val="00B97629"/>
     <w:rsid w:val="00BA0AE2"/>
     <w:rsid w:val="00BA1003"/>
     <w:rsid w:val="00BA144D"/>
+    <w:rsid w:val="00BA1931"/>
     <w:rsid w:val="00BA1BD2"/>
+    <w:rsid w:val="00BA1DFB"/>
     <w:rsid w:val="00BA29AD"/>
+    <w:rsid w:val="00BA2B21"/>
     <w:rsid w:val="00BA33CF"/>
     <w:rsid w:val="00BA3B5E"/>
     <w:rsid w:val="00BA3D80"/>
     <w:rsid w:val="00BA3F8D"/>
+    <w:rsid w:val="00BA4055"/>
     <w:rsid w:val="00BA5E86"/>
+    <w:rsid w:val="00BA774C"/>
+    <w:rsid w:val="00BA7DC5"/>
+    <w:rsid w:val="00BB0314"/>
     <w:rsid w:val="00BB1AC2"/>
+    <w:rsid w:val="00BB2C3F"/>
     <w:rsid w:val="00BB2E81"/>
     <w:rsid w:val="00BB3165"/>
+    <w:rsid w:val="00BB37A8"/>
     <w:rsid w:val="00BB393E"/>
     <w:rsid w:val="00BB4465"/>
+    <w:rsid w:val="00BB5508"/>
     <w:rsid w:val="00BB6A99"/>
     <w:rsid w:val="00BB78C5"/>
     <w:rsid w:val="00BB7A10"/>
+    <w:rsid w:val="00BB7AED"/>
     <w:rsid w:val="00BC02C6"/>
     <w:rsid w:val="00BC13CF"/>
     <w:rsid w:val="00BC14D1"/>
     <w:rsid w:val="00BC26AA"/>
     <w:rsid w:val="00BC293F"/>
     <w:rsid w:val="00BC583D"/>
     <w:rsid w:val="00BC60BE"/>
+    <w:rsid w:val="00BC60E1"/>
     <w:rsid w:val="00BC6599"/>
     <w:rsid w:val="00BC715B"/>
     <w:rsid w:val="00BC7468"/>
     <w:rsid w:val="00BC7D4F"/>
     <w:rsid w:val="00BC7ED7"/>
+    <w:rsid w:val="00BD0BE9"/>
     <w:rsid w:val="00BD0E7E"/>
     <w:rsid w:val="00BD2850"/>
+    <w:rsid w:val="00BD2B38"/>
+    <w:rsid w:val="00BD359E"/>
     <w:rsid w:val="00BD47BB"/>
     <w:rsid w:val="00BD5116"/>
+    <w:rsid w:val="00BD53F1"/>
     <w:rsid w:val="00BD5A49"/>
+    <w:rsid w:val="00BD6B84"/>
     <w:rsid w:val="00BE0DAC"/>
     <w:rsid w:val="00BE171F"/>
     <w:rsid w:val="00BE1E30"/>
+    <w:rsid w:val="00BE25A2"/>
     <w:rsid w:val="00BE28D2"/>
     <w:rsid w:val="00BE29BD"/>
+    <w:rsid w:val="00BE35C3"/>
+    <w:rsid w:val="00BE4380"/>
     <w:rsid w:val="00BE4A64"/>
+    <w:rsid w:val="00BE4AF1"/>
     <w:rsid w:val="00BE4E7E"/>
     <w:rsid w:val="00BE5275"/>
     <w:rsid w:val="00BE5E43"/>
+    <w:rsid w:val="00BE7EAF"/>
+    <w:rsid w:val="00BF0356"/>
+    <w:rsid w:val="00BF0608"/>
     <w:rsid w:val="00BF232A"/>
     <w:rsid w:val="00BF275E"/>
+    <w:rsid w:val="00BF32F0"/>
     <w:rsid w:val="00BF3391"/>
+    <w:rsid w:val="00BF48DC"/>
+    <w:rsid w:val="00BF4E6A"/>
     <w:rsid w:val="00BF4F76"/>
     <w:rsid w:val="00BF557D"/>
     <w:rsid w:val="00BF565B"/>
+    <w:rsid w:val="00BF60F5"/>
     <w:rsid w:val="00BF658D"/>
     <w:rsid w:val="00BF6D04"/>
     <w:rsid w:val="00BF7596"/>
     <w:rsid w:val="00BF7F58"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C01AB1"/>
+    <w:rsid w:val="00C02172"/>
     <w:rsid w:val="00C026A0"/>
     <w:rsid w:val="00C0279F"/>
+    <w:rsid w:val="00C0424B"/>
     <w:rsid w:val="00C047B2"/>
+    <w:rsid w:val="00C04E3A"/>
     <w:rsid w:val="00C053FF"/>
     <w:rsid w:val="00C06137"/>
+    <w:rsid w:val="00C06805"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C06CDF"/>
     <w:rsid w:val="00C071BB"/>
     <w:rsid w:val="00C079B8"/>
+    <w:rsid w:val="00C07FBF"/>
     <w:rsid w:val="00C10037"/>
+    <w:rsid w:val="00C107EB"/>
     <w:rsid w:val="00C108A1"/>
     <w:rsid w:val="00C115E1"/>
     <w:rsid w:val="00C11BDE"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C12B05"/>
     <w:rsid w:val="00C133EE"/>
     <w:rsid w:val="00C148F4"/>
     <w:rsid w:val="00C149D0"/>
     <w:rsid w:val="00C15D95"/>
     <w:rsid w:val="00C16C8F"/>
     <w:rsid w:val="00C20846"/>
     <w:rsid w:val="00C21343"/>
+    <w:rsid w:val="00C21DD7"/>
     <w:rsid w:val="00C22037"/>
     <w:rsid w:val="00C22FB3"/>
     <w:rsid w:val="00C2526B"/>
+    <w:rsid w:val="00C25AF8"/>
     <w:rsid w:val="00C262C5"/>
     <w:rsid w:val="00C26588"/>
     <w:rsid w:val="00C27680"/>
     <w:rsid w:val="00C27DE9"/>
     <w:rsid w:val="00C300E9"/>
     <w:rsid w:val="00C3022B"/>
     <w:rsid w:val="00C31420"/>
     <w:rsid w:val="00C3167C"/>
+    <w:rsid w:val="00C31744"/>
     <w:rsid w:val="00C31F10"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C33233"/>
     <w:rsid w:val="00C33388"/>
     <w:rsid w:val="00C342C9"/>
     <w:rsid w:val="00C35484"/>
     <w:rsid w:val="00C35D2D"/>
     <w:rsid w:val="00C3674E"/>
+    <w:rsid w:val="00C373A7"/>
     <w:rsid w:val="00C375A4"/>
     <w:rsid w:val="00C37A74"/>
     <w:rsid w:val="00C4014E"/>
     <w:rsid w:val="00C4173A"/>
     <w:rsid w:val="00C42590"/>
     <w:rsid w:val="00C427FC"/>
+    <w:rsid w:val="00C42B24"/>
     <w:rsid w:val="00C43DF9"/>
+    <w:rsid w:val="00C45DBF"/>
     <w:rsid w:val="00C4650F"/>
     <w:rsid w:val="00C47994"/>
+    <w:rsid w:val="00C5002F"/>
+    <w:rsid w:val="00C50B5B"/>
     <w:rsid w:val="00C50DED"/>
+    <w:rsid w:val="00C51979"/>
     <w:rsid w:val="00C52217"/>
     <w:rsid w:val="00C54F8E"/>
     <w:rsid w:val="00C5542A"/>
+    <w:rsid w:val="00C55B95"/>
+    <w:rsid w:val="00C57F93"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C60411"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
     <w:rsid w:val="00C621B1"/>
     <w:rsid w:val="00C62ED4"/>
     <w:rsid w:val="00C62F7A"/>
     <w:rsid w:val="00C63846"/>
     <w:rsid w:val="00C63B9C"/>
     <w:rsid w:val="00C63DD9"/>
     <w:rsid w:val="00C64C6B"/>
+    <w:rsid w:val="00C65D23"/>
     <w:rsid w:val="00C65DBC"/>
     <w:rsid w:val="00C664CA"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C66E1D"/>
     <w:rsid w:val="00C67BF4"/>
+    <w:rsid w:val="00C70282"/>
     <w:rsid w:val="00C70729"/>
+    <w:rsid w:val="00C715FE"/>
     <w:rsid w:val="00C7275E"/>
+    <w:rsid w:val="00C730AE"/>
     <w:rsid w:val="00C731AF"/>
+    <w:rsid w:val="00C73CA5"/>
     <w:rsid w:val="00C74C5D"/>
     <w:rsid w:val="00C74EB8"/>
+    <w:rsid w:val="00C75B37"/>
     <w:rsid w:val="00C761F3"/>
+    <w:rsid w:val="00C773D2"/>
+    <w:rsid w:val="00C80900"/>
     <w:rsid w:val="00C80D67"/>
+    <w:rsid w:val="00C80F5F"/>
+    <w:rsid w:val="00C81675"/>
     <w:rsid w:val="00C81781"/>
     <w:rsid w:val="00C81FAE"/>
+    <w:rsid w:val="00C82C91"/>
+    <w:rsid w:val="00C83435"/>
+    <w:rsid w:val="00C8368A"/>
     <w:rsid w:val="00C83993"/>
     <w:rsid w:val="00C863C4"/>
+    <w:rsid w:val="00C86FDB"/>
     <w:rsid w:val="00C8785F"/>
+    <w:rsid w:val="00C878B2"/>
     <w:rsid w:val="00C87DB8"/>
     <w:rsid w:val="00C909CB"/>
     <w:rsid w:val="00C90BB7"/>
     <w:rsid w:val="00C90DAB"/>
+    <w:rsid w:val="00C91417"/>
     <w:rsid w:val="00C91CAD"/>
     <w:rsid w:val="00C91E8B"/>
+    <w:rsid w:val="00C92087"/>
     <w:rsid w:val="00C920EA"/>
     <w:rsid w:val="00C925E6"/>
     <w:rsid w:val="00C92CA6"/>
     <w:rsid w:val="00C93062"/>
+    <w:rsid w:val="00C9390D"/>
+    <w:rsid w:val="00C93B3F"/>
     <w:rsid w:val="00C93C3E"/>
     <w:rsid w:val="00C93C72"/>
+    <w:rsid w:val="00C93D19"/>
+    <w:rsid w:val="00C94A75"/>
     <w:rsid w:val="00C957E2"/>
     <w:rsid w:val="00C9594F"/>
     <w:rsid w:val="00C97E2F"/>
     <w:rsid w:val="00CA12E3"/>
     <w:rsid w:val="00CA1476"/>
     <w:rsid w:val="00CA1A5C"/>
     <w:rsid w:val="00CA2BFB"/>
     <w:rsid w:val="00CA320B"/>
     <w:rsid w:val="00CA333B"/>
     <w:rsid w:val="00CA445E"/>
     <w:rsid w:val="00CA50CA"/>
     <w:rsid w:val="00CA594E"/>
     <w:rsid w:val="00CA644C"/>
     <w:rsid w:val="00CA6611"/>
     <w:rsid w:val="00CA6AE6"/>
     <w:rsid w:val="00CA782F"/>
     <w:rsid w:val="00CA7E2C"/>
     <w:rsid w:val="00CB0EF2"/>
+    <w:rsid w:val="00CB16CA"/>
+    <w:rsid w:val="00CB182B"/>
     <w:rsid w:val="00CB187B"/>
+    <w:rsid w:val="00CB1AF0"/>
     <w:rsid w:val="00CB202D"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3285"/>
+    <w:rsid w:val="00CB3F4A"/>
     <w:rsid w:val="00CB4169"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CB5EA8"/>
     <w:rsid w:val="00CB629C"/>
     <w:rsid w:val="00CB7144"/>
     <w:rsid w:val="00CB7B65"/>
     <w:rsid w:val="00CC00CB"/>
+    <w:rsid w:val="00CC0112"/>
     <w:rsid w:val="00CC0838"/>
     <w:rsid w:val="00CC0C72"/>
+    <w:rsid w:val="00CC20D9"/>
     <w:rsid w:val="00CC2BFD"/>
     <w:rsid w:val="00CC3EB7"/>
     <w:rsid w:val="00CC459D"/>
     <w:rsid w:val="00CC4AC8"/>
     <w:rsid w:val="00CC5471"/>
     <w:rsid w:val="00CC6A6D"/>
     <w:rsid w:val="00CC6F40"/>
     <w:rsid w:val="00CC7522"/>
     <w:rsid w:val="00CC7827"/>
+    <w:rsid w:val="00CC7AA4"/>
     <w:rsid w:val="00CD1A35"/>
     <w:rsid w:val="00CD1EC7"/>
     <w:rsid w:val="00CD3476"/>
+    <w:rsid w:val="00CD3D93"/>
+    <w:rsid w:val="00CD4CA5"/>
+    <w:rsid w:val="00CD4F3F"/>
     <w:rsid w:val="00CD5A07"/>
+    <w:rsid w:val="00CD5DB4"/>
     <w:rsid w:val="00CD64DF"/>
     <w:rsid w:val="00CD7148"/>
+    <w:rsid w:val="00CD7359"/>
     <w:rsid w:val="00CD768F"/>
     <w:rsid w:val="00CE035F"/>
     <w:rsid w:val="00CE1651"/>
     <w:rsid w:val="00CE1ED4"/>
     <w:rsid w:val="00CE225F"/>
     <w:rsid w:val="00CE2324"/>
     <w:rsid w:val="00CE2D18"/>
     <w:rsid w:val="00CE2FBB"/>
     <w:rsid w:val="00CE3769"/>
     <w:rsid w:val="00CE5187"/>
     <w:rsid w:val="00CE5233"/>
     <w:rsid w:val="00CE5CC1"/>
     <w:rsid w:val="00CE63D4"/>
+    <w:rsid w:val="00CF08C8"/>
+    <w:rsid w:val="00CF0CAA"/>
     <w:rsid w:val="00CF2081"/>
     <w:rsid w:val="00CF230C"/>
+    <w:rsid w:val="00CF2B06"/>
     <w:rsid w:val="00CF2C97"/>
     <w:rsid w:val="00CF2F50"/>
     <w:rsid w:val="00CF360C"/>
     <w:rsid w:val="00CF38B8"/>
+    <w:rsid w:val="00CF424B"/>
     <w:rsid w:val="00CF4A47"/>
     <w:rsid w:val="00CF4BCA"/>
     <w:rsid w:val="00CF508B"/>
     <w:rsid w:val="00CF5303"/>
     <w:rsid w:val="00CF5E73"/>
     <w:rsid w:val="00CF6198"/>
+    <w:rsid w:val="00CF65F7"/>
     <w:rsid w:val="00CF7588"/>
+    <w:rsid w:val="00CF7BB8"/>
+    <w:rsid w:val="00D02239"/>
     <w:rsid w:val="00D026EA"/>
     <w:rsid w:val="00D02919"/>
     <w:rsid w:val="00D029B5"/>
+    <w:rsid w:val="00D02E61"/>
     <w:rsid w:val="00D03E74"/>
     <w:rsid w:val="00D046EA"/>
     <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
     <w:rsid w:val="00D065A2"/>
     <w:rsid w:val="00D066C6"/>
+    <w:rsid w:val="00D067E6"/>
     <w:rsid w:val="00D079AA"/>
     <w:rsid w:val="00D07F00"/>
+    <w:rsid w:val="00D11113"/>
     <w:rsid w:val="00D1130F"/>
+    <w:rsid w:val="00D1222C"/>
     <w:rsid w:val="00D12B0C"/>
     <w:rsid w:val="00D147D2"/>
     <w:rsid w:val="00D14E90"/>
     <w:rsid w:val="00D15014"/>
     <w:rsid w:val="00D150B7"/>
     <w:rsid w:val="00D1571F"/>
+    <w:rsid w:val="00D165B7"/>
     <w:rsid w:val="00D16D3C"/>
     <w:rsid w:val="00D1788E"/>
     <w:rsid w:val="00D17B72"/>
     <w:rsid w:val="00D205FB"/>
+    <w:rsid w:val="00D20879"/>
     <w:rsid w:val="00D20D49"/>
     <w:rsid w:val="00D213FE"/>
+    <w:rsid w:val="00D2175D"/>
     <w:rsid w:val="00D23566"/>
     <w:rsid w:val="00D23E9C"/>
+    <w:rsid w:val="00D240DA"/>
     <w:rsid w:val="00D245B0"/>
     <w:rsid w:val="00D24BDF"/>
     <w:rsid w:val="00D2632B"/>
+    <w:rsid w:val="00D274E8"/>
     <w:rsid w:val="00D277DD"/>
     <w:rsid w:val="00D30089"/>
+    <w:rsid w:val="00D311C3"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D3205F"/>
     <w:rsid w:val="00D320AF"/>
     <w:rsid w:val="00D32279"/>
     <w:rsid w:val="00D327F1"/>
+    <w:rsid w:val="00D3314A"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D33B60"/>
     <w:rsid w:val="00D33E72"/>
     <w:rsid w:val="00D33EBD"/>
     <w:rsid w:val="00D345C1"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D361B5"/>
     <w:rsid w:val="00D36F0A"/>
     <w:rsid w:val="00D411A2"/>
+    <w:rsid w:val="00D417E0"/>
     <w:rsid w:val="00D43D7F"/>
     <w:rsid w:val="00D44E26"/>
     <w:rsid w:val="00D455DA"/>
     <w:rsid w:val="00D4606D"/>
     <w:rsid w:val="00D46970"/>
     <w:rsid w:val="00D46ADB"/>
     <w:rsid w:val="00D475F3"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D50D7D"/>
     <w:rsid w:val="00D513AF"/>
+    <w:rsid w:val="00D5214B"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
     <w:rsid w:val="00D54BF1"/>
+    <w:rsid w:val="00D555BD"/>
     <w:rsid w:val="00D55DDB"/>
     <w:rsid w:val="00D55FF8"/>
     <w:rsid w:val="00D561C3"/>
     <w:rsid w:val="00D56B20"/>
     <w:rsid w:val="00D578B3"/>
     <w:rsid w:val="00D6019F"/>
     <w:rsid w:val="00D60529"/>
     <w:rsid w:val="00D607AD"/>
     <w:rsid w:val="00D60E4B"/>
     <w:rsid w:val="00D618F4"/>
+    <w:rsid w:val="00D61B51"/>
     <w:rsid w:val="00D628AD"/>
+    <w:rsid w:val="00D6304C"/>
     <w:rsid w:val="00D63602"/>
     <w:rsid w:val="00D63636"/>
+    <w:rsid w:val="00D636C4"/>
     <w:rsid w:val="00D640AD"/>
     <w:rsid w:val="00D64234"/>
     <w:rsid w:val="00D645DF"/>
     <w:rsid w:val="00D649E1"/>
     <w:rsid w:val="00D6624D"/>
+    <w:rsid w:val="00D70B26"/>
     <w:rsid w:val="00D714CC"/>
     <w:rsid w:val="00D71D42"/>
+    <w:rsid w:val="00D723CE"/>
     <w:rsid w:val="00D7262D"/>
     <w:rsid w:val="00D73CB1"/>
     <w:rsid w:val="00D7437F"/>
     <w:rsid w:val="00D753F6"/>
+    <w:rsid w:val="00D75917"/>
     <w:rsid w:val="00D75EA7"/>
     <w:rsid w:val="00D76C34"/>
     <w:rsid w:val="00D77252"/>
     <w:rsid w:val="00D81ADF"/>
     <w:rsid w:val="00D81F21"/>
+    <w:rsid w:val="00D83829"/>
     <w:rsid w:val="00D83D06"/>
     <w:rsid w:val="00D840E7"/>
+    <w:rsid w:val="00D84774"/>
+    <w:rsid w:val="00D85136"/>
     <w:rsid w:val="00D85529"/>
     <w:rsid w:val="00D864F2"/>
     <w:rsid w:val="00D871E0"/>
+    <w:rsid w:val="00D912E6"/>
     <w:rsid w:val="00D92874"/>
     <w:rsid w:val="00D943F8"/>
     <w:rsid w:val="00D94451"/>
     <w:rsid w:val="00D95470"/>
     <w:rsid w:val="00D961F4"/>
     <w:rsid w:val="00D96B55"/>
     <w:rsid w:val="00D97459"/>
+    <w:rsid w:val="00DA0096"/>
+    <w:rsid w:val="00DA06C2"/>
     <w:rsid w:val="00DA0B3D"/>
     <w:rsid w:val="00DA0EC4"/>
     <w:rsid w:val="00DA2619"/>
+    <w:rsid w:val="00DA38B2"/>
+    <w:rsid w:val="00DA3F7F"/>
     <w:rsid w:val="00DA4239"/>
     <w:rsid w:val="00DA43FB"/>
     <w:rsid w:val="00DA5185"/>
+    <w:rsid w:val="00DA5374"/>
     <w:rsid w:val="00DA583B"/>
     <w:rsid w:val="00DA588C"/>
     <w:rsid w:val="00DA5AC5"/>
     <w:rsid w:val="00DA65DE"/>
     <w:rsid w:val="00DB069F"/>
     <w:rsid w:val="00DB0B61"/>
+    <w:rsid w:val="00DB0D3E"/>
     <w:rsid w:val="00DB1192"/>
     <w:rsid w:val="00DB1474"/>
     <w:rsid w:val="00DB223E"/>
     <w:rsid w:val="00DB2962"/>
     <w:rsid w:val="00DB52FB"/>
     <w:rsid w:val="00DB56A3"/>
     <w:rsid w:val="00DB67C4"/>
     <w:rsid w:val="00DB7184"/>
     <w:rsid w:val="00DC00C1"/>
     <w:rsid w:val="00DC013B"/>
     <w:rsid w:val="00DC041D"/>
     <w:rsid w:val="00DC084F"/>
     <w:rsid w:val="00DC090B"/>
     <w:rsid w:val="00DC10A3"/>
     <w:rsid w:val="00DC1679"/>
     <w:rsid w:val="00DC1E50"/>
     <w:rsid w:val="00DC1E86"/>
     <w:rsid w:val="00DC219B"/>
     <w:rsid w:val="00DC2A0D"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC2DC7"/>
     <w:rsid w:val="00DC3A7C"/>
+    <w:rsid w:val="00DC3CB0"/>
     <w:rsid w:val="00DC3CDD"/>
+    <w:rsid w:val="00DC3EA1"/>
     <w:rsid w:val="00DC43AA"/>
     <w:rsid w:val="00DC451B"/>
     <w:rsid w:val="00DC4BFD"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00DC50E0"/>
     <w:rsid w:val="00DC5364"/>
     <w:rsid w:val="00DC5C37"/>
     <w:rsid w:val="00DC6386"/>
+    <w:rsid w:val="00DC66CF"/>
     <w:rsid w:val="00DC6A9D"/>
     <w:rsid w:val="00DC7A0B"/>
     <w:rsid w:val="00DC7EBE"/>
+    <w:rsid w:val="00DC7F9B"/>
     <w:rsid w:val="00DD015C"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
     <w:rsid w:val="00DD358C"/>
     <w:rsid w:val="00DD487D"/>
+    <w:rsid w:val="00DD4ABB"/>
+    <w:rsid w:val="00DD4E3F"/>
     <w:rsid w:val="00DD4E83"/>
+    <w:rsid w:val="00DD504D"/>
+    <w:rsid w:val="00DD5274"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6945"/>
+    <w:rsid w:val="00DD69CA"/>
     <w:rsid w:val="00DD71BB"/>
     <w:rsid w:val="00DD7C60"/>
+    <w:rsid w:val="00DE1A27"/>
     <w:rsid w:val="00DE1E5C"/>
     <w:rsid w:val="00DE2D04"/>
     <w:rsid w:val="00DE2F9F"/>
+    <w:rsid w:val="00DE3214"/>
     <w:rsid w:val="00DE3250"/>
     <w:rsid w:val="00DE3C3B"/>
+    <w:rsid w:val="00DE3D8E"/>
     <w:rsid w:val="00DE55B8"/>
+    <w:rsid w:val="00DE56B8"/>
     <w:rsid w:val="00DE6028"/>
     <w:rsid w:val="00DE6C85"/>
+    <w:rsid w:val="00DE6DCE"/>
     <w:rsid w:val="00DE78A3"/>
     <w:rsid w:val="00DF0481"/>
     <w:rsid w:val="00DF1A71"/>
     <w:rsid w:val="00DF1DE9"/>
     <w:rsid w:val="00DF22F4"/>
     <w:rsid w:val="00DF2421"/>
     <w:rsid w:val="00DF41DD"/>
     <w:rsid w:val="00DF43B5"/>
     <w:rsid w:val="00DF4527"/>
     <w:rsid w:val="00DF4FDD"/>
     <w:rsid w:val="00DF50FC"/>
     <w:rsid w:val="00DF524A"/>
+    <w:rsid w:val="00DF5789"/>
     <w:rsid w:val="00DF5A76"/>
     <w:rsid w:val="00DF6034"/>
     <w:rsid w:val="00DF68C7"/>
     <w:rsid w:val="00DF6E3F"/>
     <w:rsid w:val="00DF731A"/>
     <w:rsid w:val="00DF7BED"/>
+    <w:rsid w:val="00E00A56"/>
+    <w:rsid w:val="00E00CEE"/>
     <w:rsid w:val="00E00D01"/>
     <w:rsid w:val="00E01AB4"/>
+    <w:rsid w:val="00E02666"/>
     <w:rsid w:val="00E03CB6"/>
     <w:rsid w:val="00E03E25"/>
     <w:rsid w:val="00E041B4"/>
     <w:rsid w:val="00E04BBB"/>
     <w:rsid w:val="00E05D33"/>
     <w:rsid w:val="00E06049"/>
+    <w:rsid w:val="00E06191"/>
     <w:rsid w:val="00E06B75"/>
     <w:rsid w:val="00E07395"/>
     <w:rsid w:val="00E078D7"/>
+    <w:rsid w:val="00E07A58"/>
+    <w:rsid w:val="00E10788"/>
     <w:rsid w:val="00E11165"/>
     <w:rsid w:val="00E11276"/>
     <w:rsid w:val="00E11332"/>
     <w:rsid w:val="00E11352"/>
+    <w:rsid w:val="00E12B43"/>
     <w:rsid w:val="00E12DF6"/>
+    <w:rsid w:val="00E14175"/>
     <w:rsid w:val="00E1459D"/>
     <w:rsid w:val="00E1534C"/>
     <w:rsid w:val="00E15BEC"/>
     <w:rsid w:val="00E170DC"/>
     <w:rsid w:val="00E17546"/>
     <w:rsid w:val="00E176AC"/>
     <w:rsid w:val="00E17B28"/>
+    <w:rsid w:val="00E202AB"/>
     <w:rsid w:val="00E20E42"/>
     <w:rsid w:val="00E210B5"/>
     <w:rsid w:val="00E21A58"/>
     <w:rsid w:val="00E22EAB"/>
     <w:rsid w:val="00E23EB0"/>
     <w:rsid w:val="00E261B3"/>
     <w:rsid w:val="00E26818"/>
+    <w:rsid w:val="00E2685F"/>
+    <w:rsid w:val="00E2709E"/>
+    <w:rsid w:val="00E271C2"/>
     <w:rsid w:val="00E278AE"/>
     <w:rsid w:val="00E27D2C"/>
     <w:rsid w:val="00E27FFC"/>
+    <w:rsid w:val="00E30357"/>
     <w:rsid w:val="00E30B15"/>
     <w:rsid w:val="00E30C9C"/>
     <w:rsid w:val="00E3274D"/>
     <w:rsid w:val="00E33237"/>
     <w:rsid w:val="00E33B0C"/>
+    <w:rsid w:val="00E34E75"/>
     <w:rsid w:val="00E351FB"/>
+    <w:rsid w:val="00E356DA"/>
+    <w:rsid w:val="00E363BA"/>
+    <w:rsid w:val="00E36636"/>
     <w:rsid w:val="00E377E6"/>
     <w:rsid w:val="00E40181"/>
+    <w:rsid w:val="00E403E7"/>
     <w:rsid w:val="00E41DB7"/>
     <w:rsid w:val="00E4344D"/>
     <w:rsid w:val="00E434A0"/>
     <w:rsid w:val="00E434D0"/>
+    <w:rsid w:val="00E43764"/>
     <w:rsid w:val="00E43C36"/>
     <w:rsid w:val="00E46007"/>
     <w:rsid w:val="00E47F5F"/>
     <w:rsid w:val="00E50664"/>
     <w:rsid w:val="00E50ED5"/>
     <w:rsid w:val="00E50FEC"/>
+    <w:rsid w:val="00E51328"/>
     <w:rsid w:val="00E54950"/>
     <w:rsid w:val="00E54C63"/>
     <w:rsid w:val="00E55FB3"/>
     <w:rsid w:val="00E55FE0"/>
     <w:rsid w:val="00E56A01"/>
     <w:rsid w:val="00E570A0"/>
+    <w:rsid w:val="00E57DF4"/>
     <w:rsid w:val="00E610AC"/>
     <w:rsid w:val="00E61D0A"/>
     <w:rsid w:val="00E629A1"/>
     <w:rsid w:val="00E636D6"/>
+    <w:rsid w:val="00E6477B"/>
     <w:rsid w:val="00E65A0A"/>
     <w:rsid w:val="00E65D6B"/>
+    <w:rsid w:val="00E66BEC"/>
     <w:rsid w:val="00E675E1"/>
     <w:rsid w:val="00E6794C"/>
+    <w:rsid w:val="00E70A89"/>
     <w:rsid w:val="00E70B72"/>
     <w:rsid w:val="00E71591"/>
+    <w:rsid w:val="00E71BA6"/>
+    <w:rsid w:val="00E71C84"/>
     <w:rsid w:val="00E71CEB"/>
+    <w:rsid w:val="00E71D59"/>
+    <w:rsid w:val="00E73BFD"/>
     <w:rsid w:val="00E7474F"/>
     <w:rsid w:val="00E756FC"/>
+    <w:rsid w:val="00E76782"/>
+    <w:rsid w:val="00E77859"/>
     <w:rsid w:val="00E80104"/>
     <w:rsid w:val="00E80410"/>
+    <w:rsid w:val="00E8078B"/>
     <w:rsid w:val="00E80A92"/>
     <w:rsid w:val="00E80DE3"/>
     <w:rsid w:val="00E815BF"/>
+    <w:rsid w:val="00E82B4B"/>
     <w:rsid w:val="00E82C55"/>
     <w:rsid w:val="00E83EE5"/>
+    <w:rsid w:val="00E863FD"/>
     <w:rsid w:val="00E86F69"/>
     <w:rsid w:val="00E877DC"/>
     <w:rsid w:val="00E8787E"/>
     <w:rsid w:val="00E87C02"/>
     <w:rsid w:val="00E87DB6"/>
+    <w:rsid w:val="00E9265F"/>
     <w:rsid w:val="00E92AC3"/>
+    <w:rsid w:val="00E932A8"/>
     <w:rsid w:val="00E94952"/>
     <w:rsid w:val="00E955A2"/>
     <w:rsid w:val="00E960EE"/>
     <w:rsid w:val="00E96A7E"/>
     <w:rsid w:val="00E96BD8"/>
     <w:rsid w:val="00EA090E"/>
     <w:rsid w:val="00EA09C5"/>
     <w:rsid w:val="00EA0C87"/>
+    <w:rsid w:val="00EA2803"/>
     <w:rsid w:val="00EA2ACF"/>
     <w:rsid w:val="00EA2F6A"/>
     <w:rsid w:val="00EA321D"/>
     <w:rsid w:val="00EA41A6"/>
     <w:rsid w:val="00EA48E4"/>
+    <w:rsid w:val="00EA6141"/>
     <w:rsid w:val="00EA6FA7"/>
     <w:rsid w:val="00EB00E0"/>
     <w:rsid w:val="00EB05D5"/>
+    <w:rsid w:val="00EB0789"/>
+    <w:rsid w:val="00EB0818"/>
+    <w:rsid w:val="00EB0EC1"/>
+    <w:rsid w:val="00EB18E6"/>
     <w:rsid w:val="00EB21BB"/>
+    <w:rsid w:val="00EB3039"/>
+    <w:rsid w:val="00EB4098"/>
     <w:rsid w:val="00EB4BC7"/>
+    <w:rsid w:val="00EB4CFA"/>
     <w:rsid w:val="00EB58B5"/>
+    <w:rsid w:val="00EB654E"/>
+    <w:rsid w:val="00EB65ED"/>
     <w:rsid w:val="00EC059F"/>
     <w:rsid w:val="00EC1F24"/>
     <w:rsid w:val="00EC22F6"/>
     <w:rsid w:val="00EC25EC"/>
     <w:rsid w:val="00EC286C"/>
     <w:rsid w:val="00EC2BF7"/>
     <w:rsid w:val="00EC3DB9"/>
+    <w:rsid w:val="00EC5918"/>
     <w:rsid w:val="00ED0968"/>
+    <w:rsid w:val="00ED09DC"/>
     <w:rsid w:val="00ED3FE9"/>
     <w:rsid w:val="00ED41B5"/>
+    <w:rsid w:val="00ED4455"/>
+    <w:rsid w:val="00ED5B98"/>
     <w:rsid w:val="00ED5B9B"/>
     <w:rsid w:val="00ED6159"/>
     <w:rsid w:val="00ED6898"/>
     <w:rsid w:val="00ED6BAD"/>
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00ED7762"/>
     <w:rsid w:val="00EE00D6"/>
+    <w:rsid w:val="00EE1192"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
     <w:rsid w:val="00EE1BBA"/>
     <w:rsid w:val="00EE25C5"/>
     <w:rsid w:val="00EE29AD"/>
     <w:rsid w:val="00EE2E29"/>
     <w:rsid w:val="00EE3717"/>
     <w:rsid w:val="00EE3AC4"/>
     <w:rsid w:val="00EE3B77"/>
     <w:rsid w:val="00EE3E24"/>
+    <w:rsid w:val="00EE44B0"/>
+    <w:rsid w:val="00EE4C1B"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE4FAB"/>
     <w:rsid w:val="00EE5131"/>
     <w:rsid w:val="00EE6E14"/>
+    <w:rsid w:val="00EE6F2D"/>
     <w:rsid w:val="00EE76C5"/>
     <w:rsid w:val="00EF04CE"/>
     <w:rsid w:val="00EF109B"/>
     <w:rsid w:val="00EF12F4"/>
     <w:rsid w:val="00EF201C"/>
     <w:rsid w:val="00EF2326"/>
     <w:rsid w:val="00EF2C72"/>
     <w:rsid w:val="00EF36AF"/>
     <w:rsid w:val="00EF444F"/>
     <w:rsid w:val="00EF528C"/>
     <w:rsid w:val="00EF59A3"/>
+    <w:rsid w:val="00EF6414"/>
     <w:rsid w:val="00EF65F1"/>
     <w:rsid w:val="00EF6675"/>
     <w:rsid w:val="00EF72A9"/>
+    <w:rsid w:val="00EF7F00"/>
     <w:rsid w:val="00F0063D"/>
     <w:rsid w:val="00F00A95"/>
+    <w:rsid w:val="00F00BF9"/>
     <w:rsid w:val="00F00F9C"/>
     <w:rsid w:val="00F01E5F"/>
     <w:rsid w:val="00F024F3"/>
     <w:rsid w:val="00F02746"/>
     <w:rsid w:val="00F02ABA"/>
+    <w:rsid w:val="00F02D9D"/>
     <w:rsid w:val="00F035E6"/>
+    <w:rsid w:val="00F03E9B"/>
     <w:rsid w:val="00F0437A"/>
     <w:rsid w:val="00F053A7"/>
+    <w:rsid w:val="00F05446"/>
     <w:rsid w:val="00F05BA3"/>
+    <w:rsid w:val="00F06236"/>
     <w:rsid w:val="00F0648E"/>
     <w:rsid w:val="00F06A03"/>
+    <w:rsid w:val="00F07005"/>
     <w:rsid w:val="00F0732E"/>
+    <w:rsid w:val="00F10133"/>
     <w:rsid w:val="00F101B8"/>
     <w:rsid w:val="00F105B6"/>
     <w:rsid w:val="00F11037"/>
+    <w:rsid w:val="00F1206D"/>
     <w:rsid w:val="00F12221"/>
     <w:rsid w:val="00F125BE"/>
     <w:rsid w:val="00F12B44"/>
     <w:rsid w:val="00F12EF2"/>
+    <w:rsid w:val="00F139A0"/>
     <w:rsid w:val="00F145A9"/>
     <w:rsid w:val="00F15144"/>
     <w:rsid w:val="00F15291"/>
     <w:rsid w:val="00F155E1"/>
     <w:rsid w:val="00F16C9B"/>
     <w:rsid w:val="00F16F1B"/>
     <w:rsid w:val="00F17132"/>
+    <w:rsid w:val="00F17150"/>
     <w:rsid w:val="00F171A2"/>
+    <w:rsid w:val="00F17779"/>
     <w:rsid w:val="00F177B4"/>
     <w:rsid w:val="00F2024F"/>
     <w:rsid w:val="00F2054A"/>
+    <w:rsid w:val="00F20C20"/>
     <w:rsid w:val="00F22A90"/>
     <w:rsid w:val="00F23ADE"/>
     <w:rsid w:val="00F23D17"/>
+    <w:rsid w:val="00F24EDF"/>
     <w:rsid w:val="00F250A9"/>
     <w:rsid w:val="00F267AF"/>
     <w:rsid w:val="00F273A5"/>
     <w:rsid w:val="00F2767E"/>
     <w:rsid w:val="00F2789F"/>
+    <w:rsid w:val="00F27BD3"/>
     <w:rsid w:val="00F301B0"/>
     <w:rsid w:val="00F30F09"/>
     <w:rsid w:val="00F30FF4"/>
     <w:rsid w:val="00F3122E"/>
+    <w:rsid w:val="00F32010"/>
     <w:rsid w:val="00F32368"/>
     <w:rsid w:val="00F32DAF"/>
     <w:rsid w:val="00F331AD"/>
+    <w:rsid w:val="00F331E1"/>
     <w:rsid w:val="00F35287"/>
+    <w:rsid w:val="00F35452"/>
     <w:rsid w:val="00F36110"/>
+    <w:rsid w:val="00F366E9"/>
     <w:rsid w:val="00F37159"/>
     <w:rsid w:val="00F37A71"/>
     <w:rsid w:val="00F37A87"/>
     <w:rsid w:val="00F40A70"/>
     <w:rsid w:val="00F417CD"/>
     <w:rsid w:val="00F4353C"/>
     <w:rsid w:val="00F435E5"/>
     <w:rsid w:val="00F43838"/>
     <w:rsid w:val="00F43A37"/>
     <w:rsid w:val="00F441B8"/>
     <w:rsid w:val="00F44DBA"/>
+    <w:rsid w:val="00F452FA"/>
     <w:rsid w:val="00F45551"/>
     <w:rsid w:val="00F45EE4"/>
+    <w:rsid w:val="00F4615B"/>
     <w:rsid w:val="00F461EB"/>
+    <w:rsid w:val="00F4638F"/>
     <w:rsid w:val="00F4641B"/>
     <w:rsid w:val="00F46BF3"/>
     <w:rsid w:val="00F46EB8"/>
+    <w:rsid w:val="00F47774"/>
     <w:rsid w:val="00F50CD1"/>
     <w:rsid w:val="00F511E4"/>
     <w:rsid w:val="00F5238F"/>
     <w:rsid w:val="00F52D09"/>
     <w:rsid w:val="00F52E08"/>
+    <w:rsid w:val="00F53021"/>
     <w:rsid w:val="00F53A66"/>
     <w:rsid w:val="00F54200"/>
     <w:rsid w:val="00F54615"/>
     <w:rsid w:val="00F5462D"/>
     <w:rsid w:val="00F5498E"/>
     <w:rsid w:val="00F54ED8"/>
     <w:rsid w:val="00F55B21"/>
     <w:rsid w:val="00F56677"/>
     <w:rsid w:val="00F56EF6"/>
     <w:rsid w:val="00F570A6"/>
     <w:rsid w:val="00F57548"/>
     <w:rsid w:val="00F60082"/>
+    <w:rsid w:val="00F61549"/>
     <w:rsid w:val="00F61A9F"/>
     <w:rsid w:val="00F61B5F"/>
     <w:rsid w:val="00F6214A"/>
     <w:rsid w:val="00F62EA7"/>
     <w:rsid w:val="00F64696"/>
+    <w:rsid w:val="00F64ACA"/>
     <w:rsid w:val="00F65AA9"/>
     <w:rsid w:val="00F669C7"/>
+    <w:rsid w:val="00F66AE8"/>
     <w:rsid w:val="00F6768F"/>
     <w:rsid w:val="00F70047"/>
     <w:rsid w:val="00F70892"/>
+    <w:rsid w:val="00F711AA"/>
     <w:rsid w:val="00F72C2C"/>
     <w:rsid w:val="00F73304"/>
     <w:rsid w:val="00F741F2"/>
     <w:rsid w:val="00F74DB9"/>
     <w:rsid w:val="00F75600"/>
+    <w:rsid w:val="00F765EE"/>
     <w:rsid w:val="00F76CAB"/>
     <w:rsid w:val="00F772C6"/>
     <w:rsid w:val="00F80C26"/>
     <w:rsid w:val="00F815B5"/>
     <w:rsid w:val="00F8171C"/>
+    <w:rsid w:val="00F81A38"/>
     <w:rsid w:val="00F823C3"/>
     <w:rsid w:val="00F827AA"/>
     <w:rsid w:val="00F83B85"/>
     <w:rsid w:val="00F84583"/>
     <w:rsid w:val="00F85195"/>
     <w:rsid w:val="00F85295"/>
     <w:rsid w:val="00F857D4"/>
     <w:rsid w:val="00F85833"/>
     <w:rsid w:val="00F868E3"/>
     <w:rsid w:val="00F904C3"/>
     <w:rsid w:val="00F906ED"/>
     <w:rsid w:val="00F91760"/>
+    <w:rsid w:val="00F91C21"/>
     <w:rsid w:val="00F91EE3"/>
     <w:rsid w:val="00F92964"/>
     <w:rsid w:val="00F93875"/>
     <w:rsid w:val="00F938BA"/>
     <w:rsid w:val="00F93FC4"/>
     <w:rsid w:val="00F952A3"/>
     <w:rsid w:val="00F9614F"/>
     <w:rsid w:val="00F969E9"/>
     <w:rsid w:val="00F976B1"/>
     <w:rsid w:val="00F97919"/>
+    <w:rsid w:val="00FA0199"/>
     <w:rsid w:val="00FA230B"/>
     <w:rsid w:val="00FA2744"/>
     <w:rsid w:val="00FA2C46"/>
     <w:rsid w:val="00FA3525"/>
     <w:rsid w:val="00FA476F"/>
+    <w:rsid w:val="00FA501D"/>
     <w:rsid w:val="00FA5A53"/>
     <w:rsid w:val="00FA5E38"/>
     <w:rsid w:val="00FA659A"/>
     <w:rsid w:val="00FB015D"/>
     <w:rsid w:val="00FB08F6"/>
+    <w:rsid w:val="00FB0AD3"/>
     <w:rsid w:val="00FB1F6E"/>
     <w:rsid w:val="00FB2039"/>
     <w:rsid w:val="00FB3D4D"/>
     <w:rsid w:val="00FB438A"/>
     <w:rsid w:val="00FB4769"/>
     <w:rsid w:val="00FB4CDA"/>
+    <w:rsid w:val="00FB4D9E"/>
     <w:rsid w:val="00FB6262"/>
     <w:rsid w:val="00FB6481"/>
     <w:rsid w:val="00FB6D36"/>
     <w:rsid w:val="00FB763F"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0DE4"/>
     <w:rsid w:val="00FC0F81"/>
+    <w:rsid w:val="00FC19AE"/>
     <w:rsid w:val="00FC1EC0"/>
     <w:rsid w:val="00FC252F"/>
+    <w:rsid w:val="00FC2D0F"/>
     <w:rsid w:val="00FC33E4"/>
     <w:rsid w:val="00FC395C"/>
     <w:rsid w:val="00FC3B56"/>
     <w:rsid w:val="00FC3C2C"/>
     <w:rsid w:val="00FC5995"/>
     <w:rsid w:val="00FC5E8E"/>
     <w:rsid w:val="00FC6314"/>
     <w:rsid w:val="00FC7C7C"/>
     <w:rsid w:val="00FD21A6"/>
+    <w:rsid w:val="00FD28AD"/>
     <w:rsid w:val="00FD2A64"/>
     <w:rsid w:val="00FD2B53"/>
     <w:rsid w:val="00FD2E7B"/>
     <w:rsid w:val="00FD300F"/>
+    <w:rsid w:val="00FD3184"/>
     <w:rsid w:val="00FD3766"/>
     <w:rsid w:val="00FD3D05"/>
     <w:rsid w:val="00FD47C4"/>
+    <w:rsid w:val="00FD5DDD"/>
+    <w:rsid w:val="00FE0E41"/>
     <w:rsid w:val="00FE2D18"/>
     <w:rsid w:val="00FE2DCF"/>
     <w:rsid w:val="00FE2EE3"/>
     <w:rsid w:val="00FE331E"/>
     <w:rsid w:val="00FE3FA7"/>
     <w:rsid w:val="00FE4081"/>
     <w:rsid w:val="00FE53AF"/>
+    <w:rsid w:val="00FE554A"/>
     <w:rsid w:val="00FE62BC"/>
+    <w:rsid w:val="00FF0672"/>
+    <w:rsid w:val="00FF091E"/>
     <w:rsid w:val="00FF0D91"/>
     <w:rsid w:val="00FF1844"/>
     <w:rsid w:val="00FF21DF"/>
     <w:rsid w:val="00FF22B6"/>
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2FCE"/>
+    <w:rsid w:val="00FF3570"/>
+    <w:rsid w:val="00FF3C4D"/>
+    <w:rsid w:val="00FF4864"/>
     <w:rsid w:val="00FF4B25"/>
     <w:rsid w:val="00FF4EDE"/>
     <w:rsid w:val="00FF4F7D"/>
     <w:rsid w:val="00FF546F"/>
     <w:rsid w:val="00FF54D1"/>
     <w:rsid w:val="00FF6D9D"/>
     <w:rsid w:val="00FF7384"/>
+    <w:rsid w:val="00FF7422"/>
     <w:rsid w:val="00FF7620"/>
     <w:rsid w:val="00FF77DB"/>
     <w:rsid w:val="00FF7896"/>
     <w:rsid w:val="00FF7DD5"/>
     <w:rsid w:val="0185DD99"/>
     <w:rsid w:val="032696D1"/>
     <w:rsid w:val="037357DF"/>
     <w:rsid w:val="049A56D6"/>
     <w:rsid w:val="0A5AA966"/>
     <w:rsid w:val="0B3F2275"/>
     <w:rsid w:val="0F644670"/>
     <w:rsid w:val="182A1F62"/>
     <w:rsid w:val="212F1AF6"/>
     <w:rsid w:val="21A4E637"/>
     <w:rsid w:val="21B9B7D8"/>
     <w:rsid w:val="226A87FA"/>
     <w:rsid w:val="25555F3C"/>
     <w:rsid w:val="26569D60"/>
     <w:rsid w:val="27E4FD63"/>
     <w:rsid w:val="2AE8BA1A"/>
     <w:rsid w:val="2BBA4BAB"/>
     <w:rsid w:val="2D6D967B"/>
     <w:rsid w:val="317776FF"/>
     <w:rsid w:val="33CAFB2E"/>
     <w:rsid w:val="351CC05E"/>
     <w:rsid w:val="374A42F2"/>
     <w:rsid w:val="3CF2E394"/>
     <w:rsid w:val="3E543C61"/>
     <w:rsid w:val="3F98A4F2"/>
     <w:rsid w:val="410E4DF9"/>
     <w:rsid w:val="4433026E"/>
     <w:rsid w:val="45A9006C"/>
     <w:rsid w:val="45D912D4"/>
     <w:rsid w:val="56D33FF2"/>
     <w:rsid w:val="585D4D95"/>
+    <w:rsid w:val="5D3351ED"/>
     <w:rsid w:val="5E604ABA"/>
     <w:rsid w:val="5E659778"/>
     <w:rsid w:val="61869B33"/>
     <w:rsid w:val="623607A9"/>
     <w:rsid w:val="624B168C"/>
     <w:rsid w:val="63D802AA"/>
     <w:rsid w:val="6C966557"/>
     <w:rsid w:val="6EE39AAF"/>
     <w:rsid w:val="72F7ACF8"/>
     <w:rsid w:val="7342C662"/>
+    <w:rsid w:val="79F16D6E"/>
     <w:rsid w:val="7E653ADE"/>
     <w:rsid w:val="7FB821D7"/>
     <w:rsid w:val="7FDAC2E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="62659081"/>
-  <w15:docId w15:val="{76FC89A9-3AE1-4E05-AEEF-8F94CDF2DDC8}"/>
+  <w15:docId w15:val="{8C88B776-121B-416C-8044-D499BE6E4D25}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:uiPriority="8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="8" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:uiPriority="8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="8" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20606,53 +28097,53 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading"/>
     <w:lsdException w:name="Light List"/>
     <w:lsdException w:name="Light Grid"/>
     <w:lsdException w:name="Medium Shading 1"/>
     <w:lsdException w:name="Medium Shading 2"/>
     <w:lsdException w:name="Medium List 1"/>
     <w:lsdException w:name="Medium List 2"/>
     <w:lsdException w:name="Medium Grid 1"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="64"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Revision" w:uiPriority="71"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:semiHidden="1" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="60" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="1" w:uiPriority="73" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="60" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Colorful Shading Accent 1"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="65"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="67"/>
@@ -20687,57 +28178,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="64"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="65" w:semiHidden="1" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="71" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="65" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="1" w:uiPriority="66" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="1" w:uiPriority="67" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="1" w:uiPriority="68" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="69" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="70"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="71" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -20804,81 +28295,81 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00DC2DC7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:before="520" w:after="240" w:line="480" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
@@ -20887,528 +28378,528 @@
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:before="280" w:after="120" w:line="320" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="80" w:line="280" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Mincho"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="98"/>
     <w:qFormat/>
     <w:rsid w:val="004C014B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="80" w:line="240" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Mincho"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CC459D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CC459D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CC459D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CC459D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Body" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
     <w:link w:val="BodyChar"/>
     <w:qFormat/>
     <w:rsid w:val="002365B4"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00DC2DC7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00F15144"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00F15144"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00F15144"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Mincho"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00F15144"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00D24BDF"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009E7A69"/>
     <w:rPr>
       <w:color w:val="87189D"/>
       <w:u w:val="dotted"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabletext6pt" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext6pt">
     <w:name w:val="Table text + 6pt"/>
     <w:basedOn w:val="Tabletext"/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA6F2B"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:link w:val="EndnoteText"/>
     <w:semiHidden/>
     <w:rsid w:val="0042084E"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA6F2B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00C621B1"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bodynospace" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodynospace">
     <w:name w:val="Body no space"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00F772C6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bullet1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
     <w:name w:val="Bullet 1"/>
     <w:basedOn w:val="Body"/>
     <w:qFormat/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="40"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="DocumentMapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D60EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DocumentMapChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
     <w:name w:val="Document Map Char"/>
     <w:link w:val="DocumentMap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001D60EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003744CF"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="000033F7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9299"/>
       </w:tabs>
       <w:spacing w:before="160" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="98"/>
     <w:rsid w:val="004C014B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Mincho"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00FA3525"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCheadingreport" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCheadingreport">
     <w:name w:val="TOC heading report"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Body"/>
     <w:link w:val="TOCheadingreportChar"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00A71CE4"/>
     <w:pPr>
       <w:pageBreakBefore/>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TOCheadingreportChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TOCheadingreportChar">
     <w:name w:val="TOC heading report Char"/>
     <w:link w:val="TOCheadingreport"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00A71CE4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="000033F7"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9299"/>
       </w:tabs>
       <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
@@ -21492,1013 +28983,1034 @@
     <w:semiHidden/>
     <w:rsid w:val="0021053D"/>
     <w:pPr>
       <w:ind w:left="1600"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabletext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
     <w:name w:val="Table text"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="004A4195"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tablecaption" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecaption">
     <w:name w:val="Table caption"/>
     <w:next w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B04489"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="120" w:line="250" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Documenttitle" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documenttitle">
     <w:name w:val="Document title"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00431F42"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="560" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="50"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Accessibilitypara" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Accessibilitypara">
     <w:name w:val="Accessibility para"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00877635"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="200" w:line="300" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="19"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Figurecaption" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figurecaption">
     <w:name w:val="Figure caption"/>
     <w:next w:val="Body"/>
     <w:rsid w:val="00B04489"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="120" w:line="250" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bullet2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet2">
     <w:name w:val="Bullet 2"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="40"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bodyafterbullets" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyafterbullets">
     <w:name w:val="Body after bullets"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00E11352"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tablebullet2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet2">
     <w:name w:val="Table bullet 2"/>
     <w:basedOn w:val="Tabletext"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:semiHidden/>
     <w:rsid w:val="00152073"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tablebullet1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet1">
     <w:name w:val="Table bullet 1"/>
     <w:basedOn w:val="Tabletext"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ZZTablebullets" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZTablebullets">
     <w:name w:val="ZZ Table bullets"/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tablecolhead" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecolhead">
     <w:name w:val="Table col head"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00EB05D5"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bulletafternumbers1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletafternumbers1">
     <w:name w:val="Bullet after numbers 1"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009E7A69"/>
     <w:rPr>
       <w:color w:val="004C97"/>
       <w:u w:val="dotted"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Documentsubtitle" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentsubtitle">
     <w:name w:val="Document subtitle"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00C12B05"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="201547"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="004A4195"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="220" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="004A4195"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spacerparatopoffirstpage" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Spacerparatopoffirstpage">
     <w:name w:val="Spacer para top of first page"/>
     <w:basedOn w:val="Bodynospace"/>
     <w:semiHidden/>
     <w:rsid w:val="00DE6028"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00152073"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ZZBullets" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZBullets">
     <w:name w:val="ZZ Bullets"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ZZNumbersdigit" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersdigit">
     <w:name w:val="ZZ Numbers digit"/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ZZQuotebullets" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZQuotebullets">
     <w:name w:val="ZZ Quote bullets"/>
     <w:basedOn w:val="ZZNumbersdigit"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numberdigit" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberdigit">
     <w:name w:val="Number digit"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numberloweralphaindent" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberloweralphaindent">
     <w:name w:val="Number lower alpha indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numberdigitindent" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberdigitindent">
     <w:name w:val="Number digit indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numberloweralpha" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberloweralpha">
     <w:name w:val="Number lower alpha"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numberlowerroman" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberlowerroman">
     <w:name w:val="Number lower roman"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numberlowerromanindent" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberlowerromanindent">
     <w:name w:val="Number lower roman indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quotetext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotetext">
     <w:name w:val="Quote text"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:ind w:left="397"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tablefigurenote" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablefigurenote">
     <w:name w:val="Table/figure note"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="004A4195"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bodyaftertablefigure" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyaftertablefigure">
     <w:name w:val="Body after table/figure"/>
     <w:basedOn w:val="Body"/>
     <w:next w:val="Body"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00951D50"/>
     <w:pPr>
       <w:spacing w:before="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bulletafternumbers2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletafternumbers2">
     <w:name w:val="Bullet after numbers 2"/>
     <w:basedOn w:val="Body"/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ZZNumberslowerroman" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumberslowerroman">
     <w:name w:val="ZZ Numbers lower roman"/>
     <w:basedOn w:val="ZZQuotebullets"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ZZNumbersloweralpha" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersloweralpha">
     <w:name w:val="ZZ Numbers lower alpha"/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quotebullet1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotebullet1">
     <w:name w:val="Quote bullet 1"/>
     <w:basedOn w:val="Quotetext"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quotebullet2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotebullet2">
     <w:name w:val="Quote bullet 2"/>
     <w:basedOn w:val="Quotetext"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982454"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="71"/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EE29AD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EE29AD"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyChar">
     <w:name w:val="Body Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Body"/>
     <w:rsid w:val="002365B4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bannermarking" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bannermarking">
     <w:name w:val="Banner marking"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00020678"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00165A57"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Imprint" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Imprint">
     <w:name w:val="Imprint"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00020678"/>
     <w:pPr>
       <w:spacing w:after="60" w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Introtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Introtext">
     <w:name w:val="Intro text"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="001C7128"/>
     <w:pPr>
       <w:spacing w:line="320" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="201547"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00F15144"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CC459D"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CC459D"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CC459D"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CC459D"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DHHSbullet1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSbullet1">
     <w:name w:val="DHHS bullet 1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="008115B4"/>
     <w:pPr>
       <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
       <w:ind w:left="284" w:hanging="284"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DHHSnumberloweralpha" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSnumberloweralpha">
     <w:name w:val="DHHS number lower alpha"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008115B4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DHHSnumberloweralphaindent" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSnumberloweralphaindent">
     <w:name w:val="DHHS number lower alpha indent"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008115B4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DHHStabletext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHStabletext">
     <w:name w:val="DHHS table text"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008115B4"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DHHSbullet2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSbullet2">
     <w:name w:val="DHHS bullet 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="008115B4"/>
     <w:pPr>
       <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
       <w:ind w:left="567" w:hanging="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DHHSnumberdigit" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSnumberdigit">
     <w:name w:val="DHHS number digit"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="008115B4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DHHSbullet1lastline" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSbullet1lastline">
     <w:name w:val="DHHS bullet 1 last line"/>
     <w:basedOn w:val="DHHSbullet1"/>
     <w:rsid w:val="008115B4"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DHHSbullet2lastline" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSbullet2lastline">
     <w:name w:val="DHHS bullet 2 last line"/>
     <w:basedOn w:val="DHHSbullet2"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="008115B4"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DHHStablebullet" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHStablebullet">
     <w:name w:val="DHHS table bullet"/>
     <w:basedOn w:val="DHHStabletext"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008115B4"/>
     <w:pPr>
       <w:ind w:left="227" w:hanging="227"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DHHSbulletindent" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSbulletindent">
     <w:name w:val="DHHS bullet indent"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="008115B4"/>
     <w:pPr>
       <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
       <w:ind w:left="680" w:hanging="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DHHSbulletindentlastline" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSbulletindentlastline">
     <w:name w:val="DHHS bullet indent last line"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="008115B4"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
       <w:ind w:left="680" w:hanging="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="ZZNumbers" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbers">
     <w:name w:val="ZZ Numbers"/>
     <w:rsid w:val="008115B4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DHHSnumberlowerroman" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSnumberlowerroman">
     <w:name w:val="DHHS number lower roman"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008115B4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DHHSnumberlowerromanindent" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSnumberlowerromanindent">
     <w:name w:val="DHHS number lower roman indent"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008115B4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DHHSnumberdigitindent" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSnumberdigitindent">
     <w:name w:val="DHHS number digit indent"/>
     <w:basedOn w:val="DHHSnumberloweralphaindent"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008115B4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E636D6"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004F49A6"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004F49A6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="sp-field-label-padding" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="sp-field-label-padding">
     <w:name w:val="sp-field-label-padding"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004F49A6"/>
   </w:style>
-  <w:style w:type="character" w:styleId="boolean-control" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="boolean-control">
     <w:name w:val="boolean-control"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004F49A6"/>
   </w:style>
-  <w:style w:type="character" w:styleId="apple-converted-space" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="000A2323"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="my-0" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="my-0">
     <w:name w:val="my-0"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0071036A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00240B4D"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="0053558D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="56633697">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="137504755">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -23198,57 +30710,1100 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:encoding w:val="macintosh"/>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.housing.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourservice.support.vic.gov.au/ourservice?id=sc_cat_item&amp;sys_id=5bfb744adb6a2110ddf5bc56f39619b1&amp;sysparm_category=dfeb09fe1bc52110af5d98ef0d4bcb79" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abcb.gov.au/resources" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourservice.support.vic.gov.au/ourservice?id=sc_cat_item&amp;sys_id=edc96f261b2e6510af5d98ef0d4bcbf9&amp;sysparm_category=dfeb09fe1bc52110af5d98ef0d4bcb79" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consumer.vic.gov.au/housing/renting/repairs-alterations-safety-and-pets/keeping-the-property-safe/locks-and-security" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@homes.vic.gov.au" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-condition-reports-operational-guidelines-word" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consumer.vic.gov.au/housing/renting/repairs-alterations-safety-and-pets/keeping-the-property-safe/locks-and-security" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.housing.vic.gov.au/contact-a-housing-office" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heritagecouncil.vic.gov.au/protecting-our-heritage/heritage-protection-process/victorian-heritage-register" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourservice.support.vic.gov.au/ourservice?id=sc_cat_item&amp;sys_id=53537c77db52e150ddf5bc56f396199f&amp;sysparm_category=dfeb09fe1bc52110af5d98ef0d4bcb79" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heritagecouncil.vic.gov.au/protecting-our-heritage/heritage-protection-process/victorian-heritage-register" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId35" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourservice.support.vic.gov.au/ourservice?id=sc_cat_item&amp;sys_id=5bfb744adb6a2110ddf5bc56f39619b1&amp;sysparm_category=dfeb09fe1bc52110af5d98ef0d4bcb79" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.housing.vic.gov.au/contact-a-housing-office" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourservice.support.vic.gov.au/ourservice?id=sc_cat_item&amp;sys_id=edc96f261b2e6510af5d98ef0d4bcbf9" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.housing.vic.gov.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consumer.vic.gov.au/housing/renting/repairs-alterations-safety-and-pets/keeping-the-property-safe/locks-and-security." TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/vacants.aspx?web=1." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ourservice.support.vic.gov.au/ourservice?id=sc_cat_item&amp;sys_id=5bfb744adb6a2110ddf5bc56f39619b1&amp;sysparm_category=dfeb09fe1bc52110af5d98ef0d4bcb79" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heritagecouncil.vic.gov.au/protecting-our-heritage/heritage-protection-process/victorian-heritage-register" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abcb.gov.au/resources" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heritagecouncil.vic.gov.au/protecting-our-heritage/heritage-protection-process/victorian-heritage-register" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consumer.vic.gov.au/housing/renting/repairs-alterations-safety-and-pets/keeping-the-property-safe/locks-and-security" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0147660C07584147A713D67A693B4495"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{13D607FB-2B37-482A-A8EA-D204CD9784F8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007D26EE" w:rsidRDefault="007D26EE" w:rsidP="007D26EE">
+          <w:pPr>
+            <w:pStyle w:val="0147660C07584147A713D67A693B4495"/>
+          </w:pPr>
+          <w:r w:rsidRPr="000914CF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DD93823BE1B7430FACD18C4756EF8DEC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A3C50D60-1AC2-412A-85D5-2E10847C160E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007D26EE" w:rsidRDefault="007D26EE" w:rsidP="007D26EE">
+          <w:pPr>
+            <w:pStyle w:val="DD93823BE1B7430FACD18C4756EF8DEC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="000914CF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6625EBCF-EED1-4052-8394-257BDA0028A5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001F089C" w:rsidRDefault="002100BC">
+          <w:r w:rsidRPr="00EE0B3B">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="191F0616271041FFA5B324031B589B7D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8F185183-FBDB-43F0-A7AB-54003468A201}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001F089C" w:rsidRDefault="002100BC">
+          <w:pPr>
+            <w:pStyle w:val="191F0616271041FFA5B324031B589B7D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EE0B3B">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AF2DFBC68ADA464FB5EEF11F459124F4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{73C588D1-81CB-4252-B55A-1AA4507B640C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001F089C" w:rsidRDefault="002100BC">
+          <w:pPr>
+            <w:pStyle w:val="AF2DFBC68ADA464FB5EEF11F459124F4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EE0B3B">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EA0C508761314C3F980461EFF691F482"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E94F71E9-5D72-4189-A8A0-2C13551BC458}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001F089C" w:rsidRDefault="002100BC">
+          <w:pPr>
+            <w:pStyle w:val="EA0C508761314C3F980461EFF691F482"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EE0B3B">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="035649D32EAC460B955430E2927E5C57"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4B597A3E-2B3C-496E-998F-03968127F6EA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001F089C" w:rsidRDefault="002100BC">
+          <w:pPr>
+            <w:pStyle w:val="035649D32EAC460B955430E2927E5C57"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EE0B3B">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3DEEDB43A15A4C3FBB4D82F63A2659B9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{51642BE2-93D0-4574-80D9-C9FB576EE46D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001F089C" w:rsidRDefault="002100BC">
+          <w:pPr>
+            <w:pStyle w:val="3DEEDB43A15A4C3FBB4D82F63A2659B9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EE0B3B">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D424AD65F84E4F49869D361054F527DC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{95BB5CF8-2E8B-4053-98B9-CFCE11EAF761}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001F089C" w:rsidRDefault="002100BC">
+          <w:pPr>
+            <w:pStyle w:val="D424AD65F84E4F49869D361054F527DC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EE0B3B">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C441C5A134334D5B8CA167BC6C64A5CC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{61C7617E-FBB6-4B19-AC90-7D0DA55F97FE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001F089C" w:rsidRDefault="002100BC">
+          <w:pPr>
+            <w:pStyle w:val="C441C5A134334D5B8CA167BC6C64A5CC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EE0B3B">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2331CF5A2A4248FCA1D48BFF38F4F7B4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{74875E26-57D0-4465-98CD-000B2CCFD45F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001F089C" w:rsidRDefault="002100BC">
+          <w:pPr>
+            <w:pStyle w:val="2331CF5A2A4248FCA1D48BFF38F4F7B4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EE0B3B">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="11BF0955C08B4CD789BB1A22172EB8C8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DBC7CD57-94D3-41ED-BF92-4BCC77EA2E61}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006D6E30" w:rsidRDefault="00AF3C57" w:rsidP="00AF3C57">
+          <w:pPr>
+            <w:pStyle w:val="11BF0955C08B4CD789BB1A22172EB8C8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EE0B3B">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Grande">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="-webkit-standard">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="007D26EE"/>
+    <w:rsid w:val="000F5EDB"/>
+    <w:rsid w:val="00166BC8"/>
+    <w:rsid w:val="001F089C"/>
+    <w:rsid w:val="002100BC"/>
+    <w:rsid w:val="00246641"/>
+    <w:rsid w:val="00260705"/>
+    <w:rsid w:val="00514719"/>
+    <w:rsid w:val="006D6E30"/>
+    <w:rsid w:val="007D26EE"/>
+    <w:rsid w:val="008F2C5D"/>
+    <w:rsid w:val="008F3B18"/>
+    <w:rsid w:val="00AD4A3E"/>
+    <w:rsid w:val="00AF3C57"/>
+    <w:rsid w:val="00C60C00"/>
+    <w:rsid w:val="00C86FDB"/>
+    <w:rsid w:val="00CB4467"/>
+    <w:rsid w:val="00E845C7"/>
+    <w:rsid w:val="00EB654E"/>
+    <w:rsid w:val="00F62178"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-AU"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AF3C57"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0147660C07584147A713D67A693B4495">
+    <w:name w:val="0147660C07584147A713D67A693B4495"/>
+    <w:rsid w:val="007D26EE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DD93823BE1B7430FACD18C4756EF8DEC">
+    <w:name w:val="DD93823BE1B7430FACD18C4756EF8DEC"/>
+    <w:rsid w:val="007D26EE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="191F0616271041FFA5B324031B589B7D">
+    <w:name w:val="191F0616271041FFA5B324031B589B7D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AF2DFBC68ADA464FB5EEF11F459124F4">
+    <w:name w:val="AF2DFBC68ADA464FB5EEF11F459124F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA0C508761314C3F980461EFF691F482">
+    <w:name w:val="EA0C508761314C3F980461EFF691F482"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="035649D32EAC460B955430E2927E5C57">
+    <w:name w:val="035649D32EAC460B955430E2927E5C57"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DEEDB43A15A4C3FBB4D82F63A2659B9">
+    <w:name w:val="3DEEDB43A15A4C3FBB4D82F63A2659B9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D424AD65F84E4F49869D361054F527DC">
+    <w:name w:val="D424AD65F84E4F49869D361054F527DC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C441C5A134334D5B8CA167BC6C64A5CC">
+    <w:name w:val="C441C5A134334D5B8CA167BC6C64A5CC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2331CF5A2A4248FCA1D48BFF38F4F7B4">
+    <w:name w:val="2331CF5A2A4248FCA1D48BFF38F4F7B4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11BF0955C08B4CD789BB1A22172EB8C8">
+    <w:name w:val="11BF0955C08B4CD789BB1A22172EB8C8"/>
+    <w:rsid w:val="00AF3C57"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -23513,97 +32068,79 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="05a23c12-eb64-4047-9d50-c4f465f3c0dd" xmlns:ns3="13404760-8ec3-4f68-8110-bc572b2bfb09" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8f967dbb5f6935bfd9fae9ebdc5ec2c3" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003C19E57E9B24DB41BBF1ABFB82127421" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="56b40db94667d0e878c54488b0756c73">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="05a23c12-eb64-4047-9d50-c4f465f3c0dd" xmlns:ns3="13404760-8ec3-4f68-8110-bc572b2bfb09" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="37c49353af7ac2e8f3704c48d25238af" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
     <xsd:import namespace="13404760-8ec3-4f68-8110-bc572b2bfb09"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Comments" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="05a23c12-eb64-4047-9d50-c4f465f3c0dd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -23639,50 +32176,62 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="22" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Comments" ma:index="26" nillable="true" ma:displayName="Comments" ma:format="Dropdown" ma:internalName="Comments">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="13404760-8ec3-4f68-8110-bc572b2bfb09" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -23786,118 +32335,162 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="05a23c12-eb64-4047-9d50-c4f465f3c0dd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Comments xmlns="05a23c12-eb64-4047-9d50-c4f465f3c0dd" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
-[...18 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97EA43B7-65D2-4733-ADD5-A6BA48626EFE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72943903-088E-4497-AEFE-370926179FCE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
     <ds:schemaRef ds:uri="13404760-8ec3-4f68-8110-bc572b2bfb09"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <ds:schemaRef ds:uri="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...10 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>32</Pages>
+  <Words>7831</Words>
+  <Characters>44638</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>371</Lines>
+  <Paragraphs>104</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Vacant Unit Maintenance Operational Guideline December 2024</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>52365</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Vacant Unit Maintenance Operational Guideline December 2024</dc:title>
-  <dc:subject>Vacant Unit Maintenance Operational Guideline December 2024</dc:subject>
+  <dc:title>Vacant Unit Maintenance Operational Guideline</dc:title>
+  <dc:subject>Vacant Unit Maintenance Operational Guideline</dc:subject>
   <dc:creator>Homes Victoria</dc:creator>
   <cp:keywords/>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101003C19E57E9B24DB41BBF1ABFB82127421</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="version">
     <vt:lpwstr>2022v1 15032022</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
     <vt:lpwstr>2022-02-28T01:49:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">