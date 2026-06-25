--- v0 (2025-11-04)
+++ v1 (2026-06-25)
@@ -1,5660 +1,6066 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+</Relationships>
+
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<file path=docProps\app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime>0</TotalTime>
+  <Pages>1</Pages>
+  <Words>0</Words>
+  <Characters>3</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>1</Lines>
+  <Paragraphs>1</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Oracle USA</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion>14.0000</AppVersion>
+</Properties>
+</file>
+
+<file path=docProps\core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Activity Description Health and Human Services Individual Support Packages 17081</dc:title>
+  <dc:subject/>
+  <dc:creator>User</dc:creator>
+  <cp:keywords/>
+  <dc:description>Generated by Oracle BI Publisher 12.2.1.3.0</dc:description>
+  <cp:lastModifiedBy>User</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:modified>
+</cp:coreProperties>
+</file>
+
+<file path=word\_rels\document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.vic.gov.au/as-made/statutory-rules/social-services-regulations-2023" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/social-services-regulator" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhhs.vic.gov.au/sites/default/files/documents/201705/dis_act_2006_access_policy_pdf_0709_0.pdf" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:/F:/Oracle/Middleware/Oracle_Home/user_projects/domains/bi" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/human-services-standards" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhs.vic.gov.au/individual-support-package-acquittal-information-pack" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/individual-support-package" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhhs.vic.gov.au/publications/authorised-program-officer-practice-advice" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/behaviour-support-planning-toolkit-section-4-useful-assessment-tools-and-forms-word" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhhs.vic.gov.au/publications/senior-practitioner-disability-independent-person-toolkit" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/financial-hardship" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
+</Relationships>
+
+</file>
+
+<file path=word\_rels\footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
+</Relationships>
+
+</file>
+
+<file path=word\_rels\footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
+</Relationships>
+
+</file>
+
+<file path=word\document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w14:paraId="4D546C0A" w14:textId="77777777" w:rsidR="0074696E" w:rsidRPr="004C6EEE" w:rsidRDefault="00457807" w:rsidP="00AD784C">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="-699"/>
+        <w:rPr/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:eastAsia="en-AU"/>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="1" layoutInCell="0" allowOverlap="1" wp14:anchorId="59F16340" wp14:editId="1C796A90">
-[...7 lines deleted...]
-            <wp:extent cx="7564755" cy="2484120"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7516494" cy="1324927"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapNone/>
-            <wp:docPr id="29" name="Picture 29" descr="Decorative"/>
+            <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 29" descr="Decorative"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="0" name="image3.png"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7564755" cy="2484120"/>
+                      <a:ext cx="7516494" cy="1324927"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="111" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8678"/>
+        <w:gridCol w:w="10206"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD784C" w14:paraId="149F5E02" w14:textId="77777777" w:rsidTr="00545BC4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8678" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="10206" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="322AF6A0" w14:textId="77777777" w:rsidR="00577BA0" w:rsidRDefault="00BE2998" w:rsidP="006D72EA">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHSmainheading"/>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:spacing w:line="560" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:line="560" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
                 <w:sz w:val="44"/>
-                <w:szCs w:val="44"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE2998">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
                 <w:sz w:val="44"/>
-                <w:szCs w:val="44"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Individual Support Packages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:line="560" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
                 <w:sz w:val="44"/>
-                <w:szCs w:val="44"/>
-[...8 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
                 <w:sz w:val="44"/>
-                <w:szCs w:val="44"/>
-[...6 lines deleted...]
-                <w:szCs w:val="44"/>
               </w:rPr>
               <w:t>17081</w:t>
-            </w:r>
-[...14 lines deleted...]
-              <w:t>(includes individual support packages funding administration options 17206)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD784C" w14:paraId="0CA67D7F" w14:textId="77777777" w:rsidTr="00545BC4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8678" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="10206" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="40E63317" w14:textId="77777777" w:rsidR="002E5F04" w:rsidRDefault="00F922BE" w:rsidP="005E76EA">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHSmainsubheading"/>
-[...1 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="28"/>
-[...25 lines deleted...]
-              <w:t>capabilities to participate</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Outcome objective: Victorians are healthy and well</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A42D451" w14:textId="77777777" w:rsidR="00DE4E5C" w:rsidRDefault="00F922BE" w:rsidP="005E76EA">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHSmainsubheading"/>
-[...1 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="28"/>
-[...10 lines deleted...]
-              <w:t>Disability services</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Output group: Disability Services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50D814E5" w14:textId="77777777" w:rsidR="00F922BE" w:rsidRPr="00AD784C" w:rsidRDefault="00F922BE" w:rsidP="00D1443D">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHSmainsubheading"/>
-[...1 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="28"/>
-[...7 lines deleted...]
-              <w:t>Disability services</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Output: Self Directed Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A291E9E" w14:textId="77777777" w:rsidR="007173CA" w:rsidRDefault="007173CA" w:rsidP="006C7A1F">
-[...14 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Toc440566508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>OFFICIAL</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...5 lines deleted...]
-        <w:t>1.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Service objective</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Individual support packages aim to meet a person’s disability-related support needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Description of the service</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Funding for this activity is being withdrawn progressively as clients transition to the National Disability Insurance Scheme (NDIS).</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:br/>
       </w:r>
-      <w:r w:rsidR="00DF6BAF">
-[...22 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:t>2</w:t>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00161B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>Individual support packages provide funds which may be used to buy a range of disability-related supports chosen by the person to assist them to achieve their goals. Disability services funding may complement existing informal support arrangements from family and friends, and/or other community services.</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00161B73">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>Individual support package funding must be acquitted to the department annually in accordance with the individual support package guidelines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40369783" w14:textId="77777777" w:rsidR="00B70F76" w:rsidRPr="00B70F76" w:rsidRDefault="00DF6BAF" w:rsidP="00711D30">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3. </w:t>
-[...2 lines deleted...]
-        <w:t>Client group</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Client group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095F5336" w14:textId="77777777" w:rsidR="00161B73" w:rsidRPr="00161B73" w:rsidRDefault="00B70F76" w:rsidP="00711D30">
-[...1 lines deleted...]
-        <w:pStyle w:val="DHHSbody"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The client group this </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The client group this activity is targeted at is people with a disability as defined in the Disability Act 2006 and who are considered a priority for access to services.</w:t>
       </w:r>
-      <w:r w:rsidR="00EC4117">
-        <w:t xml:space="preserve">activity </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Obligations specific to this activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>In addition to the obligations listed in the Service Agreement, organisations funded to deliver this activity must comply with the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240" w:after="90" w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>4a. Registration and Accreditation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Providers of social services in Victoria who are in scope of the scheme must register with the Social Services Regulator (SSR) and comply with legislative requirements under the Social Services Regulation Act. Refer to the definitions in Part 1 of the Social Services Regulations 2023 (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.legislation.vic.gov.au/as-made/statutory-rules/social-services-regulations-2023</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>) and the SSR website (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.vic.gov.au/social-services-regulator</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>) to determine if services are in scope of registration.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">is targeted at </w:t>
-[...17 lines deleted...]
-        <w:t>riority for access to services.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2907F132" w14:textId="77777777" w:rsidR="002D1AA5" w:rsidRDefault="00DF6BAF" w:rsidP="00711D30">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240" w:after="90" w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>4</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>4b. Program requirements and other policy guidelines</w:t>
       </w:r>
-      <w:r w:rsidR="00B70F76">
-[...3 lines deleted...]
-        <w:t>activity</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30BCD5F2" w14:textId="77777777" w:rsidR="00B70F76" w:rsidRDefault="00DF6BAF" w:rsidP="006C7A1F">
-[...2 lines deleted...]
-        <w:spacing w:beforeLines="40" w:before="96"/>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Disability Services Access Policy 2009</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>In addition to the obligations listed in the Service Agreement, o</w:t>
-[...8 lines deleted...]
-        <w:t>must comply with the following:</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://www.dhhs.vic.gov.au/sites/default/files/documents/201705/dis_act_2006_access_policy_pdf_0709_0.pdf&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57686307" w14:textId="77777777" w:rsidR="003B150C" w:rsidRPr="001F3DE2" w:rsidRDefault="003B150C" w:rsidP="00711D30">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">4a.  Registration and Accreditation </w:t>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Disability Support Register (DSR) guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AABF3A2" w14:textId="77777777" w:rsidR="003B150C" w:rsidRPr="00711D30" w:rsidRDefault="003B150C" w:rsidP="00711D30">
-[...7 lines deleted...]
-        <w:t>.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Social Services Standards</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://providers.dffh.vic.gov.au/human-services-standards&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F059258" w14:textId="77777777" w:rsidR="003B150C" w:rsidRPr="00711D30" w:rsidRDefault="003B150C" w:rsidP="00711D30">
-[...79 lines deleted...]
-        <w:r w:rsidR="00161B73" w:rsidRPr="00C87893">
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Individual Support Package Acquittal Information Pack</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002E5F04">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7FBE9E94" w14:textId="77777777" w:rsidR="00161B73" w:rsidRPr="00C87893" w:rsidRDefault="00161B73" w:rsidP="00C87893">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C87893">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>&lt;https://dhhs.vic.gov.au/individual-support-package-acquittal-information-pack&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED682CF" w14:textId="77777777" w:rsidR="002D0F7D" w:rsidRPr="004A557A" w:rsidRDefault="00F34660" w:rsidP="002D0F7D">
-[...8 lines deleted...]
-        <w:r w:rsidR="002D0F7D" w:rsidRPr="002653EF">
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Individual Support Package Guidelines 2014</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://providers.dffh.vic.gov.au/individual-support-package&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Senior Practitioner – Authorised Program Officer practice advice</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16652089" w14:textId="77777777" w:rsidR="002D0F7D" w:rsidRPr="002653EF" w:rsidRDefault="002D0F7D" w:rsidP="002D0F7D">
-[...9 lines deleted...]
-        <w:t>&lt;https://dhhs.vic.gov.au/publications/authorised-program-officer-practice-advice&gt;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://www.dhhs.vic.gov.au/publications/authorised-program-officer-practice-advice&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409DD95F" w14:textId="77777777" w:rsidR="002D0F7D" w:rsidRPr="002653EF" w:rsidRDefault="00F34660" w:rsidP="002D0F7D">
-[...74 lines deleted...]
-    <w:p w14:paraId="2E15B4E9" w14:textId="77777777" w:rsidR="002D0F7D" w:rsidRPr="000F5306" w:rsidRDefault="00F34660" w:rsidP="002D0F7D">
+    <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="40" w:line="270" w:lineRule="atLeast"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="002D0F7D" w:rsidRPr="000F5306">
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-US"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Disability services access policy</w:t>
+          <w:t>Senior Practitioner - Behaviour support planning toolkit</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002D0F7D" w:rsidRPr="000F5306">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://providers.dffh.vic.gov.au/behaviour-support-planning-toolkit-section-4-useful-assessment-tools-and-forms-word&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11CA21F8" w14:textId="77777777" w:rsidR="002D0F7D" w:rsidRPr="00182077" w:rsidRDefault="002D0F7D" w:rsidP="002D0F7D">
-[...18 lines deleted...]
-    <w:p w14:paraId="1285D9F9" w14:textId="77777777" w:rsidR="002D0F7D" w:rsidRPr="000F5306" w:rsidRDefault="00F34660" w:rsidP="002D0F7D">
+    <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="40" w:line="270" w:lineRule="atLeast"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="002D0F7D">
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-US"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Disability Support Register Guidelines</w:t>
+          <w:t>Senior Practitioner - Independent Person toolkit</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002D0F7D" w:rsidRPr="000F5306">
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://www.dhhs.vic.gov.au/publications/senior-practitioner-disability-independent-person-toolkit&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Undue financial hardship guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://providers.dffh.vic.gov.au/financial-hardship&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Performance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funding is subject to achieving the performance targets specified in Schedule 2 of the Service Agreement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Performance is measured as follows:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3407E5BF" w14:textId="77777777" w:rsidR="002D0F7D" w:rsidRPr="00182077" w:rsidRDefault="002D0F7D" w:rsidP="002D0F7D">
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
-[...13 lines deleted...]
-        <w:rPr>
+          <w:color w:val="201547"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...101 lines deleted...]
-        <w:t>Number of new clients</w:t>
+          <w:color w:val="201547"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Key performance measure 1: Number of new clients</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10214" w:type="dxa"/>
-[...9 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="111" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="7379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B8690F" w:rsidRPr="00C237A0" w14:paraId="68285A3C" w14:textId="77777777" w:rsidTr="00A64AB6">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="813"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE0C1FE" w14:textId="77777777" w:rsidR="00B8690F" w:rsidRPr="0017293C" w:rsidRDefault="00B8690F" w:rsidP="0017293C">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Aim/objective</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="6C7F3BDC" w14:textId="77777777" w:rsidR="00B8690F" w:rsidRPr="002F7C4B" w:rsidRDefault="00161B73" w:rsidP="002E5F04">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00161B73">
-              <w:t>The aim of this performance measure is to monitor the number of new clients with an individual support package.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8690F" w:rsidRPr="00C237A0" w14:paraId="25E8C664" w14:textId="77777777" w:rsidTr="00A64AB6">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="6F1A9E9D" w14:textId="77777777" w:rsidR="00B8690F" w:rsidRPr="0017293C" w:rsidRDefault="00B8690F" w:rsidP="0017293C">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Target</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="6B43DFAC" w14:textId="77777777" w:rsidR="00B8690F" w:rsidRPr="002F7C4B" w:rsidRDefault="00B8690F" w:rsidP="002E5F04">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>The performance measure target is provided in the Service Agreement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8690F" w:rsidRPr="00C237A0" w14:paraId="4A834D28" w14:textId="77777777" w:rsidTr="00A64AB6">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="6E0FBC5F" w14:textId="77777777" w:rsidR="00B8690F" w:rsidRPr="0017293C" w:rsidRDefault="00B8690F" w:rsidP="0017293C">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Type of count</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="6CBA84BE" w14:textId="5FF32612" w:rsidR="00B8690F" w:rsidRPr="00C237A0" w:rsidRDefault="00B8690F" w:rsidP="002E5F04">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Cumulative          </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cumulative</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8690F" w:rsidRPr="00C237A0" w14:paraId="79370F52" w14:textId="77777777" w:rsidTr="00A64AB6">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="1159"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2A33D32C" w14:textId="77777777" w:rsidR="00B8690F" w:rsidRPr="0017293C" w:rsidRDefault="00B8690F" w:rsidP="0017293C">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Counting rule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2138F815" w14:textId="77777777" w:rsidR="00161B73" w:rsidRPr="00161B73" w:rsidRDefault="00161B73" w:rsidP="002E5F04">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00161B73">
-[...8 lines deleted...]
-              <w:t>Count all clients in July of each financial year as being ‘new’ and then only count new clients in subsequent months.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Count the number of new clients accessing funded support through an individual support package each month.  Count all clients in July of each financial year as being ‘new’ and then only count new clients in subsequent months.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8690F" w:rsidRPr="00C237A0" w14:paraId="694F8E19" w14:textId="77777777" w:rsidTr="00A64AB6">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5053A71D" w14:textId="77777777" w:rsidR="00B8690F" w:rsidRPr="0017293C" w:rsidRDefault="00B8690F" w:rsidP="0017293C">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Data source(s) collection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="343ED3C9" w14:textId="77777777" w:rsidR="00B8690F" w:rsidRPr="002F7C4B" w:rsidRDefault="00161B73" w:rsidP="002E5F04">
-[...6 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8690F" w:rsidRPr="00C237A0" w14:paraId="1E4CFAD8" w14:textId="77777777" w:rsidTr="00A64AB6">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="657"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0B4B3F" w14:textId="77777777" w:rsidR="00B8690F" w:rsidRPr="0017293C" w:rsidRDefault="00B8690F" w:rsidP="0017293C">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Definition of terms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="48527485" w14:textId="77777777" w:rsidR="00B8690F" w:rsidRPr="002F7C4B" w:rsidRDefault="00161B73" w:rsidP="002E5F04">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00161B73">
-              <w:t>A client is a person who receives direct support funded through an individual support package.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A3FF2DC" w14:textId="77777777" w:rsidR="00575BC9" w:rsidRPr="00575BC9" w:rsidRDefault="00DF6BAF" w:rsidP="00711D30">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>6</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> are:</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Performance measure 2: Number of hours</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10248" w:type="dxa"/>
-[...9 lines deleted...]
-        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="111" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="7379"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Aim/objective</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Target</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The performance measure target is provided in the Service Agreement.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Type of count</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cumulative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Counting rule</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Count the number of new clients accessing funded support through an individual support package each month.  Count all clients in July of each financial year as being ‘new’ and then only count new clients in subsequent months.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Data source(s) collection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Definition of terms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Performance measure 3: Number of effective full time places (EFTs)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="111" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="7379"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Aim/objective</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Target</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The performance measure target is provided in the Service Agreement.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Type of count</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cumulative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Counting rule</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Count the number of new clients accessing funded support through an individual support package each month.  Count all clients in July of each financial year as being ‘new’ and then only count new clients in subsequent months.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Data source(s) collection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Definition of terms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Data collection</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The reporting requirements for this service are:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="111" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2580"/>
         <w:gridCol w:w="2580"/>
         <w:gridCol w:w="2580"/>
         <w:gridCol w:w="2508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00575BC9" w:rsidRPr="00045493" w14:paraId="0720499F" w14:textId="77777777" w:rsidTr="006C7A1F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="340"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="11928020" w14:textId="77777777" w:rsidR="00575BC9" w:rsidRPr="00575BC9" w:rsidRDefault="00575BC9" w:rsidP="0017293C">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Data collection name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4A17AE" w14:textId="77777777" w:rsidR="00575BC9" w:rsidRPr="00575BC9" w:rsidRDefault="00575BC9" w:rsidP="0017293C">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
-              <w:t xml:space="preserve">Data system </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Data system</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="017B2FB4" w14:textId="77777777" w:rsidR="00575BC9" w:rsidRPr="00575BC9" w:rsidRDefault="00575BC9" w:rsidP="0017293C">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
-              <w:t xml:space="preserve">Data set </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Data set</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="6DE1B66C" w14:textId="77777777" w:rsidR="00575BC9" w:rsidRPr="00575BC9" w:rsidRDefault="00575BC9" w:rsidP="0017293C">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Reporting cycle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00161B73" w:rsidRPr="00C237A0" w14:paraId="51A42070" w14:textId="77777777" w:rsidTr="00D87841">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB5057E" w14:textId="77777777" w:rsidR="00161B73" w:rsidRPr="00182349" w:rsidRDefault="00161B73" w:rsidP="00D87841">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00182349">
-              <w:t>Service delivery tracking (SDT)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Annual Individual Support Packages Funding and EFT Acquittal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="47A09D79" w14:textId="77777777" w:rsidR="00161B73" w:rsidRPr="00182349" w:rsidRDefault="00161B73" w:rsidP="00D87841">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00182349">
-              <w:t>FAC/SAMS2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="77C5F79B" w14:textId="77777777" w:rsidR="00161B73" w:rsidRPr="00182349" w:rsidRDefault="00161B73" w:rsidP="00D87841">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00182349">
-              <w:t>SAMS2/Service delivery tracking data set</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individual support package acquittal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="00B8EE8C" w14:textId="77777777" w:rsidR="00161B73" w:rsidRPr="00182349" w:rsidRDefault="00161B73" w:rsidP="00D87841">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00182349">
-              <w:t>Monthly</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Annual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00161B73" w:rsidRPr="00C237A0" w14:paraId="494B2F96" w14:textId="77777777" w:rsidTr="00D87841">
-[...6 lines deleted...]
-        </w:trPr>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="207D4FA4" w14:textId="77777777" w:rsidR="00161B73" w:rsidRPr="00182349" w:rsidDel="00326E44" w:rsidRDefault="00161B73" w:rsidP="00D87841">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00182349">
-[...6 lines deleted...]
-              <w:t>cquittal</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Service Delivery Tracking (SDT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="02651B8D" w14:textId="77777777" w:rsidR="00161B73" w:rsidRPr="00182349" w:rsidRDefault="00161B73" w:rsidP="00D87841">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00182349">
-              <w:t>RIS/SAMS2/FAC</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">My Agency/SAM </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7BDEA2F2" w14:textId="77777777" w:rsidR="00161B73" w:rsidRPr="00182349" w:rsidRDefault="00161B73" w:rsidP="00D87841">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00182349">
-              <w:t>Individual support package acquittal</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Service delivery tracking data set </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="271E1CFF" w14:textId="77777777" w:rsidR="00161B73" w:rsidRPr="00182349" w:rsidRDefault="00161B73" w:rsidP="00D87841">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00182349">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Annual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="2"/>
     </w:tbl>
-    <w:p w14:paraId="646D7C3C" w14:textId="77777777" w:rsidR="006C7A1F" w:rsidRDefault="006C7A1F" w:rsidP="00AA3CA8">
-[...65 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4895" w:type="pct"/>
-        <w:tblInd w:w="113" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="111" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="113" w:type="dxa"/>
-          <w:bottom w:w="57" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9980"/>
+        <w:gridCol w:w="10204"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D0F7D" w:rsidRPr="002802E3" w14:paraId="29A6DB40" w14:textId="77777777" w:rsidTr="001D362C">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcW w:w="10204" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD3EA8D" w14:textId="77777777" w:rsidR="00545BC4" w:rsidRDefault="00545BC4" w:rsidP="00545BC4">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHSaccessibilitypara"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">To receive this publication in an accessible format </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To receive this publication in an accessible format, email </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Monitoring Framework Helpdesk &lt;monitoringframework.helpdesk@dffh.vic.gov.au&gt;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">© State of Victoria, Australia, Department of Families, Fairness and Housing, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>June 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>In this document, ‘Aboriginal’ refers to both Aboriginal and Torres Strait Islander people. ‘Indigenous’ or ‘Koori/Koorie' is retained when part of the title of a report, program or quotation.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>ISSN 2653-0929 – Online (PDF/Word)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Available at </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Department of Families, Fairness and Housing and Department of Health </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>activity search</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                  <w:color w:val="3366FF"/>
+                  <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>email Service Agreement Policy</w:t>
+                <w:t>&lt;http://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:t xml:space="preserve"> &lt;</w:t>
-[...77 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0135E3FF" w14:textId="77777777" w:rsidR="000667DA" w:rsidRDefault="000667DA" w:rsidP="00AA3CA8">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="page_total_master0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkStart w:id="1" w:name="page_total"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="0B785487" w14:textId="77777777" w:rsidR="006C7A1F" w:rsidRDefault="006C7A1F" w:rsidP="00AA3CA8">
-[...28 lines deleted...]
-      <w:cols w:space="340"/>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="first" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
+      <w:pgSz w:w="11900" w:h="16820"/>
+      <w:pgMar w:top="560" w:right="740" w:bottom="1120" w:left="740" w:header="567" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:noEndnote/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...47 lines deleted...]
-  </w:font>
+<file path=word\fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="ＭＳ 明朝">
+    <w:altName w:val="MS Mincho"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-    <w:altName w:val="ＭＳ ゴシック"/>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times">
-[...33 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="179C2B29" w14:textId="77777777" w:rsidR="00C62513" w:rsidRDefault="00C62513">
+<file path=word\footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...9 lines deleted...]
-      <w:pStyle w:val="DHHSfooter"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="4428"/>
+        <w:tab w:val="left" w:pos="9123"/>
+        <w:tab w:val="right" w:pos="10314"/>
+      </w:tabs>
+      <w:ind w:left="111" w:right="105"/>
+      <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-[...60 lines deleted...]
-      </w:drawing>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblInd w:w="-177" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3473"/>
+      <w:gridCol w:w="3473"/>
+      <w:gridCol w:w="3692"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3473" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:ind w:left="108" w:right="108"/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3473" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10314"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:left="108" w:right="108"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">OFFICIAL                           </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3692" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10314"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:left="108"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">             </w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10314"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:left="108"/>
+            <w:jc w:val="center"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="1657350" cy="514350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="2" name="Picture 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image2.png"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1657350" cy="514350"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10314"/>
+      </w:tabs>
+      <w:ind w:left="111" w:right="105"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="10335BE3" w14:textId="77777777" w:rsidR="00C62513" w:rsidRDefault="00C62513">
+<file path=word\footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblInd w:w="-177" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3473"/>
+      <w:gridCol w:w="3473"/>
+      <w:gridCol w:w="3473"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3473" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:ind w:left="108" w:right="108"/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3473" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10314"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:left="108" w:right="108"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">OFFICIAL                                                                </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3473" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10314"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:left="108"/>
+            <w:jc w:val="center"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="1657350" cy="514350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1" name="Picture 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image1.png"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1657350" cy="514350"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...9 lines deleted...]
-      <w:pStyle w:val="DHHSfooter"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10314"/>
+      </w:tabs>
+      <w:spacing w:before="240"/>
+      <w:ind w:left="111" w:right="105"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
-      <w:t>Disability Services 17081</w:t>
-[...26 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-  <w:p w14:paraId="3D9F8366" w14:textId="77777777" w:rsidR="00C62513" w:rsidRDefault="00C62513">
+<file path=word\header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="408"/>
+        <w:tab w:val="right" w:pos="10312"/>
+      </w:tabs>
+      <w:ind w:left="111" w:right="105"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>Disability Services 17081 Individual Support Packages</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10314"/>
+      </w:tabs>
+      <w:ind w:left="111" w:right="105"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="04BE93FD" w14:textId="77777777" w:rsidR="00C62513" w:rsidRDefault="00C62513">
+<file path=word\header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10314"/>
+      </w:tabs>
+      <w:ind w:left="111" w:right="105"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...145 lines deleted...]
-    <w:tmpl w:val="577C881E"/>
+<file path=word\numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlRestart w:val="0"/>
-[...9 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...10 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1908" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...10 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2628" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...10 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3348" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...10 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02A816D8"/>
+  <w:abstractNum w:abstractNumId="2">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1638BA4C"/>
-[...232 lines deleted...]
-    <w:styleLink w:val="ZZNumbers"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...498 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="392" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="392" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="675" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="675" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="788" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="788" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="335" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1908" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2628" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3348" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...2 lines deleted...]
-      </w:pPr>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60F27816"/>
+  <w:abstractNum w:abstractNumId="7">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B3ECD9B6"/>
-[...113 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="1908" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2628" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3348" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="4068" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...2 lines deleted...]
-      </w:pPr>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="6228" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="10">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="392" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="392" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="675" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="675" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="788" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="788" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="335" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-[...134 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12">
-[...2 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="21">
-[...8 lines deleted...]
-  <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
-<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<file path=word\settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
-  <w:stylePaneSortMethod w:val="0000"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="181"/>
-[...1 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...665 lines deleted...]
-  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3364E9D2"/>
-  <w15:docId w15:val="{C1D68AC4-6CBF-4E1B-B6F0-4D9518A4671F}"/>
 </w:settings>
 </file>
 
-<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<file path=word\styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr/>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...4 lines deleted...]
-    <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...367 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B70F76"/>
-[...116 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSbody">
-[...1 lines deleted...]
-    <w:link w:val="DHHSbodyChar"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00DE6028"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="270" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...901 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...54 lines deleted...]
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word\theme\theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -5895,594 +6301,31 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=word\webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
-
-[...564 lines deleted...]
-</file>