--- v2 (2026-08-20)
+++ v3 (2026-10-23)
@@ -13,51 +13,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2EAE4ECE" w14:textId="77777777" w:rsidR="00056EC4" w:rsidRDefault="00A01FB1" w:rsidP="00056EC4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="21966DC4" wp14:editId="4D07475E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>-2540</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>257175</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7562850" cy="10158730"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 2" descr="Victoria State Government Families, Fairness and Housing"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -82,219 +82,228 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="70121365" w14:textId="09D397D8" w:rsidR="00595C2A" w:rsidRPr="00431F42" w:rsidRDefault="007B61E8" w:rsidP="00431F42">
       <w:pPr>
         <w:pStyle w:val="Documenttitle"/>
       </w:pPr>
       <w:r w:rsidRPr="007B61E8">
         <w:t>Home Visits and Lawful Entry to Rented Properties Operational Guidelines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007EEC60" w14:textId="023FF27A" w:rsidR="00595C2A" w:rsidRPr="00A1389F" w:rsidRDefault="007B61E8" w:rsidP="00C12B05">
+    <w:p w14:paraId="007EEC60" w14:textId="0DBD3C6F" w:rsidR="00595C2A" w:rsidRPr="00A1389F" w:rsidRDefault="0039042A" w:rsidP="00C12B05">
       <w:pPr>
         <w:pStyle w:val="Documentsubtitle"/>
       </w:pPr>
+      <w:r>
+        <w:t>October</w:t>
+      </w:r>
       <w:r w:rsidRPr="007B61E8">
-        <w:t>August 2026</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B61E8" w:rsidRPr="007B61E8">
+        <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="203EDAE5" w14:textId="77777777" w:rsidR="00595C2A" w:rsidRDefault="007B61E8" w:rsidP="00430393">
       <w:pPr>
         <w:pStyle w:val="Bannermarking"/>
       </w:pPr>
       <w:fldSimple w:instr=" FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT ">
         <w:r>
           <w:t>OFFICIAL</w:t>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p w14:paraId="266049A1" w14:textId="77777777" w:rsidR="00FE4081" w:rsidRDefault="00FE4081" w:rsidP="00FE4081">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56F55A93" w14:textId="77777777" w:rsidR="00FE4081" w:rsidRPr="00FE4081" w:rsidRDefault="00FE4081" w:rsidP="00FE4081">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:sectPr w:rsidR="00FE4081" w:rsidRPr="00FE4081" w:rsidSect="00F15144">
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="3969" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="608C2772" w14:textId="77777777" w:rsidR="007573C1" w:rsidRPr="00E83EE5" w:rsidRDefault="007573C1" w:rsidP="000A5AE2">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53C0B489" w14:textId="77777777" w:rsidR="000A5AE2" w:rsidRPr="00E83EE5" w:rsidRDefault="000A5AE2" w:rsidP="000A5AE2">
+    <w:p w14:paraId="53C0B489" w14:textId="77777777" w:rsidR="000A5AE2" w:rsidRPr="00E83EE5" w:rsidRDefault="000A5AE2" w:rsidP="008A217D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
-          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="8160"/>
       </w:pPr>
       <w:r w:rsidRPr="00E83EE5">
         <w:t xml:space="preserve">To receive this publication in an accessible format contact </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00E83EE5">
           <w:rPr>
             <w:color w:val="004C97"/>
             <w:u w:val="dotted"/>
           </w:rPr>
           <w:t>Homes Victoria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E83EE5">
         <w:t xml:space="preserve"> enquiries@homes.vic.gov.au.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22DAD173" w14:textId="77777777" w:rsidR="000A5AE2" w:rsidRPr="00E83EE5" w:rsidRDefault="000A5AE2" w:rsidP="000A5AE2">
+    <w:p w14:paraId="22DAD173" w14:textId="77777777" w:rsidR="000A5AE2" w:rsidRPr="00E83EE5" w:rsidRDefault="000A5AE2" w:rsidP="008A217D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
-          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00E83EE5">
         <w:t>This guideline contains some links to internal resources which will not be accessible for external parties reading this document.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA1EEE9" w14:textId="77777777" w:rsidR="000A5AE2" w:rsidRPr="00E83EE5" w:rsidRDefault="000A5AE2" w:rsidP="000A5AE2">
+    <w:p w14:paraId="3FA1EEE9" w14:textId="77777777" w:rsidR="000A5AE2" w:rsidRPr="00E83EE5" w:rsidRDefault="000A5AE2" w:rsidP="008A217D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
-          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00E83EE5">
         <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42573B15" w14:textId="77777777" w:rsidR="000A5AE2" w:rsidRPr="00E83EE5" w:rsidRDefault="000A5AE2" w:rsidP="000A5AE2">
+    <w:p w14:paraId="42573B15" w14:textId="11F2AB6A" w:rsidR="000A5AE2" w:rsidRPr="00E83EE5" w:rsidRDefault="000A5AE2" w:rsidP="008A217D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
-          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="182A1F62">
         <w:t xml:space="preserve">© State of Victoria, Department of Families, Fairness and </w:t>
       </w:r>
       <w:r w:rsidRPr="005A7D43">
         <w:t xml:space="preserve">Housing, </w:t>
       </w:r>
-      <w:r>
-        <w:t>July</w:t>
+      <w:r w:rsidR="009D7DF2">
+        <w:t>October</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90D5F" w:rsidRPr="005A7D43">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A7D43">
-        <w:t xml:space="preserve"> 2026.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="278277B0" w14:textId="3048759F" w:rsidR="000A5AE2" w:rsidRPr="00E83EE5" w:rsidRDefault="000A5AE2" w:rsidP="000A5AE2">
+        <w:t>2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278277B0" w14:textId="3048759F" w:rsidR="000A5AE2" w:rsidRPr="00E83EE5" w:rsidRDefault="000A5AE2" w:rsidP="008A217D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
-          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="0066628F">
         <w:t>ISBN: 978-1-76171-2</w:t>
       </w:r>
       <w:r w:rsidR="00A0243E">
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="0066628F">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00A0243E">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="0066628F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0066628F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(pdf/online/MS word</w:t>
       </w:r>
       <w:r w:rsidRPr="005A7D43">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5336535C" w14:textId="04904DA6" w:rsidR="000A5AE2" w:rsidRPr="0066628F" w:rsidRDefault="000A5AE2" w:rsidP="000A5AE2">
+    <w:p w14:paraId="5336535C" w14:textId="04904DA6" w:rsidR="000A5AE2" w:rsidRPr="0066628F" w:rsidRDefault="000A5AE2" w:rsidP="008A217D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
-          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0066628F">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Available on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="006752A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>Tenancy management operational guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006752A7">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -305,5256 +314,5361 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">website </w:t>
       </w:r>
       <w:r w:rsidR="00544DE0" w:rsidRPr="00544DE0">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</w:t>
       </w:r>
       <w:r w:rsidR="00544DE0">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6628C1A4" w14:textId="77777777" w:rsidR="000A5AE2" w:rsidRPr="0008204A" w:rsidRDefault="000A5AE2" w:rsidP="000A5AE2">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0008204A">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17EA8F41" w14:textId="77CFADE9" w:rsidR="00595C2A" w:rsidRPr="00B57329" w:rsidRDefault="00595C2A" w:rsidP="003C24C7">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="17EA8F41" w14:textId="77CFADE9" w:rsidR="00595C2A" w:rsidRPr="00B57329" w:rsidRDefault="00595C2A" w:rsidP="00A60A8A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc243575579"/>
       <w:r w:rsidRPr="00B57329">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7BDE9EAB" w14:textId="2DED0B5F" w:rsidR="00A56878" w:rsidRDefault="00595C2A">
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="4438E1FA" w14:textId="14C8295F" w:rsidR="008A217D" w:rsidRDefault="00595C2A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Heading 1,1,Heading 2,2" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc237875196" w:history="1">
-        <w:r w:rsidR="00A56878" w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575579" w:history="1">
+        <w:r w:rsidR="008A217D" w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>2.</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00A56878">
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="008A217D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A56878" w:rsidRPr="00022724">
+        <w:r w:rsidR="008A217D" w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Revision history</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00A56878">
+          <w:t>Contents</w:t>
+        </w:r>
+        <w:r w:rsidR="008A217D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A56878">
+        <w:r w:rsidR="008A217D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A56878">
-[...10 lines deleted...]
-        <w:r w:rsidR="00A56878">
+        <w:r w:rsidR="008A217D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575579 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008A217D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008A217D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A56878">
-[...5 lines deleted...]
-        <w:r w:rsidR="00A56878">
+        <w:r w:rsidR="008A217D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="008A217D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2679F338" w14:textId="3A671DED" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="55420484" w14:textId="23A04B8A" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875197" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575580" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>3.</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Overview</w:t>
+          <w:t>Revision history</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875197 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575580 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F7470CE" w14:textId="4600ED1A" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="60B42DD8" w14:textId="31D59BF9" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875198" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575581" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>4.</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Occupational Health and Safety</w:t>
+          <w:t>Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875198 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575581 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="211850ED" w14:textId="67E65B69" w:rsidR="00A56878" w:rsidRDefault="00A56878">
-[...81 lines deleted...]
-    <w:p w14:paraId="3CE54F84" w14:textId="3F2C0D49" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="7B4F94E7" w14:textId="644671B9" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875200" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575582" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>5.</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Lawful entry</w:t>
+          <w:t>Occupational Health and Safety</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875200 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575582 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4428565E" w14:textId="4BAE0052" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="37104F2A" w14:textId="0EAF4C1D" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875201" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575583" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>5.1.</w:t>
+          <w:t>4.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Lawful entry methods</w:t>
+          <w:t>Mandatory incident reporting and support</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875201 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575583 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A861EB3" w14:textId="0EF73619" w:rsidR="00A56878" w:rsidRDefault="00A56878">
-[...331 lines deleted...]
-    <w:p w14:paraId="325505FA" w14:textId="3F7C83D6" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="07B9D1CE" w14:textId="21C7AA1B" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875206" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575584" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>6.</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Key drivers for home visits</w:t>
+          <w:t>Lawful entry</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875206 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575584 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7EB2939D" w14:textId="31F891BE" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575585" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Lawful entry methods</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575585 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="23D5EEB0" w14:textId="08855F1E" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575586" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>5.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>With consent</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575586 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6132AB21" w14:textId="071F6FDC" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575587" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Without consent</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575587 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6FDBFEFB" w14:textId="613D4F23" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575588" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times"/>
+          </w:rPr>
+          <w:t>5.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times"/>
+          </w:rPr>
+          <w:t>Manner of entry</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575588 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="65D1D5E6" w14:textId="2FE87F2B" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575589" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Behaviours of concern</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575589 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02D30351" w14:textId="24D3C234" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="3E07B5FE" w14:textId="536BECB6" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875207" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575590" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>7.</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Types of home visits</w:t>
+          <w:t>Key drivers for home visits</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875207 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575590 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7432F671" w14:textId="7DF9DA92" w:rsidR="00A56878" w:rsidRDefault="00A56878">
-[...409 lines deleted...]
-    <w:p w14:paraId="669421A5" w14:textId="1132E3E0" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="48DD9828" w14:textId="2D546351" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875213" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575591" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>8.</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>The role of HiiP in home visit management</w:t>
+          <w:t>Types of home visits</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875213 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575591 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BDBA310" w14:textId="4A6E370C" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="782309EC" w14:textId="6817BD22" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875214" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575592" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>8.1.</w:t>
+          <w:t>7.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>HiiP record management</w:t>
+          <w:t>Initial home visit</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875214 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575592 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="140B7AC7" w14:textId="726BA780" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="7340A94E" w14:textId="63D5FD3D" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575593" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Renter participation home visit</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575593 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="12ABF7DF" w14:textId="5C14086C" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575594" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Event driven home visit</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575594 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6A50D417" w14:textId="54F85084" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575595" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Periodic home visit</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575595 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="39E56B65" w14:textId="0B176636" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575596" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7.5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Home visits for the purpose of conducting a property assessment</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575596 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3155D0E4" w14:textId="1CE90558" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875215" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575597" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>9.</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Preparing and arranging a home visit</w:t>
+          <w:t>The role of HiiP in home visit management</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875215 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575597 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1771CF3B" w14:textId="25A6154E" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="443B9471" w14:textId="4175CFBE" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875216" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575598" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-          <w:t>9.1.</w:t>
+          </w:rPr>
+          <w:t>8.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-          <w:t>Preparing for a home visit</w:t>
+          </w:rPr>
+          <w:t>HiiP record management</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875216 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575598 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0427C0FC" w14:textId="69BB5011" w:rsidR="00A56878" w:rsidRDefault="00A56878">
-[...501 lines deleted...]
-    <w:p w14:paraId="6A61AA54" w14:textId="0D2DF04A" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="3CBA962E" w14:textId="6ADA8A86" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875223" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575599" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>10.</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Potential impacts of home visits and inspections on renters' rights</w:t>
+          <w:t>Preparing and arranging a home visit</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875223 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575599 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FD05A5E" w14:textId="4FF93634" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="5D204876" w14:textId="124751FD" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875224" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575600" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>10.1.</w:t>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>9.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>Considering human rights</w:t>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>Preparing for a home visit</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875224 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575600 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="372799AC" w14:textId="1364734A" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="3A88CA55" w14:textId="7316416A" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575601" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>9.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Worker safety assessment</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575601 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2CC6F533" w14:textId="053E3699" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575602" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>9.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Vehicle tool kits</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575602 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="67B96298" w14:textId="17188E90" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575603" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>9.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Scheduling a home visit</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575603 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4E083C7B" w14:textId="4465A79D" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575604" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>9.5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Before leaving the office</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575604 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2D051DAA" w14:textId="34F196DF" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575605" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>9.6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Making </w:t>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>informed</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> decisions before entering a property and during a home visit</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575605 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="384FDA93" w14:textId="2C620655" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575606" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>9.7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+          </w:rPr>
+          <w:t>Sta</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ndards for conduct during home visits</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575606 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6A810EBE" w14:textId="6DBB5F71" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875225" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575607" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-          <w:t>11.</w:t>
+          </w:rPr>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-          <w:t>Information sharing, support and referral</w:t>
+          </w:rPr>
+          <w:t>Potential impacts of home visits and inspections on renters' rights</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875225 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575607 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="053F26F1" w14:textId="2CB68E9E" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="741F8AF4" w14:textId="40CB8629" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875226" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575608" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>11.1.</w:t>
+          <w:t>10.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Information sharing</w:t>
+          <w:t>Considering human rights</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875226 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575608 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62C59BA7" w14:textId="3690AA58" w:rsidR="00A56878" w:rsidRDefault="00A56878">
-[...330 lines deleted...]
-    <w:p w14:paraId="28C118CF" w14:textId="34EF6A26" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="79229D1C" w14:textId="60018882" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875231" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575609" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
-          <w:t>12.</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
-          <w:t>Proactively addressing potential barriers to entry</w:t>
+          <w:t>Information sharing, support and referral</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875231 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575609 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3FF23FB8" w14:textId="3FD3C6A5" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575610" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>11.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Information sharing</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575610 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4B835C1F" w14:textId="3D79376C" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575611" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>11.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Support engagement and referrals</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575611 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0971E8C8" w14:textId="0D6E8D73" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575612" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+          </w:rPr>
+          <w:t>11.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+          </w:rPr>
+          <w:t>Duty of Care referrals</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575612 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="71FBFA20" w14:textId="45500086" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575613" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>11.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Identifying and managing Family Violence risk</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575613 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6AB783AD" w14:textId="55B3F08E" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575614" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>11.5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Encountering unattended minors</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575614 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12E18FD9" w14:textId="174D754D" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="1D436CF9" w14:textId="3C9DF4B7" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875232" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575615" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>13.</w:t>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
-[...394 lines deleted...]
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
-          <w:t>13.5.</w:t>
-[...8 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+          <w:t>Proactively addressing potential barriers to entry</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
-[...11 lines deleted...]
-        </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875237 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575615 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>25</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A49299A" w14:textId="389487D5" w:rsidR="00A56878" w:rsidRDefault="00A56878">
-[...81 lines deleted...]
-    <w:p w14:paraId="03CDA622" w14:textId="6AE01D09" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="3EB8603A" w14:textId="33052BF2" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875239" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575616" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>14.</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Behaviours of concern and non-compliance with a Notice of Entry</w:t>
+          <w:t>Exercising a right of entry</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875239 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575616 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="42506DC2" w14:textId="3B39C87E" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575617" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+          </w:rPr>
+          <w:t>13.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+          </w:rPr>
+          <w:t>Legal context</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575617 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="228F7967" w14:textId="0BF4D567" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575618" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>13.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Part 2 Division 5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575618 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="75313AA8" w14:textId="2F4C0CBF" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575619" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>13.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Part 2 Division 5a</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575619 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7CA441DA" w14:textId="5ACAF978" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575620" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>13.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Part 2 Division 8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575620 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="447F4E18" w14:textId="735513AA" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575621" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>13.5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Circumstances</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> for issuing a Notice of Entry</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575621 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>25</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="62E3B8F9" w14:textId="38450B7E" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575622" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>13.6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Notice requirements</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575622 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="036B07C6" w14:textId="0DCC48AE" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="553C0285" w14:textId="08B07FFA" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875240" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575623" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>15.</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Failure to comply with a Notice of Entry</w:t>
+          <w:t>Behaviours of concern and non-compliance with a Notice of Entry</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875240 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575623 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>28</w:t>
+          <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C15EADB" w14:textId="1910BD65" w:rsidR="00A56878" w:rsidRDefault="00A56878">
-[...163 lines deleted...]
-    <w:p w14:paraId="3256DBE0" w14:textId="4C1923C1" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="7A398EE4" w14:textId="504E897F" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875243" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575624" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>16.</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Safety checks and failed access</w:t>
+          <w:t>Failure to comply with a Notice of Entry</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875243 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575624 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>34</w:t>
+          <w:t>28</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="493DF0D9" w14:textId="17E4B1AD" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="0D2BB439" w14:textId="71129574" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875244" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575625" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>16.1.</w:t>
+          <w:t>15.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Upcoming RTA safety checks</w:t>
+          <w:t>Determining what action to take</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875244 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575625 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>34</w:t>
+          <w:t>30</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="684D91D1" w14:textId="609B2718" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="60AD97B1" w14:textId="230B0FEC" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875245" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575626" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>16.2.</w:t>
+          <w:t>15.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Head contractor failed access</w:t>
+          <w:t>Trauma informed practice</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875245 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575626 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>35</w:t>
+          <w:t>32</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02DFE8BB" w14:textId="5FC10754" w:rsidR="00A56878" w:rsidRDefault="00A56878">
-[...83 lines deleted...]
-    <w:p w14:paraId="62EFED54" w14:textId="2333296C" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="7EA148D9" w14:textId="01CF23DF" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875247" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575627" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>17.</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Notifying renters entry occurred in their absence</w:t>
+          <w:t>Safety checks and failed access</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875247 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575627 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>36</w:t>
+          <w:t>34</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29708D7B" w14:textId="41BE7375" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="0C74AE16" w14:textId="4A82DA6D" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575628" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>16.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Upcoming RTA safety checks</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575628 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>34</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="73474234" w14:textId="0CDEF828" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575629" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>16.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Head contractor failed access</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575629 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>35</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0FC3B849" w14:textId="786C54E3" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575630" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>16.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>Notice of Entry</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575630 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>35</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="62817181" w14:textId="259A9FD6" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875248" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575631" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-          <w:t>18.</w:t>
+          </w:rPr>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-          <w:t>Entry in emergencies</w:t>
+          </w:rPr>
+          <w:t>Notifying renters entry occurred in their absence</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875248 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575631 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>36</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DF0699E" w14:textId="7C3BFC5D" w:rsidR="00A56878" w:rsidRDefault="00A56878">
-[...495 lines deleted...]
-    <w:p w14:paraId="6A310739" w14:textId="17866620" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="1AEC496B" w14:textId="7323672E" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875255" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575632" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>19.</w:t>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>Incident reporting</w:t>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Entry in </w:t>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>emergencies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875255 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575632 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>39</w:t>
+          <w:t>36</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75EF15C2" w14:textId="53F79D2E" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="75C94265" w14:textId="44E27ABE" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875256" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575633" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>19.1.</w:t>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>18.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>HiiP incident reporting</w:t>
+          <w:t>Emergencies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875256 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575633 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>39</w:t>
+          <w:t>36</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70229D93" w14:textId="3DE6A8A1" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+    <w:p w14:paraId="45050331" w14:textId="6AA26B11" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575634" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>18.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>Welfare checks</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575634 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>37</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6C585B38" w14:textId="3575E0C4" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575635" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>18.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Flooding</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575635 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>37</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="14B06D2E" w14:textId="5BF6619E" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575636" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>18.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Fires, gas leaks or other serious safety risks</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575636 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>38</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4F593EAC" w14:textId="5EB30FF7" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575637" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>18.5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Abandoned or distressed animals</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575637 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>38</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2DC638D5" w14:textId="239D6159" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575638" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>18.6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Entrapment or lockout</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575638 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>38</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="287F0FE2" w14:textId="58B7B2C4" w:rsidR="008A217D" w:rsidRDefault="008A217D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc237875257" w:history="1">
-        <w:r w:rsidRPr="00022724">
+      <w:hyperlink w:anchor="_Toc243575639" w:history="1">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>20.</w:t>
+          <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00022724">
+        <w:r w:rsidRPr="001D604E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>Incident reporting</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575639 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>39</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2D911609" w14:textId="52353208" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575640" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>19.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>HiiP incident reporting</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575640 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>39</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3207354E" w14:textId="23781D8C" w:rsidR="008A217D" w:rsidRDefault="008A217D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243575641" w:history="1">
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001D604E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Master key sign out – Police requests for entry</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc237875257 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243575641 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>40</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6838DFAB" w14:textId="7B03F208" w:rsidR="00595C2A" w:rsidRDefault="00595C2A" w:rsidP="008E2BD2">
+    <w:p w14:paraId="6838DFAB" w14:textId="5994C99A" w:rsidR="00595C2A" w:rsidRDefault="00595C2A" w:rsidP="008E2BD2">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FB2555" w14:textId="7CF24534" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="58FB2555" w14:textId="7CF24534" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...6 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc236043301"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc243575580"/>
+      <w:r w:rsidRPr="00C90D5F">
         <w:lastRenderedPageBreak/>
-        <w:t>Revision history</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>Revision</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> history</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9387" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1095"/>
         <w:gridCol w:w="1877"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="4572"/>
       </w:tblGrid>
       <w:tr w:rsidR="007B61E8" w14:paraId="161EA42B" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35D40C70" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00C647FD" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
@@ -5922,78 +6036,134 @@
           </w:tcPr>
           <w:p w14:paraId="3C4FC44E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>Removed the requirement for staff to leave an “Entry to Your Home” fact sheet where entry occurred for RTA safety checks</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B2ABA5A" w14:textId="2CF9F10C" w:rsidR="007B61E8" w:rsidRPr="00F57856" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Grammar, spelling and typographical updates made throughout, including </w:t>
             </w:r>
             <w:r w:rsidR="00875605">
               <w:t xml:space="preserve">URL </w:t>
             </w:r>
             <w:r>
               <w:t>links added to footnotes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="007B1C54" w14:paraId="7FF3CD7D" w14:textId="77777777">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D61216" w14:textId="48A14D7C" w:rsidR="007B1C54" w:rsidRDefault="007B1C54">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F80C423" w14:textId="7AC8F587" w:rsidR="007B1C54" w:rsidRDefault="00DD5AC6" w:rsidP="007B13FE">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Throughout</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F14D27" w14:textId="02FD596A" w:rsidR="007B1C54" w:rsidRDefault="00BB0270">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>October</w:t>
+            </w:r>
+            <w:r w:rsidR="002B15A0">
+              <w:t xml:space="preserve"> 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4572" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6929B439" w14:textId="1F2263D2" w:rsidR="007B1C54" w:rsidRDefault="00DD5AC6" w:rsidP="00DD5AC6">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Minor grammar and inbuilt template styling updates.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="4556FEC8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="007A652B" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:sectPr w:rsidR="007B61E8" w:rsidRPr="007A652B" w:rsidSect="007B61E8">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35792024" w14:textId="239266A0" w:rsidR="007B61E8" w:rsidRPr="00A71CE4" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="35792024" w14:textId="239266A0" w:rsidR="007B61E8" w:rsidRPr="00A71CE4" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0045266D">
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc236043302"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc243575581"/>
+      <w:r w:rsidRPr="00C90D5F">
         <w:lastRenderedPageBreak/>
         <w:t>Overview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="02D2C49F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB0CFC">
         <w:t xml:space="preserve">Under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB0CFC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Housing Act 1983</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB0CFC">
         <w:t>, Homes Victoria is responsible for providing well-maintained public housing that meets minimum rental standards and promotes the health, safety, and well-being of renters</w:t>
       </w:r>
       <w:r>
         <w:t>. This involves engaging with renters through regular home visits to assess necessary repairs and identify potential risks to their well-being. To fulfill this responsibility, it is Homes Victoria's policy to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ACDBC6F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
@@ -6077,69 +6247,68 @@
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>conduct any entry lawfully</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FBF619B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">provide appropriate and valid notices, and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C10454E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>consider renters' human rights when determining what action to take.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173FC4EA" w14:textId="480DB0D1" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="173FC4EA" w14:textId="480DB0D1" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Occupational_Health_and"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc181605140"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc236043303"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc243575582"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>Occupational</w:t>
+      </w:r>
       <w:r w:rsidRPr="0045266D">
-        <w:t>Occupational Health and Safety</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="5"/>
+        <w:t xml:space="preserve"> Health and Safety</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="0471F6FD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0045266D">
         <w:t xml:space="preserve">Under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA5844">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Occupational Health and </w:t>
       </w:r>
       <w:r w:rsidRPr="00177D6C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Safety Act 2004</w:t>
       </w:r>
       <w:r w:rsidRPr="00177D6C">
         <w:t xml:space="preserve"> (OHS Act), staff have a duty of care for their own health and safety as well as the safety of others in the workplace,</w:t>
       </w:r>
@@ -6514,65 +6683,64 @@
       </w:r>
       <w:r w:rsidRPr="0045266D">
         <w:t xml:space="preserve">anagers are responsible for collaborating with their staff to implement appropriate risk control measures and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">monitor </w:t>
       </w:r>
       <w:r w:rsidRPr="0045266D">
         <w:t>their effectiveness over time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24867988" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="005838C2">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0045266D">
         <w:t xml:space="preserve">Staff </w:t>
       </w:r>
       <w:r>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="0045266D">
         <w:t xml:space="preserve"> communicate any safety concerns or identified risks related to home visits to their managers promptly, fostering a culture of safety and accountability.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F1290D" w14:textId="3CFF5CF4" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="55F1290D" w14:textId="3CFF5CF4" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc236043304"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc243575583"/>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>Mandatory</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> incident reporting and support</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="1FC0BEFA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008B58E3" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:bdr w:val="nil"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004740AE">
         <w:rPr>
           <w:bdr w:val="nil"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Following any incident during home visits, including but not limited to threatening behaviour, it is mandatory that staff immediately:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406B3BD6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008B58E3" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:bdr w:val="nil"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -6608,113 +6776,85 @@
         <w:t>line manager</w:t>
       </w:r>
       <w:r w:rsidRPr="00924EE0">
         <w:rPr>
           <w:bdr w:val="nil"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>, whether that is a Team Leader, Team Manager, or Client Support and Housing Services (CSHS) Manager.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CE3515D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008B58E3" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00D851A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:bdr w:val="nil"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Complete an </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00D851A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:bdr w:val="nil"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>OurSafety</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Incident Report</w:t>
+          <w:t>OurSafety Incident Report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00451EF1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00530BCB">
         <w:rPr>
           <w:bdr w:val="nil"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="nil"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">staff must complete an </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Incident Report </w:t>
+        <w:t xml:space="preserve">staff must complete an OurSafety Incident Report </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in line with departmental incident reporting requirements. </w:t>
       </w:r>
       <w:r w:rsidRPr="008B58E3">
         <w:t xml:space="preserve">In addition, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Team Leaders, </w:t>
       </w:r>
       <w:r w:rsidRPr="008B58E3">
         <w:t>Team Managers and CSHS Managers ar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">e also </w:t>
       </w:r>
       <w:r w:rsidRPr="008B58E3">
         <w:t>responsible for implementing necessary precautions and ongoing support mechanisms to promote staff well-being and safety. These supports may include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B547B5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B1590E">
@@ -6811,65 +6951,61 @@
       <w:r w:rsidRPr="008B58E3">
         <w:t xml:space="preserve"> visit th</w:t>
       </w:r>
       <w:r w:rsidRPr="006C191C">
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r w:rsidRPr="006C191C">
           <w:rPr>
             <w:color w:val="004C97"/>
             <w:u w:val="dotted"/>
           </w:rPr>
           <w:t>Employee Wellbeing &amp; Support</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006C191C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="008B58E3">
         <w:t xml:space="preserve"> SharePoint page.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB3CB28" w14:textId="40ED579C" w:rsidR="007B61E8" w:rsidRPr="00280180" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="0CB3CB28" w14:textId="40ED579C" w:rsidR="007B61E8" w:rsidRPr="00280180" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="_Toc237875200"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc236043305"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc243575584"/>
       <w:r w:rsidRPr="00280180">
         <w:t>Lawful entry</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="688575E0" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00280180" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00280180">
         <w:t>Lawful entry refers to the legal process of accessing a property in accordance with the RTA. It requires:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="630802FE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00280180" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00280180">
         <w:t>he person entering to have a valid reason</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4567A456" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00280180" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
@@ -6885,65 +7021,64 @@
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00280180">
         <w:t>espects reasonable times and privacy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25D40E51" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00280180" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00280180">
         <w:t xml:space="preserve">This process </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">maintains </w:t>
       </w:r>
       <w:r w:rsidRPr="00280180">
         <w:t>a fair balance between the rights of renters and the responsibilities of Residential Rental Providers (rental providers). It also protects the interests of staff or the agency making the entry, as acting unlawfully has legal consequences.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533608C6" w14:textId="5177BF6E" w:rsidR="007B61E8" w:rsidRPr="00280180" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="533608C6" w14:textId="5177BF6E" w:rsidR="007B61E8" w:rsidRPr="00280180" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="13" w:name="_Toc237875201"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc236043306"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc243575585"/>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>Lawful</w:t>
+      </w:r>
       <w:r w:rsidRPr="00280180">
-        <w:t>Lawful entry methods</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve"> entry methods</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="5AFB7B7B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00280180" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00280180">
         <w:t>Entry to a property is lawful under various circumstances, each subject to specific requirements designed to protect the rights and responsibilities of all parties involved. For example:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CBCF891" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00280180" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00280180">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>With consent:</w:t>
       </w:r>
       <w:r w:rsidRPr="00280180">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -7018,75 +7153,71 @@
     </w:p>
     <w:p w14:paraId="60DD2421" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B1590E">
         <w:t>protect the safety or health of renters and other occupants from a serious and imminent danger</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EBFF423" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B1590E">
         <w:t>prevent serious damage to the property</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="450596A4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B1590E">
         <w:t>address urgent hazards such as gas leaks, flooding, fire, or other critical incidents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0270E6B3" w14:textId="11722E32" w:rsidR="007B61E8" w:rsidRPr="0093619C" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="0270E6B3" w14:textId="11722E32" w:rsidR="007B61E8" w:rsidRPr="0093619C" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc191627597"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="16" w:name="_Toc237875202"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc191627597"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc236043307"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc243575586"/>
       <w:r w:rsidRPr="0093619C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>With consent</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="404F21B1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0093619C" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0093619C">
         <w:t>Entering a rented property "with consent" refers to situations where the renter explicitly agrees to allow entry to their home. This consent must be</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> given within 7 days before the entry occurs. It must be </w:t>
       </w:r>
       <w:r w:rsidRPr="0093619C">
         <w:t>informed, meaning that the renter understands the purpose of the entry and agrees to it without coercion. This means staff must:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36CC53C7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0093619C" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0093619C">
         <w:t>eek consent in a manner that is sensitive to the renter's needs and circumstances</w:t>
@@ -7177,73 +7308,69 @@
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="0093619C">
         <w:t>fter a Notice of Entry has been served.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BD5EBC2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0093619C" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="0093619C">
         <w:t xml:space="preserve">Gaining consent is a fundamental aspect of maintaining a respectful and cooperative relationship between staff and renters. It </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">helps safeguard </w:t>
       </w:r>
       <w:r w:rsidRPr="0093619C">
         <w:t xml:space="preserve">the rights of renters are upheld and promotes transparency in the entry process. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C26AC9" w14:textId="53BF6981" w:rsidR="007B61E8" w:rsidRPr="0056456A" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="38C26AC9" w14:textId="53BF6981" w:rsidR="007B61E8" w:rsidRPr="0056456A" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc191627598"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="_Toc237875203"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc191627598"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc236043308"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc243575587"/>
       <w:r w:rsidRPr="0056456A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Without consent</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="15877DC9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056456A">
         <w:t xml:space="preserve">Taking action to enter a property 'without consent' refers to situations where the renter has denied </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD017B">
         <w:t>permission for access to their home. Cases without consent involve exercising the right of entry, through a Notice of Entry. The right of entry is the statutory authority under the RTA that allows rental providers or their agents to enter rented premises for specified purposes, such as inspections or repairs. Entering a property without consent may occur by providing written notice via a valid Notice of Entry.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09F1368E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0056456A" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0056456A">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Under section 89 of the RTA, renters have a legal obligation to allow entry when a right of entry is properly exercised through </w:t>
       </w:r>
@@ -7296,71 +7423,73 @@
         <w:r w:rsidRPr="00B27606">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Section 14 Behaviours of concern and non-compliance with a Notice of Entry</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B27606">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E560DC1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0056456A" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Failure_to_comply" w:history="1">
         <w:r w:rsidRPr="00B27606">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Section 15 Failure to comply with a Notice of Entry</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="065A7D75" w14:textId="676541E8" w:rsidR="007B61E8" w:rsidRPr="00387AF2" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="065A7D75" w14:textId="676541E8" w:rsidR="007B61E8" w:rsidRPr="00387AF2" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc236043309"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc237875204"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc236043309"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc243575588"/>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>Manner</w:t>
+      </w:r>
       <w:r w:rsidRPr="00387AF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
-        <w:t>Manner of entry</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+        <w:t xml:space="preserve"> of entry</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="588BAAE6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t>In all circumstances whether entry is with or without consent staff must:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012818A5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00387AF2" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00387AF2">
         <w:t>rovide adequate notice, and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A46124F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00387AF2" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
@@ -7383,70 +7512,69 @@
         <w:t xml:space="preserve">means </w:t>
       </w:r>
       <w:r w:rsidRPr="0093619C">
         <w:t>that while rental providers or their agents have the right to access the property, they must do so in a way that protects the renter’s privacy, comfort, and quiet enjoyment. Failure to comply with these obligations may constitute a breach of the RTA and lead to legal consequences.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A397E61" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For more information on respecting renter’s right to privacy comfort, and quiet enjoyment refer to </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Potential_impacts_of" w:history="1">
         <w:r w:rsidRPr="001916BE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Section 10 Potential impacts of home visits and inspections on renters' rights</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB23704" w14:textId="68CD86E1" w:rsidR="007B61E8" w:rsidRPr="008B58E3" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="1AB23704" w14:textId="68CD86E1" w:rsidR="007B61E8" w:rsidRPr="008B58E3" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="22"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_With_Consent"/>
+      <w:bookmarkStart w:id="24" w:name="_Without_Consent"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc236043310"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc243575589"/>
       <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:lastRenderedPageBreak/>
+        <w:t>Behaviours</w:t>
+      </w:r>
       <w:r w:rsidRPr="008B58E3">
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="24"/>
+        <w:t xml:space="preserve"> of concern</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="41F55DE2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="008B58E3">
         <w:t xml:space="preserve">Where renters display behaviours that prevent staff from carrying out their responsibilities, particularly behaviours posing a risk to staff or contractors conducting the home visit, their behaviour must be addressed and responded to in accordance with </w:t>
       </w:r>
       <w:r>
         <w:t>the RTA</w:t>
       </w:r>
       <w:r w:rsidRPr="008B58E3">
         <w:t>. This requires staff to take appropriate immediate actions to respond to the behaviours of concern. In such cases, behaviours of concern may supersede the original reason for entry.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1F813D" w14:textId="0BCB1D21" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00AC02D5">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0012521E">
         <w:t xml:space="preserve">For further guidance on </w:t>
       </w:r>
@@ -7455,65 +7583,67 @@
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00FF50C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Residential Rental Agreement Breach Management Operational Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidR="00C0311E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C0311E" w:rsidRPr="00AE4698">
         <w:t>which outline key steps, escalation pathways, and compliance considerations</w:t>
       </w:r>
       <w:r w:rsidR="00C0311E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CADEEB5" w14:textId="170E5558" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="3CADEEB5" w14:textId="170E5558" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="26"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc236043311"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc243575590"/>
+      <w:r>
+        <w:t xml:space="preserve">Key </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>drivers</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for home visits</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="77AB5ECE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Home visits are conducted to fulfil Homes Victoria’s obligations to support renter safety, maintain property standards, and comply with the RTA. The main reasons for these visits include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="046108DD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B1590E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Safety and compliance checks:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B1590E">
         <w:t xml:space="preserve"> when contractors have been unable to complete mandatory safety inspections required by the RTA after previous attempts, and the matter has been escalated to the local office to negotiate entry.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="199DBBDD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
@@ -7569,65 +7699,61 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Welfare checks:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B1590E">
         <w:t xml:space="preserve"> conducting welfare checks to support the well-being of renters, particularly in vulnerable situations, and to identify any support needs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B4DFA3B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B1590E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fostering positive relationships with renters:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B1590E">
         <w:t xml:space="preserve"> building a positive relationship with the renter, fostering open communication and trust.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198573EA" w14:textId="648A9678" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="198573EA" w14:textId="648A9678" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="29" w:name="_Toc237875207"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc236043312"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc243575591"/>
       <w:r w:rsidRPr="0045266D">
         <w:t>Types of home visits</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="2FBCA09D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045266D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The types of home visits include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="726A813F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045266D">
         <w:rPr>
@@ -7790,77 +7916,71 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="0045266D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>isit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E8F2440" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This categorisation aligns with the way home visits are organised in the </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="546EACE0" w14:textId="35AF35B8" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+        <w:t>This categorisation aligns with the way home visits are organised in the HiiP home visit function.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546EACE0" w14:textId="35AF35B8" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="31" w:name="_Toc237875208"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc236043313"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc243575592"/>
       <w:r w:rsidRPr="0045266D">
         <w:lastRenderedPageBreak/>
-        <w:t>Initial home visit</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="30"/>
+        <w:t xml:space="preserve">Initial </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>home</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:t xml:space="preserve"> visit</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="34EAF082" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045266D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The initial home visit is the first meeting between staff and the renter at the rented property following the commencement of the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Residential Rental Agreement (rental agreement). </w:t>
       </w:r>
       <w:r w:rsidRPr="0045266D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">These visits must be conducted within 10 weeks of the </w:t>
@@ -8019,65 +8139,67 @@
       <w:r w:rsidRPr="0045266D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ncouraging the completion and return of the Tenancy Condition </w:t>
       </w:r>
       <w:r w:rsidR="00343287" w:rsidRPr="0045266D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Report and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> confirming </w:t>
       </w:r>
       <w:r w:rsidRPr="0045266D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>it is signed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376A855B" w14:textId="12E57156" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="376A855B" w14:textId="12E57156" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="33" w:name="_Toc237875209"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc236043314"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc243575593"/>
       <w:r w:rsidRPr="0045266D">
-        <w:t>Renter participation home visit</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="32"/>
+        <w:t xml:space="preserve">Renter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>participation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:t xml:space="preserve"> home visit</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="0C8ACF53" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0045266D">
         <w:t>Renter participation home visits are conducted as a consent-based arrangement to build trust in tenancy relationships and promote sustainable tenancies. These visits focus on the renter’s needs and their capacity to maintain their tenancy effectively.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44405FC5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045266D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>When assessing the need to establish an arrangement, staff should consider</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
@@ -8172,132 +8294,146 @@
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF07A2">
         <w:t xml:space="preserve">Additionally, staff should </w:t>
       </w:r>
       <w:r>
         <w:t>consider</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF07A2">
         <w:t xml:space="preserve"> sustainable outcomes in their decision-making regarding visit scheduling and frequency. Sustainable outcomes focus on balancing social, economic, and environmental factors to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">support </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF07A2">
         <w:t>long-term benefits for both renters and the overall tenancy. By emphasi</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF07A2">
         <w:t>ing sustainable solutions, staff can evaluate the long-term effects of their actions and work collaboratively with renters to create a mutually beneficial visit schedule. This approach not only addresses immediate concerns but also fosters stability and well-being, supporting tenancy sustainment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10190B89" w14:textId="66ABF243" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="10190B89" w14:textId="66ABF243" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="35" w:name="_Toc237875210"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc236043315"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc243575594"/>
       <w:r w:rsidRPr="0045266D">
-        <w:t>Event driven home visit</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="34"/>
+        <w:t xml:space="preserve">Event </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>driven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:t xml:space="preserve"> home visit</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="2BDC3E11" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045266D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Event-driven home visits are conducted in response to legislative or departmental requirements to address tenancy or property issues,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> including requests from renters, </w:t>
       </w:r>
       <w:r w:rsidRPr="0045266D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>such as:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B45EDF7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="0045266D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>eighbourhood complaints</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C6E3C4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+    <w:p w14:paraId="04C6E3C4" w14:textId="134BC009" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="000614C6">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>ove-out condition reports following the receipt of a Notice of Intention to Vacate</w:t>
+        <w:t>ove</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90D5F">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000614C6">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>out condition reports following the receipt of a Notice of Intention to Vacate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D1C912C" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="0045266D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ental arrears</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
@@ -8409,65 +8545,61 @@
     </w:p>
     <w:p w14:paraId="101955BD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>safety concerns and duty of care obligations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36FAE9AF" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004F2935" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="004F2935">
         <w:lastRenderedPageBreak/>
         <w:t>Where a home visit is required for the purpose of contacting a renter, staff cannot enter the property or private outdoor space without renter consent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E3B6FD" w14:textId="5ECB839C" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="52E3B6FD" w14:textId="5ECB839C" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="37" w:name="_Toc237875211"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc236043316"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc243575595"/>
       <w:r w:rsidRPr="0045266D">
         <w:t>Periodic home visit</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="04EFEEA4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00387AF2" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0045266D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Periodic </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">home </w:t>
       </w:r>
       <w:r w:rsidRPr="0045266D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">visits are conducted to fulfil departmental responsibilities under the Housing Act and the RTA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8517,298 +8649,224 @@
     </w:p>
     <w:p w14:paraId="1FC0873A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B1590E">
         <w:t>confirm amenities are working</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38108FEA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B1590E">
         <w:t>confirm minimum RTA maintenance standards are met</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E6DE7A9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B1590E">
         <w:t>address any identified health and safety risks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095D2E91" w14:textId="7E299074" w:rsidR="007B61E8" w:rsidRPr="00C61746" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="095D2E91" w14:textId="7E299074" w:rsidR="007B61E8" w:rsidRPr="00C61746" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="38"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc181605141"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc236043317"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc243575596"/>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>Home</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> visits for the purpose of conducting a property assessment</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="56D02101" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Staff may only legally request a property assessment during a home visit if one of the following conditions is met:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="098F0346" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>written notice has been provided to the renter prior to the visit, clearly advising that part of the purpose of the inspection is to conduct a property assessment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E7D5B16" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>the renter has given consent to enter the property for this purpose, or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A1C3FD9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>a Notice of Entry has been issued under section 86(1)(f) of the RTA where entry is required to inspect the premises, and such an inspection has not occurred within the previous 6 months.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CA2E0A" w14:textId="6AF31B56" w:rsidR="007B61E8" w:rsidRPr="00543347" w:rsidRDefault="007B61E8" w:rsidP="00975B2D">
+    <w:p w14:paraId="68CA2E0A" w14:textId="6AF31B56" w:rsidR="007B61E8" w:rsidRPr="00543347" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="42" w:name="_Toc237875213"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc236043318"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc243575597"/>
       <w:r w:rsidRPr="00543347">
-        <w:t xml:space="preserve">The role of </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>role</w:t>
+      </w:r>
       <w:r w:rsidRPr="00543347">
-        <w:t>HiiP</w:t>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="41"/>
+        <w:t xml:space="preserve"> of HiiP in home visit management</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="2F55170A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">There are mandatory actions in </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> for managing home visits, from scheduling to recording outcomes and issuing notices for entry. Functions include:</w:t>
+        <w:t>There are mandatory actions in HiiP for managing home visits, from scheduling to recording outcomes and issuing notices for entry. Functions include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E61B990" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B1590E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Scheduling home visits:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B1590E">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> facilitates efficient scheduling by enabling staff to coordinate dates and times with renters, so that both parties are informed and aligned.</w:t>
+        <w:t xml:space="preserve"> HiiP facilitates efficient scheduling by enabling staff to coordinate dates and times with renters, so that both parties are informed and aligned.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3618CED6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B1590E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Worker safety assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="00B1590E">
         <w:t>: completing a worker safety risk assessment before each home visit to identify and mitigate potential hazards to staff.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70C3B597" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B1590E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Recording outcomes</w:t>
       </w:r>
       <w:r w:rsidRPr="00B1590E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B1590E">
-        <w:t xml:space="preserve"> after each home visit, staff must document outcomes directly in </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Connect. This process supports accurate tracking of findings, interactions, and any necessary follow-up actions, creating a comprehensive record for future reference. This supports effective tenancy management, accountability, and builds a reliable history of actions taken.</w:t>
+        <w:t xml:space="preserve"> after each home visit, staff must document outcomes directly in HiiP/HiiP Connect. This process supports accurate tracking of findings, interactions, and any necessary follow-up actions, creating a comprehensive record for future reference. This supports effective tenancy management, accountability, and builds a reliable history of actions taken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F1A577F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B1590E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Issuing notices for entry:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B1590E">
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="509B5D81" w14:textId="331A74D5" w:rsidR="007B61E8" w:rsidRPr="00870B18" w:rsidRDefault="007B61E8" w:rsidP="00975B2D">
+        <w:t xml:space="preserve"> HiiP streamlines the generation and issuance of Notices of Entry through integration with VCAT online, which facilitates automated data transfers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509B5D81" w14:textId="331A74D5" w:rsidR="007B61E8" w:rsidRPr="00914649" w:rsidRDefault="007B61E8" w:rsidP="00914649">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...4 lines deleted...]
-        <w:ind w:left="1077"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc236043319"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00870B18">
+      <w:bookmarkStart w:id="44" w:name="_Toc236043319"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc243575598"/>
+      <w:r w:rsidRPr="00914649">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="43"/>
+        <w:t>HiiP record management</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="735F0ACE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In addition to its role in home visit management, proper record management of all applications and notices in </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> is mandatory for reasons including:</w:t>
+        <w:t>In addition to its role in home visit management, proper record management of all applications and notices in HiiP is mandatory for reasons including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="202E8516" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0E64">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Data </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>r</w:t>
@@ -8819,90 +8877,77 @@
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">eporting and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0E64">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>nalysis</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0E64">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>: HiiP serves as a centrali</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AD0E64">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>HiiP</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>ed database, enabling data reporting and analysis t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>o:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B46766" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B1590E">
+        <w:lastRenderedPageBreak/>
         <w:t>inform decisions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AEF75B2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B1590E">
         <w:t xml:space="preserve">identify trends, and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F82E5A3" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B1590E">
         <w:t>drive improvements in housing services and program effectiveness.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BB06BFE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00AD0E64" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
@@ -9001,97 +9046,89 @@
         </w:rPr>
         <w:t>ecisions</w:t>
       </w:r>
       <w:r w:rsidRPr="2E42DA7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="2E42DA7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>eliable data underpins evidence-based decision-making for strategies that improve housing outcomes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2E8D78" w14:textId="3E715021" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="5A2E8D78" w14:textId="3E715021" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0045266D">
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Preparing_and_arranging"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc236043320"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc243575599"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r w:rsidRPr="00C90D5F">
         <w:t>Preparing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and arranging </w:t>
       </w:r>
       <w:r w:rsidRPr="0045266D">
         <w:t>a home visit</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
-    </w:p>
-    <w:p w14:paraId="46F6133A" w14:textId="551B7B5C" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="46F6133A" w14:textId="551B7B5C" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="48"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Preparing_for_a"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc236043321"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc243575600"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Preparing for a home visit</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="694C81B8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045266D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">To prepare for a home visit, staff </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="0045266D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
@@ -9123,354 +9160,339 @@
         </w:rPr>
         <w:t>te</w:t>
       </w:r>
       <w:r w:rsidRPr="000F7A61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">nancy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="000F7A61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">nformation in </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F7A61">
+        <w:t>nformation in HiiP</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>HiiP</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D348BE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>check tenancy details for any alerts, support and advocacy arrangements or flagged issues</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="249A97F0" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>note any previous interactions or concerns related to the renter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C38FC7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="000F7A61" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F7A61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assess </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7A61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">afety and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7A61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>isks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D348BE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+    <w:p w14:paraId="3E6FAAF9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B1590E">
-[...11 lines deleted...]
-    <w:p w14:paraId="59C38FC7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="000F7A61" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:t xml:space="preserve">omplete a Worker Safety Assessment to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="114FA981">
+        <w:t>identify potential property risks or hazards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFED897" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F7A61">
+      <w:r w:rsidRPr="00501BA7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Assess </w:t>
+        <w:t xml:space="preserve">Determine the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000F7A61">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00501BA7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">afety and </w:t>
+        <w:t xml:space="preserve">eed for a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="3E6FAAF9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+        <w:t>Notice of Entry:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C7F34B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="5CFED897" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>decide if a Notice of Entry is required by assessing whether the visit is essential, such as for safety reasons, urgent repairs, or other critical purposes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCD674E" w14:textId="5465795F" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Worker_safety_assessment"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc236043322"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc243575601"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>Worker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008464C4">
+        <w:t xml:space="preserve"> safety assessment</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="3F00D3C2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t>Staff must assess safety risks before and during home visits, conduct a worker safety assessment as part of planning, and collaborate with managers to address any identified risks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914649">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC88AB4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t>Before a home visit, staff must evaluate potential hazards related to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317DCAF9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:rPr>
-[...57 lines deleted...]
-      <w:bookmarkEnd w:id="51"/>
+      </w:pPr>
+      <w:r>
+        <w:t>w</w:t>
+      </w:r>
       <w:r w:rsidRPr="008464C4">
-        <w:t>Worker safety assessment</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="317DCAF9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+        <w:t>ork environment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E0730C" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t>w</w:t>
+        <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="008464C4">
-        <w:t>ork environment</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="41E0730C" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+        <w:t>ndividual behaviour</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AAA5CDD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t>i</w:t>
+        <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="008464C4">
-        <w:t>ndividual behaviour</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5AAA5CDD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+        <w:t>roperty condition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B96B64" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t>p</w:t>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="008464C4">
-        <w:t>roperty condition</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="54B96B64" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+        <w:t>hird-party reports indicating risk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6859C4C0" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t>t</w:t>
+        <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="008464C4">
-        <w:t>hird-party reports indicating risk</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6859C4C0" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+        <w:t>ommunication procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DDE964" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t>c</w:t>
-[...10 lines deleted...]
-      <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="008464C4">
         <w:t>elevant training and instructions</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A4F93E5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="008464C4">
         <w:t>If any risks or hazards are identified, staff should consult with their managers to implement appropriate risk control measures. All</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008464C4">
         <w:t>alerts must be documented and updated as necessary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E9879D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC5798">
         <w:t>Other essential safety measures that staff must proactively follow include the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F04808F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00DC5798" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Table 1: Essential safety measures</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9273" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="6584"/>
       </w:tblGrid>
       <w:tr w:rsidR="007B61E8" w:rsidRPr="000244CE" w14:paraId="7BB738D3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="311"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AC49E6E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="000244CE" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
@@ -9536,50 +9558,51 @@
             <w:r w:rsidRPr="004B359E">
               <w:t>Clear communication helps reduce misunderstandings and potential conflicts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B61E8" w:rsidRPr="000244CE" w14:paraId="40360F4C" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AEF096C" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Conducting inspections in pairs or with security support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6584" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F495A10" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>When risks are identified, staff should not attend alone</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C10EBE2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Arrange for at least two staff members or security personnel to accompany the visit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9916,189 +9939,183 @@
         </w:rPr>
         <w:t xml:space="preserve">For more information on workplace safety, including the worker safety assessment tool, visit the </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00387AF2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Keeping Safe at Work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00387AF2">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> page on the Public Housing Resources SharePoint.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EBC49D" w14:textId="3964CCDB" w:rsidR="007B61E8" w:rsidRPr="0052419C" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="61EBC49D" w14:textId="3964CCDB" w:rsidR="007B61E8" w:rsidRPr="0052419C" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="54" w:name="_Toc200818193"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc200818193"/>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>Properties</w:t>
+      </w:r>
       <w:r w:rsidRPr="0052419C">
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="54"/>
+        <w:t xml:space="preserve"> presenting a risk of contamination</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="2CE2B731" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t>If a property is assessed to be at risk of contamination, based on prior information or observations during a home visit (e.g., illegal drug use, pest infestations, excessive needles or drug paraphernalia, rubbish, or mould), staff must:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="109AABD2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="001B7079" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="001B7079">
         <w:t>eport and discuss the assessed risks with their line manager, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18BE42AD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00452490">
         <w:t>a clear description of the observed hazards</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5610A0D7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00452490">
         <w:t>determination of appropriate next steps to address the OHS risks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F74892" w14:textId="5B9B6271" w:rsidR="007B61E8" w:rsidRPr="00D93263" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="56F74892" w14:textId="5B9B6271" w:rsidR="007B61E8" w:rsidRPr="00D93263" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="55"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Vehicle_tool_kits"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc236043323"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc243575602"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidRPr="00D93263">
-        <w:t>Vehicle tool kits</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="56"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Vehicle tool </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>kits</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="67A7FB87" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Vehicle tool kits should be available either in fleet vehicles or at local offices and taken out as required for property visits. These kits are intended to support staff safety and operational needs and may include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="326958DD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">basic Personal Protective Equipment (PPE), </w:t>
       </w:r>
       <w:r w:rsidRPr="007353ED">
         <w:t>such as face masks, gloves, and shoe coverings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E82E291" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>first aid supplies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E3A84B4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>essential tools and equipment relevant to property access or minor onsite tasks.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3601D7CA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00F23987" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Local offices are responsible for making sure tool kits are stocked, accessible, and used in accordance with risk assessments and operational procedures. Regular checks should be conducted to maintain kit readiness and compliance with safety standards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC03785" w14:textId="10D0CC9F" w:rsidR="007B61E8" w:rsidRPr="00831CC0" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="7FC03785" w14:textId="10D0CC9F" w:rsidR="007B61E8" w:rsidRPr="00831CC0" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="59" w:name="_Toc237875219"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Toc236043324"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc243575603"/>
       <w:r>
         <w:t>Scheduling</w:t>
       </w:r>
       <w:r w:rsidRPr="00831CC0">
         <w:t xml:space="preserve"> a home visit</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="0C1EF30A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t>All home visits, whether periodic or event-driven, must be scheduled in accordance with section 85(a) of the</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> RTA, which includes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A5E74B7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
@@ -10367,68 +10384,69 @@
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Scheduling: </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t>confirm a suitable date and time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66DC8A07" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t>If the renter consents to the home visit, a letter should be sent confirming the agreed-upon date and time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A81904" w14:textId="0993277F" w:rsidR="007B61E8" w:rsidRPr="00FE3B01" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="35A81904" w14:textId="0993277F" w:rsidR="007B61E8" w:rsidRPr="00FE3B01" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="60"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Before_leaving_the"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc236043325"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc243575604"/>
+      <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidRPr="00FE3B01">
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="61"/>
+        <w:t xml:space="preserve">Before </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>leaving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3B01">
+        <w:t xml:space="preserve"> the office</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="0CD48C91" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00FE3B01" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE3B01">
         <w:t>Staff must notify their managers of all scheduled home visits or inspections and maintain regular communication while on-site. They should provide the following information:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51214F8C" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00FE3B01" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE3B01">
         <w:t>obile contact number</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05F58288" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00FE3B01" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
@@ -10462,103 +10480,109 @@
       </w:r>
       <w:r w:rsidRPr="00FE3B01">
         <w:t>nticipated time of arrival</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EF41C1C" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00FE3B01" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE3B01">
         <w:t>xpected time of completion</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15E71060" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB3830">
+        <w:lastRenderedPageBreak/>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE3B01">
         <w:t xml:space="preserve"> staff experience delays during home visits or inspections, they must inform their line manager of the delay and the new expected completion time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6C012C" w14:textId="61FD1B8B" w:rsidR="007B61E8" w:rsidRPr="00AF02DB" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="5C6C012C" w14:textId="61FD1B8B" w:rsidR="007B61E8" w:rsidRPr="00AF02DB" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="63"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Making_informed_decisions"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc236043326"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc243575605"/>
+      <w:bookmarkEnd w:id="64"/>
       <w:r w:rsidRPr="00AF02DB">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Making informed decisions before entering </w:t>
+        <w:t xml:space="preserve">Making </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60A8A">
+        <w:t>informed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF02DB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> decisions before entering </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF02DB">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> property and during </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF02DB">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> home visit</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="3675EE12" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t>Before entering a property, staff must:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="653AF065" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">confirm the renter’s identity, and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="212533F3" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>confirm they are present at the time of the visit.</w:t>
@@ -10623,66 +10647,71 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="49CBAB42" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Issue resolution</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>: determine if the visit is effectively addressing specific issues, such as outstanding maintenance requests. If it does not lead to a resolution, consider scheduling a follow-up visit or taking alternative actions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2575EEA7" w14:textId="6F80E014" w:rsidR="007B61E8" w:rsidRPr="0052419C" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="2575EEA7" w14:textId="6F80E014" w:rsidR="007B61E8" w:rsidRPr="0052419C" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0052419C">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Properties presenting risk of contamination</w:t>
+        <w:t xml:space="preserve">Properties </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60A8A">
+        <w:t>presenting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0052419C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> risk of contamination</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="385130D2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>If staff observe or suspect contamination risks during a home visit, such as:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DCAABF4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10803,84 +10832,85 @@
       </w:pPr>
       <w:r w:rsidRPr="00452490">
         <w:t>staff feel comfortable continuing, and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C2DC2FA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00452490">
         <w:t>all identified risks have been assessed, discussed, and appropriately mitigated. This includes consideration of practical strategies such as avoiding the affected area where possible, making sure appropriate and sufficient PPE is available and used, adapting or shortening the visit to reduce exposure, and exploring remote engagement options where feasible</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="729DB59A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>reschedule the visit if PPE is unavailable (e.g. missing from vehicle tool kits).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274CCB69" w14:textId="4D2CD43D" w:rsidR="007B61E8" w:rsidRPr="005442A5" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="274CCB69" w14:textId="4D2CD43D" w:rsidR="007B61E8" w:rsidRPr="005442A5" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="66"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="_Standards_for_conduct"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc181605146"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc236043327"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc243575606"/>
+      <w:bookmarkEnd w:id="67"/>
       <w:r w:rsidRPr="005442A5">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Sta</w:t>
       </w:r>
       <w:r w:rsidRPr="005442A5">
-        <w:t>ndards for conduct during home visits</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="67"/>
+        <w:t xml:space="preserve">ndards for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>conduct</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005442A5">
+        <w:t xml:space="preserve"> during home visits</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="4824355D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Section 87(a) of the RTA requires that any person exercising a right of entry under this Division must do so in a reasonable manner. To comply with the RTA and uphold professional standards, staff must adhere to the following standards:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30200FCC" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00387AF2" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00387AF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -10894,50 +10924,51 @@
       </w:r>
       <w:r w:rsidRPr="00387AF2">
         <w:t>taff must wear and clearly display their work ID on a department</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00387AF2">
         <w:t>issued lanyard for visibility. Approved lanyards are designed with a quick release attachment for safety. If a lanyard lacks this feature, it should not be worn around the neck.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="590AC4DF" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00387AF2" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00387AF2">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Footwear: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00387AF2">
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>taff must wear hard rubber</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00387AF2">
         <w:rPr>
@@ -11218,60 +11249,62 @@
     </w:p>
     <w:p w14:paraId="5DD26319" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00452490">
         <w:t>accurately</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B30A19A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00452490">
         <w:t xml:space="preserve">reliably, and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43B483E3" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00452490">
         <w:t>objectively record the condition of the property and any damage or wear and tear.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F346783" w14:textId="1A11CB19" w:rsidR="007B61E8" w:rsidRPr="004769B3" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="7F346783" w14:textId="1A11CB19" w:rsidR="007B61E8" w:rsidRPr="004769B3" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="004769B3">
-        <w:t>Documenting property condition through photography</w:t>
+        <w:t xml:space="preserve">Documenting property </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>condition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004769B3">
+        <w:t xml:space="preserve"> through photography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18741ACE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>To comply with Homes Victoria’s duty to maintain the premises in good repair, staff may take photographs when exercising the right of entry in accordance with sections 85 to 91 of the RTA. Staff must make sure that photographs do not capture the renter’s personal belongings or identifying information, and renters should be given the opportunity to move their belongings out of the frame.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39352162" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Photographic documentation of a property's condition is appropriate in the following scenarios:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="464E908E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="004769B3">
         <w:rPr>
@@ -11300,61 +11333,59 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Identifying maintenance issues:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> visually documenting problems such as leaks, mould, or structural damage that require attention or follow-up.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D2E5FD6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="004769B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Supporting compliance:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> demonstrating that the property meets health, safety, and minimum rental standards, and providing evidence as required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671F6F2E" w14:textId="27CA8EF5" w:rsidR="007B61E8" w:rsidRPr="00F95F05" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="671F6F2E" w14:textId="27CA8EF5" w:rsidR="007B61E8" w:rsidRPr="00F95F05" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F95F05">
-        <w:lastRenderedPageBreak/>
-        <w:t>Staff responsibilities</w:t>
+        <w:t xml:space="preserve">Staff </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>responsibilities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF91AC4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="006A0E14">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>To make sure photography during property inspections is conducted appropriately and respectfully, staff must adhere to the following responsibilities:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E84AFFC" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="000D115B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Providing notice:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> r</w:t>
       </w:r>
@@ -11366,105 +11397,100 @@
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="000D115B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Scope of photography:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> photos must be limited to areas relevant to the inspection or issue being documented. Wide-angle shots or images that capture personal possessions or information should be avoided unless directly related to a health or safety concern.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A2444B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="000D115B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Respecting renter privacy:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> renters have a right to privacy. Photography must not unreasonably infringe on this right, especially in private areas (e.g. bedrooms, bathrooms) or </w:t>
       </w:r>
       <w:r w:rsidRPr="00C96AFA">
         <w:t>where personal items are visible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C22D833" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00C96AFA" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00B117F8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Appropriate record management:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B117F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00650EA3">
-        <w:t xml:space="preserve">hotographs must be promptly uploaded to </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and deleted from</w:t>
+        <w:t>hotographs must be promptly uploaded to HiiP and deleted from</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00650EA3">
         <w:t>cameras, or other devices as soon as staff return to the office following a home visit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FCCE608" w14:textId="631D77C9" w:rsidR="007B61E8" w:rsidRPr="00F95F05" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="4FCCE608" w14:textId="631D77C9" w:rsidR="007B61E8" w:rsidRPr="00F95F05" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F95F05">
-        <w:t>Responding to renter refusal of photography</w:t>
+        <w:t xml:space="preserve">Responding to renter refusal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95F05">
+        <w:t xml:space="preserve"> photography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A1A204" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00C96AFA" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00C96AFA">
         <w:t>If a renter refuses consent for photography before or during a property visit, staff are encouraged to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DD13684" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00C96AFA" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C96AFA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Explain the purpose of photography:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C96AFA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11485,94 +11511,87 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Identify specific areas of interest:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C96AFA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00C96AFA">
         <w:t>escribe which areas are proposed for photography and the reasons for their inclusion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6391F400" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00C96AFA" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="008C0A7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Permit the renter to review photographs </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Permit the renter to review photographs taken:</w:t>
+      </w:r>
       <w:r w:rsidRPr="008C0A7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="008C0A7A">
         <w:t xml:space="preserve">taff should offer renters the opportunity to review photos to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">confirm </w:t>
       </w:r>
       <w:r w:rsidRPr="008C0A7A">
         <w:t>that no personal possessions or identifying information have been captured.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714A90B8" w14:textId="199B9C75" w:rsidR="007B61E8" w:rsidRPr="001916BE" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="714A90B8" w14:textId="199B9C75" w:rsidR="007B61E8" w:rsidRPr="001916BE" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="70"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_Potential_impacts_of"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc236043328"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc243575607"/>
+      <w:bookmarkEnd w:id="71"/>
       <w:r w:rsidRPr="001916BE">
-        <w:t>Potential impacts of home visits and inspections on renters' rights</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="71"/>
+        <w:t xml:space="preserve">Potential impacts of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>home</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001916BE">
+        <w:t xml:space="preserve"> visits and inspections on renters' rights</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:p w14:paraId="549ED230" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>When entering a renter’s property, whether with or without consent, certain human rights are engaged. These include the rights to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BF25247" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
@@ -12337,65 +12356,64 @@
           <w:p w14:paraId="4BBBB7CE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>For unconsented entry, clearly communicate the reasons for entry to mitigate any anxieties the renter may feel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F3D69D9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t xml:space="preserve">By adhering to these principles, staff can balance operational needs with a respectful, human rights-based approach, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">helping make sure </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t>that all renters feel safe, informed, and valued during property entry interactions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42125D4F" w14:textId="5E4DE86F" w:rsidR="007B61E8" w:rsidRPr="00E96366" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="42125D4F" w14:textId="5E4DE86F" w:rsidR="007B61E8" w:rsidRPr="00E96366" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="73"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="_Toc236043329"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc243575608"/>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>Considering</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> human rights</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
     </w:p>
     <w:p w14:paraId="5592715F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>A rental provider must exercise the right of entry reasonably in the relevant circumstances. Consideration must be given to the renter’s human rights when exercising a right of entry.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E1422E6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Staff must weigh the importance and necessity of the purpose of exercising the right of entry against the risks of entering the rented premises without consent. </w:t>
       </w:r>
       <w:r w:rsidRPr="000C2F4D">
         <w:t xml:space="preserve">It is generally recommended that entry should not occur without consent unless the circumstances constitute an emergency (e.g. where immediate entry is necessary to prevent an imminent and serious risk to a person’s safety or life). Refer to </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Entry_in_emergencies" w:history="1">
         <w:r w:rsidRPr="000C2F4D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Section 1</w:t>
@@ -12403,92 +12421,84 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidRPr="000C2F4D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Entry in emergencies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000C2F4D">
         <w:t xml:space="preserve"> for more information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="158BC625" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Any entry conducted without consent should be justified and documented. Staff should also be able to demonstrate that all reasonable efforts to obtain consent were made prior to exercising this right.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E3D4532" w14:textId="010633D0" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="2E3D4532" w14:textId="010633D0" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="76" w:name="_Toc237875225"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="_Toc236043330"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc243575609"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Information sharing, support and referral</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
-    </w:p>
-    <w:p w14:paraId="7F945B23" w14:textId="1A9BC321" w:rsidR="007B61E8" w:rsidRPr="00E96366" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:bookmarkEnd w:id="77"/>
+    </w:p>
+    <w:p w14:paraId="7F945B23" w14:textId="1A9BC321" w:rsidR="007B61E8" w:rsidRPr="00E96366" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="80" w:name="_Toc237875226"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="78" w:name="_Toc190427412"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc194684515"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc236043331"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc243575610"/>
       <w:r w:rsidRPr="00E96366">
         <w:t>Information sharing</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
     </w:p>
     <w:p w14:paraId="797954F5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t>The Family Violence Information Sharing Scheme (FVISS) and Child Information Sharing Scheme (CISS) enable Information Sharing Entities (ISEs) to collaborate and share information to promote child wellbeing and safety, and to assess/manage family violence risk. If such concerns arise during home visits, staff must use FVISS/CISS to share information with relevant ISEs, potentially involving Child Protection or specialist family violence services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EBD35F6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B02D6E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">For more detailed information </w:t>
@@ -12559,69 +12569,71 @@
           </w:rPr>
           <w:t>Housing Information Sharing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="00B02D6E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> page</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28156458" w14:textId="211430FB" w:rsidR="007B61E8" w:rsidRPr="00E96366" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="28156458" w14:textId="211430FB" w:rsidR="007B61E8" w:rsidRPr="00E96366" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="84" w:name="_Toc237875227"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="82" w:name="_Toc190427413"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc194684516"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc236043332"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc243575611"/>
       <w:r w:rsidRPr="00E96366">
-        <w:t>Support engagement and referrals</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="81"/>
+        <w:t xml:space="preserve">Support engagement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96366">
+        <w:t xml:space="preserve"> referrals</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
     </w:p>
     <w:p w14:paraId="57B73CFD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t>When engaging with renters, staff should proactively assess whether renters would benefit from additional support.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BAB9884" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t>With renters’ informed consent, staff should facilitate referrals and engage with existing support services, such as:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7106DB4A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t>Tenancy Plus and the Support for High-Risk Tenancies Program</w:t>
       </w:r>
@@ -12758,76 +12770,78 @@
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00E96366">
         <w:t xml:space="preserve">When managing hoarding or environmental neglect, renters may require service system collaboration and coordination. Staff can refer to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00E96366">
           <w:rPr>
             <w:color w:val="004C97"/>
             <w:u w:val="dotted"/>
           </w:rPr>
           <w:t>Make Safe - guidance for services working with people living with hoarding and environmental neglect</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="630CF594" w14:textId="131885EB" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="630CF594" w14:textId="131885EB" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="85" w:name="_Toc174005346"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="88" w:name="_Toc237875228"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc174005346"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc196300555"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc236043333"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc243575612"/>
       <w:r w:rsidRPr="00E96366">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Duty of Care referrals</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="85"/>
+        <w:t xml:space="preserve">Duty of Care </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>referrals</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
     </w:p>
     <w:p w14:paraId="03361D70" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00472EC3">
         <w:t>When a renter’s behaviour or circumstances create a reasonable belief that there is a serious threat to an individual’s life, health, safety, or welfare, staff must take appropriate action to mitigate or prevent harm.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> This applies in situations where the renter's actions or inactions are likely to lead to eviction, such as: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E141007" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ongoing fire safety risks where reasonable mitigation efforts have been unsuccessful </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72B7BB2D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
@@ -12959,68 +12973,70 @@
       <w:hyperlink r:id="rId28" w:anchor="IPP_2.1(d):_Necessary_to_lessen_or_prevent_serious_threats_to_health_or_safety" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="004C97"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Office of the Victorian Information Commissioner’s IPP 2 – Use and Disclosure guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> when considering information sharing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0035A220" w14:textId="68EA6042" w:rsidR="007B61E8" w:rsidRPr="00E96366" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="0035A220" w14:textId="68EA6042" w:rsidR="007B61E8" w:rsidRPr="00E96366" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="90" w:name="_Toc237875229"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="90" w:name="_Toc236043334"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc243575613"/>
       <w:r w:rsidRPr="00E96366">
-        <w:t>Identifying and managing Family Violence risk</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="89"/>
+        <w:t xml:space="preserve">Identifying and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>managing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96366">
+        <w:t xml:space="preserve"> Family Violence risk</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
     </w:p>
     <w:p w14:paraId="249947A5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00E96366" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00E96366">
         <w:t xml:space="preserve">As a housing provider, Homes Victoria has responsibilities under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E96366">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Family Violence Protection Act 2008 </w:t>
       </w:r>
       <w:r w:rsidRPr="00E96366">
         <w:t>and the Multi-Agency Risk Assessment and Management (MARAM) framework to safeguard the safety and well-being of clients and renters. Staff managing Homes Victoria properties and engaging with clients are designated as Information Sharing Entities (ISEs) under the MARAM framework. This designation enables staff to identify, assess, and manage family violence risks within a coordinated, multi-agency response system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="275E4A41" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00E96366" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00E96366">
         <w:t>During renter interactions, staff must adhere to MARAM principles and responsibilities to effectively identify and respond to family violence risks. Key responsibilities include:</w:t>
@@ -13042,116 +13058,118 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">making sure </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t>all interactions with clients are conducted with respect, cultural sensitivity, and trauma-informed approaches.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04E93109" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Identification of Family Violence (Responsibility 2):</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t xml:space="preserve"> proactively screening for indicators of family violence to identify risk early.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D72DA7" w14:textId="77777777" w:rsidR="0057262F" w:rsidRDefault="007B61E8" w:rsidP="00B330BA">
+    <w:p w14:paraId="31D72DA7" w14:textId="77777777" w:rsidR="0057262F" w:rsidRDefault="007B61E8" w:rsidP="00DC2FE0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="0057262F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Coordination of risk management (Responsibilities 9 and 10):</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t xml:space="preserve"> collaborating with other services and agencies to manage risk and implement safety plans appropriately.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A97CBCF" w14:textId="671C7E89" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="009B3C70" w:rsidP="0057262F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B61E8" w:rsidRPr="00BC1A4D">
         <w:t xml:space="preserve">Staff are encouraged to utilise the family violence identification tools, risk assessment resources, and practice guides available through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="007B61E8" w:rsidRPr="008D7A25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Public Housing Resources SharePoint</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008D7A25">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r w:rsidR="007B61E8" w:rsidRPr="00BC1A4D">
         <w:t>, which supports compliance with MARAM and enhances staff capability in managing family violence risk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C727EA5" w14:textId="0522C69D" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="4C727EA5" w14:textId="0522C69D" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="93" w:name="_Toc237875230"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="92" w:name="_Toc181605150"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc236043335"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc243575614"/>
       <w:r w:rsidRPr="008464C4">
-        <w:t>Encountering unattended minors</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="91"/>
+        <w:t xml:space="preserve">Encountering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>unattended</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008464C4">
+        <w:t xml:space="preserve"> minors</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
     </w:p>
     <w:p w14:paraId="5F7158FE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="008464C4">
         <w:t xml:space="preserve">During a home visit, if staff observe a child alone or are alerted to any situation that may impact the child’s safety or well-being (such as antisocial behaviour or </w:t>
       </w:r>
       <w:r>
         <w:t>rental</w:t>
       </w:r>
       <w:r w:rsidRPr="008464C4">
         <w:t xml:space="preserve"> breaches), they should assess the potential risk to the child and respond appropriately. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A6FF0BA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="008464C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">For immediate safety concerns, staff must contact Victoria Police </w:t>
@@ -13190,73 +13208,69 @@
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="008464C4">
         <w:t>Information can be</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> requested or</w:t>
       </w:r>
       <w:r w:rsidRPr="008464C4">
         <w:t xml:space="preserve"> shared via the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">FVISS </w:t>
       </w:r>
       <w:r w:rsidRPr="008464C4">
         <w:t>and C</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ISS </w:t>
       </w:r>
       <w:r w:rsidRPr="008464C4">
         <w:t>to promote safety, following guidelines for referrals and collaboration with other agencies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E22752" w14:textId="5A261B21" w:rsidR="007B61E8" w:rsidRPr="009D55AC" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="75E22752" w14:textId="5A261B21" w:rsidR="007B61E8" w:rsidRPr="009D55AC" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="94"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="95" w:name="_Proactively_addressing_potential_1"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc236043336"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc243575615"/>
+      <w:bookmarkEnd w:id="95"/>
       <w:r w:rsidRPr="009D55AC">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Proactively addressing potential barriers to entry</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
     </w:p>
     <w:p w14:paraId="000B65B6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004740AE" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004740AE">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Clear, upfront communication helps renters prepare for home visits and reduces confusion or reluctance, especially for those with communication challenges or vulnerabilities. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5049A067" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004740AE" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004740AE">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
@@ -13412,139 +13426,130 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD017B">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>hat if the renter doesn’t provide access in accordance with the Notice of Entry, they will be in breach of their duty to permit entry under the RTA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D96210" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004740AE">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Staff should always use multiple contact methods such as phone, text, email, and post to reach the renter. At the local office’s discretion, an unannounced home visit (door knock only) may be conducted before issuing a Notice of Entry if all other contact attempts have failed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4293BC0E" w14:textId="2FF3D3CF" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="4293BC0E" w14:textId="2FF3D3CF" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="97"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="98" w:name="_Notices_of_Entry"/>
+      <w:bookmarkStart w:id="99" w:name="_Exercising_a_right"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc236043337"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc243575616"/>
       <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
       <w:r w:rsidRPr="001C662C">
         <w:lastRenderedPageBreak/>
         <w:t>Exercising a right of entry</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
-    </w:p>
-    <w:p w14:paraId="38A2406D" w14:textId="37971536" w:rsidR="007B61E8" w:rsidRPr="006B49E2" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:bookmarkEnd w:id="101"/>
+    </w:p>
+    <w:p w14:paraId="38A2406D" w14:textId="37971536" w:rsidR="007B61E8" w:rsidRPr="006B49E2" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="101" w:name="_Toc236043338"/>
-      <w:bookmarkStart w:id="102" w:name="_Toc237875233"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc236043338"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc243575617"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B49E2">
+      <w:r w:rsidRPr="00C90D5F">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t>context</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="103"/>
     </w:p>
     <w:p w14:paraId="438E592F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t>Par</w:t>
       </w:r>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t xml:space="preserve"> 2, Divisions 5, 5</w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t xml:space="preserve"> and 8 of the RTA outline the circumstances and procedural requirements for lawful entry to rented premises. These divisions interact by outlining the processes and requirements for entry to rented premises, balancing the rights and responsibilities of renters and rental providers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470033C5" w14:textId="18790E5A" w:rsidR="007B61E8" w:rsidRPr="008B7453" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="470033C5" w14:textId="18790E5A" w:rsidR="007B61E8" w:rsidRPr="008B7453" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="103"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="104" w:name="_Division_5_-"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc236043339"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc243575618"/>
+      <w:bookmarkEnd w:id="104"/>
       <w:r>
         <w:t xml:space="preserve">Part 2 </w:t>
       </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>Division</w:t>
+      </w:r>
       <w:r w:rsidRPr="008B7453">
-        <w:t>Division 5</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="104"/>
+        <w:t xml:space="preserve"> 5</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
     </w:p>
     <w:p w14:paraId="6DCEE248" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Part 2, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F31383">
         <w:t>Division 5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the RTA</w:t>
       </w:r>
       <w:r w:rsidRPr="1F757227">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA7BFE">
         <w:t>o</w:t>
       </w:r>
       <w:r>
@@ -13598,65 +13603,61 @@
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Residential Tenancies Act Regulations 2021)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="296F9747" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>the renter must not make unprescribed modifications to the property without consent of Homes Victoria (section 64).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="390B4826" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>If staff have a reasonable belief that a renter has failed to comply with any of these duties, it may become necessary to arrange a home visit or issue a Notice of Entry.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DBACFB" w14:textId="659A2FD3" w:rsidR="007B61E8" w:rsidRPr="00B552F2" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="00DBACFB" w14:textId="659A2FD3" w:rsidR="007B61E8" w:rsidRPr="00B552F2" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="107" w:name="_Toc237875235"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="107" w:name="_Toc236043340"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc243575619"/>
       <w:r>
         <w:t>Part 2 Division 5a</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="108"/>
     </w:p>
     <w:p w14:paraId="0687BE21" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Part 2, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F31383">
         <w:t>Division 5a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> outlines the duties of Homes Victoria, as a rental provider, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20959A29" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>providing a vacant and reasonably clean property for occupation at the commencement of a rental agreement (section 65)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2647CF46" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
@@ -13694,180 +13695,167 @@
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00470076">
         <w:t>omplying with safety-related repairs and maintenance requirements, including RTA safety checks</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (section 68a)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FDB7D76" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>maintaining records of gas and electrical safety checks at the property (section 68b)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="526914B2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">making sure replacement of appliances </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> minimum efficiency standards (section 69)</w:t>
+        <w:t>making sure replacement of appliances meet minimum efficiency standards (section 69)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="244BE22F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>making sure external doors are secured with functioning locks (section 70)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E30DFAC" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00452490">
         <w:t>if locks are changed, staff must as soon as practicable provide a key to the renter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04017E9D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00452490">
         <w:t>they must not prevent a protected person from changing locks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4862F832" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00452490">
         <w:t>they must not provide a key to an excluded person.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D8619F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>If renters do not provide entry by consent to fulfill these duties, for example a renter does not allow entry for contractors to perform safety checks, it may become necessary to issue a Notice of Entry.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6325C0DD" w14:textId="08E42672" w:rsidR="007B61E8" w:rsidRPr="00B552F2" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="6325C0DD" w14:textId="08E42672" w:rsidR="007B61E8" w:rsidRPr="00B552F2" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="109" w:name="_Toc237875236"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="109" w:name="_Toc236043341"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc243575620"/>
       <w:r>
         <w:t xml:space="preserve">Part 2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00B552F2">
         <w:t>Division 8</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="110"/>
     </w:p>
     <w:p w14:paraId="3A64CFA7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Part 2, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F31383">
         <w:t>Division 8</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the RTA</w:t>
       </w:r>
       <w:r w:rsidRPr="1F757227">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">covers the rights of entry to a rented premises. This division sets out the grounds for entry to a rented premises and outlines the required manner of entry. This includes </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>providing minimum notice periods, compensation for damage caused during entry, and liability should entry not be conducted according to legislation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487F0CB0" w14:textId="1386C99C" w:rsidR="007B61E8" w:rsidRPr="00054687" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="487F0CB0" w14:textId="1386C99C" w:rsidR="007B61E8" w:rsidRPr="00054687" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="110"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="111" w:name="_Circumstances_for_issuing"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc181605152"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc236043342"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc243575621"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:r w:rsidRPr="00A60A8A">
+        <w:t>Circumstances</w:t>
+      </w:r>
       <w:r w:rsidRPr="00054687">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Circumstances for issuing a </w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="111"/>
+        <w:t xml:space="preserve"> for issuing a </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="112"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Notice of Entry</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
+      <w:bookmarkEnd w:id="114"/>
     </w:p>
     <w:p w14:paraId="4D169FAB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00054687">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Notice of Entry</w:t>
       </w:r>
       <w:r w:rsidRPr="00054687">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">may be issued </w:t>
       </w:r>
       <w:r w:rsidRPr="00054687">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the following </w:t>
@@ -14071,59 +14059,51 @@
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F425E0D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>86(1)(g)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="501ED5B7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>Entry is necessary to conduct an inspection related to an application under section 91</w:t>
-[...7 lines deleted...]
-              <w:t>1), as directed by VCAT.</w:t>
+              <w:t>Entry is necessary to conduct an inspection related to an application under section 91V(1), as directed by VCAT.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49F9A1C6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>24 hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B61E8" w14:paraId="4E88BCD7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
@@ -14169,59 +14149,51 @@
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EC173D2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>86(1)(b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E8538D3" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t xml:space="preserve">The property is to be </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> entry is required to show the premises to a prospective buyer or lender.</w:t>
+              <w:t>The property is to be sold, entry is required to show the premises to a prospective buyer or lender.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27E1C21B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>48 hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B61E8" w14:paraId="0578539F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
@@ -14351,57 +14323,53 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Notice of Entry Procedure for Risk-Based Access</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005D2956">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r w:rsidRPr="001328F1">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for targeted guidance on determining the appropriate entry approach</w:t>
       </w:r>
       <w:r w:rsidRPr="00D91E77">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C44F38A" w14:textId="57367F88" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="5C44F38A" w14:textId="57367F88" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Entry under section 86(1)(g) related to Family Violence</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C3FD590" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00D672EF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D672EF">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Section 86(1)(g) of the RTA allows a rental provider to enter a rented property without the renter's consent for legal proceedings related to family violence protection. This entry is specifically for supporting legal actions, such as lease transfers or terminations, and is not a general right of inspection.</w:t>
       </w:r>
     </w:p>
@@ -14508,65 +14476,64 @@
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">section </w:t>
       </w:r>
       <w:r w:rsidRPr="63CB231C">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>86(1)(g), staff must include the name of the excluded renter’s representative in the notice (if known) as per s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ection </w:t>
       </w:r>
       <w:r w:rsidRPr="63CB231C">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>88(d) of the RTA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D26D4A" w14:textId="113F927A" w:rsidR="007B61E8" w:rsidRPr="00163B9C" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="69D26D4A" w14:textId="113F927A" w:rsidR="007B61E8" w:rsidRPr="00163B9C" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="115" w:name="_Toc237875238"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="115" w:name="_Toc236043343"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc243575622"/>
       <w:r w:rsidRPr="00163B9C">
-        <w:t>Notice requirements</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="114"/>
+        <w:t xml:space="preserve">Notice </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>requirements</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="115"/>
+      <w:bookmarkEnd w:id="116"/>
     </w:p>
     <w:p w14:paraId="48B79C27" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00722D9C" w:rsidRDefault="007B61E8" w:rsidP="00714642">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75A40">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If it is determined that issuing a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Notice of Entry</w:t>
       </w:r>
       <w:r w:rsidRPr="00D75A40">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
@@ -14651,153 +14618,152 @@
       </w:r>
       <w:r w:rsidRPr="63CB231C">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>he notice must specify a reason for entry that aligns with one of the subsections of s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ection</w:t>
       </w:r>
       <w:r w:rsidRPr="63CB231C">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 86(1) of the RTA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="002B8619" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00452490">
-        <w:t xml:space="preserve">if the reason for entry cannot be described within the notice itself, staff must generate the appropriate Notice of Entry cover letter using </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Legal, which enables staff to provide a more detailed explanation of the reason for entry.</w:t>
+        <w:t>if the reason for entry cannot be described within the notice itself, staff must generate the appropriate Notice of Entry cover letter using HiiP Legal, which enables staff to provide a more detailed explanation of the reason for entry.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20C42282" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00722D9C" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00722D9C">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>he proposed time for entry must be between 8 am and 6 pm on any day except public holidays</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F6C9C43" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>the notice must be served in person between 8 am and 6 pm or by post, allowing enough time for delivery (as per Consumer Affairs Victoria guidance), so that the renter receives the minimum notice period as outlined in section 85(b) of the RTA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B37FB2" w14:textId="388535BE" w:rsidR="007B61E8" w:rsidRPr="00D065BE" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="24B37FB2" w14:textId="388535BE" w:rsidR="007B61E8" w:rsidRPr="00D065BE" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D065BE">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Circumstances requiring multiple entries</w:t>
+        <w:t xml:space="preserve">Circumstances requiring </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60A8A">
+        <w:t>multiple</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D065BE">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entries</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1536A2D6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Multiple entries may be necessary in some cases, such as when entry is needed for maintenance works at different times.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C11B70B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>A Notice of Entry must be provided for each entry, whether to the interior of the rented premises or the land (e.g., front or rear yard), unless the renter provides consent for entry.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA80FE3" w14:textId="77B0217C" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="7EA80FE3" w14:textId="77B0217C" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="116"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="117" w:name="_Proactively_addressing_potential"/>
+      <w:bookmarkStart w:id="118" w:name="_Notice_of_Entry"/>
+      <w:bookmarkStart w:id="119" w:name="_Behaviours_of_concern"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc236043344"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc243575623"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
+      <w:bookmarkEnd w:id="119"/>
       <w:r w:rsidRPr="0059342E">
-        <w:t>Behaviours of concern and non-compliance with a Notice of Entry</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="119"/>
+        <w:t xml:space="preserve">Behaviours of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>concern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059342E">
+        <w:t xml:space="preserve"> and non-compliance with a Notice of Entry</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="120"/>
+      <w:bookmarkEnd w:id="121"/>
     </w:p>
     <w:p w14:paraId="10767114" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t xml:space="preserve">Addressing renter behaviours that compromise the safety of staff or contractors, or prevent staff from carrying out their duties, must be prioritised and managed promptly. Timely action is essential to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">maintain </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t xml:space="preserve">safety and uphold operational responsibilities. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ADCB840" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:t xml:space="preserve">When renters display behaviours of concern or fail to comply with a Notice of Entry (where the renter is in attendance only) that prevents the purpose of a home visit, their behaviour should guide next steps. For example, the following table </w:t>
       </w:r>
       <w:r w:rsidRPr="005408FA">
         <w:t>outlines common scenarios involving Notices of Entry and the corresponding staff actions required to manage behaviours of concern and access issues effectively.</w:t>
       </w:r>
@@ -14867,56 +14833,56 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FA109C8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="000244CE" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="007A652B">
               <w:t>Timeline</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B61E8" w:rsidRPr="000244CE" w14:paraId="563AA9AC" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3568" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C1362A2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+          <w:p w14:paraId="2C1362A2" w14:textId="04AE47BF" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>Renter is in attendance and prevents the home visit by engaging in behaviours that threaten the safety of staff and contractors.</w:t>
+              <w:t>Renter is in attendance and prevents the home visit by engaging in behaviours that threaten the safety of staff and contractors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3987" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EBBB4EB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="0059342E">
               <w:t>Staff must prioritise their own safety and terminate the home visit</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="021893EF" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00E53CBF" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="0059342E">
               <w:t xml:space="preserve">Report the events in line </w:t>
             </w:r>
             <w:r w:rsidRPr="002362B8">
               <w:t xml:space="preserve">with </w:t>
             </w:r>
@@ -14946,89 +14912,83 @@
               <w:r w:rsidRPr="00E53CBF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Residential Rental Agreement Breach Management Operational Guidelines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
               </w:rPr>
               <w:footnoteReference w:id="15"/>
             </w:r>
             <w:r w:rsidRPr="00E53CBF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059342E">
               <w:t>to assess whether the situation justifies issuing a Notice to Vacate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27A3E952" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="000244CE" w:rsidRDefault="007B61E8">
+          <w:p w14:paraId="27A3E952" w14:textId="52123815" w:rsidR="007B61E8" w:rsidRPr="000244CE" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Within 24 to 48 hours of Breach of Duty</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B61E8" w:rsidRPr="000244CE" w14:paraId="43AFD952" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3568" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="238C1399" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+          <w:p w14:paraId="238C1399" w14:textId="2D031998" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>Renter is in attendance and prevents the home visit by refusing entry and their behaviour is non-threatening.</w:t>
+              <w:t>Renter is in attendance and prevents the home visit by refusing entry and their behaviour is non-threatening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3987" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FD8AA26" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="0059342E">
               <w:t>Staff must explain:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46045E47" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="0059342E">
               <w:t>he N</w:t>
             </w:r>
@@ -15047,284 +15007,280 @@
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidRPr="0059342E">
               <w:t>ailure to comply will lead to legal action, including issuing a Breach of Duty Notice and applying to VCAT for a compliance order</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44B32827" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="000244CE" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>the prior contact attempts and clearly explain why the home visit cannot be delayed. For example, if an RTA safety inspection is overdue and the contractor has made reasonable but unsuccessful attempts to complete it, staff must emphasise the safety risks associated with further delays or failure to conduct the inspection.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="281834D7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+          <w:p w14:paraId="281834D7" w14:textId="1FFE6EA0" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>At time of refusal (during home visit).</w:t>
+              <w:t>At time of refusal (during home visit)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B61E8" w:rsidRPr="000244CE" w14:paraId="3599F1E0" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3568" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3107FD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="000244CE" w:rsidRDefault="007B61E8">
+          <w:p w14:paraId="4C3107FD" w14:textId="14EA899F" w:rsidR="007B61E8" w:rsidRPr="000244CE" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Compliance is not achieved during the home visit, and the threshold for issuing a Notice to Vacate has not been met</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B359E">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3987" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="100C4FA7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Issue a Breach of Duty Notice and include:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43586BDF" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="005C5A6F" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="005C5A6F">
               <w:t>ummary of original Notice of Entry, its purpose, and reasons for non-compliance</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="322F1850" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="000244CE" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1A4D">
               <w:t>warn that failure to comply will result in VCAT application.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53C487C8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+          <w:p w14:paraId="53C487C8" w14:textId="7EE6A04D" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>Within 24 to 48 hours of Breach of Duty and non-compliance.</w:t>
+              <w:t>Within 24 to 48 hours of Breach of Duty and non-compliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B61E8" w:rsidRPr="000244CE" w14:paraId="2D57F0B2" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3568" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DE0FFA1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+          <w:p w14:paraId="6DE0FFA1" w14:textId="6AF9A054" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>Failure to comply with the Breach of Duty.</w:t>
+              <w:t>Failure to comply with the Breach of Duty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3987" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BBBBAD9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Apply to VCAT to seek a compliance order.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BFBFE4F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+          <w:p w14:paraId="1BFBFE4F" w14:textId="70A0A24E" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>Within 24 to 48 hours of non-compliance.</w:t>
+              <w:t>Within 24 to 48 hours of non-compliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B61E8" w:rsidRPr="000244CE" w14:paraId="0A947C95" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3568" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21B9A7E5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>VCAT Hearing has not been scheduled within 7-14 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3987" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A6ABDC0" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t xml:space="preserve">Follow up with VCAT by phone and email, emphasising the urgency of the matter and the request for an expedited hearing allocation. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BFE6C7B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+          <w:p w14:paraId="1BFE6C7B" w14:textId="5D7F7FBF" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>Within 7-14 days following application to VCAT.</w:t>
+              <w:t>Within 7-14 days following application to VCAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D7C280F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyaftertablefigure"/>
       </w:pPr>
-      <w:bookmarkStart w:id="121" w:name="_Notifying_renters_entry"/>
-      <w:bookmarkEnd w:id="121"/>
+      <w:bookmarkStart w:id="122" w:name="_Notifying_renters_entry"/>
+      <w:bookmarkEnd w:id="122"/>
       <w:r>
         <w:t xml:space="preserve">For detailed guidance on responding to behaviours of concern and taking appropriate action under the RTA, refer to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00E53CBF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Residential Rental Agreement Breach Management Operational Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F19AFAD" w14:textId="331C4718" w:rsidR="007B61E8" w:rsidRPr="00706E1C" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="1F19AFAD" w14:textId="331C4718" w:rsidR="007B61E8" w:rsidRPr="00706E1C" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="122"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="123" w:name="_Failure_to_comply"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc236043345"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc243575624"/>
+      <w:bookmarkEnd w:id="123"/>
       <w:r w:rsidRPr="00706E1C">
         <w:lastRenderedPageBreak/>
-        <w:t>Failure to comply with a Notice of Entry</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="123"/>
+        <w:t xml:space="preserve">Failure to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>comply</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706E1C">
+        <w:t xml:space="preserve"> with a Notice of Entry</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkEnd w:id="125"/>
     </w:p>
     <w:p w14:paraId="37754CCD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="004C2B5E">
         <w:t xml:space="preserve">When a renter refuses lawful entry or fails to comply with a formal notice to remedy a breach, there </w:t>
       </w:r>
       <w:r w:rsidRPr="007941F3">
         <w:t xml:space="preserve">is a structured legal process that must be followed. This process is governed by the RTA and the </w:t>
       </w:r>
       <w:r w:rsidRPr="007941F3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Charter of Human Rights and Responsibilities Act 2006</w:t>
       </w:r>
       <w:r w:rsidRPr="007941F3">
         <w:t xml:space="preserve"> (The Charter), which</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> together require rental providers to act lawfully, fairly, and with proper consideration of the renter’s rights and circumstances. </w:t>
       </w:r>
     </w:p>
@@ -16011,66 +15967,65 @@
           <w:tcPr>
             <w:tcW w:w="3644" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41342B7D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Operational decision</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0975305B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>New rental agreement must be created</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1FE050D0" w14:textId="38994202" w:rsidR="007B61E8" w:rsidRPr="00706E1C" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="1FE050D0" w14:textId="38994202" w:rsidR="007B61E8" w:rsidRPr="00706E1C" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="126" w:name="_Toc237875241"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="126" w:name="_Toc236043346"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc243575625"/>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:lastRenderedPageBreak/>
+        <w:t>Determining</w:t>
+      </w:r>
       <w:r w:rsidRPr="00706E1C">
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="125"/>
+        <w:t xml:space="preserve"> what action to take</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="126"/>
+      <w:bookmarkEnd w:id="127"/>
     </w:p>
     <w:p w14:paraId="7B88F661" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="008B78BD">
         <w:t>When a renter refuses lawful entry and there’s no immediate risk, staff should take a proportionate, rights-based approach. The table below outlines key considerations and actions to guide decision-making.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5060D7A1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE5E76">
         <w:t xml:space="preserve">Table 7: </w:t>
       </w:r>
       <w:r>
         <w:t>Key considerations and actions when determining what action to take</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
@@ -16979,60 +16934,59 @@
     </w:p>
     <w:p w14:paraId="6D740256" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00B31161">
         <w:t>ollow all procedural requirements, including internal oversight and approvals, before issuing a Notice to Vacate or applying for a Possession Order or Warrant of Possession, as outlined in the Residential Rental Agreement Breach Management Operational Guidelines</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168A8253" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00AD3DA1" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">document all interactions and decisions, including any attempts to resolve the issue </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD3DA1">
         <w:t>collaboratively.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB65EFA" w14:textId="4B97FDFC" w:rsidR="007B61E8" w:rsidRPr="002510AA" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="5AB65EFA" w14:textId="4B97FDFC" w:rsidR="007B61E8" w:rsidRPr="002510AA" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...3 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>Determining</w:t>
+      </w:r>
       <w:r w:rsidRPr="002510AA">
-        <w:t>Determining when a Warrant of Possession may be justified</w:t>
+        <w:t xml:space="preserve"> when a Warrant of Possession may be justified</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="216678D6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="002510AA">
         <w:t>To determine whether seeking a Warrant of Possession with intent to evict is justified, staff must assess whether:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73365F50" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>all reasonable efforts to engage the renter have been exhausted, including repeated and documented attempts to gain lawful entry at each stage of progressive action</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07F37B66" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
@@ -17076,99 +17030,107 @@
     </w:p>
     <w:p w14:paraId="297E55C7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00452490">
         <w:t>the nature and impact of the breach</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EAD8ABB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00452490">
         <w:t>the steps taken to avoid eviction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12B0272A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>Eviction must not be pursued solely based on non-urgent access issues. The threshold for enforcement is met only when the refusal of entry materially obstructs Homes Victoria’s ability to fulfil its legal or operational responsibilities, and no other resolution pathway remains viable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADB3A39" w14:textId="1E3D60B8" w:rsidR="007B61E8" w:rsidRPr="002510AA" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="0ADB3A39" w14:textId="5C12CF97" w:rsidR="007B61E8" w:rsidRPr="00C90D5F" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="002510AA">
+      </w:pPr>
+      <w:bookmarkStart w:id="128" w:name="_Toc236043347"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc243575626"/>
+      <w:r w:rsidRPr="00C90D5F">
         <w:t>Trauma</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002510AA">
+      <w:r w:rsidR="00C90D5F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
         <w:t>informed practice</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
-    </w:p>
-    <w:p w14:paraId="17554685" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:bookmarkEnd w:id="129"/>
+    </w:p>
+    <w:p w14:paraId="17554685" w14:textId="5DB509AF" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="005754A3">
-        <w:t xml:space="preserve">Trauma-informed practice recognises that renters may have experienced events that affect how they respond to authority, privacy, and communication. By applying this approach, </w:t>
+        <w:t>Trauma</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90D5F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005754A3">
+        <w:t xml:space="preserve">informed practice recognises that renters may have experienced events that affect how they respond to authority, privacy, and communication. By applying this approach, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">staff </w:t>
       </w:r>
       <w:r w:rsidRPr="005754A3">
         <w:t>can</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005754A3">
         <w:t>support resolution</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005754A3">
         <w:t>especially when navigating sensitive issues like access to the home.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> A trauma-informed approach helps staff:</w:t>
+        <w:t xml:space="preserve"> A trauma</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90D5F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>informed approach helps staff:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D7F1D6E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>avoid escalating situations unnecessarily</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5098D8E1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>build trust and rapport</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12C51A5D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -17197,57 +17159,63 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F67E95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>practical actio</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ns </w:t>
       </w:r>
       <w:r w:rsidRPr="004D595E">
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="00F67E95">
         <w:t xml:space="preserve"> when renters are refusing or obstructing lawful entry. Each principle is paired with a real-world example to show how it can be applied in day-to-day work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4438E9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+    <w:p w14:paraId="5B4438E9" w14:textId="05415B0A" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Table 8: Applying trauma-informed practice</w:t>
+        <w:t>Table 8: Applying trauma</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90D5F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>informed practice</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1740"/>
         <w:gridCol w:w="1740"/>
         <w:gridCol w:w="2672"/>
         <w:gridCol w:w="3341"/>
       </w:tblGrid>
       <w:tr w:rsidR="007B61E8" w:rsidRPr="00B8199B" w14:paraId="0DC7BD38" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63481F2E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B8199B" w:rsidRDefault="007B61E8">
             <w:pPr>
@@ -17880,95 +17848,109 @@
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7319075D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00980B7D">
               <w:t>A renter becomes distressed after receiving multiple entry notices</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="223C70B9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B8199B" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00980B7D">
               <w:t>Staff pause further notices and arrange a meeting with a support worker to co-design a plan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E37FB3E" w14:textId="1AEABA47" w:rsidR="007B61E8" w:rsidRPr="00F14694" w:rsidRDefault="007B61E8" w:rsidP="00F57F14">
+    <w:p w14:paraId="0E37FB3E" w14:textId="7B6C3E87" w:rsidR="007B61E8" w:rsidRPr="00F14694" w:rsidRDefault="007B61E8" w:rsidP="00F57F14">
       <w:pPr>
         <w:pStyle w:val="Bodyaftertablefigure"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For more information on trauma-informed practice refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00F14694">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Department of Families Fairness and Housing Victoria | Framework for trauma-informed practice</w:t>
+          <w:t xml:space="preserve">Department of Families Fairness and Housing Victoria </w:t>
+        </w:r>
+        <w:r w:rsidR="000D62FB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">web page </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F14694">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Framework for trauma-informed practice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14AE328C" w14:textId="39FFC3BF" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="14AE328C" w14:textId="39FFC3BF" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="130" w:name="_Toc237875243"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="130" w:name="_Toc236043348"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc243575627"/>
       <w:r w:rsidRPr="0059342E">
-        <w:t>Safety checks and failed access</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="129"/>
+        <w:t xml:space="preserve">Safety </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>checks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059342E">
+        <w:t xml:space="preserve"> and failed access</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="130"/>
+      <w:bookmarkEnd w:id="131"/>
     </w:p>
     <w:p w14:paraId="79D5E119" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="00FC279A">
       <w:pPr>
         <w:pStyle w:val="Bodyaftertablefigure"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:t xml:space="preserve">Safety checks, as mandated by the RTA, include a range of inspections designed to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">confirm </w:t>
       </w:r>
       <w:r w:rsidRPr="0059342E">
         <w:t>rental properties meet minimum safety standards and protect renters’ health and safety. Specifically, these safety checks include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D297DC9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r>
         <w:t>9</w:t>
       </w:r>
@@ -18364,102 +18346,85 @@
               <w:t xml:space="preserve">Maintaining </w:t>
             </w:r>
             <w:r w:rsidRPr="004B359E">
               <w:t>the property is structurally sound, weatherproof, free from mould/damp, and adequately ventilated.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2205" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C50C4BC" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="0059342E">
               <w:t>Ongoing maintenance</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31981F76" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="0059342E">
-              <w:t xml:space="preserve">Minimum standards </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Minimum standards apply at all times</w:t>
+            </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E77C847" w14:textId="38B39515" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="5E77C847" w14:textId="38B39515" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="132" w:name="_Toc237875244"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="132" w:name="_Toc236043349"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc243575628"/>
       <w:r>
         <w:t>Upcoming RTA safety checks</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
+      <w:bookmarkEnd w:id="133"/>
     </w:p>
     <w:p w14:paraId="344B2E1A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Before visiting a renter at home, staff must be informed and prepared to discuss safety and compliance matters.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43345AE9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Staff should proactively review </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> property records to:</w:t>
+        <w:t>Staff should proactively review HiiP property records to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A9070B7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B07BDF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07BDF">
         <w:t>onfirm the status and due dates of RTA-mandated safety checks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2240EEAE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B07BDF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07BDF">
         <w:t>ate of the last safety check (gas, electrical, smoke alarm)</w:t>
       </w:r>
@@ -18541,108 +18506,86 @@
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07BDF">
         <w:t xml:space="preserve">eassure renters that safety is a </w:t>
       </w:r>
       <w:r w:rsidR="001D31CB" w:rsidRPr="00B07BDF">
         <w:t>priority,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07BDF">
         <w:t xml:space="preserve"> and their home is being actively maintained, and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24394E9E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B07BDF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07BDF">
         <w:t>educe the need for follow-up visits or renter uncertainty.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4589D239" w14:textId="0DE1553B" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="4589D239" w14:textId="0DE1553B" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="134" w:name="_Toc237875245"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="134" w:name="_Toc236043350"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc243575629"/>
       <w:r w:rsidRPr="0059342E">
-        <w:t>Head contractor failed access</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="133"/>
+        <w:t xml:space="preserve">Head </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>contractor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059342E">
+        <w:t xml:space="preserve"> failed access</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="134"/>
+      <w:bookmarkEnd w:id="135"/>
     </w:p>
     <w:p w14:paraId="5352B1D8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
-        <w:t xml:space="preserve">When safety checks are due, the Housing Call Centre raises a work order in </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> to automatically generate a letter informing renters that the department</w:t>
+        <w:t>When safety checks are due, the Housing Call Centre raises a work order in HiiP Repairs on behalf of Homes Victoria. This work order triggers HiiP to automatically generate a letter informing renters that the department</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="0059342E">
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="0059342E">
-        <w:t xml:space="preserve">ead contractor will contact them to schedule a safety check. This letter is viewable in the Safety and Compliance document tab in </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> following its generation.</w:t>
+        <w:t>ead contractor will contact them to schedule a safety check. This letter is viewable in the Safety and Compliance document tab in HiiP following its generation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="267D7CD8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:t>When safety checks fall due, the Head contractor must make two reasonable attempts to gain entry to the property to complete the required inspections and maintenance. These attempts include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="372B27FC" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="0059342E">
         <w:t>ontacting the renter, and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DA9CD42" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
@@ -18662,118 +18605,110 @@
       <w:r w:rsidRPr="0059342E">
         <w:t>If access cannot be obtained after these reasonable efforts, the Head contractor will:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D1DC7F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="0059342E">
         <w:t>lace the job on-hold, and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6304DAB6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="0059342E">
-        <w:t xml:space="preserve">scalate the issue by raising a failed access report through </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Repairs, following established contractor memoranda.</w:t>
+        <w:t>scalate the issue by raising a failed access report through HiiP Repairs, following established contractor memoranda.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C476B82" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:t xml:space="preserve">This escalation notifies staff, who are then responsible for proactively working with the renter to arrange entry, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">so </w:t>
       </w:r>
       <w:r w:rsidRPr="0059342E">
         <w:t>that safety checks are completed promptly and in compliance with legislative requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF42993" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+    <w:p w14:paraId="6AF42993" w14:textId="374E47A7" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
-        <w:t xml:space="preserve">On-hold jobs will also appear in </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>On-hold jobs will also appear in HiiP’s Tenancy Task List. Staff are required to manage these safety check</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6BF1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0059342E">
-        <w:t>HiiP’s</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Tenancy Task List. Staff are required to manage these safety check-related tasks by regularly reviewing their list. Managers are equally accountable and must monitor the task list to </w:t>
+        <w:t xml:space="preserve">related tasks by regularly reviewing their list. Managers are equally accountable and must monitor the task list to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">support </w:t>
       </w:r>
       <w:r w:rsidRPr="0059342E">
         <w:t>timely follow-up by staff.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33EBD3F4" w14:textId="618CADDD" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="33EBD3F4" w14:textId="618CADDD" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="135" w:name="_Toc236043351"/>
-      <w:bookmarkStart w:id="136" w:name="_Toc237875246"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc236043351"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc243575630"/>
       <w:r w:rsidRPr="0059342E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>Notice of Entry</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="135"/>
+        <w:t xml:space="preserve">Notice of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Entry</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="136"/>
+      <w:bookmarkEnd w:id="137"/>
     </w:p>
     <w:p w14:paraId="792F12AD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00452490">
         <w:t>When a suitable time is agreed upon between the Head contractor and the renter, a follow-up letter, accompanied by a Notice of Entry, must be sent to the renter confirming the date and time of the safety check. The follow-up letter can be generated by staff via the “Generate User Initiated Letter” function within the renter’s tenancy record.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DEC6B4A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:t>For more detailed information on Notice of Entry requirements, refer to the following sections:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11DCB3DA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Proactively_addressing_potential_1" w:history="1">
         <w:r w:rsidRPr="0059342E">
           <w:rPr>
@@ -18800,68 +18735,70 @@
     <w:p w14:paraId="3B445ACD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="006C2AB8">
         <w:t xml:space="preserve">If the renter fails to comply with the Notice of Entry, a breach must be initiated following the procedures set out in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="00BB3830">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Residential Rental Agreement Breach Management Operational Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="19"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485C46C9" w14:textId="63239141" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="485C46C9" w14:textId="63239141" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="137"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="138" w:name="_Notifying_renters_entry_1"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc236043352"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc243575631"/>
+      <w:bookmarkEnd w:id="138"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Notifying renters entry occurred in their absence</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="138"/>
+        <w:t xml:space="preserve">Notifying </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>renters</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> entry occurred in their absence</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="139"/>
+      <w:bookmarkEnd w:id="140"/>
     </w:p>
     <w:p w14:paraId="17145E78" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00774180" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00774180">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>If the renter was not home when entry was made</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00774180">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">whether through a </w:t>
@@ -19013,158 +18950,128 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ttached to the front of the property</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66808B6D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00774180">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ecord the lockbox code in a </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="114FA981">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">high </w:t>
       </w:r>
       <w:r w:rsidRPr="00774180">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>priority</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">priority property note in HiiP Repairs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">so that </w:t>
+      </w:r>
       <w:r w:rsidRPr="00774180">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> property note in </w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t>the renter can access the keys after hours.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C71B8D9" w14:textId="51C2D26B" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="6C71B8D9" w14:textId="51C2D26B" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="140"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="141" w:name="_Toc236043353"/>
+      <w:bookmarkStart w:id="142" w:name="_Entry_in_emergencies"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc236043354"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc243575632"/>
       <w:bookmarkEnd w:id="141"/>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="142"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entry in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60A8A">
+        <w:t>emergencies</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="143"/>
+      <w:bookmarkEnd w:id="144"/>
     </w:p>
     <w:p w14:paraId="61CD5E62" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B43DB">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The following sections are to be read and applied holistically. For example, if there is a flooding incident or abandoned/distressed animal, staff should also consider whether the procedures for Welfare Checks may also apply in the circumstances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAAB1B1" w14:textId="555ECB5B" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="1EAAB1B1" w14:textId="555ECB5B" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...12 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="145" w:name="_Toc236043355"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc243575633"/>
+      <w:r w:rsidRPr="00A60A8A">
         <w:t>Emergencies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
+      <w:bookmarkEnd w:id="146"/>
     </w:p>
     <w:p w14:paraId="156F8FD9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="002A68F4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="63CB231C">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In certain emergency situations where there is an immediate and serious risk to renter or other person or property inside the rented premises, staff may need to facilitate entry for authorised persons, such as emergency services, without renter consent or issuing a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Notice of Entry</w:t>
       </w:r>
       <w:r w:rsidRPr="63CB231C">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. These situations are considered </w:t>
@@ -19351,59 +19258,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> Where the renter is not home, refer to </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Notifying_renters_entry_1" w:history="1">
         <w:r w:rsidRPr="0038403D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Section 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidRPr="0038403D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve"> Notifying </w:t>
         </w:r>
-        <w:proofErr w:type="gramStart"/>
         <w:r w:rsidRPr="001C4D02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>renters</w:t>
         </w:r>
-        <w:proofErr w:type="gramEnd"/>
         <w:r w:rsidRPr="0038403D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve"> entry occurred in their absence</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>, so that they are appropriately informed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E0354C7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F125F">
         <w:rPr>
           <w:b/>
@@ -19492,128 +19397,110 @@
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ection</w:t>
       </w:r>
       <w:r w:rsidRPr="63CB231C">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 91A of the RTA is an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>offence</w:t>
       </w:r>
       <w:r w:rsidRPr="63CB231C">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and may result in Homes Victoria being fined 60 penalty units. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757371AD" w14:textId="74C73821" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="757371AD" w14:textId="74C73821" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="146" w:name="_Toc236043356"/>
-      <w:bookmarkStart w:id="147" w:name="_Toc237875250"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc236043356"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc243575634"/>
       <w:r w:rsidRPr="001F2599">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Welfare </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>checks</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="146"/>
       <w:bookmarkEnd w:id="147"/>
+      <w:bookmarkEnd w:id="148"/>
     </w:p>
     <w:p w14:paraId="68DCE30B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00A825CF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A825CF">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Welfare checks may be initiated when there are concerns about a renter or household member’s well-being, such as unexplained absence. In such cases, staff should:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CFF1E18" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00A825CF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00A825CF">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">heck the renter’s tenancy record in </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> for any recorded temporary absence</w:t>
+        <w:t>heck the renter’s tenancy record in HiiP for any recorded temporary absence</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62327DA5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00A825CF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00A825CF">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ttempt to contact the renter directly</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="460B17C1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00A825CF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
@@ -19790,66 +19677,65 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff must immediately contact emergency services </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidRPr="00A825CF">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">000 and facilitate entry to the property. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C67A56D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:t>Staff must not enter the property if a death is suspected. In the event a renter is found deceased, the police will arrange the removal of the body and notify the next of kin. Once the police have completed their investigation and removed the body, staff should secure the property.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F420D8E" w14:textId="1E041086" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="4F420D8E" w14:textId="1E041086" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Industrial cleaning</w:t>
+        <w:t xml:space="preserve">Industrial </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60A8A">
+        <w:t>cleaning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="340EDAF3" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>If a body is found, the police or forensic services will determine whether an industrial clean is necessary due to biohazard contamination or other health and safety concerns. The decision to arrange for an industrial clean is based on the following factors:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F2785D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -19899,65 +19785,61 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="0059342E">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>he severity of the situation and advice from authorities, CSHS managers, and/or standby managers will guide the decision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04DC6046" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Once the investigation is complete, staff will be notified to arrange for a professional industrial clean to restore the property to a safe and habitable condition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15660C43" w14:textId="5ADAD9FA" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="15660C43" w14:textId="5ADAD9FA" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...6 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:bookmarkStart w:id="149" w:name="_Toc236043357"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc243575635"/>
+      <w:r w:rsidRPr="00C90D5F">
         <w:t>Flooding</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="148"/>
       <w:bookmarkEnd w:id="149"/>
+      <w:bookmarkEnd w:id="150"/>
     </w:p>
     <w:p w14:paraId="06F12DFA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00820DDB" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820DDB">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Staff must promptly investigate flooding reports, which typically fall into two categories:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D7D75CE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00820DDB" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820DDB">
         <w:rPr>
@@ -19971,90 +19853,77 @@
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820DDB">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Flooding in multiple properties (e.g., high-rise), affecting other units, with or without the renter at home.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F814B60" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00E0176A">
         <w:lastRenderedPageBreak/>
         <w:t>Before entering a property, staff should ascertain if the flooding can be resolved by turning off the water supply at the meter. If entry is required, the immediate priority is to stop flooding and minimise damage. Following this, necessary make-safe work should be arranged with a contractor</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E358753" w14:textId="6C9D3C33" w:rsidR="007B61E8" w:rsidRPr="00CE6F88" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="7E358753" w14:textId="6C9D3C33" w:rsidR="007B61E8" w:rsidRPr="00CE6F88" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE6F88">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Flood </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6F88">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">emediation </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>orks</w:t>
+      <w:r w:rsidRPr="00A60A8A">
+        <w:t>works</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66958492" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="005E12AF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E12AF">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>In the event of suspected damage or water accumulation, the following actions must be taken:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="110BB3FA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="005E12AF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7DC3">
@@ -20233,123 +20102,127 @@
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="005E12AF">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">f the property is unoccupied, staff must remain on-site with contractors during the cleaning process and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">confirm </w:t>
       </w:r>
       <w:r w:rsidRPr="005E12AF">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>the property is secured once the issue is resolved.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6593D07B" w14:textId="7B88E9E6" w:rsidR="007B61E8" w:rsidRPr="005E12AF" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="6593D07B" w14:textId="7B88E9E6" w:rsidR="007B61E8" w:rsidRPr="005E12AF" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="150"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="151" w:name="_Toc236043358"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc243575636"/>
+      <w:r>
+        <w:t xml:space="preserve">Fires, gas leaks </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> other serious safety risks</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="151"/>
+      <w:bookmarkEnd w:id="152"/>
     </w:p>
     <w:p w14:paraId="72B1F3F2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In emergencies such as fires, gas leaks, or other serious safety risks, staff must immediately contact 000. Information sharing may be necessary in these situations to protect individuals and prevent further harm. Any information shared must comply with relevant privacy laws. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE86F05" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>If fire services attend, staff should obtain the attending officers’ contact details, including their name, position and phone number.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02F7E012" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B804BD" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B804BD">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Once fire services have completed their work, coordinate with contractors to address any remaining health and safety risks, such as gas leaks or electrical faults, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">and facilitate </w:t>
       </w:r>
       <w:r w:rsidRPr="00B804BD">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>timely entry for necessary repairs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5BD06D" w14:textId="4C85DC31" w:rsidR="007B61E8" w:rsidRPr="007F44F3" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="7A5BD06D" w14:textId="4C85DC31" w:rsidR="007B61E8" w:rsidRPr="007F44F3" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="153" w:name="_Toc237875253"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="153" w:name="_Toc236043359"/>
+      <w:bookmarkStart w:id="154" w:name="_Toc243575637"/>
       <w:r w:rsidRPr="007F44F3">
-        <w:t>Abandoned or distressed animals</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="152"/>
+        <w:t xml:space="preserve">Abandoned </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F44F3">
+        <w:t xml:space="preserve"> distressed animals</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="153"/>
+      <w:bookmarkEnd w:id="154"/>
     </w:p>
     <w:p w14:paraId="2F57E727" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="007F44F3" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F44F3">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>When reports are received about distressed or abandoned pets inside a property, staff should:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A4B8FD1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="007F44F3" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20465,65 +20338,64 @@
         <w:t xml:space="preserve"> and i</w:t>
       </w:r>
       <w:r w:rsidRPr="007F44F3">
         <w:t>f confirmed, staff should</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="788CE241" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00452490">
         <w:t xml:space="preserve">refer the case to RSPCA Victoria, local police or council, and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD0CA2E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00452490">
         <w:t>facilitate entry to the property as necessary to address the safety and wellbeing of the animals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E91636" w14:textId="561FF51F" w:rsidR="007B61E8" w:rsidRPr="00C75438" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="17E91636" w14:textId="561FF51F" w:rsidR="007B61E8" w:rsidRPr="00C75438" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="154"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="155" w:name="_Toc236043360"/>
+      <w:bookmarkStart w:id="156" w:name="_Toc243575638"/>
+      <w:r>
+        <w:t xml:space="preserve">Entrapment or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>lockout</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="155"/>
+      <w:bookmarkEnd w:id="156"/>
     </w:p>
     <w:p w14:paraId="6405E4BD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00DC1420" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC1420">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff may arrange entry if a household member is locked inside and at risk of harm. If the situation is unknown, staff should </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">follow the procedures for welfare checks and </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC1420">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">contact 000 for advice and facilitate entry as soon as possible to </w:t>
@@ -20686,74 +20558,73 @@
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t xml:space="preserve">There is no legal minimum age for leaving a child alone but concerns about child wellbeing can be reported to Child Protection under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Children, Youth, and Families Act 2005</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7027D8F2" w14:textId="37F146B8" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="7027D8F2" w14:textId="37F146B8" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="157" w:name="_Toc237875255"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="157" w:name="_Toc236043361"/>
+      <w:bookmarkStart w:id="158" w:name="_Toc243575639"/>
       <w:r w:rsidRPr="0059342E">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Incident</w:t>
       </w:r>
       <w:r w:rsidRPr="0059342E">
-        <w:t xml:space="preserve"> reporting</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="156"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90D5F">
+        <w:t>reporting</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="157"/>
+      <w:bookmarkEnd w:id="158"/>
     </w:p>
     <w:p w14:paraId="43BAA20B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:t>The Client Incident Management System (CIMS) is a framework for reporting and managing incidents, enabling collaboration between clients, service providers, and the department.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69E749A6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:t xml:space="preserve">Incidents that meet the CIMS threshold must be reported according to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Client incident management policy and guidance (CIMS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
@@ -20780,90 +20651,68 @@
     </w:p>
     <w:p w14:paraId="730DBB83" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="0059342E">
         <w:t>ntentional self-harm to end life</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70DF80FB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="0059342E">
         <w:t>nexpected client death, including substance-related cases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496408B5" w14:textId="219A9B5F" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="496408B5" w14:textId="219A9B5F" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="159" w:name="_Toc236043362"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc243575640"/>
       <w:r w:rsidRPr="0059342E">
-        <w:t>HiiP</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>HiiP incident reporting</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="159"/>
+      <w:bookmarkEnd w:id="160"/>
+    </w:p>
+    <w:p w14:paraId="1DAED468" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
       <w:r w:rsidRPr="0059342E">
-        <w:t xml:space="preserve"> incident reporting</w:t>
-[...22 lines deleted...]
-        <w:t>. Reportable incident types include:</w:t>
+        <w:t>HiiP incident reporting is an additional mandatory process that enables the documentation and recording of incidents linked to properties and any involved clients in HiiP. Reportable incident types include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57176CA7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:t>Acts of nature, such as</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B01876" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00452490">
         <w:t>storm damage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A73FE2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
@@ -20966,87 +20815,73 @@
     </w:p>
     <w:p w14:paraId="44009129" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0059342E">
         <w:t>afety and security details, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64CDBAF1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00452490">
         <w:t>completion</w:t>
       </w:r>
       <w:r w:rsidRPr="0059342E">
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">an </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Incident Report</w:t>
+        <w:t>an OurSafety Incident Report</w:t>
       </w:r>
       <w:r w:rsidRPr="0059342E">
         <w:t>, evaluations, injuries, police investigations, client involvement, estimated damage costs, work notes, and photo evidence uploads.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4389A2B7" w14:textId="3A140024" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+    <w:p w14:paraId="4389A2B7" w14:textId="3A140024" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00A60A8A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="161" w:name="_Toc237875257"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="161" w:name="_Toc236043363"/>
+      <w:bookmarkStart w:id="162" w:name="_Toc243575641"/>
       <w:r>
         <w:t xml:space="preserve">Master </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00C90D5F">
         <w:t>key</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> sign out – Police requests for entry</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="160"/>
       <w:bookmarkEnd w:id="161"/>
+      <w:bookmarkEnd w:id="162"/>
     </w:p>
     <w:p w14:paraId="1234274A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00714FE5" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff </w:t>
       </w:r>
       <w:r w:rsidRPr="00714FE5">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">may provide master keys to police </w:t>
       </w:r>
       <w:r w:rsidRPr="00D5732B">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>through a sign-out process if the</w:t>
@@ -21132,59 +20967,51 @@
         </w:rPr>
         <w:t>arrant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6360EF16" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00452490">
         <w:t>the warrant is current, signed, and dated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C11036" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00452490">
-        <w:t xml:space="preserve">the address specified in the warrant matches a </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Victoria-owned or managed property or permits police to enter any location where the named individual is suspected to be.</w:t>
+        <w:t>the address specified in the warrant matches a Homes Victoria-owned or managed property or permits police to enter any location where the named individual is suspected to be.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4197ACB4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ousehold member verification: </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
@@ -21301,66 +21128,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6C13">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>of the</w:t>
       </w:r>
       <w:r w:rsidRPr="00714FE5">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> police officer signing out the key</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE2E93">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">in </w:t>
-[...6 lines deleted...]
-        <w:t>HiiP</w:t>
+        <w:t>in HiiP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE2E93">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> key register, which forms part of the tenancy record</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71264901" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">make sure </w:t>
       </w:r>
       <w:r w:rsidRPr="00714FE5">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
@@ -21440,185 +21259,183 @@
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Crimes Act 1958 (Vic)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (s. 459A), which permits them to enter and use reasonable force in certain situations. However, this authority does not extend to housing staff, who cannot permit police entry without a valid warrant. Allowing police access without a warrant would breach the renter's right to quiet enjoyment.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007B61E8" w:rsidSect="00F15144">
       <w:headerReference w:type="even" r:id="rId37"/>
       <w:headerReference w:type="default" r:id="rId38"/>
       <w:footerReference w:type="even" r:id="rId39"/>
       <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D58FEB9" w14:textId="77777777" w:rsidR="00287CD9" w:rsidRDefault="00287CD9">
+    <w:p w14:paraId="7F0826CC" w14:textId="77777777" w:rsidR="008C4CFC" w:rsidRDefault="008C4CFC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A30C20C" w14:textId="77777777" w:rsidR="00287CD9" w:rsidRDefault="00287CD9"/>
+    <w:p w14:paraId="76C55572" w14:textId="77777777" w:rsidR="008C4CFC" w:rsidRDefault="008C4CFC"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63EFD6DC" w14:textId="77777777" w:rsidR="00287CD9" w:rsidRDefault="00287CD9">
+    <w:p w14:paraId="44BC015B" w14:textId="77777777" w:rsidR="008C4CFC" w:rsidRDefault="008C4CFC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0312AA97" w14:textId="77777777" w:rsidR="00287CD9" w:rsidRDefault="00287CD9"/>
+    <w:p w14:paraId="7B8CE369" w14:textId="77777777" w:rsidR="008C4CFC" w:rsidRDefault="008C4CFC"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3B7F78D7" w14:textId="77777777" w:rsidR="00287CD9" w:rsidRDefault="00287CD9">
+    <w:p w14:paraId="19D2F8A7" w14:textId="77777777" w:rsidR="008C4CFC" w:rsidRDefault="008C4CFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1001AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="064E79DF" w14:textId="77777777" w:rsidR="00EB4BC7" w:rsidRDefault="00EB4BC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5F16E52C" wp14:editId="181E78CF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189845</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="MSIPCM9dd54572b391b968e538fedc" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -21701,51 +21518,51 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7AFEEE55" w14:textId="77777777" w:rsidR="00431A70" w:rsidRDefault="00EB4BC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="47C005B9" wp14:editId="033DE9C0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189687</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="MSIPCM36724fdbb2a52fcfc05f86a5" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
@@ -21829,51 +21646,51 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0BD79181" w14:textId="77777777" w:rsidR="00EB4BC7" w:rsidRDefault="00EB4BC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="70BA23E7" wp14:editId="2F526DE4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189845</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="MSIPCMf6504bf684e4519137a7274a" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -21956,51 +21773,51 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="08A7AB9C" w14:textId="77777777" w:rsidR="00D63636" w:rsidRDefault="002C5B7C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3B772BC9" wp14:editId="18CDC098">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="MSIPCMd3f54469bd0204c6fb2f3fa8" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
@@ -22084,51 +21901,51 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="002C5B7C">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7EAD8C15" w14:textId="11D530F8" w:rsidR="00431A70" w:rsidRDefault="00EB4BC7" w:rsidP="00DC00C1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3667"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1BA32EAB" wp14:editId="3AC451D7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189845</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
@@ -22215,71 +22032,71 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="541DCA83" w14:textId="77777777" w:rsidR="00287CD9" w:rsidRDefault="00287CD9" w:rsidP="00207717">
+    <w:p w14:paraId="37E482BA" w14:textId="77777777" w:rsidR="008C4CFC" w:rsidRDefault="008C4CFC" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07051E65" w14:textId="77777777" w:rsidR="00287CD9" w:rsidRDefault="00287CD9">
+    <w:p w14:paraId="1663501B" w14:textId="77777777" w:rsidR="008C4CFC" w:rsidRDefault="008C4CFC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A6BCCCD" w14:textId="77777777" w:rsidR="00287CD9" w:rsidRDefault="00287CD9"/>
+    <w:p w14:paraId="7B04E862" w14:textId="77777777" w:rsidR="008C4CFC" w:rsidRDefault="008C4CFC"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4A7BDD5D" w14:textId="77777777" w:rsidR="00287CD9" w:rsidRDefault="00287CD9">
+    <w:p w14:paraId="5C3FC3A3" w14:textId="77777777" w:rsidR="008C4CFC" w:rsidRDefault="008C4CFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="712911F5" w14:textId="2C26B48F" w:rsidR="007B61E8" w:rsidRPr="00D851A8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00530BCB">
         <w:t>https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/OurSafety-Incident-Reporting-%26-Investigation.aspx</w:t>
       </w:r>
@@ -22696,51 +22513,51 @@
     <w:p w14:paraId="6440EE2A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0008517F" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A7864">
         <w:t>https://providers.dffh.vic.gov.au/cims#CimsGuides</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="59E6E902" w14:textId="77777777" w:rsidR="00431A70" w:rsidRDefault="00C60411">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
@@ -22760,100 +22577,100 @@
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t>Document title</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="009C245E" w:rsidRPr="009C245E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>(use Header style)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="49C56C83" w14:textId="799100F9" w:rsidR="00562811" w:rsidRPr="001C7128" w:rsidRDefault="007B61E8" w:rsidP="001C7128">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="007B61E8">
       <w:t>Home Visits and Lawful Entry to Rented Properties Operational Guidelines</w:t>
     </w:r>
     <w:r w:rsidR="001C7128">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001C7128">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="031A3B23"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C1E88E7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
@@ -23703,50 +23520,145 @@
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="626758C8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C090025"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading1"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading4"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading6"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading7"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading8"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading9"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6309259F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8B3CE87A"/>
     <w:styleLink w:val="ZZQuotebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Quotebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Quotebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
@@ -23898,73 +23810,75 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="832066259">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="597568604">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1605532688">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1440564946">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="641496931">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1307776664">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="639921597">
     <w:abstractNumId w:val="0"/>
   </w:num>
+  <w:num w:numId="11" w16cid:durableId="232131760">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -24020,77 +23934,79 @@
     <w:rsid w:val="00094DA3"/>
     <w:rsid w:val="00096CD1"/>
     <w:rsid w:val="000A012C"/>
     <w:rsid w:val="000A0EB9"/>
     <w:rsid w:val="000A186C"/>
     <w:rsid w:val="000A1C74"/>
     <w:rsid w:val="000A1EA4"/>
     <w:rsid w:val="000A2476"/>
     <w:rsid w:val="000A4B9E"/>
     <w:rsid w:val="000A5AE2"/>
     <w:rsid w:val="000A641A"/>
     <w:rsid w:val="000B3EDB"/>
     <w:rsid w:val="000B543D"/>
     <w:rsid w:val="000B55F9"/>
     <w:rsid w:val="000B5BF7"/>
     <w:rsid w:val="000B6BC8"/>
     <w:rsid w:val="000C0303"/>
     <w:rsid w:val="000C2E9F"/>
     <w:rsid w:val="000C3170"/>
     <w:rsid w:val="000C42EA"/>
     <w:rsid w:val="000C4546"/>
     <w:rsid w:val="000D02EC"/>
     <w:rsid w:val="000D1242"/>
     <w:rsid w:val="000D2ABA"/>
     <w:rsid w:val="000D3942"/>
+    <w:rsid w:val="000D62FB"/>
     <w:rsid w:val="000E0970"/>
     <w:rsid w:val="000E3CC7"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
     <w:rsid w:val="000F1F1E"/>
     <w:rsid w:val="000F2259"/>
     <w:rsid w:val="000F2DDA"/>
     <w:rsid w:val="000F2EA0"/>
     <w:rsid w:val="000F5213"/>
     <w:rsid w:val="00100B98"/>
     <w:rsid w:val="00101001"/>
     <w:rsid w:val="00103276"/>
     <w:rsid w:val="0010392D"/>
     <w:rsid w:val="0010447F"/>
     <w:rsid w:val="00104FE3"/>
     <w:rsid w:val="001058ED"/>
     <w:rsid w:val="0010714F"/>
     <w:rsid w:val="001120C5"/>
     <w:rsid w:val="00120BD3"/>
     <w:rsid w:val="00122FEA"/>
     <w:rsid w:val="001232BD"/>
     <w:rsid w:val="00124ED5"/>
     <w:rsid w:val="001276FA"/>
     <w:rsid w:val="001447B3"/>
     <w:rsid w:val="00147F52"/>
     <w:rsid w:val="00152073"/>
     <w:rsid w:val="00152329"/>
+    <w:rsid w:val="00154D1B"/>
     <w:rsid w:val="00156598"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
     <w:rsid w:val="00162CA9"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165A57"/>
     <w:rsid w:val="001708A9"/>
     <w:rsid w:val="001712C2"/>
     <w:rsid w:val="00172BAF"/>
     <w:rsid w:val="00172ED0"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
     <w:rsid w:val="0018244E"/>
     <w:rsid w:val="00183356"/>
     <w:rsid w:val="00186B33"/>
     <w:rsid w:val="00192F9D"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
@@ -24160,110 +24076,114 @@
     <w:rsid w:val="00253A3E"/>
     <w:rsid w:val="00254F58"/>
     <w:rsid w:val="002600BD"/>
     <w:rsid w:val="002620BC"/>
     <w:rsid w:val="00262802"/>
     <w:rsid w:val="00263A90"/>
     <w:rsid w:val="0026408B"/>
     <w:rsid w:val="00267C3E"/>
     <w:rsid w:val="002709BB"/>
     <w:rsid w:val="0027131C"/>
     <w:rsid w:val="00273BAC"/>
     <w:rsid w:val="002763B3"/>
     <w:rsid w:val="002802E3"/>
     <w:rsid w:val="0028213D"/>
     <w:rsid w:val="00282A7F"/>
     <w:rsid w:val="002862F1"/>
     <w:rsid w:val="00287CD9"/>
     <w:rsid w:val="00291373"/>
     <w:rsid w:val="0029597D"/>
     <w:rsid w:val="002962C3"/>
     <w:rsid w:val="0029752B"/>
     <w:rsid w:val="002A0969"/>
     <w:rsid w:val="002A0A9C"/>
     <w:rsid w:val="002A483C"/>
     <w:rsid w:val="002B0C7C"/>
+    <w:rsid w:val="002B15A0"/>
     <w:rsid w:val="002B1729"/>
     <w:rsid w:val="002B36C7"/>
     <w:rsid w:val="002B4DD4"/>
     <w:rsid w:val="002B5277"/>
     <w:rsid w:val="002B5375"/>
     <w:rsid w:val="002B77C1"/>
     <w:rsid w:val="002C0ED7"/>
     <w:rsid w:val="002C2728"/>
     <w:rsid w:val="002C5B7C"/>
     <w:rsid w:val="002D1E0D"/>
     <w:rsid w:val="002D26C4"/>
     <w:rsid w:val="002D5006"/>
     <w:rsid w:val="002D7C61"/>
     <w:rsid w:val="002E01D0"/>
     <w:rsid w:val="002E161D"/>
     <w:rsid w:val="002E28A2"/>
     <w:rsid w:val="002E3100"/>
     <w:rsid w:val="002E6C95"/>
     <w:rsid w:val="002E7C36"/>
     <w:rsid w:val="002F3D32"/>
     <w:rsid w:val="002F5F31"/>
     <w:rsid w:val="002F5F46"/>
     <w:rsid w:val="002F759C"/>
     <w:rsid w:val="00302216"/>
     <w:rsid w:val="00303614"/>
     <w:rsid w:val="00303E53"/>
     <w:rsid w:val="00305CC1"/>
     <w:rsid w:val="00306E5F"/>
     <w:rsid w:val="00307E14"/>
+    <w:rsid w:val="00313E8F"/>
     <w:rsid w:val="00314054"/>
     <w:rsid w:val="00314388"/>
     <w:rsid w:val="00316F27"/>
     <w:rsid w:val="003214F1"/>
     <w:rsid w:val="00322463"/>
     <w:rsid w:val="00322E4B"/>
     <w:rsid w:val="00327870"/>
     <w:rsid w:val="0033259D"/>
     <w:rsid w:val="003333D2"/>
     <w:rsid w:val="00334686"/>
     <w:rsid w:val="00337339"/>
     <w:rsid w:val="00340345"/>
     <w:rsid w:val="003406C6"/>
     <w:rsid w:val="003418CC"/>
     <w:rsid w:val="00343287"/>
     <w:rsid w:val="003434EE"/>
     <w:rsid w:val="003459BD"/>
     <w:rsid w:val="00350D38"/>
     <w:rsid w:val="00351B36"/>
     <w:rsid w:val="00357B4E"/>
     <w:rsid w:val="00357D44"/>
+    <w:rsid w:val="00362B89"/>
     <w:rsid w:val="003716FD"/>
     <w:rsid w:val="0037204B"/>
     <w:rsid w:val="003744CF"/>
     <w:rsid w:val="00374717"/>
     <w:rsid w:val="003752A2"/>
     <w:rsid w:val="0037676C"/>
     <w:rsid w:val="00381043"/>
     <w:rsid w:val="003829E5"/>
     <w:rsid w:val="00386109"/>
     <w:rsid w:val="00386944"/>
+    <w:rsid w:val="0039042A"/>
     <w:rsid w:val="003956CC"/>
     <w:rsid w:val="00395C9A"/>
     <w:rsid w:val="003A0853"/>
     <w:rsid w:val="003A6B67"/>
     <w:rsid w:val="003B13B6"/>
     <w:rsid w:val="003B14C3"/>
     <w:rsid w:val="003B15E6"/>
     <w:rsid w:val="003B22EF"/>
     <w:rsid w:val="003B408A"/>
     <w:rsid w:val="003B6FEC"/>
     <w:rsid w:val="003C08A2"/>
     <w:rsid w:val="003C2045"/>
     <w:rsid w:val="003C24C7"/>
     <w:rsid w:val="003C43A1"/>
     <w:rsid w:val="003C4FC0"/>
     <w:rsid w:val="003C55F4"/>
     <w:rsid w:val="003C7897"/>
     <w:rsid w:val="003C7A3F"/>
     <w:rsid w:val="003D2766"/>
     <w:rsid w:val="003D2A74"/>
     <w:rsid w:val="003D3D88"/>
     <w:rsid w:val="003D3E8F"/>
     <w:rsid w:val="003D6475"/>
     <w:rsid w:val="003D6EE6"/>
     <w:rsid w:val="003E375C"/>
@@ -24401,50 +24321,51 @@
     <w:rsid w:val="005C54B5"/>
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
     <w:rsid w:val="005D07B8"/>
     <w:rsid w:val="005D2956"/>
     <w:rsid w:val="005D6597"/>
     <w:rsid w:val="005E14E7"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E4FD1"/>
     <w:rsid w:val="005E76EF"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0CF5"/>
     <w:rsid w:val="005F21EB"/>
     <w:rsid w:val="005F64CF"/>
     <w:rsid w:val="0060036B"/>
     <w:rsid w:val="006041AD"/>
     <w:rsid w:val="00605908"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00607EF7"/>
     <w:rsid w:val="00610D7C"/>
     <w:rsid w:val="00613414"/>
     <w:rsid w:val="006148E9"/>
     <w:rsid w:val="006150E4"/>
+    <w:rsid w:val="006151AB"/>
     <w:rsid w:val="00620154"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="00624940"/>
     <w:rsid w:val="006254F8"/>
     <w:rsid w:val="00627DA7"/>
     <w:rsid w:val="00630DA4"/>
     <w:rsid w:val="00631CD4"/>
     <w:rsid w:val="00632597"/>
     <w:rsid w:val="00634D13"/>
     <w:rsid w:val="006358B4"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
     <w:rsid w:val="006454E6"/>
     <w:rsid w:val="00646235"/>
     <w:rsid w:val="00646A68"/>
     <w:rsid w:val="006505BD"/>
     <w:rsid w:val="006508EA"/>
     <w:rsid w:val="0065092E"/>
     <w:rsid w:val="006557A7"/>
     <w:rsid w:val="00656290"/>
     <w:rsid w:val="006601C9"/>
     <w:rsid w:val="006608D8"/>
@@ -24515,276 +24436,287 @@
     <w:rsid w:val="007627C2"/>
     <w:rsid w:val="00763139"/>
     <w:rsid w:val="00764F58"/>
     <w:rsid w:val="00770F37"/>
     <w:rsid w:val="007711A0"/>
     <w:rsid w:val="00772D5E"/>
     <w:rsid w:val="0077463E"/>
     <w:rsid w:val="007754A6"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776D56"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
     <w:rsid w:val="00782222"/>
     <w:rsid w:val="007833D8"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="00786F16"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="007933F7"/>
     <w:rsid w:val="00796E20"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="007A11E8"/>
     <w:rsid w:val="007B0914"/>
     <w:rsid w:val="007B1374"/>
     <w:rsid w:val="007B13FE"/>
+    <w:rsid w:val="007B1C54"/>
     <w:rsid w:val="007B32E5"/>
     <w:rsid w:val="007B3DB9"/>
     <w:rsid w:val="007B589F"/>
     <w:rsid w:val="007B6186"/>
     <w:rsid w:val="007B61E8"/>
     <w:rsid w:val="007B73BC"/>
     <w:rsid w:val="007C08C2"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
     <w:rsid w:val="007C46F7"/>
     <w:rsid w:val="007C669D"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C7859"/>
     <w:rsid w:val="007C7F28"/>
     <w:rsid w:val="007D1466"/>
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D4BA1"/>
     <w:rsid w:val="007D5E1C"/>
     <w:rsid w:val="007E0DE2"/>
     <w:rsid w:val="007E3667"/>
     <w:rsid w:val="007E3B98"/>
     <w:rsid w:val="007E4164"/>
     <w:rsid w:val="007E417A"/>
     <w:rsid w:val="007F0C24"/>
+    <w:rsid w:val="007F0FEF"/>
     <w:rsid w:val="007F31B6"/>
     <w:rsid w:val="007F546C"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
     <w:rsid w:val="00800412"/>
     <w:rsid w:val="00802748"/>
     <w:rsid w:val="0080587B"/>
     <w:rsid w:val="00806468"/>
     <w:rsid w:val="0081016C"/>
     <w:rsid w:val="008119CA"/>
     <w:rsid w:val="008130C4"/>
     <w:rsid w:val="008155F0"/>
     <w:rsid w:val="00816735"/>
     <w:rsid w:val="00816760"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="00820E0C"/>
     <w:rsid w:val="00823275"/>
     <w:rsid w:val="0082366F"/>
     <w:rsid w:val="00830147"/>
     <w:rsid w:val="00831B47"/>
     <w:rsid w:val="008338A2"/>
     <w:rsid w:val="00840532"/>
     <w:rsid w:val="00841AA9"/>
     <w:rsid w:val="00844833"/>
     <w:rsid w:val="008474FE"/>
     <w:rsid w:val="00853AF7"/>
     <w:rsid w:val="00853EE4"/>
     <w:rsid w:val="00855535"/>
     <w:rsid w:val="00857C5A"/>
     <w:rsid w:val="0086255E"/>
     <w:rsid w:val="008633F0"/>
     <w:rsid w:val="00863B7C"/>
     <w:rsid w:val="00867D9D"/>
     <w:rsid w:val="00872E0A"/>
     <w:rsid w:val="00873594"/>
     <w:rsid w:val="00875285"/>
     <w:rsid w:val="00875605"/>
     <w:rsid w:val="00877635"/>
     <w:rsid w:val="00884B62"/>
     <w:rsid w:val="0088529C"/>
     <w:rsid w:val="00886253"/>
     <w:rsid w:val="00887903"/>
     <w:rsid w:val="0089270A"/>
     <w:rsid w:val="00893AF6"/>
     <w:rsid w:val="00894978"/>
     <w:rsid w:val="00894BC4"/>
     <w:rsid w:val="00896890"/>
+    <w:rsid w:val="008A217D"/>
     <w:rsid w:val="008A28A8"/>
     <w:rsid w:val="008A5B32"/>
     <w:rsid w:val="008B2029"/>
     <w:rsid w:val="008B2EE4"/>
     <w:rsid w:val="008B3821"/>
     <w:rsid w:val="008B4D3D"/>
     <w:rsid w:val="008B57C7"/>
     <w:rsid w:val="008C0698"/>
     <w:rsid w:val="008C2F92"/>
     <w:rsid w:val="008C3546"/>
+    <w:rsid w:val="008C4CFC"/>
     <w:rsid w:val="008C589D"/>
     <w:rsid w:val="008C6124"/>
     <w:rsid w:val="008C6D51"/>
     <w:rsid w:val="008D2846"/>
     <w:rsid w:val="008D4236"/>
     <w:rsid w:val="008D462F"/>
     <w:rsid w:val="008D6DCF"/>
     <w:rsid w:val="008D7122"/>
     <w:rsid w:val="008D7A25"/>
     <w:rsid w:val="008E2BD2"/>
     <w:rsid w:val="008E4376"/>
     <w:rsid w:val="008E7807"/>
     <w:rsid w:val="008E7A0A"/>
     <w:rsid w:val="008E7B49"/>
     <w:rsid w:val="008F59F6"/>
     <w:rsid w:val="00900719"/>
     <w:rsid w:val="009017AC"/>
     <w:rsid w:val="00902A9A"/>
     <w:rsid w:val="00904A1C"/>
     <w:rsid w:val="00905030"/>
     <w:rsid w:val="00906490"/>
     <w:rsid w:val="009111B2"/>
+    <w:rsid w:val="00914649"/>
     <w:rsid w:val="009151F5"/>
     <w:rsid w:val="009208B9"/>
     <w:rsid w:val="00920E90"/>
     <w:rsid w:val="00924AE1"/>
     <w:rsid w:val="00924B57"/>
     <w:rsid w:val="009269B1"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
     <w:rsid w:val="009315BE"/>
     <w:rsid w:val="009326DD"/>
     <w:rsid w:val="0093338F"/>
     <w:rsid w:val="00937BD9"/>
     <w:rsid w:val="00950E2C"/>
     <w:rsid w:val="00951D50"/>
     <w:rsid w:val="009525EB"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
     <w:rsid w:val="0095615A"/>
+    <w:rsid w:val="0096023E"/>
     <w:rsid w:val="00961400"/>
+    <w:rsid w:val="00962D48"/>
     <w:rsid w:val="00963646"/>
     <w:rsid w:val="0096506F"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="00967124"/>
     <w:rsid w:val="0097166C"/>
     <w:rsid w:val="009718C7"/>
     <w:rsid w:val="0097559F"/>
     <w:rsid w:val="00975B2D"/>
     <w:rsid w:val="009761EA"/>
     <w:rsid w:val="0097761E"/>
     <w:rsid w:val="00982454"/>
     <w:rsid w:val="00982CF0"/>
     <w:rsid w:val="009853E1"/>
     <w:rsid w:val="00986E6B"/>
     <w:rsid w:val="00990032"/>
     <w:rsid w:val="00990B19"/>
     <w:rsid w:val="0099153B"/>
     <w:rsid w:val="00991769"/>
     <w:rsid w:val="0099232C"/>
     <w:rsid w:val="00994386"/>
     <w:rsid w:val="009A13D8"/>
     <w:rsid w:val="009A279E"/>
     <w:rsid w:val="009A3015"/>
     <w:rsid w:val="009A3490"/>
     <w:rsid w:val="009B05FD"/>
     <w:rsid w:val="009B0A6F"/>
     <w:rsid w:val="009B0A94"/>
     <w:rsid w:val="009B0C62"/>
     <w:rsid w:val="009B2AE8"/>
     <w:rsid w:val="009B3C70"/>
     <w:rsid w:val="009B5622"/>
     <w:rsid w:val="009B59E9"/>
     <w:rsid w:val="009B70AA"/>
     <w:rsid w:val="009C245E"/>
     <w:rsid w:val="009C3CF1"/>
     <w:rsid w:val="009C5E77"/>
     <w:rsid w:val="009C7A7E"/>
     <w:rsid w:val="009D02E8"/>
     <w:rsid w:val="009D328F"/>
     <w:rsid w:val="009D51D0"/>
     <w:rsid w:val="009D70A4"/>
     <w:rsid w:val="009D7B14"/>
+    <w:rsid w:val="009D7DF2"/>
     <w:rsid w:val="009E08D1"/>
     <w:rsid w:val="009E0D96"/>
     <w:rsid w:val="009E1B95"/>
     <w:rsid w:val="009E45BB"/>
     <w:rsid w:val="009E496F"/>
     <w:rsid w:val="009E4B0D"/>
     <w:rsid w:val="009E5250"/>
     <w:rsid w:val="009E7A69"/>
     <w:rsid w:val="009E7F92"/>
     <w:rsid w:val="009F02A3"/>
+    <w:rsid w:val="009F07ED"/>
     <w:rsid w:val="009F2182"/>
     <w:rsid w:val="009F2F27"/>
     <w:rsid w:val="009F34AA"/>
     <w:rsid w:val="009F6BCB"/>
     <w:rsid w:val="009F7B78"/>
     <w:rsid w:val="00A0057A"/>
     <w:rsid w:val="00A01FB1"/>
     <w:rsid w:val="00A0243E"/>
     <w:rsid w:val="00A02FA1"/>
     <w:rsid w:val="00A04CCE"/>
     <w:rsid w:val="00A04F0B"/>
     <w:rsid w:val="00A07421"/>
     <w:rsid w:val="00A0776B"/>
     <w:rsid w:val="00A10FB9"/>
     <w:rsid w:val="00A11421"/>
     <w:rsid w:val="00A1389F"/>
     <w:rsid w:val="00A157B1"/>
     <w:rsid w:val="00A22229"/>
     <w:rsid w:val="00A24442"/>
     <w:rsid w:val="00A24ADA"/>
     <w:rsid w:val="00A31871"/>
     <w:rsid w:val="00A32577"/>
     <w:rsid w:val="00A330BB"/>
     <w:rsid w:val="00A426D6"/>
     <w:rsid w:val="00A446F5"/>
     <w:rsid w:val="00A44882"/>
     <w:rsid w:val="00A45125"/>
     <w:rsid w:val="00A53411"/>
     <w:rsid w:val="00A54715"/>
     <w:rsid w:val="00A56878"/>
     <w:rsid w:val="00A6061C"/>
+    <w:rsid w:val="00A60A8A"/>
     <w:rsid w:val="00A62D44"/>
     <w:rsid w:val="00A67263"/>
     <w:rsid w:val="00A7161C"/>
     <w:rsid w:val="00A71CE4"/>
     <w:rsid w:val="00A77AA3"/>
     <w:rsid w:val="00A80972"/>
     <w:rsid w:val="00A8236D"/>
     <w:rsid w:val="00A854EB"/>
     <w:rsid w:val="00A872E5"/>
     <w:rsid w:val="00A91406"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
     <w:rsid w:val="00A97C72"/>
     <w:rsid w:val="00AA310B"/>
     <w:rsid w:val="00AA63D4"/>
     <w:rsid w:val="00AA72AA"/>
     <w:rsid w:val="00AB06E8"/>
     <w:rsid w:val="00AB1CD3"/>
     <w:rsid w:val="00AB352F"/>
+    <w:rsid w:val="00AB6BF1"/>
     <w:rsid w:val="00AC02D5"/>
     <w:rsid w:val="00AC274B"/>
     <w:rsid w:val="00AC4764"/>
     <w:rsid w:val="00AC4D58"/>
     <w:rsid w:val="00AC6D36"/>
     <w:rsid w:val="00AD0CBA"/>
     <w:rsid w:val="00AD26E2"/>
     <w:rsid w:val="00AD784C"/>
     <w:rsid w:val="00AE10A3"/>
     <w:rsid w:val="00AE126A"/>
     <w:rsid w:val="00AE1BAE"/>
     <w:rsid w:val="00AE3005"/>
     <w:rsid w:val="00AE3BD5"/>
     <w:rsid w:val="00AE59A0"/>
     <w:rsid w:val="00AF0C57"/>
     <w:rsid w:val="00AF2305"/>
     <w:rsid w:val="00AF26F3"/>
     <w:rsid w:val="00AF5F04"/>
     <w:rsid w:val="00B00672"/>
     <w:rsid w:val="00B01B4D"/>
     <w:rsid w:val="00B04489"/>
     <w:rsid w:val="00B06571"/>
     <w:rsid w:val="00B068BA"/>
     <w:rsid w:val="00B07217"/>
     <w:rsid w:val="00B13851"/>
@@ -24808,107 +24740,110 @@
     <w:rsid w:val="00B45141"/>
     <w:rsid w:val="00B519CD"/>
     <w:rsid w:val="00B5273A"/>
     <w:rsid w:val="00B57329"/>
     <w:rsid w:val="00B60E61"/>
     <w:rsid w:val="00B62B50"/>
     <w:rsid w:val="00B635B7"/>
     <w:rsid w:val="00B63AE8"/>
     <w:rsid w:val="00B65950"/>
     <w:rsid w:val="00B66D83"/>
     <w:rsid w:val="00B672C0"/>
     <w:rsid w:val="00B676FD"/>
     <w:rsid w:val="00B678B6"/>
     <w:rsid w:val="00B678D0"/>
     <w:rsid w:val="00B75646"/>
     <w:rsid w:val="00B7629E"/>
     <w:rsid w:val="00B90729"/>
     <w:rsid w:val="00B907DA"/>
     <w:rsid w:val="00B94C5E"/>
     <w:rsid w:val="00B950BC"/>
     <w:rsid w:val="00B9714C"/>
     <w:rsid w:val="00BA251D"/>
     <w:rsid w:val="00BA29AD"/>
     <w:rsid w:val="00BA33CF"/>
     <w:rsid w:val="00BA3F8D"/>
+    <w:rsid w:val="00BB0270"/>
     <w:rsid w:val="00BB7A10"/>
     <w:rsid w:val="00BC60BE"/>
     <w:rsid w:val="00BC7468"/>
     <w:rsid w:val="00BC7D4F"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rsid w:val="00BD2850"/>
     <w:rsid w:val="00BE28D2"/>
     <w:rsid w:val="00BE4A64"/>
     <w:rsid w:val="00BE5E43"/>
     <w:rsid w:val="00BF44E1"/>
     <w:rsid w:val="00BF557D"/>
     <w:rsid w:val="00BF658D"/>
     <w:rsid w:val="00BF7F58"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C01AB1"/>
     <w:rsid w:val="00C026A0"/>
     <w:rsid w:val="00C0311E"/>
     <w:rsid w:val="00C054B6"/>
     <w:rsid w:val="00C06137"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C10037"/>
     <w:rsid w:val="00C115E1"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C12B05"/>
     <w:rsid w:val="00C133EE"/>
     <w:rsid w:val="00C149D0"/>
     <w:rsid w:val="00C15D95"/>
     <w:rsid w:val="00C22307"/>
     <w:rsid w:val="00C26588"/>
     <w:rsid w:val="00C27DE9"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C33388"/>
     <w:rsid w:val="00C35484"/>
     <w:rsid w:val="00C37334"/>
     <w:rsid w:val="00C4173A"/>
     <w:rsid w:val="00C42822"/>
     <w:rsid w:val="00C478D4"/>
     <w:rsid w:val="00C50DED"/>
     <w:rsid w:val="00C52217"/>
     <w:rsid w:val="00C565FA"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C60411"/>
+    <w:rsid w:val="00C60505"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
     <w:rsid w:val="00C621B1"/>
     <w:rsid w:val="00C62F7A"/>
     <w:rsid w:val="00C63B9C"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C67BF4"/>
     <w:rsid w:val="00C7275E"/>
     <w:rsid w:val="00C731AF"/>
     <w:rsid w:val="00C74C5D"/>
     <w:rsid w:val="00C74E12"/>
     <w:rsid w:val="00C83021"/>
     <w:rsid w:val="00C863C4"/>
+    <w:rsid w:val="00C90D5F"/>
     <w:rsid w:val="00C90DAB"/>
     <w:rsid w:val="00C920EA"/>
     <w:rsid w:val="00C93C3E"/>
     <w:rsid w:val="00C96D1B"/>
     <w:rsid w:val="00CA12E3"/>
     <w:rsid w:val="00CA1476"/>
     <w:rsid w:val="00CA6611"/>
     <w:rsid w:val="00CA6AE6"/>
     <w:rsid w:val="00CA703D"/>
     <w:rsid w:val="00CA782F"/>
     <w:rsid w:val="00CB0310"/>
     <w:rsid w:val="00CB187B"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3285"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CB5EA8"/>
     <w:rsid w:val="00CC0C72"/>
     <w:rsid w:val="00CC140E"/>
     <w:rsid w:val="00CC2BFD"/>
     <w:rsid w:val="00CC6F40"/>
     <w:rsid w:val="00CD3476"/>
     <w:rsid w:val="00CD64DF"/>
     <w:rsid w:val="00CD768F"/>
     <w:rsid w:val="00CD7AC6"/>
     <w:rsid w:val="00CE225F"/>
@@ -24939,73 +24874,76 @@
     <w:rsid w:val="00D441FA"/>
     <w:rsid w:val="00D4606D"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D513AF"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
     <w:rsid w:val="00D5493B"/>
     <w:rsid w:val="00D56B20"/>
     <w:rsid w:val="00D578B3"/>
     <w:rsid w:val="00D618F4"/>
     <w:rsid w:val="00D63636"/>
     <w:rsid w:val="00D640AD"/>
     <w:rsid w:val="00D6692F"/>
     <w:rsid w:val="00D714CC"/>
     <w:rsid w:val="00D75EA7"/>
     <w:rsid w:val="00D77252"/>
     <w:rsid w:val="00D81894"/>
     <w:rsid w:val="00D81ADF"/>
     <w:rsid w:val="00D81F21"/>
     <w:rsid w:val="00D83D06"/>
     <w:rsid w:val="00D864F2"/>
     <w:rsid w:val="00D943F8"/>
     <w:rsid w:val="00D95470"/>
     <w:rsid w:val="00D961F4"/>
     <w:rsid w:val="00D96B55"/>
+    <w:rsid w:val="00D97981"/>
     <w:rsid w:val="00DA2619"/>
     <w:rsid w:val="00DA4239"/>
     <w:rsid w:val="00DA588C"/>
     <w:rsid w:val="00DA65DE"/>
     <w:rsid w:val="00DB0B61"/>
     <w:rsid w:val="00DB1474"/>
     <w:rsid w:val="00DB2962"/>
     <w:rsid w:val="00DB52FB"/>
     <w:rsid w:val="00DC00C1"/>
     <w:rsid w:val="00DC013B"/>
     <w:rsid w:val="00DC090B"/>
     <w:rsid w:val="00DC1679"/>
     <w:rsid w:val="00DC219B"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC2DC7"/>
+    <w:rsid w:val="00DC2FE0"/>
     <w:rsid w:val="00DC3A7C"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00DC50E0"/>
     <w:rsid w:val="00DC6386"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00DD4E83"/>
+    <w:rsid w:val="00DD5AC6"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6945"/>
     <w:rsid w:val="00DE2D04"/>
     <w:rsid w:val="00DE3250"/>
     <w:rsid w:val="00DE3D20"/>
     <w:rsid w:val="00DE6028"/>
     <w:rsid w:val="00DE6C85"/>
     <w:rsid w:val="00DE78A3"/>
     <w:rsid w:val="00DF1A71"/>
     <w:rsid w:val="00DF50FC"/>
     <w:rsid w:val="00DF68C7"/>
     <w:rsid w:val="00DF731A"/>
     <w:rsid w:val="00E04BBB"/>
     <w:rsid w:val="00E06B75"/>
     <w:rsid w:val="00E11332"/>
     <w:rsid w:val="00E11352"/>
     <w:rsid w:val="00E13814"/>
     <w:rsid w:val="00E170DC"/>
     <w:rsid w:val="00E17546"/>
     <w:rsid w:val="00E210B5"/>
     <w:rsid w:val="00E261B3"/>
     <w:rsid w:val="00E26818"/>
     <w:rsid w:val="00E27FFC"/>
     <w:rsid w:val="00E30B15"/>
     <w:rsid w:val="00E33237"/>
@@ -25105,82 +25043,83 @@
     <w:rsid w:val="00FA3C2F"/>
     <w:rsid w:val="00FA5A53"/>
     <w:rsid w:val="00FB1F6E"/>
     <w:rsid w:val="00FB4769"/>
     <w:rsid w:val="00FB4CDA"/>
     <w:rsid w:val="00FB6481"/>
     <w:rsid w:val="00FB6D36"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0F81"/>
     <w:rsid w:val="00FC18B5"/>
     <w:rsid w:val="00FC252F"/>
     <w:rsid w:val="00FC279A"/>
     <w:rsid w:val="00FC395C"/>
     <w:rsid w:val="00FC5E8E"/>
     <w:rsid w:val="00FC6DB7"/>
     <w:rsid w:val="00FD3766"/>
     <w:rsid w:val="00FD3D05"/>
     <w:rsid w:val="00FD47C4"/>
     <w:rsid w:val="00FE0151"/>
     <w:rsid w:val="00FE2DCF"/>
     <w:rsid w:val="00FE331E"/>
     <w:rsid w:val="00FE3FA7"/>
     <w:rsid w:val="00FE4081"/>
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2FCE"/>
+    <w:rsid w:val="00FF439E"/>
     <w:rsid w:val="00FF4F7D"/>
     <w:rsid w:val="00FF6D9D"/>
     <w:rsid w:val="00FF7620"/>
     <w:rsid w:val="00FF7DD5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2295F93A"/>
-  <w15:docId w15:val="{A8FC5E24-CACA-4D49-85CF-A0A732F579B9}"/>
+  <w15:docId w15:val="{101CD9EE-D6C0-4C0E-8A33-C45CEC12DD11}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -25551,265 +25490,295 @@
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00DC2DC7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
       <w:spacing w:before="520" w:after="240" w:line="480" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="11"/>
+      </w:numPr>
       <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="11"/>
+      </w:numPr>
       <w:spacing w:before="280" w:after="120" w:line="320" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="11"/>
+      </w:numPr>
       <w:spacing w:before="240" w:after="80" w:line="280" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="98"/>
     <w:qFormat/>
     <w:rsid w:val="004C014B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="11"/>
+      </w:numPr>
       <w:spacing w:before="240" w:after="80" w:line="240" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007B61E8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="11"/>
+      </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="0"/>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:spacing w:before="40" w:after="0"/>
-      <w:ind w:left="1152" w:hanging="1152"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007B61E8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="11"/>
+      </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:spacing w:before="40" w:after="0"/>
-      <w:ind w:left="1296" w:hanging="1296"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007B61E8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="11"/>
+      </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:spacing w:before="40" w:after="0"/>
-      <w:ind w:left="1440" w:hanging="1440"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007B61E8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="8"/>
+        <w:numId w:val="11"/>
+      </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:spacing w:before="40" w:after="0"/>
-      <w:ind w:left="1584" w:hanging="1584"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
@@ -27764,50 +27733,75 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Comments xmlns="05a23c12-eb64-4047-9d50-c4f465f3c0dd" xsi:nil="true"/>
+    <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="05a23c12-eb64-4047-9d50-c4f465f3c0dd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003C19E57E9B24DB41BBF1ABFB82127421" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="56b40db94667d0e878c54488b0756c73">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="05a23c12-eb64-4047-9d50-c4f465f3c0dd" xmlns:ns3="13404760-8ec3-4f68-8110-bc572b2bfb09" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="37c49353af7ac2e8f3704c48d25238af" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
     <xsd:import namespace="13404760-8ec3-4f68-8110-bc572b2bfb09"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -28031,1977 +28025,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADBF4B21-C0E1-465E-ADE0-E2E7B0DF7B8F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
     <ds:schemaRef ds:uri="13404760-8ec3-4f68-8110-bc572b2bfb09"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>DFFH%20cyan%20report.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>40</Pages>
-  <Words>13831</Words>
-  <Characters>78843</Characters>
+  <Words>12048</Words>
+  <Characters>80848</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>657</Lines>
-  <Paragraphs>184</Paragraphs>
+  <Lines>2127</Lines>
+  <Paragraphs>1821</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Home Visits and Lawful Entry to Rented Properties Operational Guidelines</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>92490</CharactersWithSpaces>
+  <CharactersWithSpaces>91075</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...1820 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Home Visits and Lawful Entry to Rented Properties Operational Guidelines</dc:title>
   <dc:subject>Home Visits and Lawful Entry to Rented Properties Operational Guidelines</dc:subject>
   <dc:creator>Housing Operational Guidelines Team</dc:creator>
   <cp:keywords>Home visits, lawful entry, rented properties, dffh, homes victoria</cp:keywords>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="version">