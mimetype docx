--- v1 (2026-03-07)
+++ v2 (2026-08-20)
@@ -1,24314 +1,21531 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...93 lines deleted...]
-    <w:p w14:paraId="3B4B7FED" w14:textId="688F4A70" w:rsidR="00056EC4" w:rsidRDefault="00A01FB1" w:rsidP="000A11C3">
+    <w:p w14:paraId="2EAE4ECE" w14:textId="77777777" w:rsidR="00056EC4" w:rsidRDefault="00A01FB1" w:rsidP="00056EC4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:sectPr w:rsidR="00056EC4" w:rsidSect="00F15144">
-[...12 lines deleted...]
-        </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="21966DC4" wp14:editId="29DEB8D2">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="21966DC4" wp14:editId="4D07475E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:align>left</wp:align>
+              <wp:posOffset>-2540</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
-              <wp:posOffset>-368300</wp:posOffset>
+              <wp:posOffset>257175</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7562850" cy="10158730"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 2" descr="Victoria State Government Families, Fairness and Housing"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 2" descr="Victoria State Government Families, Fairness and Housing"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7562850" cy="10158730"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2632DE" w14:textId="11A7E1C3" w:rsidR="00CF230C" w:rsidRPr="007A652B" w:rsidRDefault="00CF230C" w:rsidP="007A652B">
+    <w:p w14:paraId="70121365" w14:textId="09D397D8" w:rsidR="00595C2A" w:rsidRPr="00431F42" w:rsidRDefault="007B61E8" w:rsidP="00431F42">
+      <w:pPr>
+        <w:pStyle w:val="Documenttitle"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B61E8">
+        <w:t>Home Visits and Lawful Entry to Rented Properties Operational Guidelines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="007EEC60" w14:textId="023FF27A" w:rsidR="00595C2A" w:rsidRPr="00A1389F" w:rsidRDefault="007B61E8" w:rsidP="00C12B05">
+      <w:pPr>
+        <w:pStyle w:val="Documentsubtitle"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B61E8">
+        <w:t>August 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203EDAE5" w14:textId="77777777" w:rsidR="00595C2A" w:rsidRDefault="007B61E8" w:rsidP="00430393">
+      <w:pPr>
+        <w:pStyle w:val="Bannermarking"/>
+      </w:pPr>
+      <w:fldSimple w:instr=" FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT ">
+        <w:r>
+          <w:t>OFFICIAL</w:t>
+        </w:r>
+      </w:fldSimple>
+    </w:p>
+    <w:p w14:paraId="266049A1" w14:textId="77777777" w:rsidR="00FE4081" w:rsidRDefault="00FE4081" w:rsidP="00FE4081">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...128 lines deleted...]
-    <w:p w14:paraId="7059F254" w14:textId="77777777" w:rsidR="000D2ABA" w:rsidRDefault="000D2ABA" w:rsidP="00431F42">
+    <w:p w14:paraId="56F55A93" w14:textId="77777777" w:rsidR="00FE4081" w:rsidRPr="00FE4081" w:rsidRDefault="00FE4081" w:rsidP="00FE4081">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-      </w:pPr>
-[...223 lines deleted...]
-        <w:sectPr w:rsidR="0022603C" w:rsidSect="00F15144">
+        <w:sectPr w:rsidR="00FE4081" w:rsidRPr="00FE4081" w:rsidSect="00F15144">
+          <w:footerReference w:type="even" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-          <w:pgMar w:top="1418" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
+          <w:pgMar w:top="3969" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
+          <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...71 lines deleted...]
-        <w:r w:rsidR="00BB3830" w:rsidRPr="00CA43FF">
+    <w:p w14:paraId="608C2772" w14:textId="77777777" w:rsidR="007573C1" w:rsidRPr="00E83EE5" w:rsidRDefault="007573C1" w:rsidP="000A5AE2">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53C0B489" w14:textId="77777777" w:rsidR="000A5AE2" w:rsidRPr="00E83EE5" w:rsidRDefault="000A5AE2" w:rsidP="000A5AE2">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="8160"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83EE5">
+        <w:t xml:space="preserve">To receive this publication in an accessible format contact </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00E83EE5">
+          <w:rPr>
+            <w:color w:val="004C97"/>
+            <w:u w:val="dotted"/>
+          </w:rPr>
+          <w:t>Homes Victoria</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E83EE5">
+        <w:t xml:space="preserve"> enquiries@homes.vic.gov.au.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DAD173" w14:textId="77777777" w:rsidR="000A5AE2" w:rsidRPr="00E83EE5" w:rsidRDefault="000A5AE2" w:rsidP="000A5AE2">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83EE5">
+        <w:t>This guideline contains some links to internal resources which will not be accessible for external parties reading this document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA1EEE9" w14:textId="77777777" w:rsidR="000A5AE2" w:rsidRPr="00E83EE5" w:rsidRDefault="000A5AE2" w:rsidP="000A5AE2">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83EE5">
+        <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42573B15" w14:textId="77777777" w:rsidR="000A5AE2" w:rsidRPr="00E83EE5" w:rsidRDefault="000A5AE2" w:rsidP="000A5AE2">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="182A1F62">
+        <w:t xml:space="preserve">© State of Victoria, Department of Families, Fairness and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7D43">
+        <w:t xml:space="preserve">Housing, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>July</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7D43">
+        <w:t xml:space="preserve"> 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278277B0" w14:textId="3048759F" w:rsidR="000A5AE2" w:rsidRPr="00E83EE5" w:rsidRDefault="000A5AE2" w:rsidP="000A5AE2">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="0066628F">
+        <w:t>ISBN: 978-1-76171-2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0243E">
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066628F">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0243E">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066628F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066628F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(pdf/online/MS word</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7D43">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5336535C" w14:textId="04904DA6" w:rsidR="000A5AE2" w:rsidRPr="0066628F" w:rsidRDefault="000A5AE2" w:rsidP="000A5AE2">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0066628F">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Available on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="006752A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...41 lines deleted...]
-          <w:fldChar w:fldCharType="end"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>Tenancy management operational guidelines</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="51CC8CBE" w14:textId="3C2B5D80" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+      <w:r w:rsidR="006752A7">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E13814">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">website </w:t>
+      </w:r>
+      <w:r w:rsidR="00544DE0" w:rsidRPr="00544DE0">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</w:t>
+      </w:r>
+      <w:r w:rsidR="00544DE0">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6628C1A4" w14:textId="77777777" w:rsidR="000A5AE2" w:rsidRPr="0008204A" w:rsidRDefault="000A5AE2" w:rsidP="000A5AE2">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0008204A">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17EA8F41" w14:textId="77CFADE9" w:rsidR="00595C2A" w:rsidRPr="00B57329" w:rsidRDefault="00595C2A" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="TOCheadingreport"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B57329">
+        <w:lastRenderedPageBreak/>
+        <w:t>Contents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDE9EAB" w14:textId="2DED0B5F" w:rsidR="00A56878" w:rsidRDefault="00595C2A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164660" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TOC \h \z \t "Heading 1,1,Heading 2,2" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc237875196" w:history="1">
+        <w:r w:rsidR="00A56878" w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>1</w:t>
-[...1 lines deleted...]
-        <w:r>
+          <w:t>2.</w:t>
+        </w:r>
+        <w:r w:rsidR="00A56878">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidR="00A56878" w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Contents</w:t>
-[...1 lines deleted...]
-        <w:r>
+          <w:t>Revision history</w:t>
+        </w:r>
+        <w:r w:rsidR="00A56878">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A56878">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...10 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00A56878">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875196 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A56878">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A56878">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00A56878">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="00A56878">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F403CCD" w14:textId="581B30E2" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="2679F338" w14:textId="3A671DED" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164661" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875197" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Revision history</w:t>
+          <w:t>Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164661 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875197 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E694DE7" w14:textId="7E3DEAA1" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="2F7470CE" w14:textId="4600ED1A" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164662" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875198" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Overview</w:t>
+          <w:t>Occupational Health and Safety</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164662 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875198 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="211850ED" w14:textId="67E65B69" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875199" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.1.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Mandatory incident reporting and support</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875199 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38DE710F" w14:textId="61A39600" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="3CE54F84" w14:textId="3F2C0D49" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164663" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875200" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Occupational Health and Safety</w:t>
+          <w:t>Lawful entry</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164663 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875200 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48A413A2" w14:textId="306D8294" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="4428565E" w14:textId="4BAE0052" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164664" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875201" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
-[...1 lines deleted...]
-          <w:t>4.1</w:t>
+          </w:rPr>
+          <w:t>5.1.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Mandatory incident reporting and support</w:t>
+          <w:t>Lawful entry methods</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164664 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875201 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5991F6C1" w14:textId="07CB3E40" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="5A861EB3" w14:textId="0EF73619" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875202" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>5.2.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>With consent</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875202 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6654AEF6" w14:textId="6C782135" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875203" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.3.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Without consent</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875203 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="59C90FD2" w14:textId="04DEAAE5" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875204" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times"/>
+          </w:rPr>
+          <w:t>5.4.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times"/>
+          </w:rPr>
+          <w:t>Manner of entry</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875204 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1170E02E" w14:textId="03E02C03" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875205" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.5.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Behaviours of concern</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875205 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="325505FA" w14:textId="3F7C83D6" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164665" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875206" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Lawful entry</w:t>
+          <w:t>Key drivers for home visits</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164665 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875206 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4FB44033" w14:textId="2F047C54" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
-[...418 lines deleted...]
-    <w:p w14:paraId="73F8F59F" w14:textId="143E8118" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="02D30351" w14:textId="24D3C234" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164671" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875207" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Key drivers for home visits</w:t>
+          <w:t>Types of home visits</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164671 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875207 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7432F671" w14:textId="7DF9DA92" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875208" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7.1.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Initial home visit</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875208 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30F3C54E" w14:textId="27ABD167" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="622539D9" w14:textId="29967FA7" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875209" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7.2.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Renter participation home visit</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875209 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="492920DC" w14:textId="16411B41" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875210" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7.3.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Event driven home visit</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875210 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="49DE6865" w14:textId="75D6C65A" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875211" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7.4.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Periodic home visit</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875211 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7457C7AD" w14:textId="3192D07A" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875212" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7.5.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Home visits for the purpose of conducting a property assessment</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875212 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="669421A5" w14:textId="1132E3E0" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164672" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875213" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Types of home visits</w:t>
+          <w:t>The role of HiiP in home visit management</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164672 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875213 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12E51496" w14:textId="12D7F123" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="5BDBA310" w14:textId="4A6E370C" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164673" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875214" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
-[...1 lines deleted...]
-          <w:t>7.1</w:t>
+          </w:rPr>
+          <w:t>8.1.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Initial home visit</w:t>
+          <w:t>HiiP record management</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164673 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875214 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79536A66" w14:textId="24C16CA9" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
-[...331 lines deleted...]
-    <w:p w14:paraId="0C2093CB" w14:textId="1556A7F3" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="140B7AC7" w14:textId="726BA780" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164678" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875215" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>The role of HiiP in home visit management</w:t>
+          <w:t>Preparing and arranging a home visit</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164678 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875215 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58D28240" w14:textId="1AF69687" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="1771CF3B" w14:textId="25A6154E" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164679" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875216" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
-[...1 lines deleted...]
-          <w:t>8.1</w:t>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>9.1.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>HiiP record management</w:t>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>Preparing for a home visit</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164679 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875216 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EDBB13C" w14:textId="7D90E74B" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="0427C0FC" w14:textId="69BB5011" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875217" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>9.2.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Worker safety assessment</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875217 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="04234005" w14:textId="3CCD855C" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875218" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>9.3.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Vehicle tool kits</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875218 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="575BA355" w14:textId="19C9D3EE" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875219" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>9.4.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Scheduling a home visit</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875219 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7195D176" w14:textId="59DC19AE" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875220" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>9.5.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Before leaving the office</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875220 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1B91970D" w14:textId="7717CB2E" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875221" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>9.6.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>Making informed decisions before entering a property and during a home visit</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875221 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3B5C98E0" w14:textId="69AA3DF7" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875222" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>9.7.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+          </w:rPr>
+          <w:t>Sta</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ndards for conduct during home visits</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875222 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6A61AA54" w14:textId="0D2DF04A" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164680" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875223" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Preparing and arranging a home visit</w:t>
+          <w:t>Potential impacts of home visits and inspections on renters' rights</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164680 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875223 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D2B186C" w14:textId="75256E40" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="3FD05A5E" w14:textId="4FF93634" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164681" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875224" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
-[...2 lines deleted...]
-          <w:t>9.1</w:t>
+          </w:rPr>
+          <w:t>10.1.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-          <w:t>Preparing for a home visit</w:t>
+          </w:rPr>
+          <w:t>Considering human rights</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164681 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875224 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2954C7F8" w14:textId="7BE9065D" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
-[...507 lines deleted...]
-    <w:p w14:paraId="08B3B1DC" w14:textId="14E5EC4F" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="372799AC" w14:textId="1364734A" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164688" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875225" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>10</w:t>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>11.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>Potential impacts of home visits and inspections on renters' rights</w:t>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>Information sharing, support and referral</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164688 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875225 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70BAEE81" w14:textId="56863820" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="053F26F1" w14:textId="2CB68E9E" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164689" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875226" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
-[...1 lines deleted...]
-          <w:t>10.1</w:t>
+          </w:rPr>
+          <w:t>11.1.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Considering human rights</w:t>
+          <w:t>Information sharing</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164689 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875226 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E5CC3CC" w14:textId="60B38DE3" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="62C59BA7" w14:textId="3690AA58" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875227" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>11.2.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Support engagement and referrals</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875227 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="51F14709" w14:textId="4979739E" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875228" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+          </w:rPr>
+          <w:t>11.3.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+          </w:rPr>
+          <w:t>Duty of Care referrals</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875228 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="303EF74B" w14:textId="08E6E003" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875229" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>11.4.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Identifying and managing Family Violence risk</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875229 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7AA1B59C" w14:textId="71BD8B28" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875230" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>11.5.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Encountering unattended minors</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875230 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="28C118CF" w14:textId="34EF6A26" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164690" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875231" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
-          <w:t>Information sharing, support and referral</w:t>
+          <w:t>Proactively addressing potential barriers to entry</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164690 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875231 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57D0498A" w14:textId="23646C20" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
-[...417 lines deleted...]
-    <w:p w14:paraId="1FEBCDA1" w14:textId="47BBAD8D" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="12E18FD9" w14:textId="174D754D" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164696" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875232" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-          <w:t>12</w:t>
+          </w:rPr>
+          <w:t>13.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Exercising a right of entry</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875232 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="725838B8" w14:textId="5148FDAA" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875233" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+          </w:rPr>
+          <w:t>13.1.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+          </w:rPr>
+          <w:t>Legal context</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875233 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3D84D039" w14:textId="23340BD4" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875234" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>13.2.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Part 2 Division 5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875234 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2B34EB68" w14:textId="5E2BF3BB" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875235" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>13.3.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Part 2 Division 5a</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875235 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2837C050" w14:textId="3B483D1E" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875236" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>13.4.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Part 2 Division 8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875236 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7DD97422" w14:textId="6707C42D" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875237" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
-          <w:t>Proactively addressing potential barriers to entry</w:t>
-[...3 lines deleted...]
-            <w:webHidden/>
+          <w:t>13.5.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>Circumstances for issuing a Notice of Entry</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164696 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875237 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="343C5FC6" w14:textId="76E26E4A" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="1A49299A" w14:textId="389487D5" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875238" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>13.6.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Notice requirements</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875238 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>26</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="03CDA622" w14:textId="6AE01D09" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164697" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875239" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>14.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Exercising a right of entry</w:t>
+          <w:t>Behaviours of concern and non-compliance with a Notice of Entry</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164697 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875239 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>24</w:t>
+          <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B32F0F2" w14:textId="1B66D4AC" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
-[...501 lines deleted...]
-    <w:p w14:paraId="6181425D" w14:textId="1A0DB71F" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="036B07C6" w14:textId="0DCC48AE" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164704" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875240" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>15.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Behaviours of concern and non-compliance with a Notice of Entry</w:t>
+          <w:t>Failure to comply with a Notice of Entry</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164704 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875240 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>26</w:t>
+          <w:t>28</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36DBE305" w14:textId="21CD46AE" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="3C15EADB" w14:textId="1910BD65" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875241" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>15.1.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Determining what action to take</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875241 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>30</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2FDFA8AE" w14:textId="258704EE" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875242" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>15.2.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Trauma-informed practice</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875242 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>32</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3256DBE0" w14:textId="4C1923C1" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164705" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875243" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>16.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Failure to comply with a Notice of Entry</w:t>
+          <w:t>Safety checks and failed access</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164705 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875243 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>27</w:t>
+          <w:t>34</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CA10C9C" w14:textId="0B2D4D98" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="493DF0D9" w14:textId="17E4B1AD" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164706" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875244" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
-[...1 lines deleted...]
-          <w:t>15.1</w:t>
+          </w:rPr>
+          <w:t>16.1.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Determining what action to take</w:t>
+          <w:t>Upcoming RTA safety checks</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164706 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875244 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>29</w:t>
+          <w:t>34</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="396D95B0" w14:textId="68742F9B" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="684D91D1" w14:textId="609B2718" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164707" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875245" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
-[...1 lines deleted...]
-          <w:t>15.2</w:t>
+          </w:rPr>
+          <w:t>16.2.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Trauma informed practice</w:t>
+          <w:t>Head contractor failed access</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164707 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875245 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>31</w:t>
+          <w:t>35</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C1452AF" w14:textId="327B3025" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="02DFE8BB" w14:textId="5FC10754" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875246" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>16.3.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>Notice of Entry</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875246 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>35</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="62EFED54" w14:textId="2333296C" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164708" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875247" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>17.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Safety checks and failed access</w:t>
+          <w:t>Notifying renters entry occurred in their absence</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164708 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875247 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>33</w:t>
+          <w:t>36</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72B4E3EE" w14:textId="0C63B114" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
-[...250 lines deleted...]
-    <w:p w14:paraId="7600802E" w14:textId="56EFFF61" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="29708D7B" w14:textId="41BE7375" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164712" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875248" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>17</w:t>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>18.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>Notifying renters entry occurred in their absence</w:t>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>Entry in emergencies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164712 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875248 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>35</w:t>
+          <w:t>36</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C42533C" w14:textId="368C88C4" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="5DF0699E" w14:textId="7C3BFC5D" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875249" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>18.1.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>Emergencies</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875249 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>36</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6B10CC9B" w14:textId="4BCE2854" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875250" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>18.2.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>Welfare checks</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875250 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>37</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7E8639F6" w14:textId="4BB95D15" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875251" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>18.3.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Flooding</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875251 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>37</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7E6A82AE" w14:textId="00ED15EB" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875252" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>18.4.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Fires, gas leaks or other serious safety risks</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875252 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>38</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="57245834" w14:textId="033D54EF" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875253" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>18.5.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Abandoned or distressed animals</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875253 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>38</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="28589AA2" w14:textId="2FBB99B8" w:rsidR="00A56878" w:rsidRDefault="00A56878">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237875254" w:history="1">
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>18.6.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00022724">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Entrapment or lockout</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875254 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>38</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6A310739" w14:textId="17866620" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164713" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875255" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-          <w:t>18</w:t>
+          </w:rPr>
+          <w:t>19.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-          <w:t>Entry in emergencies</w:t>
+          </w:rPr>
+          <w:t>Incident reporting</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164713 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875255 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>35</w:t>
+          <w:t>39</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="677FD546" w14:textId="4B7A2A95" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="75EF15C2" w14:textId="53F79D2E" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164714" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875256" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
-[...2 lines deleted...]
-          <w:t>18.1</w:t>
+          </w:rPr>
+          <w:t>19.1.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-          <w:t>Emergencies</w:t>
+          </w:rPr>
+          <w:t>HiiP incident reporting</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164714 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875256 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>35</w:t>
+          <w:t>39</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E25CC47" w14:textId="775568A1" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
-[...416 lines deleted...]
-    <w:p w14:paraId="102800E8" w14:textId="5A4E488A" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
+    <w:p w14:paraId="70229D93" w14:textId="3DE6A8A1" w:rsidR="00A56878" w:rsidRDefault="00A56878">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222164720" w:history="1">
-        <w:r w:rsidRPr="00CA43FF">
+      <w:hyperlink w:anchor="_Toc237875257" w:history="1">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>20.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00CA43FF">
+        <w:r w:rsidRPr="00022724">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Incident reporting</w:t>
+          <w:t>Master key sign out – Police requests for entry</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222164720 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237875257 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>38</w:t>
+          <w:t>40</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69B78039" w14:textId="5A539D46" w:rsidR="00BB3830" w:rsidRDefault="00BB3830">
-[...166 lines deleted...]
-    <w:p w14:paraId="42C49055" w14:textId="1B1E8BD7" w:rsidR="00FB1F6E" w:rsidRDefault="00AD784C" w:rsidP="00D079AA">
+    <w:p w14:paraId="6838DFAB" w14:textId="7B03F208" w:rsidR="00595C2A" w:rsidRDefault="00595C2A" w:rsidP="008E2BD2">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="007A652B">
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794B97E0" w14:textId="19241113" w:rsidR="00D07BD8" w:rsidRDefault="00D07BD8" w:rsidP="23943097">
+    <w:p w14:paraId="58FB2555" w14:textId="7CF24534" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc222164661"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc236043301"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc237875196"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Revision history</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9387" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1095"/>
         <w:gridCol w:w="1877"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="4572"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B65B68" w14:paraId="6BADC2A3" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w14:paraId="161EA42B" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52507073" w14:textId="77777777" w:rsidR="00B65B68" w:rsidRPr="00C647FD" w:rsidRDefault="00B65B68" w:rsidP="00C647FD">
+          <w:p w14:paraId="35D40C70" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00C647FD" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00C647FD">
               <w:t>Version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72F6DB7E" w14:textId="77777777" w:rsidR="00B65B68" w:rsidRPr="00C647FD" w:rsidRDefault="00B65B68" w:rsidP="00C647FD">
+          <w:p w14:paraId="22EE075F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00C647FD" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00C647FD">
               <w:t>Amended section</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="034F6A50" w14:textId="77777777" w:rsidR="00B65B68" w:rsidRPr="00C647FD" w:rsidRDefault="00B65B68" w:rsidP="00C647FD">
+          <w:p w14:paraId="209D8375" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00C647FD" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00C647FD">
               <w:t>Effective</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18AE2428" w14:textId="77777777" w:rsidR="00B65B68" w:rsidRPr="00C647FD" w:rsidRDefault="00B65B68" w:rsidP="00C647FD">
+          <w:p w14:paraId="55C8DEF8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00C647FD" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00C647FD">
               <w:t>Detail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00534CB3" w14:paraId="7AEA4058" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w14:paraId="76D6C46E" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0410C93A" w14:textId="419F19EF" w:rsidR="00534CB3" w:rsidRPr="00F57856" w:rsidRDefault="00534CB3" w:rsidP="008E6749">
+          <w:p w14:paraId="308CB175" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00F57856" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="130459AA" w14:textId="77777777" w:rsidR="00534CB3" w:rsidRPr="00F57856" w:rsidRDefault="00534CB3" w:rsidP="008E6749">
+          <w:p w14:paraId="208092F3" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00F57856" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28F08CF3" w14:textId="0FB2CCEE" w:rsidR="00534CB3" w:rsidRPr="00F57856" w:rsidRDefault="00534CB3" w:rsidP="008E6749">
+          <w:p w14:paraId="7F9225A7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00F57856" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>September 2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F5C16FA" w14:textId="4019AED8" w:rsidR="00534CB3" w:rsidRDefault="00534CB3" w:rsidP="0077510B">
+          <w:p w14:paraId="24BB6C69" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D605DB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>Incorporation of 'version control table'</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="453AAB9F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:br/>
-              <w:t>Accessable format.</w:t>
+              <w:t>Accessible format.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00534CB3" w14:paraId="18E94889" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w14:paraId="7AE64B0C" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07B373C5" w14:textId="3132C200" w:rsidR="00534CB3" w:rsidRPr="00F57856" w:rsidRDefault="00534CB3" w:rsidP="008E6749">
+          <w:p w14:paraId="283AAFB7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00F57856" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A6D1387" w14:textId="5F3DF514" w:rsidR="00534CB3" w:rsidRPr="00F57856" w:rsidRDefault="00534CB3" w:rsidP="008E6749">
+          <w:p w14:paraId="6E73CDC7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00F57856" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1592D60C" w14:textId="24E81D2C" w:rsidR="00534CB3" w:rsidRPr="00F57856" w:rsidRDefault="00534CB3" w:rsidP="008E6749">
+          <w:p w14:paraId="6BAA4460" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00F57856" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>1 January 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D2A4015" w14:textId="28D87FD5" w:rsidR="00534CB3" w:rsidRDefault="00534CB3" w:rsidP="0077510B">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w14:paraId="7E0E0517" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>Revision and incorporation of contemporary home visit practices.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00534CB3" w14:paraId="64528DA7" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w14:paraId="62675D1F" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4890809E" w14:textId="1D683710" w:rsidR="00534CB3" w:rsidRPr="00F57856" w:rsidRDefault="0079338D" w:rsidP="008E6749">
+          <w:p w14:paraId="6FDA09C3" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00F57856" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1877" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AA306DC" w14:textId="77777777" w:rsidR="00534CB3" w:rsidRPr="00F57856" w:rsidRDefault="00534CB3" w:rsidP="008E6749">
+          <w:p w14:paraId="1AB5682A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00F57856" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Throughout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B4B217B" w14:textId="586B1B17" w:rsidR="00534CB3" w:rsidRPr="00F57856" w:rsidRDefault="00700309" w:rsidP="008E6749">
+          <w:p w14:paraId="3C69E382" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00F57856" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>January 2026</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">January 2026 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4572" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37AFD0B4" w14:textId="08669EA7" w:rsidR="00534CB3" w:rsidRDefault="00534CB3" w:rsidP="00F57856">
+          <w:p w14:paraId="4549BA4F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00F57856">
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidRPr="000061C3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Access to Director Owned and Managed Properties Operational Guidelines</w:t>
             </w:r>
             <w:r w:rsidRPr="00F57856">
               <w:t xml:space="preserve"> (December 2012, V1.0) </w:t>
             </w:r>
-            <w:r w:rsidR="000469CB">
+            <w:r>
               <w:t>h</w:t>
             </w:r>
-            <w:r w:rsidR="000469CB" w:rsidRPr="000469CB">
+            <w:r w:rsidRPr="000469CB">
               <w:t xml:space="preserve">ave been incorporated into this revised version of the </w:t>
             </w:r>
-            <w:r w:rsidR="000469CB" w:rsidRPr="000469CB">
+            <w:r w:rsidRPr="000469CB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Home Visits and Inspections Operational Guideline</w:t>
             </w:r>
-            <w:r w:rsidR="000469CB" w:rsidRPr="000469CB">
+            <w:r w:rsidRPr="000469CB">
               <w:t xml:space="preserve">, now titled </w:t>
             </w:r>
-            <w:r w:rsidR="000469CB" w:rsidRPr="000469CB">
+            <w:r w:rsidRPr="000469CB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Home Visits and Lawful Entry to Rented Properties</w:t>
             </w:r>
-            <w:r w:rsidR="000469CB">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Operational Guidelines</w:t>
             </w:r>
-            <w:r w:rsidR="000469CB" w:rsidRPr="000469CB">
+            <w:r w:rsidRPr="000469CB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16B9C66A" w14:textId="77777777" w:rsidR="0077510B" w:rsidRDefault="0077510B" w:rsidP="0077510B">
+          <w:p w14:paraId="387D3880" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">All </w:t>
             </w:r>
             <w:r w:rsidRPr="00F57856">
               <w:t>sections have been reorganised, renamed, and updated to align with current processes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="092C06C7" w14:textId="14533A60" w:rsidR="007D6CCC" w:rsidRDefault="3FD124BF" w:rsidP="007D6CCC">
+          <w:p w14:paraId="36ED4B23" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
-              <w:t>N</w:t>
-[...23 lines deleted...]
-          <w:p w14:paraId="0BCD76C8" w14:textId="0F7E2FC4" w:rsidR="001A7091" w:rsidRDefault="00EC73EE" w:rsidP="00313D6D">
+              <w:t xml:space="preserve">New sections have been introduced to provide guidance on lawful entry, both with and without consent, to make settings and practice clearer. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48683FE0" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="0091425F">
               <w:t>The Safety Checks and Access for Public Housing Properties Operational Guideline (v1.1 November 2021) has been fully integrated.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B61E8" w14:paraId="113BFC9E" w14:textId="77777777">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="326C6BEB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0474E14E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B13FE">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Section 17 Notifying renter's entry occurred in their absence</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12F41307" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8" w:rsidP="007B13FE">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Throughout</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="388AB508" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>August 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4572" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C4FC44E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Removed the requirement for staff to leave an “Entry to Your Home” fact sheet where entry occurred for RTA safety checks</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B2ABA5A" w14:textId="2CF9F10C" w:rsidR="007B61E8" w:rsidRPr="00F57856" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Grammar, spelling and typographical updates made throughout, including </w:t>
+            </w:r>
+            <w:r w:rsidR="00875605">
+              <w:t xml:space="preserve">URL </w:t>
+            </w:r>
+            <w:r>
+              <w:t>links added to footnotes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D3DC15A" w14:textId="77777777" w:rsidR="00E36E70" w:rsidRPr="007A652B" w:rsidRDefault="00E36E70" w:rsidP="007A652B">
+    <w:p w14:paraId="4556FEC8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="007A652B" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:sectPr w:rsidR="00E36E70" w:rsidRPr="007A652B" w:rsidSect="00F15144">
+        <w:sectPr w:rsidR="007B61E8" w:rsidRPr="007A652B" w:rsidSect="007B61E8">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43287790" w14:textId="6E4572A2" w:rsidR="00EE29AD" w:rsidRPr="00A71CE4" w:rsidRDefault="0045266D" w:rsidP="00510016">
+    <w:p w14:paraId="35792024" w14:textId="239266A0" w:rsidR="007B61E8" w:rsidRPr="00A71CE4" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc222164662"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc236043302"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc237875197"/>
       <w:r w:rsidRPr="0045266D">
         <w:lastRenderedPageBreak/>
         <w:t>Overview</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="38DB0B7D" w14:textId="45FB9E20" w:rsidR="003B3CB9" w:rsidRDefault="00EB0CFC" w:rsidP="003B3CB9">
+    <w:p w14:paraId="02D2C49F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB0CFC">
         <w:t xml:space="preserve">Under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB0CFC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Housing Act 1983</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB0CFC">
         <w:t>, Homes Victoria is responsible for providing well-maintained public housing that meets minimum rental standards and promotes the health, safety, and well-being of renters</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. </w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="46549167" w14:textId="37A6C035" w:rsidR="003B3CB9" w:rsidRDefault="003F4988" w:rsidP="003B3CB9">
+        <w:t>. This involves engaging with renters through regular home visits to assess necessary repairs and identify potential risks to their well-being. To fulfill this responsibility, it is Homes Victoria's policy to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACDBC6F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="355AF1D6" w14:textId="145BD5AE" w:rsidR="003B3CB9" w:rsidRDefault="003F4988" w:rsidP="003B3CB9">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>facilitate lawful and timely access to properties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C2E2C3" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="7CFC7B46" w14:textId="6E18EFCE" w:rsidR="003B3CB9" w:rsidRDefault="003F4988" w:rsidP="003B3CB9">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>prioritise the safety of staff and renters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C824E18" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="7D123924" w14:textId="2467861D" w:rsidR="003B3CB9" w:rsidRDefault="003F4988" w:rsidP="003B3CB9">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>uphold the commitment to high-quality public housing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFAE748" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="721E415D" w14:textId="39DF72F1" w:rsidR="00AD59EB" w:rsidRPr="00177D6C" w:rsidRDefault="00EF1376" w:rsidP="003B3CB9">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>facilitate regular home visits for repairs and risk assessments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D877298" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00177D6C" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="003B3CB9" w:rsidRPr="00177D6C">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">maintain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177D6C">
+        <w:t xml:space="preserve">compliance with relevant laws, including the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177D6C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Residential Tenancies Act 1997</w:t>
       </w:r>
-      <w:r w:rsidR="003B3CB9" w:rsidRPr="00177D6C">
+      <w:r w:rsidRPr="00177D6C">
         <w:t xml:space="preserve"> (RTA).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096156C3" w14:textId="47045978" w:rsidR="002B5623" w:rsidRPr="00C15C74" w:rsidRDefault="0045266D" w:rsidP="00C15C74">
+    <w:p w14:paraId="00442F54" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00C15C74" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00C15C74">
         <w:t>These guidelines address lawful entry to residential properties, emphasising that all entry</w:t>
       </w:r>
-      <w:r w:rsidR="00F36F13">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C15C74">
         <w:t>with or without renter consent</w:t>
       </w:r>
-      <w:r w:rsidR="00F36F13">
+      <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C15C74">
-        <w:t>must comply with relevant laws</w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="711DA9BB" w14:textId="3722AFC7" w:rsidR="002B5623" w:rsidRDefault="00EF1376" w:rsidP="002B5623">
+        <w:t>must comply with relevant laws and regulations, including the RTA. It is essential for staff to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D8519A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="47892768" w14:textId="43442726" w:rsidR="002B5623" w:rsidRDefault="00EF1376" w:rsidP="002B5623">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>conduct any entry lawfully</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FBF619B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="0C0732CA" w14:textId="56449461" w:rsidR="00704E6F" w:rsidRDefault="00EF1376" w:rsidP="002B5623">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">provide appropriate and valid notices, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C10454E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="2D7F9BBD" w14:textId="77777777" w:rsidR="000D51D7" w:rsidRPr="0045266D" w:rsidRDefault="000D51D7" w:rsidP="00036565">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>consider renters' human rights when determining what action to take.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173FC4EA" w14:textId="480DB0D1" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Occupational_Health_and"/>
       <w:bookmarkStart w:id="5" w:name="_Toc181605140"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc222164663"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc236043303"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc237875198"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="0045266D">
         <w:t>Occupational Health and Safety</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
-    </w:p>
-    <w:p w14:paraId="13867F19" w14:textId="56E616F9" w:rsidR="000D51D7" w:rsidRPr="0045266D" w:rsidRDefault="000D51D7" w:rsidP="000D51D7">
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="0471F6FD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0045266D">
         <w:t xml:space="preserve">Under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA5844">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Occupational Health and </w:t>
       </w:r>
       <w:r w:rsidRPr="00177D6C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Safety Act 2004</w:t>
       </w:r>
-      <w:r w:rsidR="00DE3794" w:rsidRPr="00177D6C">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00177D6C">
-        <w:t>, staff have a duty of care for their own health and safety as well as the safety of others in the workplace,</w:t>
+        <w:t xml:space="preserve"> (OHS Act), staff have a duty of care for their own health and safety as well as the safety of others in the workplace,</w:t>
       </w:r>
       <w:r w:rsidRPr="0045266D">
-        <w:t xml:space="preserve"> including during home visits. This responsibility is shared between managers and staff, reflecting the commitment to ensuring a safe work environment.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="26D07FA7" w14:textId="6A3AACBE" w:rsidR="00A05B5A" w:rsidRDefault="6AB8E04D" w:rsidP="00A05B5A">
+        <w:t xml:space="preserve"> including during home visits. This responsibility is shared between managers and staff, reflecting the commitment to </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">maintaining </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:t>a safe work environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231D014F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">To comply with their obligations under the </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="5FC5CE2B">
+        <w:t xml:space="preserve">To comply with their obligations under the OHS Act, managers and staff must proactively identify, assess and manage health and safety risks associated with preparing for and conducting home visits, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B58E3">
+        <w:t>including accessing properties using master keys or</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="77A46157">
-[...42 lines deleted...]
-        <w:t xml:space="preserve">follow the mandatory procedures detailed in </w:t>
+      <w:r w:rsidRPr="008B58E3">
+        <w:t xml:space="preserve">lock changes. This includes staff </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">following </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B58E3">
+        <w:t xml:space="preserve">the mandatory procedures detailed in </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Preparing_and_arranging">
-        <w:r w:rsidR="0059342E">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>S</w:t>
         </w:r>
-        <w:r w:rsidR="4D6E8C7B" w:rsidRPr="008B58E3">
+        <w:r w:rsidRPr="008B58E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ection </w:t>
         </w:r>
-        <w:r w:rsidR="00DD21F4">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="4D6E8C7B" w:rsidRPr="008B58E3">
+        <w:r w:rsidRPr="008B58E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Preparing and </w:t>
-[...35 lines deleted...]
-          <w:t>isit.</w:t>
+          <w:t xml:space="preserve"> Preparing and arranging a home visit.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="4D6E8C7B" w:rsidRPr="008B58E3">
-[...12 lines deleted...]
-    <w:p w14:paraId="523A01D7" w14:textId="1083D6ED" w:rsidR="00303852" w:rsidRDefault="00303852" w:rsidP="00303852">
+      <w:r w:rsidRPr="008B58E3">
+        <w:t xml:space="preserve"> Specifically, emphasis is on the safety procedures outlined in the following subsections:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC7EC6C" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Preparing_for_a" w:history="1">
         <w:r w:rsidRPr="008B58E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t xml:space="preserve">Section </w:t>
         </w:r>
-        <w:r w:rsidR="00DD21F4">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidRPr="008B58E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>.1 Preparing for a home visit:</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008B58E3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B06A45">
+      <w:r>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="006D7B37" w:rsidRPr="008B58E3">
-[...9 lines deleted...]
-    <w:p w14:paraId="3F7F8510" w14:textId="6E635F93" w:rsidR="00A05B5A" w:rsidRDefault="00A05B5A" w:rsidP="00656540">
+      <w:r w:rsidRPr="008B58E3">
+        <w:t>he key elements necessary for preparing for a home visit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C5B1F7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Worker_safety_assessment" w:history="1">
         <w:r w:rsidRPr="008B58E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t xml:space="preserve">Section </w:t>
         </w:r>
-        <w:r w:rsidR="008F3289">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidRPr="008B58E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
-          <w:t xml:space="preserve">.2 Worker </w:t>
-[...27 lines deleted...]
-          <w:t>ssessment</w:t>
+          <w:t>.2 Worker safety assessment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008B58E3">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00B06A45">
+      <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="008B58E3">
-        <w:t>onduct</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="0ABC1C6A" w14:textId="0208EAEE" w:rsidR="008F3289" w:rsidRPr="008B58E3" w:rsidRDefault="008F3289" w:rsidP="00656540">
+        <w:t>onducting thorough risk assessments to identify potential hazards before each visit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05493C8E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008B58E3" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Vehicle_tool_kits" w:history="1">
-        <w:r w:rsidRPr="00D05E04">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t>9.3 Vehicle tool kits:</w:t>
+          <w:t>Section 9.3 Vehicle tool kits:</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00D05E04" w:rsidRPr="00D05E04">
+        <w:t xml:space="preserve"> h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D05E04">
         <w:t>ighlights the importance of having access to stocked vehicle tool kits, either in fleet vehicles or at local offices.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3D1FFA" w14:textId="24FE959C" w:rsidR="001238BF" w:rsidRPr="008B58E3" w:rsidRDefault="00A05B5A" w:rsidP="00656540">
+    <w:p w14:paraId="65A4D5AC" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008B58E3" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Before_leaving_the" w:history="1">
         <w:r w:rsidRPr="008B58E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t xml:space="preserve">Section </w:t>
         </w:r>
-        <w:r w:rsidR="00D05E04">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>9.5</w:t>
         </w:r>
         <w:r w:rsidRPr="008B58E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
-          <w:t xml:space="preserve"> Before </w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00A756FE" w:rsidRPr="008B58E3">
+          <w:t xml:space="preserve"> Before leaving the office:</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008B58E3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>co</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B58E3">
+        <w:t>nducting necessary pre-checks before leaving the office. This includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA60943" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="005838C2" w:rsidRDefault="007B61E8" w:rsidP="005838C2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005838C2">
+        <w:t>checking for any known risks or hazards associated with the visit, such as past incidents or environmental hazards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBE511E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="005838C2" w:rsidRDefault="007B61E8" w:rsidP="005838C2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005838C2">
+        <w:t>confirming that staff and managers are aware of the home visit schedule, including details such as your name, mobile number, renter’s name and address, any identified risk factors, and expected time of return.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633AB673" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008B58E3" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Making_informed_decisions" w:history="1">
+        <w:r w:rsidRPr="008B58E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
-          <w:t>l</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="008B58E3">
+          <w:t xml:space="preserve">Section </w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
-          <w:t xml:space="preserve">eaving the </w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00A756FE" w:rsidRPr="008B58E3">
+          <w:t>9.6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008B58E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
-          <w:t>o</w:t>
-        </w:r>
+          <w:t xml:space="preserve"> Making informed decisions before entering a property and during a home visit</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008B58E3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B58E3">
+        <w:t>arefully evaluating the safety of entering a property, considering factors such as:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E764FB7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="005838C2" w:rsidRDefault="007B61E8" w:rsidP="005838C2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005838C2">
+        <w:t>the renter’s behaviour</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDCF592" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="005838C2" w:rsidRDefault="007B61E8" w:rsidP="005838C2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005838C2">
+        <w:t>presence of aggressive animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C5D6ED" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="005838C2" w:rsidRDefault="007B61E8" w:rsidP="005838C2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005838C2">
+        <w:t xml:space="preserve">potential conflicts, or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED329B9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="005838C2" w:rsidRDefault="007B61E8" w:rsidP="005838C2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005838C2">
+        <w:t>other safety concerns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F48011" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008B58E3" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Standards_for_conduct" w:history="1">
         <w:r w:rsidRPr="008B58E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
-          <w:t>ffice</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00505FC5" w:rsidRPr="008B58E3">
+          <w:t xml:space="preserve">Section </w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
-          <w:t>:</w:t>
-[...80 lines deleted...]
-      <w:hyperlink w:anchor="_Making_informed_decisions" w:history="1">
+          <w:t>9</w:t>
+        </w:r>
         <w:r w:rsidRPr="008B58E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
-          <w:t xml:space="preserve">Section </w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00D05E04">
+          <w:t>.</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
-          <w:t>9.6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r w:rsidRPr="008B58E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
-          <w:t xml:space="preserve"> Making </w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="004A6B69" w:rsidRPr="008B58E3">
+          <w:t xml:space="preserve"> Standards for conduct during home visits</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008B58E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>:</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008B58E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B58E3">
+        <w:t>mphasis on safe practices such as keeping shoes on.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE1C831" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B58E3">
+        <w:t xml:space="preserve">In situations where staff encounter threats or intimidation from renters during these visits, appropriate steps must be taken to address the behaviour. This may involve initiating remedial actions under the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>RTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B58E3">
+        <w:t>, based on the severity and specific circumstances of the case.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C9EC98" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="005838C2">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:t xml:space="preserve">anagers are responsible for collaborating with their staff to implement appropriate risk control measures and </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">monitor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:t>their effectiveness over time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24867988" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="005838C2">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0045266D">
+        <w:t xml:space="preserve">Staff </w:t>
+      </w:r>
+      <w:r>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:t xml:space="preserve"> communicate any safety concerns or identified risks related to home visits to their managers promptly, fostering a culture of safety and accountability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F1290D" w14:textId="3CFF5CF4" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc236043304"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc237875199"/>
+      <w:r>
+        <w:t>Mandatory incident reporting and support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="1FC0BEFA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008B58E3" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004740AE">
+        <w:rPr>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Following any incident during home visits, including but not limited to threatening behaviour, it is mandatory that staff immediately:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406B3BD6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008B58E3" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D851A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Report the incident:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staff must report </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EE0">
+        <w:rPr>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the matter to their </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>line manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EE0">
+        <w:rPr>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>, whether that is a Team Leader, Team Manager, or Client Support and Housing Services (CSHS) Manager.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE3515D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008B58E3" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D851A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complete an </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00D851A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="008B58E3">
+            <w:bCs/>
+            <w:bdr w:val="nil"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>OurSafety</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00D851A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
-          </w:rPr>
-[...63 lines deleted...]
-          <w:t xml:space="preserve"> and during a home visit</w:t>
+            <w:bCs/>
+            <w:bdr w:val="nil"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Incident Report</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004A6B69" w:rsidRPr="008B58E3">
-        <w:rPr>
+      <w:r w:rsidRPr="00451EF1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:b/>
-        </w:rPr>
-[...14 lines deleted...]
-      <w:r w:rsidR="00D16EB4" w:rsidRPr="008B58E3">
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
         <w:t>:</w:t>
       </w:r>
-    </w:p>
-[...230 lines deleted...]
-        <w:pStyle w:val="Body"/>
+      <w:r w:rsidRPr="00530BCB">
         <w:rPr>
           <w:bdr w:val="nil"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004740AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bdr w:val="nil"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Following any incident during home visits, including but not limited to threatening behaviour, it is mandatory that staff immediately:</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+        <w:t xml:space="preserve">staff must complete an </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:bdr w:val="nil"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>OurSafety</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bdr w:val="nil"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...102 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Incident Report </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in line with departmental incident reporting requirements. </w:t>
+      </w:r>
       <w:r w:rsidRPr="008B58E3">
         <w:t xml:space="preserve">In addition, </w:t>
       </w:r>
-      <w:r w:rsidR="00862AEA">
+      <w:r>
         <w:t xml:space="preserve">Team Leaders, </w:t>
       </w:r>
       <w:r w:rsidRPr="008B58E3">
         <w:t>Team Managers and CSHS Managers ar</w:t>
       </w:r>
-      <w:r w:rsidR="00967EC4">
+      <w:r>
         <w:t xml:space="preserve">e also </w:t>
       </w:r>
       <w:r w:rsidRPr="008B58E3">
-        <w:t xml:space="preserve">responsible for implementing necessary precautions and ongoing support mechanisms to </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>responsible for implementing necessary precautions and ongoing support mechanisms to promote staff well-being and safety. These supports may include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B547B5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t xml:space="preserve">Debriefing: arranging formal or informal debriefing sessions to process the incident and its impact. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308CCC63" w14:textId="08906F4A" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t xml:space="preserve">Support referral: informing staff of the comprehensive support services available through the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00147F52">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Employee Wellbeing Support Services program</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00147F52">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t xml:space="preserve"> (formerly EAP).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2489BF71" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>Reflective practice: participating in reflective practice by assessing personal experiences and responses to enhance coping mechanisms and future responses. For example, after a challenging situation, staff to consider what went well, what could be improved, and how they managed the situation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538224D8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>Formal supervision: scheduling regular meetings with supervisors to discuss practices, address challenges, and manage any emotional impacts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42CC67A8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>Team meetings: creating opportunities for team discussions where staff can share experiences, address challenges, and collaboratively develop strategies for managing safety concerns and preventing future incidents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B1752B" w14:textId="35475666" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Renter communication plan: implementing a plan to manage renter behaviours, as outlined in the department's </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00FC18B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Guide to managing unreasonable complainants</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FC18B5">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E8C3FE" w14:textId="5EFE04DB" w:rsidR="007B61E8" w:rsidRPr="008B58E3" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
       <w:r w:rsidRPr="008B58E3">
-        <w:t xml:space="preserve"> staff well-being and safety. These supports may include:</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">For more information on </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="008B58E3">
+          <w:t>Employee Wellbeing and Support</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="008B58E3">
-        <w:rPr>
-[...37 lines deleted...]
-        <w:r w:rsidRPr="008B58E3">
+        <w:t xml:space="preserve"> visit th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C191C">
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="006C191C">
           <w:rPr>
             <w:color w:val="004C97"/>
             <w:u w:val="dotted"/>
           </w:rPr>
-          <w:t>Employee Wellbeing Support Services program (formerly EAP</w:t>
+          <w:t>Employee Wellbeing &amp; Support</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="006C191C">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
       <w:r w:rsidRPr="008B58E3">
-        <w:t>) https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/Employee-Wellbeing-and-Support-Program-EAP.aspx.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C36BC4B" w14:textId="2D609D1E" w:rsidR="006540FF" w:rsidRPr="008B58E3" w:rsidRDefault="006540FF" w:rsidP="006D5F19">
+        <w:t xml:space="preserve"> SharePoint page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB3CB28" w14:textId="40ED579C" w:rsidR="007B61E8" w:rsidRPr="00280180" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc236043305"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc237875200"/>
+      <w:r w:rsidRPr="00280180">
+        <w:t>Lawful entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="688575E0" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00280180" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00280180">
+        <w:t>Lawful entry refers to the legal process of accessing a property in accordance with the RTA. It requires:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630802FE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00280180" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="00B06A45">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280180">
+        <w:t>he person entering to have a valid reason</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4567A456" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00280180" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B58E3">
-[...15 lines deleted...]
-    <w:p w14:paraId="5AE282A1" w14:textId="0FF897B8" w:rsidR="006540FF" w:rsidRPr="008B58E3" w:rsidRDefault="006540FF" w:rsidP="006D5F19">
+      <w:r w:rsidRPr="00280180">
+        <w:t>rovide proper notice to the renter, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34185DD2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00280180" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...70 lines deleted...]
-    <w:p w14:paraId="09F1BB1F" w14:textId="3838C71B" w:rsidR="006540FF" w:rsidRPr="008B58E3" w:rsidRDefault="006540FF" w:rsidP="006D5F19">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280180">
+        <w:t>espects reasonable times and privacy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D40E51" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00280180" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
-      <w:r w:rsidRPr="008B58E3">
-[...34 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="_Toc222164665"/>
       <w:r w:rsidRPr="00280180">
-        <w:t>L</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">This process </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">maintains </w:t>
+      </w:r>
       <w:r w:rsidRPr="00280180">
-        <w:t xml:space="preserve">Lawful entry refers to the legal process of accessing a property in accordance </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>a fair balance between the rights of renters and the responsibilities of Residential Rental Providers (rental providers). It also protects the interests of staff or the agency making the entry, as acting unlawfully has legal consequences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533608C6" w14:textId="5177BF6E" w:rsidR="007B61E8" w:rsidRPr="00280180" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc236043306"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc237875201"/>
       <w:r w:rsidRPr="00280180">
-        <w:t>the RTA. It requires</w:t>
-[...80 lines deleted...]
-    <w:p w14:paraId="324AE5B6" w14:textId="713F9A45" w:rsidR="00E24D41" w:rsidRPr="00280180" w:rsidRDefault="00E24D41" w:rsidP="00E24D41">
+        <w:t>Lawful entry methods</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="5AFB7B7B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00280180" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00280180">
         <w:t>Entry to a property is lawful under various circumstances, each subject to specific requirements designed to protect the rights and responsibilities of all parties involved. For example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2F0969" w14:textId="36DF0CC2" w:rsidR="007C6614" w:rsidRPr="00280180" w:rsidRDefault="007C6614" w:rsidP="00ED1A31">
+    <w:p w14:paraId="7CBCF891" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00280180" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00280180">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>With consent:</w:t>
       </w:r>
       <w:r w:rsidRPr="00280180">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004B66CA">
+      <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00280180">
-        <w:t>ntry is lawful when the renter agrees to allow staff access to their home for purposes such as property assessments or maintenance. This consent may be given directly in response to a request or following</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="74DF274B" w14:textId="64CAE0D8" w:rsidR="00ED1A31" w:rsidRPr="00280180" w:rsidRDefault="00ED1A31" w:rsidP="00ED1A31">
+        <w:t>ntry is lawful when the renter agrees to allow staff access to their home for purposes such as property assessments or maintenance. This consent may be given directly in response to a request or following receipt of a Notice of Entry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7898DF8A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="000C2E9F" w:rsidRDefault="007B61E8" w:rsidP="000C2E9F">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00280180">
+      <w:r w:rsidRPr="000C2E9F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Without </w:t>
       </w:r>
-      <w:r w:rsidRPr="00280180">
+      <w:r w:rsidRPr="000C2E9F">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>consent:</w:t>
       </w:r>
-      <w:r w:rsidR="00A337E9" w:rsidRPr="00280180">
+      <w:r w:rsidRPr="000C2E9F">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2E9F">
+        <w:t>entry is lawful in specific circumstances outlined in the RTA, where a valid Notice of Entry is issued requiring the renter to permit access to the property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2E9F">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC49D8E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00280180" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00280180">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>In emergencies:</w:t>
       </w:r>
       <w:r w:rsidRPr="00280180">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004B66CA">
+      <w:r>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00280180" w:rsidRPr="00280180">
+      <w:r w:rsidRPr="00280180">
         <w:t>nder the RTA, it is not an offence for a rental provider to enter the property if there is a reasonable excuse. This may apply in the case of an emergency, when obtaining consent or providing notice is not feasible due to the urgency of the situation</w:t>
       </w:r>
-      <w:r w:rsidR="00280180">
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00280180" w:rsidRPr="00280180">
+      <w:r w:rsidRPr="00280180">
         <w:t>This includes circumstances where entry is necessary to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E739A4E" w14:textId="0F0008D6" w:rsidR="00DB0F86" w:rsidRPr="00280180" w:rsidRDefault="005926DF" w:rsidP="00DB0F86">
+    <w:p w14:paraId="60DD2421" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="2683E4E0" w14:textId="646E100C" w:rsidR="00DB0F86" w:rsidRPr="00280180" w:rsidRDefault="005926DF" w:rsidP="00DB0F86">
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>protect the safety or health of renters and other occupants from a serious and imminent danger</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBFF423" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="52A8179A" w14:textId="2D24DC13" w:rsidR="00DB0F86" w:rsidRPr="00280180" w:rsidRDefault="005926DF" w:rsidP="00DB0F86">
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>prevent serious damage to the property</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450596A4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>address urgent hazards such as gas leaks, flooding, fire, or other critical incidents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0270E6B3" w14:textId="11722E32" w:rsidR="007B61E8" w:rsidRPr="0093619C" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc191627597"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc236043307"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc237875202"/>
+      <w:r w:rsidRPr="0093619C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>With consent</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="404F21B1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0093619C" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0093619C">
+        <w:t>Entering a rented property "with consent" refers to situations where the renter explicitly agrees to allow entry to their home. This consent must be</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> given within 7 days before the entry occurs. It must be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093619C">
+        <w:t>informed, meaning that the renter understands the purpose of the entry and agrees to it without coercion. This means staff must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36CC53C7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0093619C" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093619C">
+        <w:t>eek consent in a manner that is sensitive to the renter's needs and circumstances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B6C6EB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0093619C" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093619C">
+        <w:t>se clear, accessible communication, including translated materials (where necessary)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FA061B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0093619C" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093619C">
+        <w:t>learly communicate the purpose for requiring entry and the processes involved in fulfilling that purpose</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C90065" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0093619C" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093619C">
+        <w:t>ngage interpreters or support workers to facilitate understanding and to support the renter’s rights</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6520DA36" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0093619C" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00DB0F86" w:rsidRPr="00280180">
-[...3 lines deleted...]
-    <w:p w14:paraId="59C6EFFE" w14:textId="77777777" w:rsidR="00BB5612" w:rsidRPr="0093619C" w:rsidRDefault="00BB5612" w:rsidP="00BB5612">
+      <w:r w:rsidRPr="0093619C">
+        <w:t>llow adequate time for the renter to consider and ask questions without pressure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38603A4F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0093619C" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093619C">
+        <w:t>ocument all communications to confirm consent was informed and voluntary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA9C9BB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0093619C" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0093619C">
+        <w:t>Consent may occur either:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32ACED64" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0093619C" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093619C">
+        <w:t>y agreement with a renter i.e., during a telephone call to arrange a home visit (without a Notice of Entry), or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1BE2BB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0093619C" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093619C">
+        <w:t>fter a Notice of Entry has been served.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD5EBC2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0093619C" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0093619C">
+        <w:t xml:space="preserve">Gaining consent is a fundamental aspect of maintaining a respectful and cooperative relationship between staff and renters. It </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">helps safeguard </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093619C">
+        <w:t xml:space="preserve">the rights of renters are upheld and promotes transparency in the entry process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C26AC9" w14:textId="53BF6981" w:rsidR="007B61E8" w:rsidRPr="0056456A" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0093619C">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc191627598"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc236043308"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc237875203"/>
+      <w:r w:rsidRPr="0056456A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7668BEA0" w14:textId="065E33F2" w:rsidR="001A7603" w:rsidRPr="0093619C" w:rsidRDefault="00BB5612" w:rsidP="001A7603">
+        </w:rPr>
+        <w:t>Without consent</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="15877DC9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="5B750872" w14:textId="39D1659F" w:rsidR="00E27BC9" w:rsidRPr="0093619C" w:rsidRDefault="005926DF" w:rsidP="001A7603">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056456A">
+        <w:t xml:space="preserve">Taking action to enter a property 'without consent' refers to situations where the renter has denied </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD017B">
+        <w:t>permission for access to their home. Cases without consent involve exercising the right of entry, through a Notice of Entry. The right of entry is the statutory authority under the RTA that allows rental providers or their agents to enter rented premises for specified purposes, such as inspections or repairs. Entering a property without consent may occur by providing written notice via a valid Notice of Entry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F1368E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0056456A" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0056456A">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Under section 89 of the RTA, renters have a legal obligation to allow entry when a right of entry is properly exercised through </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056456A">
+        <w:t xml:space="preserve">a valid Notice of Entry. Failure to allow entry after receiving proper notice constitutes a breach of their obligations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C69159" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>For more detailed information on managing cases without consent or where a Notice of Entry is required, refer to the following sections:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC2B9CE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0056456A" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...232 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Proactively_addressing_potential_1" w:history="1">
         <w:r w:rsidRPr="0056456A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Section 12 Proactively addressing potential barriers to entry</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20EA0485" w14:textId="39898F68" w:rsidR="005E397E" w:rsidRDefault="008D7D5A" w:rsidP="005E397E">
+    <w:p w14:paraId="225EEFB3" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Exercising_a_right" w:history="1">
         <w:r w:rsidRPr="0056456A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Section 1</w:t>
-[...17 lines deleted...]
-          <w:t>Exercising a right of entry</w:t>
+          <w:t>Section 13 Exercising a right of entry</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43CB5A28" w14:textId="77777777" w:rsidR="00B27606" w:rsidRDefault="00B27606" w:rsidP="00B27606">
+    <w:p w14:paraId="2F1E7407" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Behaviours_of_concern" w:history="1">
         <w:r w:rsidRPr="00B27606">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Section 14 Behaviours of concern and non-compliance with a Notice of Entry</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B27606">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E75EF3" w14:textId="7B701221" w:rsidR="00B27606" w:rsidRPr="0056456A" w:rsidRDefault="00B27606" w:rsidP="00B27606">
+    <w:p w14:paraId="3E560DC1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0056456A" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Failure_to_comply" w:history="1">
         <w:r w:rsidRPr="00B27606">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Section 15 Failure to comply with a Notice of Entry</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64400E55" w14:textId="30EFD876" w:rsidR="00017623" w:rsidRPr="00387AF2" w:rsidRDefault="00017623" w:rsidP="00017623">
+    <w:p w14:paraId="065A7D75" w14:textId="676541E8" w:rsidR="007B61E8" w:rsidRPr="00387AF2" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc222164669"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc236043309"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc237875204"/>
       <w:r w:rsidRPr="00387AF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t>Manner of entry</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="70ACD22E" w14:textId="044CF6D8" w:rsidR="00017623" w:rsidRPr="00BC1A4D" w:rsidRDefault="00017623" w:rsidP="00BC1A4D">
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="588BAAE6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
-        <w:t>In all circumstances whether entry is with or without consent staff must</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="20618B2D" w14:textId="0CDB8C5A" w:rsidR="00017623" w:rsidRPr="00387AF2" w:rsidRDefault="005926DF" w:rsidP="00017623">
+        <w:t>In all circumstances whether entry is with or without consent staff must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012818A5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00387AF2" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00017623" w:rsidRPr="00387AF2">
-[...2 lines deleted...]
-      <w:r w:rsidR="003D068B" w:rsidRPr="00387AF2">
+      <w:r w:rsidRPr="00387AF2">
+        <w:t>rovide adequate notice, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A46124F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00387AF2" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00017623" w:rsidRPr="00387AF2">
-[...20 lines deleted...]
-    <w:p w14:paraId="29B5C34B" w14:textId="61AC46BC" w:rsidR="00017623" w:rsidRDefault="00017623" w:rsidP="00017623">
+      <w:r w:rsidRPr="00387AF2">
+        <w:t>xercise their right of entry in a reasonable manner as mandated by section 87 of the RTA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D394C85" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="0093619C">
-        <w:t>Section 87 requires that entry be conducted respectfully, minimising disruption and limited to the time necessary to complete the intended purpose. This ensures that while rental providers or their agents have the right to access the property, they must do so in a way that protects the renter’s privacy, comfort, and quiet enjoyment. Failure to comply with these obligations may constitute a breach of the RTA and lead to legal consequences.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">For more information on respecting renters right to privacy comfort, and quiet enjoyment refer to </w:t>
+        <w:t xml:space="preserve">Section 87 requires that entry be conducted respectfully, minimising disruption and limited to the time necessary to complete the intended purpose. This </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093619C">
+        <w:t>that while rental providers or their agents have the right to access the property, they must do so in a way that protects the renter’s privacy, comfort, and quiet enjoyment. Failure to comply with these obligations may constitute a breach of the RTA and lead to legal consequences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A397E61" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For more information on respecting renter’s right to privacy comfort, and quiet enjoyment refer to </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Potential_impacts_of" w:history="1">
         <w:r w:rsidRPr="001916BE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Section</w:t>
-[...5 lines deleted...]
-          <w:t xml:space="preserve"> 10 Potential impacts of home visits and inspections on renters' rights</w:t>
+          <w:t>Section 10 Potential impacts of home visits and inspections on renters' rights</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0056456A">
-[...3 lines deleted...]
-    <w:p w14:paraId="4E46FC6C" w14:textId="77777777" w:rsidR="00CD3738" w:rsidRPr="008B58E3" w:rsidRDefault="77B34C4E" w:rsidP="001F6DCD">
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB23704" w14:textId="68CD86E1" w:rsidR="007B61E8" w:rsidRPr="008B58E3" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_With_Consent"/>
+      <w:bookmarkStart w:id="23" w:name="_Without_Consent"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc236043310"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc237875205"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="008B58E3">
+        <w:lastRenderedPageBreak/>
         <w:t>Behaviours of concern</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
-[...3 lines deleted...]
-        <w:pStyle w:val="Bodyafterbullets"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="41F55DE2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="008B58E3">
         <w:t xml:space="preserve">Where renters display behaviours that prevent staff from carrying out their responsibilities, particularly behaviours posing a risk to staff or contractors conducting the home visit, their behaviour must be addressed and responded to in accordance with </w:t>
       </w:r>
-      <w:r w:rsidR="00080548">
+      <w:r>
         <w:t>the RTA</w:t>
       </w:r>
       <w:r w:rsidRPr="008B58E3">
         <w:t>. This requires staff to take appropriate immediate actions to respond to the behaviours of concern. In such cases, behaviours of concern may supersede the original reason for entry.</w:t>
       </w:r>
-      <w:r w:rsidR="00792E9E">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE2636F" w14:textId="44C86CC5" w:rsidR="00792E9E" w:rsidRDefault="0012521E" w:rsidP="00CD3738">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bodyafterbullets"/>
+    <w:p w14:paraId="7D1F813D" w14:textId="0BCB1D21" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00AC02D5">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0012521E">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For further guidance on </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF50C5">
         <w:t xml:space="preserve">responding to behaviours of concern and taking appropriate action under the RTA, refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00FF50C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Residential Rental Agreement Breach Management Operational Guidelines</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FF50C5">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidR="00C0311E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF50C5" w:rsidRPr="00FF50C5">
-[...6 lines deleted...]
-    <w:p w14:paraId="6DBFA4E3" w14:textId="6A5B6E43" w:rsidR="003E52B5" w:rsidRDefault="003E52B5" w:rsidP="002D4182">
+      <w:r w:rsidR="00C0311E" w:rsidRPr="00AE4698">
+        <w:t>which outline key steps, escalation pathways, and compliance considerations</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0311E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CADEEB5" w14:textId="170E5558" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc222164671"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc236043311"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc237875206"/>
       <w:r>
         <w:t>Key drivers for home visits</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0C70BEDF" w14:textId="37E8B2DD" w:rsidR="00AD0099" w:rsidRDefault="00AD0099" w:rsidP="00906423">
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="77AB5ECE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:divId w:val="333726695"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="5C572C47" w14:textId="6E14926F" w:rsidR="00AD0099" w:rsidRPr="00387AF2" w:rsidRDefault="00AD0099" w:rsidP="00906423">
+      </w:pPr>
+      <w:r>
+        <w:t>Home visits are conducted to fulfil Homes Victoria’s obligations to support renter safety, maintain property standards, and comply with the RTA. The main reasons for these visits include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046108DD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:divId w:val="333726695"/>
-[...235 lines deleted...]
-      <w:r w:rsidRPr="00505D47">
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Fostering </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00075584">
+        <w:t>Safety and compliance checks:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t xml:space="preserve"> when contractors have been unable to complete mandatory safety inspections required by the RTA after previous attempts, and the matter has been escalated to the local office to negotiate entry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="199DBBDD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>p</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00505D47">
+        <w:t>Establishing contact:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t xml:space="preserve"> making in-person contact with renters when previous attempts (such as phone calls or other communications) have been unsuccessful, particularly in cases where the renter’s tenancy may be at risk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533CBBE4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ositive </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00075584">
+        <w:t>Property condition assessments:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t xml:space="preserve"> assessing the condition of the property to confirm it is maintained to a safe and habitable standard and to identify any repairs or maintenance needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C00F2EB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00505D47">
+        <w:t>Proactive risk identification:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t xml:space="preserve"> identifying potential safety or tenancy-related issues early and to support Homes Victoria in supporting renters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B73FA16" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">elationships with </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00075584">
+        <w:t>Welfare checks:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t xml:space="preserve"> conducting welfare checks to support the well-being of renters, particularly in vulnerable situations, and to identify any support needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4DFA3B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00505D47">
+        <w:t>Fostering positive relationships with renters:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t xml:space="preserve"> building a positive relationship with the renter, fostering open communication and trust.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198573EA" w14:textId="648A9678" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc236043312"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc237875207"/>
+      <w:r w:rsidRPr="0045266D">
+        <w:t>Types of home visits</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="2FBCA09D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The types of home visits include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726A813F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Initial </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ome </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>isit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AED4266" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renter </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">articipation </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ome </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>isit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B192E46" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Event-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">riven </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ome </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>isit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101130F0" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Periodic </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ome </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>isit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8F2440" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This categorisation aligns with the way home visits are organised in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> home visit function.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546EACE0" w14:textId="35AF35B8" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc236043313"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc237875208"/>
+      <w:r w:rsidRPr="0045266D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Initial home visit</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="34EAF082" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The initial home visit is the first meeting between staff and the renter at the rented property following the commencement of the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Residential Rental Agreement (rental agreement). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These visits must be conducted within 10 weeks of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>rental agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> starting and serve several purposes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34196A9E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045266D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>enters:</w:t>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Establishing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...286 lines deleted...]
-      </w:pPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
       <w:r w:rsidRPr="0045266D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Establishing </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B5029A">
+        <w:t>apport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>uilding a positive relationship with the renter, fostering open communication and trust.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1BFC80" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045266D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0045266D">
+        <w:t xml:space="preserve">Assessing </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>apport</w:t>
-[...26 lines deleted...]
-      </w:pPr>
+        <w:t>n</w:t>
+      </w:r>
       <w:r w:rsidRPr="0045266D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Assessing </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B5029A">
+        <w:t>eeds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>upporting the household's transition into their new home, and community, which may involve referrals to services like Tenancy Plus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B290D2" w14:textId="627B5D4D" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045266D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>n</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0045266D">
+        <w:t xml:space="preserve">Tenancy Condition </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>eeds</w:t>
+        <w:t>Report</w:t>
       </w:r>
       <w:r w:rsidRPr="0045266D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="004B66CA">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncouraging the completion and return of the Tenancy Condition </w:t>
+      </w:r>
+      <w:r w:rsidR="00343287" w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Report and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confirming </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>it is signed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376A855B" w14:textId="12E57156" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc236043314"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc237875209"/>
+      <w:r w:rsidRPr="0045266D">
+        <w:t>Renter participation home visit</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="0C8ACF53" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0045266D">
+        <w:t>Renter participation home visits are conducted as a consent-based arrangement to build trust in tenancy relationships and promote sustainable tenancies. These visits focus on the renter’s needs and their capacity to maintain their tenancy effectively.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44405FC5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>When assessing the need to establish an arrangement, staff should consider</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A6E061" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>renter's past tenancy history</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40FAE4F2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>necessity for early intervention and support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742DED8E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>type of assistance required to sustain the tenancy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FF5208" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>current maintenance conditions of the property</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DFAB0AE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0045266D">
+        <w:t>Visits must be scheduled based on an agreement between staff and the renter, with the frequency set at three- or six-month intervals. This schedule will continue for as long as necessary to minimise tenancy risks. If risks persist, the schedule may either cease or be extended, depending on the renter's consent.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF07A2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1558F0C2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF07A2">
+        <w:t xml:space="preserve">Additionally, staff should </w:t>
+      </w:r>
+      <w:r>
+        <w:t>consider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF07A2">
+        <w:t xml:space="preserve"> sustainable outcomes in their decision-making regarding visit scheduling and frequency. Sustainable outcomes focus on balancing social, economic, and environmental factors to </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">support </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF07A2">
+        <w:t>long-term benefits for both renters and the overall tenancy. By emphasi</w:t>
+      </w:r>
+      <w:r>
         <w:t>s</w:t>
       </w:r>
+      <w:r w:rsidRPr="00DF07A2">
+        <w:t>ing sustainable solutions, staff can evaluate the long-term effects of their actions and work collaboratively with renters to create a mutually beneficial visit schedule. This approach not only addresses immediate concerns but also fosters stability and well-being, supporting tenancy sustainment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10190B89" w14:textId="66ABF243" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc236043315"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc237875210"/>
       <w:r w:rsidRPr="0045266D">
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="517773F0" w14:textId="0A474F46" w:rsidR="0045266D" w:rsidRPr="0045266D" w:rsidRDefault="0045266D" w:rsidP="006826E4">
+        <w:t>Event driven home visit</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="2BDC3E11" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Event-driven home visits are conducted in response to legislative or departmental requirements to address tenancy or property issues,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including requests from renters, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>such as:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B45EDF7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...2 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
       <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>eighbourhood complaints</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C6E3C4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000614C6">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ove-out condition reports following the receipt of a Notice of Intention to Vacate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1C912C" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ental arrears</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B27F9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">including efforts to engage renters in submitting necessary documentation to prevent </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or resolve </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B27F9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>rebate cancellations and escalation of rent arrears</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFA1CF4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>roperty concerns</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3535798F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="392A2563">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>bandonment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F853046" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4E2ABC5B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RTA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="06E9BCE1">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>safety</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4E2ABC5B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> checks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1399D8A8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>responsive maintenance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101955BD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>safety concerns and duty of care obligations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36FAE9AF" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004F2935" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F2935">
+        <w:lastRenderedPageBreak/>
+        <w:t>Where a home visit is required for the purpose of contacting a renter, staff cannot enter the property or private outdoor space without renter consent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E3B6FD" w14:textId="5ECB839C" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc236043316"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc237875211"/>
+      <w:r w:rsidRPr="0045266D">
+        <w:t>Periodic home visit</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="04EFEEA4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00387AF2" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Periodic </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">home </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">visits are conducted to fulfil departmental responsibilities under the Housing Act and the RTA, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">helping </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045266D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">properties meet reasonable safety standards. These visits must occur once </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387AF2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>every three years for each property and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387AF2">
+        <w:t xml:space="preserve"> provide an opportunity for staff to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A2BE2F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00387AF2" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387AF2">
+        <w:t>uild trust with the renter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1566B1D2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00387AF2" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387AF2">
+        <w:t>onduct a property assessment to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC0873A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>confirm amenities are working</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38108FEA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>confirm minimum RTA maintenance standards are met</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6DE7A9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>address any identified health and safety risks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095D2E91" w14:textId="7E299074" w:rsidR="007B61E8" w:rsidRPr="00C61746" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc181605141"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc236043317"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc237875212"/>
+      <w:r>
+        <w:t>Home visits for the purpose of conducting a property assessment</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="56D02101" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Staff may only legally request a property assessment during a home visit if one of the following conditions is met:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098F0346" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>written notice has been provided to the renter prior to the visit, clearly advising that part of the purpose of the inspection is to conduct a property assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7D5B16" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>the renter has given consent to enter the property for this purpose, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1C3FD9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a Notice of Entry has been issued under section 86(1)(f) of the RTA where entry is required to inspect the premises, and such an inspection has not occurred within the previous 6 months.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68CA2E0A" w14:textId="6AF31B56" w:rsidR="007B61E8" w:rsidRPr="00543347" w:rsidRDefault="007B61E8" w:rsidP="00975B2D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="840" w:after="360"/>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc236043318"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc237875213"/>
+      <w:r w:rsidRPr="00543347">
+        <w:t xml:space="preserve">The role of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00543347">
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00543347">
+        <w:t xml:space="preserve"> in home visit management</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="2F55170A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">There are mandatory actions in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> for managing home visits, from scheduling to recording outcomes and issuing notices for entry. Functions include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E61B990" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00A87721">
+        </w:rPr>
+        <w:t>Scheduling home visits:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t xml:space="preserve"> facilitates efficient scheduling by enabling staff to coordinate dates and times with renters, so that both parties are informed and aligned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3618CED6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-GB"/>
-[...67 lines deleted...]
-    <w:p w14:paraId="4C299FD4" w14:textId="2E9DFCE1" w:rsidR="0045266D" w:rsidRPr="0045266D" w:rsidRDefault="0045266D" w:rsidP="00C10A4E">
+        </w:rPr>
+        <w:t>Worker safety assessment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>: completing a worker safety risk assessment before each home visit to identify and mitigate potential hazards to staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C3B597" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...624 lines deleted...]
-        <w:divId w:val="859319261"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...105 lines deleted...]
-      <w:r w:rsidR="4EE18B61" w:rsidRPr="63CB231C">
+        <w:t>Recording outcomes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1590E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t xml:space="preserve"> after each home visit, staff must document outcomes directly in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t xml:space="preserve"> Connect. This process supports accurate tracking of findings, interactions, and any necessary follow-up actions, creating a comprehensive record for future reference. This supports effective tenancy management, accountability, and builds a reliable history of actions taken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1A577F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Issuing notices for entry:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1590E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004B66CA">
-[...101 lines deleted...]
-    <w:p w14:paraId="559A00DD" w14:textId="4CD11E33" w:rsidR="008A2E65" w:rsidRPr="00870B18" w:rsidRDefault="008A2E65" w:rsidP="00870B18">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t xml:space="preserve"> streamlines the generation and issuance of Notices of Entry through integration with VCAT online, which facilitates automated data transfers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509B5D81" w14:textId="331A74D5" w:rsidR="007B61E8" w:rsidRPr="00870B18" w:rsidRDefault="007B61E8" w:rsidP="00975B2D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="859319261"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="480"/>
+        <w:ind w:left="1077"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc222164679"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc236043319"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc237875214"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00870B18">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>HiiP record management</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="4DE40E35" w14:textId="351DC61D" w:rsidR="00FC6B0B" w:rsidRDefault="00FC6B0B" w:rsidP="00FC6B0B">
+        <w:lastRenderedPageBreak/>
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00870B18">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> record management</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="735F0ACE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:divId w:val="859319261"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="3B79BC7A" w14:textId="4ED94DEA" w:rsidR="00EC1AD2" w:rsidRDefault="00AD0E64" w:rsidP="00190ACF">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In addition to its role in home visit management, proper record management of all applications and notices in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> is mandatory for reasons including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202E8516" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:divId w:val="1267301532"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0E64">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Data </w:t>
       </w:r>
-      <w:r w:rsidR="00BE53EF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0E64">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">eporting and </w:t>
       </w:r>
-      <w:r w:rsidR="00BE53EF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0E64">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>nalysis</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0E64">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>: HiiP serves as a centrali</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C946D6">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD0E64">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD0E64">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> serves as a centrali</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0E64">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ed database, enabling data reporting and analysis t</w:t>
       </w:r>
-      <w:r w:rsidR="00EC1AD2">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>o:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751582FA" w14:textId="3BB3680E" w:rsidR="00EC1AD2" w:rsidRDefault="000D68B3" w:rsidP="00EC1AD2">
+    <w:p w14:paraId="33B46766" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
-        <w:divId w:val="1267301532"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="5DAE8393" w14:textId="15203166" w:rsidR="00EC1AD2" w:rsidRDefault="000D68B3" w:rsidP="00EC1AD2">
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>inform decisions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEF75B2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
-        <w:divId w:val="1267301532"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="404E3186" w14:textId="077D1D2F" w:rsidR="00AD0E64" w:rsidRPr="00AD0E64" w:rsidRDefault="000D68B3" w:rsidP="00EC1AD2">
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t xml:space="preserve">identify trends, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F82E5A3" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
-        <w:divId w:val="1267301532"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="12CEAFE8" w14:textId="01BDCB7B" w:rsidR="00AD0E64" w:rsidRPr="00AD0E64" w:rsidRDefault="00AD0E64" w:rsidP="00190ACF">
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>drive improvements in housing services and program effectiveness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB06BFE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00AD0E64" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:divId w:val="1267301532"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2E42DA7B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Accountability and </w:t>
       </w:r>
-      <w:r w:rsidR="00BE53EF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="2E42DA7B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ompliance</w:t>
       </w:r>
       <w:r w:rsidRPr="2E42DA7B">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="004B66CA">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="2E42DA7B">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>etailed records support accountability and compliance by allowing easy review of actions and outcomes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4A7DE4" w14:textId="07460894" w:rsidR="00204D70" w:rsidRDefault="00AD0E64" w:rsidP="00190ACF">
+    <w:p w14:paraId="5A2BB794" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:divId w:val="859319261"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="2E42DA7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Evidence-</w:t>
       </w:r>
-      <w:r w:rsidR="00BE53EF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="2E42DA7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ased </w:t>
       </w:r>
-      <w:r w:rsidR="00BE53EF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="2E42DA7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ecisions</w:t>
       </w:r>
       <w:r w:rsidRPr="2E42DA7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="004B66CA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="2E42DA7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">eliable data underpins evidence-based decision-making for strategies that </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="326B3F59" w14:textId="741C7038" w:rsidR="0045266D" w:rsidRPr="0045266D" w:rsidRDefault="0045266D" w:rsidP="0045266D">
+        <w:t>eliable data underpins evidence-based decision-making for strategies that improve housing outcomes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2E8D78" w14:textId="3E715021" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="28"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Preparing_and_arranging"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc236043320"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc237875215"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidRPr="0045266D">
-        <w:lastRenderedPageBreak/>
         <w:t>Preparing</w:t>
       </w:r>
-      <w:r w:rsidR="00831CC0">
+      <w:r>
         <w:t xml:space="preserve"> and arranging </w:t>
       </w:r>
       <w:r w:rsidRPr="0045266D">
         <w:t>a home visit</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="46F6133A" w14:textId="551B7B5C" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Preparing_for_a"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc236043321"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc237875216"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Preparing for a home visit</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="694C81B8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0045266D">
-        <w:t xml:space="preserve"> </w:t>
-[...26 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To prepare for a home visit, staff </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
       <w:r w:rsidRPr="0045266D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">To prepare for a home visit, staff </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C264862" w14:textId="121A85AF" w:rsidR="0045266D" w:rsidRPr="000F7A61" w:rsidRDefault="0045266D" w:rsidP="000F7A61">
+    <w:p w14:paraId="37194E08" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="000F7A61" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7A61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Review </w:t>
       </w:r>
-      <w:r w:rsidR="00BE53EF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>te</w:t>
       </w:r>
       <w:r w:rsidRPr="000F7A61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">nancy </w:t>
       </w:r>
-      <w:r w:rsidR="00BE53EF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="000F7A61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>nformation</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0052632F" w:rsidRPr="000F7A61">
+        <w:t xml:space="preserve">nformation in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F7A61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in HiiP</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE53EF">
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B38F6D" w14:textId="401B956F" w:rsidR="0045266D" w:rsidRPr="0045266D" w:rsidRDefault="000D68B3" w:rsidP="000F7A61">
+    <w:p w14:paraId="60D348BE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="1A920870" w14:textId="3033C474" w:rsidR="0045266D" w:rsidRPr="0045266D" w:rsidRDefault="000D68B3" w:rsidP="000F7A61">
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>check tenancy details for any alerts, support and advocacy arrangements or flagged issues</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="249A97F0" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="6F5A813C" w14:textId="504EF5A7" w:rsidR="0045266D" w:rsidRPr="000F7A61" w:rsidRDefault="0045266D" w:rsidP="000F7A61">
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>note any previous interactions or concerns related to the renter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C38FC7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="000F7A61" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7A61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Assess </w:t>
       </w:r>
-      <w:r w:rsidR="00BE53EF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="000F7A61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">afety and </w:t>
       </w:r>
-      <w:r w:rsidR="00BE53EF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="000F7A61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>isks</w:t>
       </w:r>
-      <w:r w:rsidR="00BE53EF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1CBEBF" w14:textId="3A82ED4F" w:rsidR="0045266D" w:rsidRPr="0045266D" w:rsidRDefault="000D68B3" w:rsidP="000F7A61">
+    <w:p w14:paraId="3E6FAAF9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0045266D" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="0045266D" w:rsidRPr="0045266D">
+      <w:r w:rsidRPr="0045266D">
         <w:t xml:space="preserve">omplete a Worker Safety Assessment to </w:t>
       </w:r>
-      <w:r w:rsidR="0045266D" w:rsidRPr="114FA981">
+      <w:r w:rsidRPr="114FA981">
         <w:t>identify potential property risks or hazards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32EF6228" w14:textId="3E7A41F0" w:rsidR="00B40B25" w:rsidRDefault="00B40B25" w:rsidP="00501BA7">
+    <w:p w14:paraId="5CFED897" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:divId w:val="1094396410"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00501BA7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Determine the </w:t>
       </w:r>
-      <w:r w:rsidR="00BE53EF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00501BA7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">eed for a </w:t>
       </w:r>
-      <w:r w:rsidR="00177D6C">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Notice of Entry</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="3624E150" w14:textId="0A773F60" w:rsidR="00B40B25" w:rsidRPr="00D815DE" w:rsidRDefault="000D68B3" w:rsidP="00BD766D">
+        <w:t>Notice of Entry:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C7F34B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B1590E" w:rsidRDefault="007B61E8" w:rsidP="00B1590E">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
-        <w:divId w:val="1094396410"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="1EF0BC47" w14:textId="77777777" w:rsidR="008464C4" w:rsidRPr="008464C4" w:rsidRDefault="008464C4" w:rsidP="00A86B1E">
+      </w:pPr>
+      <w:r w:rsidRPr="00B1590E">
+        <w:t>decide if a Notice of Entry is required by assessing whether the visit is essential, such as for safety reasons, urgent repairs, or other critical purposes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCD674E" w14:textId="5465795F" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="32"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Worker_safety_assessment"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc236043322"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc237875217"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidRPr="008464C4">
         <w:t>Worker safety assessment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0992923E" w14:textId="7BBBE26F" w:rsidR="00E37B2B" w:rsidRDefault="00474E1A" w:rsidP="00E37B2B">
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="3F00D3C2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:divId w:val="1707949666"/>
-[...5 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t>Staff must assess safety risks before and during home visits, conduct a worker safety assessment as part of planning, and collaborate with managers to address any identified risks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00452490">
         <w:rPr>
           <w:rStyle w:val="s1"/>
         </w:rPr>
-        <w:t>Staff</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="34F7AC78" w14:textId="0E3DAD7A" w:rsidR="008464C4" w:rsidRPr="008464C4" w:rsidRDefault="008464C4" w:rsidP="008464C4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC88AB4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="00426DF0">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> evaluate</w:t>
+      <w:r w:rsidRPr="00452490">
+        <w:t>Before a home visit, staff must evaluate potential hazards related to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317DCAF9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="008464C4">
-        <w:t xml:space="preserve"> potential hazards related to:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1CA050C3" w14:textId="3E1623D0" w:rsidR="008464C4" w:rsidRPr="008464C4" w:rsidRDefault="000D68B3" w:rsidP="008464C4">
+        <w:t>ork environment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E0730C" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="4D470229" w14:textId="35C8DBD5" w:rsidR="008464C4" w:rsidRPr="008464C4" w:rsidRDefault="000D68B3" w:rsidP="008464C4">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008464C4">
+        <w:t>ndividual behaviour</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AAA5CDD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="382AB703" w14:textId="0A52AA80" w:rsidR="008464C4" w:rsidRPr="008464C4" w:rsidRDefault="000D68B3" w:rsidP="008464C4">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008464C4">
+        <w:t>roperty condition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B96B64" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="59BBB8F1" w14:textId="2A2BF8C5" w:rsidR="008464C4" w:rsidRPr="008464C4" w:rsidRDefault="000D68B3" w:rsidP="008464C4">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008464C4">
+        <w:t>hird-party reports indicating risk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6859C4C0" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="11B2E100" w14:textId="5AC90A07" w:rsidR="008464C4" w:rsidRPr="008464C4" w:rsidRDefault="000D68B3" w:rsidP="008464C4">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008464C4">
+        <w:t>ommunication procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DDE964" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="008464C4" w:rsidRPr="008464C4">
+      <w:r w:rsidRPr="008464C4">
         <w:t>elevant training and instructions</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="28956AB2" w14:textId="4A3DB70A" w:rsidR="008464C4" w:rsidRDefault="008464C4" w:rsidP="008464C4">
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4F93E5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="008464C4">
-        <w:t xml:space="preserve">If any risks or hazards are identified, staff should consult with their managers to implement appropriate risk control measures. </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00A336D3">
+        <w:t>If any risks or hazards are identified, staff should consult with their managers to implement appropriate risk control measures. All</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008464C4">
         <w:t>alerts must be documented and updated as necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6E2489" w14:textId="3B6DE609" w:rsidR="006A16D5" w:rsidRDefault="006A16D5" w:rsidP="006A16D5">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bodyafterbullets"/>
+    <w:p w14:paraId="79E9879D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC5798">
         <w:t>Other essential safety measures that staff must proactively follow include the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D344B43" w14:textId="77777777" w:rsidR="000244CE" w:rsidRPr="00DC5798" w:rsidRDefault="000244CE" w:rsidP="000244CE">
+    <w:p w14:paraId="0F04808F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00DC5798" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Table 1: Essential safety measures</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9273" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="6584"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000244CE" w:rsidRPr="000244CE" w14:paraId="7567CED7" w14:textId="77777777" w:rsidTr="000244CE">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="000244CE" w14:paraId="7BB738D3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="489"/>
+          <w:trHeight w:val="311"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C27D96A" w14:textId="34DE3402" w:rsidR="000244CE" w:rsidRPr="000244CE" w:rsidRDefault="000244CE" w:rsidP="007A652B">
+          <w:p w14:paraId="3AC49E6E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="000244CE" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="007A652B">
               <w:t xml:space="preserve">Safety measure </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FCC850F" w14:textId="3D5F8EBC" w:rsidR="000244CE" w:rsidRPr="000244CE" w:rsidRDefault="000244CE" w:rsidP="007A652B">
+          <w:p w14:paraId="23FEA972" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="000244CE" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="007A652B">
               <w:t xml:space="preserve">Description/Action </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000244CE" w:rsidRPr="000244CE" w14:paraId="0028DCEA" w14:textId="77777777" w:rsidTr="000244CE">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="000244CE" w14:paraId="2A9255B7" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A7703BF" w14:textId="2F8DD430" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="008E6749">
+          <w:p w14:paraId="3F0C029E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Establish and maintain communication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32D770C2" w14:textId="6F12004A" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="004B359E">
+          <w:p w14:paraId="4ACD4CED" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>Make multiple attempts to contact the renter before the visit via phone, email, or SMS to confirm the appointment and clarify the purpose of entry. Clear communication helps reduce misunderstandings and potential conflicts.</w:t>
+              <w:t>Make multiple attempts to contact the renter before the visit via phone, email, or SMS to confirm the appointment and clarify the purpose of entry.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="410CFEA8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004B359E">
+              <w:t>Clear communication helps reduce misunderstandings and potential conflicts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000244CE" w:rsidRPr="000244CE" w14:paraId="5E7A8A78" w14:textId="77777777" w:rsidTr="000244CE">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="000244CE" w14:paraId="40360F4C" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AAF9E5A" w14:textId="20A20255" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="008E6749">
+          <w:p w14:paraId="4AEF096C" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Conducting inspections in pairs or with security support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E5AB603" w14:textId="02403CA4" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="004B359E">
+          <w:p w14:paraId="4F495A10" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>When risks are identified, staff should not attend alone. Arrange for at least two staff members or security personnel to accompany the visit.</w:t>
+              <w:t>When risks are identified, staff should not attend alone</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C10EBE2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004B359E">
+              <w:t>Arrange for at least two staff members or security personnel to accompany the visit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000244CE" w:rsidRPr="000244CE" w14:paraId="3D2CCA04" w14:textId="77777777" w:rsidTr="000244CE">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="000244CE" w14:paraId="1A4510B0" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C813EA0" w14:textId="7563172C" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="008E6749">
+          <w:p w14:paraId="74F5BA69" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Arrival and environmental awareness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="654C5A30" w14:textId="757CEAA5" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="004B359E">
+          <w:p w14:paraId="11FD4C41" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>Upon arrival, observe the surroundings for signs of risk such as aggressive behaviour, weapons, substance use, or dangerous animals. If unsafe, do not enter.</w:t>
+              <w:t>Upon arrival, observe the surroundings for signs of risk such as aggressive behaviour, weapons, substance use, or dangerous animals</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D6301B3" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004B359E">
+              <w:t>If unsafe, do not enter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000244CE" w:rsidRPr="000244CE" w14:paraId="44C78CB8" w14:textId="77777777" w:rsidTr="000244CE">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="000244CE" w14:paraId="7F565F62" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6108BF92" w14:textId="5442AFDB" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="008E6749">
+          <w:p w14:paraId="669DEF8D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Safe parking and exit planning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27AA212D" w14:textId="1D613E66" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="004B359E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w14:paraId="53FBD63A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t xml:space="preserve">Park vehicles to allow a quick, unobstructed exit. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000244CE" w:rsidRPr="000244CE" w14:paraId="04985AC6" w14:textId="77777777" w:rsidTr="000244CE">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="000244CE" w14:paraId="3395990D" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718FF5AF" w14:textId="36A3A0BA" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="008E6749">
+          <w:p w14:paraId="2F963D85" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Entry protocols</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD1257F" w14:textId="3E59D8F6" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="004B359E">
+          <w:p w14:paraId="31C2E82A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>Knock and wait at the door, loudly announcing your presence several times before proceeding with entry. When entering, keep the door open and continue to announce yourself clearly. Do not respond to calls to “come in” unless you have visual confirmation of the person inviting you.</w:t>
+              <w:t>Knock and wait at the door, loudly announcing your presence several times before proceeding with entry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D516CBA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004B359E">
+              <w:t>When entering, keep the door open and continue to announce yourself clearly</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57C4CA66" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004B359E">
+              <w:t>Do not respond to calls to “come in” unless you have visual confirmation of the person inviting you.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000244CE" w:rsidRPr="000244CE" w14:paraId="76F544F2" w14:textId="77777777" w:rsidTr="000244CE">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="000244CE" w14:paraId="787A76D7" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8885E2" w14:textId="17E52398" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="008E6749">
+          <w:p w14:paraId="0D1D5414" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Inside the property</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F84DBE9" w14:textId="4C9349F9" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="004B359E">
+          <w:p w14:paraId="392F3A44" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>Maintain personal space and avoid confined areas like kitchens or bedrooms if possible. Position near an exit and avoid sitting with your back to the door. Keep potential weapons out of reach.</w:t>
+              <w:t>Maintain personal space and avoid confined areas like kitchens or bedrooms if possible</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63DB029D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004B359E">
+              <w:t>Position near an exit and avoid sitting with your back to the door</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64003EEA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004B359E">
+              <w:t>Keep potential weapons out of reach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000244CE" w:rsidRPr="000244CE" w14:paraId="32168E69" w14:textId="77777777" w:rsidTr="000244CE">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="000244CE" w14:paraId="0F74C7CE" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4515A918" w14:textId="4989A16F" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="008E6749">
+          <w:p w14:paraId="0D2DFC29" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Use of personal safety devices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B04CC17" w14:textId="40030035" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="004B359E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w14:paraId="382F73A8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Carry personal alarms, mobile phones, or duress devices and be trained in their use for emergencies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000244CE" w:rsidRPr="000244CE" w14:paraId="5FB989ED" w14:textId="77777777" w:rsidTr="000244CE">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="000244CE" w14:paraId="17E5252F" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29A9F867" w14:textId="4E2BC5C6" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="008E6749">
+          <w:p w14:paraId="0E21E02A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Use of safety boots and appropriate Personal Protective Equipment (PPE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78AB53C4" w14:textId="004F1294" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="004B359E">
+          <w:p w14:paraId="44A152D2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>Wear appropriate safety boots to protect your feet during property visits. Ensure other PPE is used as required, such as gloves or high-visibility clothing, depending on the environment. Avoid bringing personal handbags or unnecessary items inside the property to minimise distractions and maintain mobility and safety.</w:t>
+              <w:t>Wear appropriate safety boots to protect your feet during property visits</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BF31887" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Make sure </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B359E">
+              <w:t>other PPE is used as required, such as gloves or high-visibility clothing, depending on the environment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3800F5DE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004B359E">
+              <w:t>Avoid bringing personal handbags or unnecessary items inside the property to minimise distractions and maintain mobility and safety.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000244CE" w:rsidRPr="000244CE" w14:paraId="66EE2B3B" w14:textId="77777777" w:rsidTr="000244CE">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="000244CE" w14:paraId="18EF5074" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16C58CC4" w14:textId="74885C7A" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="008E6749">
+          <w:p w14:paraId="4CD04641" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Immediate termination of visit if unsafe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33B5F7BF" w14:textId="2E50B4AD" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="004B359E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w14:paraId="6D23FEB5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>If staff feel threatened or unsafe at any point, they should leave immediately and document the incident thoroughly.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D71EF32" w14:textId="35ED2DA3" w:rsidR="00DC5798" w:rsidRDefault="00DC5798" w:rsidP="00DC5798">
+    <w:p w14:paraId="2FEE3ECB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyaftertablefigure"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00387AF2">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information on workplace safety, including the worker safety assessment tool, visit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00387AF2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Keeping Safe at Work</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
       <w:r w:rsidRPr="00387AF2">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Keeping-safe-at-work.aspx page on the Public Housing Resources SharePoint.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="68502904" w14:textId="77777777" w:rsidR="00E731BC" w:rsidRPr="0052419C" w:rsidRDefault="00E731BC" w:rsidP="00E731BC">
+        <w:t xml:space="preserve"> page on the Public Housing Resources SharePoint.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61EBC49D" w14:textId="3964CCDB" w:rsidR="007B61E8" w:rsidRPr="0052419C" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc200818193"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc200818193"/>
       <w:r w:rsidRPr="0052419C">
+        <w:lastRenderedPageBreak/>
         <w:t>Properties presenting a risk of contamination</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6FF955F6" w14:textId="68999E64" w:rsidR="001B7079" w:rsidRPr="00BC1A4D" w:rsidRDefault="001B7079" w:rsidP="00BC1A4D">
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="2CE2B731" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
-        <w:t>If a property is assessed to be at risk of contamination</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="2C2C4720" w14:textId="07EBA6A9" w:rsidR="001B7079" w:rsidRPr="001B7079" w:rsidRDefault="000D68B3" w:rsidP="001B7079">
+        <w:t>If a property is assessed to be at risk of contamination, based on prior information or observations during a home visit (e.g., illegal drug use, pest infestations, excessive needles or drug paraphernalia, rubbish, or mould), staff must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="109AABD2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="001B7079" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="001B7079" w:rsidRPr="001B7079">
+      <w:r w:rsidRPr="001B7079">
         <w:t>eport and discuss the assessed risks with their line manager, including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B15125" w14:textId="289DFEE0" w:rsidR="001B7079" w:rsidRPr="001B7079" w:rsidRDefault="000D68B3" w:rsidP="001B7079">
+    <w:p w14:paraId="18BE42AD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="4EFDCF02" w14:textId="666F7ECB" w:rsidR="001B7079" w:rsidRDefault="000D68B3" w:rsidP="001B7079">
+      <w:r w:rsidRPr="00452490">
+        <w:t>a clear description of the observed hazards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5610A0D7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="75C8D899" w14:textId="19F636C6" w:rsidR="003C15D6" w:rsidRPr="00D93263" w:rsidRDefault="003C15D6" w:rsidP="006216D0">
+      <w:r w:rsidRPr="00452490">
+        <w:t>determination of appropriate next steps to address the OHS risks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F74892" w14:textId="5B9B6271" w:rsidR="007B61E8" w:rsidRPr="00D93263" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="35"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Vehicle_tool_kits"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc236043323"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc237875218"/>
+      <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidRPr="00D93263">
         <w:t>Vehicle tool kits</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2543067A" w14:textId="77777777" w:rsidR="00F23987" w:rsidRDefault="00F23987" w:rsidP="00F23987">
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="67A7FB87" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Vehicle tool kits should be available either in fleet vehicles or at local offices and taken out as required for property visits. These kits are intended to support staff safety and operational needs and may include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482EEC97" w14:textId="27A8F425" w:rsidR="00F23987" w:rsidRDefault="000D68B3" w:rsidP="00F23987">
+    <w:p w14:paraId="326958DD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="007353ED" w:rsidRPr="007353ED">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">basic Personal Protective Equipment (PPE), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007353ED">
         <w:t>such as face masks, gloves, and shoe coverings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B372636" w14:textId="16CC69A0" w:rsidR="00F23987" w:rsidRDefault="000D68B3" w:rsidP="00F23987">
+    <w:p w14:paraId="0E82E291" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="1DC1B8CA" w14:textId="11D75C39" w:rsidR="00F23987" w:rsidRDefault="000D68B3" w:rsidP="00F23987">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>first aid supplies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3A84B4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="79948243" w14:textId="4ACF7126" w:rsidR="00F23987" w:rsidRPr="00F23987" w:rsidRDefault="00726D7F" w:rsidP="00F23987">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>essential tools and equipment relevant to property access or minor onsite tasks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3601D7CA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00F23987" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Local offices</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="0EB097CC" w14:textId="249709CD" w:rsidR="00831CC0" w:rsidRPr="00831CC0" w:rsidRDefault="00C062AF" w:rsidP="00831CC0">
+        <w:t>Local offices are responsible for making sure tool kits are stocked, accessible, and used in accordance with risk assessments and operational procedures. Regular checks should be conducted to maintain kit readiness and compliance with safety standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC03785" w14:textId="10D0CC9F" w:rsidR="007B61E8" w:rsidRPr="00831CC0" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="37" w:name="_Toc222164684"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Toc236043324"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc237875219"/>
       <w:r>
         <w:t>Scheduling</w:t>
       </w:r>
-      <w:r w:rsidR="00831CC0" w:rsidRPr="00831CC0">
+      <w:r w:rsidRPr="00831CC0">
         <w:t xml:space="preserve"> a home visit</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
-      <w:r w:rsidR="00831CC0" w:rsidRPr="00831CC0">
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="0C1EF30A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1A4D">
+        <w:t>All home visits, whether periodic or event-driven, must be scheduled in accordance with section 85(a) of the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1A4D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RTA, which includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5E74B7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1A4D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Timely request:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
-        <w:t>All</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>renters must be contacted, and consent granted within seven days before the entry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B05F28" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
-        <w:t>visits, whether periodic or event-driven,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007E5446" w:rsidRPr="00BC1A4D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Mutually agreed time:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00831CC0" w:rsidRPr="00BC1A4D">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00BC1A4D">
-        <w:t>scheduled</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="5EE8519D" w:rsidRPr="00BC1A4D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>entry must occur at a time agreed upon by both parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3F50BA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00352732">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>In addition, home visit dates and times should be scheduled with careful consideration of cultural practices, including</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3108EF8D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352732">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>eriods of mourning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDAB0FD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="008F0309" w:rsidRPr="00BC1A4D">
-[...12 lines deleted...]
-    <w:p w14:paraId="762418B5" w14:textId="794A0784" w:rsidR="00831CC0" w:rsidRPr="00BC1A4D" w:rsidRDefault="00831CC0" w:rsidP="00BC1A4D">
+      <w:r w:rsidRPr="00352732">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ignificant community events, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C4BFA9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...117 lines deleted...]
-    <w:p w14:paraId="2AF378B8" w14:textId="77777777" w:rsidR="00894A33" w:rsidRDefault="00352732" w:rsidP="00352732">
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352732">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ocal customs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F9A9DC" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00352732">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>In addition, home visit dates and times should be scheduled with careful consideration of cultural practices, including</w:t>
-[...74 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">This approach </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">helps make sure </w:t>
+      </w:r>
       <w:r w:rsidRPr="00352732">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>This approach ensures that visits are conducted respectfully and appropriately, fostering trust and cooperation between staff and families while aligning with principles such as Aboriginal cultural safety.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A06AADD" w14:textId="09B38D6B" w:rsidR="00831CC0" w:rsidRPr="00BC1A4D" w:rsidRDefault="00831CC0" w:rsidP="00BC1A4D">
+        <w:t>that visits are conducted respectfully and appropriately, fostering trust and cooperation between staff and families while aligning with principles such as Aboriginal cultural safety.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F6333E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
-        <w:t>When discussing the need for a home visit</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="2CD5A85E" w14:textId="6E05768D" w:rsidR="00831CC0" w:rsidRPr="00BC1A4D" w:rsidRDefault="00831CC0" w:rsidP="00BC1A4D">
+        <w:t>When discussing the need for a home visit with renters, staff must clearly explain:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38188E97" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Purpose: </w:t>
       </w:r>
-      <w:r w:rsidR="004B66CA" w:rsidRPr="00BC1A4D">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00BC1A4D">
-        <w:t>he reason for the visit</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1BA8EDF3" w14:textId="58FE2CE9" w:rsidR="00831CC0" w:rsidRPr="00BC1A4D" w:rsidRDefault="00831CC0" w:rsidP="00BC1A4D">
+        <w:t>the reason for the visit</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2123121F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Attendees: </w:t>
       </w:r>
-      <w:r w:rsidR="004B66CA" w:rsidRPr="00BC1A4D">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00BC1A4D">
-        <w:t>ho will be present</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="3ABD47EA" w14:textId="005790E7" w:rsidR="00831CC0" w:rsidRPr="00BC1A4D" w:rsidRDefault="00831CC0" w:rsidP="00BC1A4D">
+        <w:t>who will be present, including any contractors carrying out inspections or repairs</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597AEBE1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Details:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A4D">
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="0A7C9E2C" w14:textId="6B3C53DF" w:rsidR="00831CC0" w:rsidRPr="00BC1A4D" w:rsidRDefault="00831CC0" w:rsidP="00BC1A4D">
+        <w:t xml:space="preserve"> what will occur during the visit</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB7EE8E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE53EF" w:rsidRPr="00BC1A4D">
+        <w:t xml:space="preserve">Communication needs: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1A4D">
+        <w:t>any communication needs, such as an interpreter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4792EE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>n</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">eeds: </w:t>
-[...2 lines deleted...]
-        <w:t>a</w:t>
+        <w:t xml:space="preserve">Scheduling: </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A4D">
-        <w:t>ny communication needs, such as an interpreter</w:t>
-[...31 lines deleted...]
-    <w:p w14:paraId="12C43D67" w14:textId="77777777" w:rsidR="00ED3BA5" w:rsidRPr="00BC1A4D" w:rsidRDefault="00831CC0" w:rsidP="008E6749">
+        <w:t>confirm a suitable date and time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DC8A07" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t>If the renter consents to the home visit, a letter should be sent confirming the agreed-upon date and time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F0CE8D" w14:textId="77777777" w:rsidR="008464C4" w:rsidRPr="00FE3B01" w:rsidRDefault="008464C4" w:rsidP="008464C4">
+    <w:p w14:paraId="35A81904" w14:textId="0993277F" w:rsidR="007B61E8" w:rsidRPr="00FE3B01" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="38"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Before_leaving_the"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc236043325"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc237875220"/>
+      <w:bookmarkEnd w:id="60"/>
       <w:r w:rsidRPr="00FE3B01">
+        <w:lastRenderedPageBreak/>
         <w:t>Before leaving the office</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5C30B962" w14:textId="7415201A" w:rsidR="008464C4" w:rsidRPr="00FE3B01" w:rsidRDefault="008464C4" w:rsidP="008464C4">
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="0CD48C91" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00FE3B01" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE3B01">
         <w:t>Staff must notify their managers of all scheduled home visits or inspections and maintain regular communication while on-site. They should provide the following information:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5444CD5A" w14:textId="5EDE0D90" w:rsidR="008464C4" w:rsidRPr="00FE3B01" w:rsidRDefault="000D68B3" w:rsidP="008464C4">
+    <w:p w14:paraId="51214F8C" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00FE3B01" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="008464C4" w:rsidRPr="00FE3B01">
+      <w:r w:rsidRPr="00FE3B01">
         <w:t>obile contact number</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E86CCFC" w14:textId="3180B8DA" w:rsidR="008464C4" w:rsidRPr="00FE3B01" w:rsidRDefault="000D68B3" w:rsidP="008464C4">
+    <w:p w14:paraId="05F58288" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00FE3B01" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="008464C4" w:rsidRPr="00FE3B01">
+      <w:r w:rsidRPr="00FE3B01">
         <w:t>etails and purpose of the visit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4472D0D7" w14:textId="6652C113" w:rsidR="008464C4" w:rsidRPr="00FE3B01" w:rsidRDefault="000D68B3" w:rsidP="008464C4">
+    <w:p w14:paraId="369D58A0" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00FE3B01" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="008464C4" w:rsidRPr="00FE3B01">
+      <w:r w:rsidRPr="00FE3B01">
         <w:t>dentified risks and control strategies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C29429" w14:textId="357FBE03" w:rsidR="008464C4" w:rsidRPr="00FE3B01" w:rsidRDefault="000D68B3" w:rsidP="008464C4">
+    <w:p w14:paraId="4D5DB4F6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00FE3B01" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="008464C4" w:rsidRPr="00FE3B01">
+      <w:r w:rsidRPr="00FE3B01">
         <w:t>nticipated time of arrival</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABAAA61" w14:textId="78F97BFC" w:rsidR="008464C4" w:rsidRPr="00FE3B01" w:rsidRDefault="000D68B3" w:rsidP="008464C4">
+    <w:p w14:paraId="1EF41C1C" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00FE3B01" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="008464C4" w:rsidRPr="00FE3B01">
+      <w:r w:rsidRPr="00FE3B01">
         <w:t>xpected time of completion</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6C941619" w14:textId="3F44E2A9" w:rsidR="008464C4" w:rsidRDefault="008464C4" w:rsidP="00BB3830">
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E71060" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB3830">
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE3B01">
         <w:t xml:space="preserve"> staff experience delays during home visits or inspections, they must inform their line manager of the delay and the new expected completion time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B23C27" w14:textId="4E87890A" w:rsidR="00AF02DB" w:rsidRPr="00AF02DB" w:rsidRDefault="00AF02DB" w:rsidP="005442A5">
+    <w:p w14:paraId="5C6C012C" w14:textId="61FD1B8B" w:rsidR="007B61E8" w:rsidRPr="00AF02DB" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="40"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="_Making_informed_decisions"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc236043326"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc237875221"/>
+      <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidRPr="00AF02DB">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Making informed decisions before entering </w:t>
       </w:r>
-      <w:r w:rsidR="00585E1E">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF02DB">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> property and during </w:t>
       </w:r>
-      <w:r w:rsidR="00A420D2">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF02DB">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> home visit</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="05BEEC87" w14:textId="0A76825C" w:rsidR="000F77FB" w:rsidRPr="00BC1A4D" w:rsidRDefault="000274CF" w:rsidP="00BC1A4D">
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+    </w:p>
+    <w:p w14:paraId="3675EE12" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
-        <w:t xml:space="preserve">Before </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Before entering a property, staff must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653AF065" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">confirm the renter’s identity, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212533F3" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>confirm they are present at the time of the visit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B46C247" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00AF02DB" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Staff should also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF02DB">
+        <w:t xml:space="preserve">prioritise occupational health and safety </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">considerations in deciding whether to enter the property or continue the visit. The following factors should be assessed: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5497DED4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
-        <w:t>, staff must</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="4B79C6E9" w14:textId="770EE384" w:rsidR="000F77FB" w:rsidRDefault="000D68B3" w:rsidP="000F77FB">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Safety</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1A4D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>: assess whether it is safe to enter or continue the visit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614C5E54" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="74902568" w14:textId="29A20B51" w:rsidR="000F77FB" w:rsidRDefault="000D68B3" w:rsidP="000F77FB">
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1A4D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Engagement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1A4D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>: evaluate the level of rapport with the renter. If engagement is not going well, end the visit to avoid further tension or discomfort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49CBAB42" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="5ABA5E29" w14:textId="320C5036" w:rsidR="00AF02DB" w:rsidRPr="00AF02DB" w:rsidRDefault="00767608" w:rsidP="000F77FB">
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1A4D">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Issue resolution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1A4D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>: determine if the visit is effectively addressing specific issues, such as outstanding maintenance requests. If it does not lead to a resolution, consider scheduling a follow-up visit or taking alternative actions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2575EEA7" w14:textId="6F80E014" w:rsidR="007B61E8" w:rsidRPr="0052419C" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0052419C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Properties presenting risk of contamination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385130D2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>If staff observe or suspect contamination risks during a home visit, such as:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCAABF4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>illegal drug use or paraphernalia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033363F2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>pest infestations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658DE625" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>excessive rubbish or debris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC3123B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>excessive mould.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499F246B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
-      </w:pPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="3ABB3B5D" w14:textId="65326C4A" w:rsidR="00AF02DB" w:rsidRPr="00BC1A4D" w:rsidRDefault="00AF02DB" w:rsidP="00BC1A4D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>They must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7945058B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...35 lines deleted...]
-    <w:p w14:paraId="3BE12AEA" w14:textId="47CF8D33" w:rsidR="00AF02DB" w:rsidRPr="00BC1A4D" w:rsidRDefault="00AF02DB" w:rsidP="00BC1A4D">
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>pause the visit immediately by stepping outside and calmly communicating the concern to the renter in a respectful and non-confrontational manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F29C2E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t>example: “I’ve noticed a few health and safety concerns, so I’ll need to contact my manager before continuing the visit”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615E861F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...41 lines deleted...]
-    <w:p w14:paraId="665C2659" w14:textId="4CC25DA6" w:rsidR="00D15B69" w:rsidRPr="00BC1A4D" w:rsidRDefault="00AF02DB" w:rsidP="00BC1A4D">
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>only proceed with the visit if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024C454F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t>appropriate PPE is available and worn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430B8658" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t>staff feel comfortable continuing, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2DC2FA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t>all identified risks have been assessed, discussed, and appropriately mitigated. This includes consideration of practical strategies such as avoiding the affected area where possible, making sure appropriate and sufficient PPE is available and used, adapting or shortening the visit to reduce exposure, and exploring remote engagement options where feasible</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729DB59A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:b/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Issue </w:t>
-[...314 lines deleted...]
-    <w:p w14:paraId="07E85D95" w14:textId="77777777" w:rsidR="008464C4" w:rsidRPr="005442A5" w:rsidRDefault="008464C4" w:rsidP="005442A5">
+        <w:t>reschedule the visit if PPE is unavailable (e.g. missing from vehicle tool kits).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274CCB69" w14:textId="4D2CD43D" w:rsidR="007B61E8" w:rsidRPr="005442A5" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="42"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_Standards_for_conduct"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc181605146"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc236043327"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc237875222"/>
+      <w:bookmarkEnd w:id="66"/>
       <w:r w:rsidRPr="005442A5">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Sta</w:t>
       </w:r>
       <w:r w:rsidRPr="005442A5">
         <w:t>ndards for conduct during home visits</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="785AD194" w14:textId="319A9780" w:rsidR="008464C4" w:rsidRPr="00BC1A4D" w:rsidRDefault="00C26850" w:rsidP="00BC1A4D">
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p w14:paraId="4824355D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Section 87(a) of the RTA requires that any person exercising a right of entry under this Division must do so in a reasonable manner. To comply with the RTA and uphold professional standards, staff must adhere to the following standards:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC76F53" w14:textId="37123ADA" w:rsidR="004B2D9F" w:rsidRPr="00387AF2" w:rsidRDefault="004B2D9F" w:rsidP="007550EF">
+    <w:p w14:paraId="30200FCC" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00387AF2" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00387AF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Staff</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00466868" w:rsidRPr="00387AF2">
+        <w:t>Staff identification:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387AF2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387AF2">
+        <w:t>taff must wear and clearly display their work ID on a department</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387AF2">
+        <w:t>issued lanyard for visibility. Approved lanyards are designed with a quick release attachment for safety. If a lanyard lacks this feature, it should not be worn around the neck.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590AC4DF" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00387AF2" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00387AF2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Footwear: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387AF2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>taff must wear hard rubber</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387AF2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>soled, metal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387AF2">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>capped shoes. If a renter requests shoe removal upon entry, staff should respectfully explain that Occupational Health and Safety regulations prohibit this and offer to wear shoe covers to maintain cleanliness and respect the renter’s preferences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2F8EF5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00387AF2" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00387AF2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renter consent to enter their home: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B66CA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387AF2">
+        <w:t>n all instances, renters must provide their consent for staff to enter the rented property. For example, staff should introduce themselves and explain why they’re there, then ask, “Is it okay if I/we come inside?”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748C0EB7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00387AF2" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00387AF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE53EF" w:rsidRPr="00387AF2">
+        <w:t xml:space="preserve">Permitted entry and timing: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387AF2">
+        <w:t>taff may enter a rented property only between 8:00 a.m. and 6:00 p.m., excluding public holidays, unless explicit consent is obtained from the renters for entry outside these hours, as specified in section 85(b) of the RTA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1D67C9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00387AF2" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00387AF2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Professional conduct</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387AF2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387AF2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>taff are expected to act respectfully and reasonably while in and around the renter's home.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2353AC" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00387AF2" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00387AF2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Contractor supervision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387AF2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387AF2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taff must </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ac</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387AF2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">company and supervise contractors attending the property when required, to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maintain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00387AF2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>compliance with departmental standards, facilitate communication with the renter, and address any issues that arise during the visit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194DDC88" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00CD2345" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="63CB231C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00466868" w:rsidRPr="00387AF2">
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duration of </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F77B1E" w:rsidRPr="00387AF2">
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="63CB231C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidR="004B66CA">
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>tay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="63CB231C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="002A5A1E" w:rsidRPr="00387AF2">
-[...3 lines deleted...]
-    <w:p w14:paraId="718641F1" w14:textId="30DC4F75" w:rsidR="00B74BE9" w:rsidRPr="00387AF2" w:rsidRDefault="00B74BE9" w:rsidP="007550EF">
+      <w:r w:rsidRPr="63CB231C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>taff must not remain on the property, nor permit others to remain, longer than necessary to fulfil the purpose of the visit without the renter's consent, as outlined in s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="63CB231C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 87(b) of the RTA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B120839" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...104 lines deleted...]
-      <w:r w:rsidRPr="00387AF2">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="63CB231C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BE53EF" w:rsidRPr="00387AF2">
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taking </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00387AF2">
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="63CB231C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BE53EF" w:rsidRPr="00387AF2">
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>hotographs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="63CB231C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00152AB2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00152AB2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Staff must explain to renters when photographs need to be taken during inspections or home visits, noting that consent is not required if the purpose is to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD26319" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t>accurately</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B30A19A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t xml:space="preserve">reliably, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B483E3" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t>objectively record the condition of the property and any damage or wear and tear.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F346783" w14:textId="1A11CB19" w:rsidR="007B61E8" w:rsidRPr="004769B3" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004769B3">
+        <w:t>Documenting property condition through photography</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18741ACE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To comply with Homes Victoria’s duty to maintain the premises in good repair, staff may take photographs when exercising the right of entry in accordance with sections 85 to 91 of the RTA. Staff must make sure that photographs do not capture the renter’s personal belongings or identifying information, and renters should be given the opportunity to move their belongings out of the frame.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39352162" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Photographic documentation of a property's condition is appropriate in the following scenarios:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464E908E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004769B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>t</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00387AF2">
+        <w:t xml:space="preserve">Recording property condition: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B66CA">
+        <w:t>apturing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the state of the property, particularly to identify damage, cleanliness concerns, or general upkeep.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0C7D43" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004769B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">iming: </w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="20C4878C" w14:textId="24F883D4" w:rsidR="008464C4" w:rsidRPr="00387AF2" w:rsidRDefault="008464C4" w:rsidP="007550EF">
+        <w:t>Identifying maintenance issues:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> visually documenting problems such as leaks, mould, or structural damage that require attention or follow-up.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2E5FD6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...96 lines deleted...]
-      <w:r w:rsidRPr="63CB231C">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004769B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00BE53EF">
+        </w:rPr>
+        <w:t>Supporting compliance:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> demonstrating that the property meets health, safety, and minimum rental standards, and providing evidence as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671F6F2E" w14:textId="27CA8EF5" w:rsidR="007B61E8" w:rsidRPr="00F95F05" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F95F05">
+        <w:lastRenderedPageBreak/>
+        <w:t>Staff responsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF91AC4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="006A0E14">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To make sure photography during property inspections is conducted appropriately and respectfully, staff must adhere to the following responsibilities:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E84AFFC" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D115B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="63CB231C">
+        </w:rPr>
+        <w:t>Providing notice:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231993">
+        <w:t>enters must be provided with advance notice of any photography that will occur during a property visit. This notice must be given no less than 7 days prior and communicated through a written Notice of Entry (where applicable), a phone call, or other formal written communication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23604E22" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D115B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-GB"/>
-[...40 lines deleted...]
-    <w:p w14:paraId="6F6E9411" w14:textId="77777777" w:rsidR="00405B56" w:rsidRDefault="008464C4" w:rsidP="00F96006">
+        </w:rPr>
+        <w:t>Scope of photography:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> photos must be limited to areas relevant to the inspection or issue being documented. Wide-angle shots or images that capture personal possessions or information should be avoided unless directly related to a health or safety concern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A2444B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="63CB231C">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D115B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="007550EF">
+        </w:rPr>
+        <w:t>Respecting renter privacy:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> renters have a right to privacy. Photography must not unreasonably infringe on this right, especially in private areas (e.g. bedrooms, bathrooms) or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96AFA">
+        <w:t>where personal items are visible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C22D833" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00C96AFA" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B117F8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-GB"/>
-        </w:rPr>
+        </w:rPr>
+        <w:t>Appropriate record management:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B117F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="63CB231C">
+      <w:r w:rsidRPr="00650EA3">
+        <w:t xml:space="preserve">hotographs must be promptly uploaded to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00650EA3">
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00650EA3">
+        <w:t xml:space="preserve"> and deleted from</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650EA3">
+        <w:t>cameras, or other devices as soon as staff return to the office following a home visit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FCCE608" w14:textId="631D77C9" w:rsidR="007B61E8" w:rsidRPr="00F95F05" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F95F05">
+        <w:t>Responding to renter refusal of photography</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A1A204" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00C96AFA" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96AFA">
+        <w:t>If a renter refuses consent for photography before or during a property visit, staff are encouraged to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD13684" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00C96AFA" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96AFA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="018D8B3A" w:rsidRPr="63CB231C">
+        </w:rPr>
+        <w:t>Explain the purpose of photography:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96AFA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96AFA">
+        <w:t>learly outline why photographs are being taken, including the intended use (e.g. documenting maintenance issues or property condition).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E252F3D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96AFA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-GB"/>
-[...303 lines deleted...]
-        <w:t>Explain the purpose of photography:</w:t>
+        </w:rPr>
+        <w:t>Identify specific areas of interest:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C96AFA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004B66CA">
-[...21 lines deleted...]
-      <w:r w:rsidR="004B66CA">
+      <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00C96AFA">
         <w:t>escribe which areas are proposed for photography and the reasons for their inclusion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C9FA8F" w14:textId="43E4D78B" w:rsidR="00B02CD7" w:rsidRPr="00C96AFA" w:rsidRDefault="008C0A7A" w:rsidP="006612F7">
+    <w:p w14:paraId="6391F400" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00C96AFA" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="008C0A7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Permit the renter to review photographs </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008C0A7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>taken:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008C0A7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004B66CA">
+      <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="008C0A7A">
-        <w:t>taff should offer renters the opportunity to review photos to ensure that no personal possessions or identifying information have been captured.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0740DA14" w14:textId="75B124FF" w:rsidR="006712AF" w:rsidRPr="001916BE" w:rsidRDefault="006712AF" w:rsidP="001916BE">
+        <w:t xml:space="preserve">taff should offer renters the opportunity to review photos to </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">confirm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C0A7A">
+        <w:t>that no personal possessions or identifying information have been captured.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714A90B8" w14:textId="199B9C75" w:rsidR="007B61E8" w:rsidRPr="001916BE" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="45"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="_Potential_impacts_of"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc236043328"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc237875223"/>
+      <w:bookmarkEnd w:id="70"/>
       <w:r w:rsidRPr="001916BE">
         <w:t>Potential impacts of home visits and inspections on renters' rights</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5DFAD2E8" w14:textId="77777777" w:rsidR="006712AF" w:rsidRPr="00BC1A4D" w:rsidRDefault="006712AF" w:rsidP="00BC1A4D">
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+    </w:p>
+    <w:p w14:paraId="549ED230" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>When entering a renter’s property, whether with or without consent, certain human rights are engaged. These include the rights to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A79FD79" w14:textId="681504CE" w:rsidR="006712AF" w:rsidRPr="00BC1A4D" w:rsidRDefault="00A77518" w:rsidP="00BC1A4D">
+    <w:p w14:paraId="6BF25247" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="34FDFA14" w14:textId="32593D2A" w:rsidR="006712AF" w:rsidRPr="00BC1A4D" w:rsidRDefault="00A77518" w:rsidP="00BC1A4D">
+        <w:t>privacy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4B5BA3" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve">security, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48076125" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1A4D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>protection from arbitrary interference.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E26959E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1A4D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These rights are fundamental, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">helping </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1A4D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>renters feel safe, respected, and informed about what is happening in their homes. When health and safety risks arise such as:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0946ABB0" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="63CB231C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ire hazards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773537E1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="63CB231C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ack of essential services, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FADB4BD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="006712AF" w:rsidRPr="00BC1A4D">
-[...26 lines deleted...]
-    <w:p w14:paraId="6856F7F5" w14:textId="35C7F723" w:rsidR="004D428B" w:rsidRPr="00BC1A4D" w:rsidRDefault="006712AF" w:rsidP="00BB3830">
+      <w:r w:rsidRPr="63CB231C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ignificant health concerns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (i.e., environmental neglect or contamination) staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="63CB231C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must take action to protect renters </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00817298">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>and property, while minimising any impact on the renter’s human rights.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FB9631" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="006712AF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1A4D">
-[...144 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="63CB231C">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Failing to gain entry in these situations can lead to severe consequences, including potential harm or even loss of life. Therefore, it is essential for staff to navigate this balance carefully, ensuring that while renters' rights are </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00117EDC">
+        <w:t xml:space="preserve">Failing to gain entry in these situations can lead to severe consequences, including potential harm or even loss of life. Therefore, it is essential for staff to navigate this balance carefully, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">so </w:t>
+      </w:r>
+      <w:r w:rsidRPr="63CB231C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that while renters' rights are </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>considered</w:t>
       </w:r>
       <w:r w:rsidRPr="63CB231C">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>, necessary actions are taken to mitigate risks and duty of care obligations</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="74F5770F" w14:textId="47959FC7" w:rsidR="006712AF" w:rsidRPr="00545A06" w:rsidRDefault="006712AF" w:rsidP="002C3855">
+        <w:t>, necessary actions are taken to mitigate risks and duty of care obligations are met.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FBDC658" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00545A06" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00545A06">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="002E781D">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00545A06">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...5 lines deleted...]
-        <w:t>Human rights and other legal rights p</w:t>
+        <w:t>: Human rights and other legal rights potential</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ly</w:t>
       </w:r>
       <w:r w:rsidRPr="00545A06">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>otential engaged</w:t>
+        <w:t xml:space="preserve"> engaged</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6883"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006712AF" w:rsidRPr="00545A06" w14:paraId="63EB8EF0" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="00545A06" w14:paraId="5198B73E" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07E56A3F" w14:textId="69C496F7" w:rsidR="006712AF" w:rsidRPr="00545A06" w:rsidRDefault="00117EDC" w:rsidP="007A652B">
+          <w:p w14:paraId="1E6EF111" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00545A06" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A652B">
               <w:rPr>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>R</w:t>
-[...5 lines deleted...]
-              <w:t>ight</w:t>
+              <w:t>Right</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0729A6AA" w14:textId="77777777" w:rsidR="006712AF" w:rsidRPr="00545A06" w:rsidRDefault="006712AF" w:rsidP="007A652B">
+          <w:p w14:paraId="2122DD83" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00545A06" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A652B">
               <w:rPr>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Detail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006712AF" w:rsidRPr="006712AF" w14:paraId="07E7E91A" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="006712AF" w14:paraId="3B40DD8F" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED77C74" w14:textId="601E2684" w:rsidR="006712AF" w:rsidRPr="004B359E" w:rsidRDefault="006712AF" w:rsidP="008E6749">
+          <w:p w14:paraId="6ABA9864" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t xml:space="preserve">Right to </w:t>
-[...17 lines deleted...]
-              <w:t>airness</w:t>
+              <w:t>Right to information and procedural fairness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BCE643B" w14:textId="25A9C7FD" w:rsidR="006712AF" w:rsidRPr="004B359E" w:rsidRDefault="006712AF" w:rsidP="004B359E">
+          <w:p w14:paraId="1375307D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t xml:space="preserve">Renters should be informed about </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>Renters should be informed about entry to their property, either through advance notice (when possible) or by providing clear information afterward</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11D1DE11" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t xml:space="preserve"> to their property, either through advance notice (when possible) or by providing clear information afterward. This ensures transparency and fairness, allowing renters to understand and engage with decisions that affect their home.</w:t>
+              <w:t xml:space="preserve">This </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">supports </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B359E">
+              <w:t>transparency and fairness, allowing renters to understand and engage with decisions that affect their home.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006712AF" w:rsidRPr="006712AF" w14:paraId="0A7039BB" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="006712AF" w14:paraId="3E35F480" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A93A163" w14:textId="6C44F359" w:rsidR="00545A06" w:rsidRPr="004B359E" w:rsidRDefault="006712AF" w:rsidP="008E6749">
+          <w:p w14:paraId="4280974F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t xml:space="preserve">Right to </w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="66E650BA" w14:textId="52D27606" w:rsidR="006712AF" w:rsidRPr="004B359E" w:rsidRDefault="00545A06" w:rsidP="008E6749">
+              <w:t>Right to privacy and reputation (including the home)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A397BCD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t xml:space="preserve">Right to quiet enjoyment </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BFA9794" w14:textId="787BBAC8" w:rsidR="00545A06" w:rsidRPr="004B359E" w:rsidRDefault="006712AF" w:rsidP="004B359E">
+          <w:p w14:paraId="6A4F59F6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>Th</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>These rights protect a renter’s right not to have their privacy, family, home or correspondence unlawfully or arbitrarily interfered with</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="013B2131" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t xml:space="preserve"> right</w:t>
-[...2 lines deleted...]
-              <w:t>s</w:t>
+              <w:t xml:space="preserve">It </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">means </w:t>
             </w:r>
             <w:r w:rsidRPr="004B359E">
-              <w:t xml:space="preserve"> protect</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>that renters have control over who enters their home and how their belongings are handled</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5474FAB7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>renter</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="2CB3D7F2" w14:textId="19B76717" w:rsidR="006712AF" w:rsidRPr="004B359E" w:rsidRDefault="00545A06" w:rsidP="004B359E">
+              <w:t>Even when consent is provided for entry, renters expect a certain level of discretion and respect for their personal environment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26C314E0" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>Even when consent is provided for entry, renters expect a certain level of discretion and respect for their personal environment. Entry to a property should never be random or unwarranted. Renters have a right to know that any entry to their property has a clear, justifiable purpose, whether for maintenance, safety, or another valid reason as outlined in legislation.</w:t>
+              <w:t>Entry to a property should never be random or unwarranted</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2504A4E0" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004B359E">
+              <w:t>Renters have a right to know that any entry to their property has a clear, justifiable purpose, whether for maintenance, safety, or another valid reason as outlined in legislation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006712AF" w:rsidRPr="006712AF" w14:paraId="34A83202" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="006712AF" w14:paraId="1AA07DE9" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E63741B" w14:textId="6DAC809D" w:rsidR="006712AF" w:rsidRPr="004B359E" w:rsidRDefault="006712AF" w:rsidP="008E6749">
+          <w:p w14:paraId="36F1A526" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t xml:space="preserve">Right to </w:t>
-[...11 lines deleted...]
-              <w:t>erson</w:t>
+              <w:t>Right to security of the person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1869F9FE" w14:textId="77777777" w:rsidR="006712AF" w:rsidRPr="004B359E" w:rsidRDefault="006712AF" w:rsidP="004B359E">
+          <w:p w14:paraId="6F5963B1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>Renters have the right to feel safe and secure within their homes. Entering a property, particularly without consent, can impact this sense of security, especially for renters with specific vulnerabilities or trauma histories.</w:t>
+              <w:t>Renters have the right to feel safe and secure within their homes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="535262AE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004B359E">
+              <w:t>Entering a property, particularly without consent, can impact this sense of security, especially for renters with specific vulnerabilities or trauma histories.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="51BD4A13" w14:textId="1C0E107B" w:rsidR="006712AF" w:rsidRPr="006712AF" w:rsidRDefault="006712AF" w:rsidP="002C3855">
+    <w:p w14:paraId="1A0B1F2D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="006712AF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006712AF">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="002E781D">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="006712AF">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>: General principles to ensure rights are upheld</w:t>
+        <w:t xml:space="preserve">: General principles to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uphold </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006712AF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>rights</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6883"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006712AF" w:rsidRPr="006712AF" w14:paraId="4D738709" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="006712AF" w14:paraId="6B32284B" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65CFAB5E" w14:textId="77777777" w:rsidR="006712AF" w:rsidRPr="006712AF" w:rsidRDefault="006712AF" w:rsidP="007A652B">
+          <w:p w14:paraId="37B7B86C" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="006712AF" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A652B">
               <w:rPr>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Principle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AEE27A3" w14:textId="77777777" w:rsidR="006712AF" w:rsidRPr="006712AF" w:rsidRDefault="006712AF" w:rsidP="007A652B">
+          <w:p w14:paraId="1E2ACE1E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="006712AF" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A652B">
               <w:rPr>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Detail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006712AF" w:rsidRPr="006712AF" w14:paraId="3DD1888A" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="006712AF" w14:paraId="5285F5EA" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6410309F" w14:textId="4F4D2F3E" w:rsidR="006712AF" w:rsidRPr="004B359E" w:rsidRDefault="006712AF" w:rsidP="008E6749">
+          <w:p w14:paraId="7E40A573" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t xml:space="preserve">Transparency and </w:t>
-[...5 lines deleted...]
-              <w:t>ommunication</w:t>
+              <w:t>Transparency and communication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C26211F" w14:textId="1AE1F509" w:rsidR="006712AF" w:rsidRPr="004B359E" w:rsidRDefault="006712AF" w:rsidP="004B359E">
+          <w:p w14:paraId="111835AD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t xml:space="preserve">Always communicate clearly with the renter about the reason, timing, and scope of entry to their home. If advance notice isn’t possible, ensure timely follow-up communication afterward. </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>Always communicate clearly with the renter about the reason, timing, and scope of entry to their home</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68CFDBED" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t xml:space="preserve"> trust and </w:t>
-[...2 lines deleted...]
-              <w:t>keep</w:t>
+              <w:t xml:space="preserve">If advance notice isn’t possible, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">arrange </w:t>
             </w:r>
             <w:r w:rsidRPr="004B359E">
-              <w:t xml:space="preserve"> renters informed, minimising feelings of intrusion.</w:t>
+              <w:t>timely follow-up communication afterward</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09350824" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004B359E">
+              <w:t>Th</w:t>
+            </w:r>
+            <w:r>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B359E">
+              <w:t xml:space="preserve"> fosters trust and keep renters informed, minimising feelings of intrusion.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006712AF" w:rsidRPr="006712AF" w14:paraId="5922F9C4" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="006712AF" w14:paraId="657F4E19" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A6FEDA7" w14:textId="217E7862" w:rsidR="006712AF" w:rsidRPr="004B359E" w:rsidRDefault="006712AF" w:rsidP="008E6749">
+          <w:p w14:paraId="7837EB9E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t xml:space="preserve">Respect for </w:t>
-[...11 lines deleted...]
-              <w:t>pace</w:t>
+              <w:t>Respect for personal space</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22FCD924" w14:textId="2B22740F" w:rsidR="006712AF" w:rsidRPr="004B359E" w:rsidRDefault="006712AF" w:rsidP="004B359E">
+          <w:p w14:paraId="145715E5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t xml:space="preserve">Limit </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>Limit entry to only the areas necessary for the specific purpose of the visit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BEFB1A7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t xml:space="preserve"> to only the areas necessary for the specific purpose of the visit. Avoid unnecessary handling of personal items and refrain from actions that may disturb the renter’s environment beyond what is essential.</w:t>
+              <w:t>Avoid unnecessary handling of personal items and refrain from actions that may disturb the renter’s environment beyond what is essential.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006712AF" w:rsidRPr="006712AF" w14:paraId="6B13E06C" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="006712AF" w14:paraId="139E59C1" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD4BD2E" w14:textId="04985198" w:rsidR="006712AF" w:rsidRPr="004B359E" w:rsidRDefault="006712AF" w:rsidP="008E6749">
+          <w:p w14:paraId="5FE40DCA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t xml:space="preserve">Legal </w:t>
-[...11 lines deleted...]
-              <w:t>ustification</w:t>
+              <w:t>Legal compliance and justification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="556A538B" w14:textId="7F49E41D" w:rsidR="006712AF" w:rsidRPr="004B359E" w:rsidRDefault="006712AF" w:rsidP="004B359E">
+          <w:p w14:paraId="4AF1F020" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Confirm </w:t>
+            </w:r>
             <w:r w:rsidRPr="004B359E">
-              <w:t xml:space="preserve">Ensure that all </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>that all entry complies with relevant legislation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E95CB20" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t xml:space="preserve"> complies with relevant legislation. Documenting the purpose and actions taken during each visit helps demonstrate that </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> is justified, avoiding any perception of arbitrary or unnecessary entry.</w:t>
+              <w:t>Documenting the purpose and actions taken during each visit helps demonstrate that entry is justified, avoiding any perception of arbitrary or unnecessary entry.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006712AF" w:rsidRPr="006712AF" w14:paraId="323BF45E" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="006712AF" w14:paraId="0D273D49" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="749582C5" w14:textId="7B8B7CB7" w:rsidR="006712AF" w:rsidRPr="004B359E" w:rsidRDefault="00801C9C" w:rsidP="008E6749">
+          <w:p w14:paraId="3CE5ED65" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>Respect, s</w:t>
-[...8 lines deleted...]
-              <w:t>ignity</w:t>
+              <w:t>Respect, sensitivity and dignity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB65DF5" w14:textId="504AE8C9" w:rsidR="00801C9C" w:rsidRPr="004B359E" w:rsidRDefault="00801C9C" w:rsidP="004B359E">
+          <w:p w14:paraId="5BD122F1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>Renters have the right to be treated with dignity and respect during all interactions. Staff who have entered a property, whether consent has been provided or not, should always reflect this principle by handling personal items carefully and treating their space thoughtfully.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="26C6C338" w14:textId="2DBAF64F" w:rsidR="006712AF" w:rsidRPr="004B359E" w:rsidRDefault="006712AF" w:rsidP="004B359E">
+              <w:t>Renters have the right to be treated with dignity and respect during all interactions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01365CEF" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t xml:space="preserve">Be aware of renters’ diverse backgrounds and experiences. Acknowledge and address any specific sensitivities, especially if the renter has expressed concerns about privacy or security. </w:t>
+              <w:t>Staff who have entered a property, whether consent has been provided or not, should always reflect this principle by handling personal items carefully and treating their space thoughtfully</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D97E716" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004B359E">
+              <w:t>Be aware of renters’ diverse backgrounds and experiences</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6788FB8D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004B359E">
+              <w:t>Acknowledge and address any specific sensitivities, especially if the renter has expressed concerns about privacy or security.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006712AF" w:rsidRPr="006712AF" w14:paraId="471224B5" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="006712AF" w14:paraId="7B8743B5" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="411A7664" w14:textId="50C64FAC" w:rsidR="006712AF" w:rsidRPr="004B359E" w:rsidRDefault="006712AF" w:rsidP="008E6749">
+          <w:p w14:paraId="3566C847" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t xml:space="preserve">Safety and </w:t>
-[...11 lines deleted...]
-              <w:t>easures</w:t>
+              <w:t>Safety and security measures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F3CB5AB" w14:textId="77777777" w:rsidR="006712AF" w:rsidRPr="004B359E" w:rsidRDefault="006712AF" w:rsidP="004B359E">
+          <w:p w14:paraId="431E0C75" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>Prioritise actions that maintain both the renter’s physical safety and sense of security. If a renter is present, take steps to reassure them throughout the visit. For unconsented entry, clearly communicate the reasons for entry to mitigate any anxieties the renter may feel.</w:t>
+              <w:t>Prioritise actions that maintain both the renter’s physical safety and sense of security</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72D0B4F9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004B359E">
+              <w:t>If a renter is present, take steps to reassure them throughout the visit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BBBB7CE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004B359E">
+              <w:t>For unconsented entry, clearly communicate the reasons for entry to mitigate any anxieties the renter may feel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16E53579" w14:textId="284403B4" w:rsidR="006712AF" w:rsidRPr="00BC1A4D" w:rsidRDefault="006712AF" w:rsidP="00BC1A4D">
+    <w:p w14:paraId="0F3D69D9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
-        <w:t>By adhering to these principles, staff can balance operational needs with a respectful, human rights-based approach, ensuring that all renters feel safe, informed, and valued during property entry interactions.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="77D200E7" w14:textId="77777777" w:rsidR="0091425F" w:rsidRPr="00E96366" w:rsidRDefault="0091425F" w:rsidP="0091425F">
+        <w:t xml:space="preserve">By adhering to these principles, staff can balance operational needs with a respectful, human rights-based approach, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">helping make sure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1A4D">
+        <w:t>that all renters feel safe, informed, and valued during property entry interactions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42125D4F" w14:textId="5E4DE86F" w:rsidR="007B61E8" w:rsidRPr="00E96366" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc222164689"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="73" w:name="_Toc236043329"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc237875224"/>
       <w:r>
         <w:t>Considering human rights</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4E799B46" w14:textId="77777777" w:rsidR="0091425F" w:rsidRDefault="0091425F" w:rsidP="0091425F">
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+    </w:p>
+    <w:p w14:paraId="5592715F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>A rental provider must exercise the right of entry reasonably in the relevant circumstances. Consideration must be given to the renter’s human rights when exercising a right of entry.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A46A1ED" w14:textId="19339AD3" w:rsidR="0091425F" w:rsidRDefault="0091425F" w:rsidP="0091425F">
+    <w:p w14:paraId="6E1422E6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Staff must weigh the importance and necessity of the purpose of exercising the right of entry against the risks of entering the rented premises without consent. </w:t>
       </w:r>
       <w:r w:rsidRPr="000C2F4D">
         <w:t xml:space="preserve">It is generally recommended that entry should not occur without consent unless the circumstances constitute an emergency (e.g. where immediate entry is necessary to prevent an imminent and serious risk to a person’s safety or life). Refer to </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Entry_in_emergencies" w:history="1">
         <w:r w:rsidRPr="000C2F4D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Section 1</w:t>
         </w:r>
-        <w:r w:rsidR="00B27606">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidRPr="000C2F4D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Entry in emergencies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000C2F4D">
         <w:t xml:space="preserve"> for more information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72BEBE3D" w14:textId="07D4B993" w:rsidR="000244CE" w:rsidRDefault="0091425F" w:rsidP="0091425F">
+    <w:p w14:paraId="158BC625" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Any entry conducted without consent should be justified and documented. Staff should also be able to demonstrate that all reasonable efforts to obtain consent were made prior to exercising this right.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06DFE4F1" w14:textId="77777777" w:rsidR="000244CE" w:rsidRPr="007A652B" w:rsidRDefault="000244CE" w:rsidP="007A652B">
-[...7 lines deleted...]
-    <w:p w14:paraId="5BDC8FC9" w14:textId="3D5EE204" w:rsidR="008464C4" w:rsidRPr="008464C4" w:rsidRDefault="00AD5BF6" w:rsidP="008464C4">
+    <w:p w14:paraId="2E3D4532" w14:textId="010633D0" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="48" w:name="_Toc222164690"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="_Toc236043330"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc237875225"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>I</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="03C6C4FE" w14:textId="77777777" w:rsidR="00E96366" w:rsidRPr="00E96366" w:rsidRDefault="00E96366" w:rsidP="00E96366">
+        <w:t>Information sharing, support and referral</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
+    </w:p>
+    <w:p w14:paraId="7F945B23" w14:textId="1A9BC321" w:rsidR="007B61E8" w:rsidRPr="00E96366" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="51" w:name="_Toc222164691"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="_Toc190427412"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc194684515"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc236043331"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc237875226"/>
       <w:r w:rsidRPr="00E96366">
         <w:t>Information sharing</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7B7FEB28" w14:textId="164CCF8A" w:rsidR="00E96366" w:rsidRPr="00BC1A4D" w:rsidRDefault="00E96366" w:rsidP="00BC1A4D">
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+    </w:p>
+    <w:p w14:paraId="797954F5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
-        <w:t xml:space="preserve">The Family Violence Information Sharing Scheme (FVISS) and Child Information Sharing Scheme (CISS) enable Information Sharing Entities (ISEs) to collaborate and share information to promote child wellbeing and safety, and to assess/manage family violence risk. If such concerns arise during </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="054A1F2F" w14:textId="77777777" w:rsidR="00002BBC" w:rsidRPr="00B02D6E" w:rsidRDefault="00002BBC" w:rsidP="00002BBC">
+        <w:t>The Family Violence Information Sharing Scheme (FVISS) and Child Information Sharing Scheme (CISS) enable Information Sharing Entities (ISEs) to collaborate and share information to promote child wellbeing and safety, and to assess/manage family violence risk. If such concerns arise during home visits, staff must use FVISS/CISS to share information with relevant ISEs, potentially involving Child Protection or specialist family violence services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EBD35F6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B02D6E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">For more detailed information </w:t>
       </w:r>
       <w:r w:rsidRPr="00B02D6E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>refer to the following resources: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="079B13D6" w14:textId="747CDEDA" w:rsidR="00002BBC" w:rsidRPr="00B02D6E" w:rsidRDefault="00002BBC" w:rsidP="00002BBC">
+        <w:t>refer to the following resources:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCBFB0D" w14:textId="3DCABA77" w:rsidR="007B61E8" w:rsidRPr="00B02D6E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-      <w:hyperlink r:id="rId26" w:history="1">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00B02D6E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Information Sharing</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00886253">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
       <w:r w:rsidRPr="00B02D6E">
-        <w:t xml:space="preserve"> page</w:t>
-[...4 lines deleted...]
-      <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
+        <w:t xml:space="preserve"> page </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6B1603" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B02D6E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00B02D6E">
           <w:rPr>
-            <w:rStyle w:val="BodyChar"/>
-[...1 lines deleted...]
-          <w:t>https://providers.dffh.vic.gov.au/information-sharing</w:t>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Information Sharing, Privacy and Record Management Operational Guidelines</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B02D6E">
-[...7 lines deleted...]
-    <w:p w14:paraId="00A52D18" w14:textId="0CAE5838" w:rsidR="00B02D6E" w:rsidRPr="00B02D6E" w:rsidRDefault="00B02D6E" w:rsidP="00B02D6E">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36384755" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...16 lines deleted...]
-      <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00B02D6E">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="004C97"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Housing Information Sharing</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
       <w:r w:rsidRPr="00B02D6E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> page</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> https://dhhsvicgovau.sharepoint.com/:u:/r/sites/dffh/SitePages/Housing-information-sharing.aspx?csf=1&amp;web=1&amp;e=5XwOSe </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="01415525" w14:textId="77777777" w:rsidR="00E96366" w:rsidRPr="00E96366" w:rsidRDefault="00E96366" w:rsidP="00E96366">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28156458" w14:textId="211430FB" w:rsidR="007B61E8" w:rsidRPr="00E96366" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="54" w:name="_Toc222164692"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="_Toc190427413"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc194684516"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc236043332"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc237875227"/>
       <w:r w:rsidRPr="00E96366">
         <w:t>Support engagement and referrals</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="426C301A" w14:textId="77777777" w:rsidR="00E96366" w:rsidRPr="00BC1A4D" w:rsidRDefault="00E96366" w:rsidP="00BC1A4D">
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
+    </w:p>
+    <w:p w14:paraId="57B73CFD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t>When engaging with renters, staff should proactively assess whether renters would benefit from additional support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7E301C" w14:textId="77777777" w:rsidR="00E96366" w:rsidRPr="00BC1A4D" w:rsidRDefault="00E96366" w:rsidP="00BC1A4D">
+    <w:p w14:paraId="2BAB9884" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t>With renters’ informed consent, staff should facilitate referrals and engage with existing support services, such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43087F3C" w14:textId="77777777" w:rsidR="00E96366" w:rsidRPr="00BC1A4D" w:rsidRDefault="00E96366" w:rsidP="00BC1A4D">
+    <w:p w14:paraId="7106DB4A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t>Tenancy Plus and the Support for High-Risk Tenancies Program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794A5143" w14:textId="69C0F457" w:rsidR="003E5140" w:rsidRPr="00BC1A4D" w:rsidRDefault="003E5140" w:rsidP="00BC1A4D">
+    <w:p w14:paraId="2F178FD5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t>Aboriginal Tenancies at Risk</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3805EB34" w14:textId="77777777" w:rsidR="00E96366" w:rsidRPr="00BC1A4D" w:rsidRDefault="00E96366" w:rsidP="00BC1A4D">
+    <w:p w14:paraId="35F5B239" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t>Drug and alcohol services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561CEB87" w14:textId="77777777" w:rsidR="00E96366" w:rsidRPr="00BC1A4D" w:rsidRDefault="00E96366" w:rsidP="00BC1A4D">
+    <w:p w14:paraId="2DC3185D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t>Family violence services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E847861" w14:textId="77777777" w:rsidR="00E96366" w:rsidRPr="00BC1A4D" w:rsidRDefault="00E96366" w:rsidP="00BC1A4D">
+    <w:p w14:paraId="308A7197" w14:textId="4094CDB3" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
-        <w:t>Disability support services, for example, the NDIS (National Disability Insurance Scheme)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2B0AEF04" w14:textId="77777777" w:rsidR="00E96366" w:rsidRPr="00BC1A4D" w:rsidRDefault="00E96366" w:rsidP="00BC1A4D">
+        <w:t xml:space="preserve">Disability support services, </w:t>
+      </w:r>
+      <w:r w:rsidR="005369C8">
+        <w:t xml:space="preserve">such as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1A4D">
+        <w:t>the NDIS (National Disability Insurance Scheme)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A348479" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
-        <w:t>Community based mental health services, and</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5D8034C2" w14:textId="77777777" w:rsidR="00E96366" w:rsidRPr="00BC1A4D" w:rsidRDefault="00E96366" w:rsidP="00BC1A4D">
+        <w:t>Community</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1A4D">
+        <w:t>based mental health services, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BCAEEE5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t>Local aboriginal supports or other culturally appropriate services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A74DB2F" w14:textId="77777777" w:rsidR="00E96366" w:rsidRPr="00E96366" w:rsidRDefault="00E96366" w:rsidP="000D786B">
+    <w:p w14:paraId="133BB856" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00E96366" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00E96366">
         <w:t>Staff may also provide information about relevant advocacy services, such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10095259" w14:textId="77777777" w:rsidR="00E96366" w:rsidRPr="00E96366" w:rsidRDefault="00E96366" w:rsidP="000D786B">
+    <w:p w14:paraId="751B795B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00E96366" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00E96366">
         <w:t>Tenants Victoria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A8E39E" w14:textId="77777777" w:rsidR="00E96366" w:rsidRPr="00E96366" w:rsidRDefault="00E96366" w:rsidP="000D786B">
+    <w:p w14:paraId="3A0B8827" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00E96366" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00E96366">
         <w:t>Victorian Public Tenants Association</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A310294" w14:textId="77777777" w:rsidR="00E96366" w:rsidRPr="00E96366" w:rsidRDefault="00E96366" w:rsidP="000D786B">
+    <w:p w14:paraId="67730FD1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00E96366" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00E96366">
         <w:t>Justice Connect</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453CF455" w14:textId="77777777" w:rsidR="00E96366" w:rsidRPr="00E96366" w:rsidRDefault="00E96366" w:rsidP="000D786B">
+    <w:p w14:paraId="4432A1FD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00E96366" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00E96366">
         <w:t>Victoria Legal Aid</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E76316D" w14:textId="77777777" w:rsidR="00E96366" w:rsidRPr="00E96366" w:rsidRDefault="00E96366" w:rsidP="000D786B">
+    <w:p w14:paraId="657D3150" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00E96366" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00E96366">
         <w:t>The Victorian Aboriginal Legal Service, and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2753068E" w14:textId="77777777" w:rsidR="00E96366" w:rsidRPr="00E96366" w:rsidRDefault="00E96366" w:rsidP="000D786B">
+    <w:p w14:paraId="0ED9B211" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00E96366" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00E96366">
         <w:t>The Koori Support Team at VCAT where there is a pending hearing for an Aboriginal renter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="372F34E7" w14:textId="4CE1F564" w:rsidR="000244CE" w:rsidRDefault="00E96366" w:rsidP="001F30B0">
+    <w:p w14:paraId="5090EE26" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00E96366">
         <w:t xml:space="preserve">When managing hoarding or environmental neglect, renters may require service system collaboration and coordination. Staff can refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00E96366">
           <w:rPr>
             <w:color w:val="004C97"/>
             <w:u w:val="dotted"/>
           </w:rPr>
           <w:t>Make Safe - guidance for services working with people living with hoarding and environmental neglect</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E96366">
-[...2 lines deleted...]
-      <w:r w:rsidR="002E427D">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138FD885" w14:textId="77777777" w:rsidR="000244CE" w:rsidRPr="007A652B" w:rsidRDefault="000244CE" w:rsidP="007A652B">
-[...7 lines deleted...]
-    <w:p w14:paraId="7D91F528" w14:textId="77777777" w:rsidR="00E96366" w:rsidRDefault="00E96366" w:rsidP="00E96366">
+    <w:p w14:paraId="630CF594" w14:textId="131885EB" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc174005346"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="57" w:name="_Toc222164693"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc174005346"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc196300555"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc236043333"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc237875228"/>
       <w:r w:rsidRPr="00E96366">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Duty of Care referrals</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="06C10CB9" w14:textId="6B081ADD" w:rsidR="00103E91" w:rsidRDefault="00472EC3" w:rsidP="00103E91">
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
+    </w:p>
+    <w:p w14:paraId="03361D70" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00472EC3">
         <w:t>When a renter’s behaviour or circumstances create a reasonable belief that there is a serious threat to an individual’s life, health, safety, or welfare, staff must take appropriate action to mitigate or prevent harm.</w:t>
       </w:r>
-      <w:r w:rsidR="00103E91">
+      <w:r>
         <w:t xml:space="preserve"> This applies in situations where the renter's actions or inactions are likely to lead to eviction, such as: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DCBB016" w14:textId="290C59F5" w:rsidR="00103E91" w:rsidRDefault="008E6749" w:rsidP="00103E91">
+    <w:p w14:paraId="4E141007" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="0B1201CE" w14:textId="59E3D5A8" w:rsidR="00103E91" w:rsidRDefault="008E6749" w:rsidP="00103E91">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ongoing fire safety risks where reasonable mitigation efforts have been unsuccessful </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B7BB2D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="2D10FAE2" w14:textId="14887D14" w:rsidR="00103E91" w:rsidRDefault="008E6749" w:rsidP="00103E91">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">persistent and serious breaches of the rental agreement </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D94AE01" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="01E45EC3" w14:textId="572C02E8" w:rsidR="00103E91" w:rsidRDefault="00103E91" w:rsidP="00103E91">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">the renter is unwilling or unable to engage with support services </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE40B32" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>This is particularly relevant where a renter’s complex needs affect their ability to safely maintain a tenancy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4290CC5C" w14:textId="77777777" w:rsidR="00B17341" w:rsidRDefault="00B17341" w:rsidP="00B17341">
+    <w:p w14:paraId="168E44CC" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Before making a duty of care referral, staff must: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="47FCB2F9" w14:textId="53332315" w:rsidR="00B17341" w:rsidRDefault="008E6749" w:rsidP="00B17341">
+        <w:t>Before making a duty of care referral, staff must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF21276" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>c</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B17341">
+        <w:t>consult with their:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63BB163A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t>Team Manager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B509580" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t>CSHS Manager, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D840E96" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t>Local Complex Needs Coordinator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E308E72" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>onsult with their: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="446AD439" w14:textId="77777777" w:rsidR="00B17341" w:rsidRPr="002C3855" w:rsidRDefault="00B17341" w:rsidP="002C3855">
+        <w:t>document the basis for their reasonable belief, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37D5924B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
-      <w:r w:rsidRPr="002C3855">
-[...3 lines deleted...]
-    <w:p w14:paraId="515C5969" w14:textId="77777777" w:rsidR="00B17341" w:rsidRPr="002C3855" w:rsidRDefault="00B17341" w:rsidP="002C3855">
+      <w:r w:rsidRPr="00452490">
+        <w:t>evidence of risk (e.g., incident reports, failed engagement attempts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175A09C9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
-      <w:r w:rsidRPr="002C3855">
-[...3 lines deleted...]
-    <w:p w14:paraId="5EDEEEA7" w14:textId="77777777" w:rsidR="00B17341" w:rsidRPr="002C3855" w:rsidRDefault="00B17341" w:rsidP="002C3855">
+      <w:r w:rsidRPr="00452490">
+        <w:t>an assessment of the renter’s specific circumstances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743622E2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
-      <w:r w:rsidRPr="002C3855">
-[...5 lines deleted...]
-        <w:pStyle w:val="Bullet1"/>
+      <w:r w:rsidRPr="00452490">
+        <w:t>justification for disclosing information and identifying the appropriate referral recipient.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE52126" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>d</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Staff should also refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:anchor="IPP_2.1(d):_Necessary_to_lessen_or_prevent_serious_threats_to_health_or_safety" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId28" w:anchor="IPP_2.1(d):_Necessary_to_lessen_or_prevent_serious_threats_to_health_or_safety" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="004C97"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Office of the Victorian Information Commissioner’s IPP 2 – Use and Disclosure guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> https://ovic.vic.gov.au/book/ipp-2-use-and-disclosure/#IPP_2.1(d):_Necessary_to_lessen_or_prevent_serious_threats_to_health_or_safety</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="497676FE" w14:textId="77777777" w:rsidR="00E96366" w:rsidRPr="00E96366" w:rsidRDefault="00E96366" w:rsidP="00DF7298">
+        <w:t xml:space="preserve"> when considering information sharing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0035A220" w14:textId="68EA6042" w:rsidR="007B61E8" w:rsidRPr="00E96366" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="58" w:name="_Toc222164694"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="89" w:name="_Toc236043334"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc237875229"/>
       <w:r w:rsidRPr="00E96366">
         <w:t>Identifying and managing Family Violence risk</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="60BFD5F9" w14:textId="77777777" w:rsidR="00E96366" w:rsidRPr="00E96366" w:rsidRDefault="00E96366" w:rsidP="002C3855">
+      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
+    </w:p>
+    <w:p w14:paraId="249947A5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00E96366" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00E96366">
         <w:t xml:space="preserve">As a housing provider, Homes Victoria has responsibilities under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E96366">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Family Violence Protection Act 2008 </w:t>
       </w:r>
       <w:r w:rsidRPr="00E96366">
         <w:t>and the Multi-Agency Risk Assessment and Management (MARAM) framework to safeguard the safety and well-being of clients and renters. Staff managing Homes Victoria properties and engaging with clients are designated as Information Sharing Entities (ISEs) under the MARAM framework. This designation enables staff to identify, assess, and manage family violence risks within a coordinated, multi-agency response system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A809A48" w14:textId="77777777" w:rsidR="00E96366" w:rsidRPr="00E96366" w:rsidRDefault="00E96366" w:rsidP="002C3855">
+    <w:p w14:paraId="275E4A41" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00E96366" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00E96366">
         <w:t>During renter interactions, staff must adhere to MARAM principles and responsibilities to effectively identify and respond to family violence risks. Key responsibilities include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72AB9A6A" w14:textId="4BF1F00F" w:rsidR="00E96366" w:rsidRPr="00BC1A4D" w:rsidRDefault="00E96366" w:rsidP="00BC1A4D">
+    <w:p w14:paraId="67536226" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Respectful and sensitive engagement (Responsibility 1):</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00675581" w:rsidRPr="00BC1A4D">
-        <w:t>e</w:t>
+      <w:r>
+        <w:t xml:space="preserve">making sure </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A4D">
-        <w:t>nsuring all interactions with clients are conducted with respect, cultural sensitivity, and trauma-informed approaches.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3C4FC1AE" w14:textId="7B419B21" w:rsidR="00E96366" w:rsidRPr="00BC1A4D" w:rsidRDefault="00E96366" w:rsidP="00BC1A4D">
+        <w:t>all interactions with clients are conducted with respect, cultural sensitivity, and trauma-informed approaches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E93109" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Identification of Family Violence (Responsibility 2):</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A4D">
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="5AC5FCB6" w14:textId="770094C0" w:rsidR="00E96366" w:rsidRPr="00BC1A4D" w:rsidRDefault="00E96366" w:rsidP="00BC1A4D">
+        <w:t xml:space="preserve"> proactively screening for indicators of family violence to identify risk early.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D72DA7" w14:textId="77777777" w:rsidR="0057262F" w:rsidRDefault="007B61E8" w:rsidP="00B330BA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00BC1A4D">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0057262F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Coordination of risk management (Responsibilities 9 and 10):</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A4D">
+        <w:t xml:space="preserve"> collaborating with other services and agencies to manage risk and implement safety plans appropriately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A97CBCF" w14:textId="671C7E89" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="009B3C70" w:rsidP="0057262F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00675581" w:rsidRPr="00BC1A4D">
-[...14 lines deleted...]
-    <w:p w14:paraId="2B9C114D" w14:textId="77777777" w:rsidR="008464C4" w:rsidRPr="008464C4" w:rsidRDefault="008464C4" w:rsidP="008464C4">
+      <w:r w:rsidR="007B61E8" w:rsidRPr="00BC1A4D">
+        <w:t xml:space="preserve">Staff are encouraged to utilise the family violence identification tools, risk assessment resources, and practice guides available through the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="007B61E8" w:rsidRPr="008D7A25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Public Housing Resources SharePoint</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008D7A25">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidR="007B61E8" w:rsidRPr="00BC1A4D">
+        <w:t>, which supports compliance with MARAM and enhances staff capability in managing family violence risk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C727EA5" w14:textId="0522C69D" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="60" w:name="_Toc222164695"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="91" w:name="_Toc181605150"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc236043335"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc237875230"/>
       <w:r w:rsidRPr="008464C4">
-        <w:lastRenderedPageBreak/>
         <w:t>Encountering unattended minors</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="1D507324" w14:textId="6EB330BD" w:rsidR="008464C4" w:rsidRPr="008464C4" w:rsidRDefault="008464C4" w:rsidP="008464C4">
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="93"/>
+    </w:p>
+    <w:p w14:paraId="5F7158FE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="008464C4">
         <w:t xml:space="preserve">During a home visit, if staff observe a child alone or are alerted to any situation that may impact the child’s safety or well-being (such as antisocial behaviour or </w:t>
       </w:r>
-      <w:r w:rsidR="0043388E">
+      <w:r>
         <w:t>rental</w:t>
       </w:r>
       <w:r w:rsidRPr="008464C4">
         <w:t xml:space="preserve"> breaches), they should assess the potential risk to the child and respond appropriately. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325E0073" w14:textId="538C5722" w:rsidR="008464C4" w:rsidRPr="008464C4" w:rsidRDefault="008464C4" w:rsidP="008464C4">
+    <w:p w14:paraId="1A6FF0BA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008464C4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="008464C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">For immediate safety concerns, staff must contact Victoria Police </w:t>
       </w:r>
-      <w:r w:rsidR="00AB6EBF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">(police) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E57D0C">
+        <w:t xml:space="preserve">(police) on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB6EBF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">on </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>000</w:t>
       </w:r>
-      <w:r w:rsidR="00E57D0C">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008464C4">
         <w:t xml:space="preserve"> If there are significant concerns for the child’s safety or well-being, staff </w:t>
       </w:r>
-      <w:r w:rsidR="00364370">
+      <w:r>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="008464C4">
         <w:t xml:space="preserve"> report to Child</w:t>
       </w:r>
-      <w:r w:rsidR="00364370">
+      <w:r>
         <w:t xml:space="preserve"> Protection.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008464C4">
-[...3 lines deleted...]
-    <w:p w14:paraId="5B44037B" w14:textId="11706886" w:rsidR="008464C4" w:rsidRDefault="008464C4" w:rsidP="008464C4">
+    </w:p>
+    <w:p w14:paraId="5372CAFD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="008464C4">
         <w:t>Information can be</w:t>
       </w:r>
-      <w:r w:rsidR="00681D51">
+      <w:r>
         <w:t xml:space="preserve"> requested or</w:t>
       </w:r>
       <w:r w:rsidRPr="008464C4">
         <w:t xml:space="preserve"> shared via the </w:t>
       </w:r>
-      <w:r w:rsidR="00C55000">
+      <w:r>
         <w:t xml:space="preserve">FVISS </w:t>
       </w:r>
       <w:r w:rsidRPr="008464C4">
         <w:t>and C</w:t>
       </w:r>
-      <w:r w:rsidR="00C55000">
+      <w:r>
         <w:t xml:space="preserve">ISS </w:t>
       </w:r>
       <w:r w:rsidRPr="008464C4">
         <w:t>to promote safety, following guidelines for referrals and collaboration with other agencies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325606EE" w14:textId="77777777" w:rsidR="00C747AD" w:rsidRPr="009D55AC" w:rsidRDefault="00C747AD" w:rsidP="00C747AD">
+    <w:p w14:paraId="75E22752" w14:textId="5A261B21" w:rsidR="007B61E8" w:rsidRPr="009D55AC" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="61"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="94" w:name="_Proactively_addressing_potential_1"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc236043336"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc237875231"/>
+      <w:bookmarkEnd w:id="94"/>
       <w:r w:rsidRPr="009D55AC">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Proactively addressing potential barriers to entry</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="2954B18D" w14:textId="77777777" w:rsidR="00C747AD" w:rsidRPr="004740AE" w:rsidRDefault="00C747AD" w:rsidP="00C747AD">
+      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
+    </w:p>
+    <w:p w14:paraId="000B65B6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004740AE" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004740AE">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Clear, upfront communication helps renters prepare for home visits and reduces confusion or reluctance, especially for those with communication challenges or vulnerabilities. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312C46F0" w14:textId="77777777" w:rsidR="00C747AD" w:rsidRPr="004740AE" w:rsidRDefault="00C747AD" w:rsidP="00C747AD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bodyafterbullets"/>
+    <w:p w14:paraId="5049A067" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004740AE" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004740AE">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>When a home visit is required, whether accompanied by a Notice of Entry, staff should take proactive steps to minimise potential barriers to entry and maximise the likelihood of a successful first attempt.</w:t>
       </w:r>
       <w:r w:rsidRPr="004740AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004740AE">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Common barriers include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409CBD14" w14:textId="6176834B" w:rsidR="00C747AD" w:rsidRPr="004740AE" w:rsidRDefault="00675581" w:rsidP="00601439">
+    <w:p w14:paraId="339B6C7B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004740AE" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="00C747AD" w:rsidRPr="004740AE">
-[...18 lines deleted...]
-    <w:p w14:paraId="580E70DF" w14:textId="4A8AD64F" w:rsidR="00C747AD" w:rsidRPr="004740AE" w:rsidRDefault="00675581" w:rsidP="00C747AD">
+      <w:r w:rsidRPr="004740AE">
+        <w:t>ailing to attempt contact beforehand and conducting unannounced home visits, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9D82B9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004740AE" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00C747AD" w:rsidRPr="004740AE">
+      <w:r w:rsidRPr="004740AE">
         <w:t>ssuing a Notice of Entry that may not have been received promptly or communicated to the renter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D0CF53A" w14:textId="77777777" w:rsidR="00C747AD" w:rsidRPr="004740AE" w:rsidRDefault="00C747AD" w:rsidP="00C747AD">
+    <w:p w14:paraId="71ACDD74" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004740AE" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004740AE">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>To facilitate successful entry on the first attempt, staff should:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35288039" w14:textId="67233301" w:rsidR="00C747AD" w:rsidRPr="004740AE" w:rsidRDefault="00675581" w:rsidP="00601439">
+    <w:p w14:paraId="0FB89ADD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004740AE" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="00C747AD" w:rsidRPr="004740AE">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">(in line with </w:t>
+      <w:r w:rsidRPr="004740AE">
+        <w:t xml:space="preserve">ake every effort to contact the renter by phone, SMS, email and post etc, (in line with </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Preparing_and_arranging" w:history="1">
-        <w:r w:rsidR="004740AE" w:rsidRPr="004740AE">
+        <w:r w:rsidRPr="004740AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>S</w:t>
-[...5 lines deleted...]
-          <w:t>ection 9 Preparing and arranging a home visit</w:t>
+          <w:t>Section 9 Preparing and arranging a home visit</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C747AD" w:rsidRPr="004740AE">
-[...9 lines deleted...]
-    <w:p w14:paraId="6DCBCF7D" w14:textId="7B9EE37D" w:rsidR="00C747AD" w:rsidRPr="004740AE" w:rsidRDefault="00675581" w:rsidP="00C747AD">
+      <w:r w:rsidRPr="004740AE">
+        <w:t>) to explain:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3819BD2B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="3EE3E4DF" w14:textId="6640A99D" w:rsidR="00C747AD" w:rsidRPr="004740AE" w:rsidRDefault="00675581" w:rsidP="00C747AD">
+      <w:r w:rsidRPr="00452490">
+        <w:t>the purpose of the visit,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7AECE4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="47D01F98" w14:textId="2173A594" w:rsidR="00C747AD" w:rsidRPr="004740AE" w:rsidRDefault="00675581" w:rsidP="00C747AD">
+      <w:r w:rsidRPr="00452490">
+        <w:t>the legal basis for entry, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CDED199" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="1658E93B" w14:textId="625D7643" w:rsidR="00C747AD" w:rsidRPr="004740AE" w:rsidRDefault="00675581" w:rsidP="00C747AD">
+      <w:r w:rsidRPr="00452490">
+        <w:t>the scheduled date and time of entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1BD490" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004740AE" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00C747AD" w:rsidRPr="004740AE">
-[...6 lines deleted...]
-    <w:p w14:paraId="6BF83C32" w14:textId="77777777" w:rsidR="00C747AD" w:rsidRPr="004740AE" w:rsidRDefault="00C747AD" w:rsidP="00AD5175">
+      <w:r w:rsidRPr="004740AE">
+        <w:t>otify the renter’s support worker to encourage their involvement (If applicable).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B68D6D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004740AE" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="004740AE">
         <w:t>If a Notice of Entry is necessary to accompany the scheduling of the home visit, staff must explain:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D2A3A1C" w14:textId="19EA2242" w:rsidR="00C747AD" w:rsidRPr="00BD017B" w:rsidRDefault="00675581" w:rsidP="00C747AD">
+    <w:p w14:paraId="675C64D7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BD017B" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00C747AD" w:rsidRPr="00BD017B">
-[...6 lines deleted...]
-    <w:p w14:paraId="72FB6F8C" w14:textId="42FA7A63" w:rsidR="00BD017B" w:rsidRPr="00BD017B" w:rsidRDefault="00675581" w:rsidP="00C747AD">
+      <w:r w:rsidRPr="00BD017B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>he renter will receive a Notice of Entry and what it entails (e.g., lawful access rights)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E956891" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BD017B" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00BD017B" w:rsidRPr="00BD017B">
-[...6 lines deleted...]
-    <w:p w14:paraId="5D685425" w14:textId="2FE4AB17" w:rsidR="000244CE" w:rsidRDefault="00C747AD" w:rsidP="00C747AD">
+      <w:r w:rsidRPr="00BD017B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>hat if the renter doesn’t provide access in accordance with the Notice of Entry, they will be in breach of their duty to permit entry under the RTA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D96210" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004740AE">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Staff should always use multiple contact methods such as phone, text, email, and post to reach the renter. At the local office’s discretion, an unannounced home visit (door knock</w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="79BC103D" w14:textId="21AEC5D3" w:rsidR="226F7758" w:rsidRDefault="001C662C" w:rsidP="1F757227">
+        <w:t>Staff should always use multiple contact methods such as phone, text, email, and post to reach the renter. At the local office’s discretion, an unannounced home visit (door knock only) may be conducted before issuing a Notice of Entry if all other contact attempts have failed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4293BC0E" w14:textId="2FF3D3CF" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="64"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="97" w:name="_Notices_of_Entry"/>
+      <w:bookmarkStart w:id="98" w:name="_Exercising_a_right"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc236043337"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc237875232"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
       <w:r w:rsidRPr="001C662C">
         <w:lastRenderedPageBreak/>
         <w:t>Exercising a right of entry</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2198F940" w14:textId="4F63B25F" w:rsidR="00B552F2" w:rsidRPr="006B49E2" w:rsidRDefault="00C9570C" w:rsidP="00B52810">
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
+    </w:p>
+    <w:p w14:paraId="38A2406D" w14:textId="37971536" w:rsidR="007B61E8" w:rsidRPr="006B49E2" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_Toc222164698"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc236043338"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc237875233"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal </w:t>
       </w:r>
-      <w:r w:rsidR="00B552F2" w:rsidRPr="006B49E2">
+      <w:r w:rsidRPr="006B49E2">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:t>context</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="5BDA3576" w14:textId="47D10BF8" w:rsidR="00B552F2" w:rsidRPr="00BC1A4D" w:rsidRDefault="00CA7BFE" w:rsidP="00BC1A4D">
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
+    </w:p>
+    <w:p w14:paraId="438E592F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
-        <w:t xml:space="preserve">Par 2, </w:t>
-[...35 lines deleted...]
-    <w:p w14:paraId="5D41D9E4" w14:textId="145FD9A0" w:rsidR="00B552F2" w:rsidRPr="008B7453" w:rsidRDefault="00CA7BFE" w:rsidP="005442A5">
+        <w:t>Par</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1A4D">
+        <w:t xml:space="preserve"> 2, Divisions 5, 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1A4D">
+        <w:t xml:space="preserve"> and 8 of the RTA outline the circumstances and procedural requirements for lawful entry to rented premises. These divisions interact by outlining the processes and requirements for entry to rented premises, balancing the rights and responsibilities of renters and rental providers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470033C5" w14:textId="18790E5A" w:rsidR="007B61E8" w:rsidRPr="008B7453" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="67"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="103" w:name="_Division_5_-"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc236043339"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc237875234"/>
+      <w:bookmarkEnd w:id="103"/>
       <w:r>
         <w:t xml:space="preserve">Part 2 </w:t>
       </w:r>
-      <w:r w:rsidR="00B552F2" w:rsidRPr="008B7453">
+      <w:r w:rsidRPr="008B7453">
         <w:t>Division 5</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2FEC1255" w14:textId="5A66A147" w:rsidR="1C2FAC74" w:rsidRDefault="00CA7BFE" w:rsidP="1F757227">
+      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
+    </w:p>
+    <w:p w14:paraId="6DCEE248" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Part 2, </w:t>
       </w:r>
-      <w:r w:rsidR="1C2FAC74" w:rsidRPr="00F31383">
+      <w:r w:rsidRPr="00F31383">
         <w:t>Division 5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the RTA</w:t>
       </w:r>
-      <w:r w:rsidR="1C2FAC74" w:rsidRPr="1F757227">
+      <w:r w:rsidRPr="1F757227">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA7BFE">
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="1C2FAC74">
+      <w:r>
         <w:t>utlines the duties of the renter, including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661E3BF4" w14:textId="104BC0B1" w:rsidR="1C2FAC74" w:rsidRDefault="00675581" w:rsidP="1F757227">
+    <w:p w14:paraId="34CBDC91" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="7EFE4CAA" w14:textId="313ACFD2" w:rsidR="1C2FAC74" w:rsidRDefault="00675581" w:rsidP="1F757227">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>the property must not be used for illegal purposes (section 59)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD97C9F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="122AE451" w14:textId="4B851E85" w:rsidR="1C2FAC74" w:rsidRDefault="00675581" w:rsidP="1F757227">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>the renter must not cause nuisance or interfere with the reasonable peace of neighbours (section 60)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318EA05A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="0AB4EE61" w14:textId="4BBCFF04" w:rsidR="1C2FAC74" w:rsidRDefault="00675581" w:rsidP="1F757227">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>the renter must avoid damage to the property and common areas (section 61)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AA6633" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="79ACD912" w14:textId="16960886" w:rsidR="1C2FAC74" w:rsidRDefault="00675581" w:rsidP="1F757227">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>the property must be kept reasonably clean (section 63)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1F93A2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r w:rsidR="00AD407B">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">the renter must not remove, deactivate or interfere with the property’s safety devices (as prescribed under regulation 25 of the </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Residential Tenancies Act Regulations 2</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="5B8CB0B3" w14:textId="4C866294" w:rsidR="1C2FAC74" w:rsidRDefault="00675581" w:rsidP="1F757227">
+        <w:t>Residential Tenancies Act Regulations 2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296F9747" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="0C0F4588" w14:textId="25E74881" w:rsidR="1C2FAC74" w:rsidRDefault="1C2FAC74" w:rsidP="1F757227">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>the renter must not make unprescribed modifications to the property without consent of Homes Victoria (section 64).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390B4826" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If staff have a reasonable belief that a renter has failed to comply with any of these duties, it may become necessary to </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="1BADEC49" w14:textId="3C2C9B2E" w:rsidR="00B552F2" w:rsidRPr="00B552F2" w:rsidRDefault="00CA7BFE" w:rsidP="005442A5">
+        <w:t>If staff have a reasonable belief that a renter has failed to comply with any of these duties, it may become necessary to arrange a home visit or issue a Notice of Entry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DBACFB" w14:textId="659A2FD3" w:rsidR="007B61E8" w:rsidRPr="00B552F2" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="_Toc222164700"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="106" w:name="_Toc236043340"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc237875235"/>
       <w:r>
         <w:t>Part 2 Division 5a</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="69"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1B01E6AB" w14:textId="66AFD0C0" w:rsidR="11987BFC" w:rsidRDefault="00CA7BFE" w:rsidP="1F757227">
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
+    </w:p>
+    <w:p w14:paraId="0687BE21" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Part 2, </w:t>
       </w:r>
-      <w:r w:rsidR="11987BFC" w:rsidRPr="00F31383">
+      <w:r w:rsidRPr="00F31383">
         <w:t>Division 5a</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="53905934" w14:textId="593A4B97" w:rsidR="55C7B4FB" w:rsidRDefault="00675581" w:rsidP="1F757227">
+        <w:t xml:space="preserve"> outlines the duties of Homes Victoria, as a rental provider, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20959A29" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="391A25C6" w14:textId="355FD235" w:rsidR="55C7B4FB" w:rsidRDefault="00675581" w:rsidP="1F757227">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>providing a vacant and reasonably clean property for occupation at the commencement of a rental agreement (section 65)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2647CF46" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="20B07298" w14:textId="35D22FC3" w:rsidR="55C7B4FB" w:rsidRDefault="00675581" w:rsidP="1F757227">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>maintaining the property so it meets minimum standards for occupation (section 65A)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE789B5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="6F467E87" w14:textId="751909CD" w:rsidR="55C7B4FB" w:rsidRDefault="00675581" w:rsidP="1F757227">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>taking all reasonable steps to allow the renter quiet enjoyment of the property (section 67)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9ABBB5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="6B9256B6" w14:textId="1835E3BC" w:rsidR="55C7B4FB" w:rsidRPr="00470076" w:rsidRDefault="00675581" w:rsidP="1F757227">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>maintaining the property in good repair and suitable condition (Section 68)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="071FF3E0" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00470076" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="55C7B4FB" w:rsidRPr="00470076">
-[...8 lines deleted...]
-      <w:r w:rsidR="007465A9">
+      <w:r w:rsidRPr="00470076">
+        <w:t>omplying with safety-related repairs and maintenance requirements, including RTA safety checks</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> (section 68a)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0290FE60" w14:textId="6E464FFD" w:rsidR="55C7B4FB" w:rsidRDefault="00675581" w:rsidP="1F757227">
+    <w:p w14:paraId="6FDB7D76" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="652A5F81" w14:textId="72EC0274" w:rsidR="55C7B4FB" w:rsidRDefault="00675581" w:rsidP="1F757227">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>maintaining records of gas and electrical safety checks at the property (section 68b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526914B2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="1CB43BD8" w14:textId="4A483129" w:rsidR="55C7B4FB" w:rsidRDefault="00675581" w:rsidP="1F757227">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">making sure replacement of appliances </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>meet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> minimum efficiency standards (section 69)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244BE22F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="6BA0E0A7" w14:textId="0FB72825" w:rsidR="55C7B4FB" w:rsidRDefault="00675581" w:rsidP="1F757227">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>making sure external doors are secured with functioning locks (section 70)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E30DFAC" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="0D0393A1" w14:textId="0F96FD4F" w:rsidR="55C7B4FB" w:rsidRDefault="00675581" w:rsidP="1F757227">
+      <w:r w:rsidRPr="00452490">
+        <w:t>if locks are changed, staff must as soon as practicable provide a key to the renter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04017E9D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="37A96272" w14:textId="14531A0C" w:rsidR="55C7B4FB" w:rsidRDefault="00675581" w:rsidP="1F757227">
+      <w:r w:rsidRPr="00452490">
+        <w:t>they must not prevent a protected person from changing locks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4862F832" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="0B97FCE9" w14:textId="72D73DD3" w:rsidR="55C7B4FB" w:rsidRDefault="55C7B4FB" w:rsidP="1F757227">
+      <w:r w:rsidRPr="00452490">
+        <w:t>they must not provide a key to an excluded person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D8619F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If renters do not provide </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="2FEA3B97" w14:textId="1649F533" w:rsidR="00B552F2" w:rsidRPr="00B552F2" w:rsidRDefault="003B43DB" w:rsidP="005442A5">
+        <w:t>If renters do not provide entry by consent to fulfill these duties, for example a renter does not allow entry for contractors to perform safety checks, it may become necessary to issue a Notice of Entry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6325C0DD" w14:textId="08E42672" w:rsidR="007B61E8" w:rsidRPr="00B552F2" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="70" w:name="_Toc222164701"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="108" w:name="_Toc236043341"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc237875236"/>
       <w:r>
         <w:t xml:space="preserve">Part 2 </w:t>
       </w:r>
-      <w:r w:rsidR="00B552F2" w:rsidRPr="00B552F2">
+      <w:r w:rsidRPr="00B552F2">
         <w:t>Division 8</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="70"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5FBDC49B" w14:textId="709EBA59" w:rsidR="7771FE76" w:rsidRDefault="003B43DB" w:rsidP="1F757227">
+      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkEnd w:id="109"/>
+    </w:p>
+    <w:p w14:paraId="3A64CFA7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Part 2, </w:t>
       </w:r>
-      <w:r w:rsidR="7771FE76" w:rsidRPr="00F31383">
+      <w:r w:rsidRPr="00F31383">
         <w:t>Division 8</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the RTA</w:t>
       </w:r>
-      <w:r w:rsidR="7771FE76" w:rsidRPr="1F757227">
+      <w:r w:rsidRPr="1F757227">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="3290CBF2">
-[...5 lines deleted...]
-      <w:r w:rsidR="7771FE76">
+      <w:r>
+        <w:t xml:space="preserve">covers the rights of entry to a rented premises. This division sets out the grounds for entry to a rented premises and outlines the required manner of entry. This includes </w:t>
+      </w:r>
+      <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>providing minimum notice periods, compensation for damage caused during entry, and liability should entry not be conducted according to legislation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1377454B" w14:textId="5971CCF6" w:rsidR="008464C4" w:rsidRPr="00054687" w:rsidRDefault="008464C4" w:rsidP="0018712A">
+    <w:p w14:paraId="487F0CB0" w14:textId="1386C99C" w:rsidR="007B61E8" w:rsidRPr="00054687" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="71"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="110" w:name="_Circumstances_for_issuing"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc181605152"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc236043342"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc237875237"/>
+      <w:bookmarkEnd w:id="110"/>
       <w:r w:rsidRPr="00054687">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Circumstances for issuing a </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="72"/>
-      <w:r w:rsidR="00177D6C">
+      <w:bookmarkEnd w:id="111"/>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Notice of Entry</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="73"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="29E520B0" w14:textId="7F1AFA8C" w:rsidR="008464C4" w:rsidRDefault="3BAEB120" w:rsidP="008464C4">
+      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
+    </w:p>
+    <w:p w14:paraId="4D169FAB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="008464C4" w:rsidRPr="00054687">
+      <w:r w:rsidRPr="00054687">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00177D6C">
+      <w:r>
         <w:t>Notice of Entry</w:t>
       </w:r>
-      <w:r w:rsidR="008464C4" w:rsidRPr="00054687">
+      <w:r w:rsidRPr="00054687">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">may be issued </w:t>
       </w:r>
-      <w:r w:rsidR="008464C4" w:rsidRPr="00054687">
+      <w:r w:rsidRPr="00054687">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidR="002E2183">
-[...5 lines deleted...]
-      <w:r w:rsidR="008464C4" w:rsidRPr="00054687">
+      <w:r>
+        <w:t xml:space="preserve">the following </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054687">
         <w:t xml:space="preserve">circumstances </w:t>
       </w:r>
       <w:r>
         <w:t>under</w:t>
       </w:r>
-      <w:r w:rsidR="008464C4" w:rsidRPr="00054687">
+      <w:r w:rsidRPr="00054687">
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
-      <w:r w:rsidR="0066130A">
+      <w:r>
         <w:t>ection</w:t>
       </w:r>
-      <w:r w:rsidR="008464C4" w:rsidRPr="00054687">
+      <w:r w:rsidRPr="00054687">
         <w:t xml:space="preserve"> 86(1) of the RTA:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5369A180" w14:textId="708D5AEE" w:rsidR="00F31383" w:rsidRPr="002C3855" w:rsidRDefault="00F31383" w:rsidP="002C3855">
+    <w:p w14:paraId="77F833E4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="002C3855" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="002C3855">
-        <w:t xml:space="preserve">Table </w:t>
-[...5 lines deleted...]
-        <w:t>: Circumstances for issuing a Notice of Entry</w:t>
+        <w:t>Table 4: Circumstances for issuing a Notice of Entry</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1554"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1271"/>
+        <w:gridCol w:w="1513"/>
+        <w:gridCol w:w="6113"/>
+        <w:gridCol w:w="1662"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C74E77" w14:paraId="2A2C5DE9" w14:textId="22AE78CB" w:rsidTr="009820B0">
+      <w:tr w:rsidR="007B61E8" w14:paraId="6885ABC6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="952"/>
+          <w:trHeight w:val="330"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="837" w:type="pct"/>
+            <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AA97646" w14:textId="1529370D" w:rsidR="00C74E77" w:rsidRDefault="00C74E77" w:rsidP="007A652B">
+          <w:p w14:paraId="07EBAAB1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="007A652B">
               <w:t>RTA section</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3479" w:type="pct"/>
+            <w:tcW w:w="6463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35BCE1BA" w14:textId="716494B4" w:rsidR="00C74E77" w:rsidRDefault="00C74E77" w:rsidP="007A652B">
+          <w:p w14:paraId="76FFFB53" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="007A652B">
               <w:t>Entry description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="684" w:type="pct"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A5CBCCE" w14:textId="23DE61D3" w:rsidR="00C74E77" w:rsidRDefault="00C74E77" w:rsidP="007A652B">
+          <w:p w14:paraId="555993BD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="007A652B">
               <w:t>Minimum notice period</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C74E77" w14:paraId="211E976A" w14:textId="2ED1AEDC" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w14:paraId="6BE1795C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="837" w:type="pct"/>
+            <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3194DD" w14:textId="6887FBAD" w:rsidR="00C74E77" w:rsidRPr="004B359E" w:rsidRDefault="52B6370B" w:rsidP="008E6749">
+          <w:p w14:paraId="6B1BBD45" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t xml:space="preserve">86(1)(c) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3479" w:type="pct"/>
+            <w:tcW w:w="6463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="339E215A" w14:textId="755CB4C5" w:rsidR="00C74E77" w:rsidRPr="004B359E" w:rsidRDefault="00C74E77" w:rsidP="004B359E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w14:paraId="2238E0F3" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Entry is required to enable the rental provider to carry out a duty under:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="547236C3" w14:textId="77777777" w:rsidR="00C74E77" w:rsidRPr="004B359E" w:rsidRDefault="00C74E77" w:rsidP="00723C75">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet2"/>
+          <w:p w14:paraId="7B1A9EDE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>the RTA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CABB21A" w14:textId="31C39DD8" w:rsidR="00C74E77" w:rsidRPr="004B359E" w:rsidRDefault="00C74E77" w:rsidP="00723C75">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet2"/>
+          <w:p w14:paraId="474DAD9F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>the rental agreement or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21DC726E" w14:textId="3252E90E" w:rsidR="00C74E77" w:rsidRPr="004B359E" w:rsidRDefault="00C74E77" w:rsidP="00723C75">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet2"/>
+          <w:p w14:paraId="0A0A9A16" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>any other Act</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>any other Act.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="684" w:type="pct"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D2DF029" w14:textId="7F7C2BB2" w:rsidR="00C74E77" w:rsidRDefault="00C74E77" w:rsidP="00723C75">
+          <w:p w14:paraId="53C5F1FE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>24 hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C74E77" w14:paraId="2D14EC40" w14:textId="78F60A89" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w14:paraId="5B4C7571" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="837" w:type="pct"/>
+            <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E572B61" w14:textId="5B77607E" w:rsidR="00C74E77" w:rsidRPr="004B359E" w:rsidRDefault="52B6370B" w:rsidP="008E6749">
+          <w:p w14:paraId="43F9A154" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>86(1)(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3479" w:type="pct"/>
+            <w:tcW w:w="6463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41E94550" w14:textId="388B468E" w:rsidR="00C74E77" w:rsidRPr="004B359E" w:rsidRDefault="00C74E77" w:rsidP="004B359E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w14:paraId="5AAEE45D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>There are reasonable grounds to believe that the renter has failed to comply with their duty under the RTA or the rental agreement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="684" w:type="pct"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11FF18AB" w14:textId="088E0114" w:rsidR="00C74E77" w:rsidRDefault="00723C75" w:rsidP="00723C75">
+          <w:p w14:paraId="027B9D41" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>24 hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C74E77" w14:paraId="70845EB0" w14:textId="535236A0" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w14:paraId="08C01009" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="837" w:type="pct"/>
+            <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37207A2D" w14:textId="20A4E539" w:rsidR="00C74E77" w:rsidRPr="004B359E" w:rsidRDefault="52B6370B" w:rsidP="008E6749">
+          <w:p w14:paraId="1F425E0D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>86(1)(g)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3479" w:type="pct"/>
+            <w:tcW w:w="6463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="437166DF" w14:textId="388BC3EF" w:rsidR="00C74E77" w:rsidRPr="004B359E" w:rsidRDefault="52B6370B" w:rsidP="004B359E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w14:paraId="501ED5B7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>Entry is necessary to conduct an inspection related to an application under s</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 91</w:t>
+              <w:t>Entry is necessary to conduct an inspection related to an application under section 91</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004B359E">
               <w:t>V(</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004B359E">
               <w:t>1), as directed by VCAT.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="684" w:type="pct"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="140682BE" w14:textId="4ACC1476" w:rsidR="00C74E77" w:rsidRDefault="00723C75" w:rsidP="00723C75">
+          <w:p w14:paraId="49F9A1C6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>24 hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C74E77" w14:paraId="093694FB" w14:textId="2EEDA91C" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w14:paraId="4E88BCD7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="837" w:type="pct"/>
+            <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49CF209A" w14:textId="24175C1F" w:rsidR="00C74E77" w:rsidRPr="004B359E" w:rsidRDefault="52B6370B" w:rsidP="008E6749">
+          <w:p w14:paraId="4B33DA59" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>86(1)(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3479" w:type="pct"/>
+            <w:tcW w:w="6463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7444A9E4" w14:textId="047098F0" w:rsidR="00C74E77" w:rsidRPr="004B359E" w:rsidRDefault="00C74E77" w:rsidP="004B359E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w14:paraId="1F4C6133" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Where a notice to vacate, or notice of intention to vacate has been issued, entry is required to show the premises to prospective renters.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="684" w:type="pct"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E7D7401" w14:textId="736CC097" w:rsidR="00C74E77" w:rsidRDefault="00C74E77" w:rsidP="00723C75">
+          <w:p w14:paraId="5039A556" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>48 hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C74E77" w14:paraId="137F3304" w14:textId="24BA7610" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w14:paraId="1AE05C47" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="837" w:type="pct"/>
+            <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11452A8F" w14:textId="7FC13261" w:rsidR="00C74E77" w:rsidRPr="004B359E" w:rsidRDefault="52B6370B" w:rsidP="008E6749">
+          <w:p w14:paraId="6EC173D2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>86(1)(b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3479" w:type="pct"/>
+            <w:tcW w:w="6463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59AB1631" w14:textId="3D451DA4" w:rsidR="00C74E77" w:rsidRPr="004B359E" w:rsidRDefault="00C74E77" w:rsidP="004B359E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w14:paraId="0E8538D3" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t xml:space="preserve">The property is to be </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004B359E">
               <w:t>sold,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004B359E">
               <w:t xml:space="preserve"> entry is required to show the premises to a prospective buyer or lender.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="684" w:type="pct"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="205014BD" w14:textId="265C3B88" w:rsidR="00C74E77" w:rsidRDefault="00723C75" w:rsidP="00723C75">
+          <w:p w14:paraId="27E1C21B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>48 hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C74E77" w14:paraId="081B0B32" w14:textId="4B13FFBB" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w14:paraId="0578539F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="837" w:type="pct"/>
+            <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="033C379C" w14:textId="5CC869A8" w:rsidR="00C74E77" w:rsidRPr="004B359E" w:rsidRDefault="52B6370B" w:rsidP="008E6749">
+          <w:p w14:paraId="2C40DACC" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>86(1)(d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3479" w:type="pct"/>
+            <w:tcW w:w="6463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7762EE" w14:textId="4852FA23" w:rsidR="00C74E77" w:rsidRPr="004B359E" w:rsidRDefault="00C74E77" w:rsidP="004B359E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w14:paraId="4F169721" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>Entry is required for valuation purposes</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Entry is required for valuation purposes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="684" w:type="pct"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59469833" w14:textId="2D1835BC" w:rsidR="00C74E77" w:rsidRDefault="00C74E77" w:rsidP="00723C75">
+          <w:p w14:paraId="30B0B0B8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>7 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C74E77" w14:paraId="35927F8B" w14:textId="6B2C1375" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w14:paraId="383C96FF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="837" w:type="pct"/>
+            <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ABF0316" w14:textId="48DA21E2" w:rsidR="00C74E77" w:rsidRPr="004B359E" w:rsidRDefault="52B6370B" w:rsidP="008E6749">
+          <w:p w14:paraId="742CA6E4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>86(1)(f)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3479" w:type="pct"/>
+            <w:tcW w:w="6463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD41765" w14:textId="7B3556E1" w:rsidR="00C74E77" w:rsidRPr="004B359E" w:rsidRDefault="00C74E77" w:rsidP="004B359E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w14:paraId="700B7881" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>Entry is necessary to enable inspection of the property</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> if an inspection has not been made within the last 6 months.</w:t>
+              <w:t>Entry is necessary to enable inspection of the property if an inspection has not been made within the last 6 months.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="684" w:type="pct"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14F357E2" w14:textId="113683F4" w:rsidR="00C74E77" w:rsidRDefault="00723C75" w:rsidP="00723C75">
+          <w:p w14:paraId="031ADA7D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>7 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71E7EDFD" w14:textId="1DCFB0A4" w:rsidR="0048643B" w:rsidRDefault="00F2193F" w:rsidP="0048643B">
+    <w:p w14:paraId="07798737" w14:textId="0CFE8D66" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyaftertablefigure"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2193F">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">When the need to issue a Notice </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>of Entry</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2193F">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D91E77" w:rsidRPr="00D91E77">
+      <w:r w:rsidRPr="00D91E77">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">has been identified due to a significant risk to the renter, property, or </w:t>
       </w:r>
-      <w:r w:rsidR="00D91E77" w:rsidRPr="001328F1">
+      <w:r w:rsidRPr="001328F1">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">department, refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidR="00D91E77" w:rsidRPr="001328F1">
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="001328F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Notice of Entry Procedure for Risk-Based Access</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D91E77" w:rsidRPr="001328F1">
+      <w:r w:rsidR="005D2956">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="001328F1">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for targeted guidance on determining the appropriate entry approach</w:t>
       </w:r>
-      <w:r w:rsidR="00D91E77" w:rsidRPr="00D91E77">
+      <w:r w:rsidRPr="00D91E77">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47952E78" w14:textId="7F3A1296" w:rsidR="004E4259" w:rsidRDefault="004E4259" w:rsidP="001E7972">
+    <w:p w14:paraId="5C44F38A" w14:textId="57367F88" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="000B27DC">
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Entry under section 86(1)(g) related to Family Violence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3FD590" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00D672EF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D672EF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Section 86(1)(g) of the RTA allows a rental provider to enter a rented property without the renter's consent for legal proceedings related to family violence protection. This entry is specifically for supporting legal actions, such as lease transfers or terminations, and is not a general right of inspection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F0ECC0" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00D672EF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D672EF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Staff may be required to facilitate entry under this section when directed by a legal order or VCAT, including for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B749C2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00D672EF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="63CB231C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f a protected person seeks to take over or terminate the lease </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B27DC">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>under</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B27DC">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s. 91V of the RTA, an inspection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="63CB231C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be needed to assess the property’s condition or suitability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6295604E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00D672EF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D672EF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>f VCAT issues orders related to family violence, such as verifying safety or facilitating tenancy transfers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179C7F75" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="63CB231C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">When seeking entry under </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="63CB231C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>86(1)(g), staff must include the name of the excluded renter’s representative in the notice (if known) as per s</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ection </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="41249EC4" w14:textId="77777777" w:rsidR="004E4259" w:rsidRPr="00D672EF" w:rsidRDefault="004E4259" w:rsidP="004E4259">
+      <w:r w:rsidRPr="63CB231C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>88(d) of the RTA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D26D4A" w14:textId="113F927A" w:rsidR="007B61E8" w:rsidRPr="00163B9C" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="114" w:name="_Toc236043343"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc237875238"/>
+      <w:r w:rsidRPr="00163B9C">
+        <w:t>Notice requirements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkEnd w:id="115"/>
+    </w:p>
+    <w:p w14:paraId="48B79C27" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00722D9C" w:rsidRDefault="007B61E8" w:rsidP="00714642">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D672EF">
-[...20 lines deleted...]
-    <w:p w14:paraId="4C3EB1D1" w14:textId="19A2C728" w:rsidR="004E4259" w:rsidRPr="00D672EF" w:rsidRDefault="004D595E" w:rsidP="004E4259">
+      <w:r w:rsidRPr="00D75A40">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If it is determined that issuing a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Notice of Entry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75A40">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75A40">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, staff must </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">make sure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75A40">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the following </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722D9C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D75A40">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>requirements are met:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EE7011" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00722D9C" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...40 lines deleted...]
-    <w:p w14:paraId="1C388116" w14:textId="5CA8F8C5" w:rsidR="004E4259" w:rsidRPr="00D672EF" w:rsidRDefault="004D595E" w:rsidP="004E4259">
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722D9C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>he notice must be in writing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444E053B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...28 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
       <w:r w:rsidRPr="63CB231C">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">When seeking entry under </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">section </w:t>
+        <w:t>he notice must specify a reason for entry that aligns with one of the subsections of s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ection</w:t>
       </w:r>
       <w:r w:rsidRPr="63CB231C">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>86(1)(g), staff must</w:t>
-[...117 lines deleted...]
-    <w:p w14:paraId="4D5C91B0" w14:textId="059981E7" w:rsidR="00A715A1" w:rsidRPr="00722D9C" w:rsidRDefault="00EE51B0" w:rsidP="00A715A1">
+        <w:t xml:space="preserve"> 86(1) of the RTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002B8619" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t xml:space="preserve">if the reason for entry cannot be described within the notice itself, staff must generate the appropriate Notice of Entry cover letter using </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00452490">
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00452490">
+        <w:t xml:space="preserve"> Legal, which enables staff to provide a more detailed explanation of the reason for entry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C42282" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00722D9C" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00A715A1" w:rsidRPr="00722D9C">
-[...6 lines deleted...]
-    <w:p w14:paraId="143B6994" w14:textId="793E140F" w:rsidR="00397747" w:rsidRDefault="00EE51B0" w:rsidP="00A715A1">
+      <w:r w:rsidRPr="00722D9C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>he proposed time for entry must be between 8 am and 6 pm on any day except public holidays</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6C9C43" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...100 lines deleted...]
-    <w:p w14:paraId="1ABE30EE" w14:textId="45E34D81" w:rsidR="00D065BE" w:rsidRPr="00D065BE" w:rsidRDefault="00D065BE" w:rsidP="00E332B8">
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>the notice must be served in person between 8 am and 6 pm or by post, allowing enough time for delivery (as per Consumer Affairs Victoria guidance), so that the renter receives the minimum notice period as outlined in section 85(b) of the RTA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B37FB2" w14:textId="388535BE" w:rsidR="007B61E8" w:rsidRPr="00D065BE" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D065BE">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Circumstances requiring multiple entries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D67CADE" w14:textId="77777777" w:rsidR="00D065BE" w:rsidRDefault="00D065BE" w:rsidP="00D065BE">
+    <w:p w14:paraId="1536A2D6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Multiple entries may be necessary in some cases, such as when entry is needed for maintenance works at different times.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61DE6729" w14:textId="77777777" w:rsidR="00D065BE" w:rsidRDefault="00D065BE" w:rsidP="00D065BE">
+    <w:p w14:paraId="6C11B70B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:divId w:val="1539777145"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="29964673" w14:textId="77777777" w:rsidR="00D1103E" w:rsidRDefault="00D1103E" w:rsidP="00D1103E">
+      </w:pPr>
+      <w:r>
+        <w:t>A Notice of Entry must be provided for each entry, whether to the interior of the rented premises or the land (e.g., front or rear yard), unless the renter provides consent for entry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA80FE3" w14:textId="77B0217C" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:divId w:val="31075801"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="77"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="116" w:name="_Proactively_addressing_potential"/>
+      <w:bookmarkStart w:id="117" w:name="_Notice_of_Entry"/>
+      <w:bookmarkStart w:id="118" w:name="_Behaviours_of_concern"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc236043344"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc237875239"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkEnd w:id="118"/>
       <w:r w:rsidRPr="0059342E">
         <w:t>Behaviours of concern and non-compliance with a Notice of Entry</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="120"/>
+    </w:p>
+    <w:p w14:paraId="10767114" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1A4D">
+        <w:t xml:space="preserve">Addressing renter behaviours that compromise the safety of staff or contractors, or prevent staff from carrying out their duties, must be prioritised and managed promptly. Timely action is essential to </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">maintain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1A4D">
+        <w:t xml:space="preserve">safety and uphold operational responsibilities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADCB840" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
       <w:r w:rsidRPr="0059342E">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="719D04DB" w14:textId="61DB0B86" w:rsidR="005A0A56" w:rsidRPr="00BC1A4D" w:rsidRDefault="005A0A56" w:rsidP="00BC1A4D">
+        <w:t xml:space="preserve">When renters display behaviours of concern or fail to comply with a Notice of Entry (where the renter is in attendance only) that prevents the purpose of a home visit, their behaviour should guide next steps. For example, the following table </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005408FA">
+        <w:t>outlines common scenarios involving Notices of Entry and the corresponding staff actions required to manage behaviours of concern and access issues effectively.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A82F27" w14:textId="77777777" w:rsidR="00CD7AC6" w:rsidRDefault="00CD7AC6" w:rsidP="00CD7AC6">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:divId w:val="31075801"/>
-[...8 lines deleted...]
-        <w:divId w:val="31075801"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70953AA0" w14:textId="08E4B2B3" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
-        <w:t>When renters display behaviours of concern or fail to comply with a Notice of Entry</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="0059342E">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table 5: </w:t>
       </w:r>
       <w:r>
         <w:t>Responding to behaviours of concern and non-compliance with a Notice of Entry</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9494" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3389"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1891"/>
+        <w:gridCol w:w="3568"/>
+        <w:gridCol w:w="3987"/>
+        <w:gridCol w:w="1939"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000244CE" w:rsidRPr="000244CE" w14:paraId="553C2BA3" w14:textId="77777777" w:rsidTr="000244CE">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="000244CE" w14:paraId="60014726" w14:textId="77777777">
         <w:trPr>
-          <w:divId w:val="31075801"/>
           <w:trHeight w:val="422"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3568" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2412D039" w14:textId="7E978339" w:rsidR="000244CE" w:rsidRPr="000244CE" w:rsidRDefault="000244CE" w:rsidP="007A652B">
+          <w:p w14:paraId="27F701FD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="000244CE" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="007A652B">
               <w:t xml:space="preserve">Situation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3987" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00CAD767" w14:textId="20EF879F" w:rsidR="000244CE" w:rsidRPr="000244CE" w:rsidRDefault="000244CE" w:rsidP="007A652B">
+          <w:p w14:paraId="4A14161C" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="000244CE" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="007A652B">
               <w:t>Action</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00B642D8" w14:textId="4F0CE0BD" w:rsidR="000244CE" w:rsidRPr="000244CE" w:rsidRDefault="000244CE" w:rsidP="007A652B">
+          <w:p w14:paraId="7FA109C8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="000244CE" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="007A652B">
               <w:t>Timeline</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000244CE" w:rsidRPr="000244CE" w14:paraId="05E4BC62" w14:textId="77777777" w:rsidTr="000244CE">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="000244CE" w14:paraId="563AA9AC" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:divId w:val="31075801"/>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3568" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0062F5DE" w14:textId="03DB17C4" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="008E6749">
+          <w:p w14:paraId="2C1362A2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Renter is in attendance and prevents the home visit by engaging in behaviours that threaten the safety of staff and contractors.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3987" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="072B660A" w14:textId="77777777" w:rsidR="000244CE" w:rsidRPr="0059342E" w:rsidRDefault="000244CE" w:rsidP="000244CE">
+          <w:p w14:paraId="7EBBB4EB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="0059342E">
-              <w:t xml:space="preserve">Staff must prioritise their own safety and terminate the home visit. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="26F64B13" w14:textId="77777777" w:rsidR="000244CE" w:rsidRPr="00E53CBF" w:rsidRDefault="000244CE" w:rsidP="000244CE">
+              <w:t>Staff must prioritise their own safety and terminate the home visit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="021893EF" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00E53CBF" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="0059342E">
               <w:t xml:space="preserve">Report the events in line </w:t>
             </w:r>
             <w:r w:rsidRPr="002362B8">
               <w:t xml:space="preserve">with </w:t>
             </w:r>
-            <w:r>
-[...21 lines deleted...]
-          <w:p w14:paraId="6F7EFD78" w14:textId="51AAEFA5" w:rsidR="000244CE" w:rsidRPr="000244CE" w:rsidRDefault="000244CE" w:rsidP="009820B0">
+            <w:hyperlink w:anchor="_Occupational_Health_and" w:history="1">
+              <w:r w:rsidRPr="00E53CBF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Section 4 Occupational Health and Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="03EFF558" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="000244CE" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E53CBF">
               <w:t xml:space="preserve">Refer to the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidRPr="00E53CBF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Residential Rental Agreement Breach Management Operational Guidelines</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="15"/>
+            </w:r>
             <w:r w:rsidRPr="00E53CBF">
-              <w:t xml:space="preserve"> https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059342E">
-              <w:t xml:space="preserve"> to assess whether the situation justifies issuing a Notice to Vacate.</w:t>
+              <w:t>to assess whether the situation justifies issuing a Notice to Vacate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75CECACB" w14:textId="25B85B51" w:rsidR="000244CE" w:rsidRPr="000244CE" w:rsidRDefault="000244CE" w:rsidP="008E6749">
+          <w:p w14:paraId="27A3E952" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="000244CE" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Within 24 to 48 hours of Breach of Duty</w:t>
             </w:r>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000244CE" w:rsidRPr="000244CE" w14:paraId="7806B109" w14:textId="77777777" w:rsidTr="000244CE">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="000244CE" w14:paraId="43AFD952" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:divId w:val="31075801"/>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3568" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="331BAFFA" w14:textId="2C940C1E" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="008E6749">
+          <w:p w14:paraId="238C1399" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:lastRenderedPageBreak/>
               <w:t>Renter is in attendance and prevents the home visit by refusing entry and their behaviour is non-threatening.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3987" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46A19EA2" w14:textId="77777777" w:rsidR="000244CE" w:rsidRPr="0059342E" w:rsidRDefault="000244CE" w:rsidP="000244CE">
+          <w:p w14:paraId="4FD8AA26" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="0059342E">
               <w:t>Staff must explain:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="414F8E7C" w14:textId="77777777" w:rsidR="000244CE" w:rsidRPr="0059342E" w:rsidRDefault="000244CE" w:rsidP="000244CE">
+          <w:p w14:paraId="46045E47" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="0059342E">
               <w:t>he N</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">otice of Entry </w:t>
             </w:r>
             <w:r w:rsidRPr="0059342E">
-              <w:t>permits lawful access.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2419F886" w14:textId="77777777" w:rsidR="000244CE" w:rsidRPr="0059342E" w:rsidRDefault="000244CE" w:rsidP="000244CE">
+              <w:t>permits lawful access</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30A1A7E7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r>
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidRPr="0059342E">
-              <w:t>ailure to comply will lead to legal action, including issuing a Breach of Duty Notice and applying to VCAT for a compliance order.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="483AE263" w14:textId="135FFF7A" w:rsidR="000244CE" w:rsidRPr="000244CE" w:rsidRDefault="000244CE" w:rsidP="004B359E">
+              <w:t>ailure to comply will lead to legal action, including issuing a Breach of Duty Notice and applying to VCAT for a compliance order</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44B32827" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="000244CE" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>the prior contact attempts and clearly explain why the home visit cannot be delayed. For example, if an RTA safety inspection is overdue and the contractor has made reasonable but unsuccessful attempts to complete it, staff must emphasise the safety risks associated with further delays or failure to conduct the inspection.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="160BBE45" w14:textId="64D8BA25" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="008E6749">
+          <w:p w14:paraId="281834D7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>At time of refusal (during home visit).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000244CE" w:rsidRPr="000244CE" w14:paraId="7C483833" w14:textId="77777777" w:rsidTr="000244CE">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="000244CE" w14:paraId="3599F1E0" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:divId w:val="31075801"/>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3568" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E6AE615" w14:textId="6969FA93" w:rsidR="000244CE" w:rsidRPr="000244CE" w:rsidRDefault="000244CE" w:rsidP="008E6749">
+          <w:p w14:paraId="4C3107FD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="000244CE" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Compliance is not achieved during the home visit, and the threshold for issuing a Notice to Vacate has not been met</w:t>
             </w:r>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3987" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21BED124" w14:textId="77777777" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="004B359E">
+          <w:p w14:paraId="100C4FA7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Issue a Breach of Duty Notice and include:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="306A0F98" w14:textId="77777777" w:rsidR="000244CE" w:rsidRPr="005C5A6F" w:rsidRDefault="000244CE" w:rsidP="000244CE">
+          <w:p w14:paraId="43586BDF" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="005C5A6F" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="005C5A6F">
-              <w:t>ummary of original Notice of Entry, its purpose, and reasons for non-compliance.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="06096C81" w14:textId="6FE518ED" w:rsidR="000244CE" w:rsidRPr="000244CE" w:rsidRDefault="000244CE" w:rsidP="00BC1A4D">
+              <w:t>ummary of original Notice of Entry, its purpose, and reasons for non-compliance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="322F1850" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="000244CE" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1A4D">
               <w:t>warn that failure to comply will result in VCAT application.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32943F2C" w14:textId="42FA2CB7" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="008E6749">
+          <w:p w14:paraId="53C487C8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Within 24 to 48 hours of Breach of Duty and non-compliance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000244CE" w:rsidRPr="000244CE" w14:paraId="43FA475C" w14:textId="77777777" w:rsidTr="000244CE">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="000244CE" w14:paraId="2D57F0B2" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:divId w:val="31075801"/>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3568" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F30BD9E" w14:textId="1292429F" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="008E6749">
+          <w:p w14:paraId="6DE0FFA1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Failure to comply with the Breach of Duty.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3987" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BE734BB" w14:textId="101294F2" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="004B359E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w14:paraId="6BBBBAD9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Apply to VCAT to seek a compliance order.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FDEDE13" w14:textId="33E8D0D2" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="008E6749">
+          <w:p w14:paraId="1BFBFE4F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Within 24 to 48 hours of non-compliance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000244CE" w:rsidRPr="000244CE" w14:paraId="5606AC54" w14:textId="77777777" w:rsidTr="000244CE">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="000244CE" w14:paraId="0A947C95" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:divId w:val="31075801"/>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3568" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43481FBC" w14:textId="059FD804" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="008E6749">
+          <w:p w14:paraId="21B9A7E5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>VCAT Hearing has not been scheduled within 7-14 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3987" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40F63A13" w14:textId="602ECF1E" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="004B359E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w14:paraId="6A6ABDC0" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t xml:space="preserve">Follow up with VCAT by phone and email, emphasising the urgency of the matter and the request for an expedited hearing allocation. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="411ECF62" w14:textId="7ECC9E8A" w:rsidR="000244CE" w:rsidRPr="004B359E" w:rsidRDefault="000244CE" w:rsidP="008E6749">
+          <w:p w14:paraId="1BFE6C7B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Within 7-14 days following application to VCAT.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="19D4EF51" w14:textId="0457B169" w:rsidR="00433703" w:rsidRDefault="00433703" w:rsidP="00433703">
+    <w:p w14:paraId="7D7C280F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyaftertablefigure"/>
       </w:pPr>
-      <w:bookmarkStart w:id="79" w:name="_Notifying_renters_entry"/>
-[...8 lines deleted...]
-        <w:r w:rsidR="00E53CBF" w:rsidRPr="00E53CBF">
+      <w:bookmarkStart w:id="121" w:name="_Notifying_renters_entry"/>
+      <w:bookmarkEnd w:id="121"/>
+      <w:r>
+        <w:t xml:space="preserve">For detailed guidance on responding to behaviours of concern and taking appropriate action under the RTA, refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00E53CBF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Residential Rental Agreement Breach Management Operational Guidelines</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E53CBF" w:rsidRPr="00E53CBF">
-[...2 lines deleted...]
-      <w:r w:rsidR="00E53CBF">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E509A60" w14:textId="74611756" w:rsidR="00433703" w:rsidRPr="00706E1C" w:rsidRDefault="00433703" w:rsidP="00433703">
+    <w:p w14:paraId="1F19AFAD" w14:textId="331C4718" w:rsidR="007B61E8" w:rsidRPr="00706E1C" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="80"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="122" w:name="_Failure_to_comply"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc236043345"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc237875240"/>
+      <w:bookmarkEnd w:id="122"/>
       <w:r w:rsidRPr="00706E1C">
+        <w:lastRenderedPageBreak/>
         <w:t>Failure to comply with a Notice of Entry</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="81"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5062F0BB" w14:textId="77777777" w:rsidR="007F43B7" w:rsidRDefault="004C2B5E" w:rsidP="00AD3DA1">
+      <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkEnd w:id="124"/>
+    </w:p>
+    <w:p w14:paraId="37754CCD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="004C2B5E">
         <w:t xml:space="preserve">When a renter refuses lawful entry or fails to comply with a formal notice to remedy a breach, there </w:t>
       </w:r>
       <w:r w:rsidRPr="007941F3">
-        <w:t xml:space="preserve">is a structured legal process that must be followed. </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="0047109B" w:rsidRPr="007941F3">
+        <w:t xml:space="preserve">is a structured legal process that must be followed. This process is governed by the RTA and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007941F3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Charter of Human Rights and Responsibilities Act 2006</w:t>
       </w:r>
-      <w:r w:rsidR="0047109B" w:rsidRPr="007941F3">
+      <w:r w:rsidRPr="007941F3">
+        <w:t xml:space="preserve"> (The Charter), which</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> together require rental providers to act lawfully, fairly, and with proper consideration of the renter’s rights and circumstances. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A101CDB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>These laws require rental providers, particularly public authorities such as Homes Victoria to act lawfully, fairly, and with proper consideration of the renter’s human rights and individual circumstances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472FC2DE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6D8D">
+        <w:t>Table 6 below</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> outlines the progressive steps from the initial breach of the rental agreement to potential eviction. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E53992A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For detailed guidance on breach management, refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00E53CBF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Residential Rental Agreement Breach Management Operational Guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="00E53CBF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D90190" w:rsidRPr="007941F3">
-[...41 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:t>in conjunction with this table. This includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3827A3EB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>issuing Breach of Duty Notices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C84908" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>applying to VCAT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A6AFDF" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>understanding VCAT processes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B5AA12" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>issuing a Notice to Vacate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724A46E2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>following internal oversight and approval processes at key decision points (e.g. prior to issuing a Notice to Vacate)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268E3DD8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>executing a Warrant of Possession.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EDA11C3" w14:textId="77777777" w:rsidR="00BF44E1" w:rsidRDefault="00BF44E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E7571E" w14:textId="2DDF695E" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00903C22">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">For detailed guidance on breach management, refer to the </w:t>
-[...92 lines deleted...]
-      <w:r w:rsidRPr="00903C22">
         <w:t xml:space="preserve">Table 6: </w:t>
       </w:r>
       <w:r>
         <w:t>Progressive legal action</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9451" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="3644"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008C6ECC" w:rsidRPr="008C6ECC" w14:paraId="522F140B" w14:textId="77777777" w:rsidTr="008C6ECC">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="008C6ECC" w14:paraId="3251FEE2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27B5726E" w14:textId="0CD4018C" w:rsidR="008C6ECC" w:rsidRPr="008C6ECC" w:rsidRDefault="008C6ECC" w:rsidP="007A652B">
+          <w:p w14:paraId="7B05F6F5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008C6ECC" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="007A652B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Example</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76F3AE90" w14:textId="3C4C2184" w:rsidR="008C6ECC" w:rsidRPr="008C6ECC" w:rsidRDefault="008C6ECC" w:rsidP="007A652B">
+          <w:p w14:paraId="2EE005C6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008C6ECC" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="007A652B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Action</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D7CCAE3" w14:textId="4FAE8DA2" w:rsidR="008C6ECC" w:rsidRPr="008C6ECC" w:rsidRDefault="008C6ECC" w:rsidP="007A652B">
+          <w:p w14:paraId="634A3EA4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008C6ECC" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="007A652B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Legal basis/detail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00316738" w:rsidRPr="008C6ECC" w14:paraId="0BF319CD" w14:textId="77777777" w:rsidTr="008C6ECC">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="008C6ECC" w14:paraId="679CA15B" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7320C10F" w14:textId="5B04C1BE" w:rsidR="00316738" w:rsidRPr="008C6ECC" w:rsidRDefault="00316738" w:rsidP="008E6749">
+          <w:p w14:paraId="0EABEDC2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008C6ECC" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>The renter refuses entry when a valid Notice of Entry has been issued.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="608984C4" w14:textId="77777777" w:rsidR="00316738" w:rsidRPr="00175ACF" w:rsidRDefault="00316738" w:rsidP="00316738">
+          <w:p w14:paraId="74CCF427" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00175ACF" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00175ACF">
               <w:t>Issue Breach of Duty Notice</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A9B5F33" w14:textId="16B73EE1" w:rsidR="00316738" w:rsidRPr="008C6ECC" w:rsidRDefault="00316738" w:rsidP="00316738">
+          <w:p w14:paraId="75BF83B6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008C6ECC" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00175ACF">
-              <w:t xml:space="preserve">The notice should include a request to enter the property on a new, proposed date and time to address the original concern. </w:t>
+              <w:t>The notice should include a request to enter the property on a new, proposed date and time to address the original concern.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EF3F1E4" w14:textId="77777777" w:rsidR="00316738" w:rsidRPr="00175ACF" w:rsidRDefault="00316738" w:rsidP="00316738">
+          <w:p w14:paraId="4F2CCD95" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00175ACF" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00175ACF">
               <w:t xml:space="preserve">RTA </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">s85, s.89 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00175ACF">
               <w:t>s.208</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F937B7D" w14:textId="77777777" w:rsidR="00316738" w:rsidRPr="00175ACF" w:rsidRDefault="00316738" w:rsidP="00316738">
+          <w:p w14:paraId="04D7BFB3" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00175ACF" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="000A1AD7">
-              <w:t>The renter is required to remedy the breach within the timeframe allowed under the notice.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="17F54513" w14:textId="77777777" w:rsidR="00316738" w:rsidRDefault="00316738" w:rsidP="00316738">
+              <w:t>The renter is required to remedy the breach within the timeframe allowed under the notice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63E1DF16" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">A new Notice of Entry is not required. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="45A00005" w14:textId="3767BB80" w:rsidR="00316738" w:rsidRPr="008C6ECC" w:rsidRDefault="00316738" w:rsidP="00316738">
+              <w:t>A new Notice of Entry is not required</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B383D82" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008C6ECC" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Staff may request access to the property as part of the remedy description within the Breach of Duty Notice, provided the original notice was valid and the request aligns with the purpose of remedying the breach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00316738" w:rsidRPr="008C6ECC" w14:paraId="791FC522" w14:textId="77777777" w:rsidTr="008C6ECC">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="008C6ECC" w14:paraId="477E97F5" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2190EFEC" w14:textId="77777777" w:rsidR="00316738" w:rsidRPr="004B359E" w:rsidRDefault="00316738" w:rsidP="008E6749">
+          <w:p w14:paraId="7EE70715" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>The renter has failed to remedy the breach by not allowing entry on the new date and time specified in the Breach of Duty Notice.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08318CB8" w14:textId="1CC2ED18" w:rsidR="00316738" w:rsidRPr="008C6ECC" w:rsidRDefault="00316738" w:rsidP="008E6749">
+          <w:p w14:paraId="0007A778" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008C6ECC" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FF01325" w14:textId="50510314" w:rsidR="00316738" w:rsidRPr="008C6ECC" w:rsidRDefault="00316738" w:rsidP="00316738">
+          <w:p w14:paraId="40B05D5E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008C6ECC" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00175ACF">
+              <w:t xml:space="preserve">Apply for a </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Compliance Order</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3644" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48FAB086" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00175ACF" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00175ACF">
+              <w:t>RTA s.209</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5452CFD5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00175ACF" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00175ACF">
+              <w:t xml:space="preserve">VCAT may issue a </w:t>
+            </w:r>
+            <w:r>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00175ACF">
+              <w:t xml:space="preserve">ompliance </w:t>
+            </w:r>
+            <w:r>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00175ACF">
+              <w:t>rder specifying the actions required and an expiry date by which the renter must comply</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07FBFF57" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00175ACF" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00175ACF">
+              <w:t>If the renter does not comply within the timeframe, staff may escalate the matter, including applying for a Notice to Vacate</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> (NTV)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="697F61BA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00175ACF" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00175ACF">
+              <w:t>In some cases, VCAT may allow a hearing to review or renew the Compliance Order if circumstances warrant further consideration</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56D51474" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008C6ECC" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00175ACF">
-[...70 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00D45D78">
               <w:t>A new Notice of Entry is required to lawfully attempt entry to the property.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00316738" w:rsidRPr="008C6ECC" w14:paraId="291B3099" w14:textId="77777777" w:rsidTr="008C6ECC">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="008C6ECC" w14:paraId="3205FDB2" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FF3AD2D" w14:textId="6A987127" w:rsidR="00316738" w:rsidRPr="008C6ECC" w:rsidRDefault="00316738" w:rsidP="008E6749">
+          <w:p w14:paraId="5E986878" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008C6ECC" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidRPr="004B359E">
               <w:t>renter</w:t>
             </w:r>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t xml:space="preserve"> has failed to comply with a new Notice of Entry issued in accordance with a VCAT compliance order.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32475670" w14:textId="7871FA6B" w:rsidR="00316738" w:rsidRPr="009820B0" w:rsidRDefault="00316738" w:rsidP="009820B0">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w14:paraId="17ECB4F7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="009820B0" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Issue NTV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75CBDE47" w14:textId="2C0F72C8" w:rsidR="00316738" w:rsidRPr="009820B0" w:rsidRDefault="00316738" w:rsidP="009820B0">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w14:paraId="6EE71463" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="009820B0" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00EE34EC">
               <w:t>RTA s.91ZO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00316738" w:rsidRPr="008C6ECC" w14:paraId="7652A124" w14:textId="77777777" w:rsidTr="008C6ECC">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="008C6ECC" w14:paraId="7B4398C9" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A2CFB30" w14:textId="0DF350CE" w:rsidR="00316738" w:rsidRPr="008C6ECC" w:rsidRDefault="00316738" w:rsidP="008E6749">
+          <w:p w14:paraId="2AE26683" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008C6ECC" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>The renter does not vacate by NTV date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AAD46F1" w14:textId="4A6FB5B8" w:rsidR="00316738" w:rsidRPr="008C6ECC" w:rsidRDefault="00316738" w:rsidP="00316738">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w14:paraId="4A83890E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008C6ECC" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE34EC">
               <w:t>pply for Possession Order</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2487519C" w14:textId="0F9BD17E" w:rsidR="00316738" w:rsidRPr="009820B0" w:rsidRDefault="00316738" w:rsidP="009820B0">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w14:paraId="332DB348" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="009820B0" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00EE34EC">
               <w:t>RTA s.322</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00316738" w:rsidRPr="008C6ECC" w14:paraId="1D36DC10" w14:textId="77777777" w:rsidTr="008C6ECC">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="008C6ECC" w14:paraId="675C5D0D" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44560587" w14:textId="6D3D2F5E" w:rsidR="00316738" w:rsidRPr="008C6ECC" w:rsidRDefault="00316738" w:rsidP="008E6749">
+          <w:p w14:paraId="6B4949BC" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008C6ECC" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>A Possession Order has been granted, and all reasonable steps to sustain the tenancy have been exhausted.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="331ED64C" w14:textId="5F4F0BAD" w:rsidR="00316738" w:rsidRPr="008C6ECC" w:rsidRDefault="00316738" w:rsidP="00316738">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w14:paraId="759E8EBB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008C6ECC" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE34EC">
               <w:t>Apply for and execute Warrant of Possession</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="410FFBAC" w14:textId="2EB0EBE3" w:rsidR="00316738" w:rsidRPr="004B359E" w:rsidRDefault="00316738" w:rsidP="004B359E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w14:paraId="5ED68941" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>RTA s.351</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00316738" w:rsidRPr="008C6ECC" w14:paraId="281D6C6F" w14:textId="77777777" w:rsidTr="008C6ECC">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="008C6ECC" w14:paraId="6FCCD3A5" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="385B36F1" w14:textId="23C089B5" w:rsidR="00316738" w:rsidRPr="008C6ECC" w:rsidRDefault="00316738" w:rsidP="008E6749">
+          <w:p w14:paraId="5D6A9EC7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008C6ECC" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>If renter is allowed to remain.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E578907" w14:textId="2C6FB41B" w:rsidR="00316738" w:rsidRPr="008C6ECC" w:rsidRDefault="00316738" w:rsidP="00316738">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w14:paraId="5E5A1713" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="008C6ECC" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE34EC">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Post-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE34EC">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t xml:space="preserve">arrant </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE34EC">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>ecision</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE34EC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="545D30FF" w14:textId="77777777" w:rsidR="00316738" w:rsidRPr="004B359E" w:rsidRDefault="00316738" w:rsidP="004B359E">
+          <w:p w14:paraId="41342B7D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Operational decision</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F30A457" w14:textId="162D8187" w:rsidR="00316738" w:rsidRPr="004B359E" w:rsidRDefault="00316738" w:rsidP="004B359E">
+          <w:p w14:paraId="0975305B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>New rental agreement must be created</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2DBD55E9" w14:textId="37440219" w:rsidR="006B4E52" w:rsidRPr="00706E1C" w:rsidRDefault="006B4E52" w:rsidP="006B4E52">
+    <w:p w14:paraId="1FE050D0" w14:textId="38994202" w:rsidR="007B61E8" w:rsidRPr="00706E1C" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="82" w:name="_Toc222164706"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="125" w:name="_Toc236043346"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc237875241"/>
       <w:r w:rsidRPr="00706E1C">
+        <w:lastRenderedPageBreak/>
         <w:t>Determining what action to take</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="82"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1C5878DF" w14:textId="51123EA7" w:rsidR="00DF3CCB" w:rsidRDefault="008B78BD" w:rsidP="00E33524">
+      <w:bookmarkEnd w:id="125"/>
+      <w:bookmarkEnd w:id="126"/>
+    </w:p>
+    <w:p w14:paraId="7B88F661" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="008B78BD">
         <w:t>When a renter refuses lawful entry and there’s no immediate risk, staff should take a proportionate, rights-based approach. The table below outlines key considerations and actions to guide decision-making.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71DD977A" w14:textId="523282C0" w:rsidR="00DF3CCB" w:rsidRDefault="005E4B24" w:rsidP="005E4B24">
+    <w:p w14:paraId="5060D7A1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE5E76">
-        <w:t xml:space="preserve">Table </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> to take</w:t>
+        <w:t xml:space="preserve">Table 7: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Key considerations and actions when determining what action to take</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1839"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2230"/>
+        <w:gridCol w:w="1726"/>
+        <w:gridCol w:w="2096"/>
+        <w:gridCol w:w="3408"/>
+        <w:gridCol w:w="2263"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B8199B" w:rsidRPr="00434D8F" w14:paraId="5A431845" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="00434D8F" w14:paraId="4490EF4E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="396"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06C999A3" w14:textId="3B94AFA1" w:rsidR="00B8199B" w:rsidRPr="00434D8F" w:rsidRDefault="00B8199B" w:rsidP="007A652B">
+          <w:p w14:paraId="2E3D2703" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00434D8F" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="007A652B">
               <w:t>Aspect</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2066" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F17B7EF" w14:textId="121626E2" w:rsidR="00B8199B" w:rsidRPr="00434D8F" w:rsidRDefault="00B8199B" w:rsidP="007A652B">
+          <w:p w14:paraId="7B0E6AAA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00434D8F" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="007A652B">
               <w:t>Key consideration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF85518" w14:textId="4A61D552" w:rsidR="00B8199B" w:rsidRPr="00434D8F" w:rsidRDefault="00B8199B" w:rsidP="007A652B">
+          <w:p w14:paraId="731EEE05" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00434D8F" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="007A652B">
               <w:t xml:space="preserve">Practice guidance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10E54A92" w14:textId="38A6FBE3" w:rsidR="00B8199B" w:rsidRPr="00434D8F" w:rsidRDefault="00B8199B" w:rsidP="007A652B">
+          <w:p w14:paraId="049E362C" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00434D8F" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="007A652B">
               <w:t>Escalation triggers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8199B" w:rsidRPr="00434D8F" w14:paraId="6ED9A04A" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="00434D8F" w14:paraId="18890B4D" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B06FD0F" w14:textId="28CE8C44" w:rsidR="00B8199B" w:rsidRPr="004B359E" w:rsidRDefault="00B8199B" w:rsidP="008E6749">
+          <w:p w14:paraId="07395B75" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Identify the nature of the breach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2066" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16E7C294" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="3E763BFF" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="008777A0">
               <w:t>Has lawful entry been refused or obstructed?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36271B2A" w14:textId="5420723E" w:rsidR="00B8199B" w:rsidRPr="00434D8F" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="58E86AB8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00434D8F" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008777A0">
               <w:t>Is the breach ongoing or isolated?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BCBA37D" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="675300D0" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
-              <w:t>Confirm that the breach specifically relates to the refusal or obstruction of lawful entry.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4E4BF2FD" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+              <w:t>Confirm that the breach specifically relates to the refusal or obstruction of lawful entry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="765321F2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
-              <w:t>Determine whether the breach is part of a pattern of behaviour or an isolated event.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="52B5A20F" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+              <w:t>Determine whether the breach is part of a pattern of behaviour or an isolated event</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E4A40D0" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>Consider whether the obstruction has delayed non-urgent maintenance, such as:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D170499" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="31A56E2A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r>
               <w:t>minor repairs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="171831AF" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="32800BD0" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">preventative maintenance. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1636C0B9" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="7551FA22" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>Assess the impact of delays, including:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D8C2AE2" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="64F5E6CE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r>
               <w:t>property deterioration or increased future costs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15560A5A" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+          <w:p w14:paraId="48A461CC" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r>
               <w:t>disruption to contractor scheduling or staff workload</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1549F79F" w14:textId="20D7E7E7" w:rsidR="00B8199B" w:rsidRPr="00434D8F" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+          <w:p w14:paraId="6548BDB4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00434D8F" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>difficulty meeting compliance targets.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15E84E28" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="32A28021" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
-              <w:t>Repeated refusal of entry despite proper notice.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0C0B01B7" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+              <w:t>Repeated refusal of entry despite proper notice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F1A2E62" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
-              <w:t>Maintenance delays now affecting property condition or compliance.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7EF0419D" w14:textId="1D4D9144" w:rsidR="00B8199B" w:rsidRPr="00434D8F" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+              <w:t>Maintenance delays now affecting property condition or compliance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A722883" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00434D8F" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Documented pattern of similar breaches.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8199B" w:rsidRPr="00434D8F" w14:paraId="49A1A46C" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="00434D8F" w14:paraId="73C58EAB" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DE72208" w14:textId="7EAB67BD" w:rsidR="00B8199B" w:rsidRPr="004B359E" w:rsidRDefault="00B8199B" w:rsidP="008E6749">
+          <w:p w14:paraId="5C83370D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Understand the renter’s circumstances</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2066" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10B7B6F9" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="30E3E2C3" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="008777A0">
               <w:t>Why is the renter refusing entry?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72F324ED" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="317F220A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="002E41FA">
               <w:t>Are there vulnerabilities, trauma, cultural sensitivities, or privacy concerns?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74DC9A52" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="7549B33E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED1CB8">
               <w:t>Is the renter engaging in communication or avoiding contact?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E19304D" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="276E5B05" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Has the renter previously raised concerns about staff, contractors, or the entry process?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17115D28" w14:textId="375EE532" w:rsidR="00B8199B" w:rsidRPr="00434D8F" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+          <w:p w14:paraId="4FA68E48" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00434D8F" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Are there support services involved (e.g. case managers, mental health services) that may help clarify or resolve the issue?</w:t>
+              <w:t xml:space="preserve">Are there support services involved (e.g. case managers, mental health services) that </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>may help clarify or resolve the issue?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E8B863B" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="43AD343A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00002125">
               <w:lastRenderedPageBreak/>
               <w:t>Use trauma-informed and culturally responsive practices</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-          <w:p w14:paraId="59A961D2" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          </w:p>
+          <w:p w14:paraId="66B96744" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>Assess for indicators of distress or disengagement, such as:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="521A8DB4" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="71BB7F81" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r>
               <w:t>missed appointments</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FBB191E" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="411775F8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">withdrawn communication, or </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27BF6EDD" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="3C15798B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r>
               <w:t>reports from staff or contractors.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="760CDB64" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="1EE4AA28" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Make a referral to appropriate support services if concerns </w:t>
+              <w:t>Make a referral to appropriate support services if concerns about wellbeing, safety, or capacity to engage are identified</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45608025" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Engage with the renter respectfully, acknowledging their concerns and offering options such as:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2220ED73" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+            </w:pPr>
+            <w:r>
+              <w:t>rescheduling the entry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64421EBB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+            </w:pPr>
+            <w:r>
+              <w:t>having a support person present</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57A1D07C" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">providing additional information about the </w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">about wellbeing, safety, or capacity to engage are identified. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="664973A0" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+              <w:t>purpose and process of entry.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75C81C1B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
-              <w:t>Engage with the renter respectfully, acknowledging their concerns and offering options such as:</w:t>
-[...34 lines deleted...]
-          <w:p w14:paraId="102F8F9E" w14:textId="38ECA2C2" w:rsidR="00B8199B" w:rsidRPr="00434D8F" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+              <w:t>Document all engagement efforts and referrals, including outcomes and renter responses, to inform next steps and maintain transparency</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18EB29B4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00434D8F" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D732E3">
               <w:t>Avoid assumptions and seek to understand the renter’s lived experience.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="692CB754" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="10AB9577" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
-              <w:t>Renter is unresponsive and support services are disengaged.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7381FCF6" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+              <w:t>Renter is unresponsive and support services are disengaged</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2191BD1D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
-              <w:t>No identifiable justification for refusal.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1ADC2D21" w14:textId="5CD25556" w:rsidR="00B8199B" w:rsidRPr="00434D8F" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+              <w:t>No identifiable justification for refusal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F10D4EE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00434D8F" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Staff report repeated conflict or distress during entry attempts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8199B" w:rsidRPr="00434D8F" w14:paraId="3B5211F9" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="00434D8F" w14:paraId="0720BFFB" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="592DAB15" w14:textId="58D9B989" w:rsidR="00B8199B" w:rsidRPr="004B359E" w:rsidRDefault="00B8199B" w:rsidP="008E6749">
+          <w:p w14:paraId="7CFF18A6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Attempt resolution through engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2066" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33AF9D94" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+          <w:p w14:paraId="6161931C" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="008777A0">
               <w:t>Can access be negotiated informally?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="733D0450" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+          <w:p w14:paraId="77558E48" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="008777A0">
               <w:t>Has the renter been offered alternative arrangements?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48093B64" w14:textId="06DB7132" w:rsidR="00B8199B" w:rsidRPr="00434D8F" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+          <w:p w14:paraId="28405CB0" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00434D8F" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008777A0">
               <w:t>Are support services involved?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B922FA8" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+          <w:p w14:paraId="4830A195" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="008777A0">
-              <w:t>Make reasonable attempts to resolve the issue through respectful engagement.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="223B051E" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+              <w:t>Make reasonable attempts to resolve the issue through respectful engagement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CB39C36" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="008777A0">
-              <w:t>Offer flexible access options and involve support services if needed.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="25384159" w14:textId="4D401582" w:rsidR="00B8199B" w:rsidRPr="00434D8F" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+              <w:t>Offer flexible access options and involve support services if needed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="617C773E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00434D8F" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Ensure the renter is given fair opportunity to respond and participate in solutions.</w:t>
+              <w:t>Make sure the renter is given fair opportunity to respond and participate in solutions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E85EC40" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+          <w:p w14:paraId="7EF76521" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
-              <w:t>All engagement options exhausted with no resolution.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="62C52CCA" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+              <w:t>All engagement options exhausted with no resolution</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73EF9A7F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
-              <w:t>Renter continues to obstruct access without cooperation.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="17F3EBBB" w14:textId="41541D8B" w:rsidR="00B8199B" w:rsidRPr="00434D8F" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+              <w:t>Renter continues to obstruct access without cooperation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A06EF8D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00434D8F" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Support services unable to assist or renter declines support.</w:t>
+              <w:t>Support services unable to assist or renter declines support</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8199B" w:rsidRPr="00434D8F" w14:paraId="437A1313" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="00434D8F" w14:paraId="09EBDFBC" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E623732" w14:textId="3B184125" w:rsidR="00B8199B" w:rsidRPr="004B359E" w:rsidRDefault="00B8199B" w:rsidP="008E6749">
+          <w:p w14:paraId="0E71A5CD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Make a proportionate decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2066" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C87EDAD" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+          <w:p w14:paraId="38F263FE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="008777A0">
               <w:t>Is escalation necessary at this stage?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75B5D964" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+          <w:p w14:paraId="45F2DBCB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="008777A0">
               <w:t>Would enforcement be disproportionate?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48EC6D14" w14:textId="5C61BF79" w:rsidR="00B8199B" w:rsidRPr="00434D8F" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+          <w:p w14:paraId="10E6D064" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00434D8F" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008777A0">
               <w:t>Are all engagement options exhausted?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CFB5F66" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+          <w:p w14:paraId="01D55769" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="008777A0">
-              <w:t xml:space="preserve">Consider whether further action (e.g. applying for a Possession Order) is justified. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="428788BF" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+              <w:t>Consider whether further action (e.g. applying for a Possession Order) is justified</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70870AC4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="008777A0">
-              <w:t>Decisions must be proportionate, rights-based, and documented.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6495E62B" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+              <w:t>Decisions must be proportionate, rights-based, and documented</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07B5072E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
-              <w:t>Weigh the impact on the renter against the operational need.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3121721B" w14:textId="65ABF734" w:rsidR="00B8199B" w:rsidRPr="00434D8F" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+              <w:t>Weigh the impact on the renter against the operational need</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46E13193" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00434D8F" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Escalation should be a last resort after all reasonable alternatives have been explored.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11378233" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+          <w:p w14:paraId="4837A147" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
-              <w:t>Ongoing breach with operational or compliance impact.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="198A9F1E" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+              <w:t>Ongoing breach with operational or compliance impact</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19330892" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
-              <w:t>Engagement pathways fully exhausted.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6B23477A" w14:textId="76070B66" w:rsidR="00B8199B" w:rsidRPr="00434D8F" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+              <w:t>Engagement pathways fully exhausted</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55DC9278" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00434D8F" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>No resolution achievable through informal means.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8199B" w:rsidRPr="00434D8F" w14:paraId="64064064" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="00434D8F" w14:paraId="4175882F" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1839" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6713629E" w14:textId="276AE654" w:rsidR="00B8199B" w:rsidRPr="004B359E" w:rsidRDefault="00B8199B" w:rsidP="008E6749">
+          <w:p w14:paraId="38F2F67B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Continue engagement and reassess</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2066" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B12E0FB" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+          <w:p w14:paraId="5BE69596" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="008777A0">
               <w:t>Has a Possession Order been granted?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E4DED6D" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+          <w:p w14:paraId="38059194" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="008777A0">
               <w:t>Is enforcement still necessary?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DBB2F8C" w14:textId="7E9A4C2E" w:rsidR="00B8199B" w:rsidRPr="00434D8F" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+          <w:p w14:paraId="48AEBECB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00434D8F" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008777A0">
-              <w:lastRenderedPageBreak/>
               <w:t>Can resolution still be achieved?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00697BE6" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+          <w:p w14:paraId="72DA5E64" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="008777A0">
-              <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-          <w:p w14:paraId="69C2CB58" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+              <w:t>Even after formal orders, continue lawful entry attempts and engagement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E640AB4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="008777A0">
-              <w:t>Reassess whether enforcement remains appropriate and necessary.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="411BFA22" w14:textId="70FFCFED" w:rsidR="00B8199B" w:rsidRPr="00434D8F" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+              <w:t>Reassess whether enforcement remains appropriate and necessary</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EFB7648" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00434D8F" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00434C76">
-              <w:lastRenderedPageBreak/>
               <w:t>Monitor for any change in renter behaviour or support involvement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20D8A0F9" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+          <w:p w14:paraId="2FF5684C" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-          <w:p w14:paraId="31A43D42" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+              <w:t>Possession Order granted and obstruction continues</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74AEF1AA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">No change in renter behaviour </w:t>
-[...6 lines deleted...]
-          <w:p w14:paraId="6957AFF5" w14:textId="04CEEDCA" w:rsidR="00B8199B" w:rsidRPr="00434D8F" w:rsidRDefault="00B8199B" w:rsidP="008C6ECC">
+              <w:t>No change in renter behaviour despite formal action</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="767A0097" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00434D8F" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Enforcement remains necessary to protect property or service delivery.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C19E308" w14:textId="21A116E9" w:rsidR="00E33524" w:rsidRDefault="00E33524" w:rsidP="0092768E">
+    <w:p w14:paraId="54F63922" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyaftertablefigure"/>
       </w:pPr>
       <w:r>
+        <w:t>At every stage, staff are expected to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04FAA0D3" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>continue engagement efforts to understand the reasons behind the breach and explore all reasonable options for resolution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF87F78" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>take reasonable and continued steps to gain lawful entry, including reissuing Notices of Entry where appropriate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613ED6A3" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>At every</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00DE19E1">
+        <w:t>work collaboratively with support services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BD2652" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">make </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015041">
+        <w:t>informed, rights-based decisions that are lawful, fair, proportionate, and necessary</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="7319034A" w14:textId="5C5E83F2" w:rsidR="00380D55" w:rsidRDefault="00551E05" w:rsidP="00380D55">
+      <w:r w:rsidRPr="00015041">
+        <w:t xml:space="preserve">applying the Charter </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">so that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015041">
+        <w:t>actions are the least restrictive means of achieving a legitimate purpose</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D740256" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="62439EB4" w14:textId="0E7E8908" w:rsidR="00787E3C" w:rsidRDefault="00551E05" w:rsidP="006612F7">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31161">
+        <w:t>ollow all procedural requirements, including internal oversight and approvals, before issuing a Notice to Vacate or applying for a Possession Order or Warrant of Possession, as outlined in the Residential Rental Agreement Breach Management Operational Guidelines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168A8253" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00AD3DA1" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...74 lines deleted...]
-      <w:r w:rsidR="00A80616" w:rsidRPr="00AD3DA1">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">document all interactions and decisions, including any attempts to resolve the issue </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3DA1">
         <w:t>collaboratively.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="304E92D4" w14:textId="3E6552E5" w:rsidR="00825D78" w:rsidRPr="002510AA" w:rsidRDefault="00825D78" w:rsidP="00825D78">
+    <w:p w14:paraId="5AB65EFA" w14:textId="4B97FDFC" w:rsidR="007B61E8" w:rsidRPr="002510AA" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002510AA">
         <w:t>Determining when a Warrant of Possession may be justified</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F2ED40" w14:textId="57D7B151" w:rsidR="00F37C66" w:rsidRDefault="00AB4E11" w:rsidP="00F37C66">
+    <w:p w14:paraId="216678D6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="002510AA">
         <w:t>To determine whether seeking a Warrant of Possession with intent to evict is justified, staff must assess whether:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039B100C" w14:textId="1CDA2BA7" w:rsidR="00F37C66" w:rsidRDefault="00551E05" w:rsidP="00F37C66">
+    <w:p w14:paraId="73365F50" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="6EC34558" w14:textId="630E2857" w:rsidR="00F37C66" w:rsidRDefault="00551E05" w:rsidP="00F37C66">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>all reasonable efforts to engage the renter have been exhausted, including repeated and documented attempts to gain lawful entry at each stage of progressive action</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F37B66" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="54482885" w14:textId="5E8BF2AF" w:rsidR="00F37C66" w:rsidRDefault="00551E05" w:rsidP="00F37C66">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>support services have been engaged, where appropriate, and tenancy sustainment options have been fully explored</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D1AAEF" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="6F47515A" w14:textId="65B3633D" w:rsidR="00F37C66" w:rsidRDefault="00551E05" w:rsidP="00F37C66">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>the renter continues to refuse lawful entry or comply with formal notices, despite clear communication and procedural escalation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6097531C" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="1E08DE23" w14:textId="61A45982" w:rsidR="00F37C66" w:rsidRDefault="00551E05" w:rsidP="00F37C66">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>the proposed action is proportionate, necessary, and the least restrictive means of achieving a legitimate operational or legal purpose, in line with the Charter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285C5388" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="553EA2AE" w14:textId="2C167E39" w:rsidR="00F37C66" w:rsidRDefault="00551E05" w:rsidP="00023564">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>internal oversight and approval processes have been followed, and the decision is clearly documented with reference to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78FD53A2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="5EF3CF5E" w14:textId="59CA0A64" w:rsidR="00F37C66" w:rsidRDefault="00551E05" w:rsidP="00023564">
+      <w:r w:rsidRPr="00452490">
+        <w:t>the renter’s individual circumstances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297E55C7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="4A67210A" w14:textId="38283691" w:rsidR="00F37C66" w:rsidRDefault="00551E05" w:rsidP="00023564">
+      <w:r w:rsidRPr="00452490">
+        <w:t>the nature and impact of the breach</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EAD8ABB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="1309F0AF" w14:textId="30600EA4" w:rsidR="00F37C66" w:rsidRDefault="00F37C66" w:rsidP="00EE5E76">
+      <w:r w:rsidRPr="00452490">
+        <w:t>the steps taken to avoid eviction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B0272A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>Eviction must not be pursued solely based on non-urgent access issues. The threshold for enforcement is met only when the refusal of entry materially obstructs Homes Victoria’s ability to fulfil its legal or operational responsibilities, and no other resolution pathway remains viable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F078F1B" w14:textId="03FFDBEB" w:rsidR="00A5718F" w:rsidRPr="002510AA" w:rsidRDefault="0039441C" w:rsidP="00A5718F">
+    <w:p w14:paraId="0ADB3A39" w14:textId="1E3D60B8" w:rsidR="007B61E8" w:rsidRPr="002510AA" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="83" w:name="_Toc222164707"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="127" w:name="_Toc236043347"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc237875242"/>
       <w:r w:rsidRPr="002510AA">
-        <w:t>T</w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="1009E012" w14:textId="77777777" w:rsidR="00A5718F" w:rsidRDefault="00A5718F" w:rsidP="00A5718F">
+        <w:t>Trauma</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002510AA">
+        <w:t>informed practice</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkEnd w:id="128"/>
+    </w:p>
+    <w:p w14:paraId="17554685" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="005754A3">
         <w:t xml:space="preserve">Trauma-informed practice recognises that renters may have experienced events that affect how they respond to authority, privacy, and communication. By applying this approach, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">staff </w:t>
       </w:r>
       <w:r w:rsidRPr="005754A3">
         <w:t>can</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005754A3">
-        <w:t xml:space="preserve">support </w:t>
-[...3 lines deleted...]
-        <w:t>resolution</w:t>
+        <w:t>support resolution</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005754A3">
         <w:t>especially when navigating sensitive issues like access to the home.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A trauma-informed approach helps staff:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E5BD52" w14:textId="271C2607" w:rsidR="00A5718F" w:rsidRDefault="00551E05" w:rsidP="00A5718F">
+    <w:p w14:paraId="3D7F1D6E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="399CE821" w14:textId="53F0023E" w:rsidR="00A5718F" w:rsidRDefault="00551E05" w:rsidP="00A5718F">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>avoid escalating situations unnecessarily</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5098D8E1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="5381FEB2" w14:textId="52B9E3D6" w:rsidR="00A5718F" w:rsidRDefault="00551E05" w:rsidP="00A5718F">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>build trust and rapport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C51A5D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="3D14E228" w14:textId="32C40118" w:rsidR="00A5718F" w:rsidRDefault="00551E05" w:rsidP="00A5718F">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>support renters to engage safely and respectfully</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E912778" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="6534FD28" w14:textId="791A0EA6" w:rsidR="00A5718F" w:rsidRDefault="00A5718F" w:rsidP="00A5718F">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>uphold human rights and dignity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A3FD97" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The following table </w:t>
       </w:r>
       <w:r w:rsidRPr="00F67E95">
-        <w:t>outlines six core principles of trauma-informed practice and translates them into </w:t>
+        <w:t>outlines six core principles of trauma-informed practice and translates them into</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F67E95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>practical actio</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ns </w:t>
       </w:r>
       <w:r w:rsidRPr="004D595E">
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="00F67E95">
         <w:t xml:space="preserve"> when renters are refusing or obstructing lawful entry. Each principle is paired with a real-world example to show how it can be applied in day-to-day work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABAAC6B" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+    <w:p w14:paraId="5B4438E9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
-        <w:t>Table 8: Applying trauma informed practice</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Table 8: Applying trauma-informed practice</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1699"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3261"/>
+        <w:gridCol w:w="1740"/>
+        <w:gridCol w:w="1740"/>
+        <w:gridCol w:w="2672"/>
+        <w:gridCol w:w="3341"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B8199B" w:rsidRPr="00B8199B" w14:paraId="6CD73C60" w14:textId="77777777" w:rsidTr="00B8199B">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="00B8199B" w14:paraId="0DC7BD38" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74FE78B8" w14:textId="139DF91B" w:rsidR="00B8199B" w:rsidRPr="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="007A652B">
+          <w:p w14:paraId="63481F2E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B8199B" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="007A652B">
               <w:t>Principle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="616A180D" w14:textId="3A5F11F6" w:rsidR="00B8199B" w:rsidRPr="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="007A652B">
+          <w:p w14:paraId="60E10E10" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B8199B" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="007A652B">
               <w:t>What it means</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E298DDA" w14:textId="0F23C694" w:rsidR="00B8199B" w:rsidRPr="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="007A652B">
+          <w:p w14:paraId="34E55A4C" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B8199B" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="007A652B">
               <w:t>How to apply in practice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B33C9F2" w14:textId="2A5B0FF9" w:rsidR="00B8199B" w:rsidRPr="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="007A652B">
+          <w:p w14:paraId="5DC5F152" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B8199B" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="007A652B">
               <w:t>Example</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8199B" w:rsidRPr="00B8199B" w14:paraId="3BC09A04" w14:textId="77777777" w:rsidTr="00B8199B">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="00B8199B" w14:paraId="6A685B3B" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18342B8F" w14:textId="70EF7CAD" w:rsidR="00B8199B" w:rsidRPr="004B359E" w:rsidRDefault="00B8199B" w:rsidP="008E6749">
+          <w:p w14:paraId="42B2CC6F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Safety</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2477CA05" w14:textId="2E8EFCDF" w:rsidR="00B8199B" w:rsidRPr="004B359E" w:rsidRDefault="00B8199B" w:rsidP="008E6749">
+          <w:p w14:paraId="605995EA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Create environments where renters feel physically and emotionally safe.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E87D2F3" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="67D918CF" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00980B7D">
-              <w:t xml:space="preserve">Avoid unannounced visits. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7BB4893E" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+              <w:t>Avoid unannounced visits</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E999F22" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00980B7D">
-              <w:t>Use calm, non-threatening language.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="228DD6B8" w14:textId="58020EFA" w:rsidR="00B8199B" w:rsidRPr="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+              <w:t>Use calm, non-threatening language</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="367A9E57" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B8199B" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93945">
               <w:t>Clearly communicate who will be attending the property, their role, and the reason for entry in advance and in plain language.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6205659C" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="191931EB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00980B7D">
               <w:t>A renter with P</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">ost Traumatic Stress Disorder </w:t>
             </w:r>
             <w:r w:rsidRPr="00980B7D">
-              <w:t>requests that no male staff enter the property.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0417F4E2" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+              <w:t>requests that no male staff enter the property</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="769CD4B1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00980B7D">
               <w:t xml:space="preserve">Staff accommodate this by </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">arranging </w:t>
             </w:r>
             <w:r w:rsidRPr="00980B7D">
               <w:t xml:space="preserve">female </w:t>
             </w:r>
             <w:r>
-              <w:t>staff and contractor.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="610FF1EA" w14:textId="261A2219" w:rsidR="00B8199B" w:rsidRPr="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+              <w:t>staff and contractor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79987FB6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B8199B" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">If female staff or contractors are not available, apply a trauma-informed and rights-based approach by acknowledging the renter’s concerns and working collaboratively to explore safe, practical alternatives. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8199B" w:rsidRPr="00B8199B" w14:paraId="5BD8EA6B" w14:textId="77777777" w:rsidTr="00B8199B">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="00B8199B" w14:paraId="64EB1BED" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66E15687" w14:textId="539AE210" w:rsidR="00B8199B" w:rsidRPr="004B359E" w:rsidRDefault="00B8199B" w:rsidP="008E6749">
+          <w:p w14:paraId="4080D8D9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Trustworthiness and transparency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DC17965" w14:textId="77DF5680" w:rsidR="00B8199B" w:rsidRPr="004B359E" w:rsidRDefault="00B8199B" w:rsidP="008E6749">
+          <w:p w14:paraId="2A0BE4AF" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Build trust through consistent, honest, and clear communication.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="325AF74D" w14:textId="4E0672C5" w:rsidR="00B8199B" w:rsidRPr="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="2550DDF9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0008517F" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00980B7D">
-              <w:t>Provide detailed entry notices. Follow up with a phone call or SMS. Be honest about the purpose and necessity of entry.</w:t>
+              <w:t>Provide detailed entry notices</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A606F7A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0008517F" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00980B7D">
+              <w:t>Follow up with a phone call or SMS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50A162E0" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B8199B" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00980B7D">
+              <w:t>Be honest about the purpose and necessity of entry.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E1F8FB5" w14:textId="686DDC96" w:rsidR="00B8199B" w:rsidRPr="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="5A5B171F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00980B7D">
-              <w:t>A renter previously misled by services is anxious about inspections. Staff explain the process step-by-step and offer to answer questions before the visit.</w:t>
+              <w:t>A renter previously misled by services is anxious about inspections</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7392E1BE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B8199B" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00980B7D">
+              <w:t>Staff explain the process step-by-step and offer to answer questions before the visit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8199B" w:rsidRPr="00B8199B" w14:paraId="7E06E6CD" w14:textId="77777777" w:rsidTr="00B8199B">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="00B8199B" w14:paraId="33796E28" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B182F97" w14:textId="59B44B58" w:rsidR="00B8199B" w:rsidRPr="004B359E" w:rsidRDefault="00B8199B" w:rsidP="008E6749">
+          <w:p w14:paraId="2A9B2E23" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Choice and control</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49E69C01" w14:textId="74BB5B89" w:rsidR="00B8199B" w:rsidRPr="004B359E" w:rsidRDefault="00B8199B" w:rsidP="008E6749">
+          <w:p w14:paraId="1E45C2CB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Support renters by offering options and respecting autonomy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52B39E8A" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="754EA38F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00980B7D">
-              <w:t xml:space="preserve">Offer flexible scheduling. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2EFBBEA3" w14:textId="4FD5F311" w:rsidR="00B8199B" w:rsidRPr="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+              <w:t>Offer flexible scheduling</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64E59F88" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B8199B" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00980B7D">
               <w:t>Allow renters to nominate preferred times or have a support person present.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DDAB255" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="5826048A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00980B7D">
-              <w:t xml:space="preserve">A renter with anxiety prefers afternoon appointments. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0ACD38C0" w14:textId="29F85AF2" w:rsidR="00B8199B" w:rsidRPr="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+              <w:t>A renter with anxiety prefers afternoon appointments</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4588FDB2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B8199B" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00980B7D">
               <w:t>Staff offer two afternoon options and confirm the renter’s choice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8199B" w:rsidRPr="00B8199B" w14:paraId="05080132" w14:textId="77777777" w:rsidTr="00B8199B">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="00B8199B" w14:paraId="1CFB6344" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10F724B3" w14:textId="37C5B741" w:rsidR="00B8199B" w:rsidRPr="004B359E" w:rsidRDefault="00B8199B" w:rsidP="008E6749">
+          <w:p w14:paraId="5483BBDD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaboration </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74479DDF" w14:textId="3713FB13" w:rsidR="00B8199B" w:rsidRPr="004B359E" w:rsidRDefault="00B8199B" w:rsidP="008E6749">
+          <w:p w14:paraId="5CCAE420" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Work in partnership with renters, valuing their input and lived experience.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1493E62A" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="6E9E8D78" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00980B7D">
-              <w:t>Ask renters what would help them feel comfortable.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7A8072B6" w14:textId="08F1A012" w:rsidR="00B8199B" w:rsidRPr="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+              <w:t>Ask renters what would help them feel comfortable</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53A6195F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B8199B" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00980B7D">
               <w:t>Involve support services in planning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3896789A" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="26283731" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00980B7D">
-              <w:t>A renter disengaged from services agrees to access if their case manager is present.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2CBDB651" w14:textId="7F9D9045" w:rsidR="00B8199B" w:rsidRPr="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+              <w:t>A renter disengaged from services agrees to access if their case manager is present</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FDA18EE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B8199B" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00980B7D">
               <w:t>Staff coordinate the visit with the case manager.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8199B" w:rsidRPr="00B8199B" w14:paraId="08C0F94A" w14:textId="77777777" w:rsidTr="00B8199B">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="00B8199B" w14:paraId="3DD591A1" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="785D2875" w14:textId="5AB4AF96" w:rsidR="00B8199B" w:rsidRPr="004B359E" w:rsidRDefault="00B8199B" w:rsidP="008E6749">
+          <w:p w14:paraId="731BE478" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Cultural safety and responsiveness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28E60206" w14:textId="60C0E588" w:rsidR="00B8199B" w:rsidRPr="004B359E" w:rsidRDefault="00B8199B" w:rsidP="008E6749">
+          <w:p w14:paraId="1018B55A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Respect cultural identity and practices.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63327CA7" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="1EF1E496" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00980B7D">
-              <w:t>Be aware of cultural norms around privacy, gender roles, and authority.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1AE85ADA" w14:textId="22E5023D" w:rsidR="00B8199B" w:rsidRPr="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+              <w:t>Be aware of cultural norms around privacy, gender roles, and authority</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40DB0C62" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B8199B" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00980B7D">
               <w:t>Engage culturally appropriate services.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4693A365" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="2E76E6CA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00980B7D">
               <w:t xml:space="preserve">A renter from a CALD </w:t>
             </w:r>
             <w:r w:rsidRPr="00C72A5C">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72A5C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Culturally and Linguistically Diverse</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72A5C">
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="00980B7D">
-              <w:t xml:space="preserve">background prefers communication through a community liaison. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5EF21949" w14:textId="28F02D3D" w:rsidR="00B8199B" w:rsidRPr="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+              <w:t>background prefers communication through a community liaison</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2280AF66" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B8199B" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00980B7D">
               <w:t>Staff arrange this and adjust entry procedures accordingly.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8199B" w:rsidRPr="00B8199B" w14:paraId="1567E228" w14:textId="77777777" w:rsidTr="00B8199B">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="00B8199B" w14:paraId="03BD3F74" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F0B731B" w14:textId="210444F2" w:rsidR="00B8199B" w:rsidRPr="004B359E" w:rsidRDefault="00B8199B" w:rsidP="008E6749">
+          <w:p w14:paraId="4540A275" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Minimising re-traumatisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="254BBD6F" w14:textId="3BD5ABD7" w:rsidR="00B8199B" w:rsidRPr="004B359E" w:rsidRDefault="00B8199B" w:rsidP="008E6749">
+          <w:p w14:paraId="5BA53B98" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Avoid actions that may trigger past trauma or distress.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65AF1115" w14:textId="0F2E2C3A" w:rsidR="00B8199B" w:rsidRPr="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="6CEC0EEE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0008517F" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00980B7D">
-              <w:t>Avoid repeated entry attempts without explanation. Be sensitive to renters’ reactions and avoid punitive language.</w:t>
+              <w:t>Avoid repeated entry attempts without explanation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3705C310" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B8199B" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00980B7D">
+              <w:t>Be sensitive to renters’ reactions and avoid punitive language.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79636DBB" w14:textId="77777777" w:rsidR="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+          <w:p w14:paraId="7319075D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00980B7D">
-              <w:t>A renter becomes distressed after receiving multiple entry notices.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="082F3098" w14:textId="767595C4" w:rsidR="00B8199B" w:rsidRPr="00B8199B" w:rsidRDefault="00B8199B" w:rsidP="00B8199B">
+              <w:t>A renter becomes distressed after receiving multiple entry notices</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="223C70B9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B8199B" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00980B7D">
               <w:t>Staff pause further notices and arrange a meeting with a support worker to co-design a plan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0D486293" w14:textId="70E5CE48" w:rsidR="00A5718F" w:rsidRPr="00F14694" w:rsidRDefault="00A5718F" w:rsidP="00A5718F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bodyafterbullets"/>
+    <w:p w14:paraId="0E37FB3E" w14:textId="1AEABA47" w:rsidR="007B61E8" w:rsidRPr="00F14694" w:rsidRDefault="007B61E8" w:rsidP="00F57F14">
+      <w:pPr>
+        <w:pStyle w:val="Bodyaftertablefigure"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">For more information on Trauma informed practice refer to </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId36" w:history="1">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">For more information on trauma-informed practice refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00F14694">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Department of Families Fairness and Housing Victoria | Framework for trauma-informed practice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="1F0EF0AB" w14:textId="44EEFD66" w:rsidR="008F35C3" w:rsidRPr="0059342E" w:rsidRDefault="002B5394" w:rsidP="008F35C3">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14AE328C" w14:textId="39FFC3BF" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="84" w:name="_Toc222164708"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="129" w:name="_Toc236043348"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc237875243"/>
       <w:r w:rsidRPr="0059342E">
-        <w:t>S</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Safety checks and failed access</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="129"/>
+      <w:bookmarkEnd w:id="130"/>
+    </w:p>
+    <w:p w14:paraId="79D5E119" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="00FC279A">
+      <w:pPr>
+        <w:pStyle w:val="Bodyaftertablefigure"/>
+      </w:pPr>
       <w:r w:rsidRPr="0059342E">
-        <w:t xml:space="preserve"> and failed access</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Safety checks, as mandated by the RTA, include a range of inspections designed to </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">confirm </w:t>
+      </w:r>
       <w:r w:rsidRPr="0059342E">
-        <w:t>Safety checks, as mandated by the RTA, includes a range of inspections designed to ensure rental properties meet minimum safety standards and protect renters’ health and safety. Specifically, these safety checks include:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="334757E2" w14:textId="378652D9" w:rsidR="00CB20B3" w:rsidRPr="0059342E" w:rsidRDefault="00CB20B3" w:rsidP="00CB20B3">
+        <w:t>rental properties meet minimum safety standards and protect renters’ health and safety. Specifically, these safety checks include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D297DC9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00633D24">
+      <w:r>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="0059342E">
-        <w:t>:</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Safety checks</w:t>
+        <w:t>: Safety checks</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2047"/>
         <w:gridCol w:w="5036"/>
         <w:gridCol w:w="2205"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F7CA1" w:rsidRPr="0059342E" w14:paraId="56080B62" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="0059342E" w14:paraId="2DB148E1" w14:textId="77777777" w:rsidTr="00853AF7">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E3AD7AC" w14:textId="0C045E9F" w:rsidR="002F7CA1" w:rsidRPr="0059342E" w:rsidRDefault="002F7CA1" w:rsidP="007A652B">
+          <w:p w14:paraId="5BCB4BAE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="0059342E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
-              <w:t>Safety</w:t>
-[...11 lines deleted...]
-              <w:t>heck</w:t>
+              <w:t>Safety check</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5036" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6270C12B" w14:textId="77777777" w:rsidR="002F7CA1" w:rsidRPr="0059342E" w:rsidRDefault="002F7CA1" w:rsidP="007A652B">
+          <w:p w14:paraId="21232CE0" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="0059342E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2205" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AAF66D0" w14:textId="3E6BC210" w:rsidR="002F7CA1" w:rsidRPr="0059342E" w:rsidRDefault="002F7CA1" w:rsidP="007A652B">
+          <w:p w14:paraId="5D7D5EF8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="0059342E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t xml:space="preserve">Frequency </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0029767B" w:rsidRPr="0059342E" w14:paraId="1FE0924F" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="0059342E" w14:paraId="41973BA0" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DA995EE" w14:textId="03EB9BC9" w:rsidR="0029767B" w:rsidRPr="004B359E" w:rsidRDefault="0029767B" w:rsidP="008E6749">
+          <w:p w14:paraId="0545B217" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Electrical safety check</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5036" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DE99172" w14:textId="1FE92778" w:rsidR="0029767B" w:rsidRPr="004B359E" w:rsidRDefault="0029767B" w:rsidP="008E6749">
+          <w:p w14:paraId="5DCDC15E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Inspection of all electrical installations, appliances, wiring, fittings, and safety switches by a licensed electrician. Includes testing for faults and compliance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2205" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="190782B6" w14:textId="77777777" w:rsidR="0029767B" w:rsidRPr="0059342E" w:rsidRDefault="0029767B" w:rsidP="008E6749">
+          <w:p w14:paraId="39802903" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="0059342E">
               <w:t>Every 2 years</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="447D8EEA" w14:textId="5241D00D" w:rsidR="0029767B" w:rsidRPr="0059342E" w:rsidRDefault="0029767B" w:rsidP="008E6749">
+          <w:p w14:paraId="04B22738" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="0059342E">
-              <w:t>*Must be conducted before a new tenancy if not done in the prior 2 years</w:t>
+              <w:t>Must be conducted before a new tenancy if not done in the prior 2 years</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0029767B" w:rsidRPr="0059342E" w14:paraId="6278D3D5" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="0059342E" w14:paraId="41D9F27A" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05599860" w14:textId="5B767AE5" w:rsidR="0029767B" w:rsidRPr="004B359E" w:rsidRDefault="0029767B" w:rsidP="008E6749">
+          <w:p w14:paraId="61D75060" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Gas safety check</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5036" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59374CC7" w14:textId="77777777" w:rsidR="0029767B" w:rsidRPr="004B359E" w:rsidRDefault="0029767B" w:rsidP="008E6749">
+          <w:p w14:paraId="1C335841" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Inspection and servicing of all gas installations, appliances, and fittings by a licensed gas fitter endorsed for Type A appliances. Includes verification of compliance with gas safety regulations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2205" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25BB585D" w14:textId="77777777" w:rsidR="00BB3830" w:rsidRPr="0059342E" w:rsidRDefault="00BB3830" w:rsidP="00BB3830">
+          <w:p w14:paraId="78CD863C" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="0059342E">
               <w:t>Every 2 years</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39894715" w14:textId="1F39B766" w:rsidR="0029767B" w:rsidRPr="0059342E" w:rsidRDefault="00BB3830" w:rsidP="00BB3830">
+          <w:p w14:paraId="7FA396B7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="0059342E">
-              <w:t>*Must be conducted before a new tenancy if not done in the prior 2 years</w:t>
+              <w:t>Must be conducted before a new tenancy if not done in the prior 2 years</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7CA1" w:rsidRPr="0059342E" w14:paraId="25F10BCB" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="0059342E" w14:paraId="5AAD1F25" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50637F19" w14:textId="35087C80" w:rsidR="002F7CA1" w:rsidRPr="004B359E" w:rsidRDefault="002F7CA1" w:rsidP="008E6749">
+          <w:p w14:paraId="6137FFDF" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Smoke alarm testing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5036" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="140FD16E" w14:textId="77777777" w:rsidR="002F7CA1" w:rsidRPr="004B359E" w:rsidRDefault="002F7CA1" w:rsidP="008E6749">
+          <w:p w14:paraId="3C5FE7C7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
-              <w:t>Testing and maintenance of smoke alarms to ensure functionality and compliance with safety standards.</w:t>
+              <w:t xml:space="preserve">Testing and maintenance of smoke alarms to </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">confirm </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B359E">
+              <w:t>functionality and compliance with safety standards.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2205" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DE2194A" w14:textId="45651ABB" w:rsidR="002F7CA1" w:rsidRPr="0059342E" w:rsidRDefault="0029767B" w:rsidP="008E6749">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w14:paraId="464B87FF" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="0059342E">
-              <w:t>A</w:t>
-[...2 lines deleted...]
-              <w:t>nnually</w:t>
+              <w:t>Annually</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7CA1" w:rsidRPr="0059342E" w14:paraId="41292B65" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="0059342E" w14:paraId="2EBF0C62" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42CB48B2" w14:textId="2ED9CB49" w:rsidR="002F7CA1" w:rsidRPr="004B359E" w:rsidRDefault="002F7CA1" w:rsidP="008E6749">
+          <w:p w14:paraId="3E90C2A8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
-              <w:t>Hot-</w:t>
-[...35 lines deleted...]
-              <w:t>evices</w:t>
+              <w:t>Hot-water safety devices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5036" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BB0B3D4" w14:textId="77777777" w:rsidR="002F7CA1" w:rsidRPr="004B359E" w:rsidRDefault="002F7CA1" w:rsidP="008E6749">
+          <w:p w14:paraId="5288764E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Inspection and maintenance of hot-water safety devices to prevent scalding and other hazards.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2205" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14EF735B" w14:textId="1707C1E5" w:rsidR="002F7CA1" w:rsidRPr="0059342E" w:rsidRDefault="002F7CA1" w:rsidP="008E6749">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w14:paraId="582F6EEB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="0059342E">
               <w:t>As required by regulations</w:t>
             </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7CA1" w:rsidRPr="0059342E" w14:paraId="75A32DCF" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="0059342E" w14:paraId="014FB7FD" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6372AA84" w14:textId="232A8EB7" w:rsidR="002F7CA1" w:rsidRPr="004B359E" w:rsidRDefault="002F7CA1" w:rsidP="008E6749">
+          <w:p w14:paraId="724ACB5D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire </w:t>
-[...23 lines deleted...]
-              <w:t>quipment</w:t>
+              <w:t>Fire safety equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5036" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41046837" w14:textId="77777777" w:rsidR="002F7CA1" w:rsidRPr="004B359E" w:rsidRDefault="002F7CA1" w:rsidP="008E6749">
+          <w:p w14:paraId="3A689EBB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:t>Inspection of fire sprinklers, hose reels, extinguishers, fire blankets, and emergency lighting where installed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2205" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="611ECCC9" w14:textId="799CFFA1" w:rsidR="002F7CA1" w:rsidRPr="0059342E" w:rsidRDefault="002F7CA1" w:rsidP="008E6749">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w14:paraId="5A9E2DCB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="0059342E">
               <w:t>As required by regulations and property type</w:t>
             </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7CA1" w:rsidRPr="002F7CA1" w14:paraId="7EDB6A12" w14:textId="77777777" w:rsidTr="00434D8F">
+      <w:tr w:rsidR="007B61E8" w:rsidRPr="002F7CA1" w14:paraId="33FBD06E" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10214288" w14:textId="00C2CDFB" w:rsidR="002F7CA1" w:rsidRPr="004B359E" w:rsidRDefault="002F7CA1" w:rsidP="008E6749">
+          <w:p w14:paraId="6A522652" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004B359E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural and </w:t>
-[...23 lines deleted...]
-              <w:t>afety</w:t>
+              <w:t>Structural and environmental safety</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5036" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67021746" w14:textId="77777777" w:rsidR="002F7CA1" w:rsidRPr="004B359E" w:rsidRDefault="002F7CA1" w:rsidP="008E6749">
+          <w:p w14:paraId="6C950795" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="004B359E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Maintaining </w:t>
+            </w:r>
             <w:r w:rsidRPr="004B359E">
-              <w:t>Ensuring the property is structurally sound, weatherproof, free from mould/damp, and adequately ventilated.</w:t>
+              <w:t>the property is structurally sound, weatherproof, free from mould/damp, and adequately ventilated.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2205" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E842EF0" w14:textId="77777777" w:rsidR="0029767B" w:rsidRPr="0059342E" w:rsidRDefault="002F7CA1" w:rsidP="008E6749">
+          <w:p w14:paraId="2C50C4BC" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="0059342E">
-              <w:t xml:space="preserve">Ongoing </w:t>
-[...5 lines deleted...]
-          <w:p w14:paraId="5643B74A" w14:textId="117E995C" w:rsidR="002F7CA1" w:rsidRPr="0059342E" w:rsidRDefault="0029767B" w:rsidP="008E6749">
+              <w:t>Ongoing maintenance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31981F76" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="0059342E">
-              <w:t>*M</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">inimum standards </w:t>
+              <w:t xml:space="preserve">Minimum standards </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="002F7CA1" w:rsidRPr="0059342E">
+            <w:r w:rsidRPr="0059342E">
               <w:t>apply at all times</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64754FAF" w14:textId="77777777" w:rsidR="00B07BDF" w:rsidRDefault="00B07BDF" w:rsidP="00B07BDF">
+    <w:p w14:paraId="5E77C847" w14:textId="38B39515" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="85" w:name="_Toc222164709"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="131" w:name="_Toc236043349"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc237875244"/>
       <w:r>
         <w:t>Upcoming RTA safety checks</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="85"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="037EDD32" w14:textId="02C1BB90" w:rsidR="00B07BDF" w:rsidRDefault="00B07BDF" w:rsidP="00B07BDF">
+      <w:bookmarkEnd w:id="131"/>
+      <w:bookmarkEnd w:id="132"/>
+    </w:p>
+    <w:p w14:paraId="344B2E1A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before visiting a renter at home, </w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="34F87ADE" w14:textId="6461CABC" w:rsidR="00B07BDF" w:rsidRDefault="00B07BDF" w:rsidP="00B07BDF">
+        <w:t>Before visiting a renter at home, staff must be informed and prepared to discuss safety and compliance matters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43345AE9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Staff should proactively </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="3B8E56DD" w14:textId="31056E7C" w:rsidR="00B07BDF" w:rsidRPr="00B07BDF" w:rsidRDefault="00551E05" w:rsidP="00B07BDF">
+        <w:t xml:space="preserve">Staff should proactively review </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> property records to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9070B7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B07BDF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00B07BDF" w:rsidRPr="00B07BDF">
-[...3 lines deleted...]
-    <w:p w14:paraId="5EA7294F" w14:textId="2ED207E2" w:rsidR="00B07BDF" w:rsidRPr="00B07BDF" w:rsidRDefault="00551E05" w:rsidP="00B07BDF">
+      <w:r w:rsidRPr="00B07BDF">
+        <w:t>onfirm the status and due dates of RTA-mandated safety checks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2240EEAE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B07BDF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00B07BDF" w:rsidRPr="00B07BDF">
+      <w:r w:rsidRPr="00B07BDF">
         <w:t>ate of the last safety check (gas, electrical, smoke alarm)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE8B169" w14:textId="73A57D65" w:rsidR="00B07BDF" w:rsidRPr="00B07BDF" w:rsidRDefault="00551E05" w:rsidP="00B07BDF">
+    <w:p w14:paraId="301146A7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B07BDF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00B07BDF" w:rsidRPr="00B07BDF">
+      <w:r w:rsidRPr="00B07BDF">
         <w:t>pcoming scheduled appointments or contractor visits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72EAF0B1" w14:textId="5D35F2C0" w:rsidR="00B07BDF" w:rsidRPr="00B07BDF" w:rsidRDefault="00551E05" w:rsidP="00B07BDF">
+    <w:p w14:paraId="21D04C69" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B07BDF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00B07BDF" w:rsidRPr="00B07BDF">
+      <w:r w:rsidRPr="00B07BDF">
         <w:t>ny recorded issues, missed access, or renter refusals, and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A20B78E" w14:textId="38A78E9B" w:rsidR="00B07BDF" w:rsidRPr="00B07BDF" w:rsidRDefault="00551E05" w:rsidP="00B07BDF">
+    <w:p w14:paraId="4F102685" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B07BDF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00B07BDF" w:rsidRPr="00B07BDF">
+      <w:r w:rsidRPr="00B07BDF">
         <w:t>otes on the renter’s communication preferences or support needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142E82CD" w14:textId="77777777" w:rsidR="00B07BDF" w:rsidRPr="00B07BDF" w:rsidRDefault="00B07BDF" w:rsidP="00B07BDF">
+    <w:p w14:paraId="39A29602" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B07BDF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00B07BDF">
         <w:t>This allows staff to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575CBF7F" w14:textId="711D6169" w:rsidR="00B07BDF" w:rsidRPr="00B07BDF" w:rsidRDefault="00551E05" w:rsidP="00B07BDF">
+    <w:p w14:paraId="2D618E77" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B07BDF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00B07BDF" w:rsidRPr="00B07BDF">
+      <w:r w:rsidRPr="00B07BDF">
         <w:t>rovide clear, accurate information to renters about upcoming or overdue checks</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2B60DA" w14:textId="137A929F" w:rsidR="00B07BDF" w:rsidRPr="00B07BDF" w:rsidRDefault="00551E05" w:rsidP="00B07BDF">
+    <w:p w14:paraId="12A32680" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B07BDF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00B07BDF" w:rsidRPr="00B07BDF">
+      <w:r w:rsidRPr="00B07BDF">
         <w:t>dentify and flag any gaps in compliance or missing documentation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="472F4C62" w14:textId="1E1D5849" w:rsidR="00B07BDF" w:rsidRPr="00B07BDF" w:rsidRDefault="00551E05" w:rsidP="00B07BDF">
+    <w:p w14:paraId="1808C9FB" w14:textId="394C036E" w:rsidR="007B61E8" w:rsidRPr="00B07BDF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00B07BDF" w:rsidRPr="00B07BDF">
-[...3 lines deleted...]
-    <w:p w14:paraId="7C92267C" w14:textId="6FB4CC80" w:rsidR="00B07BDF" w:rsidRPr="00B07BDF" w:rsidRDefault="00551E05" w:rsidP="00B07BDF">
+      <w:r w:rsidRPr="00B07BDF">
+        <w:t xml:space="preserve">eassure renters that safety is a </w:t>
+      </w:r>
+      <w:r w:rsidR="001D31CB" w:rsidRPr="00B07BDF">
+        <w:t>priority,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B07BDF">
+        <w:t xml:space="preserve"> and their home is being actively maintained, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24394E9E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B07BDF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00B07BDF" w:rsidRPr="00B07BDF">
+      <w:r w:rsidRPr="00B07BDF">
         <w:t>educe the need for follow-up visits or renter uncertainty.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2009C65E" w14:textId="7A88451B" w:rsidR="007456BC" w:rsidRPr="0059342E" w:rsidRDefault="001714C9" w:rsidP="007456BC">
+    <w:p w14:paraId="4589D239" w14:textId="0DE1553B" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="86" w:name="_Toc222164710"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="133" w:name="_Toc236043350"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc237875245"/>
       <w:r w:rsidRPr="0059342E">
-        <w:t>Head contractor f</w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="6F0F784A" w14:textId="2741FD6B" w:rsidR="00026DF7" w:rsidRPr="0059342E" w:rsidRDefault="00026DF7" w:rsidP="0036518B">
+        <w:t>Head contractor failed access</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="133"/>
+      <w:bookmarkEnd w:id="134"/>
+    </w:p>
+    <w:p w14:paraId="5352B1D8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
-        <w:t>When safety checks are due, the H</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">When safety checks are due, the Housing Call Centre raises a work order in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0059342E">
-        <w:t>raises a work order in HiiP Repairs</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0059342E">
-        <w:t>. This work order triggers HiiP to automatically generate a letter informing renters that the</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Repairs on behalf of Homes Victoria. This work order triggers </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0059342E">
-        <w:t xml:space="preserve"> Head contractor will contact them to schedule a safety check. </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="3549AC9C" w14:textId="00A30F7D" w:rsidR="009B2126" w:rsidRPr="0059342E" w:rsidRDefault="007978B0" w:rsidP="0036518B">
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0059342E">
+        <w:t xml:space="preserve"> to automatically generate a letter informing renters that the department</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059342E">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059342E">
+        <w:t xml:space="preserve">ead contractor will contact them to schedule a safety check. This letter is viewable in the Safety and Compliance document tab in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0059342E">
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0059342E">
+        <w:t xml:space="preserve"> following its generation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267D7CD8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> two</w:t>
+        <w:t>When safety checks fall due, the Head contractor must make two reasonable attempts to gain entry to the property to complete the required inspections and maintenance. These attempts include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372B27FC" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="0059342E">
-        <w:t xml:space="preserve"> reasonable attempts to gain entry to the property to complete the required inspections and maintenance. These attempts include</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="608B746C" w14:textId="1CF832B3" w:rsidR="009B2126" w:rsidRPr="0059342E" w:rsidRDefault="00551E05" w:rsidP="009B2126">
+        <w:t>ontacting the renter, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA9CD42" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="042A83A3" w14:textId="2196261D" w:rsidR="009B2126" w:rsidRPr="0059342E" w:rsidRDefault="00551E05" w:rsidP="009B2126">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059342E">
+        <w:t>cheduling visits at mutually convenient times.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634273B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0059342E">
+        <w:t>If access cannot be obtained after these reasonable efforts, the Head contractor will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D1DC7F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="2E0EE9E7" w14:textId="77777777" w:rsidR="001714C9" w:rsidRPr="0059342E" w:rsidRDefault="007978B0" w:rsidP="009B2126">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059342E">
+        <w:t>lace the job on-hold, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6304DAB6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059342E">
+        <w:t xml:space="preserve">scalate the issue by raising a failed access report through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0059342E">
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0059342E">
+        <w:t xml:space="preserve"> Repairs, following established contractor memoranda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C476B82" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
-        <w:t>If access cannot be obtained after these reasonable efforts, the Head contractor will</w:t>
-[...33 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">This escalation notifies staff, who are then responsible for proactively working with the renter to arrange entry, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">so </w:t>
+      </w:r>
       <w:r w:rsidRPr="0059342E">
-        <w:t>This escalation notifies staff, who are then responsible for proactively working with the renter to arrange entry, ensuring that safety checks are completed promptly and in compliance with legislative requirements.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="11AD724C" w14:textId="67B2F8AF" w:rsidR="001714C9" w:rsidRPr="0059342E" w:rsidRDefault="00CF0A2D" w:rsidP="006612F7">
+        <w:t>that safety checks are completed promptly and in compliance with legislative requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF42993" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:t xml:space="preserve">On-hold jobs will also appear in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0059342E">
         <w:t>HiiP’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0059342E">
-        <w:t xml:space="preserve"> Tenancy Task List. Staff are required to manage these safety check-related tasks by regularly reviewing their list. Managers are equally accountable and must monitor the task list to ensure timely follow-up by staff.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0EE5D45D" w14:textId="7C939A24" w:rsidR="00746830" w:rsidRPr="0059342E" w:rsidRDefault="00940395" w:rsidP="00746830">
+        <w:t xml:space="preserve"> Tenancy Task List. Staff are required to manage these safety check-related tasks by regularly reviewing their list. Managers are equally accountable and must monitor the task list to </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">support </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059342E">
+        <w:t>timely follow-up by staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EBD3F4" w14:textId="618CADDD" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="87" w:name="_Toc222164711"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc236043351"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc237875246"/>
       <w:r w:rsidRPr="0059342E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Notice of Entry</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="87"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2C781443" w14:textId="01BEE17E" w:rsidR="007C41FC" w:rsidRPr="0059342E" w:rsidRDefault="007C41FC" w:rsidP="007C41FC">
+      <w:bookmarkEnd w:id="135"/>
+      <w:bookmarkEnd w:id="136"/>
+    </w:p>
+    <w:p w14:paraId="792F12AD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:spacing w:line="270" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t>When a suitable time is agreed upon between the Head contractor and the renter, a follow-up letter, accompanied by a Notice of Entry, must be sent to the renter confirming the date and time of the safety check. The follow-up letter can be generated by staff via the “Generate User Initiated Letter” function within the renter’s tenancy record.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEC6B4A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
-        <w:rPr>
-[...73 lines deleted...]
-    <w:p w14:paraId="55007039" w14:textId="77777777" w:rsidR="00FD6217" w:rsidRPr="0059342E" w:rsidRDefault="00FD6217" w:rsidP="00FD6217">
+        <w:t>For more detailed information on Notice of Entry requirements, refer to the following sections:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11DCB3DA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Proactively_addressing_potential_1" w:history="1">
         <w:r w:rsidRPr="0059342E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Section 12 Proactively addressing potential barriers to entry</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CDE2B7A" w14:textId="77777777" w:rsidR="00FD6217" w:rsidRDefault="00FD6217" w:rsidP="00FD6217">
+    <w:p w14:paraId="5AEC6DFD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Exercising_a_right" w:history="1">
         <w:r w:rsidRPr="0059342E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Section 13 Exercising a right of entry</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7AC07156" w14:textId="28BFD991" w:rsidR="006C2AB8" w:rsidRDefault="006C2AB8" w:rsidP="00E10871">
+    <w:p w14:paraId="3B445ACD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="006C2AB8">
         <w:t xml:space="preserve">If the renter fails to comply with the Notice of Entry, a breach must be initiated following the procedures set out in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="00BB3830">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Residential Rental Agreement Breach Management Operational Guidelines</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BB3830">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485C46C9" w14:textId="63239141" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="137" w:name="_Notifying_renters_entry_1"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc236043352"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc237875247"/>
+      <w:bookmarkEnd w:id="137"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Notifying renters entry occurred in their absence</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkEnd w:id="139"/>
+    </w:p>
+    <w:p w14:paraId="17145E78" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00774180" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00774180">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>If the renter was not home when entry was made</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BB3830" w:rsidRPr="00BB3830">
-[...2 lines deleted...]
-      <w:r w:rsidR="00BB3830">
+      <w:r w:rsidRPr="00774180">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">whether through a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Notice of Entry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774180">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or in an emergency without prior notice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774180">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>staff must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0378E615" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00774180">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Leave a prominent notice at the property (e.g., attached to the front door)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501F67DA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t>the reason their property was entered</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE00730" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t>the contact details of the relevant local housing office including an afterhours number to access the lockbox keys (if applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308092FB" w14:textId="5D3A0A5E" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t>the details of any services that entered the property (</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3A26" w:rsidRPr="00452490">
+        <w:t>e, g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00452490">
+        <w:t>., police or fire services, RSPCA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F937928" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t>the date and time the entry occurred</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="679BC26E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t>the reason for changing the front door locks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D7EDA10" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>if locks were changed,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0604">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>place the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0604">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> new keys</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0604">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lockbox </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>securely a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0604">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ttached to the front of the property</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66808B6D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774180">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ecord the lockbox code in a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="114FA981">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">high </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774180">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>priority</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00774180">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> property note in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00774180">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00774180">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Repairs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">so that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774180">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>the renter can access the keys after hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C71B8D9" w14:textId="51C2D26B" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="140" w:name="_Toc236043353"/>
+      <w:bookmarkStart w:id="141" w:name="_Entry_in_emergencies"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc236043354"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc237875248"/>
+      <w:bookmarkEnd w:id="140"/>
+      <w:bookmarkEnd w:id="141"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Entry in emergencies</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="142"/>
+      <w:bookmarkEnd w:id="143"/>
+    </w:p>
+    <w:p w14:paraId="61CD5E62" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B43DB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The following sections are to be read and applied holistically. For example, if there is a flooding incident or abandoned/distressed animal, staff should also consider whether the procedures for Welfare Checks may also apply in the circumstances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAAB1B1" w14:textId="555ECB5B" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="144" w:name="_Toc236043355"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc237875249"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Emergencies</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="144"/>
+      <w:bookmarkEnd w:id="145"/>
+    </w:p>
+    <w:p w14:paraId="156F8FD9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="002A68F4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="63CB231C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In certain emergency situations where there is an immediate and serious risk to renter or other person or property inside the rented premises, staff may need to facilitate entry for authorised persons, such as emergency services, without renter consent or issuing a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Notice of Entry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="63CB231C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. These situations are considered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32199">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>a ‘reasonable excuse’ under s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ection </w:t>
+      </w:r>
+      <w:r w:rsidRPr="63CB231C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>91A of the RTA and include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73EE2250" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="002A68F4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A68F4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>oncerns about potential injury</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or death</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A68F4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g., welfare checks)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A756E5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00DE2013" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2013">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>looding, fire, gas leaks, or dangerous electrical faults</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BBD3E2C" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00DE2013" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="63CB231C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>egal entry authorisation (e.g., Victoria Police, Fire services)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0606F38E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="002A68F4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A68F4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ituations where household members, animals, or young children are locked inside or outside and at risk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300400A8" w14:textId="7D7D5618" w:rsidR="00571979" w:rsidRDefault="00571979" w:rsidP="00571979">
-[...11 lines deleted...]
-    <w:p w14:paraId="2499FF88" w14:textId="77777777" w:rsidR="00571979" w:rsidRPr="00774180" w:rsidRDefault="00571979" w:rsidP="00571979">
+    <w:p w14:paraId="53BA52B2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00774180">
-[...3 lines deleted...]
-        <w:t>If the renter was not home when entry was made</w:t>
+      <w:r w:rsidRPr="002A68F4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To facilitate entry, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12A45">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>staff should first attempt to obtain consent from the renter to enter the property. However, if this cannot be achieved, staff may use master keys where available. If master keys are not accessible or entry cannot be gained within a reasonable time based on the circumstances,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00774180">
-[...88 lines deleted...]
-      <w:r w:rsidR="00571979">
+      <w:r w:rsidRPr="002A68F4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arrangements should be made for lock changes or engaging contractors to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">support </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A68F4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">timely </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3BE437BF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>entry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A68F4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...512 lines deleted...]
-      <w:r w:rsidR="001C6910">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Where the renter is not home, refer to </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Notifying_renters_entry_1" w:history="1">
-        <w:r w:rsidR="001C6910" w:rsidRPr="0038403D">
+        <w:r w:rsidRPr="0038403D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Section 1</w:t>
         </w:r>
-        <w:r w:rsidR="001E2FBA">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="001C6910" w:rsidRPr="0038403D">
+        <w:r w:rsidRPr="0038403D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Notifying renters entry occurred in their absence</w:t>
+          <w:t xml:space="preserve"> Notifying </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="001C4D02">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>renters</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="0038403D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> entry occurred in their absence</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B54317">
-[...9 lines deleted...]
-        <w:divId w:val="339699255"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, so that they are appropriately informed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0354C7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F125F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Staff should ensure that entry is only facilitated when it is safe to do so, both for the renter and staff.</w:t>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="63CB231C">
+        <w:t xml:space="preserve">Staff should </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Note</w:t>
-[...648 lines deleted...]
-      <w:r w:rsidRPr="00EF7DC3">
+        <w:t xml:space="preserve">make sure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F125F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Electrical </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A32199" w:rsidRPr="00EF7DC3">
+        <w:t>that entry is only facilitated when it is safe to do so, both for the renter and staff.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If staff are unsure whether entry is safe, they should consult their line manager or emergency services on 000 for guidance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D80F2A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A68F4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The primary goal of emergency entry is to manage the immediate issue, prevent further damage, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">protect </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A68F4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the safety and well-being of the renter and the property. Once the emergency is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A68F4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>resolved, follow-up actions, such as repairs or further assessments, can be arranged with the renter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BCA92EE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="002A68F4" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="63CB231C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="63CB231C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>: Entering a property without ‘reasonable excuse’ under s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="63CB231C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 91A of the RTA is an </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>offence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="63CB231C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and may result in Homes Victoria being fined 60 penalty units. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757371AD" w14:textId="74C73821" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="146" w:name="_Toc236043356"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc237875250"/>
+      <w:r w:rsidRPr="001F2599">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Welfare </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>checks</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="146"/>
+      <w:bookmarkEnd w:id="147"/>
+    </w:p>
+    <w:p w14:paraId="68DCE30B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00A825CF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A825CF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Welfare checks may be initiated when there are concerns about a renter or household member’s well-being, such as unexplained absence. In such cases, staff should:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CFF1E18" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00A825CF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A825CF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">heck the renter’s tenancy record in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A825CF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A825CF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for any recorded temporary absence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62327DA5" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00A825CF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A825CF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ttempt to contact the renter directly</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460B17C1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00A825CF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A825CF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">each out to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>authorised</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A825CF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supports or emergency contacts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329B27C6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00A825CF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A825CF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the renter’s welfare or whereabouts cannot be confirmed, staff may initiate a home visit. If there is no response, check with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>neighbours</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A825CF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for any information or signs of neglect, such as uncollected mail or lights left on.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0551968C" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00A825CF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A825CF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>If it is suspected that a renter or household member is:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26093481" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00A825CF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
+      <w:r w:rsidRPr="00A825CF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>eriously injured</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3002D1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00A825CF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A825CF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>n need of immediate medical attention</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE8F07B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00A825CF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A825CF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>n a life-threatening condition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="395E6F62" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00A825CF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A825CF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>eceased inside the property</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E3CE20" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A825CF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff must immediately contact emergency services </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A825CF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">000 and facilitate entry to the property. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C67A56D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0059342E">
+        <w:t>Staff must not enter the property if a death is suspected. In the event a renter is found deceased, the police will arrange the removal of the body and notify the next of kin. Once the police have completed their investigation and removed the body, staff should secure the property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F420D8E" w14:textId="1E041086" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059342E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Industrial cleaning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340EDAF3" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059342E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>If a body is found, the police or forensic services will determine whether an industrial clean is necessary due to biohazard contamination or other health and safety concerns. The decision to arrange for an industrial clean is based on the following factors:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F2785D" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059342E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>he need for an industrial clean and the urgency of arranging it may vary depending on whether the event occurred during business hours or after hours</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49006AB1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059342E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>he extent to which the situation affects nearby renters or residents will also be considered</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3009D926" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059342E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>he severity of the situation and advice from authorities, CSHS managers, and/or standby managers will guide the decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04DC6046" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059342E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Once the investigation is complete, staff will be notified to arrange for a professional industrial clean to restore the property to a safe and habitable condition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15660C43" w14:textId="5ADAD9FA" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="148" w:name="_Toc236043357"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc237875251"/>
+      <w:r>
+        <w:t>Flooding</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="148"/>
+      <w:bookmarkEnd w:id="149"/>
+    </w:p>
+    <w:p w14:paraId="06F12DFA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00820DDB" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820DDB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Staff must promptly investigate flooding reports, which typically fall into two categories:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7D75CE" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00820DDB" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820DDB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Flooding in a single house or unit, with the renter not at home</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="011D6390" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00820DDB" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820DDB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Flooding in multiple properties (e.g., high-rise), affecting other units, with or without the renter at home.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F814B60" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0176A">
+        <w:lastRenderedPageBreak/>
+        <w:t>Before entering a property, staff should ascertain if the flooding can be resolved by turning off the water supply at the meter. If entry is required, the immediate priority is to stop flooding and minimise damage. Following this, necessary make-safe work should be arranged with a contractor</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E358753" w14:textId="6C9D3C33" w:rsidR="007B61E8" w:rsidRPr="00CE6F88" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6F88">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flood </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F88">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">emediation </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F88">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>orks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66958492" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="005E12AF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E12AF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>In the event of suspected damage or water accumulation, the following actions must be taken:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110BB3FA" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="005E12AF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00EF7DC3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">afety </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A32199" w:rsidRPr="00EF7DC3">
+        <w:t>Electrical safety check:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>c</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E12AF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>f there is any suspicion that electrical outlets or wiring may have been damaged due to water accumulation, an electrical check by a licensed contractor must be arranged immediately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0904369F" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="005E12AF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00EF7DC3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>heck</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A32199" w:rsidRPr="00EF7DC3">
+        <w:t>Wet vacuuming:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EF7DC3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E12AF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>f the property has experienced significant water accumulation, a professional cleaning contractor should be engaged to use a wet vacuum to remove excess water</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B0191A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="005E12AF" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF7DC3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00EF7DC3">
+        <w:t>Carpet removal:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wet </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A32199" w:rsidRPr="00EF7DC3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E12AF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f water damage is severe, removal of carpets may be required to prevent </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>mould</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E12AF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">support </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E12AF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>proper drying and sanitation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BBFBBC8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B61817" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF7DC3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>v</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EF7DC3">
+        <w:t>On-</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>acuuming</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A32199" w:rsidRPr="00EF7DC3">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7DC3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EF7DC3">
+        <w:t>ite presence:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
       <w:r w:rsidRPr="005E12AF">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>If the property has experienced significant water accumulation, a professional cleaning contractor should be engaged to use a wet vacuum to remove excess water</w:t>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">f the property is unoccupied, staff must remain on-site with contractors during the cleaning process and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">confirm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E12AF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>the property is secured once the issue is resolved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6593D07B" w14:textId="7B88E9E6" w:rsidR="007B61E8" w:rsidRPr="005E12AF" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="150" w:name="_Toc236043358"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc237875252"/>
+      <w:r>
+        <w:t>Fires, gas leaks or other serious safety risks</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="150"/>
+      <w:bookmarkEnd w:id="151"/>
+    </w:p>
+    <w:p w14:paraId="72B1F3F2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In emergencies such as fires, gas leaks, or other serious safety risks, staff must immediately contact 000. Information sharing may be necessary in these situations to protect individuals and prevent further harm. Any information shared must comply with relevant privacy laws. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE86F05" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If fire services attend, staff should obtain the attending officers’ contact details, including their name, position and phone number.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F7E012" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00B804BD" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B804BD">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once fire services have completed their work, coordinate with contractors to address any remaining health and safety risks, such as gas leaks or electrical faults, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and facilitate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B804BD">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>timely entry for necessary repairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5BD06D" w14:textId="4C85DC31" w:rsidR="007B61E8" w:rsidRPr="007F44F3" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="152" w:name="_Toc236043359"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc237875253"/>
+      <w:r w:rsidRPr="007F44F3">
+        <w:t>Abandoned or distressed animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="152"/>
+      <w:bookmarkEnd w:id="153"/>
+    </w:p>
+    <w:p w14:paraId="2F57E727" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="007F44F3" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F44F3">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>When reports are received about distressed or abandoned pets inside a property, staff should:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A4B8FD1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="007F44F3" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F44F3">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ecord the details of the person making the report</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD93E29" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="007F44F3" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F44F3">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>dentify the type and number of animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3280AF" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="007F44F3" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F44F3">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>onfirm how long the animals have been unattended</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687FB8F3" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="007F44F3" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F44F3">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ttempt to contact the renter to discuss the concerns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E73A64" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="007F44F3" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F44F3">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>If abandonment is suspected, staff should:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB7C852" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F44F3">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>onduct a home visit to verify the situation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F44F3">
+        <w:t>f confirmed, staff should</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="788CE241" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t xml:space="preserve">refer the case to RSPCA Victoria, local police or council, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD0CA2E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t>facilitate entry to the property as necessary to address the safety and wellbeing of the animals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E91636" w14:textId="561FF51F" w:rsidR="007B61E8" w:rsidRPr="00C75438" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="154" w:name="_Toc236043360"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc237875254"/>
+      <w:r>
+        <w:t>Entrapment or lockout</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="154"/>
+      <w:bookmarkEnd w:id="155"/>
+    </w:p>
+    <w:p w14:paraId="6405E4BD" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00DC1420" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1420">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff may arrange entry if a household member is locked inside and at risk of harm. If the situation is unknown, staff should </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">follow the procedures for welfare checks and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1420">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contact 000 for advice and facilitate entry as soon as possible to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">protect </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1420">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>safety.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51251FAB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00044A5F" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044A5F">
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A32199">
+        <w:t>lock-out situations during business hours that do not pose a safety risk, entry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044A5F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is permitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044A5F">
+        <w:t xml:space="preserve"> if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="183CCA60" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00FB5AE4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB5AE4">
+        <w:t>he person’s identity is verified, and they are a permanent household member aged 13 or older</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2C83E3" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00FB5AE4" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB5AE4">
+        <w:t>he renter confirms their whereabouts and consents to entry</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749AE07D" w14:textId="3B1E0B42" w:rsidR="005E12AF" w:rsidRPr="005E12AF" w:rsidRDefault="005E12AF" w:rsidP="00601439">
+    <w:p w14:paraId="19CC9274" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00044A5F" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044A5F">
+        <w:t>If master keys are available, entry may be made using them, or a lock change can be arranged at the renter’s expense.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581B30B3" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00410D0F" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410D0F">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>If there are concerns relating to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26282496" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00410D0F" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:divId w:val="760487327"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00EF7DC3">
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410D0F">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>he identity of the locked-out person,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1054FF" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00410D0F" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410D0F">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>amily violence, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2699B7EB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410D0F">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>child under 13 and the renter cannot be contacted;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>staff should report the situation to the police. If the child is able, they may assist in contacting others (e.g., household members, relatives, school, or support worker) who can help reach the renter, give consent for entry, or collect the child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723180D1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-GB"/>
-[...32 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E12AF">
-[...621 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00BC1A4D">
-        <w:rPr>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> concerns about child wellbeing can be reported to Child Protection under the </w:t>
+        <w:t xml:space="preserve">There is no legal minimum age for leaving a child alone but concerns about child wellbeing can be reported to Child Protection under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Children, Youth, and Families Act 2005</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1A4D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DD3E43" w14:textId="77777777" w:rsidR="00023D7B" w:rsidRPr="0059342E" w:rsidRDefault="00023D7B" w:rsidP="00023D7B">
+    <w:p w14:paraId="7027D8F2" w14:textId="37F146B8" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:divId w:val="1405764679"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="98" w:name="_Toc222164720"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="156" w:name="_Toc236043361"/>
+      <w:bookmarkStart w:id="157" w:name="_Toc237875255"/>
       <w:r w:rsidRPr="0059342E">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b w:val="0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Incident</w:t>
       </w:r>
       <w:r w:rsidRPr="0059342E">
         <w:t xml:space="preserve"> reporting</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="98"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4DAA4F5B" w14:textId="77777777" w:rsidR="00023D7B" w:rsidRPr="0059342E" w:rsidRDefault="00023D7B" w:rsidP="00023D7B">
+      <w:bookmarkEnd w:id="156"/>
+      <w:bookmarkEnd w:id="157"/>
+    </w:p>
+    <w:p w14:paraId="43BAA20B" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:divId w:val="1405764679"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:t>The Client Incident Management System (CIMS) is a framework for reporting and managing incidents, enabling collaboration between clients, service providers, and the department.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B326AF" w14:textId="334F40FD" w:rsidR="00023D7B" w:rsidRPr="0059342E" w:rsidRDefault="00023D7B" w:rsidP="00023D7B">
+    <w:p w14:paraId="69E749A6" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:divId w:val="1405764679"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:t xml:space="preserve">Incidents that meet the CIMS threshold must be reported according to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
-        <w:r w:rsidRPr="0059342E">
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Client incident management policy and guidance (CIMS) (word)</w:t>
+          <w:t>Client incident management policy and guidance (CIMS)</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
       <w:r w:rsidRPr="0059342E">
-        <w:t xml:space="preserve"> https://providers.dffh.vic.gov.au/cims#CimsGuides. Examples include:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="08DFCC23" w14:textId="0FCC5C86" w:rsidR="00023D7B" w:rsidRPr="0059342E" w:rsidRDefault="00257349" w:rsidP="00023D7B">
+        <w:t>. Examples include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69015459" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:divId w:val="1405764679"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00023D7B" w:rsidRPr="0059342E">
-[...3 lines deleted...]
-    <w:p w14:paraId="0CA715E9" w14:textId="3D4E3F41" w:rsidR="00023D7B" w:rsidRPr="0059342E" w:rsidRDefault="00257349" w:rsidP="00023D7B">
+      <w:r w:rsidRPr="0059342E">
+        <w:t>lient’s whereabouts unknown or unauthorised absence likely causing harm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730DBB83" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:divId w:val="1405764679"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00023D7B" w:rsidRPr="0059342E">
-[...3 lines deleted...]
-    <w:p w14:paraId="01005228" w14:textId="313FED63" w:rsidR="00023D7B" w:rsidRPr="0059342E" w:rsidRDefault="00257349" w:rsidP="00023D7B">
+      <w:r w:rsidRPr="0059342E">
+        <w:t>ntentional self-harm to end life</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DF80FB" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:divId w:val="1405764679"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00023D7B" w:rsidRPr="0059342E">
+      <w:r w:rsidRPr="0059342E">
         <w:t>nexpected client death, including substance-related cases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045C7917" w14:textId="77777777" w:rsidR="00023D7B" w:rsidRPr="0059342E" w:rsidRDefault="00023D7B" w:rsidP="00023D7B">
+    <w:p w14:paraId="496408B5" w14:textId="219A9B5F" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:divId w:val="1405764679"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="99" w:name="_Toc222164721"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="158" w:name="_Toc236043362"/>
+      <w:bookmarkStart w:id="159" w:name="_Toc237875256"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0059342E">
-        <w:t>HiiP incident reporting</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="6A9E0F71" w14:textId="77777777" w:rsidR="00023D7B" w:rsidRPr="0059342E" w:rsidRDefault="00023D7B" w:rsidP="00023D7B">
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0059342E">
+        <w:t xml:space="preserve"> incident reporting</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="158"/>
+      <w:bookmarkEnd w:id="159"/>
+    </w:p>
+    <w:p w14:paraId="1DAED468" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
-        <w:divId w:val="1405764679"/>
-      </w:pPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0059342E">
-        <w:t>HiiP incident reporting is an additional mandatory process that enables the documentation and recording of incidents linked to properties and any involved clients in HiiP. Reportable incident types include:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2E2B49A4" w14:textId="77777777" w:rsidR="00CE22D7" w:rsidRDefault="00023D7B" w:rsidP="00023D7B">
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0059342E">
+        <w:t xml:space="preserve"> incident reporting is an additional mandatory process that enables the documentation and recording of incidents linked to properties and any involved clients in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0059342E">
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0059342E">
+        <w:t>. Reportable incident types include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57176CA7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:divId w:val="1405764679"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:t>Acts of nature, such as</w:t>
       </w:r>
-      <w:r w:rsidR="00CE22D7">
+      <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC34E34" w14:textId="4DB4D63E" w:rsidR="00023D7B" w:rsidRPr="0059342E" w:rsidRDefault="00023D7B" w:rsidP="00CE22D7">
+    <w:p w14:paraId="38B01876" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
-        <w:divId w:val="1405764679"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7B9C0DE8" w14:textId="77777777" w:rsidR="00023D7B" w:rsidRPr="0059342E" w:rsidRDefault="00023D7B" w:rsidP="00023D7B">
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t>storm damage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A73FE2" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:divId w:val="1405764679"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:t>Fire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCE8880" w14:textId="77777777" w:rsidR="00023D7B" w:rsidRPr="0059342E" w:rsidRDefault="00023D7B" w:rsidP="00023D7B">
+    <w:p w14:paraId="694A92D9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:divId w:val="1405764679"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:t>Criminal activity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B09E2F4" w14:textId="77777777" w:rsidR="00CE22D7" w:rsidRDefault="00023D7B" w:rsidP="00023D7B">
+    <w:p w14:paraId="6CF06F30" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:divId w:val="1405764679"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:t>Hazards, such as</w:t>
       </w:r>
-      <w:r w:rsidR="00CE22D7">
+      <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A575CDC" w14:textId="7554914A" w:rsidR="00023D7B" w:rsidRPr="0059342E" w:rsidRDefault="00023D7B" w:rsidP="00CE22D7">
+    <w:p w14:paraId="5EE674E7" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
-        <w:divId w:val="1405764679"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:t>floods, gas leaks, or electrical faults</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54922CE7" w14:textId="77777777" w:rsidR="00023D7B" w:rsidRPr="0059342E" w:rsidRDefault="00023D7B" w:rsidP="00023D7B">
+    <w:p w14:paraId="4A1FB47C" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:divId w:val="1405764679"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:t>Methamphetamine contamination</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D1709D" w14:textId="77777777" w:rsidR="00023D7B" w:rsidRPr="0059342E" w:rsidRDefault="00023D7B" w:rsidP="00023D7B">
+    <w:p w14:paraId="3D5BC879" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:divId w:val="1405764679"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:t>Squatters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD9F095" w14:textId="77777777" w:rsidR="00023D7B" w:rsidRPr="0059342E" w:rsidRDefault="00023D7B" w:rsidP="00023D7B">
+    <w:p w14:paraId="0526921E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:divId w:val="1405764679"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:t>Vandalism</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="62EF4AC9" w14:textId="77777777" w:rsidR="00023D7B" w:rsidRPr="0059342E" w:rsidRDefault="00023D7B" w:rsidP="00023D7B">
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C0394E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
-        <w:divId w:val="1405764679"/>
       </w:pPr>
       <w:r w:rsidRPr="0059342E">
         <w:t>Incident categories align with the CIMS policy and support recording of detailed information such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1114E5E0" w14:textId="730D17E0" w:rsidR="00023D7B" w:rsidRPr="0059342E" w:rsidRDefault="00257349" w:rsidP="00023D7B">
+    <w:p w14:paraId="706325D9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:divId w:val="1405764679"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00023D7B" w:rsidRPr="0059342E">
+      <w:r w:rsidRPr="0059342E">
         <w:t>ncident category (e.g., Category 1 or 2)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C38895" w14:textId="0DBE90F7" w:rsidR="00023D7B" w:rsidRPr="0059342E" w:rsidRDefault="00257349" w:rsidP="00023D7B">
+    <w:p w14:paraId="26AFDEBC" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:divId w:val="1405764679"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00023D7B" w:rsidRPr="0059342E">
+      <w:r w:rsidRPr="0059342E">
         <w:t>escription of the incident</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5B9D8A" w14:textId="49E3DAEA" w:rsidR="00023D7B" w:rsidRPr="0059342E" w:rsidRDefault="00257349" w:rsidP="00023D7B">
+    <w:p w14:paraId="44009129" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:divId w:val="1405764679"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00023D7B" w:rsidRPr="0059342E">
+      <w:r w:rsidRPr="0059342E">
         <w:t>afety and security details, including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB76FB5" w14:textId="7B4BD570" w:rsidR="00023D7B" w:rsidRPr="0059342E" w:rsidRDefault="00257349" w:rsidP="00023D7B">
+    <w:p w14:paraId="64CDBAF1" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0059342E" w:rsidRDefault="007B61E8" w:rsidP="00452490">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
-        <w:divId w:val="1405764679"/>
-[...7 lines deleted...]
-      <w:r w:rsidR="004B7A92">
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t>completion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059342E">
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
-      <w:r w:rsidR="00B917E1">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>OurSafety</w:t>
       </w:r>
-      <w:r w:rsidR="00E0783F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00023D7B" w:rsidRPr="0059342E">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Incident Report</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059342E">
         <w:t>, evaluations, injuries, police investigations, client involvement, estimated damage costs, work notes, and photo evidence uploads.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09FCFE69" w14:textId="37E4DBE2" w:rsidR="007D75F6" w:rsidRDefault="009F2F49" w:rsidP="00362B10">
+    <w:p w14:paraId="4389A2B7" w14:textId="3A140024" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="003C24C7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...24 lines deleted...]
-    <w:p w14:paraId="29547267" w14:textId="7E038A14" w:rsidR="00714FE5" w:rsidRPr="00714FE5" w:rsidRDefault="00E311F5" w:rsidP="00714FE5">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="160" w:name="_Toc236043363"/>
+      <w:bookmarkStart w:id="161" w:name="_Toc237875257"/>
+      <w:r>
+        <w:t xml:space="preserve">Master </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>key</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sign out – Police requests for entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="160"/>
+      <w:bookmarkEnd w:id="161"/>
+    </w:p>
+    <w:p w14:paraId="1234274A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00714FE5" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:divId w:val="457531107"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff </w:t>
       </w:r>
       <w:r w:rsidRPr="00714FE5">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>may</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00714FE5" w:rsidRPr="00D5732B">
+        <w:t xml:space="preserve">may provide master keys to police </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5732B">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>through a sign-out process if the</w:t>
       </w:r>
-      <w:r w:rsidR="00714FE5" w:rsidRPr="00714FE5">
+      <w:r w:rsidRPr="00714FE5">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> following conditions are met:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B5ADDD" w14:textId="5FED6FE2" w:rsidR="00714FE5" w:rsidRPr="00C3073A" w:rsidRDefault="00310882" w:rsidP="00E311F5">
+    <w:p w14:paraId="75D40F6E" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00C3073A" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:divId w:val="457531107"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00616750" w:rsidRPr="00C3073A">
+      <w:r w:rsidRPr="00C3073A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">olice </w:t>
       </w:r>
-      <w:r w:rsidR="00A32199">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="003103DE" w:rsidRPr="00C3073A">
+      <w:r w:rsidRPr="00C3073A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">resent a </w:t>
       </w:r>
-      <w:r w:rsidR="00A32199">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="003103DE" w:rsidRPr="00C3073A">
+      <w:r w:rsidRPr="00C3073A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00714FE5" w:rsidRPr="00C3073A">
+        <w:t xml:space="preserve">alid </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">lid </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A32199">
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3073A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>w</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00714FE5" w:rsidRPr="00C3073A">
+        <w:t>arrant</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>arrant</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A32199">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6360EF16" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t>the warrant is current, signed, and dated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C11036" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00452490" w:rsidRDefault="007B61E8" w:rsidP="00452490">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00452490">
+        <w:t xml:space="preserve">the address specified in the warrant matches a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00452490">
+        <w:t>Homes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00452490">
+        <w:t xml:space="preserve"> Victoria-owned or managed property or permits police to enter any location where the named individual is suspected to be.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4197ACB4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00BC1A4D" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...49 lines deleted...]
-      <w:r>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1A4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>H</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00714FE5" w:rsidRPr="00BC1A4D">
+        <w:t xml:space="preserve">ousehold member verification: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1A4D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1A4D">
+        <w:t>he person named on the warrant is a listed household member of the property</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C93AFF" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00714FE5" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00136258">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">ousehold </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A32199" w:rsidRPr="00BC1A4D">
+        <w:t>CSHS manager</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>m</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00714FE5" w:rsidRPr="00BC1A4D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136258">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">ember </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A32199" w:rsidRPr="00BC1A4D">
+        <w:t>oversight and approval:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>v</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00714FE5" w:rsidRPr="00BC1A4D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007724F8">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007724F8">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t>aff have consulted and obtained CSHS manager approval to sign out master keys.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE93F06" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00714FE5" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714FE5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Before signing out a master key, staff must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B23A2B9" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00714FE5" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6C13">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ecord</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6C13">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>appropriate contact details</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6C13">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>of the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714FE5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> police officer signing out the key</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE2E93">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE2E93">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE2E93">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> key register, which forms part of the tenancy record</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71264901" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">make sure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714FE5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>the key</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714FE5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>signed out with a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714FE5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expected return time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4434">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no later than </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4434">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>4pm on the same day</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5025E626" w14:textId="191EBE59" w:rsidR="007B61E8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="63CB231C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-GB"/>
-[...303 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Police may enter properties without a warrant under the </w:t>
+      </w:r>
       <w:r w:rsidRPr="63CB231C">
-        <w:rPr>
-[...14 lines deleted...]
-      <w:r w:rsidR="00455323" w:rsidRPr="63CB231C">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Crimes Act 1958 (Vic)</w:t>
       </w:r>
-      <w:r w:rsidR="00455323" w:rsidRPr="00BC1A4D">
-[...27 lines deleted...]
-    <w:sectPr w:rsidR="005B7E29" w:rsidRPr="007A652B" w:rsidSect="00F15144">
+      <w:r>
+        <w:t xml:space="preserve"> (s. 459A), which permits them to enter and use reasonable force in certain situations. However, this authority does not extend to housing staff, who cannot permit police entry without a valid warrant. Allowing police access without a warrant would breach the renter's right to quiet enjoyment.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="007B61E8" w:rsidSect="00F15144">
+      <w:headerReference w:type="even" r:id="rId37"/>
+      <w:headerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="even" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FC4F85B" w14:textId="77777777" w:rsidR="003002CE" w:rsidRDefault="003002CE">
+    <w:p w14:paraId="3D58FEB9" w14:textId="77777777" w:rsidR="00287CD9" w:rsidRDefault="00287CD9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2278ABAE" w14:textId="77777777" w:rsidR="003002CE" w:rsidRDefault="003002CE"/>
+    <w:p w14:paraId="1A30C20C" w14:textId="77777777" w:rsidR="00287CD9" w:rsidRDefault="00287CD9"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75A70238" w14:textId="77777777" w:rsidR="003002CE" w:rsidRDefault="003002CE">
+    <w:p w14:paraId="63EFD6DC" w14:textId="77777777" w:rsidR="00287CD9" w:rsidRDefault="00287CD9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230D11BC" w14:textId="77777777" w:rsidR="003002CE" w:rsidRDefault="003002CE"/>
+    <w:p w14:paraId="0312AA97" w14:textId="77777777" w:rsidR="00287CD9" w:rsidRDefault="00287CD9"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="681A297D" w14:textId="77777777" w:rsidR="003002CE" w:rsidRDefault="003002CE">
+    <w:p w14:paraId="3B7F78D7" w14:textId="77777777" w:rsidR="00287CD9" w:rsidRDefault="00287CD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
@@ -24319,96 +21536,90 @@
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Ebrima"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1001AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="-webkit-standard">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21E06AB0" w14:textId="3FA2AEC0" w:rsidR="00434D8F" w:rsidRDefault="00434D8F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="064E79DF" w14:textId="77777777" w:rsidR="00EB4BC7" w:rsidRDefault="00EB4BC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5F16E52C" wp14:editId="181E78CF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189845</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="MSIPCM9dd54572b391b968e538fedc" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -24416,126 +21627,126 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="55F389B9" w14:textId="31CAAB1A" w:rsidR="00434D8F" w:rsidRPr="00EB4BC7" w:rsidRDefault="00434D8F" w:rsidP="00EB4BC7">
+                        <w:p w14:paraId="499EF1D0" w14:textId="77777777" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00EB4BC7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5F16E52C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM9dd54572b391b968e538fedc" o:spid="_x0000_s1027" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC+QSJfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3Gj&#10;dksJbRqnqkBckBCioJ6dePPTxOsodtvk7XFOcNyZ0ew3yX4wLbti72pLEpYLAQwpt7qmUsLP99vD&#10;BpjzirRqLaGEER3s09ldomJtb/SF16MvWSghFysJlfddzLnLKzTKLWyHFLzC9kb5cPYl1726hXLT&#10;8pUQETeqpvChUh2+VJg3x4uRsP7cZgU/N+b8Mb6PY90Up9eskPJ+Phx2wDwO/i8ME35AhzQwZfZC&#10;2rFWQhjigxqJ9TOwyV9uRQQsm7Snxw3wNOH/N6S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOob6v0WAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC+QSJfgAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCM9dd54572b391b968e538fedc" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo3ZL&#10;CW0ap6pAXJAQoqCenXjz08TrKHbb5O1xTnDcmdHsN8l+MC27Yu9qSxKWCwEMKbe6plLCz/fbwwaY&#10;84q0ai2hhBEd7NPZXaJibW/0hdejL1koIRcrCZX3Xcy5yys0yi1shxS8wvZG+XD2Jde9uoVy0/KV&#10;EBE3qqbwoVIdvlSYN8eLkbD+3GYFPzfm/DG+j2PdFKfXrJDyfj4cdsA8Dv4vDBN+QIc0MGX2Qtqx&#10;VkIY4oMaifUzsMlfbkUELJu0p8cN8DTh/zekvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAvkEiX4AAAAAsBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="55F389B9" w14:textId="31CAAB1A" w:rsidR="00434D8F" w:rsidRPr="00EB4BC7" w:rsidRDefault="00434D8F" w:rsidP="00EB4BC7">
+                  <w:p w14:paraId="499EF1D0" w14:textId="77777777" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="795C27F3" w14:textId="735E2BCF" w:rsidR="00434D8F" w:rsidRDefault="00434D8F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AFEEE55" w14:textId="77777777" w:rsidR="00431A70" w:rsidRDefault="00EB4BC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="47C005B9" wp14:editId="033DE9C0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189687</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="MSIPCM36724fdbb2a52fcfc05f86a5" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -24544,126 +21755,126 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6C8B923F" w14:textId="188DBC95" w:rsidR="00434D8F" w:rsidRPr="00EB4BC7" w:rsidRDefault="00434D8F" w:rsidP="002C5B7C">
+                        <w:p w14:paraId="777F0BDD" w14:textId="77777777" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="002C5B7C">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00EB4BC7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="47C005B9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM36724fdbb2a52fcfc05f86a5" o:spid="_x0000_s1028" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7jRm/GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0gChbYRoWKtmCah&#10;thKd+mwcm0RyfJ5tSNhfv7NDoOr2VPXFOd9d7sf3fZ7fdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4sxVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfN4tbuktKzF&#10;6o1Kxmk6S1qwpbHAhXPofeiDdBHrSym4f5LSCU9UQXE2H08bz204k8Wc5TvLTFXz0xjsA1M0rNbY&#10;9FzqgXlG9rb+p1RTcwsOpB9xaBKQsuYi7oDbZOm7bTYVMyLuguA4c4bJfV5Z/njYmGdLfPcdOiQw&#10;ANIalzt0hn06aZvwxUkJxhHC4xk20XnC0Xk9naWTDEMcY5Msu76ZhjLJ5W9jnf8hoCHBKKhFWiJa&#10;7LB2vk8dUkIzDataqUiN0qQt6GwyTeMP5wgWVxp7XGYNlu+2HanLgo6HPbZQHnE9Cz3zzvBVjTOs&#10;mfPPzCLVODbK1z/hIRVgLzhZlFRg//zPH/KRAYxS0qJ0Cup+75kVlKifGrm5za6ugtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEAL5BIl+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2sr&#10;caN2SwltGqeqQFyQEKKgnp1489PE6yh22+TtcU5w3JnR7DfJfjAtu2LvaksSlgsBDCm3uqZSws/3&#10;28MGmPOKtGotoYQRHezT2V2iYm1v9IXXoy9ZKCEXKwmV913MucsrNMotbIcUvML2Rvlw9iXXvbqF&#10;ctPylRARN6qm8KFSHb5UmDfHi5Gw/txmBT835vwxvo9j3RSn16yQ8n4+HHbAPA7+LwwTfkCHNDBl&#10;9kLasVZCGOKDGon1M7DJX25FBCybtKfHDfA04f83pL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAu40ZvxgCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAL5BIl+AAAAALAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCM36724fdbb2a52fcfc05f86a5" o:spid="_x0000_s1027" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC+QSJfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3Gj&#10;dksJbRqnqkBckBCioJ6dePPTxOsodtvk7XFOcNyZ0ew3yX4wLbti72pLEpYLAQwpt7qmUsLP99vD&#10;BpjzirRqLaGEER3s09ldomJtb/SF16MvWSghFysJlfddzLnLKzTKLWyHFLzC9kb5cPYl1726hXLT&#10;8pUQETeqpvChUh2+VJg3x4uRsP7cZgU/N+b8Mb6PY90Up9eskPJ+Phx2wDwO/i8ME35AhzQwZfZC&#10;2rFWQhjigxqJ9TOwyV9uRQQsm7Snxw3wNOH/N6S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOob6v0WAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC+QSJfgAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6C8B923F" w14:textId="188DBC95" w:rsidR="00434D8F" w:rsidRPr="00EB4BC7" w:rsidRDefault="00434D8F" w:rsidP="002C5B7C">
+                  <w:p w14:paraId="777F0BDD" w14:textId="77777777" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="002C5B7C">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4ED4B1DC" w14:textId="660D8273" w:rsidR="00434D8F" w:rsidRDefault="00434D8F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0BD79181" w14:textId="77777777" w:rsidR="00EB4BC7" w:rsidRDefault="00EB4BC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="70BA23E7" wp14:editId="2F526DE4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189845</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="MSIPCMf6504bf684e4519137a7274a" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -24671,517 +21882,1875 @@
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4086DCEE" w14:textId="7687AF4A" w:rsidR="00434D8F" w:rsidRPr="00EB4BC7" w:rsidRDefault="00434D8F" w:rsidP="00EB4BC7">
+                        <w:p w14:paraId="2416AE79" w14:textId="77777777" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00EB4BC7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="70BA23E7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMf6504bf684e4519137a7274a" o:spid="_x0000_s1030" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZof46GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LiRxLBcuAmcFHA&#10;SAI4Rc40RVoCKC5L0pbcr++Ssuwg7SnIhVrurvYxM5zfdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4srqECVwhIsol3emoJW3ps8SRyvRMPcCIzQGJRgG+bxandJaVmL&#10;1RuVXKXpLGnBlsYCF86h96EP0kWsL6Xg/klKJzxRBcXZfDxtPLfhTBZzlu8sM1XNT2OwD0zRsFpj&#10;03OpB+YZ2dv6n1JNzS04kH7EoUlAypqLuANuk6XvttlUzIi4C4LjzBkm93ll+eNhY54t8d136JDA&#10;AEhrXO7QGfbppG3CFyclGEcIj2fYROcJR+f1dJaOMwxxjI2z7PpmGsokl7+Ndf6HgIYEo6AWaYlo&#10;scPa+T51SAnNNKxqpSI1SpO2oLPxNI0/nCNYXGnscZk1WL7bdqQuCzoZ9thCecT1LPTMO8NXNc6w&#10;Zs4/M4tU49goX/+Eh1SAveBkUVKB/fM/f8hHBjBKSYvSKaj7vWdWUKJ+auTmNptMgtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEAL5BIl+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2sr&#10;caN2SwltGqeqQFyQEKKgnp1489PE6yh22+TtcU5w3JnR7DfJfjAtu2LvaksSlgsBDCm3uqZSws/3&#10;28MGmPOKtGotoYQRHezT2V2iYm1v9IXXoy9ZKCEXKwmV913MucsrNMotbIcUvML2Rvlw9iXXvbqF&#10;ctPylRARN6qm8KFSHb5UmDfHi5Gw/txmBT835vwxvo9j3RSn16yQ8n4+HHbAPA7+LwwTfkCHNDBl&#10;9kLasVZCGOKDGon1M7DJX25FBCybtKfHDfA04f83pL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAGaH+OhgCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAL5BIl+AAAAALAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCMf6504bf684e4519137a7274a" o:spid="_x0000_s1028" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7jRm/GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0gChbYRoWKtmCah&#10;thKd+mwcm0RyfJ5tSNhfv7NDoOr2VPXFOd9d7sf3fZ7fdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4sxVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfN4tbuktKzF&#10;6o1Kxmk6S1qwpbHAhXPofeiDdBHrSym4f5LSCU9UQXE2H08bz204k8Wc5TvLTFXz0xjsA1M0rNbY&#10;9FzqgXlG9rb+p1RTcwsOpB9xaBKQsuYi7oDbZOm7bTYVMyLuguA4c4bJfV5Z/njYmGdLfPcdOiQw&#10;ANIalzt0hn06aZvwxUkJxhHC4xk20XnC0Xk9naWTDEMcY5Msu76ZhjLJ5W9jnf8hoCHBKKhFWiJa&#10;7LB2vk8dUkIzDataqUiN0qQt6GwyTeMP5wgWVxp7XGYNlu+2HanLgo6HPbZQHnE9Cz3zzvBVjTOs&#10;mfPPzCLVODbK1z/hIRVgLzhZlFRg//zPH/KRAYxS0qJ0Cup+75kVlKifGrm5za6ugtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEAL5BIl+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2sr&#10;caN2SwltGqeqQFyQEKKgnp1489PE6yh22+TtcU5w3JnR7DfJfjAtu2LvaksSlgsBDCm3uqZSws/3&#10;28MGmPOKtGotoYQRHezT2V2iYm1v9IXXoy9ZKCEXKwmV913MucsrNMotbIcUvML2Rvlw9iXXvbqF&#10;ctPylRARN6qm8KFSHb5UmDfHi5Gw/txmBT835vwxvo9j3RSn16yQ8n4+HHbAPA7+LwwTfkCHNDBl&#10;9kLasVZCGOKDGon1M7DJX25FBCybtKfHDfA04f83pL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAu40ZvxgCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAL5BIl+AAAAALAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="4086DCEE" w14:textId="7687AF4A" w:rsidR="00434D8F" w:rsidRPr="00EB4BC7" w:rsidRDefault="00434D8F" w:rsidP="00EB4BC7">
+                  <w:p w14:paraId="2416AE79" w14:textId="77777777" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00EB4BC7">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08A7AB9C" w14:textId="77777777" w:rsidR="00D63636" w:rsidRDefault="002C5B7C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3B772BC9" wp14:editId="18CDC098">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10189210</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7560310" cy="311785"/>
+              <wp:effectExtent l="0" t="0" r="0" b="12065"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="MSIPCMd3f54469bd0204c6fb2f3fa8" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7560310" cy="311785"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
+                            <a:solidFill>
+                              <a:prstClr val="black"/>
+                            </a:solidFill>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="714CFACF" w14:textId="77777777" w:rsidR="002C5B7C" w:rsidRPr="002C5B7C" w:rsidRDefault="002C5B7C" w:rsidP="002C5B7C">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="002C5B7C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3B772BC9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="MSIPCMd3f54469bd0204c6fb2f3fa8" o:spid="_x0000_s1029" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLApg3GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0oOU6KbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDT2Owf5iiZY3G&#10;pudSj8wzsrfNH6XahltwIP2EQ5uAlA0XcQfcJks/bLOtmRFxFwTHmTNM7v+V5U+HrXmxxPdfoUcC&#10;AyCdcblDZ9inl7YNX5yUYBwhPJ5hE70nHJ03s3k6zTDEMTbNspvbWSiTXP421vlvAloSjIJapCWi&#10;xQ4b54fUMSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7ElT4RTjHiVUR1zPwsC8M3zd4Awb&#10;5vwLs0g1jo3y9c94SAXYC04WJTXYX3/zh3xkAKOUdCidgrqfe2YFJeq7Rm7usuvroLV4QcO+95aj&#10;V+/bB0BVZvhADI9myPVqNKWF9g3VvQrdMMQ0x54FLUfzwQ9CxtfBxWoVk1BVhvmN3hoeSgc0A7Kv&#10;/Ruz5gS/R+KeYBQXyz+wMOQOPKz2HmQTKQr4DmieYEdFRpJPrydI/v09Zl3e+PI3AAAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBLApg3GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox inset=",0,,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="714CFACF" w14:textId="77777777" w:rsidR="002C5B7C" w:rsidRPr="002C5B7C" w:rsidRDefault="002C5B7C" w:rsidP="002C5B7C">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="002C5B7C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7EAD8C15" w14:textId="11D530F8" w:rsidR="00431A70" w:rsidRDefault="00EB4BC7" w:rsidP="00DC00C1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3667"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1BA32EAB" wp14:editId="3AC451D7">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10189845</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7560310" cy="311785"/>
+              <wp:effectExtent l="0" t="0" r="0" b="12065"/>
+              <wp:wrapNone/>
+              <wp:docPr id="11" name="MSIPCM82764d688816a9dc96a1b608" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7560310" cy="311785"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
+                            <a:solidFill>
+                              <a:prstClr val="black"/>
+                            </a:solidFill>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1A60EE46" w14:textId="77777777" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00EB4BC7">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="1BA32EAB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="MSIPCM82764d688816a9dc96a1b608" o:spid="_x0000_s1030" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZof46GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LiRxLBcuAmcFHA&#10;SAI4Rc40RVoCKC5L0pbcr++Ssuwg7SnIhVrurvYxM5zfdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4srqECVwhIsol3emoJW3ps8SRyvRMPcCIzQGJRgG+bxandJaVmL&#10;1RuVXKXpLGnBlsYCF86h96EP0kWsL6Xg/klKJzxRBcXZfDxtPLfhTBZzlu8sM1XNT2OwD0zRsFpj&#10;03OpB+YZ2dv6n1JNzS04kH7EoUlAypqLuANuk6XvttlUzIi4C4LjzBkm93ll+eNhY54t8d136JDA&#10;AEhrXO7QGfbppG3CFyclGEcIj2fYROcJR+f1dJaOMwxxjI2z7PpmGsokl7+Ndf6HgIYEo6AWaYlo&#10;scPa+T51SAnNNKxqpSI1SpO2oLPxNI0/nCNYXGnscZk1WL7bdqQuCzoZ9thCecT1LPTMO8NXNc6w&#10;Zs4/M4tU49goX/+Eh1SAveBkUVKB/fM/f8hHBjBKSYvSKaj7vWdWUKJ+auTmNptMgtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEAL5BIl+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2sr&#10;caN2SwltGqeqQFyQEKKgnp1489PE6yh22+TtcU5w3JnR7DfJfjAtu2LvaksSlgsBDCm3uqZSws/3&#10;28MGmPOKtGotoYQRHezT2V2iYm1v9IXXoy9ZKCEXKwmV913MucsrNMotbIcUvML2Rvlw9iXXvbqF&#10;ctPylRARN6qm8KFSHb5UmDfHi5Gw/txmBT835vwxvo9j3RSn16yQ8n4+HHbAPA7+LwwTfkCHNDBl&#10;9kLasVZCGOKDGon1M7DJX25FBCybtKfHDfA04f83pL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAGaH+OhgCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAL5BIl+AAAAALAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox inset=",0,,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="1A60EE46" w14:textId="77777777" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56E0ABD7" w14:textId="77777777" w:rsidR="003002CE" w:rsidRDefault="003002CE" w:rsidP="00207717">
+    <w:p w14:paraId="541DCA83" w14:textId="77777777" w:rsidR="00287CD9" w:rsidRDefault="00287CD9" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="559EB25F" w14:textId="77777777" w:rsidR="003002CE" w:rsidRDefault="003002CE">
+    <w:p w14:paraId="07051E65" w14:textId="77777777" w:rsidR="00287CD9" w:rsidRDefault="00287CD9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442DCA8B" w14:textId="77777777" w:rsidR="003002CE" w:rsidRDefault="003002CE"/>
+    <w:p w14:paraId="6A6BCCCD" w14:textId="77777777" w:rsidR="00287CD9" w:rsidRDefault="00287CD9"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7F5146AA" w14:textId="77777777" w:rsidR="003002CE" w:rsidRDefault="003002CE">
+    <w:p w14:paraId="4A7BDD5D" w14:textId="77777777" w:rsidR="00287CD9" w:rsidRDefault="00287CD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="712911F5" w14:textId="2C26B48F" w:rsidR="007B61E8" w:rsidRPr="00D851A8" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00530BCB">
+        <w:t>https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/OurSafety-Incident-Reporting-%26-Investigation.aspx</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1397">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F62EBB">
+        <w:t>(internal link)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="6EEAF5DE" w14:textId="01B58763" w:rsidR="00147F52" w:rsidRPr="00147F52" w:rsidRDefault="00147F52">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F62EBB" w:rsidRPr="008E2BD2">
+        <w:t>https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/Employee-Wellbeing-and-Support-Program-EAP.aspx</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62EBB">
+        <w:t xml:space="preserve"> (internal link)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="7946C2C9" w14:textId="1F954581" w:rsidR="00FC18B5" w:rsidRPr="00FC18B5" w:rsidRDefault="00FC18B5">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1397" w:rsidRPr="008E2BD2">
+        <w:t>https://dhhsvicgovau.sharepoint.com/sites/dffh/SitePages/Managing-feedback.aspx</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1397">
+        <w:t xml:space="preserve"> (internal link)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="7B545351" w14:textId="336700E3" w:rsidR="007B61E8" w:rsidRPr="00F25A2B" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C191C" w:rsidRPr="008E2BD2">
+        <w:t>https://dhhsvicgovau.sharepoint.com/sites/dffh/SitePages/Health-safety-and-wellbeing.aspx</w:t>
+      </w:r>
+      <w:r w:rsidR="006C191C" w:rsidRPr="006C191C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1397" w:rsidRPr="006C191C">
+        <w:t>(internal link)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="6D0D3B7D" w14:textId="0A2944A5" w:rsidR="007B61E8" w:rsidRPr="00451EF1" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4698">
+        <w:t>https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0311E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="2FB02E5C" w14:textId="3788D426" w:rsidR="007B61E8" w:rsidRPr="00FA6486" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F759C" w:rsidRPr="00AC02D5">
+        <w:t>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Keeping-safe-at-work.aspx</w:t>
+      </w:r>
+      <w:r w:rsidR="002F759C">
+        <w:t xml:space="preserve"> (internal link)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="60965DB2" w14:textId="2E804826" w:rsidR="00886253" w:rsidRPr="00886253" w:rsidRDefault="00886253">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886253">
+        <w:t>https://providers.dffh.vic.gov.au/information-sharing</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="14EF5452" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00FA6486" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4698">
+        <w:t>https://providers.dffh.vic.gov.au/business-practice-operational-guidelines</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="3C82798C" w14:textId="7D1A573D" w:rsidR="007B61E8" w:rsidRPr="00FA6486" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D7EC6" w:rsidRPr="00AC02D5">
+        <w:t>https://dhhsvicgovau.sharepoint.com/:u:/r/sites/dffh/SitePages/Housing-information-sharing.aspx?csf=1&amp;web=1&amp;e=5XwOSe</w:t>
+      </w:r>
+      <w:r w:rsidR="004D7EC6">
+        <w:t xml:space="preserve"> (internal link)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="747DCCB1" w14:textId="4FA0CD88" w:rsidR="007B61E8" w:rsidRPr="00FA6486" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00357D44" w:rsidRPr="00AC02D5">
+        <w:t>https://providers.dffh.vic.gov.au/make-safe-guidance-services-working-people-living-hoarding-and-environmental-neglect-word</w:t>
+      </w:r>
+      <w:r w:rsidR="00357D44">
+        <w:t xml:space="preserve"> (internal link)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="1922A487" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="002C2464" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4698">
+        <w:t>https://ovic.vic.gov.au/book/ipp-2-use-and-disclosure/#IPP_2.1(d):_Necessary_to_lessen_or_prevent_serious_threats_to_health_or_safety</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="3C52AFB7" w14:textId="132BB615" w:rsidR="008D7A25" w:rsidRPr="008D7A25" w:rsidRDefault="008D7A25">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000614C3" w:rsidRPr="00AC02D5">
+        <w:t>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Working-with-other-services.aspx</w:t>
+      </w:r>
+      <w:r w:rsidR="000614C3">
+        <w:t xml:space="preserve"> (internal link)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="1C8327E5" w14:textId="6606607F" w:rsidR="005D2956" w:rsidRPr="005D2956" w:rsidRDefault="005D2956">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3D20" w:rsidRPr="00AC02D5">
+        <w:t>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Housing-Practice-Advice-and-Support.aspx</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3D20">
+        <w:t xml:space="preserve"> (internal link)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="15">
+    <w:p w14:paraId="08B14BF4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00906A80" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE6766">
+        <w:t>https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="16">
+    <w:p w14:paraId="14BB7961" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="00906A80" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE6766">
+        <w:t>https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="17">
+    <w:p w14:paraId="772C3861" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0008517F" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE6766">
+        <w:t>https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="18">
+    <w:p w14:paraId="767BDFA4" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0008517F" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E949C0">
+        <w:t>https://www.dffh.vic.gov.au/publications/framework-trauma-informed-practice</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="19">
+    <w:p w14:paraId="093F80E8" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0008517F" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E949C0">
+        <w:t>https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="20">
+    <w:p w14:paraId="6440EE2A" w14:textId="77777777" w:rsidR="007B61E8" w:rsidRPr="0008517F" w:rsidRDefault="007B61E8" w:rsidP="007B61E8">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7864">
+        <w:t>https://providers.dffh.vic.gov.au/cims#CimsGuides</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="17929FDA" w14:textId="11932120" w:rsidR="00434D8F" w:rsidRDefault="00434D8F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59E6E902" w14:textId="77777777" w:rsidR="00431A70" w:rsidRDefault="00C60411">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>11</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r>
+      <w:t>Document title</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...157 lines deleted...]
-      </mc:AlternateContent>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="009C245E" w:rsidRPr="009C245E">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>(use Header style)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1BCF35DD" w14:textId="0F53FE4C" w:rsidR="00434D8F" w:rsidRDefault="00434D8F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49C56C83" w14:textId="799100F9" w:rsidR="00562811" w:rsidRPr="001C7128" w:rsidRDefault="007B61E8" w:rsidP="001C7128">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="007B61E8">
+      <w:t>Home Visits and Lawful Entry to Rented Properties Operational Guidelines</w:t>
+    </w:r>
+    <w:r w:rsidR="001C7128">
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
-        <w:noProof/>
+        <w:b w:val="0"/>
+        <w:bCs/>
       </w:rPr>
-      <mc:AlternateContent>
-[...157 lines deleted...]
-      </mc:AlternateContent>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="001C7128">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00C06715"/>
+    <w:nsid w:val="031A3B23"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C1E88E7E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BAD2E30"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0AAE1EBA"/>
+    <w:styleLink w:val="ZZNumbersloweralpha"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Numberloweralpha"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="397"/>
+        </w:tabs>
+        <w:ind w:left="397" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Numberloweralphaindent"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="794"/>
+        </w:tabs>
+        <w:ind w:left="794" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C4303A5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="986E24B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="397"/>
+        </w:tabs>
+        <w:ind w:left="397" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="DHHSnumberdigitindent"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="794"/>
+        </w:tabs>
+        <w:ind w:left="794" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E6C68D4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9D040EF8"/>
+    <w:styleLink w:val="ZZQuotebullets6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Numberdigit"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="397"/>
+        </w:tabs>
+        <w:ind w:left="397" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Numberdigitindent"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="794"/>
+        </w:tabs>
+        <w:ind w:left="794" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:pStyle w:val="Bulletafternumbers1"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="794" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:pStyle w:val="Bulletafternumbers2"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1191" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EC54A41"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="986E24B0"/>
+    <w:styleLink w:val="ZZNumberslowerroman"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="Numberlowerroman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="397"/>
+        </w:tabs>
+        <w:ind w:left="397" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="Numberlowerromanindent"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="794"/>
+        </w:tabs>
+        <w:ind w:left="794" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="541611C2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="350ED9F2"/>
+    <w:styleLink w:val="ZZTablebullets"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Tablebullet1"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="227" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:pStyle w:val="Tablebullet2"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
+        <w:ind w:left="454" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54BA1E5A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F05C78C0"/>
+    <w:styleLink w:val="ZZBullets"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet1"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:pStyle w:val="Bullet2"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6309259F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8B3CE87A"/>
+    <w:styleLink w:val="ZZQuotebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Quotebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Quotebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="964" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
@@ -25259,13434 +23828,1359 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...4288 lines deleted...]
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="1" w16cid:durableId="1774787977">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2016378758">
-[...24 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="2" w16cid:durableId="609555628">
+    <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1800761016">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="3" w16cid:durableId="1414669078">
+    <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1517302741">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="4" w16cid:durableId="832066259">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1095710771">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="5" w16cid:durableId="597568604">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1515876992">
-[...8 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="1650477014">
+  <w:num w:numId="6" w16cid:durableId="1605532688">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1473596912">
+  <w:num w:numId="7" w16cid:durableId="1440564946">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="641496931">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1629822164">
-[...186 lines deleted...]
-  <w:num w:numId="36" w16cid:durableId="1404332937">
+  <w:num w:numId="9" w16cid:durableId="1307776664">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="619728701">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="10" w16cid:durableId="639921597">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="848104601">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="9"/>
+  <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001A6272"/>
-    <w:rsid w:val="00000416"/>
+    <w:rsidRoot w:val="007B61E8"/>
     <w:rsid w:val="00000719"/>
-    <w:rsid w:val="00000BFE"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00002C9B"/>
     <w:rsid w:val="00002D68"/>
-    <w:rsid w:val="000030C1"/>
     <w:rsid w:val="000033F7"/>
     <w:rsid w:val="00003403"/>
-    <w:rsid w:val="0000351E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0000527A"/>
     <w:rsid w:val="00005347"/>
-    <w:rsid w:val="0000556F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00006E66"/>
     <w:rsid w:val="000072B6"/>
-    <w:rsid w:val="00007402"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00007DD0"/>
     <w:rsid w:val="0001021B"/>
-    <w:rsid w:val="000110C1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00011D46"/>
     <w:rsid w:val="00011D89"/>
-    <w:rsid w:val="00012391"/>
-[...14 lines deleted...]
-    <w:rsid w:val="0001539E"/>
     <w:rsid w:val="000154FD"/>
-    <w:rsid w:val="000156BB"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00020271"/>
     <w:rsid w:val="00020678"/>
-    <w:rsid w:val="00020953"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00021C8B"/>
+    <w:rsid w:val="00020D13"/>
     <w:rsid w:val="00022271"/>
-    <w:rsid w:val="000225C8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00023564"/>
     <w:rsid w:val="000235E8"/>
-    <w:rsid w:val="000237B9"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000244CE"/>
     <w:rsid w:val="00024D89"/>
     <w:rsid w:val="000250B6"/>
-    <w:rsid w:val="000257CC"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00033A98"/>
     <w:rsid w:val="00033D81"/>
     <w:rsid w:val="00033DC9"/>
-    <w:rsid w:val="00034C94"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00036BBB"/>
     <w:rsid w:val="00037366"/>
-    <w:rsid w:val="00037BF5"/>
-[...4 lines deleted...]
-    <w:rsid w:val="000418CD"/>
     <w:rsid w:val="00041BF0"/>
-    <w:rsid w:val="0004202E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0004272F"/>
     <w:rsid w:val="00042C8A"/>
-    <w:rsid w:val="00042EB3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00044A5F"/>
     <w:rsid w:val="0004536B"/>
-    <w:rsid w:val="00045708"/>
-[...4 lines deleted...]
-    <w:rsid w:val="000469CB"/>
     <w:rsid w:val="00046B68"/>
-    <w:rsid w:val="00046C78"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00051589"/>
     <w:rsid w:val="000527DD"/>
-    <w:rsid w:val="0005291E"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00056DAA"/>
+    <w:rsid w:val="00056D4A"/>
     <w:rsid w:val="00056EC4"/>
-    <w:rsid w:val="00056FE5"/>
-    <w:rsid w:val="00057399"/>
     <w:rsid w:val="000578B2"/>
-    <w:rsid w:val="00057F29"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00060669"/>
     <w:rsid w:val="00060959"/>
-    <w:rsid w:val="00060ABC"/>
     <w:rsid w:val="00060C8F"/>
-    <w:rsid w:val="00060C90"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000614D6"/>
+    <w:rsid w:val="000614C3"/>
     <w:rsid w:val="0006298A"/>
-    <w:rsid w:val="00062CD2"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000662C3"/>
     <w:rsid w:val="000663CD"/>
-    <w:rsid w:val="000667B6"/>
-[...18 lines deleted...]
-    <w:rsid w:val="000733FA"/>
     <w:rsid w:val="000733FE"/>
-    <w:rsid w:val="00073C62"/>
     <w:rsid w:val="00074219"/>
-    <w:rsid w:val="000742C7"/>
     <w:rsid w:val="00074ED5"/>
-    <w:rsid w:val="00075199"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00081525"/>
     <w:rsid w:val="0008170F"/>
     <w:rsid w:val="0008204A"/>
-    <w:rsid w:val="00082417"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00083F4A"/>
     <w:rsid w:val="0008508E"/>
-    <w:rsid w:val="0008541B"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00087949"/>
+    <w:rsid w:val="00085F50"/>
     <w:rsid w:val="00087951"/>
-    <w:rsid w:val="00087A43"/>
-[...4 lines deleted...]
-    <w:rsid w:val="000910DD"/>
     <w:rsid w:val="0009113B"/>
-    <w:rsid w:val="000911EE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00093040"/>
     <w:rsid w:val="00093402"/>
-    <w:rsid w:val="0009349E"/>
-    <w:rsid w:val="00093681"/>
     <w:rsid w:val="000939ED"/>
-    <w:rsid w:val="00093A9A"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00094A7F"/>
     <w:rsid w:val="00094DA3"/>
-    <w:rsid w:val="000950D0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000965E2"/>
     <w:rsid w:val="00096CD1"/>
-    <w:rsid w:val="00096FF0"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000A004E"/>
     <w:rsid w:val="000A012C"/>
-    <w:rsid w:val="000A01D1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000A0E4A"/>
     <w:rsid w:val="000A0EB9"/>
-    <w:rsid w:val="000A1074"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000A132A"/>
     <w:rsid w:val="000A186C"/>
-    <w:rsid w:val="000A194F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000A1AD7"/>
+    <w:rsid w:val="000A1C74"/>
     <w:rsid w:val="000A1EA4"/>
     <w:rsid w:val="000A2476"/>
-    <w:rsid w:val="000A27A3"/>
-[...9 lines deleted...]
-    <w:rsid w:val="000A609F"/>
+    <w:rsid w:val="000A4B9E"/>
+    <w:rsid w:val="000A5AE2"/>
     <w:rsid w:val="000A641A"/>
-    <w:rsid w:val="000A6827"/>
-[...15 lines deleted...]
-    <w:rsid w:val="000B3EAE"/>
     <w:rsid w:val="000B3EDB"/>
-    <w:rsid w:val="000B40A7"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000B4D95"/>
     <w:rsid w:val="000B543D"/>
     <w:rsid w:val="000B55F9"/>
     <w:rsid w:val="000B5BF7"/>
-    <w:rsid w:val="000B663B"/>
-    <w:rsid w:val="000B6A8B"/>
     <w:rsid w:val="000B6BC8"/>
-    <w:rsid w:val="000B7C19"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000C0275"/>
     <w:rsid w:val="000C0303"/>
-    <w:rsid w:val="000C0328"/>
-[...14 lines deleted...]
-    <w:rsid w:val="000C421C"/>
+    <w:rsid w:val="000C2E9F"/>
+    <w:rsid w:val="000C3170"/>
     <w:rsid w:val="000C42EA"/>
-    <w:rsid w:val="000C431F"/>
-    <w:rsid w:val="000C43E5"/>
     <w:rsid w:val="000C4546"/>
-    <w:rsid w:val="000C4895"/>
-[...13 lines deleted...]
-    <w:rsid w:val="000C7C16"/>
     <w:rsid w:val="000D02EC"/>
-    <w:rsid w:val="000D0683"/>
-[...4 lines deleted...]
-    <w:rsid w:val="000D115B"/>
     <w:rsid w:val="000D1242"/>
-    <w:rsid w:val="000D128D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000D1F23"/>
     <w:rsid w:val="000D2ABA"/>
-    <w:rsid w:val="000D2B02"/>
-[...19 lines deleted...]
-    <w:rsid w:val="000E081A"/>
+    <w:rsid w:val="000D3942"/>
     <w:rsid w:val="000E0970"/>
-    <w:rsid w:val="000E0A20"/>
-[...4 lines deleted...]
-    <w:rsid w:val="000E3304"/>
     <w:rsid w:val="000E3CC7"/>
-    <w:rsid w:val="000E4C3D"/>
-[...11 lines deleted...]
-    <w:rsid w:val="000E6840"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
-    <w:rsid w:val="000E72D6"/>
-[...6 lines deleted...]
-    <w:rsid w:val="000F1971"/>
     <w:rsid w:val="000F1F1E"/>
-    <w:rsid w:val="000F200C"/>
     <w:rsid w:val="000F2259"/>
-    <w:rsid w:val="000F28D1"/>
-    <w:rsid w:val="000F2CB3"/>
     <w:rsid w:val="000F2DDA"/>
     <w:rsid w:val="000F2EA0"/>
-    <w:rsid w:val="000F3264"/>
-[...5 lines deleted...]
-    <w:rsid w:val="000F4D52"/>
     <w:rsid w:val="000F5213"/>
-    <w:rsid w:val="000F5874"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00100C86"/>
+    <w:rsid w:val="00100B98"/>
     <w:rsid w:val="00101001"/>
-    <w:rsid w:val="001019E1"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00102D3E"/>
     <w:rsid w:val="00103276"/>
     <w:rsid w:val="0010392D"/>
-    <w:rsid w:val="00103E91"/>
-    <w:rsid w:val="00103F40"/>
     <w:rsid w:val="0010447F"/>
-    <w:rsid w:val="00104715"/>
     <w:rsid w:val="00104FE3"/>
-    <w:rsid w:val="00105006"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00106C61"/>
+    <w:rsid w:val="001058ED"/>
     <w:rsid w:val="0010714F"/>
-    <w:rsid w:val="00107239"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00111943"/>
     <w:rsid w:val="001120C5"/>
-    <w:rsid w:val="0011380B"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00120628"/>
     <w:rsid w:val="00120BD3"/>
-    <w:rsid w:val="00121110"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001223EB"/>
     <w:rsid w:val="00122FEA"/>
-    <w:rsid w:val="0012319A"/>
     <w:rsid w:val="001232BD"/>
-    <w:rsid w:val="001238BF"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00124E39"/>
     <w:rsid w:val="00124ED5"/>
-    <w:rsid w:val="0012521E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00126F6E"/>
     <w:rsid w:val="001276FA"/>
-    <w:rsid w:val="00127CB6"/>
-[...42 lines deleted...]
-    <w:rsid w:val="00143251"/>
     <w:rsid w:val="001447B3"/>
-    <w:rsid w:val="001447F7"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00151B2A"/>
+    <w:rsid w:val="00147F52"/>
     <w:rsid w:val="00152073"/>
-    <w:rsid w:val="001521C9"/>
     <w:rsid w:val="00152329"/>
-    <w:rsid w:val="00152AB2"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00156120"/>
     <w:rsid w:val="00156598"/>
-    <w:rsid w:val="001566FA"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00161416"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
-    <w:rsid w:val="001621B5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0016251C"/>
     <w:rsid w:val="00162CA9"/>
-    <w:rsid w:val="00163614"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00164237"/>
     <w:rsid w:val="00165459"/>
-    <w:rsid w:val="00165917"/>
-    <w:rsid w:val="0016596F"/>
     <w:rsid w:val="00165A57"/>
-    <w:rsid w:val="00165BDF"/>
-[...5 lines deleted...]
-    <w:rsid w:val="001701C3"/>
     <w:rsid w:val="001708A9"/>
-    <w:rsid w:val="0017105F"/>
-    <w:rsid w:val="00171191"/>
     <w:rsid w:val="001712C2"/>
-    <w:rsid w:val="001714C9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00172AC9"/>
     <w:rsid w:val="00172BAF"/>
-    <w:rsid w:val="00172CD8"/>
     <w:rsid w:val="00172ED0"/>
-    <w:rsid w:val="00172FC4"/>
-[...12 lines deleted...]
-    <w:rsid w:val="0017609A"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="001771DD"/>
-    <w:rsid w:val="001774EC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001776FE"/>
     <w:rsid w:val="00177995"/>
-    <w:rsid w:val="00177A6F"/>
     <w:rsid w:val="00177A8C"/>
-    <w:rsid w:val="00177D6C"/>
-[...7 lines deleted...]
-    <w:rsid w:val="001823C2"/>
     <w:rsid w:val="0018244E"/>
-    <w:rsid w:val="001824C5"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00182CBA"/>
     <w:rsid w:val="00183356"/>
-    <w:rsid w:val="00183C71"/>
-[...4 lines deleted...]
-    <w:rsid w:val="001866A9"/>
     <w:rsid w:val="00186B33"/>
-    <w:rsid w:val="0018712A"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00192870"/>
     <w:rsid w:val="00192F9D"/>
-    <w:rsid w:val="00193299"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00196EB4"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
-    <w:rsid w:val="001976E9"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
-    <w:rsid w:val="00197B66"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001A0D99"/>
+    <w:rsid w:val="001A154D"/>
     <w:rsid w:val="001A1950"/>
     <w:rsid w:val="001A1C54"/>
-    <w:rsid w:val="001A2117"/>
-[...4 lines deleted...]
-    <w:rsid w:val="001A359D"/>
     <w:rsid w:val="001A3ACE"/>
-    <w:rsid w:val="001A4661"/>
-[...3 lines deleted...]
-    <w:rsid w:val="001A5FA2"/>
     <w:rsid w:val="001A6272"/>
-    <w:rsid w:val="001A62D6"/>
-[...9 lines deleted...]
-    <w:rsid w:val="001A7D0D"/>
+    <w:rsid w:val="001B00AA"/>
     <w:rsid w:val="001B058F"/>
-    <w:rsid w:val="001B067D"/>
-[...12 lines deleted...]
-    <w:rsid w:val="001B68FD"/>
+    <w:rsid w:val="001B33C8"/>
     <w:rsid w:val="001B6B96"/>
-    <w:rsid w:val="001B7057"/>
-    <w:rsid w:val="001B7079"/>
     <w:rsid w:val="001B738B"/>
-    <w:rsid w:val="001B764D"/>
-    <w:rsid w:val="001C02E8"/>
     <w:rsid w:val="001C09DB"/>
-    <w:rsid w:val="001C1273"/>
-[...4 lines deleted...]
-    <w:rsid w:val="001C1CC4"/>
     <w:rsid w:val="001C277E"/>
-    <w:rsid w:val="001C2867"/>
     <w:rsid w:val="001C2A72"/>
-    <w:rsid w:val="001C2B34"/>
-    <w:rsid w:val="001C2E83"/>
     <w:rsid w:val="001C31B7"/>
-    <w:rsid w:val="001C38E3"/>
-[...10 lines deleted...]
-    <w:rsid w:val="001C6910"/>
+    <w:rsid w:val="001C3B82"/>
+    <w:rsid w:val="001C4D02"/>
     <w:rsid w:val="001C7128"/>
-    <w:rsid w:val="001C71A3"/>
-[...5 lines deleted...]
-    <w:rsid w:val="001D0A33"/>
+    <w:rsid w:val="001D066F"/>
     <w:rsid w:val="001D0B75"/>
-    <w:rsid w:val="001D0E63"/>
-[...7 lines deleted...]
-    <w:rsid w:val="001D2F73"/>
+    <w:rsid w:val="001D1397"/>
+    <w:rsid w:val="001D31CB"/>
     <w:rsid w:val="001D39A5"/>
     <w:rsid w:val="001D3C09"/>
     <w:rsid w:val="001D44E8"/>
-    <w:rsid w:val="001D4D3C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001D595E"/>
     <w:rsid w:val="001D5B14"/>
-    <w:rsid w:val="001D5B31"/>
-[...3 lines deleted...]
-    <w:rsid w:val="001D5F18"/>
     <w:rsid w:val="001D60EC"/>
-    <w:rsid w:val="001D68B7"/>
+    <w:rsid w:val="001D650B"/>
+    <w:rsid w:val="001D68A3"/>
     <w:rsid w:val="001D6F59"/>
-    <w:rsid w:val="001D71A6"/>
-[...14 lines deleted...]
-    <w:rsid w:val="001E4032"/>
     <w:rsid w:val="001E44DF"/>
-    <w:rsid w:val="001E4767"/>
-[...6 lines deleted...]
-    <w:rsid w:val="001E66C0"/>
     <w:rsid w:val="001E68A5"/>
     <w:rsid w:val="001E6BB0"/>
-    <w:rsid w:val="001E6F90"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001E719E"/>
     <w:rsid w:val="001E7282"/>
-    <w:rsid w:val="001E766B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001E7B92"/>
     <w:rsid w:val="001E7CE9"/>
-    <w:rsid w:val="001F021A"/>
-[...11 lines deleted...]
-    <w:rsid w:val="001F30B0"/>
+    <w:rsid w:val="001F32D4"/>
     <w:rsid w:val="001F3826"/>
-    <w:rsid w:val="001F3CD5"/>
-[...14 lines deleted...]
-    <w:rsid w:val="001F6DCD"/>
     <w:rsid w:val="001F6E46"/>
-    <w:rsid w:val="001F7A7E"/>
     <w:rsid w:val="001F7C91"/>
-    <w:rsid w:val="001F7D8F"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00202BDD"/>
+    <w:rsid w:val="00200CB9"/>
     <w:rsid w:val="002033B7"/>
-    <w:rsid w:val="00203738"/>
-[...9 lines deleted...]
-    <w:rsid w:val="002063A6"/>
     <w:rsid w:val="00206463"/>
-    <w:rsid w:val="002069C1"/>
-    <w:rsid w:val="00206C4A"/>
     <w:rsid w:val="00206F2F"/>
     <w:rsid w:val="00207717"/>
-    <w:rsid w:val="0020779C"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00210354"/>
     <w:rsid w:val="0021053D"/>
     <w:rsid w:val="00210A92"/>
-    <w:rsid w:val="0021111B"/>
-[...6 lines deleted...]
-    <w:rsid w:val="0021228E"/>
     <w:rsid w:val="00212B95"/>
-    <w:rsid w:val="0021372D"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00215A7B"/>
     <w:rsid w:val="00215CC8"/>
-    <w:rsid w:val="00216496"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00216822"/>
     <w:rsid w:val="00216C03"/>
-    <w:rsid w:val="00216FE5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002179E3"/>
     <w:rsid w:val="00220A1A"/>
     <w:rsid w:val="00220C04"/>
-    <w:rsid w:val="00220C1A"/>
-[...7 lines deleted...]
-    <w:rsid w:val="002224A5"/>
     <w:rsid w:val="0022278D"/>
-    <w:rsid w:val="002229AA"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00226E49"/>
     <w:rsid w:val="0022701F"/>
-    <w:rsid w:val="002274E0"/>
     <w:rsid w:val="00227C68"/>
-    <w:rsid w:val="00227FF6"/>
-[...10 lines deleted...]
-    <w:rsid w:val="002333AA"/>
     <w:rsid w:val="002333F5"/>
     <w:rsid w:val="00233724"/>
-    <w:rsid w:val="00233F36"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00236509"/>
     <w:rsid w:val="002365B4"/>
-    <w:rsid w:val="00236C87"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00242AD8"/>
     <w:rsid w:val="002432E1"/>
-    <w:rsid w:val="002433F3"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00245FA8"/>
+    <w:rsid w:val="00244D98"/>
     <w:rsid w:val="00246207"/>
-    <w:rsid w:val="00246A3A"/>
-    <w:rsid w:val="00246B7B"/>
     <w:rsid w:val="00246C5E"/>
-    <w:rsid w:val="00246C98"/>
-[...3 lines deleted...]
-    <w:rsid w:val="002503B9"/>
     <w:rsid w:val="00250960"/>
-    <w:rsid w:val="002510AA"/>
     <w:rsid w:val="00251343"/>
-    <w:rsid w:val="0025146B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0025310D"/>
     <w:rsid w:val="002536A4"/>
-    <w:rsid w:val="002539BE"/>
     <w:rsid w:val="00253A3E"/>
-    <w:rsid w:val="00253C18"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00254C2C"/>
     <w:rsid w:val="00254F58"/>
-    <w:rsid w:val="00255010"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00257F99"/>
     <w:rsid w:val="002600BD"/>
-    <w:rsid w:val="00260774"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00260FEB"/>
     <w:rsid w:val="002620BC"/>
-    <w:rsid w:val="0026240E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002627AE"/>
     <w:rsid w:val="00262802"/>
-    <w:rsid w:val="00262AFF"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00263982"/>
     <w:rsid w:val="00263A90"/>
     <w:rsid w:val="0026408B"/>
-    <w:rsid w:val="002643AF"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00267287"/>
     <w:rsid w:val="00267C3E"/>
-    <w:rsid w:val="00267E2B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002706CA"/>
     <w:rsid w:val="002709BB"/>
-    <w:rsid w:val="00270F8F"/>
     <w:rsid w:val="0027131C"/>
-    <w:rsid w:val="0027142E"/>
-[...8 lines deleted...]
-    <w:rsid w:val="002736B6"/>
     <w:rsid w:val="00273BAC"/>
-    <w:rsid w:val="00273BFD"/>
-[...7 lines deleted...]
-    <w:rsid w:val="002754AF"/>
     <w:rsid w:val="002763B3"/>
-    <w:rsid w:val="0027782A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00280254"/>
     <w:rsid w:val="002802E3"/>
-    <w:rsid w:val="002803AB"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00281DD3"/>
     <w:rsid w:val="0028213D"/>
-    <w:rsid w:val="00282371"/>
-    <w:rsid w:val="00282391"/>
     <w:rsid w:val="00282A7F"/>
-    <w:rsid w:val="00282B3B"/>
-[...9 lines deleted...]
-    <w:rsid w:val="002857D4"/>
     <w:rsid w:val="002862F1"/>
-    <w:rsid w:val="00287154"/>
-[...7 lines deleted...]
-    <w:rsid w:val="002912FE"/>
+    <w:rsid w:val="00287CD9"/>
     <w:rsid w:val="00291373"/>
-    <w:rsid w:val="002913A4"/>
-[...11 lines deleted...]
-    <w:rsid w:val="0029508F"/>
     <w:rsid w:val="0029597D"/>
-    <w:rsid w:val="00295DA0"/>
     <w:rsid w:val="002962C3"/>
-    <w:rsid w:val="00296583"/>
-    <w:rsid w:val="002973E2"/>
     <w:rsid w:val="0029752B"/>
-    <w:rsid w:val="0029767B"/>
-[...6 lines deleted...]
-    <w:rsid w:val="002A0778"/>
+    <w:rsid w:val="002A0969"/>
     <w:rsid w:val="002A0A9C"/>
-    <w:rsid w:val="002A0D35"/>
-[...9 lines deleted...]
-    <w:rsid w:val="002A419A"/>
     <w:rsid w:val="002A483C"/>
-    <w:rsid w:val="002A4AB2"/>
-[...18 lines deleted...]
-    <w:rsid w:val="002B08EC"/>
     <w:rsid w:val="002B0C7C"/>
-    <w:rsid w:val="002B1378"/>
-    <w:rsid w:val="002B1417"/>
     <w:rsid w:val="002B1729"/>
-    <w:rsid w:val="002B1BC7"/>
-[...6 lines deleted...]
-    <w:rsid w:val="002B336A"/>
     <w:rsid w:val="002B36C7"/>
-    <w:rsid w:val="002B43E9"/>
-[...4 lines deleted...]
-    <w:rsid w:val="002B4C0A"/>
     <w:rsid w:val="002B4DD4"/>
     <w:rsid w:val="002B5277"/>
-    <w:rsid w:val="002B52A2"/>
     <w:rsid w:val="002B5375"/>
-    <w:rsid w:val="002B5394"/>
-[...4 lines deleted...]
-    <w:rsid w:val="002B7171"/>
     <w:rsid w:val="002B77C1"/>
-    <w:rsid w:val="002C04D3"/>
     <w:rsid w:val="002C0ED7"/>
-    <w:rsid w:val="002C11FD"/>
-[...4 lines deleted...]
-    <w:rsid w:val="002C1D1F"/>
     <w:rsid w:val="002C2728"/>
-    <w:rsid w:val="002C289F"/>
-[...7 lines deleted...]
-    <w:rsid w:val="002C5B56"/>
     <w:rsid w:val="002C5B7C"/>
-    <w:rsid w:val="002C6BB8"/>
-[...10 lines deleted...]
-    <w:rsid w:val="002D16D9"/>
     <w:rsid w:val="002D1E0D"/>
-    <w:rsid w:val="002D235A"/>
-[...6 lines deleted...]
-    <w:rsid w:val="002D477B"/>
+    <w:rsid w:val="002D26C4"/>
     <w:rsid w:val="002D5006"/>
-    <w:rsid w:val="002D525C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="002D7C27"/>
     <w:rsid w:val="002D7C61"/>
-    <w:rsid w:val="002D7DE3"/>
     <w:rsid w:val="002E01D0"/>
-    <w:rsid w:val="002E0429"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002E107F"/>
     <w:rsid w:val="002E161D"/>
-    <w:rsid w:val="002E17B4"/>
-[...4 lines deleted...]
-    <w:rsid w:val="002E2570"/>
     <w:rsid w:val="002E28A2"/>
     <w:rsid w:val="002E3100"/>
-    <w:rsid w:val="002E3AB4"/>
-[...11 lines deleted...]
-    <w:rsid w:val="002E62F9"/>
     <w:rsid w:val="002E6C95"/>
-    <w:rsid w:val="002E6D28"/>
-[...4 lines deleted...]
-    <w:rsid w:val="002E7C2D"/>
     <w:rsid w:val="002E7C36"/>
-    <w:rsid w:val="002E7EEA"/>
-[...14 lines deleted...]
-    <w:rsid w:val="002F3A8F"/>
     <w:rsid w:val="002F3D32"/>
-    <w:rsid w:val="002F3DDB"/>
-[...4 lines deleted...]
-    <w:rsid w:val="002F5921"/>
     <w:rsid w:val="002F5F31"/>
     <w:rsid w:val="002F5F46"/>
-    <w:rsid w:val="002F6004"/>
-[...13 lines deleted...]
-    <w:rsid w:val="0030176E"/>
+    <w:rsid w:val="002F759C"/>
     <w:rsid w:val="00302216"/>
-    <w:rsid w:val="0030236C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00303C26"/>
+    <w:rsid w:val="00303614"/>
     <w:rsid w:val="00303E53"/>
-    <w:rsid w:val="00304627"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00304E34"/>
     <w:rsid w:val="00305CC1"/>
-    <w:rsid w:val="00305F7C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003065F0"/>
     <w:rsid w:val="00306E5F"/>
-    <w:rsid w:val="00307850"/>
-    <w:rsid w:val="00307BC5"/>
     <w:rsid w:val="00307E14"/>
-    <w:rsid w:val="00310122"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00313D6D"/>
     <w:rsid w:val="00314054"/>
-    <w:rsid w:val="003148D6"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00316738"/>
+    <w:rsid w:val="00314388"/>
     <w:rsid w:val="00316F27"/>
-    <w:rsid w:val="00317569"/>
-[...4 lines deleted...]
-    <w:rsid w:val="003210EC"/>
     <w:rsid w:val="003214F1"/>
-    <w:rsid w:val="00321740"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003228A8"/>
+    <w:rsid w:val="00322463"/>
     <w:rsid w:val="00322E4B"/>
-    <w:rsid w:val="0032303C"/>
-[...18 lines deleted...]
-    <w:rsid w:val="003275C9"/>
     <w:rsid w:val="00327870"/>
-    <w:rsid w:val="0033031A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00331A9D"/>
     <w:rsid w:val="0033259D"/>
-    <w:rsid w:val="00332DB7"/>
-    <w:rsid w:val="00332E96"/>
     <w:rsid w:val="003333D2"/>
-    <w:rsid w:val="003334BD"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003341EB"/>
     <w:rsid w:val="00334686"/>
-    <w:rsid w:val="003347F2"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00336042"/>
     <w:rsid w:val="00337339"/>
-    <w:rsid w:val="0033769C"/>
-    <w:rsid w:val="0033791D"/>
     <w:rsid w:val="00340345"/>
     <w:rsid w:val="003406C6"/>
-    <w:rsid w:val="0034088E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00340C64"/>
     <w:rsid w:val="003418CC"/>
-    <w:rsid w:val="00341ABF"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00342DD8"/>
+    <w:rsid w:val="00343287"/>
     <w:rsid w:val="003434EE"/>
-    <w:rsid w:val="003447A9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00344F96"/>
     <w:rsid w:val="003459BD"/>
-    <w:rsid w:val="00346820"/>
-[...5 lines deleted...]
-    <w:rsid w:val="003506A2"/>
     <w:rsid w:val="00350D38"/>
-    <w:rsid w:val="00350FFA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003517C5"/>
     <w:rsid w:val="00351B36"/>
-    <w:rsid w:val="00351CD1"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00357AF3"/>
     <w:rsid w:val="00357B4E"/>
-    <w:rsid w:val="00357DD2"/>
-[...36 lines deleted...]
-    <w:rsid w:val="00371436"/>
+    <w:rsid w:val="00357D44"/>
     <w:rsid w:val="003716FD"/>
-    <w:rsid w:val="00371AF9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00371D6E"/>
     <w:rsid w:val="0037204B"/>
-    <w:rsid w:val="003720BE"/>
-[...10 lines deleted...]
-    <w:rsid w:val="003737B1"/>
     <w:rsid w:val="003744CF"/>
-    <w:rsid w:val="003745DA"/>
     <w:rsid w:val="00374717"/>
     <w:rsid w:val="003752A2"/>
-    <w:rsid w:val="00376261"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0037673A"/>
     <w:rsid w:val="0037676C"/>
-    <w:rsid w:val="003768BA"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00380D55"/>
     <w:rsid w:val="00381043"/>
-    <w:rsid w:val="003810AF"/>
-[...5 lines deleted...]
-    <w:rsid w:val="0038292C"/>
     <w:rsid w:val="003829E5"/>
-    <w:rsid w:val="00382D37"/>
-[...6 lines deleted...]
-    <w:rsid w:val="003857D3"/>
     <w:rsid w:val="00386109"/>
-    <w:rsid w:val="0038617E"/>
-    <w:rsid w:val="00386452"/>
     <w:rsid w:val="00386944"/>
-    <w:rsid w:val="0038698A"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00394781"/>
     <w:rsid w:val="003956CC"/>
-    <w:rsid w:val="00395B5D"/>
-    <w:rsid w:val="00395C59"/>
     <w:rsid w:val="00395C9A"/>
-    <w:rsid w:val="003961F3"/>
-[...7 lines deleted...]
-    <w:rsid w:val="003A060A"/>
     <w:rsid w:val="003A0853"/>
-    <w:rsid w:val="003A09A9"/>
-[...24 lines deleted...]
-    <w:rsid w:val="003A6909"/>
     <w:rsid w:val="003A6B67"/>
-    <w:rsid w:val="003A6C3C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003B08FE"/>
     <w:rsid w:val="003B13B6"/>
     <w:rsid w:val="003B14C3"/>
     <w:rsid w:val="003B15E6"/>
-    <w:rsid w:val="003B17B4"/>
-    <w:rsid w:val="003B1D15"/>
     <w:rsid w:val="003B22EF"/>
-    <w:rsid w:val="003B3460"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003B3FA5"/>
     <w:rsid w:val="003B408A"/>
-    <w:rsid w:val="003B43DB"/>
-[...16 lines deleted...]
-    <w:rsid w:val="003C04E5"/>
+    <w:rsid w:val="003B6FEC"/>
     <w:rsid w:val="003C08A2"/>
-    <w:rsid w:val="003C0915"/>
-[...9 lines deleted...]
-    <w:rsid w:val="003C1D05"/>
     <w:rsid w:val="003C2045"/>
-    <w:rsid w:val="003C250D"/>
-[...4 lines deleted...]
-    <w:rsid w:val="003C3F19"/>
+    <w:rsid w:val="003C24C7"/>
     <w:rsid w:val="003C43A1"/>
     <w:rsid w:val="003C4FC0"/>
     <w:rsid w:val="003C55F4"/>
-    <w:rsid w:val="003C612E"/>
-[...7 lines deleted...]
-    <w:rsid w:val="003C7801"/>
     <w:rsid w:val="003C7897"/>
-    <w:rsid w:val="003C78F1"/>
     <w:rsid w:val="003C7A3F"/>
-    <w:rsid w:val="003C7D63"/>
-[...6 lines deleted...]
-    <w:rsid w:val="003D223D"/>
     <w:rsid w:val="003D2766"/>
-    <w:rsid w:val="003D2808"/>
     <w:rsid w:val="003D2A74"/>
-    <w:rsid w:val="003D2FCA"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003D3B3B"/>
     <w:rsid w:val="003D3D88"/>
     <w:rsid w:val="003D3E8F"/>
-    <w:rsid w:val="003D46EA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003D53C8"/>
     <w:rsid w:val="003D6475"/>
-    <w:rsid w:val="003D6A30"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003D6DB6"/>
     <w:rsid w:val="003D6EE6"/>
-    <w:rsid w:val="003D7421"/>
-[...11 lines deleted...]
-    <w:rsid w:val="003E3680"/>
     <w:rsid w:val="003E375C"/>
-    <w:rsid w:val="003E3ABC"/>
     <w:rsid w:val="003E4086"/>
-    <w:rsid w:val="003E43EB"/>
-[...7 lines deleted...]
-    <w:rsid w:val="003E60FB"/>
     <w:rsid w:val="003E639E"/>
-    <w:rsid w:val="003E68D3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003E6FD1"/>
     <w:rsid w:val="003E71E5"/>
-    <w:rsid w:val="003E73BB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003F039E"/>
     <w:rsid w:val="003F0445"/>
-    <w:rsid w:val="003F0AA0"/>
     <w:rsid w:val="003F0CF0"/>
-    <w:rsid w:val="003F1305"/>
     <w:rsid w:val="003F14B1"/>
-    <w:rsid w:val="003F1594"/>
-    <w:rsid w:val="003F2ADB"/>
     <w:rsid w:val="003F2B20"/>
-    <w:rsid w:val="003F2C34"/>
-    <w:rsid w:val="003F2E4A"/>
     <w:rsid w:val="003F3289"/>
-    <w:rsid w:val="003F33A2"/>
-    <w:rsid w:val="003F3BEC"/>
     <w:rsid w:val="003F3C62"/>
-    <w:rsid w:val="003F3F45"/>
-[...6 lines deleted...]
-    <w:rsid w:val="003F5B28"/>
     <w:rsid w:val="003F5CB9"/>
-    <w:rsid w:val="003F6057"/>
-[...9 lines deleted...]
-    <w:rsid w:val="0040063B"/>
     <w:rsid w:val="004013C7"/>
-    <w:rsid w:val="004018E0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00401EE7"/>
     <w:rsid w:val="00401FCF"/>
-    <w:rsid w:val="004025BB"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00406251"/>
     <w:rsid w:val="00406285"/>
-    <w:rsid w:val="00406345"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00411506"/>
     <w:rsid w:val="004115A2"/>
-    <w:rsid w:val="004115A7"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00413CF7"/>
     <w:rsid w:val="004148F9"/>
-    <w:rsid w:val="00414921"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00417472"/>
     <w:rsid w:val="00417BF4"/>
-    <w:rsid w:val="004203B2"/>
-    <w:rsid w:val="0042081E"/>
     <w:rsid w:val="0042084E"/>
-    <w:rsid w:val="00420CB8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0042158C"/>
     <w:rsid w:val="00421EEF"/>
-    <w:rsid w:val="0042275A"/>
-[...6 lines deleted...]
-    <w:rsid w:val="004248E6"/>
+    <w:rsid w:val="004221DB"/>
     <w:rsid w:val="00424D65"/>
-    <w:rsid w:val="004251E6"/>
     <w:rsid w:val="0042526D"/>
-    <w:rsid w:val="004252D6"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00427C32"/>
     <w:rsid w:val="00430393"/>
-    <w:rsid w:val="00430D1D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00431739"/>
     <w:rsid w:val="00431806"/>
-    <w:rsid w:val="00431995"/>
     <w:rsid w:val="00431A70"/>
-    <w:rsid w:val="00431C54"/>
     <w:rsid w:val="00431F42"/>
-    <w:rsid w:val="004321B3"/>
-[...32 lines deleted...]
-    <w:rsid w:val="004429CA"/>
+    <w:rsid w:val="00440923"/>
     <w:rsid w:val="00442C6C"/>
-    <w:rsid w:val="004430B5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0044374C"/>
     <w:rsid w:val="00443CBE"/>
-    <w:rsid w:val="00443D3B"/>
-    <w:rsid w:val="00443D83"/>
     <w:rsid w:val="00443E8A"/>
-    <w:rsid w:val="00443FC3"/>
     <w:rsid w:val="004441BC"/>
-    <w:rsid w:val="004443E1"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00446629"/>
     <w:rsid w:val="004468B4"/>
-    <w:rsid w:val="00446BEF"/>
     <w:rsid w:val="00446D86"/>
-    <w:rsid w:val="00446E02"/>
-[...6 lines deleted...]
-    <w:rsid w:val="004522B0"/>
+    <w:rsid w:val="00446FAF"/>
     <w:rsid w:val="0045230A"/>
-    <w:rsid w:val="0045253B"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00454493"/>
+    <w:rsid w:val="00452490"/>
     <w:rsid w:val="00454AD0"/>
-    <w:rsid w:val="00454BE7"/>
-[...12 lines deleted...]
-    <w:rsid w:val="0045731D"/>
     <w:rsid w:val="00457337"/>
-    <w:rsid w:val="00457D79"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00462D2D"/>
     <w:rsid w:val="00462E3D"/>
-    <w:rsid w:val="004632C5"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00466868"/>
     <w:rsid w:val="00466E79"/>
-    <w:rsid w:val="00467A40"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00470076"/>
     <w:rsid w:val="00470D7D"/>
-    <w:rsid w:val="0047109B"/>
-[...6 lines deleted...]
-    <w:rsid w:val="004730E2"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="00473BA3"/>
-    <w:rsid w:val="00474056"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0047417A"/>
     <w:rsid w:val="004743DD"/>
-    <w:rsid w:val="00474599"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00474B0D"/>
     <w:rsid w:val="00474CEA"/>
-    <w:rsid w:val="00474E1A"/>
-[...16 lines deleted...]
-    <w:rsid w:val="0048375B"/>
+    <w:rsid w:val="00477D9B"/>
     <w:rsid w:val="00483968"/>
-    <w:rsid w:val="00483B3C"/>
     <w:rsid w:val="004841BE"/>
-    <w:rsid w:val="004841BF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004848B9"/>
     <w:rsid w:val="00484F86"/>
-    <w:rsid w:val="0048554E"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00490636"/>
     <w:rsid w:val="00490746"/>
     <w:rsid w:val="00490852"/>
-    <w:rsid w:val="00490D88"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00491B97"/>
     <w:rsid w:val="00491C9C"/>
-    <w:rsid w:val="00492721"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00492A33"/>
     <w:rsid w:val="00492F30"/>
-    <w:rsid w:val="004931F4"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00494259"/>
     <w:rsid w:val="004946F4"/>
     <w:rsid w:val="0049487E"/>
-    <w:rsid w:val="00495947"/>
-[...15 lines deleted...]
-    <w:rsid w:val="004A153D"/>
     <w:rsid w:val="004A160D"/>
-    <w:rsid w:val="004A1F2D"/>
-[...8 lines deleted...]
-    <w:rsid w:val="004A3E05"/>
+    <w:rsid w:val="004A3A26"/>
     <w:rsid w:val="004A3E81"/>
-    <w:rsid w:val="004A408C"/>
     <w:rsid w:val="004A4195"/>
-    <w:rsid w:val="004A4225"/>
     <w:rsid w:val="004A5C62"/>
     <w:rsid w:val="004A5CE5"/>
-    <w:rsid w:val="004A63FE"/>
-    <w:rsid w:val="004A6B69"/>
+    <w:rsid w:val="004A6C67"/>
     <w:rsid w:val="004A707D"/>
-    <w:rsid w:val="004A7243"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004B084F"/>
     <w:rsid w:val="004B0974"/>
-    <w:rsid w:val="004B0BC1"/>
-[...10 lines deleted...]
-    <w:rsid w:val="004B3D0C"/>
+    <w:rsid w:val="004B35A5"/>
+    <w:rsid w:val="004B36B9"/>
     <w:rsid w:val="004B4185"/>
-    <w:rsid w:val="004B4C01"/>
-[...6 lines deleted...]
-    <w:rsid w:val="004B7A92"/>
     <w:rsid w:val="004C014B"/>
-    <w:rsid w:val="004C107A"/>
-[...12 lines deleted...]
-    <w:rsid w:val="004C5381"/>
     <w:rsid w:val="004C5541"/>
-    <w:rsid w:val="004C5883"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004C6DB8"/>
     <w:rsid w:val="004C6EEE"/>
-    <w:rsid w:val="004C6F07"/>
     <w:rsid w:val="004C702B"/>
-    <w:rsid w:val="004C7D38"/>
+    <w:rsid w:val="004C7329"/>
     <w:rsid w:val="004D0033"/>
     <w:rsid w:val="004D016B"/>
-    <w:rsid w:val="004D075B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004D195B"/>
     <w:rsid w:val="004D1B22"/>
-    <w:rsid w:val="004D1EBA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004D21A9"/>
     <w:rsid w:val="004D23CC"/>
-    <w:rsid w:val="004D3038"/>
     <w:rsid w:val="004D36F2"/>
-    <w:rsid w:val="004D3E5F"/>
-[...17 lines deleted...]
-    <w:rsid w:val="004E0CE8"/>
+    <w:rsid w:val="004D7EC6"/>
     <w:rsid w:val="004E1106"/>
     <w:rsid w:val="004E138F"/>
-    <w:rsid w:val="004E1872"/>
-[...6 lines deleted...]
-    <w:rsid w:val="004E4259"/>
     <w:rsid w:val="004E4649"/>
-    <w:rsid w:val="004E5B63"/>
     <w:rsid w:val="004E5C2B"/>
-    <w:rsid w:val="004E5C52"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004E71E6"/>
     <w:rsid w:val="004F00DD"/>
-    <w:rsid w:val="004F0535"/>
-[...5 lines deleted...]
-    <w:rsid w:val="004F2056"/>
     <w:rsid w:val="004F2133"/>
-    <w:rsid w:val="004F22B6"/>
-[...9 lines deleted...]
-    <w:rsid w:val="004F522C"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
-    <w:rsid w:val="004F594F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004F6767"/>
     <w:rsid w:val="004F6936"/>
-    <w:rsid w:val="004F70D4"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00503801"/>
     <w:rsid w:val="00503DC6"/>
-    <w:rsid w:val="00504BD7"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00506AB2"/>
     <w:rsid w:val="00506F5D"/>
-    <w:rsid w:val="0050749C"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00510B75"/>
     <w:rsid w:val="00510C37"/>
-    <w:rsid w:val="0051197F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00512344"/>
     <w:rsid w:val="005126D0"/>
-    <w:rsid w:val="00512975"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00513F98"/>
     <w:rsid w:val="00514667"/>
-    <w:rsid w:val="00514E11"/>
     <w:rsid w:val="0051568D"/>
-    <w:rsid w:val="00515729"/>
-[...31 lines deleted...]
-    <w:rsid w:val="005267A3"/>
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
-    <w:rsid w:val="00527215"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00535B40"/>
     <w:rsid w:val="00536499"/>
-    <w:rsid w:val="00536508"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00542591"/>
+    <w:rsid w:val="005369C8"/>
     <w:rsid w:val="00542A03"/>
-    <w:rsid w:val="00543347"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005438A2"/>
     <w:rsid w:val="00543903"/>
-    <w:rsid w:val="00543A68"/>
     <w:rsid w:val="00543BCC"/>
-    <w:rsid w:val="00543D66"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00543EBA"/>
     <w:rsid w:val="00543F11"/>
-    <w:rsid w:val="005442A5"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00545A06"/>
+    <w:rsid w:val="00544DE0"/>
     <w:rsid w:val="00546305"/>
-    <w:rsid w:val="00546B1D"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00547681"/>
     <w:rsid w:val="00547A95"/>
-    <w:rsid w:val="00547BCD"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0055107A"/>
     <w:rsid w:val="0055119B"/>
-    <w:rsid w:val="005512D8"/>
-[...27 lines deleted...]
-    <w:rsid w:val="00560FC0"/>
+    <w:rsid w:val="00557EAA"/>
+    <w:rsid w:val="00560B2A"/>
     <w:rsid w:val="00561202"/>
-    <w:rsid w:val="005613FD"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0056228B"/>
     <w:rsid w:val="00562507"/>
     <w:rsid w:val="00562811"/>
-    <w:rsid w:val="00562EC8"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00571979"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="00572282"/>
-    <w:rsid w:val="00572EEA"/>
-    <w:rsid w:val="00573073"/>
+    <w:rsid w:val="0057262F"/>
     <w:rsid w:val="00573CE3"/>
-    <w:rsid w:val="0057418B"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00576964"/>
     <w:rsid w:val="00576E84"/>
-    <w:rsid w:val="0057700B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00577D27"/>
     <w:rsid w:val="00580394"/>
-    <w:rsid w:val="005806C1"/>
     <w:rsid w:val="005809CD"/>
-    <w:rsid w:val="00581851"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005824F6"/>
     <w:rsid w:val="00582B8C"/>
-    <w:rsid w:val="00582E9F"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00586D3D"/>
+    <w:rsid w:val="005838C2"/>
     <w:rsid w:val="0058757E"/>
-    <w:rsid w:val="00587600"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00596895"/>
+    <w:rsid w:val="00595C2A"/>
     <w:rsid w:val="00596A4B"/>
-    <w:rsid w:val="00597505"/>
     <w:rsid w:val="00597507"/>
-    <w:rsid w:val="00597795"/>
-[...19 lines deleted...]
-    <w:rsid w:val="005A46EC"/>
     <w:rsid w:val="005A479D"/>
-    <w:rsid w:val="005A49EE"/>
-[...13 lines deleted...]
-    <w:rsid w:val="005B1658"/>
     <w:rsid w:val="005B1C6D"/>
-    <w:rsid w:val="005B1E70"/>
-    <w:rsid w:val="005B215F"/>
     <w:rsid w:val="005B21B6"/>
-    <w:rsid w:val="005B22A7"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005B3916"/>
     <w:rsid w:val="005B3A08"/>
-    <w:rsid w:val="005B3E80"/>
-[...4 lines deleted...]
-    <w:rsid w:val="005B629A"/>
     <w:rsid w:val="005B6AB9"/>
-    <w:rsid w:val="005B6DC7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005B759C"/>
     <w:rsid w:val="005B7A63"/>
-    <w:rsid w:val="005B7ACC"/>
-    <w:rsid w:val="005B7E29"/>
     <w:rsid w:val="005C0955"/>
-    <w:rsid w:val="005C0B09"/>
-[...10 lines deleted...]
-    <w:rsid w:val="005C49C5"/>
     <w:rsid w:val="005C49DA"/>
-    <w:rsid w:val="005C4A27"/>
-    <w:rsid w:val="005C4A3E"/>
     <w:rsid w:val="005C50F3"/>
     <w:rsid w:val="005C54B5"/>
-    <w:rsid w:val="005C5907"/>
-    <w:rsid w:val="005C5A6F"/>
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
-    <w:rsid w:val="005C66A0"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005D074B"/>
     <w:rsid w:val="005D07B8"/>
-    <w:rsid w:val="005D1A07"/>
-[...15 lines deleted...]
-    <w:rsid w:val="005D5FE5"/>
+    <w:rsid w:val="005D2956"/>
     <w:rsid w:val="005D6597"/>
-    <w:rsid w:val="005D6D1E"/>
-[...8 lines deleted...]
-    <w:rsid w:val="005E14B3"/>
     <w:rsid w:val="005E14E7"/>
-    <w:rsid w:val="005E1CAD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005E2628"/>
     <w:rsid w:val="005E26A3"/>
-    <w:rsid w:val="005E299A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005E2EB1"/>
     <w:rsid w:val="005E2ECB"/>
-    <w:rsid w:val="005E3400"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005E397E"/>
     <w:rsid w:val="005E447E"/>
-    <w:rsid w:val="005E472D"/>
-[...4 lines deleted...]
-    <w:rsid w:val="005E4E80"/>
     <w:rsid w:val="005E4FD1"/>
-    <w:rsid w:val="005E5D24"/>
-[...6 lines deleted...]
-    <w:rsid w:val="005F06DF"/>
+    <w:rsid w:val="005E76EF"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0CF5"/>
-    <w:rsid w:val="005F0FB9"/>
-[...6 lines deleted...]
-    <w:rsid w:val="005F2071"/>
     <w:rsid w:val="005F21EB"/>
-    <w:rsid w:val="005F2B25"/>
-[...12 lines deleted...]
-    <w:rsid w:val="005F6267"/>
     <w:rsid w:val="005F64CF"/>
-    <w:rsid w:val="005F77D6"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00604101"/>
+    <w:rsid w:val="0060036B"/>
     <w:rsid w:val="006041AD"/>
-    <w:rsid w:val="00604401"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0060561E"/>
     <w:rsid w:val="00605908"/>
-    <w:rsid w:val="00605E6F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00606774"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00607EF7"/>
-    <w:rsid w:val="0061002B"/>
-    <w:rsid w:val="00610CC6"/>
     <w:rsid w:val="00610D7C"/>
-    <w:rsid w:val="00610E22"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00613080"/>
     <w:rsid w:val="00613414"/>
-    <w:rsid w:val="006136D8"/>
-[...14 lines deleted...]
-    <w:rsid w:val="0061746E"/>
+    <w:rsid w:val="006148E9"/>
+    <w:rsid w:val="006150E4"/>
     <w:rsid w:val="00620154"/>
-    <w:rsid w:val="006201D8"/>
-[...13 lines deleted...]
-    <w:rsid w:val="0062401C"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
-    <w:rsid w:val="006242F1"/>
     <w:rsid w:val="00624940"/>
-    <w:rsid w:val="00624BD5"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0062545A"/>
     <w:rsid w:val="006254F8"/>
-    <w:rsid w:val="00625C57"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00626FD8"/>
     <w:rsid w:val="00627DA7"/>
-    <w:rsid w:val="0063051D"/>
     <w:rsid w:val="00630DA4"/>
-    <w:rsid w:val="00630F35"/>
-    <w:rsid w:val="00631A8E"/>
     <w:rsid w:val="00631CD4"/>
     <w:rsid w:val="00632597"/>
-    <w:rsid w:val="00632C51"/>
-[...9 lines deleted...]
-    <w:rsid w:val="006343F1"/>
     <w:rsid w:val="00634D13"/>
-    <w:rsid w:val="006351F5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006354F1"/>
     <w:rsid w:val="006358B4"/>
-    <w:rsid w:val="00636365"/>
-[...8 lines deleted...]
-    <w:rsid w:val="0064129B"/>
     <w:rsid w:val="00641724"/>
-    <w:rsid w:val="006418E7"/>
     <w:rsid w:val="006419AA"/>
-    <w:rsid w:val="00641DCF"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00643CD5"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
     <w:rsid w:val="006454E6"/>
-    <w:rsid w:val="006455AB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0064603B"/>
     <w:rsid w:val="00646235"/>
     <w:rsid w:val="00646A68"/>
-    <w:rsid w:val="00646B67"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006500A8"/>
     <w:rsid w:val="006505BD"/>
     <w:rsid w:val="006508EA"/>
     <w:rsid w:val="0065092E"/>
-    <w:rsid w:val="00650BF4"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00654472"/>
     <w:rsid w:val="006557A7"/>
-    <w:rsid w:val="00656274"/>
     <w:rsid w:val="00656290"/>
-    <w:rsid w:val="00656540"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00657D47"/>
     <w:rsid w:val="006601C9"/>
-    <w:rsid w:val="0066051F"/>
     <w:rsid w:val="006608D8"/>
-    <w:rsid w:val="00660C8B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="006619F6"/>
     <w:rsid w:val="006621D7"/>
-    <w:rsid w:val="006622CE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00662F77"/>
     <w:rsid w:val="0066302A"/>
-    <w:rsid w:val="006630D2"/>
-[...20 lines deleted...]
-    <w:rsid w:val="0066716B"/>
+    <w:rsid w:val="0066619A"/>
     <w:rsid w:val="00667770"/>
-    <w:rsid w:val="00667B01"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0067056E"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
-    <w:rsid w:val="00670B30"/>
-[...24 lines deleted...]
-    <w:rsid w:val="0067744A"/>
+    <w:rsid w:val="006752A7"/>
     <w:rsid w:val="00677574"/>
-    <w:rsid w:val="006775AD"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00681142"/>
     <w:rsid w:val="006812ED"/>
-    <w:rsid w:val="0068179C"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00683625"/>
     <w:rsid w:val="00683878"/>
-    <w:rsid w:val="00683E27"/>
     <w:rsid w:val="00684380"/>
-    <w:rsid w:val="00684454"/>
     <w:rsid w:val="0068454C"/>
-    <w:rsid w:val="00685504"/>
-[...15 lines deleted...]
-    <w:rsid w:val="006918FF"/>
     <w:rsid w:val="00691B62"/>
-    <w:rsid w:val="00692319"/>
-    <w:rsid w:val="00692BF9"/>
     <w:rsid w:val="006933B5"/>
-    <w:rsid w:val="006933C7"/>
     <w:rsid w:val="00693546"/>
     <w:rsid w:val="00693D14"/>
-    <w:rsid w:val="00693DAF"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00696D45"/>
     <w:rsid w:val="00696F27"/>
-    <w:rsid w:val="00697984"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006A186D"/>
+    <w:rsid w:val="006A0E14"/>
     <w:rsid w:val="006A18C2"/>
     <w:rsid w:val="006A2717"/>
-    <w:rsid w:val="006A2C81"/>
     <w:rsid w:val="006A3383"/>
-    <w:rsid w:val="006A3E96"/>
-[...12 lines deleted...]
-    <w:rsid w:val="006B037B"/>
     <w:rsid w:val="006B077C"/>
     <w:rsid w:val="006B0C81"/>
-    <w:rsid w:val="006B0F7E"/>
-[...25 lines deleted...]
-    <w:rsid w:val="006B67D7"/>
     <w:rsid w:val="006B6803"/>
-    <w:rsid w:val="006B6F28"/>
-[...26 lines deleted...]
-    <w:rsid w:val="006D0AC9"/>
+    <w:rsid w:val="006C191C"/>
     <w:rsid w:val="006D0F16"/>
-    <w:rsid w:val="006D0FC3"/>
-[...4 lines deleted...]
-    <w:rsid w:val="006D262E"/>
     <w:rsid w:val="006D2A3F"/>
-    <w:rsid w:val="006D2ADD"/>
     <w:rsid w:val="006D2FBC"/>
     <w:rsid w:val="006D3EF9"/>
-    <w:rsid w:val="006D3FB3"/>
-[...7 lines deleted...]
-    <w:rsid w:val="006D6B55"/>
     <w:rsid w:val="006D6E34"/>
-    <w:rsid w:val="006D7B37"/>
-[...4 lines deleted...]
-    <w:rsid w:val="006E1165"/>
     <w:rsid w:val="006E138B"/>
-    <w:rsid w:val="006E1505"/>
     <w:rsid w:val="006E1867"/>
-    <w:rsid w:val="006E2276"/>
-[...21 lines deleted...]
-    <w:rsid w:val="006F02FE"/>
+    <w:rsid w:val="006E41ED"/>
     <w:rsid w:val="006F0330"/>
-    <w:rsid w:val="006F04A0"/>
-[...5 lines deleted...]
-    <w:rsid w:val="006F125F"/>
     <w:rsid w:val="006F1FDC"/>
-    <w:rsid w:val="006F2827"/>
-[...12 lines deleted...]
-    <w:rsid w:val="006F69E2"/>
     <w:rsid w:val="006F6B76"/>
     <w:rsid w:val="006F6B8C"/>
-    <w:rsid w:val="006F7296"/>
-    <w:rsid w:val="00700309"/>
     <w:rsid w:val="007013EF"/>
-    <w:rsid w:val="0070186B"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00704E6F"/>
     <w:rsid w:val="007055BD"/>
-    <w:rsid w:val="00705A77"/>
-[...27 lines deleted...]
-    <w:rsid w:val="00716EC5"/>
+    <w:rsid w:val="00714642"/>
     <w:rsid w:val="007173CA"/>
-    <w:rsid w:val="0071761A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00721576"/>
     <w:rsid w:val="007216AA"/>
-    <w:rsid w:val="007217A9"/>
     <w:rsid w:val="00721AB5"/>
     <w:rsid w:val="00721CFB"/>
     <w:rsid w:val="00721DEF"/>
-    <w:rsid w:val="00722F61"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00724811"/>
     <w:rsid w:val="00724A43"/>
-    <w:rsid w:val="00724A6C"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00727022"/>
     <w:rsid w:val="007273AC"/>
-    <w:rsid w:val="00727717"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007315FA"/>
     <w:rsid w:val="00731AD4"/>
-    <w:rsid w:val="007324FF"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00734431"/>
     <w:rsid w:val="007346E4"/>
-    <w:rsid w:val="007349DB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007354BF"/>
     <w:rsid w:val="00735564"/>
-    <w:rsid w:val="007358F4"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00740F0A"/>
     <w:rsid w:val="00740F22"/>
-    <w:rsid w:val="00741116"/>
     <w:rsid w:val="00741CF0"/>
     <w:rsid w:val="00741F1A"/>
-    <w:rsid w:val="00742811"/>
-[...8 lines deleted...]
-    <w:rsid w:val="007444E1"/>
     <w:rsid w:val="007447DA"/>
-    <w:rsid w:val="00744E3D"/>
     <w:rsid w:val="007450F8"/>
-    <w:rsid w:val="007456BC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00746830"/>
     <w:rsid w:val="0074696E"/>
-    <w:rsid w:val="007469DD"/>
-[...7 lines deleted...]
-    <w:rsid w:val="007500C2"/>
     <w:rsid w:val="00750135"/>
     <w:rsid w:val="00750EC2"/>
-    <w:rsid w:val="00751088"/>
-[...6 lines deleted...]
-    <w:rsid w:val="007528A0"/>
     <w:rsid w:val="00752B28"/>
-    <w:rsid w:val="00752BEC"/>
-    <w:rsid w:val="007533E5"/>
     <w:rsid w:val="007536BC"/>
-    <w:rsid w:val="007536F4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007540AA"/>
     <w:rsid w:val="007541A9"/>
-    <w:rsid w:val="0075461C"/>
-    <w:rsid w:val="00754DD1"/>
     <w:rsid w:val="00754E36"/>
-    <w:rsid w:val="00754F14"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00762E5B"/>
+    <w:rsid w:val="00756B2B"/>
+    <w:rsid w:val="007573C1"/>
+    <w:rsid w:val="007627C2"/>
     <w:rsid w:val="00763139"/>
-    <w:rsid w:val="00764140"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00770389"/>
+    <w:rsid w:val="00764F58"/>
     <w:rsid w:val="00770F37"/>
-    <w:rsid w:val="00770F46"/>
-    <w:rsid w:val="00771127"/>
     <w:rsid w:val="007711A0"/>
-    <w:rsid w:val="00771E5D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00772C40"/>
     <w:rsid w:val="00772D5E"/>
-    <w:rsid w:val="00773219"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00774541"/>
     <w:rsid w:val="0077463E"/>
-    <w:rsid w:val="0077510B"/>
-    <w:rsid w:val="007760EE"/>
+    <w:rsid w:val="007754A6"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776D56"/>
     <w:rsid w:val="00776E0F"/>
-    <w:rsid w:val="00776F49"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
-    <w:rsid w:val="007808DD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00781C84"/>
     <w:rsid w:val="00782222"/>
-    <w:rsid w:val="007829A3"/>
     <w:rsid w:val="007833D8"/>
-    <w:rsid w:val="00783B83"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00785623"/>
     <w:rsid w:val="00785677"/>
-    <w:rsid w:val="007860C4"/>
-    <w:rsid w:val="00786D7F"/>
     <w:rsid w:val="00786F16"/>
-    <w:rsid w:val="00787D06"/>
-[...5 lines deleted...]
-    <w:rsid w:val="007918AC"/>
     <w:rsid w:val="00791BD7"/>
-    <w:rsid w:val="00792298"/>
-[...7 lines deleted...]
-    <w:rsid w:val="0079338D"/>
     <w:rsid w:val="007933F7"/>
-    <w:rsid w:val="007937D8"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00796C13"/>
     <w:rsid w:val="00796E20"/>
-    <w:rsid w:val="007973C1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00797B6B"/>
     <w:rsid w:val="00797C32"/>
-    <w:rsid w:val="007A0B98"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007A1196"/>
     <w:rsid w:val="007A11E8"/>
-    <w:rsid w:val="007A1364"/>
-[...25 lines deleted...]
-    <w:rsid w:val="007A7F08"/>
     <w:rsid w:val="007B0914"/>
-    <w:rsid w:val="007B1110"/>
     <w:rsid w:val="007B1374"/>
-    <w:rsid w:val="007B16A4"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007B30B4"/>
+    <w:rsid w:val="007B13FE"/>
     <w:rsid w:val="007B32E5"/>
-    <w:rsid w:val="007B33F3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007B384C"/>
     <w:rsid w:val="007B3DB9"/>
-    <w:rsid w:val="007B3E07"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007B50D7"/>
     <w:rsid w:val="007B589F"/>
     <w:rsid w:val="007B6186"/>
-    <w:rsid w:val="007B66E1"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007B732E"/>
+    <w:rsid w:val="007B61E8"/>
     <w:rsid w:val="007B73BC"/>
-    <w:rsid w:val="007B77B0"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007C125B"/>
+    <w:rsid w:val="007C08C2"/>
     <w:rsid w:val="007C1838"/>
-    <w:rsid w:val="007C1868"/>
-    <w:rsid w:val="007C1CCA"/>
     <w:rsid w:val="007C20B9"/>
-    <w:rsid w:val="007C2FBE"/>
-[...13 lines deleted...]
-    <w:rsid w:val="007C70B2"/>
+    <w:rsid w:val="007C46F7"/>
+    <w:rsid w:val="007C669D"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C7859"/>
-    <w:rsid w:val="007C796D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007C7D26"/>
     <w:rsid w:val="007C7F28"/>
-    <w:rsid w:val="007C7F94"/>
     <w:rsid w:val="007D1466"/>
-    <w:rsid w:val="007D16B4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007D26C5"/>
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2FB6"/>
-    <w:rsid w:val="007D3159"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007D46CA"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D4BA1"/>
-    <w:rsid w:val="007D5015"/>
-    <w:rsid w:val="007D566E"/>
     <w:rsid w:val="007D5E1C"/>
-    <w:rsid w:val="007D60FD"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007E0321"/>
     <w:rsid w:val="007E0DE2"/>
-    <w:rsid w:val="007E0DF1"/>
-[...11 lines deleted...]
-    <w:rsid w:val="007E323F"/>
     <w:rsid w:val="007E3667"/>
-    <w:rsid w:val="007E3A3F"/>
     <w:rsid w:val="007E3B98"/>
-    <w:rsid w:val="007E3BFC"/>
-    <w:rsid w:val="007E3F03"/>
+    <w:rsid w:val="007E4164"/>
     <w:rsid w:val="007E417A"/>
-    <w:rsid w:val="007E42FA"/>
-[...23 lines deleted...]
-    <w:rsid w:val="007F2D55"/>
+    <w:rsid w:val="007F0C24"/>
     <w:rsid w:val="007F31B6"/>
-    <w:rsid w:val="007F3E55"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007F5034"/>
     <w:rsid w:val="007F546C"/>
-    <w:rsid w:val="007F6223"/>
-    <w:rsid w:val="007F6246"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
-    <w:rsid w:val="007F6804"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007F7F89"/>
     <w:rsid w:val="00800412"/>
-    <w:rsid w:val="00800929"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00805423"/>
+    <w:rsid w:val="00802748"/>
     <w:rsid w:val="0080587B"/>
-    <w:rsid w:val="008059F5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00806409"/>
     <w:rsid w:val="00806468"/>
-    <w:rsid w:val="00806633"/>
-[...4 lines deleted...]
-    <w:rsid w:val="008114DE"/>
+    <w:rsid w:val="0081016C"/>
     <w:rsid w:val="008119CA"/>
-    <w:rsid w:val="00812E84"/>
     <w:rsid w:val="008130C4"/>
-    <w:rsid w:val="00813A4E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0081525E"/>
     <w:rsid w:val="008155F0"/>
-    <w:rsid w:val="00815832"/>
     <w:rsid w:val="00816735"/>
     <w:rsid w:val="00816760"/>
-    <w:rsid w:val="00816BAD"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00817E85"/>
     <w:rsid w:val="00820141"/>
-    <w:rsid w:val="00820DDB"/>
     <w:rsid w:val="00820E0C"/>
-    <w:rsid w:val="008214A5"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00822FC5"/>
     <w:rsid w:val="00823275"/>
-    <w:rsid w:val="0082330F"/>
     <w:rsid w:val="0082366F"/>
-    <w:rsid w:val="0082377B"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00831A62"/>
+    <w:rsid w:val="00830147"/>
     <w:rsid w:val="00831B47"/>
-    <w:rsid w:val="00831CC0"/>
-[...5 lines deleted...]
-    <w:rsid w:val="008336AE"/>
     <w:rsid w:val="008338A2"/>
-    <w:rsid w:val="00833C3F"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00841A63"/>
+    <w:rsid w:val="00840532"/>
     <w:rsid w:val="00841AA9"/>
-    <w:rsid w:val="00841ABB"/>
-[...26 lines deleted...]
-    <w:rsid w:val="008472FA"/>
+    <w:rsid w:val="00844833"/>
     <w:rsid w:val="008474FE"/>
-    <w:rsid w:val="00850080"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00853C21"/>
+    <w:rsid w:val="00853AF7"/>
     <w:rsid w:val="00853EE4"/>
-    <w:rsid w:val="00854469"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00855245"/>
     <w:rsid w:val="00855535"/>
-    <w:rsid w:val="00855847"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00857B0D"/>
     <w:rsid w:val="00857C5A"/>
-    <w:rsid w:val="00857F2D"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00861E4A"/>
     <w:rsid w:val="0086255E"/>
-    <w:rsid w:val="00862A79"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0086327A"/>
     <w:rsid w:val="008633F0"/>
-    <w:rsid w:val="00863543"/>
     <w:rsid w:val="00863B7C"/>
-    <w:rsid w:val="00863EEB"/>
-[...16 lines deleted...]
-    <w:rsid w:val="0086796D"/>
     <w:rsid w:val="00867D9D"/>
-    <w:rsid w:val="008702C8"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00872C26"/>
     <w:rsid w:val="00872E0A"/>
     <w:rsid w:val="00873594"/>
-    <w:rsid w:val="0087366E"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00875096"/>
     <w:rsid w:val="00875285"/>
-    <w:rsid w:val="008753A0"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00876DA7"/>
+    <w:rsid w:val="00875605"/>
     <w:rsid w:val="00877635"/>
-    <w:rsid w:val="008777A0"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00884738"/>
     <w:rsid w:val="00884B62"/>
     <w:rsid w:val="0088529C"/>
-    <w:rsid w:val="00885A17"/>
-[...6 lines deleted...]
-    <w:rsid w:val="0088750F"/>
+    <w:rsid w:val="00886253"/>
     <w:rsid w:val="00887903"/>
-    <w:rsid w:val="0088795F"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00892144"/>
     <w:rsid w:val="0089270A"/>
-    <w:rsid w:val="00892CDE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008937FF"/>
     <w:rsid w:val="00893AF6"/>
-    <w:rsid w:val="00894A33"/>
+    <w:rsid w:val="00894978"/>
     <w:rsid w:val="00894BC4"/>
-    <w:rsid w:val="00894E53"/>
-[...6 lines deleted...]
-    <w:rsid w:val="008964AE"/>
     <w:rsid w:val="00896890"/>
-    <w:rsid w:val="00896998"/>
-[...11 lines deleted...]
-    <w:rsid w:val="008A2758"/>
     <w:rsid w:val="008A28A8"/>
-    <w:rsid w:val="008A28EF"/>
-[...6 lines deleted...]
-    <w:rsid w:val="008A5AB5"/>
     <w:rsid w:val="008A5B32"/>
-    <w:rsid w:val="008A6258"/>
-[...9 lines deleted...]
-    <w:rsid w:val="008B1FE2"/>
     <w:rsid w:val="008B2029"/>
-    <w:rsid w:val="008B2510"/>
     <w:rsid w:val="008B2EE4"/>
-    <w:rsid w:val="008B3075"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008B3622"/>
     <w:rsid w:val="008B3821"/>
-    <w:rsid w:val="008B457B"/>
     <w:rsid w:val="008B4D3D"/>
-    <w:rsid w:val="008B5299"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008B5749"/>
     <w:rsid w:val="008B57C7"/>
-    <w:rsid w:val="008B58E3"/>
-[...20 lines deleted...]
-    <w:rsid w:val="008C2EBD"/>
+    <w:rsid w:val="008C0698"/>
     <w:rsid w:val="008C2F92"/>
-    <w:rsid w:val="008C34F1"/>
     <w:rsid w:val="008C3546"/>
-    <w:rsid w:val="008C37C8"/>
-[...6 lines deleted...]
-    <w:rsid w:val="008C4FA9"/>
     <w:rsid w:val="008C589D"/>
-    <w:rsid w:val="008C5AEA"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008C6A81"/>
+    <w:rsid w:val="008C6124"/>
     <w:rsid w:val="008C6D51"/>
-    <w:rsid w:val="008C6ECC"/>
-[...14 lines deleted...]
-    <w:rsid w:val="008D2506"/>
     <w:rsid w:val="008D2846"/>
-    <w:rsid w:val="008D2B3D"/>
-[...6 lines deleted...]
-    <w:rsid w:val="008D3E43"/>
     <w:rsid w:val="008D4236"/>
     <w:rsid w:val="008D462F"/>
-    <w:rsid w:val="008D4C55"/>
-[...8 lines deleted...]
-    <w:rsid w:val="008D6C3B"/>
     <w:rsid w:val="008D6DCF"/>
-    <w:rsid w:val="008D6ECE"/>
-[...10 lines deleted...]
-    <w:rsid w:val="008E4040"/>
+    <w:rsid w:val="008D7122"/>
+    <w:rsid w:val="008D7A25"/>
+    <w:rsid w:val="008E2BD2"/>
     <w:rsid w:val="008E4376"/>
-    <w:rsid w:val="008E4FAF"/>
-[...14 lines deleted...]
-    <w:rsid w:val="008E77BB"/>
     <w:rsid w:val="008E7807"/>
     <w:rsid w:val="008E7A0A"/>
     <w:rsid w:val="008E7B49"/>
-    <w:rsid w:val="008F0281"/>
-[...20 lines deleted...]
-    <w:rsid w:val="008F597D"/>
     <w:rsid w:val="008F59F6"/>
-    <w:rsid w:val="008F62A3"/>
-[...4 lines deleted...]
-    <w:rsid w:val="008F7DD3"/>
     <w:rsid w:val="00900719"/>
-    <w:rsid w:val="00900A79"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0090135D"/>
     <w:rsid w:val="009017AC"/>
-    <w:rsid w:val="009019C4"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00902A7D"/>
     <w:rsid w:val="00902A9A"/>
-    <w:rsid w:val="00902BDB"/>
-[...7 lines deleted...]
-    <w:rsid w:val="009046F5"/>
     <w:rsid w:val="00904A1C"/>
     <w:rsid w:val="00905030"/>
-    <w:rsid w:val="0090513B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00906423"/>
     <w:rsid w:val="00906490"/>
-    <w:rsid w:val="0090653D"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00910337"/>
     <w:rsid w:val="009111B2"/>
-    <w:rsid w:val="00912266"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00914BA8"/>
     <w:rsid w:val="009151F5"/>
-    <w:rsid w:val="00915329"/>
-[...25 lines deleted...]
-    <w:rsid w:val="009245E7"/>
+    <w:rsid w:val="009208B9"/>
+    <w:rsid w:val="00920E90"/>
     <w:rsid w:val="00924AE1"/>
     <w:rsid w:val="00924B57"/>
-    <w:rsid w:val="00924EE0"/>
-[...8 lines deleted...]
-    <w:rsid w:val="0092685D"/>
     <w:rsid w:val="009269B1"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
-    <w:rsid w:val="0092768E"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00931551"/>
     <w:rsid w:val="009315BE"/>
-    <w:rsid w:val="0093162C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009324DB"/>
     <w:rsid w:val="009326DD"/>
-    <w:rsid w:val="0093292E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00932F60"/>
     <w:rsid w:val="0093338F"/>
-    <w:rsid w:val="00933CA5"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00937A4B"/>
     <w:rsid w:val="00937BD9"/>
-    <w:rsid w:val="00940395"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00950D07"/>
     <w:rsid w:val="00950E2C"/>
-    <w:rsid w:val="00951089"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00951B07"/>
     <w:rsid w:val="00951D50"/>
-    <w:rsid w:val="00951D77"/>
-    <w:rsid w:val="009525B4"/>
     <w:rsid w:val="009525EB"/>
-    <w:rsid w:val="00952B78"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0095434A"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
-    <w:rsid w:val="009550ED"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0095609E"/>
     <w:rsid w:val="0095615A"/>
-    <w:rsid w:val="00956BAE"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00960C47"/>
     <w:rsid w:val="00961400"/>
-    <w:rsid w:val="00962445"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00962E41"/>
     <w:rsid w:val="00963646"/>
-    <w:rsid w:val="0096377E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00964E1B"/>
     <w:rsid w:val="0096506F"/>
-    <w:rsid w:val="00965178"/>
     <w:rsid w:val="0096632D"/>
-    <w:rsid w:val="009663C2"/>
     <w:rsid w:val="00967124"/>
-    <w:rsid w:val="00967938"/>
-[...7 lines deleted...]
-    <w:rsid w:val="009715A5"/>
     <w:rsid w:val="0097166C"/>
-    <w:rsid w:val="009716A5"/>
-    <w:rsid w:val="0097185D"/>
     <w:rsid w:val="009718C7"/>
-    <w:rsid w:val="0097197C"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00974C20"/>
     <w:rsid w:val="0097559F"/>
-    <w:rsid w:val="009756FC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00975F0B"/>
+    <w:rsid w:val="00975B2D"/>
     <w:rsid w:val="009761EA"/>
-    <w:rsid w:val="00976488"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00976FD5"/>
     <w:rsid w:val="0097761E"/>
-    <w:rsid w:val="00977E84"/>
-[...15 lines deleted...]
-    <w:rsid w:val="009823EF"/>
     <w:rsid w:val="00982454"/>
-    <w:rsid w:val="0098271E"/>
     <w:rsid w:val="00982CF0"/>
-    <w:rsid w:val="00982D9E"/>
-[...6 lines deleted...]
-    <w:rsid w:val="009850DF"/>
     <w:rsid w:val="009853E1"/>
-    <w:rsid w:val="00985639"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00986732"/>
     <w:rsid w:val="00986E6B"/>
-    <w:rsid w:val="0098711D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00987B43"/>
     <w:rsid w:val="00990032"/>
-    <w:rsid w:val="00990711"/>
     <w:rsid w:val="00990B19"/>
-    <w:rsid w:val="00990D13"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00991478"/>
     <w:rsid w:val="0099153B"/>
     <w:rsid w:val="00991769"/>
     <w:rsid w:val="0099232C"/>
-    <w:rsid w:val="00992A39"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00993DAA"/>
     <w:rsid w:val="00994386"/>
-    <w:rsid w:val="00994463"/>
-[...16 lines deleted...]
-    <w:rsid w:val="009A139C"/>
     <w:rsid w:val="009A13D8"/>
-    <w:rsid w:val="009A22AB"/>
     <w:rsid w:val="009A279E"/>
-    <w:rsid w:val="009A28D4"/>
     <w:rsid w:val="009A3015"/>
-    <w:rsid w:val="009A331C"/>
     <w:rsid w:val="009A3490"/>
-    <w:rsid w:val="009A376D"/>
-[...14 lines deleted...]
-    <w:rsid w:val="009A9213"/>
     <w:rsid w:val="009B05FD"/>
     <w:rsid w:val="009B0A6F"/>
     <w:rsid w:val="009B0A94"/>
     <w:rsid w:val="009B0C62"/>
-    <w:rsid w:val="009B0E93"/>
-[...5 lines deleted...]
-    <w:rsid w:val="009B2A36"/>
     <w:rsid w:val="009B2AE8"/>
-    <w:rsid w:val="009B3806"/>
-[...4 lines deleted...]
-    <w:rsid w:val="009B51D5"/>
+    <w:rsid w:val="009B3C70"/>
     <w:rsid w:val="009B5622"/>
-    <w:rsid w:val="009B5789"/>
     <w:rsid w:val="009B59E9"/>
-    <w:rsid w:val="009B5F37"/>
-    <w:rsid w:val="009B648D"/>
     <w:rsid w:val="009B70AA"/>
-    <w:rsid w:val="009B70F5"/>
-[...13 lines deleted...]
-    <w:rsid w:val="009C20C2"/>
     <w:rsid w:val="009C245E"/>
-    <w:rsid w:val="009C2D4E"/>
-[...5 lines deleted...]
-    <w:rsid w:val="009C3C8A"/>
     <w:rsid w:val="009C3CF1"/>
-    <w:rsid w:val="009C3D66"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009C5898"/>
     <w:rsid w:val="009C5E77"/>
-    <w:rsid w:val="009C5F4B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009C743E"/>
     <w:rsid w:val="009C7A7E"/>
     <w:rsid w:val="009D02E8"/>
-    <w:rsid w:val="009D0DFF"/>
-[...7 lines deleted...]
-    <w:rsid w:val="009D22F9"/>
     <w:rsid w:val="009D328F"/>
-    <w:rsid w:val="009D346A"/>
-[...4 lines deleted...]
-    <w:rsid w:val="009D4942"/>
     <w:rsid w:val="009D51D0"/>
-    <w:rsid w:val="009D54DA"/>
-[...8 lines deleted...]
-    <w:rsid w:val="009D6DEA"/>
     <w:rsid w:val="009D70A4"/>
-    <w:rsid w:val="009D7267"/>
-    <w:rsid w:val="009D75C4"/>
     <w:rsid w:val="009D7B14"/>
-    <w:rsid w:val="009D7B72"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009E086A"/>
     <w:rsid w:val="009E08D1"/>
     <w:rsid w:val="009E0D96"/>
-    <w:rsid w:val="009E0E9F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009E1446"/>
     <w:rsid w:val="009E1B95"/>
-    <w:rsid w:val="009E1E0A"/>
-[...8 lines deleted...]
-    <w:rsid w:val="009E47CD"/>
+    <w:rsid w:val="009E45BB"/>
     <w:rsid w:val="009E496F"/>
     <w:rsid w:val="009E4B0D"/>
-    <w:rsid w:val="009E51A6"/>
     <w:rsid w:val="009E5250"/>
-    <w:rsid w:val="009E5992"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009E763B"/>
     <w:rsid w:val="009E7A69"/>
     <w:rsid w:val="009E7F92"/>
     <w:rsid w:val="009F02A3"/>
-    <w:rsid w:val="009F067E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009F20E6"/>
     <w:rsid w:val="009F2182"/>
-    <w:rsid w:val="009F2186"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009F2A64"/>
     <w:rsid w:val="009F2F27"/>
-    <w:rsid w:val="009F2F49"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009F33F5"/>
     <w:rsid w:val="009F34AA"/>
-    <w:rsid w:val="009F37EF"/>
-[...8 lines deleted...]
-    <w:rsid w:val="009F66BD"/>
     <w:rsid w:val="009F6BCB"/>
-    <w:rsid w:val="009F7645"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009F7B5C"/>
     <w:rsid w:val="009F7B78"/>
-    <w:rsid w:val="009F7D47"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A003FA"/>
     <w:rsid w:val="00A0057A"/>
-    <w:rsid w:val="00A0068B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A01671"/>
     <w:rsid w:val="00A01FB1"/>
-    <w:rsid w:val="00A01FF8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A02EEB"/>
+    <w:rsid w:val="00A0243E"/>
     <w:rsid w:val="00A02FA1"/>
-    <w:rsid w:val="00A02FBA"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00A04C3F"/>
     <w:rsid w:val="00A04CCE"/>
-    <w:rsid w:val="00A05509"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00A072E4"/>
+    <w:rsid w:val="00A04F0B"/>
     <w:rsid w:val="00A07421"/>
-    <w:rsid w:val="00A0775D"/>
     <w:rsid w:val="00A0776B"/>
-    <w:rsid w:val="00A07895"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A10344"/>
     <w:rsid w:val="00A10FB9"/>
     <w:rsid w:val="00A11421"/>
-    <w:rsid w:val="00A114A4"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00A12A45"/>
     <w:rsid w:val="00A1389F"/>
-    <w:rsid w:val="00A13920"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00A15266"/>
     <w:rsid w:val="00A157B1"/>
-    <w:rsid w:val="00A1589D"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00A221CA"/>
     <w:rsid w:val="00A22229"/>
-    <w:rsid w:val="00A22A01"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A23978"/>
     <w:rsid w:val="00A24442"/>
     <w:rsid w:val="00A24ADA"/>
-    <w:rsid w:val="00A25092"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00A315D3"/>
     <w:rsid w:val="00A31871"/>
-    <w:rsid w:val="00A31DB9"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A32423"/>
     <w:rsid w:val="00A32577"/>
-    <w:rsid w:val="00A32647"/>
     <w:rsid w:val="00A330BB"/>
-    <w:rsid w:val="00A3343C"/>
-[...35 lines deleted...]
-    <w:rsid w:val="00A44674"/>
+    <w:rsid w:val="00A426D6"/>
     <w:rsid w:val="00A446F5"/>
     <w:rsid w:val="00A44882"/>
-    <w:rsid w:val="00A4494D"/>
-    <w:rsid w:val="00A44DE4"/>
     <w:rsid w:val="00A45125"/>
-    <w:rsid w:val="00A4548B"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00A542D4"/>
+    <w:rsid w:val="00A53411"/>
     <w:rsid w:val="00A54715"/>
-    <w:rsid w:val="00A551ED"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00A57DDF"/>
+    <w:rsid w:val="00A56878"/>
     <w:rsid w:val="00A6061C"/>
-    <w:rsid w:val="00A6076E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00A6238A"/>
     <w:rsid w:val="00A62D44"/>
-    <w:rsid w:val="00A62DCC"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00A66DE5"/>
     <w:rsid w:val="00A67263"/>
-    <w:rsid w:val="00A67C22"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00A715D8"/>
     <w:rsid w:val="00A7161C"/>
-    <w:rsid w:val="00A71703"/>
-    <w:rsid w:val="00A71B6C"/>
     <w:rsid w:val="00A71CE4"/>
-    <w:rsid w:val="00A71F86"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00A776BD"/>
     <w:rsid w:val="00A77AA3"/>
-    <w:rsid w:val="00A77E18"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A81C92"/>
+    <w:rsid w:val="00A80972"/>
     <w:rsid w:val="00A8236D"/>
-    <w:rsid w:val="00A825CF"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00A83EA2"/>
     <w:rsid w:val="00A854EB"/>
-    <w:rsid w:val="00A8567D"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00A86E5A"/>
     <w:rsid w:val="00A872E5"/>
-    <w:rsid w:val="00A87721"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A90C0D"/>
     <w:rsid w:val="00A91406"/>
-    <w:rsid w:val="00A91888"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00A9693F"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
-    <w:rsid w:val="00A97370"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A97A2C"/>
     <w:rsid w:val="00A97C72"/>
-    <w:rsid w:val="00A97D6D"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00AA276E"/>
     <w:rsid w:val="00AA310B"/>
-    <w:rsid w:val="00AA31DC"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00AA5FD1"/>
     <w:rsid w:val="00AA63D4"/>
-    <w:rsid w:val="00AA65BB"/>
-    <w:rsid w:val="00AA6C8C"/>
     <w:rsid w:val="00AA72AA"/>
-    <w:rsid w:val="00AA779F"/>
-    <w:rsid w:val="00AB03E7"/>
     <w:rsid w:val="00AB06E8"/>
-    <w:rsid w:val="00AB1382"/>
-    <w:rsid w:val="00AB1899"/>
     <w:rsid w:val="00AB1CD3"/>
-    <w:rsid w:val="00AB23C1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AB318E"/>
     <w:rsid w:val="00AB352F"/>
-    <w:rsid w:val="00AB3A0C"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00AC1B5C"/>
+    <w:rsid w:val="00AC02D5"/>
     <w:rsid w:val="00AC274B"/>
-    <w:rsid w:val="00AC3ABF"/>
-    <w:rsid w:val="00AC45BC"/>
     <w:rsid w:val="00AC4764"/>
-    <w:rsid w:val="00AC5327"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00AC69D1"/>
+    <w:rsid w:val="00AC4D58"/>
     <w:rsid w:val="00AC6D36"/>
-    <w:rsid w:val="00AC6E37"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AD0099"/>
     <w:rsid w:val="00AD0CBA"/>
-    <w:rsid w:val="00AD0E64"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00AD217C"/>
     <w:rsid w:val="00AD26E2"/>
-    <w:rsid w:val="00AD2954"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00AD74E7"/>
     <w:rsid w:val="00AD784C"/>
-    <w:rsid w:val="00AE018B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AE1243"/>
+    <w:rsid w:val="00AE10A3"/>
     <w:rsid w:val="00AE126A"/>
-    <w:rsid w:val="00AE1857"/>
     <w:rsid w:val="00AE1BAE"/>
-    <w:rsid w:val="00AE2042"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AE2BAB"/>
     <w:rsid w:val="00AE3005"/>
-    <w:rsid w:val="00AE335C"/>
     <w:rsid w:val="00AE3BD5"/>
-    <w:rsid w:val="00AE414B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AE599F"/>
     <w:rsid w:val="00AE59A0"/>
-    <w:rsid w:val="00AE5A3C"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00AF02DB"/>
     <w:rsid w:val="00AF0C57"/>
-    <w:rsid w:val="00AF16A3"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00AF23E3"/>
+    <w:rsid w:val="00AF2305"/>
     <w:rsid w:val="00AF26F3"/>
-    <w:rsid w:val="00AF2FD4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AF5A2D"/>
     <w:rsid w:val="00AF5F04"/>
-    <w:rsid w:val="00AF6676"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00B00608"/>
     <w:rsid w:val="00B00672"/>
-    <w:rsid w:val="00B00AE6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B019BC"/>
     <w:rsid w:val="00B01B4D"/>
-    <w:rsid w:val="00B02078"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00B0398D"/>
     <w:rsid w:val="00B04489"/>
-    <w:rsid w:val="00B045F3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B063EC"/>
     <w:rsid w:val="00B06571"/>
     <w:rsid w:val="00B068BA"/>
-    <w:rsid w:val="00B06A0A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B070B5"/>
     <w:rsid w:val="00B07217"/>
-    <w:rsid w:val="00B07BDF"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00B1382A"/>
     <w:rsid w:val="00B13851"/>
-    <w:rsid w:val="00B13B07"/>
     <w:rsid w:val="00B13B1C"/>
-    <w:rsid w:val="00B13D54"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B14136"/>
     <w:rsid w:val="00B14B5F"/>
-    <w:rsid w:val="00B14C36"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00B21F68"/>
+    <w:rsid w:val="00B1590E"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B22291"/>
-    <w:rsid w:val="00B22B5F"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00B23718"/>
+    <w:rsid w:val="00B23D3B"/>
     <w:rsid w:val="00B23F9A"/>
-    <w:rsid w:val="00B24020"/>
     <w:rsid w:val="00B2417B"/>
-    <w:rsid w:val="00B241D8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B24C36"/>
     <w:rsid w:val="00B24E6F"/>
-    <w:rsid w:val="00B250DF"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00B26C92"/>
     <w:rsid w:val="00B26CB5"/>
-    <w:rsid w:val="00B26CB8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B2745C"/>
     <w:rsid w:val="00B2752E"/>
-    <w:rsid w:val="00B27606"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B30541"/>
     <w:rsid w:val="00B307CC"/>
-    <w:rsid w:val="00B30D60"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00B322E9"/>
     <w:rsid w:val="00B326B7"/>
-    <w:rsid w:val="00B32D07"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00B353A8"/>
     <w:rsid w:val="00B3588E"/>
-    <w:rsid w:val="00B35D80"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00B416A7"/>
     <w:rsid w:val="00B4198F"/>
-    <w:rsid w:val="00B41C07"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B41EC3"/>
     <w:rsid w:val="00B41F3D"/>
-    <w:rsid w:val="00B42068"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B42B2A"/>
     <w:rsid w:val="00B431E8"/>
-    <w:rsid w:val="00B43B03"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B446DD"/>
     <w:rsid w:val="00B45141"/>
-    <w:rsid w:val="00B45691"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00B5135A"/>
     <w:rsid w:val="00B519CD"/>
-    <w:rsid w:val="00B51AA7"/>
     <w:rsid w:val="00B5273A"/>
-    <w:rsid w:val="00B52810"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00B56DC2"/>
     <w:rsid w:val="00B57329"/>
-    <w:rsid w:val="00B57636"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00B60C32"/>
     <w:rsid w:val="00B60E61"/>
-    <w:rsid w:val="00B61568"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B628D7"/>
     <w:rsid w:val="00B62B50"/>
-    <w:rsid w:val="00B62CB1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B632A0"/>
     <w:rsid w:val="00B635B7"/>
-    <w:rsid w:val="00B638CF"/>
-    <w:rsid w:val="00B63AC8"/>
     <w:rsid w:val="00B63AE8"/>
-    <w:rsid w:val="00B63C78"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00B657ED"/>
     <w:rsid w:val="00B65950"/>
-    <w:rsid w:val="00B65B68"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B660DB"/>
     <w:rsid w:val="00B66D83"/>
     <w:rsid w:val="00B672C0"/>
-    <w:rsid w:val="00B67318"/>
-    <w:rsid w:val="00B674C3"/>
     <w:rsid w:val="00B676FD"/>
     <w:rsid w:val="00B678B6"/>
-    <w:rsid w:val="00B67E3B"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00B752D3"/>
+    <w:rsid w:val="00B678D0"/>
     <w:rsid w:val="00B75646"/>
     <w:rsid w:val="00B7629E"/>
-    <w:rsid w:val="00B77849"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00B905AE"/>
     <w:rsid w:val="00B90729"/>
     <w:rsid w:val="00B907DA"/>
-    <w:rsid w:val="00B91004"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00B94B70"/>
     <w:rsid w:val="00B94C5E"/>
-    <w:rsid w:val="00B94EB7"/>
-    <w:rsid w:val="00B95023"/>
     <w:rsid w:val="00B950BC"/>
-    <w:rsid w:val="00B95261"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B96C58"/>
     <w:rsid w:val="00B9714C"/>
-    <w:rsid w:val="00B974A6"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00BA252F"/>
+    <w:rsid w:val="00BA251D"/>
     <w:rsid w:val="00BA29AD"/>
-    <w:rsid w:val="00BA2D0C"/>
     <w:rsid w:val="00BA33CF"/>
-    <w:rsid w:val="00BA376E"/>
-    <w:rsid w:val="00BA3B0C"/>
     <w:rsid w:val="00BA3F8D"/>
-    <w:rsid w:val="00BA48E5"/>
-[...35 lines deleted...]
-    <w:rsid w:val="00BB7327"/>
     <w:rsid w:val="00BB7A10"/>
-    <w:rsid w:val="00BC0212"/>
-[...22 lines deleted...]
-    <w:rsid w:val="00BC5E7F"/>
     <w:rsid w:val="00BC60BE"/>
-    <w:rsid w:val="00BC617C"/>
     <w:rsid w:val="00BC7468"/>
-    <w:rsid w:val="00BC7B9A"/>
     <w:rsid w:val="00BC7D4F"/>
     <w:rsid w:val="00BC7ED7"/>
-    <w:rsid w:val="00BC7FCB"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00BD234C"/>
     <w:rsid w:val="00BD2850"/>
-    <w:rsid w:val="00BD2C31"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00BE2596"/>
     <w:rsid w:val="00BE28D2"/>
-    <w:rsid w:val="00BE2A38"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00BE4837"/>
     <w:rsid w:val="00BE4A64"/>
-    <w:rsid w:val="00BE4CEF"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00BE5D47"/>
     <w:rsid w:val="00BE5E43"/>
-    <w:rsid w:val="00BE61AF"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00BF5360"/>
+    <w:rsid w:val="00BF44E1"/>
     <w:rsid w:val="00BF557D"/>
-    <w:rsid w:val="00BF5908"/>
-    <w:rsid w:val="00BF5BCD"/>
     <w:rsid w:val="00BF658D"/>
-    <w:rsid w:val="00BF69BA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BF7866"/>
     <w:rsid w:val="00BF7F58"/>
-    <w:rsid w:val="00C00633"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C00F9A"/>
     <w:rsid w:val="00C01381"/>
-    <w:rsid w:val="00C018D5"/>
-    <w:rsid w:val="00C01979"/>
     <w:rsid w:val="00C01AB1"/>
-    <w:rsid w:val="00C01E12"/>
     <w:rsid w:val="00C026A0"/>
-    <w:rsid w:val="00C028F0"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00C05F8E"/>
+    <w:rsid w:val="00C0311E"/>
+    <w:rsid w:val="00C054B6"/>
     <w:rsid w:val="00C06137"/>
-    <w:rsid w:val="00C062AF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C067EB"/>
     <w:rsid w:val="00C06929"/>
-    <w:rsid w:val="00C06A99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C073B0"/>
     <w:rsid w:val="00C079B8"/>
-    <w:rsid w:val="00C07A04"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C07CF6"/>
     <w:rsid w:val="00C10037"/>
-    <w:rsid w:val="00C10398"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C10C7C"/>
     <w:rsid w:val="00C115E1"/>
-    <w:rsid w:val="00C11A96"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C122C5"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C12B05"/>
     <w:rsid w:val="00C133EE"/>
-    <w:rsid w:val="00C134F0"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00C148A5"/>
     <w:rsid w:val="00C149D0"/>
-    <w:rsid w:val="00C14FCC"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C15D72"/>
     <w:rsid w:val="00C15D95"/>
-    <w:rsid w:val="00C15FB9"/>
-[...34 lines deleted...]
-    <w:rsid w:val="00C26542"/>
+    <w:rsid w:val="00C22307"/>
     <w:rsid w:val="00C26588"/>
-    <w:rsid w:val="00C267AD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C26FB1"/>
     <w:rsid w:val="00C27DE9"/>
-    <w:rsid w:val="00C302FA"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00C32333"/>
     <w:rsid w:val="00C32989"/>
-    <w:rsid w:val="00C32A75"/>
     <w:rsid w:val="00C33388"/>
-    <w:rsid w:val="00C335C0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C34E2D"/>
     <w:rsid w:val="00C35484"/>
-    <w:rsid w:val="00C357F7"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00C41713"/>
+    <w:rsid w:val="00C37334"/>
     <w:rsid w:val="00C4173A"/>
-    <w:rsid w:val="00C419BE"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00C50A3B"/>
+    <w:rsid w:val="00C42822"/>
+    <w:rsid w:val="00C478D4"/>
     <w:rsid w:val="00C50DED"/>
-    <w:rsid w:val="00C51095"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C51BB0"/>
     <w:rsid w:val="00C52217"/>
-    <w:rsid w:val="00C52DB5"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00C57E96"/>
+    <w:rsid w:val="00C565FA"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C60411"/>
-    <w:rsid w:val="00C604D2"/>
-    <w:rsid w:val="00C61159"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
-    <w:rsid w:val="00C61746"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C620ED"/>
     <w:rsid w:val="00C621B1"/>
-    <w:rsid w:val="00C6253F"/>
-    <w:rsid w:val="00C625BD"/>
     <w:rsid w:val="00C62F7A"/>
-    <w:rsid w:val="00C62FC9"/>
-    <w:rsid w:val="00C6310D"/>
     <w:rsid w:val="00C63B9C"/>
-    <w:rsid w:val="00C641A6"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00C6666D"/>
     <w:rsid w:val="00C6682F"/>
-    <w:rsid w:val="00C66B2C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C67AF2"/>
     <w:rsid w:val="00C67BF4"/>
-    <w:rsid w:val="00C707B3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C7237A"/>
     <w:rsid w:val="00C7275E"/>
-    <w:rsid w:val="00C72A5C"/>
     <w:rsid w:val="00C731AF"/>
-    <w:rsid w:val="00C73C02"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C748FD"/>
     <w:rsid w:val="00C74C5D"/>
-    <w:rsid w:val="00C74E77"/>
-[...32 lines deleted...]
-    <w:rsid w:val="00C85F2E"/>
+    <w:rsid w:val="00C74E12"/>
+    <w:rsid w:val="00C83021"/>
     <w:rsid w:val="00C863C4"/>
-    <w:rsid w:val="00C868E2"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00C90B70"/>
     <w:rsid w:val="00C90DAB"/>
-    <w:rsid w:val="00C91091"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C91FDB"/>
     <w:rsid w:val="00C920EA"/>
-    <w:rsid w:val="00C924A7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C930D2"/>
     <w:rsid w:val="00C93C3E"/>
-    <w:rsid w:val="00C93CC5"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00CA0F96"/>
+    <w:rsid w:val="00C96D1B"/>
     <w:rsid w:val="00CA12E3"/>
     <w:rsid w:val="00CA1476"/>
-    <w:rsid w:val="00CA14F6"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00CA6525"/>
     <w:rsid w:val="00CA6611"/>
-    <w:rsid w:val="00CA68B3"/>
-    <w:rsid w:val="00CA6ABD"/>
     <w:rsid w:val="00CA6AE6"/>
+    <w:rsid w:val="00CA703D"/>
     <w:rsid w:val="00CA782F"/>
-    <w:rsid w:val="00CA7BFE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CB085F"/>
+    <w:rsid w:val="00CB0310"/>
     <w:rsid w:val="00CB187B"/>
-    <w:rsid w:val="00CB1AE3"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00CB227B"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3285"/>
-    <w:rsid w:val="00CB3F39"/>
     <w:rsid w:val="00CB4500"/>
-    <w:rsid w:val="00CB4DFA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CB5C12"/>
     <w:rsid w:val="00CB5EA8"/>
-    <w:rsid w:val="00CB5EF5"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00CC0AFD"/>
     <w:rsid w:val="00CC0C72"/>
-    <w:rsid w:val="00CC10D0"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00CC2826"/>
+    <w:rsid w:val="00CC140E"/>
     <w:rsid w:val="00CC2BFD"/>
-    <w:rsid w:val="00CC2D6F"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00CC6EE5"/>
     <w:rsid w:val="00CC6F40"/>
-    <w:rsid w:val="00CC7E55"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00CD338D"/>
     <w:rsid w:val="00CD3476"/>
-    <w:rsid w:val="00CD3738"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00CD63B4"/>
     <w:rsid w:val="00CD64DF"/>
-    <w:rsid w:val="00CD6D8B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CD763F"/>
     <w:rsid w:val="00CD768F"/>
-    <w:rsid w:val="00CD77D0"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00CE1FA5"/>
+    <w:rsid w:val="00CD7AC6"/>
     <w:rsid w:val="00CE225F"/>
-    <w:rsid w:val="00CE22D7"/>
-[...24 lines deleted...]
-    <w:rsid w:val="00CF1611"/>
     <w:rsid w:val="00CF230C"/>
-    <w:rsid w:val="00CF25D8"/>
-    <w:rsid w:val="00CF2960"/>
     <w:rsid w:val="00CF2F50"/>
-    <w:rsid w:val="00CF3009"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00CF608E"/>
+    <w:rsid w:val="00CF42B1"/>
     <w:rsid w:val="00CF6198"/>
-    <w:rsid w:val="00CF6315"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D0210B"/>
     <w:rsid w:val="00D02919"/>
-    <w:rsid w:val="00D02D48"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D04B90"/>
+    <w:rsid w:val="00D03BAA"/>
     <w:rsid w:val="00D04C61"/>
-    <w:rsid w:val="00D04CA9"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D0585D"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
-    <w:rsid w:val="00D05D64"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D0621C"/>
     <w:rsid w:val="00D065A2"/>
-    <w:rsid w:val="00D065BE"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D078CD"/>
     <w:rsid w:val="00D079AA"/>
-    <w:rsid w:val="00D07BD8"/>
     <w:rsid w:val="00D07F00"/>
-    <w:rsid w:val="00D10330"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D1103E"/>
     <w:rsid w:val="00D1130F"/>
-    <w:rsid w:val="00D11624"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00D15349"/>
     <w:rsid w:val="00D1571F"/>
-    <w:rsid w:val="00D157AB"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00D17887"/>
     <w:rsid w:val="00D17B72"/>
-    <w:rsid w:val="00D17D8E"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00D24998"/>
     <w:rsid w:val="00D24BDF"/>
-    <w:rsid w:val="00D24C16"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00D313EC"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D3205F"/>
-    <w:rsid w:val="00D32353"/>
-    <w:rsid w:val="00D3317F"/>
     <w:rsid w:val="00D3318E"/>
-    <w:rsid w:val="00D331E8"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D33D6F"/>
     <w:rsid w:val="00D33E72"/>
-    <w:rsid w:val="00D33F1A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D35B95"/>
     <w:rsid w:val="00D35BD6"/>
-    <w:rsid w:val="00D35C11"/>
-    <w:rsid w:val="00D36124"/>
     <w:rsid w:val="00D361B5"/>
-    <w:rsid w:val="00D36A4A"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00D41146"/>
+    <w:rsid w:val="00D40D38"/>
     <w:rsid w:val="00D411A2"/>
-    <w:rsid w:val="00D41215"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00D45D78"/>
+    <w:rsid w:val="00D441FA"/>
     <w:rsid w:val="00D4606D"/>
-    <w:rsid w:val="00D461A3"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00D50A1F"/>
     <w:rsid w:val="00D50B9C"/>
-    <w:rsid w:val="00D50CE9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D510BC"/>
     <w:rsid w:val="00D513AF"/>
-    <w:rsid w:val="00D51C32"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D526C6"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
-    <w:rsid w:val="00D535A9"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D55991"/>
+    <w:rsid w:val="00D5493B"/>
     <w:rsid w:val="00D56B20"/>
-    <w:rsid w:val="00D57104"/>
-    <w:rsid w:val="00D5732B"/>
     <w:rsid w:val="00D578B3"/>
-    <w:rsid w:val="00D6006A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D61308"/>
     <w:rsid w:val="00D618F4"/>
-    <w:rsid w:val="00D620D9"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D629DE"/>
     <w:rsid w:val="00D63636"/>
-    <w:rsid w:val="00D63B92"/>
-    <w:rsid w:val="00D63DD2"/>
     <w:rsid w:val="00D640AD"/>
-    <w:rsid w:val="00D64995"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00D70E50"/>
+    <w:rsid w:val="00D6692F"/>
     <w:rsid w:val="00D714CC"/>
-    <w:rsid w:val="00D71C00"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00D75E36"/>
     <w:rsid w:val="00D75EA7"/>
-    <w:rsid w:val="00D7617B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D771F0"/>
     <w:rsid w:val="00D77252"/>
-    <w:rsid w:val="00D77279"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D815DE"/>
+    <w:rsid w:val="00D81894"/>
     <w:rsid w:val="00D81ADF"/>
     <w:rsid w:val="00D81F21"/>
-    <w:rsid w:val="00D81F7F"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00D83CD5"/>
     <w:rsid w:val="00D83D06"/>
-    <w:rsid w:val="00D84E3D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D860EF"/>
     <w:rsid w:val="00D864F2"/>
-    <w:rsid w:val="00D867BA"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00D93DDD"/>
     <w:rsid w:val="00D943F8"/>
-    <w:rsid w:val="00D948A9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D951EE"/>
     <w:rsid w:val="00D95470"/>
-    <w:rsid w:val="00D955B9"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D95E21"/>
     <w:rsid w:val="00D961F4"/>
-    <w:rsid w:val="00D96454"/>
     <w:rsid w:val="00D96B55"/>
-    <w:rsid w:val="00D972A8"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00DA1BD3"/>
     <w:rsid w:val="00DA2619"/>
-    <w:rsid w:val="00DA2A2E"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00DA3FC7"/>
     <w:rsid w:val="00DA4239"/>
-    <w:rsid w:val="00DA4873"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00DA5805"/>
     <w:rsid w:val="00DA588C"/>
-    <w:rsid w:val="00DA58ED"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DA65B8"/>
     <w:rsid w:val="00DA65DE"/>
-    <w:rsid w:val="00DA6B03"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00DB0B15"/>
     <w:rsid w:val="00DB0B61"/>
-    <w:rsid w:val="00DB0F86"/>
     <w:rsid w:val="00DB1474"/>
-    <w:rsid w:val="00DB158A"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00DB27EE"/>
     <w:rsid w:val="00DB2962"/>
-    <w:rsid w:val="00DB2A5B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00DB4D1E"/>
     <w:rsid w:val="00DB52FB"/>
-    <w:rsid w:val="00DB57F0"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00DB7DE0"/>
     <w:rsid w:val="00DC00C1"/>
     <w:rsid w:val="00DC013B"/>
-    <w:rsid w:val="00DC02C0"/>
     <w:rsid w:val="00DC090B"/>
-    <w:rsid w:val="00DC11E9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DC1548"/>
     <w:rsid w:val="00DC1679"/>
-    <w:rsid w:val="00DC1775"/>
-    <w:rsid w:val="00DC204C"/>
     <w:rsid w:val="00DC219B"/>
-    <w:rsid w:val="00DC23C2"/>
-    <w:rsid w:val="00DC29E9"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC2DC7"/>
-    <w:rsid w:val="00DC2EF1"/>
-    <w:rsid w:val="00DC314E"/>
     <w:rsid w:val="00DC3A7C"/>
-    <w:rsid w:val="00DC3B7B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00DC451A"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00DC50E0"/>
-    <w:rsid w:val="00DC525B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DC5B47"/>
     <w:rsid w:val="00DC6386"/>
-    <w:rsid w:val="00DC6468"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00DD0A24"/>
     <w:rsid w:val="00DD1130"/>
-    <w:rsid w:val="00DD1280"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DD18F9"/>
     <w:rsid w:val="00DD1951"/>
-    <w:rsid w:val="00DD1CDA"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00DD401C"/>
     <w:rsid w:val="00DD487D"/>
-    <w:rsid w:val="00DD4924"/>
     <w:rsid w:val="00DD4E83"/>
-    <w:rsid w:val="00DD51E5"/>
-    <w:rsid w:val="00DD52A5"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6945"/>
-    <w:rsid w:val="00DD6C13"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00DE2BE6"/>
     <w:rsid w:val="00DE2D04"/>
-    <w:rsid w:val="00DE2F85"/>
     <w:rsid w:val="00DE3250"/>
-    <w:rsid w:val="00DE34D1"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00DE5CBB"/>
+    <w:rsid w:val="00DE3D20"/>
     <w:rsid w:val="00DE6028"/>
-    <w:rsid w:val="00DE6146"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DE6B4C"/>
     <w:rsid w:val="00DE6C85"/>
-    <w:rsid w:val="00DE73BA"/>
     <w:rsid w:val="00DE78A3"/>
-    <w:rsid w:val="00DE7CCD"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00DF15EB"/>
     <w:rsid w:val="00DF1A71"/>
-    <w:rsid w:val="00DF1CA0"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00DF407B"/>
     <w:rsid w:val="00DF50FC"/>
-    <w:rsid w:val="00DF5223"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DF57BA"/>
     <w:rsid w:val="00DF68C7"/>
-    <w:rsid w:val="00DF68F6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DF7298"/>
     <w:rsid w:val="00DF731A"/>
-    <w:rsid w:val="00DF73C4"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00E044AE"/>
     <w:rsid w:val="00E04BBB"/>
-    <w:rsid w:val="00E04D1E"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00E06942"/>
     <w:rsid w:val="00E06B75"/>
-    <w:rsid w:val="00E071AD"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00E10871"/>
     <w:rsid w:val="00E11332"/>
     <w:rsid w:val="00E11352"/>
-    <w:rsid w:val="00E113B6"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00E16CB0"/>
+    <w:rsid w:val="00E13814"/>
     <w:rsid w:val="00E170DC"/>
     <w:rsid w:val="00E17546"/>
-    <w:rsid w:val="00E175ED"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E17A75"/>
     <w:rsid w:val="00E210B5"/>
-    <w:rsid w:val="00E2191B"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00E26067"/>
     <w:rsid w:val="00E261B3"/>
     <w:rsid w:val="00E26818"/>
-    <w:rsid w:val="00E26AC0"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00E27CDE"/>
     <w:rsid w:val="00E27FFC"/>
-    <w:rsid w:val="00E3001C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E30598"/>
     <w:rsid w:val="00E30B15"/>
-    <w:rsid w:val="00E30DD5"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00E32F4E"/>
     <w:rsid w:val="00E33237"/>
-    <w:rsid w:val="00E332B8"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00E4010B"/>
     <w:rsid w:val="00E40181"/>
-    <w:rsid w:val="00E40201"/>
-[...37 lines deleted...]
-    <w:rsid w:val="00E54606"/>
+    <w:rsid w:val="00E52EC7"/>
     <w:rsid w:val="00E54950"/>
-    <w:rsid w:val="00E54D95"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E55516"/>
     <w:rsid w:val="00E55FB3"/>
-    <w:rsid w:val="00E56667"/>
     <w:rsid w:val="00E56A01"/>
-    <w:rsid w:val="00E5745E"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00E623D0"/>
     <w:rsid w:val="00E629A1"/>
-    <w:rsid w:val="00E6324D"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00E67626"/>
     <w:rsid w:val="00E6794C"/>
-    <w:rsid w:val="00E67DBD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E70E6F"/>
+    <w:rsid w:val="00E67A15"/>
     <w:rsid w:val="00E71591"/>
     <w:rsid w:val="00E71CEB"/>
-    <w:rsid w:val="00E71FB4"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00E7411A"/>
     <w:rsid w:val="00E7474F"/>
-    <w:rsid w:val="00E74B49"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00E80DCA"/>
     <w:rsid w:val="00E80DE3"/>
-    <w:rsid w:val="00E81481"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E81FB0"/>
     <w:rsid w:val="00E82C55"/>
-    <w:rsid w:val="00E82E47"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00E876FB"/>
     <w:rsid w:val="00E8787E"/>
-    <w:rsid w:val="00E903A6"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E923E5"/>
     <w:rsid w:val="00E92AC3"/>
-    <w:rsid w:val="00E92F9D"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00EA295E"/>
     <w:rsid w:val="00EA2F6A"/>
-    <w:rsid w:val="00EA3600"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00EB00D4"/>
     <w:rsid w:val="00EB00E0"/>
     <w:rsid w:val="00EB05D5"/>
-    <w:rsid w:val="00EB0AB9"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00EB4A0E"/>
     <w:rsid w:val="00EB4BC7"/>
-    <w:rsid w:val="00EB4E87"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00EB7EA0"/>
     <w:rsid w:val="00EC059F"/>
-    <w:rsid w:val="00EC0880"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00EC1AD2"/>
     <w:rsid w:val="00EC1F24"/>
-    <w:rsid w:val="00EC1F4E"/>
     <w:rsid w:val="00EC22F6"/>
-    <w:rsid w:val="00EC2B74"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00EC3688"/>
     <w:rsid w:val="00EC3DB9"/>
-    <w:rsid w:val="00EC4273"/>
-[...25 lines deleted...]
-    <w:rsid w:val="00ED509B"/>
     <w:rsid w:val="00ED5B9B"/>
-    <w:rsid w:val="00ED6531"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00ED66FA"/>
+    <w:rsid w:val="00ED5BB5"/>
     <w:rsid w:val="00ED6BAD"/>
-    <w:rsid w:val="00ED6C3E"/>
-    <w:rsid w:val="00ED70F4"/>
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00ED7762"/>
-    <w:rsid w:val="00ED793B"/>
-    <w:rsid w:val="00ED7FF5"/>
     <w:rsid w:val="00EE00D6"/>
-    <w:rsid w:val="00EE0793"/>
-    <w:rsid w:val="00EE11B7"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
-    <w:rsid w:val="00EE15B5"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00EE285F"/>
     <w:rsid w:val="00EE29AD"/>
-    <w:rsid w:val="00EE2A4B"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00EE3AEA"/>
     <w:rsid w:val="00EE3E24"/>
-    <w:rsid w:val="00EE420C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EE498D"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE5131"/>
-    <w:rsid w:val="00EE51B0"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00EF0962"/>
     <w:rsid w:val="00EF109B"/>
-    <w:rsid w:val="00EF10CB"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00EF1CD4"/>
     <w:rsid w:val="00EF201C"/>
-    <w:rsid w:val="00EF29A9"/>
     <w:rsid w:val="00EF2C72"/>
-    <w:rsid w:val="00EF2E3B"/>
-    <w:rsid w:val="00EF356C"/>
     <w:rsid w:val="00EF36AF"/>
-    <w:rsid w:val="00EF3E35"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00EF5943"/>
     <w:rsid w:val="00EF59A3"/>
-    <w:rsid w:val="00EF5D72"/>
     <w:rsid w:val="00EF6675"/>
-    <w:rsid w:val="00EF697C"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00F0012F"/>
     <w:rsid w:val="00F0063D"/>
-    <w:rsid w:val="00F00B2F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F00F89"/>
     <w:rsid w:val="00F00F9C"/>
-    <w:rsid w:val="00F0103E"/>
     <w:rsid w:val="00F01E5F"/>
-    <w:rsid w:val="00F01EE9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F01FFB"/>
     <w:rsid w:val="00F024F3"/>
-    <w:rsid w:val="00F0287C"/>
     <w:rsid w:val="00F02ABA"/>
-    <w:rsid w:val="00F02D66"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F040CA"/>
     <w:rsid w:val="00F0437A"/>
-    <w:rsid w:val="00F04A28"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00F100C1"/>
     <w:rsid w:val="00F101B8"/>
-    <w:rsid w:val="00F10720"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F10E1E"/>
     <w:rsid w:val="00F11037"/>
-    <w:rsid w:val="00F11089"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00F14866"/>
+    <w:rsid w:val="00F14654"/>
     <w:rsid w:val="00F15144"/>
-    <w:rsid w:val="00F159B0"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00F16CA2"/>
     <w:rsid w:val="00F16F1B"/>
-    <w:rsid w:val="00F16F5E"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00F24D3B"/>
     <w:rsid w:val="00F250A9"/>
-    <w:rsid w:val="00F25228"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F2623A"/>
     <w:rsid w:val="00F267AF"/>
-    <w:rsid w:val="00F2695D"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00F30F80"/>
     <w:rsid w:val="00F30FF4"/>
-    <w:rsid w:val="00F3104B"/>
-    <w:rsid w:val="00F31138"/>
     <w:rsid w:val="00F3122E"/>
-    <w:rsid w:val="00F31255"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F31E4B"/>
     <w:rsid w:val="00F32368"/>
-    <w:rsid w:val="00F3290C"/>
-    <w:rsid w:val="00F3300E"/>
     <w:rsid w:val="00F331AD"/>
-    <w:rsid w:val="00F333D0"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00F350AB"/>
     <w:rsid w:val="00F35287"/>
-    <w:rsid w:val="00F352E4"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00F40888"/>
     <w:rsid w:val="00F40A70"/>
-    <w:rsid w:val="00F40AE6"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F4378B"/>
     <w:rsid w:val="00F43A37"/>
-    <w:rsid w:val="00F43E19"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00F4621B"/>
     <w:rsid w:val="00F4641B"/>
-    <w:rsid w:val="00F4676D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F46D75"/>
     <w:rsid w:val="00F46EB8"/>
-    <w:rsid w:val="00F479A0"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00F50C05"/>
     <w:rsid w:val="00F50CD1"/>
-    <w:rsid w:val="00F50F80"/>
-    <w:rsid w:val="00F51098"/>
     <w:rsid w:val="00F511E4"/>
-    <w:rsid w:val="00F51A5E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F52C98"/>
     <w:rsid w:val="00F52D09"/>
     <w:rsid w:val="00F52E08"/>
-    <w:rsid w:val="00F53113"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F5347A"/>
     <w:rsid w:val="00F53A66"/>
-    <w:rsid w:val="00F53E09"/>
     <w:rsid w:val="00F5462D"/>
-    <w:rsid w:val="00F54834"/>
     <w:rsid w:val="00F55B21"/>
-    <w:rsid w:val="00F55C34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F56536"/>
     <w:rsid w:val="00F56EF6"/>
-    <w:rsid w:val="00F56F4D"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00F6007A"/>
+    <w:rsid w:val="00F57F14"/>
     <w:rsid w:val="00F60082"/>
-    <w:rsid w:val="00F600D6"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F6178F"/>
     <w:rsid w:val="00F61A9F"/>
     <w:rsid w:val="00F61B5F"/>
-    <w:rsid w:val="00F61DB9"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00F6434A"/>
+    <w:rsid w:val="00F62EBB"/>
     <w:rsid w:val="00F64696"/>
-    <w:rsid w:val="00F652E9"/>
-    <w:rsid w:val="00F65825"/>
     <w:rsid w:val="00F65AA9"/>
-    <w:rsid w:val="00F65EE3"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00F66C7E"/>
     <w:rsid w:val="00F6768F"/>
-    <w:rsid w:val="00F67A75"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00F72158"/>
     <w:rsid w:val="00F72C2C"/>
-    <w:rsid w:val="00F733D2"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F735DB"/>
+    <w:rsid w:val="00F73DB5"/>
     <w:rsid w:val="00F741F2"/>
-    <w:rsid w:val="00F749FE"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00F76C4E"/>
     <w:rsid w:val="00F76CAB"/>
-    <w:rsid w:val="00F76DD4"/>
-    <w:rsid w:val="00F76E7D"/>
     <w:rsid w:val="00F772C6"/>
-    <w:rsid w:val="00F77645"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00F8120B"/>
     <w:rsid w:val="00F815B5"/>
-    <w:rsid w:val="00F8181E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F84745"/>
     <w:rsid w:val="00F85195"/>
     <w:rsid w:val="00F857D4"/>
-    <w:rsid w:val="00F85828"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F86588"/>
     <w:rsid w:val="00F868E3"/>
-    <w:rsid w:val="00F86AAF"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00F93863"/>
     <w:rsid w:val="00F938BA"/>
-    <w:rsid w:val="00F93B0E"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00F97197"/>
     <w:rsid w:val="00F97919"/>
-    <w:rsid w:val="00F97B3E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FA1D39"/>
     <w:rsid w:val="00FA230B"/>
-    <w:rsid w:val="00FA2674"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FA2B8E"/>
     <w:rsid w:val="00FA2C46"/>
-    <w:rsid w:val="00FA31E0"/>
     <w:rsid w:val="00FA3525"/>
-    <w:rsid w:val="00FA3A0C"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00FA547E"/>
+    <w:rsid w:val="00FA3C2F"/>
     <w:rsid w:val="00FA5A53"/>
-    <w:rsid w:val="00FA5C6D"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00FB1E6B"/>
     <w:rsid w:val="00FB1F6E"/>
-    <w:rsid w:val="00FB1FB5"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00FB43BC"/>
     <w:rsid w:val="00FB4769"/>
     <w:rsid w:val="00FB4CDA"/>
-    <w:rsid w:val="00FB5AE4"/>
-    <w:rsid w:val="00FB632B"/>
     <w:rsid w:val="00FB6481"/>
-    <w:rsid w:val="00FB67D1"/>
     <w:rsid w:val="00FB6D36"/>
-    <w:rsid w:val="00FB7AA9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FC0471"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0F81"/>
-    <w:rsid w:val="00FC238C"/>
+    <w:rsid w:val="00FC18B5"/>
     <w:rsid w:val="00FC252F"/>
-    <w:rsid w:val="00FC27B0"/>
-    <w:rsid w:val="00FC333F"/>
+    <w:rsid w:val="00FC279A"/>
     <w:rsid w:val="00FC395C"/>
-    <w:rsid w:val="00FC3AA0"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00FC5DF8"/>
     <w:rsid w:val="00FC5E8E"/>
-    <w:rsid w:val="00FC6081"/>
-[...22 lines deleted...]
-    <w:rsid w:val="00FD3371"/>
+    <w:rsid w:val="00FC6DB7"/>
     <w:rsid w:val="00FD3766"/>
     <w:rsid w:val="00FD3D05"/>
-    <w:rsid w:val="00FD43D8"/>
     <w:rsid w:val="00FD47C4"/>
-    <w:rsid w:val="00FD4C75"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00FE2778"/>
+    <w:rsid w:val="00FE0151"/>
     <w:rsid w:val="00FE2DCF"/>
     <w:rsid w:val="00FE331E"/>
-    <w:rsid w:val="00FE3996"/>
     <w:rsid w:val="00FE3FA7"/>
     <w:rsid w:val="00FE4081"/>
-    <w:rsid w:val="00FE48D9"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00FF216E"/>
     <w:rsid w:val="00FF2A4E"/>
-    <w:rsid w:val="00FF2FC1"/>
     <w:rsid w:val="00FF2FCE"/>
-    <w:rsid w:val="00FF30E3"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00FF4A7D"/>
     <w:rsid w:val="00FF4F7D"/>
-    <w:rsid w:val="00FF50C5"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FF6AA2"/>
     <w:rsid w:val="00FF6D9D"/>
-    <w:rsid w:val="00FF70E7"/>
-    <w:rsid w:val="00FF7372"/>
     <w:rsid w:val="00FF7620"/>
-    <w:rsid w:val="00FF7677"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FF7B0A"/>
     <w:rsid w:val="00FF7DD5"/>
-    <w:rsid w:val="010E2334"/>
-[...1241 lines deleted...]
-    <w:rsid w:val="7FBE2222"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="62659081"/>
-  <w15:docId w15:val="{2FF89E90-F11A-4944-A2E8-C46E033DBFFF}"/>
+  <w14:docId w14:val="2295F93A"/>
+  <w15:docId w15:val="{A8FC5E24-CACA-4D49-85CF-A0A732F579B9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -38811,51 +25305,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading"/>
     <w:lsdException w:name="Light List"/>
     <w:lsdException w:name="Light Grid"/>
     <w:lsdException w:name="Medium Shading 1"/>
     <w:lsdException w:name="Medium Shading 2"/>
     <w:lsdException w:name="Medium List 1"/>
     <w:lsdException w:name="Medium List 2"/>
     <w:lsdException w:name="Medium Grid 1"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="64"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Revision" w:uiPriority="71"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
@@ -39053,288 +25547,255 @@
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00510016"/>
+    <w:rsid w:val="00DC2DC7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="520" w:after="240" w:line="480" w:lineRule="atLeast"/>
-      <w:ind w:left="432"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00510016"/>
+    <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="atLeast"/>
-      <w:ind w:left="576"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="280" w:after="120" w:line="320" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="240" w:after="80" w:line="280" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="98"/>
     <w:qFormat/>
     <w:rsid w:val="004C014B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="240" w:after="80" w:line="240" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0045266D"/>
+    <w:rsid w:val="007B61E8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="0"/>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="1152" w:hanging="1152"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0045266D"/>
+    <w:rsid w:val="007B61E8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="1296" w:hanging="1296"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0045266D"/>
+    <w:rsid w:val="007B61E8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="1440" w:hanging="1440"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0045266D"/>
+    <w:rsid w:val="007B61E8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="1584" w:hanging="1584"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -39346,66 +25807,66 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
     <w:link w:val="BodyChar"/>
     <w:qFormat/>
     <w:rsid w:val="002365B4"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00510016"/>
+    <w:rsid w:val="00DC2DC7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00510016"/>
+    <w:rsid w:val="00F15144"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F15144"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
@@ -39501,57 +25962,56 @@
     <w:rsid w:val="00C621B1"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodynospace">
     <w:name w:val="Body no space"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00F772C6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
     <w:name w:val="Bullet 1"/>
     <w:basedOn w:val="Body"/>
     <w:qFormat/>
-    <w:rsid w:val="00C07180"/>
+    <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="18"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
-      <w:ind w:left="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="DocumentMapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D60EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
     <w:name w:val="Document Map Char"/>
     <w:link w:val="DocumentMap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001D60EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="24"/>
@@ -39829,138 +26289,141 @@
       <w:szCs w:val="19"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figurecaption">
     <w:name w:val="Figure caption"/>
     <w:next w:val="Body"/>
     <w:rsid w:val="00B04489"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="120" w:line="250" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet2">
     <w:name w:val="Bullet 2"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00C07180"/>
+    <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="19"/>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
-      <w:ind w:left="1080"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyafterbullets">
     <w:name w:val="Body after bullets"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00E11352"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet2">
     <w:name w:val="Table bullet 2"/>
     <w:basedOn w:val="Tabletext"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="4"/>
+        <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:semiHidden/>
     <w:rsid w:val="00152073"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet1">
     <w:name w:val="Table bullet 1"/>
     <w:basedOn w:val="Tabletext"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZTablebullets">
     <w:name w:val="ZZ Table bullets"/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecolhead">
     <w:name w:val="Table col head"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00EB05D5"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletafternumbers1">
     <w:name w:val="Bullet after numbers 1"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
-      <w:ind w:left="794" w:hanging="397"/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009E7A69"/>
     <w:rPr>
       <w:color w:val="004C97"/>
       <w:u w:val="dotted"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentsubtitle">
     <w:name w:val="Document subtitle"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00C12B05"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="201547"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
@@ -40024,225 +26487,223 @@
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00152073"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZBullets">
     <w:name w:val="ZZ Bullets"/>
     <w:rsid w:val="00C60411"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+    </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersdigit">
     <w:name w:val="ZZ Numbers digit"/>
     <w:rsid w:val="00F15144"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZQuotebullets">
     <w:name w:val="ZZ Quote bullets"/>
     <w:basedOn w:val="ZZNumbersdigit"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberdigit">
     <w:name w:val="Number digit"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:ind w:left="397" w:hanging="397"/>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberloweralphaindent">
     <w:name w:val="Number lower alpha indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
-      <w:ind w:left="964" w:hanging="284"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="8"/>
+      </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberdigitindent">
     <w:name w:val="Number digit indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:ind w:left="794" w:hanging="397"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberloweralpha">
     <w:name w:val="Number lower alpha"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:ind w:left="680" w:hanging="283"/>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberlowerroman">
     <w:name w:val="Number lower roman"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="6"/>
+        <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberlowerromanindent">
     <w:name w:val="Number lower roman indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotetext">
     <w:name w:val="Quote text"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:ind w:left="397"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablefigurenote">
     <w:name w:val="Table/figure note"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="004A4195"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyaftertablefigure">
     <w:name w:val="Body after table/figure"/>
     <w:basedOn w:val="Body"/>
     <w:next w:val="Body"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00951D50"/>
     <w:pPr>
       <w:spacing w:before="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletafternumbers2">
     <w:name w:val="Bullet after numbers 2"/>
     <w:basedOn w:val="Body"/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
-      <w:ind w:left="1191" w:hanging="397"/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumberslowerroman">
     <w:name w:val="ZZ Numbers lower roman"/>
     <w:basedOn w:val="ZZQuotebullets"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersloweralpha">
     <w:name w:val="ZZ Numbers lower alpha"/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotebullet1">
     <w:name w:val="Quote bullet 1"/>
     <w:basedOn w:val="Quotetext"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:numId w:val="6"/>
       </w:numPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotebullet2">
     <w:name w:val="Quote bullet 2"/>
     <w:basedOn w:val="Quotetext"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="8"/>
+        <w:numId w:val="6"/>
       </w:numPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982454"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
@@ -40374,1675 +26835,675 @@
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="001C7128"/>
     <w:pPr>
       <w:spacing w:line="320" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="201547"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00F15144"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A154D"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="250" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0045266D"/>
+    <w:rsid w:val="007B61E8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0045266D"/>
+    <w:rsid w:val="007B61E8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0045266D"/>
+    <w:rsid w:val="007B61E8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0045266D"/>
+    <w:rsid w:val="007B61E8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersloweralpha1">
     <w:name w:val="ZZ Numbers lower alpha1"/>
     <w:basedOn w:val="NoList"/>
-    <w:rsid w:val="0045266D"/>
+    <w:rsid w:val="007B61E8"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersloweralpha2">
     <w:name w:val="ZZ Numbers lower alpha2"/>
     <w:basedOn w:val="NoList"/>
-    <w:rsid w:val="0045266D"/>
+    <w:rsid w:val="007B61E8"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersloweralpha3">
     <w:name w:val="ZZ Numbers lower alpha3"/>
     <w:basedOn w:val="NoList"/>
-    <w:rsid w:val="0045266D"/>
+    <w:rsid w:val="007B61E8"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersloweralpha4">
     <w:name w:val="ZZ Numbers lower alpha4"/>
     <w:basedOn w:val="NoList"/>
-    <w:rsid w:val="0045266D"/>
+    <w:rsid w:val="007B61E8"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersloweralpha5">
     <w:name w:val="ZZ Numbers lower alpha5"/>
     <w:basedOn w:val="NoList"/>
-    <w:rsid w:val="0045266D"/>
+    <w:rsid w:val="007B61E8"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersloweralpha6">
     <w:name w:val="ZZ Numbers lower alpha6"/>
     <w:basedOn w:val="NoList"/>
-    <w:rsid w:val="008464C4"/>
+    <w:rsid w:val="007B61E8"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersloweralpha7">
     <w:name w:val="ZZ Numbers lower alpha7"/>
     <w:basedOn w:val="NoList"/>
-    <w:rsid w:val="008464C4"/>
+    <w:rsid w:val="007B61E8"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersloweralpha8">
     <w:name w:val="ZZ Numbers lower alpha8"/>
     <w:basedOn w:val="NoList"/>
-    <w:rsid w:val="008464C4"/>
+    <w:rsid w:val="007B61E8"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersloweralpha9">
     <w:name w:val="ZZ Numbers lower alpha9"/>
     <w:basedOn w:val="NoList"/>
-    <w:rsid w:val="008464C4"/>
+    <w:rsid w:val="007B61E8"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersloweralpha10">
     <w:name w:val="ZZ Numbers lower alpha10"/>
     <w:basedOn w:val="NoList"/>
-    <w:rsid w:val="008464C4"/>
+    <w:rsid w:val="007B61E8"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLPreformattedChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001F021A"/>
+    <w:rsid w:val="007B61E8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
     <w:name w:val="HTML Preformatted Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="HTMLPreformatted"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001F021A"/>
+    <w:rsid w:val="007B61E8"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000826DE"/>
+    <w:rsid w:val="007B61E8"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EF5903"/>
+    <w:rsid w:val="007B61E8"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00950D07"/>
+    <w:rsid w:val="007B61E8"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
     <w:name w:val="msonormal"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00FF70E7"/>
+    <w:rsid w:val="007B61E8"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSnumberloweralpha">
     <w:name w:val="DHHS number lower alpha"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00BC1A4D"/>
+    <w:rsid w:val="007B61E8"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSnumberloweralphaindent">
     <w:name w:val="DHHS number lower alpha indent"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00BC1A4D"/>
+    <w:rsid w:val="007B61E8"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbers">
     <w:name w:val="ZZ Numbers"/>
-    <w:rsid w:val="000E663A"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="007B61E8"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSnumberlowerroman">
     <w:name w:val="DHHS number lower roman"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00BC1A4D"/>
+    <w:rsid w:val="007B61E8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="397"/>
       </w:tabs>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
       <w:ind w:left="397" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSnumberlowerromanindent">
     <w:name w:val="DHHS number lower roman indent"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00BC1A4D"/>
+    <w:rsid w:val="007B61E8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="794"/>
       </w:tabs>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
       <w:ind w:left="794" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSnumberdigitindent">
     <w:name w:val="DHHS number digit indent"/>
     <w:basedOn w:val="DHHSnumberloweralphaindent"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00B73C29"/>
+    <w:rsid w:val="007B61E8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHStablebullet">
     <w:name w:val="DHHS table bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="0005364C"/>
+    <w:rsid w:val="007B61E8"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="227" w:hanging="227"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
-    <w:rsid w:val="0045560E"/>
+    <w:rsid w:val="007B61E8"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
     <w:name w:val="p1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00E37B2B"/>
+    <w:rsid w:val="007B61E8"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="s1">
     <w:name w:val="s1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00E37B2B"/>
+    <w:rsid w:val="007B61E8"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZBullets1">
     <w:name w:val="ZZ Bullets1"/>
-    <w:rsid w:val="006F6466"/>
+    <w:rsid w:val="007B61E8"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersdigit1">
     <w:name w:val="ZZ Numbers digit1"/>
-    <w:rsid w:val="00E96366"/>
+    <w:rsid w:val="007B61E8"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZQuotebullets1">
     <w:name w:val="ZZ Quote bullets1"/>
     <w:basedOn w:val="ZZNumbersdigit"/>
-    <w:rsid w:val="00E96366"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="007B61E8"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumberslowerroman1">
     <w:name w:val="ZZ Numbers lower roman1"/>
     <w:basedOn w:val="ZZQuotebullets"/>
-    <w:rsid w:val="00E96366"/>
+    <w:rsid w:val="007B61E8"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00002BBC"/>
+    <w:rsid w:val="007B61E8"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZQuotebullets2">
     <w:name w:val="ZZ Quote bullets2"/>
     <w:basedOn w:val="ZZNumbersdigit"/>
-    <w:rsid w:val="00434D8F"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="007B61E8"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZQuotebullets3">
     <w:name w:val="ZZ Quote bullets3"/>
     <w:basedOn w:val="ZZNumbersdigit"/>
-    <w:rsid w:val="000244CE"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="007B61E8"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZQuotebullets4">
     <w:name w:val="ZZ Quote bullets4"/>
     <w:basedOn w:val="ZZNumbersdigit"/>
-    <w:rsid w:val="000244CE"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="007B61E8"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZQuotebullets5">
     <w:name w:val="ZZ Quote bullets5"/>
     <w:basedOn w:val="ZZNumbersdigit"/>
-    <w:rsid w:val="00B8199B"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="007B61E8"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZQuotebullets6">
     <w:name w:val="ZZ Quote bullets6"/>
     <w:basedOn w:val="ZZNumbersdigit"/>
-    <w:rsid w:val="008C6ECC"/>
+    <w:rsid w:val="007B61E8"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="18901588">
-[...50 lines deleted...]
-    </w:div>
     <w:div w:id="137504755">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="94056959">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="213390119">
-[...118 lines deleted...]
-    </w:div>
     <w:div w:id="299071615">
-      <w:bodyDiv w:val="1"/>
-[...89 lines deleted...]
-    <w:div w:id="743333633">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="851146005">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-    </w:div>
-[...25 lines deleted...]
-      </w:divsChild>
     </w:div>
     <w:div w:id="873467878">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="937248508">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="617221559">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="955671548">
-[...155 lines deleted...]
-    </w:div>
     <w:div w:id="1409155498">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1410925346">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="1422943421">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1441948880">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1491293446">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1522861888">
-[...38 lines deleted...]
-    </w:div>
     <w:div w:id="1609505145">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1625890114">
-[...100 lines deleted...]
-    </w:div>
     <w:div w:id="1748379978">
-      <w:bodyDiv w:val="1"/>
-[...214 lines deleted...]
-    <w:div w:id="1829856530">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1939751816">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1997301538">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2024823402">
-[...172 lines deleted...]
-    </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/information-sharing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/dffh/SitePages/Managing-feedback.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Keeping-safe-at-work.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/client-incident-management-system-policy-and-guidance-word" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/Employee-Wellbeing-and-Support-Program-EAP.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/:u:/r/sites/dffh/SitePages/Housing-information-sharing.aspx?csf=1&amp;web=1&amp;e=5XwOSe" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Housing-Practice-Advice-and-Support.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/Employee-Wellbeing-%26-Support.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/business-practice-operational-guidelines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/publications/framework-trauma-informed-practice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/OurSafety-Incident-Reporting-%26-Investigation.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/book/ipp-2-use-and-disclosure/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/Employee-Wellbeing-%26-Support.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/information-sharing" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/make-safe-guidance-services-working-people-living-hoarding-and-environmental-neglect-word" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/Employee-Wellbeing-and-Support-Program-EAP.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/:u:/r/sites/dffh/SitePages/Housing-information-sharing.aspx?csf=1&amp;web=1&amp;e=5XwOSe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/dffh/SitePages/Health-safety-and-wellbeing.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/publications/framework-trauma-informed-practice" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/Employee-Wellbeing-%26-Support.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Working-with-other-services.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/information-sharing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Keeping-safe-at-work.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/book/ipp-2-use-and-disclosure/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/client-incident-management-system-policy-and-guidance-word" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/dffh/SitePages/Managing-feedback.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/make-safe-guidance-services-working-people-living-hoarding-and-environmental-neglect-word" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Housing-Practice-Advice-and-Support.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/OurSafety-Incident-Reporting-%26-Investigation.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/business-practice-operational-guidelines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhhsvicgovau.sharepoint.com/DepartmentTemplates/DFFH/Visual%20Style/DFFH%20cyan%20report.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -42303,78 +27764,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...26 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003C19E57E9B24DB41BBF1ABFB82127421" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="56b40db94667d0e878c54488b0756c73">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="05a23c12-eb64-4047-9d50-c4f465f3c0dd" xmlns:ns3="13404760-8ec3-4f68-8110-bc572b2bfb09" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="37c49353af7ac2e8f3704c48d25238af" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
     <xsd:import namespace="13404760-8ec3-4f68-8110-bc572b2bfb09"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -42598,208 +28031,2044 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Comments xmlns="05a23c12-eb64-4047-9d50-c4f465f3c0dd" xsi:nil="true"/>
+    <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="05a23c12-eb64-4047-9d50-c4f465f3c0dd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A306E060-85A2-473B-A7C9-354315EF3772}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADBF4B21-C0E1-465E-ADE0-E2E7B0DF7B8F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
     <ds:schemaRef ds:uri="13404760-8ec3-4f68-8110-bc572b2bfb09"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFF7BCEE-50C4-4D35-A3F1-149FED4F4DBC}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</clbl:labelList>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>DFFH%20cyan%20report.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>39</Pages>
-[...1 lines deleted...]
-  <Characters>81254</Characters>
+  <Pages>40</Pages>
+  <Words>13831</Words>
+  <Characters>78843</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>677</Lines>
-  <Paragraphs>188</Paragraphs>
+  <Lines>657</Lines>
+  <Paragraphs>184</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Home Visits and Lawful Entry to Rented Properties Operational Guidelines</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>94121</CharactersWithSpaces>
+  <CharactersWithSpaces>92490</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="606" baseType="variant">
+      <vt:variant>
+        <vt:i4>5570564</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>492</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://providers.dffh.vic.gov.au/client-incident-management-system-policy-and-guidance-word</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2162798</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>489</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Notifying_renters_entry_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3145854</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>486</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8323142</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>483</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Exercising_a_right</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7012473</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>480</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Proactively_addressing_potential_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293809</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>477</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.dffh.vic.gov.au/publications/framework-trauma-informed-practice</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3145854</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>474</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3145854</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>471</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3145854</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>468</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3997711</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>465</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Occupational_Health_and</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7274619</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>462</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Housing-Practice-Advice-and-Support.aspx</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>786485</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>459</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Preparing_and_arranging</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3670122</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>456</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Working-with-other-services.aspx</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179659</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>453</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ovic.vic.gov.au/book/ipp-2-use-and-disclosure/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>IPP_2.1(d):_Necessary_to_lessen_or_prevent_serious_threats_to_health_or_safety</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>450</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://providers.dffh.vic.gov.au/make-safe-guidance-services-working-people-living-hoarding-and-environmental-neglect-word</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4653084</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>447</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:u:/r/sites/dffh/SitePages/Housing-information-sharing.aspx?csf=1&amp;web=1&amp;e=5XwOSe</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192036</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>444</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://providers.dffh.vic.gov.au/business-practice-operational-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4653087</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>441</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://providers.dffh.vic.gov.au/information-sharing</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2228242</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>438</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Entry_in_emergencies</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225922</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>435</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Keeping-safe-at-work.aspx</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3145854</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>432</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>589880</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>429</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Potential_impacts_of</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5374066</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>426</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Failure_to_comply</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160506</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>423</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Behaviours_of_concern</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8323142</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>420</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Exercising_a_right</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7012473</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>417</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Proactively_addressing_potential_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4915227</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>414</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/Employee-Wellbeing-%26-Support.aspx</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4915227</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>411</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/Employee-Wellbeing-%26-Support.aspx</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7077935</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>408</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/sites/dffh/SitePages/Managing-feedback.aspx</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4718674</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>405</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/Employee-Wellbeing-and-Support-Program-EAP.aspx</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>720898</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>402</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/OurSafety-Incident-Reporting-%26-Investigation.aspx</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7274567</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>399</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Standards_for_conduct</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5701756</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>396</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Making_informed_decisions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6488135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>393</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Before_leaving_the</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587644</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>390</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Vehicle_tool_kits</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097175</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>387</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Worker_safety_assessment</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>983086</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Preparing_for_a</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>786485</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>381</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Preparing_and_arranging</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>374</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301397</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>368</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301396</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>362</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301395</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>356</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301394</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>350</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301393</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>344</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301392</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>338</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301391</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031671</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>332</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301390</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>326</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301389</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>320</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301388</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>314</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301387</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>308</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301386</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>302</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301385</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>296</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301384</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>290</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301383</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>284</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301382</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>278</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301381</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>272</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301380</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114167</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>266</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301379</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114167</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>260</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301378</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114167</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>254</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301377</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114167</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>248</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301376</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114167</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>242</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301375</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114167</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>236</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301374</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114167</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301373</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114167</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>224</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301372</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114167</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>218</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301371</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114167</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>212</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301370</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>206</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301369</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>200</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301368</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>194</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301367</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>188</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301366</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>182</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301365</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>176</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301364</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>170</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301363</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>164</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301362</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>158</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301361</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>152</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301360</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245239</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>146</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301359</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245239</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>140</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301358</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245239</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>134</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301357</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245239</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>128</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301356</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245239</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>122</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301355</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245239</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>116</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301354</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245239</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>110</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301353</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245239</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>104</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301352</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245239</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301351</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245239</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>92</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301350</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179703</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301349</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179703</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301348</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179703</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301347</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179703</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301346</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179703</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301345</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179703</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301344</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179703</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301343</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179703</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301342</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179703</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301341</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179703</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301340</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301339</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301338</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301337</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc236301336</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441828</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:enquiries@homes.vic.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Home Visits and Lawful Entry to Rented Properties Operational Guidelines</dc:title>
   <dc:subject>Home Visits and Lawful Entry to Rented Properties Operational Guidelines</dc:subject>
-  <dc:creator>PolicyAndGuidelines@homes.vic.gov.au</dc:creator>
-[...1 lines deleted...]
-  <cp:revision></cp:revision>
+  <dc:creator>Housing Operational Guidelines Team</dc:creator>
+  <cp:keywords>Home visits, lawful entry, rented properties, dffh, homes victoria</cp:keywords>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x0101003C19E57E9B24DB41BBF1ABFB82127421</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="version">
+    <vt:lpwstr>2026v2 23022026</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="version">
-    <vt:lpwstr>2022v1 15032022</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
-    <vt:lpwstr>true</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
+    <vt:lpwstr>2022-02-28T01:49:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Name">
     <vt:lpwstr>43e64453-338c-4f93-8a4d-0039a0a41f2a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SiteId">
     <vt:lpwstr>c0e0601f-0fac-449c-9c88-a104c4eb9f28</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ActionId">
+    <vt:lpwstr>63f486b4-8569-4046-8df0-77b8936f4c9d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Order">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Order">
     <vt:r8>2600</vt:r8>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_ProgID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Daysbeforethenextreview">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Daysbeforethenextreview">
     <vt:r8>365</vt:r8>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="TemplateUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Format">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Format">
     <vt:lpwstr>Report</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="_ExtendedDescription">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="TemplateVersion">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="TemplateVersion">
     <vt:i4>1</vt:i4>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Hyperlink Base">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Hyperlink Base">
     <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/Ec1sUX29ovVNg1yz-k3q1CIBvxIHfUXXZlqlU8WV6A4LBA</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Link">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Link">
     <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/Ec1sUX29ovVNg1yz-k3q1CIBvxIHfUXXZlqlU8WV6A4LBA, https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/Ec1sUX29ovVNg1yz-k3q1CIBvxIHfUXXZlqlU8WV6A4LBA</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="xd_Signature">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
-    <vt:lpwstr>2025-04-09T08:27:38Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="GrammarlyDocumentId">
+    <vt:lpwstr>6461dc9e-6069-4ca4-862e-f9527cb4175d</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ActionId">
-    <vt:lpwstr>f52cd304-8027-4395-9712-b2822fba5803</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="ContentTypeId">
+    <vt:lpwstr>0x0101003C19E57E9B24DB41BBF1ABFB82127421</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MediaServiceImageTags">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="TriggerFlowInfo">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>