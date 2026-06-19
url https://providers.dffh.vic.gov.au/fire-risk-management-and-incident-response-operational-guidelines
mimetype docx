--- v0 (2026-05-02)
+++ v1 (2026-06-19)
@@ -1,53 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2B98E8BB" w14:textId="77777777" w:rsidR="00056EC4" w:rsidRDefault="00A01FB1" w:rsidP="00056EC4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
@@ -87,56 +83,59 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FC76657" w14:textId="139E3095" w:rsidR="00D174DF" w:rsidRPr="00431F42" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Documenttitle"/>
       </w:pPr>
       <w:r>
         <w:t>Fire Risk Management and Incident Response Operational Guidelines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6622CC" w14:textId="38263503" w:rsidR="00595C2A" w:rsidRPr="00A1389F" w:rsidRDefault="00D174DF" w:rsidP="00C12B05">
+    <w:p w14:paraId="3B6622CC" w14:textId="52FABC29" w:rsidR="00595C2A" w:rsidRPr="00A1389F" w:rsidRDefault="009C74E6" w:rsidP="00C12B05">
       <w:pPr>
         <w:pStyle w:val="Documentsubtitle"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve"> April 2026</w:t>
+      <w:r w:rsidRPr="000E5FC5">
+        <w:t xml:space="preserve">May </w:t>
+      </w:r>
+      <w:r w:rsidR="00D174DF" w:rsidRPr="000E5FC5">
+        <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5851D289" w14:textId="77777777" w:rsidR="00595C2A" w:rsidRDefault="00BC15B4" w:rsidP="00430393">
       <w:pPr>
         <w:pStyle w:val="Bannermarking"/>
       </w:pPr>
       <w:fldSimple w:instr="FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT">
         <w:r>
           <w:t>OFFICIAL</w:t>
         </w:r>
       </w:fldSimple>
     </w:p>
     <w:p w14:paraId="5606B739" w14:textId="77777777" w:rsidR="00FE4081" w:rsidRDefault="00FE4081" w:rsidP="00FE4081">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AAFDD4C" w14:textId="77777777" w:rsidR="00FE4081" w:rsidRPr="00FE4081" w:rsidRDefault="00FE4081" w:rsidP="00FE4081">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:sectPr w:rsidR="00FE4081" w:rsidRPr="00FE4081" w:rsidSect="00F15144">
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:type w:val="continuous"/>
@@ -179,1686 +178,2194 @@
         <w:t xml:space="preserve">This guideline contains some links to internal resources which will not be accessible for external parties </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Int_LrFWnMRg"/>
       <w:r w:rsidRPr="0DB78562">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>reading</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="0DB78562">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> this document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E9C7161" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B64E70" w14:textId="1425EE48" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+    <w:p w14:paraId="22B64E70" w14:textId="5190CE87" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t>© State of Victoria, Department of Families, Fairness and Housing, April</w:t>
+        <w:t>© State of Victoria, Department of Families, Fairness and Housing,</w:t>
+      </w:r>
+      <w:r w:rsidR="009C74E6">
+        <w:t xml:space="preserve"> May</w:t>
       </w:r>
       <w:r w:rsidRPr="00D174DF">
         <w:t xml:space="preserve"> 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46EBDB01" w14:textId="2E54190C" w:rsidR="00D174DF" w:rsidRPr="0008204A" w:rsidRDefault="6761FE1F" w:rsidP="00D174DF">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="04167D7B">
+    <w:p w14:paraId="46EBDB01" w14:textId="58BA56B2" w:rsidR="00D174DF" w:rsidRPr="0008204A" w:rsidRDefault="6761FE1F" w:rsidP="00226CB7">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00226CB7">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">ISBN </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="10E04F0C" w:rsidRPr="04167D7B">
+        <w:t>ISBN</w:t>
+      </w:r>
+      <w:r w:rsidR="00845962">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rStyle w:val="BodyChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">978-1-76171-087-2 </w:t>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00845962" w:rsidRPr="00845962">
+        <w:t xml:space="preserve">978-1-76171-106-0 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00226CB7">
         <w:t>(pdf/online/MS word)</w:t>
       </w:r>
       <w:r w:rsidR="00D174DF">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="613D97AB" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00B57329" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="TOCheadingreport"/>
       </w:pPr>
       <w:r w:rsidRPr="00B57329">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E34D84F" w14:textId="712DA84F" w:rsidR="005D51E1" w:rsidRDefault="00D174DF">
+    <w:p w14:paraId="29A7D9C6" w14:textId="008F4967" w:rsidR="00186FAC" w:rsidRDefault="00D174DF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Heading 1,1,Heading 2,2" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc226977338" w:history="1">
-        <w:r w:rsidR="005D51E1" w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816484" w:history="1">
+        <w:r w:rsidR="00186FAC" w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00186FAC">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00186FAC" w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Revision history</w:t>
         </w:r>
-        <w:r w:rsidR="005D51E1">
+        <w:r w:rsidR="00186FAC">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005D51E1">
+        <w:r w:rsidR="00186FAC">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005D51E1">
+        <w:r w:rsidR="00186FAC">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977338 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="005D51E1">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816484 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00186FAC">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005D51E1">
+        <w:r w:rsidR="00186FAC">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005D51E1">
+        <w:r w:rsidR="00186FAC">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="005D51E1">
+        <w:r w:rsidR="00186FAC">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C5B44B6" w14:textId="0933DFC6" w:rsidR="005D51E1" w:rsidRDefault="005D51E1">
+    <w:p w14:paraId="275A43EB" w14:textId="51DBADBC" w:rsidR="00186FAC" w:rsidRDefault="00186FAC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226977339" w:history="1">
-        <w:r w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816485" w:history="1">
+        <w:r w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977339 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816485 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6467D740" w14:textId="2B7EEFDE" w:rsidR="005D51E1" w:rsidRDefault="005D51E1">
+    <w:p w14:paraId="4CEC50AF" w14:textId="181AF764" w:rsidR="00186FAC" w:rsidRDefault="00186FAC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226977340" w:history="1">
-        <w:r w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816486" w:history="1">
+        <w:r w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>3.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Fire risk</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977340 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816486 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EB9A9FB" w14:textId="7DDF0334" w:rsidR="005D51E1" w:rsidRDefault="005D51E1">
+    <w:p w14:paraId="20E019E6" w14:textId="2E81B518" w:rsidR="00186FAC" w:rsidRDefault="00186FAC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226977341" w:history="1">
-        <w:r w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816487" w:history="1">
+        <w:r w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>3.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Fire risk obligations under the Residential Tenancies Act</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977341 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816487 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33BB0C6D" w14:textId="3EEAFAA3" w:rsidR="005D51E1" w:rsidRDefault="005D51E1">
+    <w:p w14:paraId="504E5B9A" w14:textId="3348FD92" w:rsidR="00186FAC" w:rsidRDefault="00186FAC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226977342" w:history="1">
-        <w:r w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816488" w:history="1">
+        <w:r w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>3.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Occupational Health and Safety</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977342 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816488 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29D89062" w14:textId="673F7F3D" w:rsidR="005D51E1" w:rsidRDefault="005D51E1">
+    <w:p w14:paraId="691D14FC" w14:textId="0571E397" w:rsidR="00186FAC" w:rsidRDefault="00186FAC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226977343" w:history="1">
-        <w:r w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816489" w:history="1">
+        <w:r w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Fire risk management systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977343 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816489 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7427D0D2" w14:textId="6B91E9AF" w:rsidR="005D51E1" w:rsidRDefault="005D51E1">
+    <w:p w14:paraId="1BBAF2EC" w14:textId="6E99FFD7" w:rsidR="00186FAC" w:rsidRDefault="00186FAC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226977344" w:history="1">
-        <w:r w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816490" w:history="1">
+        <w:r w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>4.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Record management and accessibility</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977344 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816490 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36830499" w14:textId="4C3C7AAA" w:rsidR="005D51E1" w:rsidRDefault="005D51E1">
+    <w:p w14:paraId="6E06065F" w14:textId="77B7D1D3" w:rsidR="00186FAC" w:rsidRDefault="00186FAC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226977345" w:history="1">
-        <w:r w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816491" w:history="1">
+        <w:r w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Information sharing, support and referrals</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977345 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816491 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B54223E" w14:textId="3328AB23" w:rsidR="005D51E1" w:rsidRDefault="005D51E1">
+    <w:p w14:paraId="782F6504" w14:textId="3DF2BCD2" w:rsidR="00186FAC" w:rsidRDefault="00186FAC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226977346" w:history="1">
-        <w:r w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816492" w:history="1">
+        <w:r w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>5.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Referrals</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977346 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816492 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45B29B5C" w14:textId="675AE9C8" w:rsidR="005D51E1" w:rsidRDefault="005D51E1">
+    <w:p w14:paraId="4D434A0E" w14:textId="292F5B61" w:rsidR="00186FAC" w:rsidRDefault="00186FAC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226977347" w:history="1">
-        <w:r w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816493" w:history="1">
+        <w:r w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>5.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Duty of care referrals</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977347 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816493 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FFEF568" w14:textId="71E6A1CC" w:rsidR="005D51E1" w:rsidRDefault="005D51E1">
+    <w:p w14:paraId="297CE1D0" w14:textId="34602E77" w:rsidR="00186FAC" w:rsidRDefault="00186FAC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226977348" w:history="1">
-        <w:r w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816494" w:history="1">
+        <w:r w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Understanding fire safety</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977348 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816494 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23198095" w14:textId="3EECD6E3" w:rsidR="005D51E1" w:rsidRDefault="005D51E1">
+    <w:p w14:paraId="36EFC387" w14:textId="77DCC75F" w:rsidR="00186FAC" w:rsidRDefault="00186FAC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226977349" w:history="1">
-        <w:r w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816495" w:history="1">
+        <w:r w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>6.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Emergency exits, fire stairwells and safety features</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977349 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816495 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="246699E4" w14:textId="5CD144D3" w:rsidR="005D51E1" w:rsidRDefault="005D51E1">
+    <w:p w14:paraId="272CD927" w14:textId="104FCAA7" w:rsidR="00186FAC" w:rsidRDefault="00186FAC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226977350" w:history="1">
-        <w:r w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816496" w:history="1">
+        <w:r w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>6.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>RTA safety checks</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977350 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816496 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F2A776E" w14:textId="31AD7785" w:rsidR="005D51E1" w:rsidRDefault="005D51E1">
+    <w:p w14:paraId="7E936F1A" w14:textId="7D169586" w:rsidR="00186FAC" w:rsidRDefault="00186FAC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226977351" w:history="1">
-        <w:r w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816497" w:history="1">
+        <w:r w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>6.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Bushfire preparedness</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977351 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816497 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B3461E4" w14:textId="2F627F93" w:rsidR="005D51E1" w:rsidRDefault="005D51E1">
+    <w:p w14:paraId="791A32A6" w14:textId="6EA19CEE" w:rsidR="00186FAC" w:rsidRDefault="00186FAC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226977352" w:history="1">
-        <w:r w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816498" w:history="1">
+        <w:r w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Identification and management of fire risk</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977352 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816498 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="539C6B1A" w14:textId="4F3E0758" w:rsidR="005D51E1" w:rsidRDefault="005D51E1">
+    <w:p w14:paraId="7D161465" w14:textId="43FA8222" w:rsidR="00186FAC" w:rsidRDefault="00186FAC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226977353" w:history="1">
-        <w:r w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816499" w:history="1">
+        <w:r w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>7.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Observable fire risk behaviours</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977353 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816499 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32C5A747" w14:textId="0E178C64" w:rsidR="005D51E1" w:rsidRDefault="005D51E1">
+    <w:p w14:paraId="53195DE7" w14:textId="6757E631" w:rsidR="00186FAC" w:rsidRDefault="00186FAC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226977354" w:history="1">
-        <w:r w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816500" w:history="1">
+        <w:r w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>High fire-risk household profiles</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977354 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816500 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>22</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63AF18AC" w14:textId="76CDF25A" w:rsidR="005D51E1" w:rsidRDefault="005D51E1">
+    <w:p w14:paraId="0F344076" w14:textId="1489FD22" w:rsidR="00186FAC" w:rsidRDefault="00186FAC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226977355" w:history="1">
-        <w:r w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816501" w:history="1">
+        <w:r w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>8.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Fire safety considerations</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977355 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816501 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>22</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F525C12" w14:textId="3FD9023D" w:rsidR="005D51E1" w:rsidRDefault="005D51E1">
+    <w:p w14:paraId="6299A4AA" w14:textId="56760B3D" w:rsidR="00186FAC" w:rsidRDefault="00186FAC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226977356" w:history="1">
-        <w:r w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816502" w:history="1">
+        <w:r w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Responding to fire incidents</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977356 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816502 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>24</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25A2F35C" w14:textId="0AA654AB" w:rsidR="005D51E1" w:rsidRDefault="005D51E1">
+    <w:p w14:paraId="3B4EF7A2" w14:textId="77CA49C9" w:rsidR="00186FAC" w:rsidRDefault="00186FAC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226977357" w:history="1">
-        <w:r w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816503" w:history="1">
+        <w:r w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>9.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Incident response</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977357 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816503 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>24</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="775EDB92" w14:textId="7DAD495B" w:rsidR="005D51E1" w:rsidRDefault="005D51E1">
+    <w:p w14:paraId="5F7ECE94" w14:textId="39859952" w:rsidR="00186FAC" w:rsidRDefault="00186FAC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226977358" w:history="1">
-        <w:r w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816504" w:history="1">
+        <w:r w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>9.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Staff wellbeing and support post fire incidents</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977358 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816504 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>26</w:t>
+          <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D1A775D" w14:textId="79C5A12C" w:rsidR="005D51E1" w:rsidRDefault="005D51E1">
+    <w:p w14:paraId="1EC7DD9B" w14:textId="21FC6288" w:rsidR="00186FAC" w:rsidRDefault="00186FAC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226977359" w:history="1">
-        <w:r w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816505" w:history="1">
+        <w:r w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>9.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Uninhabitable properties</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977359 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816505 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>26</w:t>
+          <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B61E00F" w14:textId="7CB3A537" w:rsidR="005D51E1" w:rsidRDefault="005D51E1">
+    <w:p w14:paraId="748D54FA" w14:textId="046B1AB6" w:rsidR="00186FAC" w:rsidRDefault="00186FAC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226977360" w:history="1">
-        <w:r w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816506" w:history="1">
+        <w:r w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>9.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Fire damage to asset referrals</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977360 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816506 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>28</w:t>
+          <w:t>27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04DD7EE9" w14:textId="3E080DF5" w:rsidR="005D51E1" w:rsidRDefault="005D51E1">
+    <w:p w14:paraId="6D01FA92" w14:textId="59278989" w:rsidR="00186FAC" w:rsidRDefault="00186FAC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226977361" w:history="1">
-        <w:r w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816507" w:history="1">
+        <w:r w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Additional resources</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977361 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816507 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>29</w:t>
+          <w:t>28</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="405A73DB" w14:textId="2EFB6658" w:rsidR="005D51E1" w:rsidRDefault="005D51E1">
+    <w:p w14:paraId="7FF6A7B3" w14:textId="5238DC13" w:rsidR="00186FAC" w:rsidRDefault="00186FAC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226977362" w:history="1">
-        <w:r w:rsidRPr="00833E52">
+      <w:hyperlink w:anchor="_Toc228816508" w:history="1">
+        <w:r w:rsidRPr="00124537">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>10.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00124537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Distribution options</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226977362 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228816508 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>29</w:t>
+          <w:t>28</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="543A3339" w14:textId="691B6FC6" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+    <w:p w14:paraId="543A3339" w14:textId="348C7730" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="57CBF8E2" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00A92BB3" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Toc206743988"/>
       <w:bookmarkStart w:id="2" w:name="_Toc207178176"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc226977338"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc228816484"/>
       <w:r w:rsidRPr="00A92BB3">
         <w:lastRenderedPageBreak/>
         <w:t>Revision history</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="3764"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D174DF" w14:paraId="62681AB3" w14:textId="77777777" w:rsidTr="009476CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
@@ -1917,100 +2424,219 @@
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4ED53831" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64D9909B" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="098D7E3A" w14:textId="5C3E5B71" w:rsidR="00D174DF" w:rsidRPr="00A92BB3" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
+          <w:p w14:paraId="098D7E3A" w14:textId="6354EBE2" w:rsidR="00D174DF" w:rsidRPr="00A92BB3" w:rsidRDefault="00716FF1" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
-              <w:t>April 2026</w:t>
+              <w:t>May</w:t>
+            </w:r>
+            <w:r w:rsidR="00D174DF">
+              <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3764" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14302A79" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">First publication </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B3CE6E8" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
-[...17 lines deleted...]
-    <w:p w14:paraId="7A732021" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+    <w:p w14:paraId="1F8DC195" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc198636138"/>
       <w:bookmarkStart w:id="5" w:name="_Toc206743989"/>
       <w:bookmarkStart w:id="6" w:name="_Toc207178177"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc226977339"/>
+    </w:p>
+    <w:p w14:paraId="18746BAE" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35BD3A76" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A18B4D0" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1844100D" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AC9A2FF" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17FE0D91" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E6998C7" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B60735D" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CB08ECE" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D490112" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EA9C1AA" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E4CCD92" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42750939" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DD1D44D" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6513B93C" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2374365D" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5562C9E1" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F281A2" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="066A2817" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15D13CE8" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69916E03" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E8F7528" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DB45DF5" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="215F587C" w14:textId="77777777" w:rsidR="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DA85C52" w14:textId="77777777" w:rsidR="00B00925" w:rsidRPr="00B00925" w:rsidRDefault="00B00925" w:rsidP="00B00925">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A732021" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00F07444">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc228816485"/>
       <w:r w:rsidRPr="004F6940">
         <w:lastRenderedPageBreak/>
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="2DA487A1" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00A92BB3" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Under the </w:t>
       </w:r>
       <w:r w:rsidRPr="2DD002EE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Residential Tenancies Act 1997</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (RTA), Residential Tenancies Regulations 2021, </w:t>
@@ -2100,274 +2726,299 @@
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00A92BB3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>ental</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00A92BB3">
         <w:t xml:space="preserve"> breaches in cases of malicious fires (arson). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E0DCDA" w14:textId="58865DB3" w:rsidR="00D174DF" w:rsidRPr="00A92BB3" w:rsidRDefault="6761FE1F" w:rsidP="00D174DF">
+    <w:p w14:paraId="74E0DCDA" w14:textId="74D654DA" w:rsidR="00D174DF" w:rsidRPr="00A92BB3" w:rsidRDefault="6761FE1F" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">These objectives and operational practices are informed by the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="04167D7B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Capital Development Guidelines – Series 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-      <w:r w:rsidR="009575C7">
+      <w:r w:rsidR="009575C7" w:rsidRPr="00871AE2">
+        <w:t>https://providers.dffh.vic.gov.au/fire-risk-management-procedures-and-guidelines</w:t>
+      </w:r>
+      <w:r w:rsidR="00716FF1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>which provide the overarching framework for fire risk management and safety standards in Homes Victoria’s properties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71858CD4" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00A92BB3">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t xml:space="preserve">To achieve these objectives, Homes Victoria and the Department of Families, Fairness and Housing (the department) adopt a balanced approach that respects renters' rights under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A92BB3">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charter of Human Rights and Responsibilities Act 2006 </w:t>
       </w:r>
       <w:r w:rsidRPr="00A92BB3">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t>(the Charter), while upholding the principles of the Victorian Model Litigant Guidelines</w:t>
       </w:r>
       <w:r w:rsidRPr="004F6940">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B78A81D" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+    <w:p w14:paraId="2B78A81D" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="004E6995">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc207178178"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc226977340"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc228816486"/>
       <w:r>
         <w:t>Fire risk</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="4ED62731" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Fire risk refers to the potential for a fire to occur and cause harm to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08AA67A8" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00A92BB3" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+    <w:p w14:paraId="08AA67A8" w14:textId="3A5D4A2E" w:rsidR="00D174DF" w:rsidRPr="00395A30" w:rsidRDefault="00395A30" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A92BB3">
-[...3 lines deleted...]
-    <w:p w14:paraId="0C575E3E" w14:textId="45B85EA7" w:rsidR="00D174DF" w:rsidRPr="00A92BB3" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+      <w:r w:rsidRPr="00395A30">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00D174DF" w:rsidRPr="00395A30">
+        <w:t>eople</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C575E3E" w14:textId="49F580CA" w:rsidR="00D174DF" w:rsidRPr="00395A30" w:rsidRDefault="00395A30" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A92BB3">
-[...3 lines deleted...]
-    <w:p w14:paraId="0EC72B92" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+      <w:r w:rsidRPr="00395A30">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00D174DF" w:rsidRPr="00395A30">
+        <w:t>roperty</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC72B92" w14:textId="315062BE" w:rsidR="00D174DF" w:rsidRPr="00395A30" w:rsidRDefault="00395A30" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A92BB3">
-        <w:t xml:space="preserve">The environment. </w:t>
+      <w:r w:rsidRPr="00395A30">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D174DF" w:rsidRPr="00395A30">
+        <w:t xml:space="preserve">he environment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09DF389D" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>It is influenced by a combination of factors, including physical conditions, the presence of combustible materials, and occupant behaviours.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="538B97D4" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="6761FE1F" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="04167D7B">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t>While many fire events result from accidents or faulty fixtures, certain behaviours and circumstances significantly increase the likelihood or severity of a fire. These include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4C9415" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+    <w:p w14:paraId="2D4C9415" w14:textId="1F4B09A8" w:rsidR="00D174DF" w:rsidRPr="00AD0432" w:rsidRDefault="00EA2804" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="6DD9AAF7" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+      <w:r w:rsidRPr="00AD0432">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00D174DF" w:rsidRPr="00AD0432">
+        <w:t>ehavioural patterns, such as hoarding and excessive clutter (which obstructs exits and fuels fire spread) and non-compliance with safety instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD9AAF7" w14:textId="45FF5A68" w:rsidR="00D174DF" w:rsidRPr="00AD0432" w:rsidRDefault="00EA2804" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="5280AE8E" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+      <w:r w:rsidRPr="00AD0432">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00D174DF" w:rsidRPr="00AD0432">
+        <w:t>ifestyle factors, such as smoking indoors and substance use</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5280AE8E" w14:textId="4E63FC9D" w:rsidR="00D174DF" w:rsidRPr="00AD0432" w:rsidRDefault="00EA2804" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="2DB55BEC" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00A92BB3" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+      <w:r w:rsidRPr="00AD0432">
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="00D174DF" w:rsidRPr="00AD0432">
+        <w:t>ealth and wellbeing challenges, such as mental health conditions or cognitive impairment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB55BEC" w14:textId="643D2630" w:rsidR="00D174DF" w:rsidRPr="00AD0432" w:rsidRDefault="00EA2804" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-        <w:t>Suspicious or deliberate fire-lighting behaviour, such as arson or attempts to ignite fire</w:t>
+      <w:r w:rsidRPr="00AD0432">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D174DF" w:rsidRPr="00AD0432">
+        <w:t>uspicious or deliberate fire-lighting behaviour, such as arson or attempts to ignite fire</w:t>
+      </w:r>
+      <w:r w:rsidR="00226CB7">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21943A83" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>These behaviours often lead to conditions that heighten fire risk, such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E957BE5" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00A92BB3" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+    <w:p w14:paraId="4E957BE5" w14:textId="63AAEDBE" w:rsidR="00D174DF" w:rsidRPr="00AD0432" w:rsidRDefault="00AD0432" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="57BEE4E5" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00A92BB3" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+      <w:r w:rsidRPr="00AD0432">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00D174DF" w:rsidRPr="00AD0432">
+        <w:t>eaving cooking appliances unattended</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BEE4E5" w14:textId="3A0818C4" w:rsidR="00D174DF" w:rsidRPr="00AD0432" w:rsidRDefault="00AD0432" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="516003D3" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+      <w:r w:rsidRPr="00AD0432">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00D174DF" w:rsidRPr="00AD0432">
+        <w:t>mproper use of heaters, electric blankets, and other heating devices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516003D3" w14:textId="71941385" w:rsidR="00D174DF" w:rsidRPr="00AD0432" w:rsidRDefault="00AD0432" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E54DE0">
-[...3 lines deleted...]
-    <w:p w14:paraId="6B7F9F4D" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+      <w:r w:rsidRPr="00AD0432">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D174DF" w:rsidRPr="00AD0432">
+        <w:t>ccumulation of combustible materials (paper, cardboard, clothing, rubbish) near heat sources or overloaded electrical equipment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7F9F4D" w14:textId="058FC2D3" w:rsidR="00D174DF" w:rsidRPr="00AD0432" w:rsidRDefault="00AD0432" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="1A0F2B29" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+      <w:r w:rsidRPr="00AD0432">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00D174DF" w:rsidRPr="00AD0432">
+        <w:t>ntentional ignition of materials</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0F2B29" w14:textId="45C9A7F4" w:rsidR="00D174DF" w:rsidRPr="00AD0432" w:rsidRDefault="00AD0432" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
+      <w:r w:rsidRPr="00AD0432">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D174DF" w:rsidRPr="00AD0432">
+        <w:t>ampering with or disabling fire safety devices</w:t>
+      </w:r>
+      <w:r w:rsidR="00226CB7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F783CF" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00A92BB3" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc207178179"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc228816487"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Tampering with or disabling fire safety devices.</w:t>
-[...8 lines deleted...]
-      <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00A92BB3">
         <w:t>ire risk obligations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:t xml:space="preserve"> under the Residential Tenancies Act</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="7C8873B6" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00A92BB3" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00A92BB3">
         <w:t>Under Section 68 of the RTA, Homes Victoria has a legal duty to ensure that rented premises are maintained in good repair and are reasonably fit and safe for occupation. This duty applies regardless of the property's age and includes proactive management of fire risks.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19CC1351" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
@@ -2465,194 +3116,203 @@
       </w:pPr>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00A92BB3">
         <w:t xml:space="preserve">enalty notices issued to Homes Victoria </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DBF316B" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00A92BB3" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00A92BB3">
         <w:t>isk of Homes Victoria being added to the Rental Non-Compliance register.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AD79E53" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc206743992"/>
       <w:bookmarkStart w:id="13" w:name="_Toc207178181"/>
-      <w:bookmarkStart w:id="14" w:name="_Toc226977342"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc228816488"/>
       <w:r>
         <w:t>Occupational Health and Safety</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CE1C8CB" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00E87FAE" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00E87FAE">
         <w:t xml:space="preserve">Homes Victoria is committed to fostering a safe workplace by adopting a proactive, integrated approach to employee health and wellbeing. This commitment includes the systematic identification, assessment, and management of workplace hazards and risks, particularly fire safety, in compliance with the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E87FAE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Occupational Health and Safety Act 2004</w:t>
       </w:r>
       <w:r w:rsidRPr="00E87FAE">
         <w:t xml:space="preserve"> (OHS Act).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CE0EA4A" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00E87FAE" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00E87FAE">
         <w:t>Under the OHS Act, all staff have a responsibility to protect their own health and safety, as well as that of their colleagues and others in the workplace. This shared responsibility extends to all activities related to fire risk identification and management, underscoring the collective commitment to maintaining a safe working environment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B88EADB" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00E87FAE" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00E87FAE">
         <w:t>To meet their obligations under the OHS Act, both managers and staff must:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA6A275" w14:textId="77921072" w:rsidR="00D174DF" w:rsidRPr="00E87FAE" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+    <w:p w14:paraId="6EA6A275" w14:textId="651BBA52" w:rsidR="00D174DF" w:rsidRPr="00FB2149" w:rsidRDefault="00FB2149" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E87FAE">
+      <w:r w:rsidRPr="00FB2149">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D174DF" w:rsidRPr="00FB2149">
         <w:t>ctively identify</w:t>
       </w:r>
-      <w:r w:rsidR="000A3208">
-[...9 lines deleted...]
-    <w:p w14:paraId="09B3469D" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00E87FAE" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+      <w:r w:rsidR="000A3208" w:rsidRPr="00FB2149">
+        <w:t xml:space="preserve"> health and safety risks associated with their roles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B3469D" w14:textId="51198171" w:rsidR="00D174DF" w:rsidRPr="00FB2149" w:rsidRDefault="00FB2149" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>ontrol health and safety risks associated with their roles.</w:t>
+      <w:r w:rsidRPr="00FB2149">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D174DF" w:rsidRPr="00FB2149">
+        <w:t>ssess and control health and safety risks associated with their roles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DA89BEC" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00E87FAE" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00E87FAE">
         <w:t xml:space="preserve">This includes risks arising from preparing for and conducting home visits or accessing properties in need of repair. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435C402B" w14:textId="77777777" w:rsidR="009575C7" w:rsidRDefault="009575C7" w:rsidP="00D174DF">
+    <w:p w14:paraId="435C402B" w14:textId="40049811" w:rsidR="009575C7" w:rsidRDefault="009575C7" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="009575C7">
-        <w:t>Staff are required to adhere to the mandatory procedures that supports safety and legal compliance throughout these activities, outlined in the Home Visits and Lawful Entry to Rented Properties Operational Guideline </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="009575C7">
+        <w:t xml:space="preserve">Staff are required to adhere to the mandatory procedures that supports safety and legal compliance throughout these activities, outlined in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="002C05BE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</w:t>
+          <w:t>Home Visits and Lawful Entry to Rented Properties Operational Guideline </w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="2E311519" w14:textId="46B9075C" w:rsidR="00D174DF" w:rsidRDefault="6761FE1F" w:rsidP="00D174DF">
+      <w:r w:rsidRPr="002C05BE">
+        <w:t>https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E311519" w14:textId="497F7E08" w:rsidR="00D174DF" w:rsidRDefault="6761FE1F" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">For more information on Occupational Health and Safety (OHS), visit the </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="04167D7B">
+        <w:t xml:space="preserve">For more information on </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00FD0C8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Keeping safe at work</w:t>
+          <w:t>Occupational Health and Safety (OHS), visit the Keeping safe at wo</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B2478F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>rk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00B2478F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-      <w:r w:rsidR="009575C7">
+      <w:r w:rsidR="009575C7" w:rsidRPr="00C1763A">
+        <w:t>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Keeping-safe-at-work.</w:t>
+      </w:r>
+      <w:r w:rsidR="009575C7" w:rsidRPr="00FD0C8A">
+        <w:t>aspx</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1763A" w:rsidRPr="00FD0C8A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00FD0C8A">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0C8A">
+        <w:t>internal link)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD0C8A" w:rsidRPr="00FD0C8A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2462C4EB" w14:textId="77777777" w:rsidR="00FD0C8A" w:rsidRDefault="00FD0C8A" w:rsidP="00D174DF">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="2C033C18" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc226977343"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc228816489"/>
       <w:bookmarkStart w:id="16" w:name="_Toc198636143"/>
       <w:bookmarkStart w:id="17" w:name="_Toc206743997"/>
       <w:bookmarkStart w:id="18" w:name="_Toc207178186"/>
       <w:r w:rsidRPr="00106459">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Fire </w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00106459">
         <w:t xml:space="preserve">isk </w:t>
       </w:r>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00106459">
         <w:t xml:space="preserve">anagement </w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00106459">
         <w:t>ystems</w:t>
       </w:r>
@@ -2933,148 +3593,202 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="5A90682D" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>Link repairs to risk assessments</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70F962CE" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>Monitor completion status</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D14FCCF" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="007D2306" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc226977344"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc228816490"/>
       <w:r w:rsidRPr="007D2306">
         <w:t>Record management</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:t xml:space="preserve"> and accessibility</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="59337381" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="000D6B9E">
         <w:t>Effective record management and accurate reporting by staff are critical components of fire risk management practices. These processes involve capturing, monitoring, and applying fire-related information to guide safety actions and improve outcomes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E301B1" w14:textId="07F3ECA0" w:rsidR="00D174DF" w:rsidRDefault="009575C7" w:rsidP="00D174DF">
+    <w:p w14:paraId="25E301B1" w14:textId="5F9ABA3C" w:rsidR="00D174DF" w:rsidRDefault="009575C7" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="009575C7">
-        <w:t xml:space="preserve">To visualise data from HiiP, and gain insights into public housing residents’ pathways through the housing system, use the  Housing Demographics Reporting (HDR) tool </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00540C80">
+        <w:t>To visualise</w:t>
+      </w:r>
+      <w:r w:rsidR="00227270">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009575C7">
+        <w:t>data from</w:t>
+      </w:r>
+      <w:r w:rsidR="00227270">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009575C7">
+        <w:t>HiiP, and gain insights into public housing residents’ pathways through the housing system,</w:t>
+      </w:r>
+      <w:r w:rsidR="00227270">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009575C7">
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidR="00227270">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009575C7">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00A136EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://dhhsvicgovau.sharepoint.com/sites/SocialFramework/SitePages/Housing-Demographics-Reporting-Tool.aspx</w:t>
+          <w:t>Housing Demographics Reporting</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="009575C7">
-        <w:t xml:space="preserve"> (internal link)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="6761FE1F">
+        <w:t xml:space="preserve"> (HDR) tool </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A136EC">
+        <w:t>https://dhhsvicgovau.sharepoint.com/sites/SocialFramework/SitePages/Housing-Demographics-Reporting-Tool.aspx (internal link)</w:t>
+      </w:r>
+      <w:r w:rsidR="6761FE1F" w:rsidRPr="00A136EC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C4B760" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+    <w:p w14:paraId="4EA79280" w14:textId="77777777" w:rsidR="004F6D52" w:rsidRDefault="00D174DF" w:rsidP="004F6D52">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:sectPr w:rsidR="00D174DF" w:rsidSect="00D174DF">
-[...4 lines deleted...]
-        </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="006D0F9E">
         <w:t>Local housing offices should regularly review renter demographics using the HDR tool to maintain familiarity with resident profiles. This includes identifying residents from non-English-speaking backgrounds who may have limited literacy, as well as diverse linguistic groups who primarily rely on oral communication. These factors must be considered when communicating fire risk behaviours so that messages are accessible and clearly understood by all residents.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc198115978"/>
       <w:bookmarkStart w:id="21" w:name="_Toc198636148"/>
       <w:bookmarkStart w:id="22" w:name="_Toc206743993"/>
       <w:bookmarkStart w:id="23" w:name="_Toc207178182"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc226977345"/>
+    </w:p>
+    <w:p w14:paraId="1DB8803C" w14:textId="77777777" w:rsidR="004F6D52" w:rsidRDefault="004F6D52" w:rsidP="004F6D52">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B32C735" w14:textId="77777777" w:rsidR="004F6D52" w:rsidRDefault="004F6D52" w:rsidP="004F6D52">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78D704E5" w14:textId="77777777" w:rsidR="004F6D52" w:rsidRDefault="004F6D52" w:rsidP="004F6D52">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C99DF8C" w14:textId="77777777" w:rsidR="004F6D52" w:rsidRDefault="004F6D52" w:rsidP="004F6D52">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6682F791" w14:textId="77777777" w:rsidR="004F6D52" w:rsidRDefault="004F6D52" w:rsidP="004F6D52">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57275E88" w14:textId="5621B754" w:rsidR="004F6D52" w:rsidRDefault="004F6D52" w:rsidP="004F6D52">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BB89B5" w14:textId="0570E5AA" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc228816491"/>
       <w:r w:rsidRPr="00E87FAE">
         <w:lastRenderedPageBreak/>
         <w:t>Information sharing, support and referrals</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="7420B640" w14:textId="662FE621" w:rsidR="005D51E1" w:rsidRDefault="6761FE1F" w:rsidP="00D174DF">
+    <w:p w14:paraId="7420B640" w14:textId="3DAE4D63" w:rsidR="005D51E1" w:rsidRDefault="6761FE1F" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Staff must comply with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26">
-        <w:r w:rsidRPr="04167D7B">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="004F6D52">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Information Sharing, Privacy and Record Management Operational Guidelines</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="004F6D52">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="18738D5D">
-        <w:t xml:space="preserve">https://providers.dffh.vic.gov.au/business-practice-operational-guidelines </w:t>
+      <w:r w:rsidR="18738D5D" w:rsidRPr="004F6D52">
+        <w:t>https://providers.dffh.vic.gov.au/business-practice-operational-guidelines</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6D52" w:rsidRPr="004F6D52">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="669EC88E" w14:textId="25FC9E14" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="003E294C">
         <w:t>These guidelines set out requirements for</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7480EDB0" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="003E294C">
         <w:t>lawful information sharing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="112B6DAE" w14:textId="7FF5ECDB" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
@@ -3092,51 +3806,51 @@
     </w:p>
     <w:p w14:paraId="1732B49D" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00663E2A" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00663E2A">
         <w:t>When responding to fire risks and incidents, staff should proactively assess whether renters would benefit from additional support.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F479E11" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00CC0D83" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC0D83">
         <w:t xml:space="preserve">Where consent is provided, staff should connect renters to appropriate services. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49879A0A" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00663E2A" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc198115980"/>
       <w:bookmarkStart w:id="26" w:name="_Toc198636150"/>
       <w:bookmarkStart w:id="27" w:name="_Toc206743995"/>
       <w:bookmarkStart w:id="28" w:name="_Toc207178184"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc226977346"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc228816492"/>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00663E2A">
         <w:t>eferrals</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="722D3D62" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00663E2A" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00663E2A">
         <w:t>With renters’ informed consent, staff should facilitate referrals and engage with existing support services, such as:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C98CAF1" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00663E2A" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00663E2A">
@@ -3241,218 +3955,227 @@
     </w:p>
     <w:p w14:paraId="0AF48825" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00663E2A" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00663E2A">
         <w:t>The Victorian Aboriginal Legal Service, and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6217978E" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00663E2A" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00663E2A">
         <w:t>The Koori Support Team at the Victorian Civil and Administrative Tribunal (VCAT) where there is a pending hearing for an Aboriginal renter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E1E118E" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00663E2A" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc198115981"/>
       <w:bookmarkStart w:id="31" w:name="_Toc198636151"/>
       <w:bookmarkStart w:id="32" w:name="_Toc206743996"/>
       <w:bookmarkStart w:id="33" w:name="_Toc207178185"/>
-      <w:bookmarkStart w:id="34" w:name="_Toc226977347"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc228816493"/>
       <w:r w:rsidRPr="00663E2A">
         <w:t>Duty of care referrals</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="22944ECD" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00663E2A" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00663E2A">
         <w:t>When a renter’s behaviour or circumstances present a serious fire safety risk and all reasonable engagement efforts have been exhausted, staff must initiate a formal duty of care referral to specialist services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E9FDCA0" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00663E2A">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t>his applies in situations where the renter's actions or inactions are likely to lead to eviction, such as:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45DFAAE9" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00663E2A" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00663E2A">
         <w:t>Ongoing fire safety risks where reasonable mitigation efforts have been unsuccessful</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30AC7CBE" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00663E2A" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00663E2A">
         <w:t>Persistent and serious breaches of the rental agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643A6587" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00663E2A" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+    <w:p w14:paraId="643A6587" w14:textId="5198C302" w:rsidR="00D174DF" w:rsidRPr="00663E2A" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00663E2A">
         <w:t>The renter is unwilling or unable to engage with support services</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7DF7">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F55EA73" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00663E2A" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00663E2A">
         <w:lastRenderedPageBreak/>
         <w:t>This is particularly relevant where a renter’s complex needs affect their ability to safely maintain a tenancy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E1001AA" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00663E2A" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00663E2A">
         <w:t>Staff responsibilities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="171C9FF7" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Before making a duty of care referral, staff must:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40318BF7" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>Consult with their:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D35646" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>Team Manager</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A1A994" w14:textId="684F5DA3" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+    <w:p w14:paraId="11A1A994" w14:textId="684F5DA3" w:rsidR="00D174DF" w:rsidRPr="00227270" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00227270">
         <w:t>Client Support and Housing Services (CSHS) Manager</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F346B2" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>Local Complex Needs Coordinator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CEBC96B" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>Document the basis for their reasonable belief, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C9AF4E7" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>Evidence of risk (e.g., incident reports, failed engagement attempts)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FB20308" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>An assessment of the renter’s specific circumstances</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B2B1DD3" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>Justification for disclosing information and identifying the appropriate referral recipient</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40241247" w14:textId="2A085208" w:rsidR="00D174DF" w:rsidRDefault="6761FE1F" w:rsidP="00D174DF">
+    <w:p w14:paraId="40241247" w14:textId="1A20B7ED" w:rsidR="00D174DF" w:rsidRDefault="6761FE1F" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Staff should also refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:anchor="IPP_2.1(d):_Necessary_to_lessen_or_prevent_serious_threats_to_health_or_safety">
+      <w:hyperlink r:id="rId21" w:anchor="IPP_2.1(d):_Necessary_to_lessen_or_prevent_serious_threats_to_health_or_safety">
         <w:r w:rsidRPr="04167D7B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Office of the Victorian Information Commissioner’s IPP 2 – Use and Disclosure guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="40F68A60">
         <w:t xml:space="preserve">https://ovic.vic.gov.au/book/ipp-2-use-and-disclosure/#IPP_2.1(d):_Necessary_to_lessen_or_prevent_serious_threats_to_health_or_safety </w:t>
       </w:r>
       <w:r>
-        <w:t>when considering information sharing</w:t>
+        <w:t xml:space="preserve">when considering information </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23424">
+        <w:t>sharing</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23424" w:rsidRPr="00D23424">
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EC14A1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42DDF38D" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Understanding duty of care</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D5462E" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Staff have a duty of care to take reasonable steps to prevent foreseeable harm to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF24A5F" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00663E2A" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
@@ -3778,123 +4501,226 @@
           </w:tcPr>
           <w:p w14:paraId="58D8D6F8" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="007D2306" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="007D2306">
               <w:t>Document all actions and decisions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6883" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11BBC7C8" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="007D2306" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="007D2306">
               <w:t>Accurately recording all actions and decisions demonstrating that reasonable steps have been taken.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="563287FF" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+    <w:p w14:paraId="640B4775" w14:textId="77777777" w:rsidR="004672AD" w:rsidRDefault="004672AD" w:rsidP="004672AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="531A61F0" w14:textId="77777777" w:rsidR="004672AD" w:rsidRDefault="004672AD" w:rsidP="004672AD">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:sectPr w:rsidR="00D174DF" w:rsidSect="00D174DF">
-[...4 lines deleted...]
-        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55D7B50C" w14:textId="77777777" w:rsidR="004672AD" w:rsidRDefault="004672AD" w:rsidP="004672AD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E9B7A9A" w14:textId="77777777" w:rsidR="004672AD" w:rsidRDefault="004672AD" w:rsidP="004672AD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="567911F0" w14:textId="77777777" w:rsidR="004672AD" w:rsidRDefault="004672AD" w:rsidP="004672AD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30234773" w14:textId="77777777" w:rsidR="004672AD" w:rsidRDefault="004672AD" w:rsidP="004672AD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A70B48A" w14:textId="77777777" w:rsidR="004672AD" w:rsidRDefault="004672AD" w:rsidP="004672AD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52C30D07" w14:textId="77777777" w:rsidR="004672AD" w:rsidRDefault="004672AD" w:rsidP="004672AD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D4C8CCF" w14:textId="77777777" w:rsidR="004672AD" w:rsidRDefault="004672AD" w:rsidP="004672AD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06013B23" w14:textId="77777777" w:rsidR="004672AD" w:rsidRDefault="004672AD" w:rsidP="004672AD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D4AFAA6" w14:textId="77777777" w:rsidR="004672AD" w:rsidRDefault="004672AD" w:rsidP="004672AD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="106349AC" w14:textId="77777777" w:rsidR="004672AD" w:rsidRDefault="004672AD" w:rsidP="004672AD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E79D1DF" w14:textId="77777777" w:rsidR="004672AD" w:rsidRDefault="004672AD" w:rsidP="004672AD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53AA7984" w14:textId="77777777" w:rsidR="004672AD" w:rsidRDefault="004672AD" w:rsidP="004672AD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21059C53" w14:textId="77777777" w:rsidR="004672AD" w:rsidRDefault="004672AD" w:rsidP="004672AD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="284D9426" w14:textId="77777777" w:rsidR="004672AD" w:rsidRDefault="004672AD" w:rsidP="004672AD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0489AE78" w14:textId="77777777" w:rsidR="004672AD" w:rsidRDefault="004672AD" w:rsidP="004672AD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0937C6CE" w14:textId="77777777" w:rsidR="004672AD" w:rsidRDefault="004672AD" w:rsidP="004672AD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13412961" w14:textId="77777777" w:rsidR="004672AD" w:rsidRDefault="004672AD" w:rsidP="004672AD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="500FB364" w14:textId="77777777" w:rsidR="004672AD" w:rsidRDefault="004672AD" w:rsidP="004672AD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="198DA858" w14:textId="77777777" w:rsidR="004672AD" w:rsidRDefault="004672AD" w:rsidP="004672AD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49303DCF" w14:textId="77777777" w:rsidR="004672AD" w:rsidRPr="004672AD" w:rsidRDefault="004672AD" w:rsidP="004672AD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B982D28" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="007D2306" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc226977348"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc228816494"/>
       <w:r w:rsidRPr="007D2306">
         <w:lastRenderedPageBreak/>
         <w:t>Understanding fire safety</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="007D2306">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48094A79" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc226977349"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc228816495"/>
       <w:r w:rsidRPr="007D2306">
         <w:t>Emergency exit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s, </w:t>
       </w:r>
       <w:r w:rsidRPr="007D2306">
         <w:t>fire stairwells</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and safety features</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="277AD003" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00C03E32">
         <w:t>Emergency exits, fire stairwells, and safety features</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C03E32">
         <w:t>such as fire safety signage, emergency lighting, and fire extinguishers</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C03E32">
         <w:t>are critical for safe evacuation during emergencies in high-rise and walk-up properties.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Classified as Essential Safety Measures under the Building Regulations 2018, they must be:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8AC494" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+    <w:p w14:paraId="2D8AC494" w14:textId="7D4494BC" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t>maintained,</w:t>
+        <w:t>maintained</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA4322A" w14:textId="1879AA8C" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>inspected regularly</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19254B47" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>kept fully operational to comply with safety laws and protect occupants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46C5AA59" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00144747">
         <w:t>They</w:t>
       </w:r>
@@ -4168,58 +4994,58 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRLs measure the duration a building element can maintain:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7354695D" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00922A56">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Structural adequacy:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The ability to </w:t>
+              <w:t xml:space="preserve"> The ability to support loads </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>support loads without failure during a fire.</w:t>
+              <w:t>without failure during a fire.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="085B0E2C" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00922A56">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Integrity:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> The ability to resist the passage of flames and hot gases</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="283B6B5A" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="007D2306" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
@@ -4282,51 +5108,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="41B466BE" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00BD45A3" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00BD45A3">
               <w:t>Visible cracks or damage in walls and ceilings, missing or damaged door seals, or compromised fire doors within enclosed stairwells and exit corridors clearly marked with emergency signage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1740" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="40D656E6" w14:textId="6121771B" w:rsidR="00D174DF" w:rsidRPr="00BD45A3" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Report to the Fire Services Team </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28">
+            <w:hyperlink r:id="rId22">
               <w:r w:rsidRPr="04167D7B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>fireservicesteam@homes.vic.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> via a Field Services Officer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D174DF" w14:paraId="1DE9CDC8" w14:textId="77777777" w:rsidTr="04167D7B">
         <w:trPr>
           <w:trHeight w:val="8049"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4EF7BFEF" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00C7285D" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
@@ -4408,174 +5234,187 @@
               <w:t>Obstacles near the final exit door, including outside the building, that restrict at least a 2-meter clear path.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="035C9D5C" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00C7285D" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00C7285D">
               <w:t>Storing flammable or combustible items in corridors or shared spaces (e.g., communal laundries), including gas cylinders, motorbikes, or petrol</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7285D">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7285D">
               <w:t>filled equipment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1740" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D584659" w14:textId="31F6B618" w:rsidR="00EC14A1" w:rsidRPr="00EC14A1" w:rsidRDefault="00EC14A1" w:rsidP="00EC14A1">
+          <w:p w14:paraId="5D584659" w14:textId="081B3A98" w:rsidR="00EC14A1" w:rsidRPr="00EC14A1" w:rsidRDefault="00382117" w:rsidP="00EC14A1">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
-            <w:r w:rsidRPr="00EC14A1">
-[...3 lines deleted...]
-              <w:r w:rsidRPr="00EC14A1">
+            <w:r>
+              <w:t xml:space="preserve">Apply the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r w:rsidR="00E751CF" w:rsidRPr="00842058">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Home Visits and Lawful Entry to Rented Properties Operational guidelines</w:t>
+                <w:t>Home Visits and Lawful Entry to Rented Properties Operational Guidelines</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00EC14A1">
+            <w:r w:rsidR="00EC14A1" w:rsidRPr="00EC14A1">
               <w:t> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-              <w:r w:rsidRPr="00EC14A1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidR="00E751CF" w:rsidRPr="00AA1A35">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="BodyChar"/>
                 </w:rPr>
                 <w:t>https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-          <w:p w14:paraId="0A26EB19" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00C7285D" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
+            <w:r w:rsidR="00E751CF">
+              <w:t xml:space="preserve"> t</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1A35">
+              <w:t>o support OHS processes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A26EB19" w14:textId="7B68E1B4" w:rsidR="00D174DF" w:rsidRPr="00C7285D" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00C7285D">
               <w:t>Assess the</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> situation</w:t>
             </w:r>
             <w:r w:rsidRPr="00543ACD">
-              <w:t xml:space="preserve">, in consultation with a Team Manager and the Client Support and Housing Services Manager, considering the foreseeability of the risk, the severity of any potential harm, and whether the items may be classified as dangerous goods under the </w:t>
+              <w:t xml:space="preserve">, in consultation with a Team Manager and the </w:t>
+            </w:r>
+            <w:r w:rsidR="00227270">
+              <w:t xml:space="preserve">CSHS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00543ACD">
+              <w:t xml:space="preserve">Manager, considering the foreseeability of the risk, the severity of any potential harm, and whether the items may be classified as dangerous goods under the </w:t>
             </w:r>
             <w:r w:rsidRPr="00543ACD">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Dangerous Goods Act 1985</w:t>
             </w:r>
             <w:r w:rsidRPr="00543ACD">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1215E1AC" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00C7285D" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00C7285D">
               <w:t xml:space="preserve">Where goods may fall under the </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7285D">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Dangerous Goods Act 1985 </w:t>
             </w:r>
             <w:r w:rsidRPr="00C7285D">
               <w:t>or the Dangerous Goods (Storage and Handling) Regulations 2022, staff must not attempt to remove or handle them. Staff should contact their local Health and Safety Representative or WorkSafe Advisory (8:00 am–5:30 pm, Monday–Friday, 1800 136 089) for guidance on managing the risk</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7285D">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C7F30D0" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00C7285D" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
+          <w:p w14:paraId="6C7F30D0" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="003339F5" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C7285D">
-[...7 lines deleted...]
-          <w:p w14:paraId="34E7A2D0" w14:textId="3D803BF4" w:rsidR="00D763D8" w:rsidRPr="00D763D8" w:rsidRDefault="6761FE1F" w:rsidP="00D763D8">
+            <w:r w:rsidRPr="003339F5">
+              <w:t>If any goods present an imminent threat to the health or safety of staff, contractors or neighbouring occupants, staff must immediately leave the property and contact emergency services.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34E7A2D0" w14:textId="4B03B784" w:rsidR="00D763D8" w:rsidRPr="003339F5" w:rsidRDefault="6761FE1F" w:rsidP="00D763D8">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003339F5">
               <w:t xml:space="preserve">Take action in accordance with the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31">
-              <w:r w:rsidRPr="04167D7B">
+            <w:hyperlink r:id="rId25">
+              <w:r w:rsidRPr="003339F5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Residential Rental Agreement Breach Management Operational Guidelines</w:t>
+                <w:t xml:space="preserve">Residential Rental </w:t>
               </w:r>
-            </w:hyperlink>
-[...10 lines deleted...]
-              <w:r w:rsidR="00D763D8" w:rsidRPr="00540C80">
+              <w:r w:rsidRPr="003339F5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</w:t>
+                <w:lastRenderedPageBreak/>
+                <w:t>Agreement Breach Management Operational Guidelines</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00D763D8">
+            <w:r w:rsidRPr="003339F5">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001B6F23" w:rsidRPr="003339F5">
+              <w:t>https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</w:t>
+            </w:r>
+            <w:r w:rsidR="001B6F23">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003339F5">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D763D8" w:rsidRPr="003339F5">
+              <w:t>including providing appropriate notice to the renter to remove the items where their storage breaches tenancy conditions or legislative safety requirements</w:t>
+            </w:r>
+            <w:r w:rsidR="001B6F23">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D763D8" w:rsidRPr="003339F5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E4666FC" w14:textId="355DCF71" w:rsidR="00D174DF" w:rsidRPr="00C7285D" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00C7285D">
               <w:t>Arranging removal and storage may be necessary if the renter does not rectify the issue and a serious risk remains and may only occur in exceptional or high</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7285D">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
             <w:r w:rsidRPr="00C7285D">
               <w:t>risk cases.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D174DF" w14:paraId="07B9D538" w14:textId="77777777" w:rsidTr="04167D7B">
         <w:tc>
           <w:tcPr>
@@ -4684,51 +5523,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="01C3558B" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00E46356" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00C84B3B">
               <w:t>Emergency lights that are flickering</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1740" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3DB574BC" w14:textId="62C85B0E" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Report to the Fire Services Team </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33">
+            <w:hyperlink r:id="rId26">
               <w:r w:rsidRPr="04167D7B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>fireservicesteam@homes.vic.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> via a Field Services Officer.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="086BF38E" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="754C35D3" w14:textId="77777777" w:rsidR="005D51E1" w:rsidRPr="00E46356" w:rsidRDefault="005D51E1" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D174DF" w:rsidRPr="00BB74AC" w14:paraId="468681AE" w14:textId="77777777" w:rsidTr="04167D7B">
         <w:tc>
@@ -4864,108 +5703,99 @@
           <w:tcPr>
             <w:tcW w:w="967" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4E31751A" w14:textId="7B4EAF80" w:rsidR="00D174DF" w:rsidRPr="00BB74AC" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00C3564A">
               <w:t xml:space="preserve">Enables immediate fire </w:t>
             </w:r>
             <w:r w:rsidR="00E3353B">
               <w:t>suppression,</w:t>
             </w:r>
             <w:r w:rsidR="000A3813">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C3564A">
               <w:t>reducing spread and risk to life.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A6641A2" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="009426A2" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
+          <w:p w14:paraId="5A6641A2" w14:textId="0CA246B4" w:rsidR="00D174DF" w:rsidRPr="009426A2" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00C3564A">
               <w:t>xpired tags, visible damage</w:t>
+            </w:r>
+            <w:r w:rsidR="001B6F23">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1740" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1FF0BFDE" w14:textId="57EB8FEF" w:rsidR="00D174DF" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Report to the Fire Services Team </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34">
+            <w:hyperlink r:id="rId27">
               <w:r w:rsidRPr="04167D7B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>fireservicesteam@homes.vic.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> via a Field Services Officer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1FEE28AE" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
-[...7 lines deleted...]
-        </w:sectPr>
+    <w:p w14:paraId="0E9B4E17" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc206744002"/>
       <w:bookmarkStart w:id="38" w:name="_Toc207178191"/>
-    </w:p>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="39" w:name="_Toc226977350"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc228816496"/>
       <w:r w:rsidRPr="001015A7">
-        <w:lastRenderedPageBreak/>
         <w:t>RTA safety checks</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="770F88A4" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD1292">
         <w:t>Safety checks, as mandated by the RTA</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="005A05F9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Residential Tenancies Regulations</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2021</w:t>
@@ -5061,216 +5891,235 @@
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Electrical safety check</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5036" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C3D4DEE" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00DD1292" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD1292">
               <w:t>Inspection of all electrical installations, appliances, wiring, fittings, and safety switches by a licensed electrician. Includes testing for faults and compliance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2205" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36E39966" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
+          <w:p w14:paraId="36E39966" w14:textId="73BEEAE1" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="001015A7">
               <w:t>Every 2 years</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="5480B425" w14:textId="4ADB0623" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
+            <w:r w:rsidR="001B6F23">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5480B425" w14:textId="79DECF2D" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>Must be conducted before a new tenancy if not done in the prior 2 years</w:t>
+            </w:r>
+            <w:r w:rsidR="001B6F23">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D174DF" w:rsidRPr="00DD1292" w14:paraId="7DBA85E3" w14:textId="77777777" w:rsidTr="04167D7B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59C35224" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00DD1292" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD1292">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Gas safety check</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5036" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="353310EF" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00DD1292" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD1292">
               <w:t>Inspection and servicing of all gas installations, appliances, and fittings by a licensed gas fitter endorsed for Type A appliances. Includes verification of compliance with gas safety regulations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2205" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="031D8336" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
+          <w:p w14:paraId="031D8336" w14:textId="1579B9EF" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="001015A7">
               <w:t>Every 2 years</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="1E3F4EB0" w14:textId="4F875098" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="000A3813" w:rsidP="009476CD">
+            <w:r w:rsidR="001B6F23">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E3F4EB0" w14:textId="65DB3511" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="000A3813" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D174DF" w:rsidRPr="001015A7">
               <w:t>Must be conducted before a new tenancy if not done in the prior 2 years</w:t>
+            </w:r>
+            <w:r w:rsidR="001B6F23">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D174DF" w:rsidRPr="00DD1292" w14:paraId="51BB2C77" w14:textId="77777777" w:rsidTr="04167D7B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77AF3F09" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00DD1292" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD1292">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Smoke alarm testing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5036" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="191239ED" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00DD1292" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD1292">
               <w:t>Testing and maintenance of smoke alarms to ensure functionality and compliance with safety standards.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2205" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B450419" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
+          <w:p w14:paraId="6B450419" w14:textId="258FB75A" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="001015A7">
               <w:t>Annually</w:t>
+            </w:r>
+            <w:r w:rsidR="001B6F23">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D174DF" w:rsidRPr="00DD1292" w14:paraId="363EFDB8" w14:textId="77777777" w:rsidTr="04167D7B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14A5B4F7" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00DD1292" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD1292">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Hot-water safety devices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5036" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="341C1224" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00DD1292" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD1292">
               <w:t>Inspection and maintenance of hot-water safety devices to prevent scalding and other hazards.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2205" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33F0C193" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
+          <w:p w14:paraId="33F0C193" w14:textId="7E45AB8D" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="001015A7">
               <w:t>As required by regulations</w:t>
+            </w:r>
+            <w:r w:rsidR="001B6F23">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D174DF" w:rsidRPr="00DD1292" w14:paraId="4A66EDBB" w14:textId="77777777" w:rsidTr="04167D7B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2998431A" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00DD1292" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD1292">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>s</w:t>
@@ -5292,56 +6141,59 @@
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>quipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5036" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51530C51" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00DD1292" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD1292">
               <w:t>Inspection of fire sprinklers, hose reels, extinguishers, fire blankets, and emergency lighting where installed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2205" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A0C7163" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
+          <w:p w14:paraId="7A0C7163" w14:textId="51D33D21" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="001015A7">
               <w:t>As required by regulations and property type</w:t>
+            </w:r>
+            <w:r w:rsidR="001B6F23">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D174DF" w:rsidRPr="00DD1292" w14:paraId="7FFCB19E" w14:textId="77777777" w:rsidTr="04167D7B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69BB080E" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00DD1292" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD1292">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>e</w:t>
@@ -5363,96 +6215,102 @@
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>afety</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5036" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4730FB38" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00DD1292" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD1292">
               <w:t>Ensuring the property is structurally sound, weatherproof, free from mould/damp, and adequately ventilated.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2205" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D227008" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
+          <w:p w14:paraId="3D227008" w14:textId="2FDCED09" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="001015A7">
               <w:t>Ongoing maintenance</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="6D30B0D4" w14:textId="0FA43CA4" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
+            <w:r w:rsidR="001B6F23">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D30B0D4" w14:textId="497E4823" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="001015A7">
               <w:t xml:space="preserve">Minimum standards </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001015A7">
               <w:t>apply at all times</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="001B6F23">
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C36FD4D" w14:textId="036116D6" w:rsidR="00D174DF" w:rsidRPr="00FD5DC1" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bodyaftertablefigure"/>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc207178196"/>
       <w:bookmarkStart w:id="41" w:name="_Toc206744003"/>
       <w:bookmarkStart w:id="42" w:name="_Toc207178192"/>
       <w:r w:rsidRPr="00FD5DC1">
         <w:t xml:space="preserve">These checks are generally completed by </w:t>
       </w:r>
       <w:r w:rsidR="005D42FF">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD5DC1">
         <w:t>Homes Victoria asset management team or external contractors</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A0330A" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="0016440D" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc226977351"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc228816497"/>
       <w:r w:rsidRPr="0016440D">
         <w:t>Bushfire preparedness</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="0016440D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="10D2C5BA" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="002F2414" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00021202">
         <w:t>Under the Social Services Sector Emergency Management policy, the Fire Services Team sends annual bushfire preparedness communications to local housing offices, usually in September. Ahead of the season, they provide a list of public housing properties in ‘Extreme’ or ‘Very High’ bushfire risk zones (as defined by CFA) and guidance on actions to take, such as</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F821CD" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="002F2414" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
@@ -5484,51 +6342,50 @@
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="002F2414">
         <w:t>dentifying any newly acquired</w:t>
       </w:r>
       <w:r w:rsidR="005D42FF">
         <w:t xml:space="preserve"> properties</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A21F538" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="002F2414" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="002F2414">
         <w:t>eased properties not yet listed for further investigation and appropriate action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C91FB7" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="002F2414" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="002F2414">
         <w:t>onducting inspections of each property and completing a Bushfire Preparation Report to address any identified issues.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75D2760F" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="002F2414">
         <w:t>Following inspections, local offices must</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="260821B3" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="002F2414" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="002F2414">
@@ -5542,171 +6399,160 @@
       <w:r>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="002F2414">
         <w:t>orward each property’s address accompanied by:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="558E55F6" w14:textId="795001A9" w:rsidR="00D174DF" w:rsidRPr="002F2414" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="002F2414">
         <w:t>he completed Bushfire Preparation Report</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50849CB4" w14:textId="3F20327C" w:rsidR="00D174DF" w:rsidRPr="002F2414" w:rsidRDefault="6761FE1F" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">photographs of any potential hazards to the Contract Manager (Garden Maintenance) via the central email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId28">
         <w:r w:rsidRPr="04167D7B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>PrecinctServicesTeam@homes.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A7C732B" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00C35B1A">
         <w:t xml:space="preserve">The Contract Manager </w:t>
       </w:r>
       <w:r>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="00C35B1A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F50721">
         <w:t>log the information</w:t>
       </w:r>
       <w:r w:rsidRPr="00C35B1A">
         <w:t xml:space="preserve"> and provide advice on any necessary follow-up actions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="635B00ED" w14:textId="50D77AFE" w:rsidR="00D174DF" w:rsidRPr="002F2414" w:rsidRDefault="6761FE1F" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is the responsibility of each local housing office to ensure that listed non-estate properties are prepared adequately for the bushfire season. For any non-compliance issues, local housing offices should contact the Compliance, Safety and Incident Management Team at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink r:id="rId29">
         <w:r w:rsidRPr="04167D7B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>housing-compliance-safety-incident-management@homes.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="353F68CD" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="002F2414" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="002F2414">
         <w:t>This procedure should be progressively implemented from September through November and continue until mid-December each year, or as directed by the Fire Services Team</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA45F1B" w14:textId="068B9092" w:rsidR="00D174DF" w:rsidRDefault="6761FE1F" w:rsidP="00D174DF">
+    <w:p w14:paraId="31153236" w14:textId="603F902B" w:rsidR="0082631F" w:rsidRDefault="6761FE1F" w:rsidP="0082631F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:sectPr w:rsidR="00D174DF" w:rsidSect="00D174DF">
-[...4 lines deleted...]
-        </w:sectPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CSHS Managers should continue to monitor bushfire risks and ensure all staff are aware of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId30">
         <w:r w:rsidRPr="04167D7B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Country Fire Authority’s</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-      <w:r w:rsidR="008A3609">
+      <w:r w:rsidR="008A3609" w:rsidRPr="00FF6B80">
+        <w:t>http://www.cfa.vic.gov.au</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3609" w:rsidRPr="0082631F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="04494C4C">
-[...3 lines deleted...]
-        <w:t>for up-to-date information</w:t>
+      <w:r w:rsidRPr="0082631F">
+        <w:t>for up-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>to-date information</w:t>
       </w:r>
       <w:r w:rsidR="04494C4C">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:bookmarkStart w:id="44" w:name="_Identification_and_management"/>
       <w:bookmarkStart w:id="45" w:name="_Toc206744004"/>
       <w:bookmarkStart w:id="46" w:name="_Toc207178193"/>
-      <w:bookmarkStart w:id="47" w:name="_Toc226977352"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="28E17876" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00AD5863">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc228816498"/>
       <w:r w:rsidRPr="001015A7">
         <w:lastRenderedPageBreak/>
         <w:t>Identification and management of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> f</w:t>
       </w:r>
       <w:r w:rsidRPr="00C906C1">
         <w:t xml:space="preserve">ire </w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00C906C1">
         <w:t>isk</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="6CD6FEB0" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="001015A7">
@@ -5719,141 +6565,151 @@
         <w:t>This approach includes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EF58C25" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="001015A7">
         <w:t>onducting home visits to assess living conditions and identify potential fire hazards.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D0E119F" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="001015A7">
         <w:t>onducting regular estate inspections and comprehensive high-rise building walkthroughs to identify and promptly remediate:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC70B15" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+    <w:p w14:paraId="1FC70B15" w14:textId="0C617F81" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="005648F7" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
-      <w:r w:rsidRPr="001015A7">
-[...3 lines deleted...]
-    <w:p w14:paraId="3200E418" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00D174DF" w:rsidRPr="001015A7">
+        <w:t>bstructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3200E418" w14:textId="2764CB53" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="005648F7" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
-      <w:r w:rsidRPr="001015A7">
-[...3 lines deleted...]
-    <w:p w14:paraId="673B40C9" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+      <w:r>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00D174DF" w:rsidRPr="001015A7">
+        <w:t>ire hazards</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673B40C9" w14:textId="41116711" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="005648F7" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
       </w:pPr>
-      <w:r w:rsidRPr="001015A7">
-        <w:t>Other safety risks in common areas.</w:t>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00D174DF" w:rsidRPr="001015A7">
+        <w:t>ther safety risks in common areas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67315794" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="001015A7">
         <w:t>iscussing fire safety practices directly with renters to raise awareness and encourage safe behaviours. For example, during new tenancy signups.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF9AC91" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="001015A7">
         <w:t>reating client alerts for renters identified with fire risk behaviours.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075E34C9" w14:textId="41C8EAAE" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="6761FE1F" w:rsidP="00D174DF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Bullet2"/>
+    <w:p w14:paraId="075E34C9" w14:textId="721AE664" w:rsidR="0059756B" w:rsidRPr="00AD5863" w:rsidRDefault="6761FE1F" w:rsidP="00AD5863">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For more information on client alerts refer to the Client Alerts Practice Guidance on the Public Housing Resources SharePoint, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39">
+      <w:hyperlink r:id="rId31">
         <w:r w:rsidRPr="04167D7B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Housing Practice Advice and Support page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="008A3609" w:rsidRPr="0042707D">
+        <w:t>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Housing-Practice-Advice-and-Support.aspx</w:t>
+      </w:r>
       <w:r w:rsidR="008A3609">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(internal link)</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="005648F7">
+        <w:t>.</w:t>
+      </w:r>
       <w:bookmarkStart w:id="48" w:name="_Toc206584847"/>
       <w:bookmarkStart w:id="49" w:name="_Observable_fire_risk"/>
       <w:bookmarkStart w:id="50" w:name="_Toc206744005"/>
       <w:bookmarkStart w:id="51" w:name="_Toc207178194"/>
-      <w:bookmarkStart w:id="52" w:name="_Toc226977353"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
-      <w:r w:rsidRPr="001015A7">
+    </w:p>
+    <w:p w14:paraId="441BAB1B" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="003965E5" w:rsidRDefault="00D174DF" w:rsidP="0059756B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc228816499"/>
+      <w:r w:rsidRPr="0059756B">
         <w:t>Observable</w:t>
       </w:r>
       <w:r w:rsidRPr="003965E5">
         <w:t xml:space="preserve"> fire risk behaviour</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="74800B77" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="003E4329" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The following tables outline situations where fire risk behaviours may be identified or observed </w:t>
       </w:r>
       <w:r w:rsidRPr="003E4329">
         <w:t>during specific housing activities and renter interactions. Each scenario is accompanied by key staff actions to effectively:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F44BA35" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
@@ -5890,53 +6746,54 @@
     </w:p>
     <w:p w14:paraId="7FECBC8F" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="001015A7">
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="001015A7">
         <w:t>a: Matching clients with housing, and offers of housing interviews</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4674"/>
         <w:gridCol w:w="4614"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D174DF" w:rsidRPr="00D2378C" w14:paraId="507C3B2C" w14:textId="77777777" w:rsidTr="04167D7B">
+      <w:tr w:rsidR="00D174DF" w:rsidRPr="00D2378C" w14:paraId="507C3B2C" w14:textId="77777777" w:rsidTr="00186FAC">
         <w:trPr>
           <w:trHeight w:val="459"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="380AAD44" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="001015A7">
               <w:t>Situation/Behavioural indicators</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2484" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CA5D22A" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="001015A7">
               <w:t>Key response actions</w:t>
@@ -6114,103 +6971,106 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve">property </w:t>
             </w:r>
             <w:r w:rsidRPr="00C431B6">
               <w:t>suitability</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45C62BA6" w14:textId="2A91CE7B" w:rsidR="00D174DF" w:rsidRPr="00044802" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="04167D7B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Engage</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> the Fire Services Team </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41">
+            <w:hyperlink r:id="rId32">
               <w:r w:rsidRPr="04167D7B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>dhs-m-frmuco-ordinators@homes.vic.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> to complete a thorough assessment of the client’s needs.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E854C68" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="000D3E2E" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00533D60">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Review</w:t>
             </w:r>
             <w:r w:rsidRPr="001015A7">
               <w:t xml:space="preserve"> Special Accommodation Requirements and engage a Field Services Officer to assess the feasibility of required modifications, including obtaining costings</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="001015A7">
               <w:t>for CSHS Manager review and approval.</w:t>
             </w:r>
             <w:r w:rsidRPr="001015A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AD11F1A" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="003C76D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t>Where modifications are not considered reasonable</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001015A7">
+              <w:t xml:space="preserve">, staff should consider a referral </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001015A7">
               <w:lastRenderedPageBreak/>
-              <w:t>Where modifications are not considered reasonable</w:t>
-[...2 lines deleted...]
-              <w:t>, staff should consider a referral to National Disability Insurance Scheme, Specialist Disability Accommodation</w:t>
+              <w:t>to National Disability Insurance Scheme, Specialist Disability Accommodation</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03A302D0" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="005A58BA" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="009E12F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Create </w:t>
             </w:r>
             <w:r w:rsidRPr="009E12F9">
               <w:t>a client alert to flag fire risk behaviours</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -6717,204 +7577,197 @@
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="001A2388">
               <w:t>he dangers of improperly disposing of cigarettes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="324DAF27" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="001A2388" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r w:rsidRPr="2DD002EE">
               <w:t xml:space="preserve">safe disposal methods such as extinguishing cigarettes in non-combustible ashtrays and never flicking them. </w:t>
             </w:r>
             <w:r w:rsidRPr="2DD002EE">
               <w:rPr>
                 <w:rStyle w:val="apple-converted-space"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001A2388">
               <w:noBreakHyphen/>
               <w:t xml:space="preserve">combustible ashtrays and never flicking them. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69454022" w14:textId="4A34921F" w:rsidR="00D174DF" w:rsidRPr="001A2388" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
+          <w:p w14:paraId="69454022" w14:textId="61AC683E" w:rsidR="00D174DF" w:rsidRPr="001A2388" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">For authoritative staff guidance on safe smoking and disposal practices in Victoria, refer to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42">
+            <w:hyperlink r:id="rId33">
               <w:r w:rsidRPr="04167D7B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Fire Rescue Victoria’s Smoking Practices Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...6 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="008A3609" w:rsidRPr="0042707D">
+              <w:t>https://www.frv.vic.gov.au/smoking-practices</w:t>
+            </w:r>
             <w:r w:rsidR="008A3609">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="58F44DC3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> which outlines safe disposal protocols and fire risk mitigation measures.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20BA57CF" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00E36152" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00D77BB9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Engage</w:t>
             </w:r>
             <w:r w:rsidRPr="00E36152">
               <w:t xml:space="preserve"> with the renter and support workers to understand the context and underlying causes of these behaviours or hazards. For example, if a renter is found using an extension lead from a common area to power appliances inside the property, this may indicate underlying issues such as insufficient power outlets within the home, potential electrical faults, or even unpaid electricity bills leading to disconnection - any of which require immediate attention.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27C7528E" w14:textId="063591E4" w:rsidR="00D174DF" w:rsidRPr="00E36152" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
+          <w:p w14:paraId="27C7528E" w14:textId="4EE5E2BF" w:rsidR="00D174DF" w:rsidRPr="00E36152" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="04167D7B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Follow</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44">
+            <w:hyperlink r:id="rId34">
               <w:r w:rsidRPr="04167D7B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Residential Rental Agreement Breach Management Operational Guidelines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...6 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="00F02370" w:rsidRPr="0042707D">
+              <w:t>https://providers.dffh.vic.gov.au/tenancy-management-manual</w:t>
+            </w:r>
             <w:r w:rsidR="00F02370">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="2B8149FA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>if the identified behaviours constitute a breach of the rental agreement. For example, if a renter repeatedly engages in unsafe practices despite warnings.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24B6C776" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00E36152" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00D77BB9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Consider</w:t>
             </w:r>
             <w:r w:rsidRPr="00E36152">
               <w:t xml:space="preserve"> whether a client alert is necessary to flag risk behaviours. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="130EC459" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00D77BB9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Promptly raise appropriate repair requests</w:t>
             </w:r>
             <w:r w:rsidRPr="00E36152">
               <w:t xml:space="preserve"> to address any identified maintenance or safety issues and ensure effective resolution by verifying that all repairs have been completed</w:t>
             </w:r>
             <w:r w:rsidRPr="00756B12">
               <w:t xml:space="preserve"> satisfactorily.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D6D9B66" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+    <w:p w14:paraId="6D6D9B66" w14:textId="5CC9BDB5" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Table 5d: Home visits</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4644"/>
         <w:gridCol w:w="4644"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D174DF" w14:paraId="45B42B9F" w14:textId="77777777" w:rsidTr="04167D7B">
+      <w:tr w:rsidR="00D174DF" w14:paraId="45B42B9F" w14:textId="77777777" w:rsidTr="00186FAC">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20EF8C92" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00B2339B" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00B2339B">
               <w:t>Situation/Behavioural indicators</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20F081E6" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00B2339B" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00B2339B">
               <w:t>Key response actions</w:t>
             </w:r>
           </w:p>
@@ -7051,117 +7904,107 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Notify</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61DCD">
               <w:t xml:space="preserve"> Fire Rescue Victoria or the Country Fire Authority</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E61DCD">
               <w:t>of any hoarding behaviours that pose a heightened fire risk. </w:t>
             </w:r>
             <w:r w:rsidRPr="001A2474">
               <w:t>Refer</w:t>
             </w:r>
             <w:r w:rsidRPr="008770BA">
               <w:t xml:space="preserve"> to</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28CF5393" w14:textId="4E0F1CC4" w:rsidR="00D174DF" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
+          <w:p w14:paraId="28CF5393" w14:textId="698BE8B5" w:rsidR="00D174DF" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46">
+            <w:hyperlink r:id="rId35">
               <w:r w:rsidRPr="04167D7B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Fire Rescue Victoria’s Hoarding guidance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...6 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="00F02370" w:rsidRPr="0042707D">
+              <w:t>https://www.frv.vic.gov.au/hoarding</w:t>
+            </w:r>
             <w:r w:rsidR="00F02370">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">for detailed recommendations and contact details for their At-Risk Groups Unit. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34C5E8EC" w14:textId="3BF74F76" w:rsidR="00D174DF" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
+          <w:p w14:paraId="34C5E8EC" w14:textId="297DED5B" w:rsidR="00D174DF" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r>
               <w:t>Country Fire Authority’s</w:t>
             </w:r>
             <w:r w:rsidR="00F02370">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48">
-              <w:hyperlink r:id="rId49">
+            <w:hyperlink r:id="rId36">
+              <w:hyperlink r:id="rId37">
                 <w:r w:rsidRPr="04167D7B">
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t> Fire Risks of Hoarding </w:t>
                 </w:r>
               </w:hyperlink>
               <w:r w:rsidRPr="04167D7B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>resource</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...6 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="00F02370" w:rsidRPr="0042707D">
+              <w:t>https://www.cfa.vic.gov.au/plan-prepare/fires-in-the-home/fire-risks-of-hoarding</w:t>
+            </w:r>
             <w:r w:rsidR="00F02370">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="1987D646">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">which outlines the fire safety implications and provides practical advice. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27857A41" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="009E12F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Create </w:t>
             </w:r>
             <w:r w:rsidRPr="009E12F9">
               <w:t>a client alert to flag fire risk behaviours</w:t>
             </w:r>
             <w:r>
@@ -7172,76 +8015,74 @@
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="008760F6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Negotiate</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> the scheduling of </w:t>
             </w:r>
             <w:r w:rsidRPr="00300127">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Renter Participation Home Visits at a frequency agreed upon by support staff and workers, based on the renter’s </w:t>
             </w:r>
             <w:r w:rsidRPr="00300127">
               <w:t>needs and risk level. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64FAE00E" w14:textId="4C74E5FC" w:rsidR="00D174DF" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
+          <w:p w14:paraId="64FAE00E" w14:textId="0E57BD48" w:rsidR="00D174DF" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">For more information refer to the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51">
+            <w:hyperlink r:id="rId38">
               <w:r w:rsidRPr="04167D7B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Make Safe - guidance for services working with people living with hoarding and environmental neglect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...6 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="00F02370" w:rsidRPr="0042707D">
+              <w:t>https://providers.dffh.vic.gov.au/make-safe-guidance-services-working-people-living-hoarding-and-environmental-neglect-word</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5796C">
+              <w:t>.</w:t>
+            </w:r>
             <w:r w:rsidR="00F02370">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="2F884FE9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D174DF" w14:paraId="01C62367" w14:textId="77777777" w:rsidTr="04167D7B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47E9DF83" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00E650A9" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="009B41D9">
               <w:lastRenderedPageBreak/>
               <w:t>Unauthorised property modifications, such as</w:t>
             </w:r>
             <w:r w:rsidRPr="00E650A9">
               <w:t>:</w:t>
             </w:r>
@@ -7279,74 +8120,71 @@
               <w:t>ecurity grills and bars on windows</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52010BF8" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00D33CCD" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="009B41D9">
               <w:t>Carrying out mechanical repairs on the property, such as</w:t>
             </w:r>
             <w:r w:rsidRPr="00D33CCD">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D35057C" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00D33CCD" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r w:rsidRPr="00A87DBE">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Hot works hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A87DBE">
               <w:t xml:space="preserve">Activities such as grinding, cutting, or welding </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">can </w:t>
             </w:r>
             <w:r w:rsidRPr="00A87DBE">
-              <w:t xml:space="preserve">generate </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">sparks and heat that can ignite nearby combustible materials if </w:t>
+              <w:t xml:space="preserve">generate sparks and heat that can ignite nearby combustible materials if </w:t>
             </w:r>
             <w:r w:rsidRPr="00D33CCD">
               <w:t>not properly controlled.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46201819" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00D33CCD" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r w:rsidRPr="003D1B2A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Lack of machine guarding and lockout/tagout procedures</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="003D1B2A">
               <w:t>Failing to install protective guards around moving parts</w:t>
@@ -7370,137 +8208,229 @@
           </w:p>
           <w:p w14:paraId="58495DCF" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00184F22">
               <w:t>Use of liquid fuel heaters, such as portable kerosene or oil-burning heaters</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11A0A92A" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>Use of portable Barbeques or cookers inside the premises.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B86775D" w14:textId="7148B142" w:rsidR="00D174DF" w:rsidRPr="00283B7E" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
+          <w:p w14:paraId="5B86775D" w14:textId="5B09498E" w:rsidR="00D174DF" w:rsidRPr="00283B7E" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="04167D7B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Take</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> appropriate action in accordance with the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53">
+            <w:hyperlink r:id="rId39">
               <w:r w:rsidRPr="04167D7B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Residential Rental Agreement Breach Management Operational Guidelines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...6 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="00F02370" w:rsidRPr="0042707D">
+              <w:t>https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5796C">
+              <w:t>.</w:t>
+            </w:r>
             <w:r w:rsidR="00F02370">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="1987D646">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="509E1316" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00FA50A3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Consider</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> whether a maintenance claim against the renter should apply.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B4F06D6" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="454" w:hanging="227"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2948C9DC" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+    <w:p w14:paraId="7D050BCC" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="00207C98">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:sectPr w:rsidR="00D174DF" w:rsidSect="00D174DF">
-[...4 lines deleted...]
-        </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Toc206744006"/>
       <w:bookmarkStart w:id="54" w:name="_Toc207178195"/>
     </w:p>
+    <w:p w14:paraId="59E08276" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="510DA495" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41659948" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="791C84A1" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B3B9C0D" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64FE54F2" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05B4F03E" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53F63F14" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="065E6CE7" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C9E3CF0" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B589031" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="209688E8" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A6567B9" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9D4BAA" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A6115DE" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37168AA3" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A2A1EA2" w14:textId="77777777" w:rsidR="00AD6F3B" w:rsidRDefault="00AD6F3B" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27512E85" w14:textId="77777777" w:rsidR="00AD6F3B" w:rsidRDefault="00AD6F3B" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66DF5272" w14:textId="77777777" w:rsidR="00AD6F3B" w:rsidRDefault="00AD6F3B" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56B5DDED" w14:textId="77777777" w:rsidR="0042707D" w:rsidRPr="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="6874D38A" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00DB7AB0" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc226977354"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc228816500"/>
       <w:r w:rsidRPr="00DB7AB0">
         <w:lastRenderedPageBreak/>
         <w:t>High fire-risk household profiles</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidRPr="00DB7AB0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="64E44513" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3003">
         <w:t>Fire safety planning starts with recogni</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3003">
         <w:t xml:space="preserve">ing who is most vulnerable. High fire-risk households are defined not only by behaviours that increase the likelihood of a fire but also by factors that affect how individuals respond during and after an incident. </w:t>
       </w:r>
     </w:p>
@@ -7582,107 +8512,105 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004408A8">
         <w:t>Disorders like hoarding, autism spectrum disorder, impulse control issues (e.g., pyromania), substance use,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="004408A8">
         <w:t>depression</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004408A8">
         <w:t>can affect judgment and emergency response.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02D2C606" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="56" w:name="_Fire_safety_considerations"/>
-      <w:bookmarkStart w:id="57" w:name="_Toc226977355"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc228816501"/>
       <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidRPr="002C2213">
         <w:t>Fire safety considerations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="6B03736C" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Fire safety measures must account for individual vulnerabilities that can impact hazard detection and emergency response. Factors such as sensory impairments, communication barriers, behavioural challenges, and physical limitations may reduce a person’s ability to notice alarms, understand instructions, or evacuate safely. For example:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E6FEC9F" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>Individuals with Autism Spectrum Disorder may experience heightened sensory sensitivities or atypical reactions during emergencies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26D58061" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>Those with pyromania or arson-related behaviours present deliberate fire-setting risks, requiring monitoring and enhanced prevention strategies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67AAE360" w14:textId="700B77F0" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+    <w:p w14:paraId="67AAE360" w14:textId="58E12B5F" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When staff and the Fire Services Team identify a high-risk household that requires advanced fire prevention measures, this must trigger a Special Accommodation Requirements (SAR) assessment, following the process outlined in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00B52A25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Special Accommodation Requirements for Public Housing Renters Operational Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00633966">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00F02370" w:rsidRPr="0042707D">
+        <w:t>https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</w:t>
+      </w:r>
+      <w:r w:rsidR="00606FB1">
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00F02370">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E1C76C" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>To support this, staff must take proactive steps to engage the Fire Services Team at key stages of risk management. The t</w:t>
       </w:r>
       <w:r w:rsidRPr="00203BAB">
         <w:t>able below outlines the key aspects and corresponding actions required to support effective fire safety planning and response.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DAC4323" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="0087159A" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
         <w:t>Table 6</w:t>
       </w:r>
       <w:r w:rsidRPr="0087159A">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
@@ -7741,51 +8669,51 @@
           <w:tcPr>
             <w:tcW w:w="1030" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79BA75F7" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00FE4B5F" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Immediate response</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="014C6D7C" w14:textId="3FC70A0F" w:rsidR="00D174DF" w:rsidRPr="00C94D5E" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">If potential fire risks or hazards are identified at any point during a tenancy, promptly notify the Fire Services Team by email </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57">
+            <w:hyperlink r:id="rId41">
               <w:r w:rsidRPr="04167D7B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>fireservicesteam@homes.vic.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C10DF1F" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00C94D5E" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00C94D5E">
               <w:t>Provide comprehensive information, including location, nature of the risk, and any immediate actions taken.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E4CA77D" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00C94D5E">
               <w:t>Early notification facilitates rapid assessment and coordination of mitigation efforts, such as deploying response teams or arranging specialist inspections, to contain risks before they escalate</w:t>
@@ -7797,89 +8725,90 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DC25C1F" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00FE4B5F" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D174DF" w:rsidRPr="00BB2C4D" w14:paraId="5179A973" w14:textId="77777777" w:rsidTr="04167D7B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1030" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2ADA1E74" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00FE4B5F" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Prevention and monitoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CCF0848" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00215B9C" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00215B9C">
               <w:t>Maintain regular contact to receive guidance on preventive measures.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D7D7836" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00215B9C" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00215B9C">
+              <w:lastRenderedPageBreak/>
               <w:t>Document all prevention activities and monitor their effectiveness aligned with Fire Services Teams advice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D174DF" w:rsidRPr="00BB2C4D" w14:paraId="2B228905" w14:textId="77777777" w:rsidTr="04167D7B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1030" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4366881B" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00FE4B5F" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Comprehensive risk management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F8039CA" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00215B9C" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00215B9C">
               <w:t>Collaborate with the Fire Services Team to conduct detailed risk assessments for high-risk properties or renters.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0535ED40" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00215B9C" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00215B9C">
               <w:t>Activities may include site visits, hazard identification, and prioritisation of mitigation tasks.</w:t>
             </w:r>
           </w:p>
@@ -7888,70 +8817,174 @@
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00215B9C">
               <w:t>Use expert recommendations to develop tailored fire management plans.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E2B6A1B" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00215B9C" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00215B9C">
               <w:t>Document assessments and integrate outcomes into property management schedules.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62928C70" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00215B9C" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00215B9C">
               <w:t>Schedule periodic reassessments to account for environmental or structural changes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66EF409B" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+    <w:p w14:paraId="19133AEA" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="00273091">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:sectPr w:rsidR="00D174DF" w:rsidSect="00D174DF">
-[...4 lines deleted...]
-        </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="58" w:name="_When_to_consider"/>
       <w:bookmarkStart w:id="59" w:name="_Toc206744010"/>
       <w:bookmarkStart w:id="60" w:name="_Toc207178198"/>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
+    <w:p w14:paraId="3E6477B7" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62965295" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="442B893E" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD41AD2" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7329A4AA" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="304F9180" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD4DA6A" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BE09EEC" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="131425A1" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="636E3041" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B9BF1AE" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49DB57A2" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D86219D" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61FEA449" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49DCDD24" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="174F173C" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="683D2BE8" w14:textId="77777777" w:rsidR="00AD6F3B" w:rsidRDefault="00AD6F3B" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03C5D171" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D01CF08" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="430AEB65" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2291AFEB" w14:textId="77777777" w:rsidR="0042707D" w:rsidRDefault="0042707D" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="283A9F04" w14:textId="77777777" w:rsidR="00AD6F3B" w:rsidRPr="0042707D" w:rsidRDefault="00AD6F3B" w:rsidP="0042707D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="038E7891" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004147AE" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc226977356"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc228816502"/>
       <w:r w:rsidRPr="004147AE">
         <w:lastRenderedPageBreak/>
         <w:t>Responding to fire incidents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidRPr="004147AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="0BB408A1" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00A36F2A">
         <w:t xml:space="preserve">Fire incidents </w:t>
       </w:r>
       <w:r>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="00A36F2A">
         <w:t xml:space="preserve"> occur at any time</w:t>
       </w:r>
       <w:r>
@@ -8031,80 +9064,125 @@
       </w:r>
       <w:r w:rsidRPr="004147AE">
         <w:t>anaging communication with renters and other stakeholders throughout the incident to provide updates, instructions, and reassurance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="606C5245" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="004147AE">
         <w:t>rioritising OHS during the response to minimise risks to staff</w:t>
       </w:r>
       <w:r>
         <w:t>, residents, neighbours and visitors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="369D01A6" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="62" w:name="_Toc206744012"/>
       <w:bookmarkStart w:id="63" w:name="_Toc207178200"/>
-      <w:bookmarkStart w:id="64" w:name="_Toc226977357"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc228816503"/>
       <w:r>
         <w:t>Incident response</w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="40551C50" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Response procedures differ for business hours and after-hours incidents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2C0F31" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+    <w:p w14:paraId="1C2C0F31" w14:textId="4F082076" w:rsidR="00D174DF" w:rsidRPr="0084699B" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="614F9461" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+      <w:r w:rsidRPr="0084699B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Business </w:t>
+      </w:r>
+      <w:r w:rsidR="00A80A95">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084699B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ours</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084699B">
+        <w:t>: Managed by local staff following standard emergency protocols.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614F9461" w14:textId="0BF1D98D" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r>
-        <w:t>After Hours: Managed by Standby Officers in line with the department’s Afterhours Maintenance Guidelines.</w:t>
+      <w:r w:rsidRPr="0084699B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">After </w:t>
+      </w:r>
+      <w:r w:rsidR="00A80A95">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084699B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ours</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084699B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Managed by Standby Officers in line with the department’s Afterhours Maintenance Guidelines.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44FC3550" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>Key actions include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A96235E" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>Coordinating make-safe works (e.g., boarding up property, clearing debris).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CD796CE" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>Arranging temporary accommodation if the property is uninhabitable.</w:t>
       </w:r>
@@ -8315,110 +9393,119 @@
               <w:t xml:space="preserve"> (in person or via email)</w:t>
             </w:r>
             <w:r w:rsidRPr="00A77B52">
               <w:t xml:space="preserve"> to relevant staff on the incident to ensure appropriate follow-up actions are taken</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (where required).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D174DF" w:rsidRPr="0003084F" w14:paraId="7C5BD850" w14:textId="77777777" w:rsidTr="04167D7B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="059F0C8A" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00757EC2" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00757EC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Communication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3854" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41B0C9F9" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00757EC2" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00757EC2">
               <w:t xml:space="preserve">All </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">levels of </w:t>
             </w:r>
             <w:r w:rsidRPr="00757EC2">
-              <w:t>staff are responsible for providing timely updates to residents, their line managers, and, where required, executive management throughout the incident.</w:t>
+              <w:t xml:space="preserve">staff are responsible for providing timely updates to residents, their line managers, and, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00757EC2">
+              <w:lastRenderedPageBreak/>
+              <w:t>where required, executive management throughout the incident.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3769" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36412602" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00757EC2" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00757EC2">
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">All </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">levels of </w:t>
             </w:r>
             <w:r w:rsidRPr="00757EC2">
-              <w:t>staff are responsible for providing updates to residents and management regarding follow-up actions and outcomes.</w:t>
+              <w:t xml:space="preserve">staff are responsible for providing updates to residents and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00757EC2">
+              <w:lastRenderedPageBreak/>
+              <w:t>management regarding follow-up actions and outcomes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D174DF" w:rsidRPr="0003084F" w14:paraId="7659A3B7" w14:textId="77777777" w:rsidTr="04167D7B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A86811A" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004147AE" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004147AE">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Safety protocols</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3854" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4513AF04" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>All levels of s</w:t>
             </w:r>
             <w:r w:rsidRPr="00257080">
               <w:t>taff must not enter unsafe premises under any circumstances.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F2E0DDD" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00257080" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00257080">
               <w:t>For properties built before 1987, staff must avoid entry due to potential asbestos</w:t>
@@ -8504,112 +9591,115 @@
               <w:t xml:space="preserve"> their</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bdr w:val="nil"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69EC21DB" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:bdr w:val="nil"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21BBC">
               <w:rPr>
                 <w:bdr w:val="nil"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Team Manager and </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AD6F3B">
               <w:rPr>
                 <w:bdr w:val="nil"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>CSHS Manager</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22DBCF10" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:bdr w:val="nil"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bdr w:val="nil"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Services Team, Homes Victoria  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65A35FFE" w14:textId="0BA05AD3" w:rsidR="00D174DF" w:rsidRPr="00C74EFD" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
+          <w:p w14:paraId="65A35FFE" w14:textId="13D5329A" w:rsidR="00D174DF" w:rsidRPr="00C74EFD" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:bdr w:val="nil"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74EFD">
               <w:t xml:space="preserve">Complete an </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r w:rsidRPr="00C74EFD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>OurSafety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C74EFD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r w:rsidRPr="00C74EFD">
                 <w:t>https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/OurSafety-Incident-Reporting-%26-Investigation.aspx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C74EFD">
               <w:t xml:space="preserve"> incident report</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008E1937">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>(internal link)</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80A95">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47A6828B" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00394276" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00046E61">
               <w:t>Complete incident reports in both HiiP and FRMS within 48 hours of the incident to ensure timely and accurate documentation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3769" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59EADE38" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="009C1603" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00757EC2">
               <w:t xml:space="preserve">All </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">levels of </w:t>
             </w:r>
@@ -8632,359 +9722,355 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004147AE">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>Property integrity assessment and referral</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3854" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66EAA9E8" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004147AE" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t>Field Services Officers’ must c</w:t>
             </w:r>
             <w:r w:rsidRPr="004147AE">
               <w:t>onduct a structural integrity assessment of the property, including evaluation of load-bearing walls, ceilings, and other critical structural elements, to determine if it is safe for contractor entry before make-safe works or repairs commence.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53850418" w14:textId="2793896D" w:rsidR="00D174DF" w:rsidRPr="004147AE" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
+          <w:p w14:paraId="53850418" w14:textId="6DD15C77" w:rsidR="00D174DF" w:rsidRPr="004147AE" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">When entering properties staff must follow the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60">
+            <w:hyperlink r:id="rId44">
               <w:r w:rsidRPr="04167D7B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Home Visits and Lawful Entry to Rented Properties Operational guidelines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="672A197E">
-              <w:t xml:space="preserve">https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="30FAEC41" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004147AE" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
+              <w:t>https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80A95">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30FAEC41" w14:textId="2C350B85" w:rsidR="00D174DF" w:rsidRPr="004147AE" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:bdr w:val="nil"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004147AE">
               <w:t xml:space="preserve">When properties require substantial repairs beyond the scope of local office </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE509A">
               <w:t>maintenance capacity, staff should refer to</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> Section 9.4 </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="00F83642">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_Fire_damage_to_1" w:history="1">
+              <w:r w:rsidRPr="00741B6B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Fire damage to asset referrals</w:t>
+                <w:t>Section 9.4 Fire damage to asset referrals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00CE509A">
-              <w:t xml:space="preserve"> guidance </w:t>
-[...3 lines deleted...]
-              <w:t>on appropriate escalation</w:t>
+              <w:t xml:space="preserve"> guidance on appropriate escalation</w:t>
             </w:r>
             <w:r w:rsidRPr="004147AE">
               <w:t xml:space="preserve"> procedures.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3769" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="254643CB" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004147AE" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00757EC2">
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">All </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">levels of </w:t>
             </w:r>
             <w:r w:rsidRPr="00757EC2">
               <w:t>staff are responsible for providing updates to residents and management regarding follow-up actions and outcomes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D174DF" w:rsidRPr="0003084F" w14:paraId="42D28E5E" w14:textId="77777777" w:rsidTr="04167D7B">
         <w:trPr>
           <w:trHeight w:val="1277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1675" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05B843CF" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004147AE" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004147AE">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Uninhabitable property determination </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="090E027E" w14:textId="0C2D6896" w:rsidR="00D174DF" w:rsidRPr="003365BA" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
+          <w:p w14:paraId="090E027E" w14:textId="7048729B" w:rsidR="00D174DF" w:rsidRPr="003365BA" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="TOC2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE509A">
               <w:t>Refer to</w:t>
             </w:r>
             <w:r w:rsidR="00347500">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:r w:rsidRPr="00C84594">
+            <w:hyperlink w:anchor="_Uninhabitable_properties" w:history="1">
+              <w:r w:rsidRPr="00E17870">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>9.3</w:t>
+                <w:t>Section 9.3</w:t>
               </w:r>
-              <w:r>
+              <w:r w:rsidRPr="00E17870">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-AU"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
-              <w:r w:rsidRPr="00C84594">
+              <w:r w:rsidRPr="00E17870">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Uninhabitable properties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE509A">
               <w:t>for guidance on next steps.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3769" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="161BC7F4" w14:textId="003AA353" w:rsidR="00D174DF" w:rsidRPr="00523D9D" w:rsidRDefault="00D174DF" w:rsidP="00523D9D">
+          <w:p w14:paraId="161BC7F4" w14:textId="3CC9DF06" w:rsidR="00D174DF" w:rsidRPr="00523D9D" w:rsidRDefault="00D174DF" w:rsidP="00523D9D">
             <w:pPr>
               <w:pStyle w:val="TOC2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-AU"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE509A">
               <w:t>Refer t</w:t>
             </w:r>
             <w:r w:rsidR="00347500">
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE509A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:r w:rsidRPr="00C84594">
+            <w:hyperlink w:anchor="_Uninhabitable_properties" w:history="1">
+              <w:r w:rsidRPr="002A751C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>9.3</w:t>
+                <w:t>Section 9.3</w:t>
               </w:r>
-              <w:r>
+              <w:r w:rsidRPr="002A751C">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-AU"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
-              <w:r w:rsidRPr="00C84594">
+              <w:r w:rsidRPr="002A751C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Uninhabitable properties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00523D9D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE509A">
               <w:t>for guidance on next steps.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="22AC84DE" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="65" w:name="_Toc206584944"/>
       <w:bookmarkStart w:id="66" w:name="_Toc207178201"/>
-      <w:bookmarkStart w:id="67" w:name="_Toc226977358"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc228816504"/>
       <w:bookmarkEnd w:id="65"/>
       <w:r>
         <w:t xml:space="preserve">Staff </w:t>
       </w:r>
       <w:r w:rsidRPr="004147AE">
         <w:t>wellbeing and support post fire incidents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F71EE85" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00B21BBC" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+    <w:p w14:paraId="4F71EE85" w14:textId="6FDD5834" w:rsidR="00D174DF" w:rsidRPr="00B21BBC" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00927385">
-        <w:t>Following a fire incident, Team Managers and CSHS Managers are responsible for implementing appropriate safety measures and ongoing support strategies to promote staff wellbeing. These supports may include:</w:t>
+        <w:t xml:space="preserve">Following a fire incident, Team Managers and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186FAC">
+        <w:t>CSHS Managers are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927385">
+        <w:t xml:space="preserve"> responsible for implementing appropriate safety measures and ongoing support strategies to promote staff wellbeing. These supports may include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60D85528" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004147AE" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="004147AE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Debriefing:</w:t>
       </w:r>
       <w:r w:rsidRPr="004147AE">
         <w:t xml:space="preserve"> Arranging formal or informal debriefing sessions to process the incident and its impact. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6647CE7F" w14:textId="1E42AE14" w:rsidR="00D174DF" w:rsidRPr="004147AE" w:rsidRDefault="6761FE1F" w:rsidP="00D174DF">
+    <w:p w14:paraId="6647CE7F" w14:textId="66A9C420" w:rsidR="00D174DF" w:rsidRPr="004147AE" w:rsidRDefault="6761FE1F" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="04167D7B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Support referral:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Informing staff of the comprehensive support services available through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61">
+      <w:hyperlink r:id="rId45">
         <w:r w:rsidRPr="04167D7B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Employee Wellbeing Support Services program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (formerly EAP) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="008E1937" w:rsidRPr="00741B6B">
+        <w:t>https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/Employee-Wellbeing-and-Support-Program-EAP.aspx</w:t>
+      </w:r>
       <w:r w:rsidR="008E1937">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(internal link)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BC9DEB6" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004147AE" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="004147AE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Reflective practice:</w:t>
       </w:r>
       <w:r w:rsidRPr="004147AE">
         <w:t xml:space="preserve"> Participating in reflective practice by assessing personal experiences and responses to enhance coping mechanisms and future responses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A71E0A2" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004147AE" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
@@ -8993,250 +10079,297 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Formal supervision:</w:t>
       </w:r>
       <w:r w:rsidRPr="004147AE">
         <w:t xml:space="preserve"> Scheduling regular meetings with supervisors to discuss practices, address challenges, and manage any emotional impacts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DC36BB6" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004147AE" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="004147AE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Team meetings:</w:t>
       </w:r>
       <w:r w:rsidRPr="004147AE">
         <w:t xml:space="preserve"> Creating opportunities for team discussions where staff can share experiences, address challenges, and collaboratively develop strategies for managing safety concerns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D07FC30" w14:textId="56EA702C" w:rsidR="00D174DF" w:rsidRPr="00382D39" w:rsidRDefault="6761FE1F" w:rsidP="00D174DF">
+    <w:p w14:paraId="0D07FC30" w14:textId="1A5F80E1" w:rsidR="00D174DF" w:rsidRPr="00382D39" w:rsidRDefault="6761FE1F" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For more information refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63">
+      <w:hyperlink r:id="rId46">
         <w:r w:rsidRPr="04167D7B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Employee Wellbeing and Support</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64">
+      <w:hyperlink r:id="rId47">
         <w:r w:rsidRPr="04167D7B">
           <w:rPr>
             <w:rStyle w:val="BodyChar"/>
           </w:rPr>
           <w:t>https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/Employee-Wellbeing-%26-Support.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="3E5CA853" w:rsidRPr="04167D7B">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> (internal link)</w:t>
       </w:r>
+      <w:r w:rsidR="00F41887">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="06627377" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00257537" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="68" w:name="_Uninhabitable_properties"/>
       <w:bookmarkStart w:id="69" w:name="_Toc206744014"/>
       <w:bookmarkStart w:id="70" w:name="_Toc207178202"/>
-      <w:bookmarkStart w:id="71" w:name="_Toc226977359"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc228816505"/>
       <w:bookmarkEnd w:id="68"/>
       <w:r>
         <w:t>Uninhabitable properties</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09F44E49" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007456E4">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t>Conditions resulting from a fire can render a property unsafe or unsuitable for occupancy by</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6C06E1" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00F763BA" w:rsidRDefault="00D174DF" w:rsidP="00F763BA">
+    <w:p w14:paraId="7C6C06E1" w14:textId="40CE1C18" w:rsidR="00D174DF" w:rsidRPr="00F763BA" w:rsidRDefault="00673E80" w:rsidP="00F763BA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F763BA">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
-        <w:t>Compromising its structural integrity</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5750E710" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00F763BA" w:rsidRDefault="00D174DF" w:rsidP="00F763BA">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00D174DF" w:rsidRPr="00F763BA">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>ompromising its structural integrity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5750E710" w14:textId="4EB62615" w:rsidR="00D174DF" w:rsidRPr="00F763BA" w:rsidRDefault="00673E80" w:rsidP="00F763BA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F763BA">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
-        <w:t>Essential services, and</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="55BD3E6E" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00F763BA" w:rsidRDefault="00D174DF" w:rsidP="00F763BA">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00D174DF" w:rsidRPr="00F763BA">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>ssential services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BD3E6E" w14:textId="7092697F" w:rsidR="00D174DF" w:rsidRPr="00F763BA" w:rsidRDefault="00673E80" w:rsidP="00F763BA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F763BA">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">Overall habitability. </w:t>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00D174DF" w:rsidRPr="00F763BA">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verall habitability. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5810F832" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
           <w:b/>
           <w:color w:val="201547"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007456E4">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t xml:space="preserve">These </w:t>
       </w:r>
       <w:r w:rsidRPr="004147AE">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t>conditions</w:t>
       </w:r>
       <w:r w:rsidRPr="007456E4">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> often extend beyond visible fire damage</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
         <w:t>, such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0E8822" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00F763BA" w:rsidRDefault="00D174DF" w:rsidP="00F763BA">
+    <w:p w14:paraId="1E0E8822" w14:textId="099BF3BE" w:rsidR="00D174DF" w:rsidRPr="00F763BA" w:rsidRDefault="00691ED9" w:rsidP="00F763BA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F763BA">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
-        <w:t>Utility disconnections</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2E893E65" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00F763BA" w:rsidRDefault="00D174DF" w:rsidP="00F763BA">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00D174DF" w:rsidRPr="00F763BA">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>tility disconnections</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E893E65" w14:textId="1308098F" w:rsidR="00D174DF" w:rsidRPr="00F763BA" w:rsidRDefault="00691ED9" w:rsidP="00F763BA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F763BA">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
-        <w:t>Damage to essential amenities, and</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="622B6B73" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00F763BA" w:rsidRDefault="00D174DF" w:rsidP="00F763BA">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00D174DF" w:rsidRPr="00F763BA">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>amage to essential amenities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622B6B73" w14:textId="20993B89" w:rsidR="00D174DF" w:rsidRPr="00F763BA" w:rsidRDefault="00691ED9" w:rsidP="00F763BA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F763BA">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
         </w:rPr>
-        <w:t>Health and safety hazards that must be addressed before the property can be safely reoccupied.</w:t>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="00D174DF" w:rsidRPr="00F763BA">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>ealth and safety hazards that must be addressed before the property can be safely reoccupied.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D11C3D4" w14:textId="1D925CE8" w:rsidR="005D51E1" w:rsidRDefault="6761FE1F" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>The tables below outline common fire-related factors that may render a property uninhabitable, along with the immediate response actions required when such situations occur.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D250109" w14:textId="77777777" w:rsidR="00C6730D" w:rsidRDefault="00C6730D" w:rsidP="00D174DF">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E51C164" w14:textId="77777777" w:rsidR="00741B6B" w:rsidRDefault="00741B6B" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E906898" w14:textId="77777777" w:rsidR="00C6730D" w:rsidRDefault="00C6730D" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="681D0B54" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="006B47C2" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="006B47C2">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="006B47C2">
         <w:t>: Examples of fire-related conditions that may make a property uninhabitable</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -9608,182 +10741,175 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B276B39" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004E07A6" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004E07A6">
               <w:t>Assess immediate housing needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7025" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32496245" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004E07A6" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004E07A6">
               <w:t>Staff must:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="444BAE95" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004E07A6" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
+          <w:p w14:paraId="444BAE95" w14:textId="1BF74FEB" w:rsidR="00D174DF" w:rsidRPr="004E07A6" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004E07A6">
-              <w:t>escalate the matter to their Team Manager and Client Support and Housing Services Manager.</w:t>
+              <w:t xml:space="preserve">escalate the matter to their Team Manager and </w:t>
+            </w:r>
+            <w:r w:rsidR="00227270" w:rsidRPr="00227270">
+              <w:t xml:space="preserve">CSHS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00227270">
+              <w:t>Manager.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="267568D7" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004E07A6" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004E07A6">
               <w:t>assess whether it is appropriate to offer temporary accommodation or a new long</w:t>
             </w:r>
             <w:r w:rsidRPr="004E07A6">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
             <w:r w:rsidRPr="004E07A6">
               <w:t>term housing option, depending on the circumstances, including the scale of repairs required (minor or major) and the cause of the damage.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0143CA5D" w14:textId="15ADF51B" w:rsidR="00D174DF" w:rsidRPr="004E07A6" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
+          <w:p w14:paraId="0143CA5D" w14:textId="5EBACC64" w:rsidR="00D174DF" w:rsidRPr="004E07A6" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004E07A6">
               <w:t xml:space="preserve">terminate the rental agreement </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">if required, </w:t>
             </w:r>
             <w:r w:rsidRPr="004E07A6">
               <w:t xml:space="preserve">in accordance with the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r w:rsidRPr="00B54BA1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Terminating Residential Rental Agreement and Deceased Estates Operational Guidelines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004E07A6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00C6730D" w:rsidRPr="00741B6B">
+              <w:t xml:space="preserve">https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00741B6B">
+              <w:t>including initiating</w:t>
             </w:r>
             <w:r w:rsidRPr="004E07A6">
-              <w:t xml:space="preserve"> including initiating legal proceedings where necessary</w:t>
+              <w:t xml:space="preserve"> legal proceedings where necessary</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00784DF3">
               <w:t>This may be required, for example, when the property is significantly damaged.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D174DF" w:rsidRPr="004E07A6" w14:paraId="3DD893B9" w14:textId="77777777" w:rsidTr="04167D7B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="285A4CA0" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004E07A6" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004E07A6">
               <w:t>Determine whether a breach of the rental agreement has occurred</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7025" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B3A6EA8" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004E07A6" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="0015580B">
               <w:t>When it is determined that the tenancy can continue and the renter will be able to return once the property is made habitable (for example, after a temporary relocation), staff must:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BB3DAAA" w14:textId="309EA861" w:rsidR="00D174DF" w:rsidRPr="004E07A6" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
+          <w:p w14:paraId="7BB3DAAA" w14:textId="40FDABF6" w:rsidR="00D174DF" w:rsidRPr="004E07A6" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">assess whether a breach of the rental agreement has occurred and, where substantiated, take timely action in accordance with the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67">
+            <w:hyperlink r:id="rId49">
               <w:r w:rsidRPr="04167D7B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Residential Rental Agreement Breach Management Operational Guidelines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00C6730D" w:rsidRPr="00741B6B">
+              <w:t xml:space="preserve">https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00741B6B">
+              <w:t>which</w:t>
             </w:r>
             <w:r>
-              <w:t>which may include issuing a Breach of Duty notice or a Notice to Vacate.</w:t>
+              <w:t xml:space="preserve"> may include issuing a Breach of Duty notice or a Notice to Vacate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D174DF" w14:paraId="0294BC4F" w14:textId="77777777" w:rsidTr="04167D7B">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38A7E7EA" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004E07A6" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004E07A6">
               <w:t>Referral and collaboration with support services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7025" w:type="dxa"/>
           </w:tcPr>
@@ -9797,114 +10923,117 @@
           </w:p>
           <w:p w14:paraId="61B6A2C1" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004E07A6" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004E07A6">
               <w:t>promptly engage relevant support services, such as:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="368EACC4" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004E07A6" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r w:rsidRPr="004E07A6">
               <w:t>Local Complex Needs Coordinator (as the primary contact, where appropriate - for example, when complex client needs are identified)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A86AF33" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004E07A6" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
             </w:pPr>
             <w:r w:rsidRPr="004E07A6">
               <w:t>Tenancy Plus program</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BFC02C2" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004E07A6" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
+          <w:p w14:paraId="3BFC02C2" w14:textId="1299048D" w:rsidR="00D174DF" w:rsidRPr="004E07A6" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004E07A6">
               <w:lastRenderedPageBreak/>
               <w:t>engage the Fire Services Team to discuss the situation and undertake detailed fire</w:t>
             </w:r>
             <w:r w:rsidRPr="004E07A6">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
             <w:r w:rsidRPr="004E07A6">
-              <w:t xml:space="preserve">risk assessments as required. Refer to Section 8.1 </w:t>
+              <w:t xml:space="preserve">risk assessments as required. Refer to </w:t>
             </w:r>
             <w:hyperlink w:anchor="_Fire_safety_considerations" w:history="1">
-              <w:r w:rsidRPr="004E07A6">
+              <w:r w:rsidRPr="009C3EB5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Fire safety considerations</w:t>
+                <w:t>Section 8.1 Fire safety considerations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004E07A6">
               <w:t xml:space="preserve">, Table 6: Engaging the Fire Services Team, Homes Victoria for more information. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E028E0A" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004E07A6" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="004E07A6">
               <w:t>If repeated fires have occurred, whether due to health</w:t>
             </w:r>
             <w:r w:rsidRPr="004E07A6">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
             <w:r w:rsidRPr="004E07A6">
               <w:t>related factors or deliberate actions, referral to appropriate support services must be made to:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="530FED00" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004E07A6" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
+          <w:p w14:paraId="530FED00" w14:textId="2B8B5FCE" w:rsidR="00D174DF" w:rsidRPr="004E07A6" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004E07A6">
               <w:t>assess whether the renter should be rehoused in public housing and, where it is determined that they will be offered new public housing, consider any observable fire</w:t>
             </w:r>
             <w:r w:rsidRPr="004E07A6">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
               <w:t>‑</w:t>
             </w:r>
             <w:r w:rsidRPr="004E07A6">
-              <w:t xml:space="preserve">risk behaviours and how these risks can be appropriately managed. Refer to </w:t>
+              <w:t>risk behaviours and how these risks can be appropriately managed. Refer t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3EB5">
+              <w:t xml:space="preserve">o </w:t>
             </w:r>
             <w:hyperlink w:anchor="_Toc206584847" w:history="1">
-              <w:r w:rsidRPr="004E07A6">
+              <w:r w:rsidRPr="009C3EB5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Section 7.1 Observable fire risk behaviours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004E07A6">
               <w:t xml:space="preserve"> for more information. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2503EAE6" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004E07A6" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004E07A6">
               <w:t>identify any required supports or interventions</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2257417D" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004E07A6" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="004E07A6">
               <w:t>determine whether a referral to the National Disability Insurance Scheme (NDIS) for Specialist Disability Accommodation (SDA) is appropriate</w:t>
             </w:r>
@@ -9927,233 +11056,226 @@
             </w:r>
             <w:r w:rsidRPr="004E07A6">
               <w:t>risk assessments and identify any property modifications or safety measures that may be required (where relevant).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1F08E41D" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="002D4AFE" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bodyaftertablefigure"/>
       </w:pPr>
       <w:bookmarkStart w:id="73" w:name="_Fire_damage_to"/>
       <w:bookmarkStart w:id="74" w:name="_Toc206744016"/>
       <w:bookmarkStart w:id="75" w:name="_Toc207178203"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:r w:rsidRPr="00F81202">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Staff should inform renters that financial assistance may be available to help them meet immediate </w:t>
       </w:r>
       <w:r w:rsidRPr="002D4AFE">
         <w:t>needs or manage rent costs following a fire. For more information, refer to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3323F5F8" w14:textId="6DFE23E4" w:rsidR="00D174DF" w:rsidRPr="002D4AFE" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+    <w:p w14:paraId="3323F5F8" w14:textId="160BD265" w:rsidR="00D174DF" w:rsidRPr="002D4AFE" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId69" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="00835C8F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Personal Hardship Assistance Program (PHAP)</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="0026251A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0026251A" w:rsidRPr="0026251A">
+        <w:t>https://providers.dffh.vic.gov.au/personal-hardship-assistance-program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B49EF">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3EB5">
+        <w:t xml:space="preserve"> Provides emergency payments to individuals and families</w:t>
+      </w:r>
       <w:r w:rsidRPr="002D4AFE">
-        <w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="059FF5E0" w14:textId="4321426D" w:rsidR="00D174DF" w:rsidRPr="002D4AFE" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+        <w:t xml:space="preserve"> experiencing financial hardship due to disasters, including house fires.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="059FF5E0" w14:textId="3467FB52" w:rsidR="00D174DF" w:rsidRPr="002D4AFE" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId71" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="00835C8F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Rent Setting and Rebate Operational Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002D4AFE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="003766ED" w:rsidRPr="009C3EB5">
+        <w:t>https://providers.dffh.vic.gov.au/rent-setting-and-rebate-operational-guidelines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3EB5">
+        <w:t>: Enables temporary rent reductions in specific circumstances. Depending on the household’s assessable income and eligibility</w:t>
+      </w:r>
       <w:r w:rsidRPr="002D4AFE">
-        <w:t>: Enables temporary rent reductions in specific circumstances. Depending on the household’s assessable income and eligibility, subsidies may reduce rent by up to 100%.</w:t>
+        <w:t>, subsidies may reduce rent by up to 100%.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A8507D" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00BC754B" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="76" w:name="_Toc226977360"/>
+      <w:bookmarkStart w:id="76" w:name="_Fire_damage_to_1"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc228816506"/>
+      <w:bookmarkEnd w:id="76"/>
       <w:r w:rsidRPr="00BC754B">
         <w:t xml:space="preserve">Fire </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC754B">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:b/>
         </w:rPr>
         <w:t>damage to asset referrals</w:t>
       </w:r>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
-      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
     </w:p>
     <w:p w14:paraId="2824BB81" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00BC754B" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC754B">
         <w:t xml:space="preserve">When properties are impacted by fire damage and require substantial interventions beyond the scope of local </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">housing </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC754B">
         <w:t>office maintenance capacity, staff and managers should assess whether escalation to Asset Management, Homes Victoria is required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52AB1E7C" w14:textId="3B7D1794" w:rsidR="00523D9D" w:rsidRDefault="6761FE1F" w:rsidP="00D174DF">
+    <w:p w14:paraId="595B5229" w14:textId="77777777" w:rsidR="00D4185B" w:rsidRDefault="6761FE1F" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before raising a reletting restriction and submitting an OurService Upgrade Referral Request, staff must follow the process outlined in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73">
+      <w:hyperlink r:id="rId52">
         <w:r w:rsidRPr="04167D7B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Vacant Unit Maintenance Operational Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-      <w:r w:rsidR="00D75811">
+      <w:r w:rsidR="00D75811" w:rsidRPr="009C3EB5">
+        <w:t>https://providers.dffh.vic.gov.au/property-management-maintenance-operational-guidelines</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4185B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75811" w:rsidRPr="009C3EB5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="03E59EA3">
-[...3 lines deleted...]
-    <w:p w14:paraId="243A1384" w14:textId="7060F530" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+    </w:p>
+    <w:p w14:paraId="243A1384" w14:textId="036874F3" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="006C452A">
-[...3 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="009C3EB5">
+        <w:t>This includes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="630B65A6" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="006C452A">
         <w:t>completing all required make-safe works</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47478212" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="006C452A">
         <w:t xml:space="preserve">securing the property, and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D55D48B" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+    <w:p w14:paraId="0F9693ED" w14:textId="77777777" w:rsidR="00F63896" w:rsidRDefault="00D174DF" w:rsidP="00F63896">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:sectPr w:rsidR="00D174DF" w:rsidSect="00D174DF">
-[...4 lines deleted...]
-        </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="006C452A">
         <w:t>preparing documentation as per those guidelines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C79079" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
+    <w:p w14:paraId="3834FC8D" w14:textId="47A76537" w:rsidR="00F63896" w:rsidRDefault="00F63896" w:rsidP="00FD1E51">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="284"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C79079" w14:textId="18636561" w:rsidR="00D174DF" w:rsidRPr="00F63896" w:rsidRDefault="00D174DF" w:rsidP="00F63896">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="77" w:name="_Toc226977361"/>
-      <w:r>
+      <w:bookmarkStart w:id="78" w:name="_Toc228816507"/>
+      <w:r w:rsidRPr="00F63896">
         <w:lastRenderedPageBreak/>
         <w:t>Additional resources</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
     </w:p>
     <w:p w14:paraId="02FE1960" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="002F2ABC" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table 10: Additional resources </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4804"/>
         <w:gridCol w:w="4484"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D174DF" w:rsidRPr="004F4CAF" w14:paraId="6F9A634E" w14:textId="77777777" w:rsidTr="04167D7B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2586" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
@@ -10168,306 +11290,300 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F8B5722" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004F4CAF" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="004F4CAF">
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D174DF" w:rsidRPr="004F4CAF" w14:paraId="3A430415" w14:textId="77777777" w:rsidTr="04167D7B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2586" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="10E08AC5" w14:textId="4A58C042" w:rsidR="00D174DF" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75">
+            <w:hyperlink r:id="rId53">
               <w:r w:rsidRPr="04167D7B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-AU"/>
                 </w:rPr>
                 <w:t>Fire safety | Housing.vic.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="03E59EA3">
               <w:t xml:space="preserve">https://www.housing.vic.gov.au/fire-safety </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="11385C8B" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00B542CA" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>This page provides p</w:t>
             </w:r>
             <w:r w:rsidRPr="000362B2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>ractical tips for renters on preventing fires, using heaters safely, and planning an escape. Includes multilingual guides, high-rise evacuation advice, and downloadable resources.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D174DF" w:rsidRPr="004F4CAF" w14:paraId="4F68E30F" w14:textId="77777777" w:rsidTr="04167D7B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38006D53" w14:textId="6B3CD7BD" w:rsidR="00D174DF" w:rsidRPr="008C683F" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
+          <w:p w14:paraId="38006D53" w14:textId="2D018E09" w:rsidR="00D174DF" w:rsidRPr="008C683F" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76">
+            <w:hyperlink r:id="rId54">
               <w:r w:rsidRPr="04167D7B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Battery Safety for Consumers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...6 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="009E6AFA" w:rsidRPr="009C3EB5">
+              <w:t>https://www.frv.vic.gov.au/sites/default/files/2023-11/Battery-Safety-for-Consumers.pdf</w:t>
+            </w:r>
             <w:r w:rsidR="009E6AFA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="03E59EA3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="036EDEE0" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="004F4CAF" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B542CA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>This guide explains the fire risks associated with lithium-ion batteries commonly found in devices like phones, laptops, e-scooters, and toys.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D174DF" w:rsidRPr="004F4CAF" w14:paraId="4D618CC5" w14:textId="77777777" w:rsidTr="04167D7B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="05DB8C52" w14:textId="2B632014" w:rsidR="00D174DF" w:rsidRPr="00AC1047" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
+          <w:p w14:paraId="05DB8C52" w14:textId="77E5B3D5" w:rsidR="00D174DF" w:rsidRPr="00AC1047" w:rsidRDefault="6761FE1F" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="933"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId78">
+            <w:hyperlink r:id="rId55">
               <w:r w:rsidRPr="04167D7B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Lithium-Ion Battery Safety Tips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E6AFA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...9 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="009E6AFA" w:rsidRPr="009C3EB5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>https://www.frv.vic.gov.au/sites/default/files/2024-09/CFA-%26-FRV-Lithium-ion-battery-safety-info-tips.pdf</w:t>
+            </w:r>
             <w:r w:rsidR="009E6AFA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52A2DF68" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="001100FF" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B542CA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>This resource focuses on preventing fires caused by lithium-ion batteries.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D174DF" w:rsidRPr="004F4CAF" w14:paraId="0B3DEC6D" w14:textId="77777777" w:rsidTr="04167D7B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2586" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3262424D" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
+          <w:p w14:paraId="3262424D" w14:textId="230178C8" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="933"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC1047">
-[...4 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r w:rsidRPr="00816507">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Times"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:t>E-Learning module “Prevent, Detect, Escape - Home Fire Safety for People at Higher Risk</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="00816507">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>https://www.frv.vic.gov.au/e-learning</w:t>
+            </w:r>
             <w:r w:rsidRPr="001100FF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7E964A8D" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00DC3783" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC3783">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>An online awareness program designed for:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66B70778" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00DC3783" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00DC3783">
               <w:t>People at higher risk of home fires (e.g., older adults, people with disabilities).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16A6775D" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00393A1D" w:rsidRDefault="00D174DF" w:rsidP="009476CD">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00DC3783">
               <w:t>Carers, support workers, and community service providers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61A3C991" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="001015A7" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="78" w:name="_Toc226977362"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc228816508"/>
       <w:r>
         <w:t>Distribution options</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
     </w:p>
     <w:p w14:paraId="6378B3D0" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>These resources are designed for flexible use across different engagement strategies, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2897213C" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="007355F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Letter drops: </w:t>
       </w:r>
       <w:r>
         <w:t>Deliver printed materials directly to renters’ mailboxes. Ideal for multi-block campaigns every 6-12 months, timed to seasonal risks (e.g., winter heating, summer bushfire).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48E2B923" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
@@ -10494,83 +11610,83 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Targeted campaigns:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Focus on properties or areas with identified fire risks (e.g., older buildings, high-rise buildings)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="449509FB" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRPr="00B92B53" w:rsidRDefault="00D174DF" w:rsidP="00D174DF">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="007355F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Community partnerships:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Collaborate with councils, fire services, and local organisations to distribute materials during safety workshops or neighbourhood programs.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D174DF" w:rsidRPr="00B92B53" w:rsidSect="00F15144">
-      <w:headerReference w:type="even" r:id="rId81"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:headerReference w:type="even" r:id="rId57"/>
+      <w:headerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="even" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E595020" w14:textId="77777777" w:rsidR="003037C3" w:rsidRDefault="003037C3">
+    <w:p w14:paraId="3FD62FBF" w14:textId="77777777" w:rsidR="00883437" w:rsidRDefault="00883437">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2363BE62" w14:textId="77777777" w:rsidR="003037C3" w:rsidRDefault="003037C3"/>
+    <w:p w14:paraId="16F292BF" w14:textId="77777777" w:rsidR="00883437" w:rsidRDefault="00883437"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="359B1B4C" w14:textId="77777777" w:rsidR="003037C3" w:rsidRDefault="003037C3">
+    <w:p w14:paraId="26FF74E7" w14:textId="77777777" w:rsidR="00883437" w:rsidRDefault="00883437">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A73070E" w14:textId="77777777" w:rsidR="003037C3" w:rsidRDefault="003037C3"/>
+    <w:p w14:paraId="31348A60" w14:textId="77777777" w:rsidR="00883437" w:rsidRDefault="00883437"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0F59720B" w14:textId="77777777" w:rsidR="003037C3" w:rsidRDefault="003037C3">
+    <w:p w14:paraId="5F0F1B8F" w14:textId="77777777" w:rsidR="00883437" w:rsidRDefault="00883437">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10588,51 +11704,50 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -11046,423 +12161,50 @@
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="57F93EE0" w14:textId="77777777" w:rsidR="00D174DF" w:rsidRDefault="00D174DF">
-[...371 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6AD0FDBD" w14:textId="77777777" w:rsidR="00D63636" w:rsidRDefault="002C5B7C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3B772BC9" wp14:editId="18CDC098">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="MSIPCMd3f54469bd0204c6fb2f3fa8" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
@@ -11511,85 +12253,85 @@
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="3B772BC9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4uIzwGAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0oOU6KbqdhF5kmKX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszjr90llWUd&#10;Vm9VcpWm86QDWxkLXDiH3schSJexvpSC+2cpnfBEFRRn8/G08SzDmSwXLN9ZZuqGn8Zg/zBFyxqN&#10;Tc+lHplnZG+bP0q1DbfgQPoJhzYBKRsu4g64TZZ+2GZbMyPiLgiOM2eY3P8ry58OW/Niie+/Qo8E&#10;BkA643KHzrBPL20bvjgpwThCeDzDJnpPODpvZvN0mmGIY2yaZTe3s1Amudw21vlvAloSjIJapCWi&#10;xQ4b54fUMSU007BulIrUKE26gs6nszReOEewuNLY4zJrsHxf9qSp8MK4RwnVEdezMDDvDF83OMOG&#10;Of/CLFKNY6N8/TMeUgH2gpNFSQ3219/8IR8ZwCglHUqnoO7nnllBifqukZu77Po6aC3+oGHfe8vR&#10;q/ftA6AqM3wghkcz5Ho1mtJC+4bqXoVuGGKaY8+ClqP54Ach4+vgYrWKSagqw/xGbw0PpQOaAdnX&#10;/o1Zc4LfI3FPMIqL5R9YGHIHHlZ7D7KJFAV8BzRPsKMiI8mn1xMk//4/Zl3e+PI3AAAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQC4uIzwGAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCMd3f54469bd0204c6fb2f3fa8" o:spid="_x0000_s1029" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4uIzwGAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0oOU6KbqdhF5kmKX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszjr90llWUd&#10;Vm9VcpWm86QDWxkLXDiH3schSJexvpSC+2cpnfBEFRRn8/G08SzDmSwXLN9ZZuqGn8Zg/zBFyxqN&#10;Tc+lHplnZG+bP0q1DbfgQPoJhzYBKRsu4g64TZZ+2GZbMyPiLgiOM2eY3P8ry58OW/Niie+/Qo8E&#10;BkA643KHzrBPL20bvjgpwThCeDzDJnpPODpvZvN0mmGIY2yaZTe3s1Amudw21vlvAloSjIJapCWi&#10;xQ4b54fUMSU007BulIrUKE26gs6nszReOEewuNLY4zJrsHxf9qSp8MK4RwnVEdezMDDvDF83OMOG&#10;Of/CLFKNY6N8/TMeUgH2gpNFSQ3219/8IR8ZwCglHUqnoO7nnllBifqukZu77Po6aC3+oGHfe8vR&#10;q/ftA6AqM3wghkcz5Ho1mtJC+4bqXoVuGGKaY8+ClqP54Ach4+vgYrWKSagqw/xGbw0PpQOaAdnX&#10;/o1Zc4LfI3FPMIqL5R9YGHIHHlZ7D7KJFAV8BzRPsKMiI8mn1xMk//4/Zl3e+PI3AAAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQC4uIzwGAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="4DA7546A" w14:textId="77777777" w:rsidR="002C5B7C" w:rsidRPr="002C5B7C" w:rsidRDefault="002C5B7C" w:rsidP="002C5B7C">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="002C5B7C">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="07228046" w14:textId="77777777" w:rsidR="00431A70" w:rsidRDefault="001C7128" w:rsidP="00DC00C1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3667"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6EBCE929" wp14:editId="7CB17B6C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
@@ -11642,51 +12384,51 @@
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6EBCE929" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBINw14GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0oOU6KbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDT2Owf5iiZY3G&#10;pudSj8wzsrfNH6XahltwIP2EQ5uAlA0XcQfcJks/bLOtmRFxFwTHmTNM7v+V5U+HrXmxxPdfoUcC&#10;AyCdcblDZ9inl7YNX5yUYBwhPJ5hE70nHJ03s3k6zTDEMTbNspvbWSiTXP421vlvAloSjIJapCWi&#10;xQ4b54fUMSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7ElT4UjjHiVUR1zPwsC8M3zd4Awb&#10;5vwLs0g1jo3y9c94SAXYC04WJTXYX3/zh3xkAKOUdCidgrqfe2YFJeq7Rm7usuvroLV4QcO+95aj&#10;V+/bB0BVZvhADI9myPVqNKWF9g3VvQrdMMQ0x54FLUfzwQ9CxtfBxWoVk1BVhvmN3hoeSgc0A7Kv&#10;/Ruz5gS/R+KeYBQXyz+wMOQOPKz2HmQTKQr4DmieYEdFRpJPrydI/v09Zl3e+PI3AAAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBINw14GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCMcda5461fada7660fda7e169a" o:spid="_x0000_s1030" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBINw14GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0oOU6KbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDT2Owf5iiZY3G&#10;pudSj8wzsrfNH6XahltwIP2EQ5uAlA0XcQfcJks/bLOtmRFxFwTHmTNM7v+V5U+HrXmxxPdfoUcC&#10;AyCdcblDZ9inl7YNX5yUYBwhPJ5hE70nHJ03s3k6zTDEMTbNspvbWSiTXP421vlvAloSjIJapCWi&#10;xQ4b54fUMSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7ElT4UjjHiVUR1zPwsC8M3zd4Awb&#10;5vwLs0g1jo3y9c94SAXYC04WJTXYX3/zh3xkAKOUdCidgrqfe2YFJeq7Rm7usuvroLV4QcO+95aj&#10;V+/bB0BVZvhADI9myPVqNKWF9g3VvQrdMMQ0x54FLUfzwQ9CxtfBxWoVk1BVhvmN3hoeSgc0A7Kv&#10;/Ruz5gS/R+KeYBQXyz+wMOQOPKz2HmQTKQr4DmieYEdFRpJPrydI/v09Zl3e+PI3AAAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBINw14GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="68CE45DC" w14:textId="77777777" w:rsidR="001C7128" w:rsidRPr="001C7128" w:rsidRDefault="001C7128" w:rsidP="001C7128">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="001C7128">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
@@ -11756,228 +12498,115 @@
                           <w:r w:rsidRPr="00EB4BC7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="1BA32EAB" id="_x0000_s1034" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAc/kHqGAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hSCqURoWKtmCah&#10;thKd+mwcm0RyfJ5tSNhfv7NDoOr2VPXFOd9d7sf3fZ7fdY0iB2FdDbqg2SilRGgOZa13Bf31svo2&#10;o8R5pkumQIuCHoWjd4uvX+atycUVVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfN4tbuktKzF&#10;6o1KrtJ0mrRgS2OBC+fQ+9AH6SLWl1Jw/ySlE56oguJsPp42nttwJos5y3eWmarmpzHYB6ZoWK2x&#10;6bnUA/OM7G39T6mm5hYcSD/i0CQgZc1F3AG3ydJ322wqZkTcBcFx5gyT+7yy/PGwMc+W+O47dEhg&#10;AKQ1LnfoDPt00jbhi5MSjCOExzNsovOEo/NmMk3HGYY4xsZZdjObhDLJ5W9jnf8hoCHBKKhFWiJa&#10;7LB2vk8dUkIzDataqUiN0qQt6HQ8SeMP5wgWVxp7XGYNlu+2HanLgs6GPbZQHnE9Cz3zzvBVjTOs&#10;mfPPzCLVODbK1z/hIRVgLzhZlFRg//zPH/KRAYxS0qJ0Cup+75kVlKifGrm5za6vg9biBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEAL5BIl+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2sr&#10;caN2SwltGqeqQFyQEKKgnp1489PE6yh22+TtcU5w3JnR7DfJfjAtu2LvaksSlgsBDCm3uqZSws/3&#10;28MGmPOKtGotoYQRHezT2V2iYm1v9IXXoy9ZKCEXKwmV913MucsrNMotbIcUvML2Rvlw9iXXvbqF&#10;ctPylRARN6qm8KFSHb5UmDfHi5Gw/txmBT835vwxvo9j3RSn16yQ8n4+HHbAPA7+LwwTfkCHNDBl&#10;9kLasVZCGOKDGon1M7DJX25FBCybtKfHDfA04f83pL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAHP5B6hgCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAL5BIl+AAAAALAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="1BA32EAB" id="MSIPCM82764d688816a9dc96a1b608" o:spid="_x0000_s1031" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAc/kHqGAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hSCqURoWKtmCah&#10;thKd+mwcm0RyfJ5tSNhfv7NDoOr2VPXFOd9d7sf3fZ7fdY0iB2FdDbqg2SilRGgOZa13Bf31svo2&#10;o8R5pkumQIuCHoWjd4uvX+atycUVVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfN4tbuktKzF&#10;6o1KrtJ0mrRgS2OBC+fQ+9AH6SLWl1Jw/ySlE56oguJsPp42nttwJos5y3eWmarmpzHYB6ZoWK2x&#10;6bnUA/OM7G39T6mm5hYcSD/i0CQgZc1F3AG3ydJ322wqZkTcBcFx5gyT+7yy/PGwMc+W+O47dEhg&#10;AKQ1LnfoDPt00jbhi5MSjCOExzNsovOEo/NmMk3HGYY4xsZZdjObhDLJ5W9jnf8hoCHBKKhFWiJa&#10;7LB2vk8dUkIzDataqUiN0qQt6HQ8SeMP5wgWVxp7XGYNlu+2HanLgs6GPbZQHnE9Cz3zzvBVjTOs&#10;mfPPzCLVODbK1z/hIRVgLzhZlFRg//zPH/KRAYxS0qJ0Cup+75kVlKifGrm5za6vg9biBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEAL5BIl+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2sr&#10;caN2SwltGqeqQFyQEKKgnp1489PE6yh22+TtcU5w3JnR7DfJfjAtu2LvaksSlgsBDCm3uqZSws/3&#10;28MGmPOKtGotoYQRHezT2V2iYm1v9IXXoy9ZKCEXKwmV913MucsrNMotbIcUvML2Rvlw9iXXvbqF&#10;ctPylRARN6qm8KFSHb5UmDfHi5Gw/txmBT835vwxvo9j3RSn16yQ8n4+HHbAPA7+LwwTfkCHNDBl&#10;9kLasVZCGOKDGon1M7DJX25FBCybtKfHDfA04f83pL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAHP5B6hgCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAL5BIl+AAAAALAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="5957BADE" w14:textId="77777777" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01950579" w14:textId="77777777" w:rsidR="003037C3" w:rsidRDefault="003037C3" w:rsidP="00207717">
+    <w:p w14:paraId="5B5BDBC7" w14:textId="77777777" w:rsidR="00883437" w:rsidRDefault="00883437" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08EB279E" w14:textId="77777777" w:rsidR="003037C3" w:rsidRDefault="003037C3">
+    <w:p w14:paraId="44A56273" w14:textId="77777777" w:rsidR="00883437" w:rsidRDefault="00883437">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405B9A30" w14:textId="77777777" w:rsidR="003037C3" w:rsidRDefault="003037C3"/>
+    <w:p w14:paraId="17BEA26F" w14:textId="77777777" w:rsidR="00883437" w:rsidRDefault="00883437"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="76A2C0DD" w14:textId="77777777" w:rsidR="003037C3" w:rsidRDefault="003037C3">
+    <w:p w14:paraId="0EAD492D" w14:textId="77777777" w:rsidR="00883437" w:rsidRDefault="00883437">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...111 lines deleted...]
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65BA2003" w14:textId="77777777" w:rsidR="00431A70" w:rsidRDefault="00C60411">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -11997,51 +12626,51 @@
     <w:r>
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t>Document title</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="009C245E" w:rsidRPr="009C245E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>(use Header style)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14B0AE5D" w14:textId="71D0E80C" w:rsidR="00562811" w:rsidRPr="001C7128" w:rsidRDefault="005D51E1" w:rsidP="001C7128">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Fire Risk Management and Incident Response Operational Guidelines </w:t>
     </w:r>
     <w:r w:rsidR="001C7128">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
@@ -12707,50 +13336,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BD5E435E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F9FCE648">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="154A6B38"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C6D22284"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18D0160B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E18A0A2A"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12792,51 +13534,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B8E4DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57C21DF8"/>
     <w:lvl w:ilvl="0" w:tplc="39165BA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C95EC3BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6F00CFCE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -12878,51 +13620,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="63B6A378">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A3464E1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="206E568C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21B557D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EEA0EEE0"/>
     <w:lvl w:ilvl="0" w:tplc="BCD26170">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8DFA29E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BEC4FABE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -12964,51 +13792,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="43FA3230">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D9F07680">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="327B4C2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="466053B2"/>
     <w:lvl w:ilvl="0" w:tplc="28104328">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CEC4D2AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="41966702">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -13050,51 +13878,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F3687728">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B3C8B6A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37B96CDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BC905FE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13183,51 +14011,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E6C68D4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9D040EF8"/>
     <w:styleLink w:val="ZZNumbersdigit"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberdigit"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberdigitindent"/>
       <w:lvlText w:val="%2."/>
@@ -13318,51 +14146,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EC54A41"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="986E24B0"/>
     <w:styleLink w:val="ZZNumberslowerroman"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Numberlowerroman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Numberlowerromanindent"/>
       <w:lvlText w:val="(%2)"/>
@@ -13447,51 +14275,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="415779DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EA6E2DC"/>
     <w:lvl w:ilvl="0" w:tplc="8D929FC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="161806F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C6F674BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -13533,51 +14361,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2158A9AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2D964932">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49E050DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD40D03A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13646,51 +14474,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52B83268"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA48A3D0"/>
     <w:lvl w:ilvl="0" w:tplc="D770654E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C0FE4644">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="29B0AC08">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -13732,51 +14560,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C24EE254">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="54468416">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="541611C2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="350ED9F2"/>
     <w:styleLink w:val="ZZTablebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Tablebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Tablebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13859,51 +14687,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54BA1E5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F05C78C0"/>
     <w:styleLink w:val="ZZBullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Bullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13983,51 +14811,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6309259F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8B3CE87A"/>
     <w:styleLink w:val="ZZQuotebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Quotebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Quotebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
@@ -14109,51 +14937,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66B20FA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE704FD8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14222,51 +15050,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68AE37B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C5E36CE"/>
     <w:lvl w:ilvl="0" w:tplc="011A86BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6D421250">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="EA08DBD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -14308,51 +15136,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="05EED9DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9D4CEC3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AC262D6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B38817FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1191" w:hanging="397"/>
       </w:pPr>
@@ -14431,51 +15259,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FF00873"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2480D76"/>
     <w:lvl w:ilvl="0" w:tplc="C3EE3ACA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A476E67C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A5A09574">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -14517,51 +15345,146 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C304E358">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4D06320A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77332525"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C090025"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading1"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading4"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading6"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading7"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading8"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading9"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77485834"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B2EAC32"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14630,51 +15553,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79255E49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7748BF6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14747,372 +15670,372 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="217132514">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1774787977">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="244459490">
     <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1985741387">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="609555628">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1414669078">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="832066259">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="989020103">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="597568604">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2110351108">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="28"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1605532688">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="137114231">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="30"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1440564946">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1789273720">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1125386290">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="30"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1818037616">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2145265961">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="349794429">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="481779640">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="30"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
@@ -15134,1303 +16057,1538 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1073046607">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="804732987">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="943000330">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1868835277">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1921017726">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1485706048">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="494341122">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="517043395">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1813447565">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="900755044">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1695112187">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1500585800">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1002975727">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="824206273">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="171727341">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1175533472">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1680768156">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1116288598">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1947303188">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1747262315">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="958075072">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1438139394">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1151484008">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="2087877648">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1330907759">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1996839228">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="2087877648">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="49" w16cid:durableId="183786394">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="1330907759">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="50" w16cid:durableId="1597320908">
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC15B4"/>
     <w:rsid w:val="00000719"/>
     <w:rsid w:val="00002D68"/>
     <w:rsid w:val="000033F7"/>
     <w:rsid w:val="00003403"/>
     <w:rsid w:val="00005347"/>
     <w:rsid w:val="000072B6"/>
     <w:rsid w:val="0001021B"/>
+    <w:rsid w:val="00011C6E"/>
     <w:rsid w:val="00011D89"/>
     <w:rsid w:val="000154FD"/>
+    <w:rsid w:val="0002022A"/>
     <w:rsid w:val="00020678"/>
     <w:rsid w:val="00020D13"/>
     <w:rsid w:val="00022271"/>
     <w:rsid w:val="000235E8"/>
     <w:rsid w:val="00024D89"/>
     <w:rsid w:val="000250B6"/>
     <w:rsid w:val="00033D81"/>
     <w:rsid w:val="00033DC9"/>
+    <w:rsid w:val="00034028"/>
     <w:rsid w:val="00037366"/>
+    <w:rsid w:val="000414E2"/>
     <w:rsid w:val="00041BF0"/>
-    <w:rsid w:val="0004240C"/>
     <w:rsid w:val="00042C8A"/>
     <w:rsid w:val="0004536B"/>
     <w:rsid w:val="00046B68"/>
     <w:rsid w:val="000527DD"/>
     <w:rsid w:val="00056D4A"/>
     <w:rsid w:val="00056EC4"/>
     <w:rsid w:val="000578B2"/>
     <w:rsid w:val="00060959"/>
     <w:rsid w:val="00060C8F"/>
     <w:rsid w:val="0006298A"/>
+    <w:rsid w:val="00062D45"/>
     <w:rsid w:val="000663CD"/>
     <w:rsid w:val="000733FE"/>
     <w:rsid w:val="00074219"/>
     <w:rsid w:val="00074ED5"/>
     <w:rsid w:val="0008170F"/>
+    <w:rsid w:val="00081793"/>
     <w:rsid w:val="0008204A"/>
+    <w:rsid w:val="0008329A"/>
     <w:rsid w:val="0008508E"/>
     <w:rsid w:val="00085F50"/>
     <w:rsid w:val="00087951"/>
     <w:rsid w:val="0009113B"/>
     <w:rsid w:val="00093402"/>
     <w:rsid w:val="000939ED"/>
     <w:rsid w:val="00094DA3"/>
     <w:rsid w:val="00096CD1"/>
+    <w:rsid w:val="00096E51"/>
     <w:rsid w:val="000A012C"/>
     <w:rsid w:val="000A0EB9"/>
     <w:rsid w:val="000A186C"/>
     <w:rsid w:val="000A1EA4"/>
     <w:rsid w:val="000A2476"/>
     <w:rsid w:val="000A3208"/>
     <w:rsid w:val="000A3813"/>
     <w:rsid w:val="000A641A"/>
     <w:rsid w:val="000B3EDB"/>
     <w:rsid w:val="000B543D"/>
     <w:rsid w:val="000B55F9"/>
     <w:rsid w:val="000B5BF7"/>
     <w:rsid w:val="000B6BC8"/>
     <w:rsid w:val="000C0303"/>
     <w:rsid w:val="000C3170"/>
     <w:rsid w:val="000C42EA"/>
     <w:rsid w:val="000C4546"/>
+    <w:rsid w:val="000C677B"/>
     <w:rsid w:val="000D02EC"/>
     <w:rsid w:val="000D1242"/>
     <w:rsid w:val="000D2ABA"/>
     <w:rsid w:val="000E0970"/>
     <w:rsid w:val="000E2BB6"/>
     <w:rsid w:val="000E3CC7"/>
+    <w:rsid w:val="000E5FC5"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
     <w:rsid w:val="000F1F1E"/>
     <w:rsid w:val="000F2259"/>
     <w:rsid w:val="000F2DDA"/>
     <w:rsid w:val="000F2EA0"/>
     <w:rsid w:val="000F5213"/>
+    <w:rsid w:val="000F6CDE"/>
     <w:rsid w:val="00101001"/>
     <w:rsid w:val="00103276"/>
     <w:rsid w:val="0010392D"/>
     <w:rsid w:val="0010447F"/>
     <w:rsid w:val="00104FE3"/>
+    <w:rsid w:val="0010624B"/>
     <w:rsid w:val="0010714F"/>
     <w:rsid w:val="001120C5"/>
+    <w:rsid w:val="00120526"/>
     <w:rsid w:val="00120BD3"/>
     <w:rsid w:val="00122FEA"/>
     <w:rsid w:val="001232BD"/>
     <w:rsid w:val="00124ED5"/>
     <w:rsid w:val="001276FA"/>
+    <w:rsid w:val="00140CF2"/>
     <w:rsid w:val="001447B3"/>
+    <w:rsid w:val="00146E93"/>
     <w:rsid w:val="00152073"/>
     <w:rsid w:val="00152329"/>
     <w:rsid w:val="00156598"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
     <w:rsid w:val="00162CA9"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165A57"/>
+    <w:rsid w:val="001704BB"/>
     <w:rsid w:val="001708A9"/>
     <w:rsid w:val="001712C2"/>
     <w:rsid w:val="00172BAF"/>
     <w:rsid w:val="00172ED0"/>
     <w:rsid w:val="00173504"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
+    <w:rsid w:val="00177FE4"/>
     <w:rsid w:val="0018244E"/>
     <w:rsid w:val="00183356"/>
+    <w:rsid w:val="0018577F"/>
+    <w:rsid w:val="001861F7"/>
     <w:rsid w:val="00186B33"/>
+    <w:rsid w:val="00186FAC"/>
     <w:rsid w:val="00192F9D"/>
+    <w:rsid w:val="001940A4"/>
+    <w:rsid w:val="001965EA"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
     <w:rsid w:val="001A154D"/>
     <w:rsid w:val="001A1950"/>
     <w:rsid w:val="001A1C54"/>
     <w:rsid w:val="001A3ACE"/>
     <w:rsid w:val="001A6272"/>
     <w:rsid w:val="001B00AA"/>
     <w:rsid w:val="001B058F"/>
     <w:rsid w:val="001B33C8"/>
     <w:rsid w:val="001B6B96"/>
+    <w:rsid w:val="001B6F23"/>
     <w:rsid w:val="001B738B"/>
     <w:rsid w:val="001C09DB"/>
+    <w:rsid w:val="001C220E"/>
     <w:rsid w:val="001C277E"/>
     <w:rsid w:val="001C2A72"/>
     <w:rsid w:val="001C31B7"/>
     <w:rsid w:val="001C7128"/>
     <w:rsid w:val="001D0B75"/>
     <w:rsid w:val="001D39A5"/>
     <w:rsid w:val="001D3C09"/>
     <w:rsid w:val="001D44E8"/>
     <w:rsid w:val="001D5B14"/>
     <w:rsid w:val="001D60EC"/>
     <w:rsid w:val="001D6F59"/>
+    <w:rsid w:val="001E0A59"/>
     <w:rsid w:val="001E44DF"/>
     <w:rsid w:val="001E68A5"/>
     <w:rsid w:val="001E6BB0"/>
     <w:rsid w:val="001E7282"/>
     <w:rsid w:val="001E7CE9"/>
+    <w:rsid w:val="001E7F76"/>
     <w:rsid w:val="001F32D4"/>
     <w:rsid w:val="001F3826"/>
-    <w:rsid w:val="001F4507"/>
     <w:rsid w:val="001F6E46"/>
     <w:rsid w:val="001F7C91"/>
     <w:rsid w:val="001F7DBB"/>
+    <w:rsid w:val="00202B4A"/>
     <w:rsid w:val="002033B7"/>
     <w:rsid w:val="00206463"/>
     <w:rsid w:val="00206F2F"/>
     <w:rsid w:val="00207717"/>
+    <w:rsid w:val="00207C98"/>
     <w:rsid w:val="0021053D"/>
     <w:rsid w:val="00210A92"/>
     <w:rsid w:val="00212B95"/>
     <w:rsid w:val="00215CC8"/>
     <w:rsid w:val="00216C03"/>
     <w:rsid w:val="00220A1A"/>
     <w:rsid w:val="00220C04"/>
     <w:rsid w:val="0022278D"/>
+    <w:rsid w:val="00226CB7"/>
     <w:rsid w:val="0022701F"/>
+    <w:rsid w:val="00227270"/>
     <w:rsid w:val="00227C68"/>
     <w:rsid w:val="002333F5"/>
     <w:rsid w:val="00233724"/>
     <w:rsid w:val="002365B4"/>
+    <w:rsid w:val="00241037"/>
     <w:rsid w:val="002432E1"/>
     <w:rsid w:val="00244D98"/>
     <w:rsid w:val="00246207"/>
     <w:rsid w:val="00246C5E"/>
     <w:rsid w:val="00250960"/>
     <w:rsid w:val="00251343"/>
     <w:rsid w:val="002536A4"/>
     <w:rsid w:val="00253A3E"/>
     <w:rsid w:val="00254F58"/>
     <w:rsid w:val="00257BB1"/>
     <w:rsid w:val="002600BD"/>
     <w:rsid w:val="002620BC"/>
+    <w:rsid w:val="002621D7"/>
+    <w:rsid w:val="0026251A"/>
+    <w:rsid w:val="00262644"/>
     <w:rsid w:val="00262802"/>
     <w:rsid w:val="00263A90"/>
     <w:rsid w:val="0026408B"/>
     <w:rsid w:val="00267C3E"/>
     <w:rsid w:val="002709BB"/>
     <w:rsid w:val="0027131C"/>
+    <w:rsid w:val="00273091"/>
     <w:rsid w:val="00273BAC"/>
     <w:rsid w:val="002763B3"/>
     <w:rsid w:val="002802E3"/>
     <w:rsid w:val="0028213D"/>
     <w:rsid w:val="00282A7F"/>
     <w:rsid w:val="002862F1"/>
     <w:rsid w:val="00291373"/>
+    <w:rsid w:val="0029274B"/>
+    <w:rsid w:val="002954ED"/>
     <w:rsid w:val="0029597D"/>
     <w:rsid w:val="002962C3"/>
     <w:rsid w:val="0029752B"/>
     <w:rsid w:val="002A0A9C"/>
     <w:rsid w:val="002A483C"/>
+    <w:rsid w:val="002A751C"/>
     <w:rsid w:val="002B0C7C"/>
     <w:rsid w:val="002B1729"/>
     <w:rsid w:val="002B36C7"/>
+    <w:rsid w:val="002B49EF"/>
     <w:rsid w:val="002B4DD4"/>
     <w:rsid w:val="002B5277"/>
     <w:rsid w:val="002B5375"/>
     <w:rsid w:val="002B77C1"/>
+    <w:rsid w:val="002C05BE"/>
     <w:rsid w:val="002C0ED7"/>
     <w:rsid w:val="002C2728"/>
+    <w:rsid w:val="002C339D"/>
     <w:rsid w:val="002C5B7C"/>
     <w:rsid w:val="002D1E0D"/>
     <w:rsid w:val="002D26C4"/>
+    <w:rsid w:val="002D4A7A"/>
     <w:rsid w:val="002D5006"/>
     <w:rsid w:val="002D7C61"/>
     <w:rsid w:val="002E01D0"/>
     <w:rsid w:val="002E161D"/>
     <w:rsid w:val="002E28A2"/>
     <w:rsid w:val="002E3100"/>
     <w:rsid w:val="002E6C95"/>
     <w:rsid w:val="002E7C36"/>
     <w:rsid w:val="002F3D32"/>
     <w:rsid w:val="002F5F31"/>
     <w:rsid w:val="002F5F46"/>
+    <w:rsid w:val="002F6532"/>
     <w:rsid w:val="00302216"/>
     <w:rsid w:val="00302565"/>
-    <w:rsid w:val="003037C3"/>
     <w:rsid w:val="00303E53"/>
+    <w:rsid w:val="00304513"/>
     <w:rsid w:val="00305CC1"/>
     <w:rsid w:val="00306E5F"/>
     <w:rsid w:val="00307E14"/>
     <w:rsid w:val="00314054"/>
     <w:rsid w:val="00316F27"/>
     <w:rsid w:val="003214F1"/>
     <w:rsid w:val="00322E4B"/>
+    <w:rsid w:val="003258FA"/>
     <w:rsid w:val="00327870"/>
     <w:rsid w:val="0033259D"/>
     <w:rsid w:val="003333D2"/>
+    <w:rsid w:val="003339F5"/>
     <w:rsid w:val="00334686"/>
     <w:rsid w:val="00337339"/>
     <w:rsid w:val="00340345"/>
     <w:rsid w:val="003406C6"/>
+    <w:rsid w:val="0034071B"/>
     <w:rsid w:val="003418CC"/>
+    <w:rsid w:val="0034210B"/>
     <w:rsid w:val="003434EE"/>
     <w:rsid w:val="003459BD"/>
+    <w:rsid w:val="00345CD1"/>
     <w:rsid w:val="00347500"/>
     <w:rsid w:val="00350819"/>
     <w:rsid w:val="00350D38"/>
     <w:rsid w:val="00351B36"/>
+    <w:rsid w:val="00352895"/>
     <w:rsid w:val="00352EAD"/>
+    <w:rsid w:val="00356651"/>
     <w:rsid w:val="00357B4E"/>
+    <w:rsid w:val="0037108B"/>
     <w:rsid w:val="003716FD"/>
     <w:rsid w:val="0037204B"/>
+    <w:rsid w:val="00372210"/>
     <w:rsid w:val="003744CF"/>
     <w:rsid w:val="00374717"/>
     <w:rsid w:val="003752A2"/>
+    <w:rsid w:val="003759C9"/>
     <w:rsid w:val="003766ED"/>
     <w:rsid w:val="0037676C"/>
     <w:rsid w:val="00381043"/>
+    <w:rsid w:val="00382117"/>
     <w:rsid w:val="003829E5"/>
     <w:rsid w:val="00386109"/>
     <w:rsid w:val="00386944"/>
+    <w:rsid w:val="00387499"/>
     <w:rsid w:val="003956CC"/>
+    <w:rsid w:val="00395A30"/>
     <w:rsid w:val="00395C9A"/>
     <w:rsid w:val="003A0853"/>
+    <w:rsid w:val="003A1474"/>
+    <w:rsid w:val="003A478B"/>
     <w:rsid w:val="003A6B67"/>
     <w:rsid w:val="003B13B6"/>
     <w:rsid w:val="003B14C3"/>
     <w:rsid w:val="003B15E6"/>
     <w:rsid w:val="003B22EF"/>
     <w:rsid w:val="003B408A"/>
+    <w:rsid w:val="003B49C4"/>
+    <w:rsid w:val="003B5B61"/>
     <w:rsid w:val="003B6FEC"/>
     <w:rsid w:val="003C08A2"/>
     <w:rsid w:val="003C2045"/>
+    <w:rsid w:val="003C3BF1"/>
     <w:rsid w:val="003C43A1"/>
     <w:rsid w:val="003C4FC0"/>
     <w:rsid w:val="003C55F4"/>
     <w:rsid w:val="003C7897"/>
     <w:rsid w:val="003C7A3F"/>
+    <w:rsid w:val="003C7B9C"/>
     <w:rsid w:val="003D2766"/>
     <w:rsid w:val="003D2A74"/>
     <w:rsid w:val="003D2D0E"/>
     <w:rsid w:val="003D3D88"/>
     <w:rsid w:val="003D3E8F"/>
     <w:rsid w:val="003D6475"/>
     <w:rsid w:val="003D6EE6"/>
     <w:rsid w:val="003E375C"/>
     <w:rsid w:val="003E4086"/>
     <w:rsid w:val="003E639E"/>
     <w:rsid w:val="003E71E5"/>
     <w:rsid w:val="003F0445"/>
     <w:rsid w:val="003F0CF0"/>
     <w:rsid w:val="003F14B1"/>
     <w:rsid w:val="003F2B20"/>
     <w:rsid w:val="003F3289"/>
     <w:rsid w:val="003F3C62"/>
     <w:rsid w:val="003F5CB9"/>
     <w:rsid w:val="004013C7"/>
     <w:rsid w:val="00401FCF"/>
     <w:rsid w:val="00406285"/>
     <w:rsid w:val="004115A2"/>
     <w:rsid w:val="004148F9"/>
     <w:rsid w:val="00417BF4"/>
     <w:rsid w:val="0042084E"/>
     <w:rsid w:val="00421EEF"/>
     <w:rsid w:val="004221DB"/>
+    <w:rsid w:val="004248FF"/>
     <w:rsid w:val="00424D65"/>
     <w:rsid w:val="0042526D"/>
+    <w:rsid w:val="0042707D"/>
     <w:rsid w:val="00430393"/>
     <w:rsid w:val="00431806"/>
     <w:rsid w:val="00431A70"/>
     <w:rsid w:val="00431F42"/>
     <w:rsid w:val="00435D3A"/>
+    <w:rsid w:val="00436CC6"/>
     <w:rsid w:val="00440923"/>
     <w:rsid w:val="00442C6C"/>
     <w:rsid w:val="00443CBE"/>
     <w:rsid w:val="00443E8A"/>
     <w:rsid w:val="004441BC"/>
     <w:rsid w:val="004468B4"/>
     <w:rsid w:val="00446D86"/>
     <w:rsid w:val="0045230A"/>
     <w:rsid w:val="00454AD0"/>
     <w:rsid w:val="00455D7B"/>
     <w:rsid w:val="0045709C"/>
     <w:rsid w:val="00457337"/>
     <w:rsid w:val="00462E3D"/>
+    <w:rsid w:val="004645A7"/>
     <w:rsid w:val="00466E79"/>
+    <w:rsid w:val="004672AD"/>
     <w:rsid w:val="00470D7D"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="00473BA3"/>
     <w:rsid w:val="004743DD"/>
     <w:rsid w:val="00474CEA"/>
     <w:rsid w:val="00483968"/>
     <w:rsid w:val="004841BE"/>
     <w:rsid w:val="00484F86"/>
     <w:rsid w:val="00490746"/>
     <w:rsid w:val="00490852"/>
     <w:rsid w:val="00491C9C"/>
     <w:rsid w:val="00492F30"/>
     <w:rsid w:val="004946F4"/>
     <w:rsid w:val="0049487E"/>
     <w:rsid w:val="004A11C3"/>
     <w:rsid w:val="004A160D"/>
     <w:rsid w:val="004A3E81"/>
     <w:rsid w:val="004A4195"/>
     <w:rsid w:val="004A5C62"/>
     <w:rsid w:val="004A5CE5"/>
     <w:rsid w:val="004A6C67"/>
     <w:rsid w:val="004A707D"/>
     <w:rsid w:val="004B0974"/>
     <w:rsid w:val="004B35A5"/>
+    <w:rsid w:val="004B3D6F"/>
     <w:rsid w:val="004B4185"/>
     <w:rsid w:val="004C014B"/>
     <w:rsid w:val="004C5541"/>
     <w:rsid w:val="004C6EEE"/>
     <w:rsid w:val="004C702B"/>
     <w:rsid w:val="004D0033"/>
     <w:rsid w:val="004D016B"/>
     <w:rsid w:val="004D1B22"/>
     <w:rsid w:val="004D23CC"/>
     <w:rsid w:val="004D36F2"/>
+    <w:rsid w:val="004E07EA"/>
     <w:rsid w:val="004E1106"/>
     <w:rsid w:val="004E138F"/>
+    <w:rsid w:val="004E2F28"/>
     <w:rsid w:val="004E4649"/>
     <w:rsid w:val="004E5C2B"/>
+    <w:rsid w:val="004E6995"/>
     <w:rsid w:val="004F00DD"/>
     <w:rsid w:val="004F2133"/>
+    <w:rsid w:val="004F2A5B"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
     <w:rsid w:val="004F6936"/>
+    <w:rsid w:val="004F6D52"/>
     <w:rsid w:val="005016FC"/>
     <w:rsid w:val="00503DC6"/>
     <w:rsid w:val="00506F5D"/>
+    <w:rsid w:val="00506F79"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="005126D0"/>
+    <w:rsid w:val="00512B11"/>
     <w:rsid w:val="00514667"/>
     <w:rsid w:val="0051568D"/>
+    <w:rsid w:val="0052372F"/>
     <w:rsid w:val="00523D9D"/>
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
     <w:rsid w:val="00536499"/>
+    <w:rsid w:val="0053744B"/>
     <w:rsid w:val="00542A03"/>
     <w:rsid w:val="00543903"/>
     <w:rsid w:val="00543BCC"/>
     <w:rsid w:val="00543F11"/>
     <w:rsid w:val="00546305"/>
     <w:rsid w:val="00547A95"/>
     <w:rsid w:val="0055119B"/>
+    <w:rsid w:val="005518A6"/>
     <w:rsid w:val="00561202"/>
     <w:rsid w:val="00562507"/>
     <w:rsid w:val="00562811"/>
+    <w:rsid w:val="005648F7"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="00572282"/>
     <w:rsid w:val="00573CE3"/>
     <w:rsid w:val="00576E84"/>
     <w:rsid w:val="00580394"/>
     <w:rsid w:val="005809CD"/>
     <w:rsid w:val="00582B8C"/>
     <w:rsid w:val="0058757E"/>
     <w:rsid w:val="00595C2A"/>
     <w:rsid w:val="00596A4B"/>
     <w:rsid w:val="00597507"/>
+    <w:rsid w:val="0059756B"/>
     <w:rsid w:val="005A479D"/>
     <w:rsid w:val="005B1C6D"/>
     <w:rsid w:val="005B21B6"/>
     <w:rsid w:val="005B3A08"/>
     <w:rsid w:val="005B6AB9"/>
     <w:rsid w:val="005B760A"/>
     <w:rsid w:val="005B7A63"/>
     <w:rsid w:val="005C0955"/>
+    <w:rsid w:val="005C0A68"/>
     <w:rsid w:val="005C49DA"/>
+    <w:rsid w:val="005C4B06"/>
     <w:rsid w:val="005C50F3"/>
     <w:rsid w:val="005C54B5"/>
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
     <w:rsid w:val="005D07B8"/>
     <w:rsid w:val="005D42FF"/>
     <w:rsid w:val="005D51E1"/>
     <w:rsid w:val="005D6597"/>
     <w:rsid w:val="005E14E7"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E4FD1"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0CF5"/>
     <w:rsid w:val="005F21EB"/>
     <w:rsid w:val="005F64CF"/>
     <w:rsid w:val="006041AD"/>
     <w:rsid w:val="00605908"/>
+    <w:rsid w:val="00606FB1"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00607EF7"/>
     <w:rsid w:val="00610D7C"/>
+    <w:rsid w:val="00611B12"/>
     <w:rsid w:val="00613414"/>
     <w:rsid w:val="00620154"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="00624940"/>
     <w:rsid w:val="006254F8"/>
+    <w:rsid w:val="00625875"/>
     <w:rsid w:val="00627DA7"/>
     <w:rsid w:val="00630DA4"/>
     <w:rsid w:val="00631CD4"/>
     <w:rsid w:val="00632597"/>
     <w:rsid w:val="00634D13"/>
     <w:rsid w:val="006358B4"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
     <w:rsid w:val="00642ECB"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
     <w:rsid w:val="006454E6"/>
     <w:rsid w:val="00646235"/>
+    <w:rsid w:val="006469DA"/>
     <w:rsid w:val="00646A68"/>
     <w:rsid w:val="006505BD"/>
     <w:rsid w:val="006508EA"/>
     <w:rsid w:val="0065092E"/>
+    <w:rsid w:val="006551C0"/>
     <w:rsid w:val="006557A7"/>
     <w:rsid w:val="00656290"/>
     <w:rsid w:val="006601C9"/>
     <w:rsid w:val="006608D8"/>
     <w:rsid w:val="006621D7"/>
     <w:rsid w:val="0066302A"/>
+    <w:rsid w:val="00663F31"/>
     <w:rsid w:val="00667770"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
+    <w:rsid w:val="00673E80"/>
+    <w:rsid w:val="006744F6"/>
+    <w:rsid w:val="00674655"/>
     <w:rsid w:val="00677574"/>
     <w:rsid w:val="006812ED"/>
     <w:rsid w:val="00683878"/>
     <w:rsid w:val="00684380"/>
     <w:rsid w:val="0068454C"/>
     <w:rsid w:val="00691B62"/>
+    <w:rsid w:val="00691ED9"/>
+    <w:rsid w:val="006924F9"/>
     <w:rsid w:val="006933B5"/>
     <w:rsid w:val="00693546"/>
     <w:rsid w:val="00693D14"/>
     <w:rsid w:val="00696F27"/>
     <w:rsid w:val="006A18C2"/>
     <w:rsid w:val="006A2717"/>
     <w:rsid w:val="006A3383"/>
     <w:rsid w:val="006B077C"/>
     <w:rsid w:val="006B0C81"/>
     <w:rsid w:val="006B6803"/>
+    <w:rsid w:val="006C0619"/>
+    <w:rsid w:val="006C7F22"/>
     <w:rsid w:val="006D0F16"/>
     <w:rsid w:val="006D2A3F"/>
     <w:rsid w:val="006D2FBC"/>
+    <w:rsid w:val="006D33FD"/>
     <w:rsid w:val="006D3EF9"/>
     <w:rsid w:val="006D6E34"/>
     <w:rsid w:val="006E138B"/>
     <w:rsid w:val="006E1867"/>
+    <w:rsid w:val="006E30F0"/>
     <w:rsid w:val="006E41ED"/>
     <w:rsid w:val="006F0330"/>
+    <w:rsid w:val="006F143D"/>
     <w:rsid w:val="006F1FDC"/>
     <w:rsid w:val="006F6B76"/>
     <w:rsid w:val="006F6B8C"/>
     <w:rsid w:val="007013EF"/>
     <w:rsid w:val="007055BD"/>
+    <w:rsid w:val="00716FF1"/>
     <w:rsid w:val="007173CA"/>
     <w:rsid w:val="007216AA"/>
     <w:rsid w:val="00721AB5"/>
     <w:rsid w:val="00721CFB"/>
     <w:rsid w:val="00721DEF"/>
     <w:rsid w:val="00724A43"/>
     <w:rsid w:val="007273AC"/>
     <w:rsid w:val="00731AD4"/>
     <w:rsid w:val="007346E4"/>
     <w:rsid w:val="00735564"/>
     <w:rsid w:val="00740F22"/>
+    <w:rsid w:val="007419FD"/>
+    <w:rsid w:val="00741B6B"/>
     <w:rsid w:val="00741CF0"/>
     <w:rsid w:val="00741F1A"/>
     <w:rsid w:val="007447DA"/>
     <w:rsid w:val="007450F8"/>
     <w:rsid w:val="0074696E"/>
     <w:rsid w:val="00750135"/>
     <w:rsid w:val="00750EC2"/>
     <w:rsid w:val="00752B28"/>
+    <w:rsid w:val="00752E5E"/>
     <w:rsid w:val="007536BC"/>
     <w:rsid w:val="007541A9"/>
     <w:rsid w:val="00754E36"/>
+    <w:rsid w:val="007558F8"/>
+    <w:rsid w:val="00762DE7"/>
     <w:rsid w:val="00763139"/>
     <w:rsid w:val="00764F58"/>
     <w:rsid w:val="00770F37"/>
     <w:rsid w:val="007711A0"/>
     <w:rsid w:val="00772D5E"/>
     <w:rsid w:val="0077463E"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776D56"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777A95"/>
     <w:rsid w:val="00777BE1"/>
+    <w:rsid w:val="007804BB"/>
     <w:rsid w:val="00782222"/>
     <w:rsid w:val="007833D8"/>
     <w:rsid w:val="00783413"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="00786F16"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="00792DF8"/>
     <w:rsid w:val="007933F7"/>
+    <w:rsid w:val="007963A4"/>
     <w:rsid w:val="00796E20"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="007A11E8"/>
+    <w:rsid w:val="007A3381"/>
+    <w:rsid w:val="007A36A1"/>
+    <w:rsid w:val="007A6495"/>
     <w:rsid w:val="007A697F"/>
     <w:rsid w:val="007B0914"/>
     <w:rsid w:val="007B1374"/>
     <w:rsid w:val="007B32E5"/>
     <w:rsid w:val="007B3DB9"/>
     <w:rsid w:val="007B589F"/>
     <w:rsid w:val="007B6186"/>
     <w:rsid w:val="007B73BC"/>
     <w:rsid w:val="007C08C2"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
     <w:rsid w:val="007C46F7"/>
-    <w:rsid w:val="007C507D"/>
     <w:rsid w:val="007C669D"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C7859"/>
     <w:rsid w:val="007C7F28"/>
     <w:rsid w:val="007D1466"/>
+    <w:rsid w:val="007D1B8A"/>
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D4BA1"/>
     <w:rsid w:val="007D5E1C"/>
     <w:rsid w:val="007E0DE2"/>
     <w:rsid w:val="007E3667"/>
     <w:rsid w:val="007E3B98"/>
     <w:rsid w:val="007E4164"/>
     <w:rsid w:val="007E417A"/>
     <w:rsid w:val="007F0C24"/>
     <w:rsid w:val="007F31B6"/>
     <w:rsid w:val="007F546C"/>
+    <w:rsid w:val="007F5F04"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
     <w:rsid w:val="00800412"/>
     <w:rsid w:val="00802748"/>
     <w:rsid w:val="0080587B"/>
     <w:rsid w:val="00806468"/>
+    <w:rsid w:val="00806FAA"/>
+    <w:rsid w:val="00811410"/>
     <w:rsid w:val="008119CA"/>
     <w:rsid w:val="008130C4"/>
+    <w:rsid w:val="00815565"/>
     <w:rsid w:val="008155F0"/>
+    <w:rsid w:val="008157AE"/>
+    <w:rsid w:val="00816507"/>
     <w:rsid w:val="00816735"/>
     <w:rsid w:val="00816760"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="00820E0C"/>
+    <w:rsid w:val="00820FB4"/>
     <w:rsid w:val="00823275"/>
     <w:rsid w:val="0082366F"/>
+    <w:rsid w:val="0082631F"/>
     <w:rsid w:val="00830147"/>
     <w:rsid w:val="00831B47"/>
     <w:rsid w:val="008338A2"/>
+    <w:rsid w:val="0083739E"/>
     <w:rsid w:val="00841AA9"/>
+    <w:rsid w:val="00845962"/>
+    <w:rsid w:val="0084699B"/>
     <w:rsid w:val="008474FE"/>
     <w:rsid w:val="00853EE4"/>
     <w:rsid w:val="00855535"/>
     <w:rsid w:val="00857C5A"/>
     <w:rsid w:val="0086255E"/>
     <w:rsid w:val="008633F0"/>
+    <w:rsid w:val="00863429"/>
     <w:rsid w:val="00863B7C"/>
     <w:rsid w:val="00867D9D"/>
+    <w:rsid w:val="00871AE2"/>
     <w:rsid w:val="00872E0A"/>
     <w:rsid w:val="00873594"/>
+    <w:rsid w:val="00874DDA"/>
     <w:rsid w:val="00875285"/>
+    <w:rsid w:val="00876ACD"/>
     <w:rsid w:val="00877635"/>
+    <w:rsid w:val="00881596"/>
+    <w:rsid w:val="00882409"/>
+    <w:rsid w:val="00883437"/>
     <w:rsid w:val="00884B62"/>
     <w:rsid w:val="0088529C"/>
     <w:rsid w:val="00887903"/>
     <w:rsid w:val="00890D2F"/>
     <w:rsid w:val="0089270A"/>
     <w:rsid w:val="00893AF6"/>
     <w:rsid w:val="00894978"/>
     <w:rsid w:val="00894BC4"/>
     <w:rsid w:val="00896890"/>
+    <w:rsid w:val="008A1F04"/>
     <w:rsid w:val="008A28A8"/>
+    <w:rsid w:val="008A2FE3"/>
     <w:rsid w:val="008A3609"/>
     <w:rsid w:val="008A5B32"/>
     <w:rsid w:val="008B2029"/>
     <w:rsid w:val="008B2EE4"/>
     <w:rsid w:val="008B3821"/>
     <w:rsid w:val="008B4D3D"/>
     <w:rsid w:val="008B57C7"/>
     <w:rsid w:val="008C2F92"/>
     <w:rsid w:val="008C3546"/>
     <w:rsid w:val="008C589D"/>
     <w:rsid w:val="008C6D51"/>
     <w:rsid w:val="008D2846"/>
     <w:rsid w:val="008D4236"/>
     <w:rsid w:val="008D462F"/>
+    <w:rsid w:val="008D6D79"/>
     <w:rsid w:val="008D6DCF"/>
     <w:rsid w:val="008E15B4"/>
     <w:rsid w:val="008E1937"/>
     <w:rsid w:val="008E4376"/>
     <w:rsid w:val="008E7729"/>
     <w:rsid w:val="008E7807"/>
     <w:rsid w:val="008E7A0A"/>
     <w:rsid w:val="008E7B49"/>
+    <w:rsid w:val="008F0012"/>
+    <w:rsid w:val="008F0566"/>
+    <w:rsid w:val="008F497F"/>
     <w:rsid w:val="008F59F6"/>
     <w:rsid w:val="00900719"/>
     <w:rsid w:val="009017AC"/>
     <w:rsid w:val="00902A9A"/>
     <w:rsid w:val="00904A1C"/>
     <w:rsid w:val="00905030"/>
     <w:rsid w:val="00906490"/>
     <w:rsid w:val="009111B2"/>
     <w:rsid w:val="009151F5"/>
     <w:rsid w:val="009208B9"/>
     <w:rsid w:val="00924051"/>
     <w:rsid w:val="00924AE1"/>
     <w:rsid w:val="00924B57"/>
     <w:rsid w:val="009269B1"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
     <w:rsid w:val="009315BE"/>
     <w:rsid w:val="009326DD"/>
     <w:rsid w:val="0093338F"/>
+    <w:rsid w:val="0093790B"/>
     <w:rsid w:val="00937BD9"/>
     <w:rsid w:val="00950E2C"/>
     <w:rsid w:val="00951D50"/>
     <w:rsid w:val="009525EB"/>
+    <w:rsid w:val="009533BB"/>
     <w:rsid w:val="00954098"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
     <w:rsid w:val="0095615A"/>
+    <w:rsid w:val="00956B05"/>
     <w:rsid w:val="009575C7"/>
     <w:rsid w:val="00961400"/>
     <w:rsid w:val="00963646"/>
     <w:rsid w:val="0096506F"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="00967124"/>
     <w:rsid w:val="0097166C"/>
     <w:rsid w:val="009718C7"/>
     <w:rsid w:val="0097559F"/>
     <w:rsid w:val="009761EA"/>
     <w:rsid w:val="0097761E"/>
     <w:rsid w:val="00982454"/>
     <w:rsid w:val="00982CF0"/>
     <w:rsid w:val="009853E1"/>
     <w:rsid w:val="00986E6B"/>
     <w:rsid w:val="00990032"/>
     <w:rsid w:val="00990B19"/>
     <w:rsid w:val="0099153B"/>
     <w:rsid w:val="00991769"/>
     <w:rsid w:val="0099232C"/>
     <w:rsid w:val="00994386"/>
     <w:rsid w:val="009A13D8"/>
     <w:rsid w:val="009A279E"/>
     <w:rsid w:val="009A3015"/>
     <w:rsid w:val="009A3490"/>
+    <w:rsid w:val="009A774A"/>
     <w:rsid w:val="009B05FD"/>
     <w:rsid w:val="009B0A6F"/>
     <w:rsid w:val="009B0A94"/>
     <w:rsid w:val="009B0C62"/>
     <w:rsid w:val="009B2AE8"/>
     <w:rsid w:val="009B5622"/>
     <w:rsid w:val="009B59E9"/>
     <w:rsid w:val="009B70AA"/>
     <w:rsid w:val="009C245E"/>
     <w:rsid w:val="009C3CF1"/>
+    <w:rsid w:val="009C3EB5"/>
     <w:rsid w:val="009C5E77"/>
+    <w:rsid w:val="009C74E6"/>
     <w:rsid w:val="009C7A7E"/>
     <w:rsid w:val="009D02E8"/>
     <w:rsid w:val="009D328F"/>
     <w:rsid w:val="009D51D0"/>
     <w:rsid w:val="009D70A4"/>
     <w:rsid w:val="009D7B14"/>
     <w:rsid w:val="009E08D1"/>
     <w:rsid w:val="009E0D96"/>
     <w:rsid w:val="009E1B95"/>
     <w:rsid w:val="009E3B4D"/>
     <w:rsid w:val="009E496F"/>
     <w:rsid w:val="009E4B0D"/>
     <w:rsid w:val="009E5250"/>
     <w:rsid w:val="009E6AFA"/>
     <w:rsid w:val="009E7A69"/>
     <w:rsid w:val="009E7F92"/>
     <w:rsid w:val="009F02A3"/>
+    <w:rsid w:val="009F16E0"/>
     <w:rsid w:val="009F2182"/>
     <w:rsid w:val="009F2F27"/>
     <w:rsid w:val="009F34AA"/>
     <w:rsid w:val="009F6BCB"/>
     <w:rsid w:val="009F7B78"/>
     <w:rsid w:val="00A0057A"/>
     <w:rsid w:val="00A01FB1"/>
     <w:rsid w:val="00A02FA1"/>
     <w:rsid w:val="00A04CCE"/>
+    <w:rsid w:val="00A0500E"/>
     <w:rsid w:val="00A07421"/>
     <w:rsid w:val="00A0776B"/>
     <w:rsid w:val="00A10FB9"/>
     <w:rsid w:val="00A11421"/>
+    <w:rsid w:val="00A136EC"/>
     <w:rsid w:val="00A1389F"/>
     <w:rsid w:val="00A157B1"/>
+    <w:rsid w:val="00A17A6E"/>
     <w:rsid w:val="00A22229"/>
     <w:rsid w:val="00A24442"/>
     <w:rsid w:val="00A24ADA"/>
+    <w:rsid w:val="00A31862"/>
     <w:rsid w:val="00A31871"/>
     <w:rsid w:val="00A32577"/>
     <w:rsid w:val="00A330BB"/>
     <w:rsid w:val="00A446F5"/>
     <w:rsid w:val="00A44882"/>
     <w:rsid w:val="00A45125"/>
     <w:rsid w:val="00A54715"/>
+    <w:rsid w:val="00A56DDB"/>
     <w:rsid w:val="00A6061C"/>
     <w:rsid w:val="00A62D44"/>
     <w:rsid w:val="00A67263"/>
     <w:rsid w:val="00A7161C"/>
     <w:rsid w:val="00A71CE4"/>
+    <w:rsid w:val="00A73D8D"/>
     <w:rsid w:val="00A77AA3"/>
+    <w:rsid w:val="00A80954"/>
     <w:rsid w:val="00A80972"/>
+    <w:rsid w:val="00A80A95"/>
     <w:rsid w:val="00A8236D"/>
     <w:rsid w:val="00A854EB"/>
     <w:rsid w:val="00A872E5"/>
     <w:rsid w:val="00A91406"/>
+    <w:rsid w:val="00A96981"/>
+    <w:rsid w:val="00A96E5B"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
     <w:rsid w:val="00A97C72"/>
+    <w:rsid w:val="00AA1A35"/>
     <w:rsid w:val="00AA310B"/>
     <w:rsid w:val="00AA63D4"/>
     <w:rsid w:val="00AA72AA"/>
     <w:rsid w:val="00AB06E8"/>
     <w:rsid w:val="00AB1CD3"/>
+    <w:rsid w:val="00AB227D"/>
+    <w:rsid w:val="00AB24EA"/>
     <w:rsid w:val="00AB352F"/>
     <w:rsid w:val="00AC274B"/>
     <w:rsid w:val="00AC3AFC"/>
     <w:rsid w:val="00AC4764"/>
     <w:rsid w:val="00AC4D58"/>
     <w:rsid w:val="00AC6D36"/>
+    <w:rsid w:val="00AD0432"/>
     <w:rsid w:val="00AD0CBA"/>
+    <w:rsid w:val="00AD127F"/>
     <w:rsid w:val="00AD26E2"/>
     <w:rsid w:val="00AD4237"/>
+    <w:rsid w:val="00AD4E35"/>
+    <w:rsid w:val="00AD5863"/>
+    <w:rsid w:val="00AD6F3B"/>
     <w:rsid w:val="00AD784C"/>
+    <w:rsid w:val="00AD7B34"/>
     <w:rsid w:val="00AE10A3"/>
     <w:rsid w:val="00AE126A"/>
     <w:rsid w:val="00AE1BAE"/>
     <w:rsid w:val="00AE3005"/>
     <w:rsid w:val="00AE3BD5"/>
     <w:rsid w:val="00AE59A0"/>
     <w:rsid w:val="00AF0C57"/>
     <w:rsid w:val="00AF0D25"/>
     <w:rsid w:val="00AF26F3"/>
     <w:rsid w:val="00AF5F04"/>
+    <w:rsid w:val="00AF5FEC"/>
+    <w:rsid w:val="00AF62FC"/>
     <w:rsid w:val="00B00672"/>
+    <w:rsid w:val="00B00925"/>
     <w:rsid w:val="00B01B4D"/>
+    <w:rsid w:val="00B01C0A"/>
     <w:rsid w:val="00B04489"/>
     <w:rsid w:val="00B06571"/>
     <w:rsid w:val="00B068BA"/>
     <w:rsid w:val="00B07217"/>
     <w:rsid w:val="00B13851"/>
     <w:rsid w:val="00B13B1C"/>
+    <w:rsid w:val="00B13F4B"/>
     <w:rsid w:val="00B14B5F"/>
     <w:rsid w:val="00B1539A"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B22291"/>
     <w:rsid w:val="00B23D3B"/>
     <w:rsid w:val="00B23F9A"/>
     <w:rsid w:val="00B2417B"/>
+    <w:rsid w:val="00B2478F"/>
     <w:rsid w:val="00B24E6F"/>
     <w:rsid w:val="00B26CB5"/>
     <w:rsid w:val="00B2752E"/>
+    <w:rsid w:val="00B27AA6"/>
     <w:rsid w:val="00B307CC"/>
     <w:rsid w:val="00B326B7"/>
     <w:rsid w:val="00B3588E"/>
     <w:rsid w:val="00B37282"/>
     <w:rsid w:val="00B4198F"/>
     <w:rsid w:val="00B41F3D"/>
     <w:rsid w:val="00B431E8"/>
     <w:rsid w:val="00B45141"/>
     <w:rsid w:val="00B519CD"/>
     <w:rsid w:val="00B5273A"/>
+    <w:rsid w:val="00B53770"/>
     <w:rsid w:val="00B57329"/>
     <w:rsid w:val="00B60E61"/>
     <w:rsid w:val="00B62B50"/>
     <w:rsid w:val="00B635B7"/>
     <w:rsid w:val="00B63AE8"/>
     <w:rsid w:val="00B65950"/>
     <w:rsid w:val="00B66D83"/>
     <w:rsid w:val="00B672C0"/>
     <w:rsid w:val="00B676FD"/>
     <w:rsid w:val="00B678B6"/>
     <w:rsid w:val="00B678D0"/>
     <w:rsid w:val="00B75646"/>
     <w:rsid w:val="00B7629E"/>
     <w:rsid w:val="00B90729"/>
     <w:rsid w:val="00B907DA"/>
+    <w:rsid w:val="00B93F73"/>
     <w:rsid w:val="00B94C5E"/>
     <w:rsid w:val="00B950BC"/>
     <w:rsid w:val="00B9714C"/>
     <w:rsid w:val="00BA251D"/>
     <w:rsid w:val="00BA29AD"/>
     <w:rsid w:val="00BA33CF"/>
     <w:rsid w:val="00BA3F8D"/>
+    <w:rsid w:val="00BA5B0A"/>
+    <w:rsid w:val="00BB0298"/>
+    <w:rsid w:val="00BB68FD"/>
     <w:rsid w:val="00BB7A10"/>
     <w:rsid w:val="00BC15B4"/>
     <w:rsid w:val="00BC60BE"/>
     <w:rsid w:val="00BC7468"/>
     <w:rsid w:val="00BC7D4F"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rsid w:val="00BD2850"/>
+    <w:rsid w:val="00BD32F1"/>
     <w:rsid w:val="00BD7A10"/>
+    <w:rsid w:val="00BE0D79"/>
     <w:rsid w:val="00BE28D2"/>
     <w:rsid w:val="00BE4A64"/>
     <w:rsid w:val="00BE5E43"/>
+    <w:rsid w:val="00BE7B18"/>
+    <w:rsid w:val="00BF0AFB"/>
+    <w:rsid w:val="00BF1DC1"/>
     <w:rsid w:val="00BF557D"/>
     <w:rsid w:val="00BF658D"/>
-    <w:rsid w:val="00BF6BA0"/>
     <w:rsid w:val="00BF7F58"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C01AB1"/>
     <w:rsid w:val="00C026A0"/>
     <w:rsid w:val="00C06137"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C10037"/>
     <w:rsid w:val="00C115E1"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C12B05"/>
     <w:rsid w:val="00C133EE"/>
     <w:rsid w:val="00C149D0"/>
     <w:rsid w:val="00C15D95"/>
+    <w:rsid w:val="00C1763A"/>
+    <w:rsid w:val="00C177D4"/>
     <w:rsid w:val="00C26588"/>
     <w:rsid w:val="00C27DE9"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C33388"/>
     <w:rsid w:val="00C35484"/>
     <w:rsid w:val="00C4173A"/>
     <w:rsid w:val="00C478D4"/>
     <w:rsid w:val="00C50DED"/>
     <w:rsid w:val="00C52217"/>
+    <w:rsid w:val="00C52CDE"/>
+    <w:rsid w:val="00C54CA2"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C60411"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
     <w:rsid w:val="00C621B1"/>
     <w:rsid w:val="00C62F7A"/>
     <w:rsid w:val="00C63B9C"/>
     <w:rsid w:val="00C656FA"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C6730D"/>
     <w:rsid w:val="00C67BF4"/>
+    <w:rsid w:val="00C71FE8"/>
     <w:rsid w:val="00C7275E"/>
     <w:rsid w:val="00C7286E"/>
     <w:rsid w:val="00C731AF"/>
     <w:rsid w:val="00C74C5D"/>
+    <w:rsid w:val="00C80B2E"/>
     <w:rsid w:val="00C83021"/>
     <w:rsid w:val="00C863C4"/>
+    <w:rsid w:val="00C909D4"/>
     <w:rsid w:val="00C90DAB"/>
     <w:rsid w:val="00C920EA"/>
     <w:rsid w:val="00C93C3E"/>
     <w:rsid w:val="00C96D1B"/>
     <w:rsid w:val="00CA12E3"/>
     <w:rsid w:val="00CA1476"/>
     <w:rsid w:val="00CA2F03"/>
     <w:rsid w:val="00CA6611"/>
     <w:rsid w:val="00CA6AE6"/>
     <w:rsid w:val="00CA703D"/>
+    <w:rsid w:val="00CA70B7"/>
     <w:rsid w:val="00CA782F"/>
     <w:rsid w:val="00CB187B"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3285"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CB5EA8"/>
     <w:rsid w:val="00CC0C72"/>
+    <w:rsid w:val="00CC1F28"/>
     <w:rsid w:val="00CC2BFD"/>
     <w:rsid w:val="00CC6F40"/>
     <w:rsid w:val="00CD3476"/>
     <w:rsid w:val="00CD64DF"/>
     <w:rsid w:val="00CD768F"/>
+    <w:rsid w:val="00CE0861"/>
     <w:rsid w:val="00CE225F"/>
+    <w:rsid w:val="00CE2E99"/>
+    <w:rsid w:val="00CF052F"/>
     <w:rsid w:val="00CF230C"/>
     <w:rsid w:val="00CF2F50"/>
     <w:rsid w:val="00CF6198"/>
+    <w:rsid w:val="00CF6A24"/>
     <w:rsid w:val="00D02919"/>
     <w:rsid w:val="00D03BAA"/>
     <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
     <w:rsid w:val="00D065A2"/>
     <w:rsid w:val="00D079AA"/>
     <w:rsid w:val="00D07F00"/>
     <w:rsid w:val="00D1130F"/>
     <w:rsid w:val="00D1571F"/>
     <w:rsid w:val="00D174DF"/>
     <w:rsid w:val="00D17B72"/>
+    <w:rsid w:val="00D21622"/>
+    <w:rsid w:val="00D23424"/>
     <w:rsid w:val="00D24BDF"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D3205F"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D33E72"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D361B5"/>
     <w:rsid w:val="00D411A2"/>
+    <w:rsid w:val="00D4185B"/>
     <w:rsid w:val="00D4606D"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D513AF"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
+    <w:rsid w:val="00D52E92"/>
     <w:rsid w:val="00D55CE4"/>
     <w:rsid w:val="00D56B20"/>
     <w:rsid w:val="00D578B3"/>
     <w:rsid w:val="00D618F4"/>
     <w:rsid w:val="00D63636"/>
     <w:rsid w:val="00D640AD"/>
+    <w:rsid w:val="00D65CA3"/>
     <w:rsid w:val="00D6692F"/>
     <w:rsid w:val="00D714CC"/>
     <w:rsid w:val="00D75811"/>
     <w:rsid w:val="00D75EA7"/>
     <w:rsid w:val="00D763D8"/>
     <w:rsid w:val="00D77252"/>
     <w:rsid w:val="00D81894"/>
     <w:rsid w:val="00D81ADF"/>
     <w:rsid w:val="00D81F21"/>
     <w:rsid w:val="00D83D06"/>
     <w:rsid w:val="00D864F2"/>
     <w:rsid w:val="00D943F8"/>
     <w:rsid w:val="00D95470"/>
     <w:rsid w:val="00D961F4"/>
     <w:rsid w:val="00D96B55"/>
     <w:rsid w:val="00DA2619"/>
     <w:rsid w:val="00DA4239"/>
     <w:rsid w:val="00DA588C"/>
     <w:rsid w:val="00DA65DE"/>
     <w:rsid w:val="00DB0B61"/>
     <w:rsid w:val="00DB1474"/>
     <w:rsid w:val="00DB2962"/>
+    <w:rsid w:val="00DB47FF"/>
     <w:rsid w:val="00DB52FB"/>
     <w:rsid w:val="00DC00C1"/>
     <w:rsid w:val="00DC013B"/>
     <w:rsid w:val="00DC090B"/>
     <w:rsid w:val="00DC1679"/>
     <w:rsid w:val="00DC219B"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC2DC7"/>
     <w:rsid w:val="00DC3A7C"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00DC50E0"/>
     <w:rsid w:val="00DC6386"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00DD4E83"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6945"/>
     <w:rsid w:val="00DE2D04"/>
     <w:rsid w:val="00DE3250"/>
     <w:rsid w:val="00DE6028"/>
+    <w:rsid w:val="00DE6A86"/>
     <w:rsid w:val="00DE6C85"/>
     <w:rsid w:val="00DE78A3"/>
     <w:rsid w:val="00DF1A71"/>
     <w:rsid w:val="00DF50FC"/>
     <w:rsid w:val="00DF68C7"/>
     <w:rsid w:val="00DF731A"/>
     <w:rsid w:val="00E04BBB"/>
+    <w:rsid w:val="00E051B1"/>
     <w:rsid w:val="00E06B75"/>
     <w:rsid w:val="00E11332"/>
     <w:rsid w:val="00E11352"/>
     <w:rsid w:val="00E170DC"/>
     <w:rsid w:val="00E17546"/>
+    <w:rsid w:val="00E17870"/>
+    <w:rsid w:val="00E20119"/>
     <w:rsid w:val="00E210B5"/>
     <w:rsid w:val="00E261B3"/>
     <w:rsid w:val="00E26818"/>
     <w:rsid w:val="00E27FFC"/>
     <w:rsid w:val="00E30B15"/>
+    <w:rsid w:val="00E316F3"/>
+    <w:rsid w:val="00E321FE"/>
     <w:rsid w:val="00E33237"/>
     <w:rsid w:val="00E3353B"/>
+    <w:rsid w:val="00E354FE"/>
     <w:rsid w:val="00E40181"/>
     <w:rsid w:val="00E54950"/>
     <w:rsid w:val="00E55FB3"/>
     <w:rsid w:val="00E56A01"/>
     <w:rsid w:val="00E629A1"/>
     <w:rsid w:val="00E6794C"/>
     <w:rsid w:val="00E67A15"/>
+    <w:rsid w:val="00E71581"/>
     <w:rsid w:val="00E71591"/>
     <w:rsid w:val="00E71CEB"/>
     <w:rsid w:val="00E7474F"/>
+    <w:rsid w:val="00E751CF"/>
     <w:rsid w:val="00E80DE3"/>
     <w:rsid w:val="00E82C55"/>
+    <w:rsid w:val="00E8606E"/>
     <w:rsid w:val="00E8787E"/>
     <w:rsid w:val="00E92AC3"/>
+    <w:rsid w:val="00EA0BD0"/>
+    <w:rsid w:val="00EA2804"/>
     <w:rsid w:val="00EA2F6A"/>
+    <w:rsid w:val="00EA7DF7"/>
     <w:rsid w:val="00EB00E0"/>
     <w:rsid w:val="00EB05D5"/>
     <w:rsid w:val="00EB4BC7"/>
+    <w:rsid w:val="00EB6AA5"/>
     <w:rsid w:val="00EC059F"/>
     <w:rsid w:val="00EC14A1"/>
     <w:rsid w:val="00EC1F24"/>
     <w:rsid w:val="00EC22F6"/>
     <w:rsid w:val="00EC3DB9"/>
+    <w:rsid w:val="00EC6F66"/>
     <w:rsid w:val="00ED5B9B"/>
     <w:rsid w:val="00ED5BB5"/>
     <w:rsid w:val="00ED6BAD"/>
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00ED7762"/>
     <w:rsid w:val="00EE00D6"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
     <w:rsid w:val="00EE29AD"/>
     <w:rsid w:val="00EE3E24"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE5131"/>
+    <w:rsid w:val="00EE78F7"/>
     <w:rsid w:val="00EF109B"/>
+    <w:rsid w:val="00EF1267"/>
+    <w:rsid w:val="00EF170F"/>
     <w:rsid w:val="00EF201C"/>
     <w:rsid w:val="00EF2C72"/>
     <w:rsid w:val="00EF36AF"/>
     <w:rsid w:val="00EF59A3"/>
     <w:rsid w:val="00EF6675"/>
     <w:rsid w:val="00F0063D"/>
     <w:rsid w:val="00F00F9C"/>
     <w:rsid w:val="00F01E5F"/>
     <w:rsid w:val="00F02370"/>
     <w:rsid w:val="00F024F3"/>
     <w:rsid w:val="00F02ABA"/>
     <w:rsid w:val="00F0437A"/>
+    <w:rsid w:val="00F07444"/>
+    <w:rsid w:val="00F078CA"/>
     <w:rsid w:val="00F101B8"/>
     <w:rsid w:val="00F11037"/>
+    <w:rsid w:val="00F13BFC"/>
     <w:rsid w:val="00F15144"/>
     <w:rsid w:val="00F16F1B"/>
+    <w:rsid w:val="00F248AC"/>
     <w:rsid w:val="00F250A9"/>
     <w:rsid w:val="00F267AF"/>
     <w:rsid w:val="00F30FF4"/>
     <w:rsid w:val="00F3122E"/>
     <w:rsid w:val="00F32368"/>
     <w:rsid w:val="00F331AD"/>
     <w:rsid w:val="00F35287"/>
     <w:rsid w:val="00F40A70"/>
+    <w:rsid w:val="00F41887"/>
     <w:rsid w:val="00F43A37"/>
     <w:rsid w:val="00F4641B"/>
     <w:rsid w:val="00F46EB8"/>
+    <w:rsid w:val="00F47873"/>
     <w:rsid w:val="00F50CD1"/>
     <w:rsid w:val="00F511E4"/>
     <w:rsid w:val="00F52D09"/>
     <w:rsid w:val="00F52E08"/>
     <w:rsid w:val="00F53A66"/>
     <w:rsid w:val="00F5462D"/>
     <w:rsid w:val="00F55B21"/>
     <w:rsid w:val="00F56EF6"/>
+    <w:rsid w:val="00F5796C"/>
     <w:rsid w:val="00F60082"/>
     <w:rsid w:val="00F61A9F"/>
     <w:rsid w:val="00F61B5F"/>
+    <w:rsid w:val="00F63896"/>
     <w:rsid w:val="00F64696"/>
     <w:rsid w:val="00F65AA9"/>
     <w:rsid w:val="00F6768F"/>
+    <w:rsid w:val="00F70A61"/>
     <w:rsid w:val="00F72C2C"/>
     <w:rsid w:val="00F741F2"/>
     <w:rsid w:val="00F763BA"/>
     <w:rsid w:val="00F76CAB"/>
     <w:rsid w:val="00F772C6"/>
     <w:rsid w:val="00F815B5"/>
     <w:rsid w:val="00F85195"/>
     <w:rsid w:val="00F857D4"/>
+    <w:rsid w:val="00F861C7"/>
     <w:rsid w:val="00F868E3"/>
     <w:rsid w:val="00F938BA"/>
     <w:rsid w:val="00F97919"/>
     <w:rsid w:val="00FA230B"/>
     <w:rsid w:val="00FA2623"/>
     <w:rsid w:val="00FA2C46"/>
     <w:rsid w:val="00FA3525"/>
     <w:rsid w:val="00FA5A53"/>
     <w:rsid w:val="00FB1F6E"/>
+    <w:rsid w:val="00FB2149"/>
     <w:rsid w:val="00FB4769"/>
     <w:rsid w:val="00FB4CDA"/>
     <w:rsid w:val="00FB6481"/>
     <w:rsid w:val="00FB6D36"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0F81"/>
     <w:rsid w:val="00FC252F"/>
     <w:rsid w:val="00FC395C"/>
     <w:rsid w:val="00FC5E8E"/>
     <w:rsid w:val="00FC6DB7"/>
+    <w:rsid w:val="00FD0C8A"/>
+    <w:rsid w:val="00FD1E51"/>
     <w:rsid w:val="00FD3766"/>
     <w:rsid w:val="00FD3D05"/>
     <w:rsid w:val="00FD47C4"/>
+    <w:rsid w:val="00FE0D78"/>
     <w:rsid w:val="00FE2DCF"/>
     <w:rsid w:val="00FE331E"/>
     <w:rsid w:val="00FE3FA7"/>
     <w:rsid w:val="00FE4081"/>
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2FCE"/>
     <w:rsid w:val="00FF4F7D"/>
+    <w:rsid w:val="00FF6B80"/>
     <w:rsid w:val="00FF6D9D"/>
+    <w:rsid w:val="00FF7131"/>
     <w:rsid w:val="00FF7620"/>
     <w:rsid w:val="00FF7DD5"/>
     <w:rsid w:val="03E59EA3"/>
     <w:rsid w:val="04167D7B"/>
     <w:rsid w:val="04494C4C"/>
     <w:rsid w:val="05AEBB23"/>
     <w:rsid w:val="05DE5EFD"/>
     <w:rsid w:val="0BEB9F2D"/>
     <w:rsid w:val="0DB78562"/>
     <w:rsid w:val="10E04F0C"/>
     <w:rsid w:val="11A2FF3C"/>
     <w:rsid w:val="16A8EB0C"/>
     <w:rsid w:val="18738D5D"/>
     <w:rsid w:val="1987D646"/>
     <w:rsid w:val="1B343CCB"/>
     <w:rsid w:val="1FB20184"/>
     <w:rsid w:val="21EF8EC0"/>
     <w:rsid w:val="226C2CEF"/>
     <w:rsid w:val="29BCB0A2"/>
     <w:rsid w:val="2AF58BD9"/>
     <w:rsid w:val="2B8149FA"/>
     <w:rsid w:val="2F4D44B0"/>
     <w:rsid w:val="2F884FE9"/>
     <w:rsid w:val="2FAC47D5"/>
     <w:rsid w:val="39A2652D"/>
@@ -16877,252 +18035,282 @@
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00DC2DC7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="49"/>
+      </w:numPr>
       <w:spacing w:before="520" w:after="240" w:line="480" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="49"/>
+      </w:numPr>
       <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="49"/>
+      </w:numPr>
       <w:spacing w:before="280" w:after="120" w:line="320" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="49"/>
+      </w:numPr>
       <w:spacing w:before="240" w:after="80" w:line="280" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="98"/>
     <w:qFormat/>
     <w:rsid w:val="004C014B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="49"/>
+      </w:numPr>
       <w:spacing w:before="240" w:after="80" w:line="240" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D174DF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="49"/>
+      </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
-      <w:ind w:left="1152" w:hanging="1152"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D174DF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="49"/>
+      </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
-      <w:ind w:left="1296" w:hanging="1296"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D174DF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="49"/>
+      </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
-      <w:ind w:left="1440" w:hanging="1440"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D174DF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="8"/>
+        <w:numId w:val="49"/>
+      </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
-      <w:ind w:left="1584" w:hanging="1584"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
@@ -18280,50 +19468,62 @@
     <w:rsid w:val="00D174DF"/>
     <w:tblPr/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00D174DF"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="72"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="0059756B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="137504755">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="94056959">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -18504,51 +19704,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/business-practice-operational-guidelines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/fire-risk-management-procedures-and-guidelines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frv.vic.gov.au/smoking-practices" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frv.vic.gov.au/hoarding" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/Employee-Wellbeing-%26-Support.aspx%3e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cfa.vic.gov.au" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/OurSafety-Incident-Reporting-%26-Investigation.aspx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/property-management-maintenance-operational-guidelines" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frv.vic.gov.au/sites/default/files/2024-09/CFA-%26-FRV-Lithium-ion-battery-safety-info-tips.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/book/ipp-2-use-and-disclosure/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PrecinctServicesTeam@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frv.vic.gov.au/smoking-practices" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfa.vic.gov.au/plan-prepare/fires-in-the-home/fire-risks-of-hoarding" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/Employee-Wellbeing-%26-Support.aspx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.dffh.vic.gov.au/personal-hardship-assistance-program" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frv.vic.gov.au/sites/default/files/2023-11/Battery-Safety-for-Consumers.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/make-safe-guidance-services-working-people-living-hoarding-and-environmental-neglect-word" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/rent-setting-and-rebate-operational-guidelines" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frv.vic.gov.au/e-learning" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/SocialFramework/SitePages/Housing-Demographics-Reporting-Tool.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fireservicesteam@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cfa.vic.gov.au" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frv.vic.gov.au/hoarding" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/OurSafety-Incident-Reporting-%26-Investigation.aspx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/fire-risk-management-procedures-and-guidelines" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dhs-m-frmuco-ordinators@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/Employee-Wellbeing-and-Support-Program-EAP.aspx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.dffh.vic.gov.au/personal-hardship-assistance-program" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housing.vic.gov.au/fire-safety" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Keeping-safe-at-work.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fireservicesteam@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:housing-compliance-safety-incident-management@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfa.vic.gov.au/plan-prepare/fires-in-the-home/fire-risks-of-hoarding" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fireservicesteam@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-manual" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/make-safe-guidance-services-working-people-living-hoarding-and-environmental-neglect-word" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/property-management-maintenance-operational-guidelines" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frv.vic.gov.au/sites/default/files/2024-09/CFA-%26-FRV-Lithium-ion-battery-safety-info-tips.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Housing-Practice-Advice-and-Support.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fireservicesteam@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfa.vic.gov.au/plan-prepare/fires-in-the-home/fire-risks-of-hoarding" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frv.vic.gov.au/sites/default/files/2023-11/Battery-Safety-for-Consumers.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/rent-setting-and-rebate-operational-guidelines" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Keeping-safe-at-work.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Housing-Practice-Advice-and-Support.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-manual" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/Employee-Wellbeing-and-Support-Program-EAP.aspx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Keeping-safe-at-work.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fireservicesteam@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ovic.vic.gov.au/book/ipp-2-use-and-disclosure/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-manual" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/OurSafety-Incident-Reporting-%26-Investigation.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/Employee-Wellbeing-%26-Support.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/personal-hardship-assistance-program" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frv.vic.gov.au/sites/default/files/2024-09/CFA-%26-FRV-Lithium-ion-battery-safety-info-tips.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/fire-risk-management-procedures-and-guidelines" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:housing-compliance-safety-incident-management@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dhs-m-frmuco-ordinators@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfa.vic.gov.au/plan-prepare/fires-in-the-home/fire-risks-of-hoarding" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/Employee-Wellbeing-and-Support-Program-EAP.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housing.vic.gov.au/fire-safety" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/SocialFramework/SitePages/Housing-Demographics-Reporting-Tool.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fireservicesteam@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fireservicesteam@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cfa.vic.gov.au" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frv.vic.gov.au/hoarding" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/OurSafety-Incident-Reporting-%26-Investigation.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frv.vic.gov.au/e-learning" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/rent-setting-and-rebate-operational-guidelines" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frv.vic.gov.au/smoking-practices" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/make-safe-guidance-services-working-people-living-hoarding-and-environmental-neglect-word" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/StaffHSW-DFFH/SitePages/Employee-Wellbeing-%26-Support.aspx%3e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/business-practice-operational-guidelines" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fireservicesteam@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frv.vic.gov.au/sites/default/files/2023-11/Battery-Safety-for-Consumers.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/HOP2/Shared%20Documents/2.%20Guidelines%20team/Guidelines%20Team/Workstream%201%20-%20%20Guideline%20Management/Completed/2026/Fire%20Risk%20Management/Home%20Visits%20and%20Lawful%20Entry%20to%20Rented%20Properties%20Operational%20Guidelines" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PrecinctServicesTeam@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfa.vic.gov.au/plan-prepare/fires-in-the-home/fire-risks-of-hoarding" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Housing-Practice-Advice-and-Support.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-operational-guidelines" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/property-management-maintenance-operational-guidelines" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhhsvicgovau.sharepoint.com/DepartmentTemplates/DFFH/Visual%20Style/DFFH%20cyan%20report.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -18813,75 +20013,66 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Comments xmlns="05a23c12-eb64-4047-9d50-c4f465f3c0dd" xsi:nil="true"/>
     <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="05a23c12-eb64-4047-9d50-c4f465f3c0dd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003C19E57E9B24DB41BBF1ABFB82127421" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="56b40db94667d0e878c54488b0756c73">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="05a23c12-eb64-4047-9d50-c4f465f3c0dd" xmlns:ns3="13404760-8ec3-4f68-8110-bc572b2bfb09" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="37c49353af7ac2e8f3704c48d25238af" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
     <xsd:import namespace="13404760-8ec3-4f68-8110-bc572b2bfb09"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -19105,145 +20296,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
-[...9 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A8B2B1C-1D43-4CA6-96DA-A689184D1E24}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
     <ds:schemaRef ds:uri="13404760-8ec3-4f68-8110-bc572b2bfb09"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>DFFH%20cyan%20report.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>29</Pages>
-[...1 lines deleted...]
-  <Characters>48987</Characters>
+  <Pages>28</Pages>
+  <Words>8356</Words>
+  <Characters>47633</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>408</Lines>
-  <Paragraphs>114</Paragraphs>
+  <Lines>396</Lines>
+  <Paragraphs>111</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>57467</CharactersWithSpaces>
+  <CharactersWithSpaces>55878</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Fire Risk Management and Incident Response Operational Guideline</dc:title>
   <dc:subject>Fire risk managment and inicident response in public housing</dc:subject>
-  <dc:creator>Homes Victoria</dc:creator>
   <cp:keywords>Fire risk managment, incident response, public housing, operational guideline</cp:keywords>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category>Guideline</cp:category>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="version">
     <vt:lpwstr>2026v2 23022026</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
     <vt:lpwstr>2022-02-28T01:49:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Name">
     <vt:lpwstr>43e64453-338c-4f93-8a4d-0039a0a41f2a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SiteId">
     <vt:lpwstr>c0e0601f-0fac-449c-9c88-a104c4eb9f28</vt:lpwstr>